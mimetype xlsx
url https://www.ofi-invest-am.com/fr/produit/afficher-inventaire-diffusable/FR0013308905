--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="907">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -112,2208 +112,2673 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...26 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>2 672.95</t>
+    <t>3 188.36</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 552.05</t>
+    <t>4 320.89</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
+    <t>1 304.79</t>
+  </si>
+  <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>2 531.51</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 520.60</t>
+    <t>4 146.16</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 829.24</t>
+    <t>8 201.47</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>4 534.25</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 416.44</t>
+    <t>2 769.86</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 360.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 178.77</t>
+    <t>3 679.45</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 552.35</t>
+    <t>3 093.00</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 541.04</t>
+    <t>1 830.41</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 859.59</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 454.79</t>
+    <t>2 867.12</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>2 683.20</t>
+    <t>3 101.24</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 117.38</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 665.03</t>
+    <t>4 250.89</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 618.15</t>
+    <t>2 015.75</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>8 245.27</t>
+    <t>9 680.68</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>23 278.98</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 582.18</t>
+    <t>2 224.00</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
+    <t>2 876.03</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>1 900.00</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>1 873.97</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>1 785.70</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 747.60</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 539.38</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>3 552.74</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>2 435.63</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 915.07</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>2 799.66</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>7 232.88</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>7 780.14</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>8 582.19</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>8 644.82</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 362.33</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>1 776.85</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>1 305.99</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>2 582.15</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 317.12</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>6 391.10</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>6 012.14</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 709.25</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>3 354.25</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 147.95</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>2 348.33</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>8 895.21</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>3 840.59</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 456.85</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>1 425.16</t>
+  </si>
+  <si>
+    <t>FI4000441878</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>FI4000306758</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
+  </si>
+  <si>
+    <t>1 368.25</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>3 588.49</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>10 903.23</t>
+  </si>
+  <si>
+    <t>FR0013313582</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
+  </si>
+  <si>
+    <t>4 841.36</t>
+  </si>
+  <si>
+    <t>FR0014009O62</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
+  </si>
+  <si>
+    <t>15 028.77</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>10 954.52</t>
+  </si>
+  <si>
+    <t>FR001400FTH3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
+  </si>
+  <si>
+    <t>13 068.49</t>
+  </si>
+  <si>
+    <t>FR001400X8V5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
+  </si>
+  <si>
+    <t>6 718.95</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>6 076.25</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>8 001.40</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102515</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>43 100.89</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>2 545.52</t>
+  </si>
+  <si>
+    <t>DE000BU2Z031</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
+  </si>
+  <si>
+    <t>6 993.29</t>
+  </si>
+  <si>
+    <t>DE000BU2Z056</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
+  </si>
+  <si>
+    <t>19 604.71</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 784.11</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>1 745.21</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 259.25</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>7 695.21</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 490.66</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 512.33</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>2 913.78</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>4 904.79</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>3 270.71</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>2 008.89</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>1 205.41</t>
+  </si>
+  <si>
+    <t>IE00BV8C9186</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>2 218.92</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>1 889.42</t>
+  </si>
+  <si>
+    <t>IT0005358806</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
+  </si>
+  <si>
+    <t>1 625.84</t>
+  </si>
+  <si>
+    <t>IT0005631590</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
+  </si>
+  <si>
+    <t>17 055.99</t>
+  </si>
+  <si>
+    <t>IT0005542797</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
+  </si>
+  <si>
+    <t>13 789.62</t>
+  </si>
+  <si>
+    <t>IT0003934657</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
+  </si>
+  <si>
+    <t>10 406.85</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>4 632.88</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>2 091.44</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0013508694</t>
+  </si>
+  <si>
+    <t>LA POSTE SA 1.375 21/04/2032</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>1 038.49</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>2 776.03</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>5 078.34</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 666.71</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>2 633.62</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>3 493.75</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>3 147.78</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
     <t>2 493.15</t>
   </si>
   <si>
-    <t>FR001400LZI6</t>
-[...44 lines deleted...]
-    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>3 082.47</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>1 447.10</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>10 455.48</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 879.45</t>
+  </si>
+  <si>
+    <t>PTOTELOE0028</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>1 801.89</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>7 037.81</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>2 626.71</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>2 290.09</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>6 183.56</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>8 531.51</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>1 290.45</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 475.68</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>6 512.30</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>2 523.45</t>
+  </si>
+  <si>
+    <t>ES0000012G42</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
+  </si>
+  <si>
+    <t>6 471.52</t>
+  </si>
+  <si>
+    <t>ES0000012E69</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 963.24</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>30 605.92</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>3 597.81</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>1 219.73</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>2 136.99</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>5 825.34</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>4 017.12</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 710.96</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>2 002.74</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>1 391.18</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>4 040.84</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>4 437.67</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>4 403.84</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>2 417.81</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERBUND AG 3.25 17/05/2031</t>
+  </si>
+  <si>
+    <t>2 902.74</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
     <t>1 350.00</t>
   </si>
   <si>
-    <t>XS3226502485</t>
-[...1330 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 207.36</t>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO04</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS33</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2680,209 +3145,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>230.17</v>
+        <v>220.6</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3452.6</v>
+        <v>3309.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3452.6</v>
+        <v>3309.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>634006.3327</v>
+        <v>634833.1234</v>
       </c>
       <c r="D3">
-        <v>138.07</v>
+        <v>132.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>87539058.41</v>
+        <v>83937649.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>87539058.41</v>
+        <v>83937649.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>320388.24</v>
+        <v>316858.98</v>
       </c>
       <c r="D4">
-        <v>128.33</v>
+        <v>122.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>41116266.33</v>
+        <v>38970306.36</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>41116266.33</v>
+        <v>38970306.36</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>988.734</v>
+        <v>991.2755</v>
       </c>
       <c r="D5">
-        <v>126.85</v>
+        <v>121.4</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>125424.34</v>
+        <v>120348.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>125424.34</v>
+        <v>120348.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>134.04</v>
+        <v>128.48</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>134.04</v>
+        <v>128.48</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>134.04</v>
+        <v>128.48</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P290"/>
+  <dimension ref="A1:P375"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O290" sqref="O290"/>
+      <selection activeCell="O375" sqref="O375"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2901,14489 +3366,18739 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>3219.0</v>
+        <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.7</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
-        <v>207.3860298229</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>667575.63</v>
+        <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-156720.33</v>
+        <v>-9448.4</v>
       </c>
       <c r="J2" s="1">
-        <v>-23.476041208994</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>510855.3</v>
+        <v>54546.34</v>
       </c>
       <c r="N2" s="1">
-        <v>510855.3</v>
+        <v>54546.34</v>
       </c>
       <c r="O2" s="1">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>274.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1001.6</v>
+        <v>27.94</v>
       </c>
       <c r="E3" s="1">
-        <v>1281.5523357664</v>
+        <v>28.3174074074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>351145.34</v>
+        <v>152914.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-76706.94</v>
+        <v>-2038.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-21.844783701245</v>
+        <v>-1.3327752854546</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>274438.4</v>
+        <v>150876.0</v>
       </c>
       <c r="N3" s="1">
-        <v>274438.4</v>
+        <v>150876.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>12790.0</v>
+        <v>1464.0</v>
       </c>
       <c r="D4" s="1">
-        <v>27.0</v>
+        <v>231.6</v>
       </c>
       <c r="E4" s="1">
-        <v>27.7442001564</v>
+        <v>245.9803278689</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>354848.32</v>
+        <v>360115.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-9518.32</v>
+        <v>-21052.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.6823629882199</v>
+        <v>-5.8461292386436</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>345330.0</v>
+        <v>339062.4</v>
       </c>
       <c r="N4" s="1">
-        <v>345330.0</v>
+        <v>339062.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>4794.0</v>
+        <v>2385.0</v>
       </c>
       <c r="D5" s="1">
-        <v>189.74</v>
+        <v>134.9</v>
       </c>
       <c r="E5" s="1">
-        <v>156.8806362119</v>
+        <v>204.983672956</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>752085.77</v>
+        <v>488886.06</v>
       </c>
       <c r="I5" s="1">
-        <v>157527.79</v>
+        <v>-167149.56</v>
       </c>
       <c r="J5" s="1">
-        <v>20.945455463145</v>
+        <v>-34.189880562354</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>909613.56</v>
+        <v>321736.5</v>
       </c>
       <c r="N5" s="1">
-        <v>909613.56</v>
+        <v>321736.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>9359.0</v>
+        <v>227.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.32</v>
+        <v>845.2</v>
       </c>
       <c r="E6" s="1">
-        <v>69.1991729886</v>
+        <v>1266.3645814978</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>647635.06</v>
+        <v>287464.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-83100.18</v>
+        <v>-95604.36</v>
       </c>
       <c r="J6" s="1">
-        <v>-12.831328186587</v>
+        <v>-33.257766969419</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>564534.88</v>
+        <v>191860.4</v>
       </c>
       <c r="N6" s="1">
-        <v>564534.88</v>
+        <v>191860.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.44</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>5064.0</v>
+        <v>29344.0</v>
       </c>
       <c r="D7" s="1">
-        <v>379.2</v>
+        <v>26.24</v>
       </c>
       <c r="E7" s="1">
-        <v>212.4418799368</v>
+        <v>27.0990543212</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1075805.68</v>
+        <v>795194.65</v>
       </c>
       <c r="I7" s="1">
-        <v>844463.12</v>
+        <v>-25208.09</v>
       </c>
       <c r="J7" s="1">
-        <v>78.495878549368</v>
+        <v>-3.1700527663258</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1920268.8</v>
+        <v>769986.56</v>
       </c>
       <c r="N7" s="1">
-        <v>1920268.8</v>
+        <v>769986.56</v>
       </c>
       <c r="O7" s="1">
-        <v>1.49</v>
+        <v>0.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>34776.0</v>
+        <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.84</v>
+        <v>110.9</v>
       </c>
       <c r="E8" s="1">
-        <v>24.9201388889</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>866622.75</v>
+        <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>171093.09</v>
+        <v>-3735.0</v>
       </c>
       <c r="J8" s="1">
-        <v>19.742510798384</v>
+        <v>-6.3344594594595</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1037715.84</v>
+        <v>55228.2</v>
       </c>
       <c r="N8" s="1">
-        <v>1037715.84</v>
+        <v>55228.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.81</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>11375.0</v>
+        <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.0</v>
+        <v>64.85</v>
       </c>
       <c r="E9" s="1">
-        <v>61.1051850549</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>695071.48</v>
+        <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-137696.48</v>
+        <v>2854.8</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.810405686621</v>
+        <v>3.1001589825119</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>557375.0</v>
+        <v>94940.4</v>
       </c>
       <c r="N9" s="1">
-        <v>557375.0</v>
+        <v>94940.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>9325.0</v>
+        <v>26841.0</v>
       </c>
       <c r="D10" s="1">
-        <v>66.92</v>
+        <v>8.935</v>
       </c>
       <c r="E10" s="1">
-        <v>51.8394756032</v>
+        <v>8.8556186431</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>483403.11</v>
+        <v>237693.66</v>
       </c>
       <c r="I10" s="1">
-        <v>140625.89</v>
+        <v>2130.68</v>
       </c>
       <c r="J10" s="1">
-        <v>29.090812014015</v>
+        <v>0.89639748910425</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>624029.0</v>
+        <v>239824.34</v>
       </c>
       <c r="N10" s="1">
-        <v>624029.0</v>
+        <v>239824.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>3960.0</v>
+        <v>5433.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1255.6</v>
+        <v>165.14</v>
       </c>
       <c r="E11" s="1">
-        <v>488.4758207071</v>
+        <v>159.3010178539</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1934364.25</v>
+        <v>865482.43</v>
       </c>
       <c r="I11" s="1">
-        <v>3037811.75</v>
+        <v>31723.19</v>
       </c>
       <c r="J11" s="1">
-        <v>157.04445271877</v>
+        <v>3.6653765461189</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4972176.0</v>
+        <v>897205.62</v>
       </c>
       <c r="N11" s="1">
-        <v>4972176.0</v>
+        <v>897205.62</v>
       </c>
       <c r="O11" s="1">
-        <v>3.86</v>
+        <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>30966.0</v>
+        <v>3502.0</v>
       </c>
       <c r="D12" s="1">
-        <v>39.8</v>
+        <v>367.9</v>
       </c>
       <c r="E12" s="1">
-        <v>27.1316682813</v>
+        <v>217.4322044546</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>840159.24</v>
+        <v>761447.58</v>
       </c>
       <c r="I12" s="1">
-        <v>392287.56</v>
+        <v>526938.22</v>
       </c>
       <c r="J12" s="1">
-        <v>46.692048521659</v>
+        <v>69.202166221344</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1232446.8</v>
+        <v>1288385.8</v>
       </c>
       <c r="N12" s="1">
-        <v>1232446.8</v>
+        <v>1288385.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.96</v>
+        <v>1.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>75524.0</v>
+        <v>8580.0</v>
       </c>
       <c r="D13" s="1">
-        <v>19.855</v>
+        <v>24.27</v>
       </c>
       <c r="E13" s="1">
-        <v>9.0375084741</v>
+        <v>24.8976724942</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>682548.79</v>
+        <v>213622.03</v>
       </c>
       <c r="I13" s="1">
-        <v>816980.23</v>
+        <v>-5385.43</v>
       </c>
       <c r="J13" s="1">
-        <v>119.69550630952</v>
+        <v>-2.5210087180615</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1499529.02</v>
+        <v>208236.6</v>
       </c>
       <c r="N13" s="1">
-        <v>1499529.02</v>
+        <v>208236.6</v>
       </c>
       <c r="O13" s="1">
-        <v>1.16</v>
+        <v>0.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>157036.0</v>
+        <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.756</v>
+        <v>53.0</v>
       </c>
       <c r="E14" s="1">
-        <v>7.3367455233</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1152133.17</v>
+        <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>536946.05</v>
+        <v>-10982.55</v>
       </c>
       <c r="J14" s="1">
-        <v>46.604512740485</v>
+        <v>-16.601101494886</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1689079.22</v>
+        <v>55173.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1689079.22</v>
+        <v>55173.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.31</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5016.0</v>
+        <v>10039.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.25</v>
+        <v>49.54</v>
       </c>
       <c r="E15" s="1">
-        <v>108.8683014354</v>
+        <v>60.681894611</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>546083.4</v>
+        <v>609185.54</v>
       </c>
       <c r="I15" s="1">
-        <v>-68309.4</v>
+        <v>-111853.48</v>
       </c>
       <c r="J15" s="1">
-        <v>-12.50896841032</v>
+        <v>-18.361151513872</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>477774.0</v>
+        <v>497332.06</v>
       </c>
       <c r="N15" s="1">
-        <v>477774.0</v>
+        <v>497332.06</v>
       </c>
       <c r="O15" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>12056.0</v>
+        <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.32</v>
+        <v>9.14</v>
       </c>
       <c r="E16" s="1">
-        <v>78.6263495355</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>947919.27</v>
+        <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>140978.65</v>
+        <v>-19222.74</v>
       </c>
       <c r="J16" s="1">
-        <v>14.872432121778</v>
+        <v>-30.626185958254</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1088897.92</v>
+        <v>43542.96</v>
       </c>
       <c r="N16" s="1">
-        <v>1088897.92</v>
+        <v>43542.96</v>
       </c>
       <c r="O16" s="1">
-        <v>0.85</v>
+        <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>9973.0</v>
+        <v>11803.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.73</v>
+        <v>61.5</v>
       </c>
       <c r="E17" s="1">
-        <v>74.8721899128</v>
+        <v>55.0945412183</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>746700.35</v>
+        <v>650280.87</v>
       </c>
       <c r="I17" s="1">
-        <v>198041.94</v>
+        <v>75603.63</v>
       </c>
       <c r="J17" s="1">
-        <v>26.522277644573</v>
+        <v>11.626303876969</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>944742.29</v>
+        <v>725884.5</v>
       </c>
       <c r="N17" s="1">
-        <v>944742.29</v>
+        <v>725884.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>510235.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D18" s="1">
-        <v>11.306</v>
+        <v>28.56</v>
       </c>
       <c r="E18" s="1">
-        <v>11.1837090556</v>
+        <v>29.8347419704</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5706319.79</v>
+        <v>165344.14</v>
       </c>
       <c r="I18" s="1">
-        <v>62397.12</v>
+        <v>-7064.62</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0934739428615</v>
+        <v>-4.2726763706292</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>5768716.91</v>
+        <v>158279.52</v>
       </c>
       <c r="N18" s="1">
-        <v>5768716.91</v>
+        <v>158279.52</v>
       </c>
       <c r="O18" s="1">
-        <v>4.48</v>
+        <v>0.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>146382.0</v>
+        <v>4074.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.828</v>
+        <v>1161.0</v>
       </c>
       <c r="E19" s="1">
-        <v>10.6303042041</v>
+        <v>509.9953730977</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1556085.19</v>
+        <v>2077721.15</v>
       </c>
       <c r="I19" s="1">
-        <v>28939.11</v>
+        <v>2652192.85</v>
       </c>
       <c r="J19" s="1">
-        <v>1.8597381548243</v>
+        <v>127.64912413776</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1585024.3</v>
+        <v>4729914.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1585024.3</v>
+        <v>4729914.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.23</v>
+        <v>3.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>25207.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.66</v>
+        <v>60.92</v>
       </c>
       <c r="E20" s="1">
-        <v>24.8141901059</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>625491.29</v>
+        <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>71734.33</v>
+        <v>-680.16</v>
       </c>
       <c r="J20" s="1">
-        <v>11.468477842433</v>
+        <v>-0.84635416666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>697225.62</v>
+        <v>79683.36</v>
       </c>
       <c r="N20" s="1">
-        <v>697225.62</v>
+        <v>79683.36</v>
       </c>
       <c r="O20" s="1">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>31678.0</v>
+        <v>32057.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.965</v>
+        <v>40.51</v>
       </c>
       <c r="E21" s="1">
-        <v>10.5930999432</v>
+        <v>27.5437526905</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>335568.22</v>
+        <v>882970.08</v>
       </c>
       <c r="I21" s="1">
-        <v>11781.05</v>
+        <v>415658.99</v>
       </c>
       <c r="J21" s="1">
-        <v>3.5107764376495</v>
+        <v>47.075093416529</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>347349.27</v>
+        <v>1298629.07</v>
       </c>
       <c r="N21" s="1">
-        <v>347349.27</v>
+        <v>1298629.07</v>
       </c>
       <c r="O21" s="1">
-        <v>0.27</v>
+        <v>1.06</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>4004.0</v>
+        <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.5</v>
+        <v>8.935</v>
       </c>
       <c r="E22" s="1">
-        <v>141.1986588412</v>
+        <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>565359.43</v>
+        <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>-146941.43</v>
+        <v>3837.24</v>
       </c>
       <c r="J22" s="1">
-        <v>-25.990798455418</v>
+        <v>6.432400238237</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>418418.0</v>
+        <v>63492.11</v>
       </c>
       <c r="N22" s="1">
-        <v>418418.0</v>
+        <v>63492.11</v>
       </c>
       <c r="O22" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>10276.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>90.24</v>
+        <v>52.4</v>
       </c>
       <c r="E23" s="1">
-        <v>65.5330108992</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>673417.22</v>
+        <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>253889.02</v>
+        <v>-2780.75</v>
       </c>
       <c r="J23" s="1">
-        <v>37.701593077765</v>
+        <v>-4.4667274384686</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>927306.24</v>
+        <v>59474.0</v>
       </c>
       <c r="N23" s="1">
-        <v>927306.24</v>
+        <v>59474.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.72</v>
+        <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>5853.0</v>
+        <v>7002.0</v>
       </c>
       <c r="D24" s="1">
-        <v>73.6</v>
+        <v>17.73</v>
       </c>
       <c r="E24" s="1">
-        <v>59.9331334358</v>
+        <v>18.2073693231</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>350788.63</v>
+        <v>127488.0</v>
       </c>
       <c r="I24" s="1">
-        <v>79992.17</v>
+        <v>-3342.54</v>
       </c>
       <c r="J24" s="1">
-        <v>22.803524162114</v>
+        <v>-2.6218467620482</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>430780.8</v>
+        <v>124145.46</v>
       </c>
       <c r="N24" s="1">
-        <v>430780.8</v>
+        <v>124145.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>7868.0</v>
+        <v>58855.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.43</v>
+        <v>18.77</v>
       </c>
       <c r="E25" s="1">
-        <v>35.0027885104</v>
+        <v>9.3511917424</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>275401.94</v>
+        <v>550364.39</v>
       </c>
       <c r="I25" s="1">
-        <v>-138262.7</v>
+        <v>554343.96</v>
       </c>
       <c r="J25" s="1">
-        <v>-50.203967335887</v>
+        <v>100.72307912218</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>137139.24</v>
+        <v>1104708.35</v>
       </c>
       <c r="N25" s="1">
-        <v>137139.24</v>
+        <v>1104708.35</v>
       </c>
       <c r="O25" s="1">
-        <v>0.11</v>
+        <v>0.9</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>1632.0</v>
+        <v>47136.0</v>
       </c>
       <c r="D26" s="1">
-        <v>219.9</v>
+        <v>3.067</v>
       </c>
       <c r="E26" s="1">
-        <v>217.063002451</v>
+        <v>3.2023818313</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>354246.82</v>
+        <v>150947.47</v>
       </c>
       <c r="I26" s="1">
-        <v>4629.98</v>
+        <v>-6381.36</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3069926781559</v>
+        <v>-4.2275369040634</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>358876.8</v>
+        <v>144566.11</v>
       </c>
       <c r="N26" s="1">
-        <v>358876.8</v>
+        <v>144566.11</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>22083.0</v>
+        <v>131088.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.72</v>
+        <v>9.814</v>
       </c>
       <c r="E27" s="1">
-        <v>31.8244944075</v>
+        <v>7.4100548487</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>702780.31</v>
+        <v>971369.27</v>
       </c>
       <c r="I27" s="1">
-        <v>19775.45</v>
+        <v>315128.36</v>
       </c>
       <c r="J27" s="1">
-        <v>2.8138878848214</v>
+        <v>32.441664538142</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>722555.76</v>
+        <v>1286497.63</v>
       </c>
       <c r="N27" s="1">
-        <v>722555.76</v>
+        <v>1286497.63</v>
       </c>
       <c r="O27" s="1">
-        <v>0.56</v>
+        <v>1.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>11162.0</v>
+        <v>8194.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.14</v>
+        <v>15.695</v>
       </c>
       <c r="E28" s="1">
-        <v>99.1555778534</v>
+        <v>16.4975469856</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1106774.56</v>
+        <v>135180.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-424329.88</v>
+        <v>-6576.07</v>
       </c>
       <c r="J28" s="1">
-        <v>-38.339323592693</v>
+        <v>-4.864644339548</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>682444.68</v>
+        <v>128604.83</v>
       </c>
       <c r="N28" s="1">
-        <v>682444.68</v>
+        <v>128604.83</v>
       </c>
       <c r="O28" s="1">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>13620.0</v>
+        <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>18.63</v>
+        <v>13.645</v>
       </c>
       <c r="E29" s="1">
-        <v>17.8275998532</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>242811.91</v>
+        <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>10928.69</v>
+        <v>-2956.34</v>
       </c>
       <c r="J29" s="1">
-        <v>4.5008871269947</v>
+        <v>-3.7389770723104</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>253740.6</v>
+        <v>76111.81</v>
       </c>
       <c r="N29" s="1">
-        <v>253740.6</v>
+        <v>76111.81</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>175205.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.082</v>
+        <v>131.3</v>
       </c>
       <c r="E30" s="1">
-        <v>5.9693387746</v>
+        <v>131.9144407346</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1045858.0</v>
+        <v>158033.5</v>
       </c>
       <c r="I30" s="1">
-        <v>545353.81</v>
+        <v>-736.1</v>
       </c>
       <c r="J30" s="1">
-        <v>52.144154368949</v>
+        <v>-0.46578731724603</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1591211.81</v>
+        <v>157297.4</v>
       </c>
       <c r="N30" s="1">
-        <v>1591211.81</v>
+        <v>157297.4</v>
       </c>
       <c r="O30" s="1">
-        <v>1.24</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>29985.0</v>
+        <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>26.3</v>
+        <v>190.15</v>
       </c>
       <c r="E31" s="1">
-        <v>14.1631692513</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>424682.63</v>
+        <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>363922.87</v>
+        <v>495.0</v>
       </c>
       <c r="J31" s="1">
-        <v>85.692902014853</v>
+        <v>0.39598732840549</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>788605.5</v>
+        <v>125499.0</v>
       </c>
       <c r="N31" s="1">
-        <v>788605.5</v>
+        <v>125499.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.61</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>5777.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.6</v>
+        <v>29.48</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5897005366</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>604214.7</v>
+        <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>11613.5</v>
+        <v>-8996.32</v>
       </c>
       <c r="J32" s="1">
-        <v>1.9220816706379</v>
+        <v>-13.801169590643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>615828.2</v>
+        <v>56188.88</v>
       </c>
       <c r="N32" s="1">
-        <v>615828.2</v>
+        <v>56188.88</v>
       </c>
       <c r="O32" s="1">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>3339.0</v>
+        <v>9843.0</v>
       </c>
       <c r="D33" s="1">
-        <v>238.2</v>
+        <v>79.24</v>
       </c>
       <c r="E33" s="1">
-        <v>202.3486732555</v>
+        <v>78.6050320024</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>675642.22</v>
+        <v>773709.33</v>
       </c>
       <c r="I33" s="1">
-        <v>119707.58</v>
+        <v>6249.99</v>
       </c>
       <c r="J33" s="1">
-        <v>17.71759911629</v>
+        <v>0.80779560975438</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>795349.8</v>
+        <v>779959.32</v>
       </c>
       <c r="N33" s="1">
-        <v>795349.8</v>
+        <v>779959.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>21858.0</v>
+        <v>11042.0</v>
       </c>
       <c r="D34" s="1">
-        <v>15.24</v>
+        <v>83.3</v>
       </c>
       <c r="E34" s="1">
-        <v>22.9721420075</v>
+        <v>76.3751213548</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>502125.08</v>
+        <v>843334.09</v>
       </c>
       <c r="I34" s="1">
-        <v>-169009.16</v>
+        <v>76464.51</v>
       </c>
       <c r="J34" s="1">
-        <v>-33.65877681314</v>
+        <v>9.0669298095136</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>333115.92</v>
+        <v>919798.6</v>
       </c>
       <c r="N34" s="1">
-        <v>333115.92</v>
+        <v>919798.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>3245.0</v>
+        <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>187.3</v>
+        <v>11.08</v>
       </c>
       <c r="E35" s="1">
-        <v>146.4941879815</v>
+        <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>475373.64</v>
+        <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>132414.86</v>
+        <v>-23050.79</v>
       </c>
       <c r="J35" s="1">
-        <v>27.854901672714</v>
+        <v>-0.92732256501054</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>607788.5</v>
+        <v>2462685.12</v>
       </c>
       <c r="N35" s="1">
-        <v>607788.5</v>
+        <v>2462685.12</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>2.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>10680.0</v>
+        <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.68</v>
+        <v>10.628</v>
       </c>
       <c r="E36" s="1">
-        <v>34.39</v>
+        <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>367285.2</v>
+        <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>13777.2</v>
+        <v>-55617.98</v>
       </c>
       <c r="J36" s="1">
-        <v>3.7510904332655</v>
+        <v>-1.068189020496</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>381062.4</v>
+        <v>5151136.53</v>
       </c>
       <c r="N36" s="1">
-        <v>381062.4</v>
+        <v>5151136.53</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>4.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>2978.0</v>
+        <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>82.66</v>
+        <v>50.34</v>
       </c>
       <c r="E37" s="1">
-        <v>69.192421088</v>
+        <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>206055.03</v>
+        <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>40106.45</v>
+        <v>-5526.18</v>
       </c>
       <c r="J37" s="1">
-        <v>19.463950964944</v>
+        <v>-4.240500850835</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>246161.48</v>
+        <v>124792.86</v>
       </c>
       <c r="N37" s="1">
-        <v>246161.48</v>
+        <v>124792.86</v>
       </c>
       <c r="O37" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>275.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D38" s="1">
-        <v>2112.0</v>
+        <v>11.35</v>
       </c>
       <c r="E38" s="1">
-        <v>1385.7195272727</v>
+        <v>11.9802286018</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>381072.87</v>
+        <v>157743.67</v>
       </c>
       <c r="I38" s="1">
-        <v>199727.13</v>
+        <v>-8298.22</v>
       </c>
       <c r="J38" s="1">
-        <v>52.411794626051</v>
+        <v>-5.2605724210677</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>580800.0</v>
+        <v>149445.45</v>
       </c>
       <c r="N38" s="1">
-        <v>580800.0</v>
+        <v>149445.45</v>
       </c>
       <c r="O38" s="1">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>50403.0</v>
+        <v>15009.0</v>
       </c>
       <c r="D39" s="1">
-        <v>19.765</v>
+        <v>26.42</v>
       </c>
       <c r="E39" s="1">
-        <v>13.3417850128</v>
+        <v>24.8443487241</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>672465.99</v>
+        <v>372888.83</v>
       </c>
       <c r="I39" s="1">
-        <v>323749.31</v>
+        <v>23648.95</v>
       </c>
       <c r="J39" s="1">
-        <v>48.143596079855</v>
+        <v>6.3420912876366</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>996215.3</v>
+        <v>396537.78</v>
       </c>
       <c r="N39" s="1">
-        <v>996215.3</v>
+        <v>396537.78</v>
       </c>
       <c r="O39" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>15610.0</v>
+        <v>51447.0</v>
       </c>
       <c r="D40" s="1">
-        <v>57.66</v>
+        <v>10.38</v>
       </c>
       <c r="E40" s="1">
-        <v>39.8389122357</v>
+        <v>10.5529212588</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>621885.42</v>
+        <v>542916.14</v>
       </c>
       <c r="I40" s="1">
-        <v>278187.18</v>
+        <v>-8896.28</v>
       </c>
       <c r="J40" s="1">
-        <v>44.732867350387</v>
+        <v>-1.6386103386059</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>900072.6</v>
+        <v>534019.86</v>
       </c>
       <c r="N40" s="1">
-        <v>900072.6</v>
+        <v>534019.86</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>27623.0</v>
+        <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.2</v>
+        <v>16.195</v>
       </c>
       <c r="E41" s="1">
-        <v>34.7065923325</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>958700.2</v>
+        <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>289859.4</v>
+        <v>864.9</v>
       </c>
       <c r="J41" s="1">
-        <v>30.234623921013</v>
+        <v>0.93487067622312</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1248559.6</v>
+        <v>93380.37</v>
       </c>
       <c r="N41" s="1">
-        <v>1248559.6</v>
+        <v>93380.37</v>
       </c>
       <c r="O41" s="1">
-        <v>0.97</v>
+        <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>56897.0</v>
+        <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>25.11</v>
+        <v>83.9</v>
       </c>
       <c r="E42" s="1">
-        <v>12.2786667135</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>698619.3</v>
+        <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>730064.37</v>
+        <v>-5984.0</v>
       </c>
       <c r="J42" s="1">
-        <v>104.50103081893</v>
+        <v>-9.4929881337648</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1428683.67</v>
+        <v>57052.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1428683.67</v>
+        <v>57052.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.11</v>
+        <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>272043.0</v>
+        <v>4654.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.871</v>
+        <v>31.48</v>
       </c>
       <c r="E43" s="1">
-        <v>2.7427898163</v>
+        <v>34.518955737</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>746156.77</v>
+        <v>160651.22</v>
       </c>
       <c r="I43" s="1">
-        <v>851007.68</v>
+        <v>-14143.3</v>
       </c>
       <c r="J43" s="1">
-        <v>114.05212875037</v>
+        <v>-8.8037302175483</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1597164.45</v>
+        <v>146507.92</v>
       </c>
       <c r="N43" s="1">
-        <v>1597164.45</v>
+        <v>146507.92</v>
       </c>
       <c r="O43" s="1">
-        <v>1.24</v>
+        <v>0.12</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>776.0</v>
+        <v>5351.0</v>
       </c>
       <c r="D44" s="1">
-        <v>278.0</v>
+        <v>70.52</v>
       </c>
       <c r="E44" s="1">
-        <v>526.6639690722</v>
+        <v>65.6869837414</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>408691.24</v>
+        <v>351491.05</v>
       </c>
       <c r="I44" s="1">
-        <v>-192963.24</v>
+        <v>25861.47</v>
       </c>
       <c r="J44" s="1">
-        <v>-47.21491950745</v>
+        <v>7.3576468021021</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>215728.0</v>
+        <v>377352.52</v>
       </c>
       <c r="N44" s="1">
-        <v>215728.0</v>
+        <v>377352.52</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>5550.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.6</v>
+        <v>53.75</v>
       </c>
       <c r="E45" s="1">
-        <v>93.4266396396</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>518517.85</v>
+        <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-115587.85</v>
+        <v>-8484.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.29197124072</v>
+        <v>-13.515687851971</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>402930.0</v>
+        <v>54287.5</v>
       </c>
       <c r="N45" s="1">
-        <v>402930.0</v>
+        <v>54287.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>3653.0</v>
+        <v>20319.0</v>
       </c>
       <c r="D46" s="1">
-        <v>115.4</v>
+        <v>16.365</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8897235149</v>
+        <v>18.6877680988</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>361244.16</v>
+        <v>379716.76</v>
       </c>
       <c r="I46" s="1">
-        <v>60312.04</v>
+        <v>-47196.32</v>
       </c>
       <c r="J46" s="1">
-        <v>16.695644297751</v>
+        <v>-12.429348654508</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>421556.2</v>
+        <v>332520.44</v>
       </c>
       <c r="N46" s="1">
-        <v>421556.2</v>
+        <v>332520.44</v>
       </c>
       <c r="O46" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>187423.0</v>
+        <v>6059.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.638</v>
+        <v>69.24</v>
       </c>
       <c r="E47" s="1">
-        <v>3.3342678327</v>
+        <v>60.2427578808</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>624918.48</v>
+        <v>365010.87</v>
       </c>
       <c r="I47" s="1">
-        <v>244349.39</v>
+        <v>54514.29</v>
       </c>
       <c r="J47" s="1">
-        <v>39.101002421948</v>
+        <v>14.934977141914</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>869267.87</v>
+        <v>419525.16</v>
       </c>
       <c r="N47" s="1">
-        <v>869267.87</v>
+        <v>419525.16</v>
       </c>
       <c r="O47" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6923.0</v>
+        <v>12119.0</v>
       </c>
       <c r="D48" s="1">
-        <v>175.56</v>
+        <v>17.62</v>
       </c>
       <c r="E48" s="1">
-        <v>150.4822316915</v>
+        <v>29.1879981847</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1041788.49</v>
+        <v>353729.35</v>
       </c>
       <c r="I48" s="1">
-        <v>173613.39</v>
+        <v>-140192.57</v>
       </c>
       <c r="J48" s="1">
-        <v>16.664936469014</v>
+        <v>-39.632722023208</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1215401.88</v>
+        <v>213536.78</v>
       </c>
       <c r="N48" s="1">
-        <v>1215401.88</v>
+        <v>213536.78</v>
       </c>
       <c r="O48" s="1">
-        <v>0.94</v>
+        <v>0.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>3659.0</v>
+        <v>15884.0</v>
       </c>
       <c r="D49" s="1">
-        <v>154.0</v>
+        <v>25.675</v>
       </c>
       <c r="E49" s="1">
-        <v>72.5991937688</v>
+        <v>30.1185727776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>265640.45</v>
+        <v>478403.41</v>
       </c>
       <c r="I49" s="1">
-        <v>297845.55</v>
+        <v>-70581.71</v>
       </c>
       <c r="J49" s="1">
-        <v>112.12356777742</v>
+        <v>-14.753596760525</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>563486.0</v>
+        <v>407821.7</v>
       </c>
       <c r="N49" s="1">
-        <v>563486.0</v>
+        <v>407821.7</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2082.0</v>
+        <v>2470.0</v>
       </c>
       <c r="D50" s="1">
-        <v>401.15</v>
+        <v>255.6</v>
       </c>
       <c r="E50" s="1">
-        <v>396.0877377522</v>
+        <v>222.9023562753</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>824654.67</v>
+        <v>550568.82</v>
       </c>
       <c r="I50" s="1">
-        <v>10539.63</v>
+        <v>80763.18</v>
       </c>
       <c r="J50" s="1">
-        <v>1.2780658842325</v>
+        <v>14.669043553901</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>835194.3</v>
+        <v>631332.0</v>
       </c>
       <c r="N50" s="1">
-        <v>835194.3</v>
+        <v>631332.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.65</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>2559.0</v>
+        <v>8427.0</v>
       </c>
       <c r="D51" s="1">
-        <v>554.7</v>
+        <v>46.12</v>
       </c>
       <c r="E51" s="1">
-        <v>630.0341383353</v>
+        <v>49.9177939955</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1612257.36</v>
+        <v>420657.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-192780.06</v>
+        <v>-32004.01</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.957151803605</v>
+        <v>-7.608096615475</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1419477.3</v>
+        <v>388653.24</v>
       </c>
       <c r="N51" s="1">
-        <v>1419477.3</v>
+        <v>388653.24</v>
       </c>
       <c r="O51" s="1">
-        <v>1.1</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>4938.0</v>
+        <v>9734.0</v>
       </c>
       <c r="D52" s="1">
-        <v>128.15</v>
+        <v>30.77</v>
       </c>
       <c r="E52" s="1">
-        <v>115.9634285136</v>
+        <v>31.8287620711</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>572627.41</v>
+        <v>309821.17</v>
       </c>
       <c r="I52" s="1">
-        <v>60177.29</v>
+        <v>-10305.99</v>
       </c>
       <c r="J52" s="1">
-        <v>10.508978255162</v>
+        <v>-3.3264318251719</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>632804.7</v>
+        <v>299515.18</v>
       </c>
       <c r="N52" s="1">
-        <v>632804.7</v>
+        <v>299515.18</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>46363.0</v>
+        <v>49359.0</v>
       </c>
       <c r="D53" s="1">
-        <v>16.91</v>
+        <v>19.705</v>
       </c>
       <c r="E53" s="1">
-        <v>11.7747824774</v>
+        <v>19.1443325432</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>545914.24</v>
+        <v>944945.11</v>
       </c>
       <c r="I53" s="1">
-        <v>238084.09</v>
+        <v>27673.99</v>
       </c>
       <c r="J53" s="1">
-        <v>43.611994807096</v>
+        <v>2.9286346590015</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>783998.33</v>
+        <v>972619.1</v>
       </c>
       <c r="N53" s="1">
-        <v>783998.33</v>
+        <v>972619.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.61</v>
+        <v>0.79</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>5755.0</v>
+        <v>99291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.0</v>
+        <v>4.71</v>
       </c>
       <c r="E54" s="1">
-        <v>52.2038001738</v>
+        <v>4.5163065132</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>300432.87</v>
+        <v>448428.59</v>
       </c>
       <c r="I54" s="1">
-        <v>27602.13</v>
+        <v>19232.02</v>
       </c>
       <c r="J54" s="1">
-        <v>9.1874534234553</v>
+        <v>4.2887586627784</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>328035.0</v>
+        <v>467660.61</v>
       </c>
       <c r="N54" s="1">
-        <v>328035.0</v>
+        <v>467660.61</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>776.0</v>
+        <v>1351.0</v>
       </c>
       <c r="D55" s="1">
-        <v>542.0</v>
+        <v>135.7</v>
       </c>
       <c r="E55" s="1">
-        <v>208.9545231959</v>
+        <v>145.6875647668</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>162148.71</v>
+        <v>196823.9</v>
       </c>
       <c r="I55" s="1">
-        <v>258443.29</v>
+        <v>-13493.2</v>
       </c>
       <c r="J55" s="1">
-        <v>159.38658408075</v>
+        <v>-6.8554682637627</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>420592.0</v>
+        <v>183330.7</v>
       </c>
       <c r="N55" s="1">
-        <v>420592.0</v>
+        <v>183330.7</v>
       </c>
       <c r="O55" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>107394.0</v>
+        <v>10319.0</v>
       </c>
       <c r="D56" s="1">
-        <v>6.424</v>
+        <v>41.48</v>
       </c>
       <c r="E56" s="1">
-        <v>5.34018204</v>
+        <v>43.3882973156</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>573503.51</v>
+        <v>447723.84</v>
       </c>
       <c r="I56" s="1">
-        <v>116395.55</v>
+        <v>-19691.72</v>
       </c>
       <c r="J56" s="1">
-        <v>20.295525305503</v>
+        <v>-4.3981843808005</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>689899.06</v>
+        <v>428032.12</v>
       </c>
       <c r="N56" s="1">
-        <v>689899.06</v>
+        <v>428032.12</v>
       </c>
       <c r="O56" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>900.0</v>
+        <v>133060.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4777.07</v>
+        <v>9.753</v>
       </c>
       <c r="E57" s="1">
-        <v>4766.8034</v>
+        <v>6.0852837818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4290123.06</v>
+        <v>809707.86</v>
       </c>
       <c r="I57" s="1">
-        <v>9239.94</v>
+        <v>488026.32</v>
       </c>
       <c r="J57" s="1">
-        <v>0.21537703862509</v>
+        <v>60.271901028601</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4299363.0</v>
+        <v>1297734.18</v>
       </c>
       <c r="N57" s="1">
-        <v>4299363.0</v>
+        <v>1297734.18</v>
       </c>
       <c r="O57" s="1">
-        <v>3.34</v>
+        <v>1.05</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>5543.0</v>
+        <v>33828.0</v>
       </c>
       <c r="D58" s="1">
-        <v>44.14</v>
+        <v>28.97</v>
       </c>
       <c r="E58" s="1">
-        <v>30.3388652354</v>
+        <v>15.7991953411</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>168168.33</v>
+        <v>534455.18</v>
       </c>
       <c r="I58" s="1">
-        <v>76499.69</v>
+        <v>445541.98</v>
       </c>
       <c r="J58" s="1">
-        <v>45.489950456189</v>
+        <v>83.363768688705</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>244668.02</v>
+        <v>979997.16</v>
       </c>
       <c r="N58" s="1">
-        <v>244668.02</v>
+        <v>979997.16</v>
       </c>
       <c r="O58" s="1">
-        <v>0.19</v>
+        <v>0.8</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>5943.0</v>
+        <v>2783.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.5</v>
+        <v>94.1</v>
       </c>
       <c r="E59" s="1">
-        <v>42.7975365977</v>
+        <v>104.1770104204</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>254345.76</v>
+        <v>289924.62</v>
       </c>
       <c r="I59" s="1">
-        <v>325096.74</v>
+        <v>-28044.32</v>
       </c>
       <c r="J59" s="1">
-        <v>127.8168505738</v>
+        <v>-9.6729694773766</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>579442.5</v>
+        <v>261880.3</v>
       </c>
       <c r="N59" s="1">
-        <v>579442.5</v>
+        <v>261880.3</v>
       </c>
       <c r="O59" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2661.0</v>
+        <v>2610.0</v>
       </c>
       <c r="D60" s="1">
-        <v>346.4</v>
+        <v>191.25</v>
       </c>
       <c r="E60" s="1">
-        <v>213.2935362646</v>
+        <v>202.2140268199</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>567574.1</v>
+        <v>527778.61</v>
       </c>
       <c r="I60" s="1">
-        <v>354196.3</v>
+        <v>-28616.11</v>
       </c>
       <c r="J60" s="1">
-        <v>62.405296506659</v>
+        <v>-5.4219912398496</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>921770.4</v>
+        <v>499162.5</v>
       </c>
       <c r="N60" s="1">
-        <v>921770.4</v>
+        <v>499162.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.72</v>
+        <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>102533.0</v>
+        <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>3.423</v>
+        <v>66.9</v>
       </c>
       <c r="E61" s="1">
-        <v>2.5731999454</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>263837.91</v>
+        <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>87132.55</v>
+        <v>-1276.38</v>
       </c>
       <c r="J61" s="1">
-        <v>33.025030405979</v>
+        <v>-1.8485915492958</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>350970.46</v>
+        <v>67769.7</v>
       </c>
       <c r="N61" s="1">
-        <v>350970.46</v>
+        <v>67769.7</v>
       </c>
       <c r="O61" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>13903.0</v>
+        <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>79.58</v>
+        <v>26.04</v>
       </c>
       <c r="E62" s="1">
-        <v>91.7421599655</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1275491.25</v>
+        <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-169090.51</v>
+        <v>932.52</v>
       </c>
       <c r="J62" s="1">
-        <v>-13.25689298143</v>
+        <v>1.4809041309431</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1106400.74</v>
+        <v>63902.16</v>
       </c>
       <c r="N62" s="1">
-        <v>1106400.74</v>
+        <v>63902.16</v>
       </c>
       <c r="O62" s="1">
-        <v>0.86</v>
+        <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>12005.0</v>
+        <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>173.8</v>
+        <v>295.5</v>
       </c>
       <c r="E63" s="1">
-        <v>169.251637651</v>
+        <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2031865.91</v>
+        <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>54603.09</v>
+        <v>-9958.2</v>
       </c>
       <c r="J63" s="1">
-        <v>2.6873372761099</v>
+        <v>-7.7345723313232</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2086469.0</v>
+        <v>118791.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2086469.0</v>
+        <v>118791.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.62</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>8450.0</v>
+        <v>4537.0</v>
       </c>
       <c r="D64" s="1">
-        <v>261.9</v>
+        <v>57.28</v>
       </c>
       <c r="E64" s="1">
-        <v>133.3563514793</v>
+        <v>62.8972801411</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1126861.17</v>
+        <v>285364.96</v>
       </c>
       <c r="I64" s="1">
-        <v>1086193.83</v>
+        <v>-25485.6</v>
       </c>
       <c r="J64" s="1">
-        <v>96.391095808191</v>
+        <v>-8.9308792502065</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2213055.0</v>
+        <v>259879.36</v>
       </c>
       <c r="N64" s="1">
-        <v>2213055.0</v>
+        <v>259879.36</v>
       </c>
       <c r="O64" s="1">
-        <v>1.72</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>7454.0</v>
+        <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>52.15</v>
+        <v>76.55</v>
       </c>
       <c r="E65" s="1">
-        <v>96.5266299973</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>719509.5</v>
+        <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-330783.4</v>
+        <v>-4844.1</v>
       </c>
       <c r="J65" s="1">
-        <v>-45.973458307361</v>
+        <v>-8.048048048048</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>388726.1</v>
+        <v>55345.65</v>
       </c>
       <c r="N65" s="1">
-        <v>388726.1</v>
+        <v>55345.65</v>
       </c>
       <c r="O65" s="1">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>5045.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>165.25</v>
+        <v>38.67</v>
       </c>
       <c r="E66" s="1">
-        <v>106.248913776</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>536025.77</v>
+        <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>297660.48</v>
+        <v>-1519.44</v>
       </c>
       <c r="J66" s="1">
-        <v>55.531001802395</v>
+        <v>-1.9771863117871</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>833686.25</v>
+        <v>75329.16</v>
       </c>
       <c r="N66" s="1">
-        <v>833686.25</v>
+        <v>75329.16</v>
       </c>
       <c r="O66" s="1">
-        <v>0.65</v>
+        <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>15542.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>42.35</v>
+        <v>36.46</v>
       </c>
       <c r="E67" s="1">
-        <v>51.6149704028</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>802199.87</v>
+        <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>-143996.17</v>
+        <v>-502.8</v>
       </c>
       <c r="J67" s="1">
-        <v>-17.950161223536</v>
+        <v>-0.81610446137106</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>658203.7</v>
+        <v>61106.96</v>
       </c>
       <c r="N67" s="1">
-        <v>658203.7</v>
+        <v>61106.96</v>
       </c>
       <c r="O67" s="1">
-        <v>0.51</v>
+        <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>6975.0</v>
+        <v>3720.0</v>
       </c>
       <c r="D68" s="1">
-        <v>245.15</v>
+        <v>203.6</v>
       </c>
       <c r="E68" s="1">
-        <v>187.3454164875</v>
+        <v>152.7432365591</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1306734.28</v>
+        <v>568204.84</v>
       </c>
       <c r="I68" s="1">
-        <v>403186.97</v>
+        <v>189187.16</v>
       </c>
       <c r="J68" s="1">
-        <v>30.854549097771</v>
+        <v>33.295591075923</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1709921.25</v>
+        <v>757392.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1709921.25</v>
+        <v>757392.0</v>
       </c>
       <c r="O68" s="1">
-        <v>1.33</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>15597.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>73.76</v>
+        <v>62.15</v>
       </c>
       <c r="E69" s="1">
-        <v>33.36065846</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>520326.19</v>
+        <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>630108.53</v>
+        <v>-4905.0</v>
       </c>
       <c r="J69" s="1">
-        <v>121.09875345694</v>
+        <v>-5.690440060698</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1150434.72</v>
+        <v>81292.2</v>
       </c>
       <c r="N69" s="1">
-        <v>1150434.72</v>
+        <v>81292.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.89</v>
+        <v>0.07</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>7540.0</v>
+        <v>19178.0</v>
       </c>
       <c r="D70" s="1">
-        <v>47.78</v>
+        <v>35.81</v>
       </c>
       <c r="E70" s="1">
-        <v>72.1763222812</v>
+        <v>35.1181264991</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>544209.47</v>
+        <v>673495.43</v>
       </c>
       <c r="I70" s="1">
-        <v>-183948.27</v>
+        <v>13268.75</v>
       </c>
       <c r="J70" s="1">
-        <v>-33.801004969649</v>
+        <v>1.9701321507111</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>360261.2</v>
+        <v>686764.18</v>
       </c>
       <c r="N70" s="1">
-        <v>360261.2</v>
+        <v>686764.18</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>27032.0</v>
+        <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>28.55</v>
+        <v>9.204</v>
       </c>
       <c r="E71" s="1">
-        <v>24.8443111867</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>671591.42</v>
+        <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>100172.18</v>
+        <v>-8019.82</v>
       </c>
       <c r="J71" s="1">
-        <v>14.915643204614</v>
+        <v>-13.414856902751</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>771763.6</v>
+        <v>51763.3</v>
       </c>
       <c r="N71" s="1">
-        <v>771763.6</v>
+        <v>51763.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>17631.0</v>
+        <v>909.0</v>
       </c>
       <c r="D72" s="1">
-        <v>33.74</v>
+        <v>269.8</v>
       </c>
       <c r="E72" s="1">
-        <v>29.1552419035</v>
+        <v>258.1410341034</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>514036.07</v>
+        <v>234650.2</v>
       </c>
       <c r="I72" s="1">
-        <v>80833.87</v>
+        <v>10598.0</v>
       </c>
       <c r="J72" s="1">
-        <v>15.725330325555</v>
+        <v>4.5165101073854</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>594869.94</v>
+        <v>245248.2</v>
       </c>
       <c r="N72" s="1">
-        <v>594869.94</v>
+        <v>245248.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2372.0</v>
+        <v>5560.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.4</v>
+        <v>67.64</v>
       </c>
       <c r="E73" s="1">
-        <v>103.5458010118</v>
+        <v>78.1432482014</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>245610.64</v>
+        <v>434476.46</v>
       </c>
       <c r="I73" s="1">
-        <v>2026.16</v>
+        <v>-58398.06</v>
       </c>
       <c r="J73" s="1">
-        <v>0.82494797456657</v>
+        <v>-13.441018185427</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>247636.8</v>
+        <v>376078.4</v>
       </c>
       <c r="N73" s="1">
-        <v>247636.8</v>
+        <v>376078.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>14157.0</v>
+        <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>73.93</v>
+        <v>64.78</v>
       </c>
       <c r="E74" s="1">
-        <v>67.6363671682</v>
+        <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>957528.05</v>
+        <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>89098.96</v>
+        <v>-7571.71</v>
       </c>
       <c r="J74" s="1">
-        <v>9.3051018192104</v>
+        <v>-6.3770258591902</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1046627.01</v>
+        <v>111162.48</v>
       </c>
       <c r="N74" s="1">
-        <v>1046627.01</v>
+        <v>111162.48</v>
       </c>
       <c r="O74" s="1">
-        <v>0.81</v>
+        <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>21246.0</v>
+        <v>324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>34.45</v>
+        <v>1667.5</v>
       </c>
       <c r="E75" s="1">
-        <v>28.1687399981</v>
+        <v>1471.092191358</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>598473.05</v>
+        <v>476633.87</v>
       </c>
       <c r="I75" s="1">
-        <v>133451.65</v>
+        <v>63636.13</v>
       </c>
       <c r="J75" s="1">
-        <v>22.298689974427</v>
+        <v>13.351155678467</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>731924.7</v>
+        <v>540270.0</v>
       </c>
       <c r="N75" s="1">
-        <v>731924.7</v>
+        <v>540270.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>5800.0</v>
+        <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>140.1</v>
+        <v>41.92</v>
       </c>
       <c r="E76" s="1">
-        <v>99.56105</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>577454.09</v>
+        <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>235125.91</v>
+        <v>-8545.46</v>
       </c>
       <c r="J76" s="1">
-        <v>40.71768025749</v>
+        <v>-13.992613869512</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>812580.0</v>
+        <v>52525.76</v>
       </c>
       <c r="N76" s="1">
-        <v>812580.0</v>
+        <v>52525.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.63</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>6605.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.46</v>
+        <v>28.42</v>
       </c>
       <c r="E77" s="1">
-        <v>38.9697138531</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>257394.96</v>
+        <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-76021.66</v>
+        <v>-6208.16</v>
       </c>
       <c r="J77" s="1">
-        <v>-29.535022752582</v>
+        <v>-10.176991150442</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>181373.3</v>
+        <v>54793.76</v>
       </c>
       <c r="N77" s="1">
-        <v>181373.3</v>
+        <v>54793.76</v>
       </c>
       <c r="O77" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13174.0</v>
+        <v>26520.0</v>
       </c>
       <c r="D78" s="1">
-        <v>30.58</v>
+        <v>20.36</v>
       </c>
       <c r="E78" s="1">
-        <v>31.0725960225</v>
+        <v>13.5598133484</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>409350.38</v>
+        <v>359606.25</v>
       </c>
       <c r="I78" s="1">
-        <v>-6489.46</v>
+        <v>180340.95</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5853069441392</v>
+        <v>50.149559413942</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>402860.92</v>
+        <v>539947.2</v>
       </c>
       <c r="N78" s="1">
-        <v>402860.92</v>
+        <v>539947.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>4920.0</v>
+        <v>11713.0</v>
       </c>
       <c r="D79" s="1">
-        <v>62.36</v>
+        <v>50.8</v>
       </c>
       <c r="E79" s="1">
-        <v>145.9451361789</v>
+        <v>40.1591573465</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>718050.07</v>
+        <v>470384.21</v>
       </c>
       <c r="I79" s="1">
-        <v>-411238.87</v>
+        <v>124636.19</v>
       </c>
       <c r="J79" s="1">
-        <v>-57.271614777504</v>
+        <v>26.496678109157</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>306811.2</v>
+        <v>595020.4</v>
       </c>
       <c r="N79" s="1">
-        <v>306811.2</v>
+        <v>595020.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>268.0</v>
+        <v>12004.0</v>
       </c>
       <c r="D80" s="1">
-        <v>267.75</v>
+        <v>38.96</v>
       </c>
       <c r="E80" s="1">
-        <v>252.467910448</v>
+        <v>34.8188053982</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>417964.94</v>
       </c>
       <c r="I80" s="1">
-        <v>409560.0</v>
+        <v>49710.9</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>11.893557387852</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>409560.0</v>
+        <v>467675.84</v>
       </c>
       <c r="N80" s="1">
-        <v>409560.0</v>
+        <v>467675.84</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>29.0</v>
+        <v>27880.0</v>
       </c>
       <c r="D81" s="1">
-        <v>117.01</v>
+        <v>22.945</v>
       </c>
       <c r="E81" s="1">
-        <v>116.66</v>
+        <v>12.6131427547</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>351654.42</v>
       </c>
       <c r="I81" s="1">
-        <v>9740.0</v>
+        <v>288052.18</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>81.913425117762</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9740.0</v>
+        <v>639706.6</v>
       </c>
       <c r="N81" s="1">
-        <v>9740.0</v>
+        <v>639706.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.01</v>
+        <v>0.52</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>26.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>129.34</v>
+        <v>34.54</v>
       </c>
       <c r="E82" s="1">
-        <v>129.24</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>24080.0</v>
+        <v>-7004.16</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-11.662404092072</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>24080.0</v>
+        <v>53053.44</v>
       </c>
       <c r="N82" s="1">
-        <v>24080.0</v>
+        <v>53053.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>-10.0</v>
+        <v>217271.0</v>
       </c>
       <c r="D83" s="1">
-        <v>122.29</v>
+        <v>5.321</v>
       </c>
       <c r="E83" s="1">
-        <v>120.49</v>
+        <v>2.8251290324</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>613818.61</v>
       </c>
       <c r="I83" s="1">
-        <v>-18000.0</v>
+        <v>542280.38</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>88.34537942732</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-18000.0</v>
+        <v>1156098.99</v>
       </c>
       <c r="N83" s="1">
-        <v>-18000.0</v>
+        <v>1156098.99</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.01</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>-21.0</v>
+        <v>11425.0</v>
       </c>
       <c r="D84" s="1">
-        <v>123.19</v>
+        <v>19.135</v>
       </c>
       <c r="E84" s="1">
-        <v>121.25</v>
+        <v>19.1496595186</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>218784.86</v>
       </c>
       <c r="I84" s="1">
-        <v>-41460.0</v>
+        <v>-167.48</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>-0.07655008669247</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-41460.0</v>
+        <v>218617.38</v>
       </c>
       <c r="N84" s="1">
-        <v>-41460.0</v>
+        <v>218617.38</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.686</v>
+        <v>16.42</v>
       </c>
       <c r="E85" s="1">
-        <v>99.634</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99634.0</v>
+        <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>4052.0</v>
+        <v>5911.62</v>
       </c>
       <c r="J85" s="1">
-        <v>4.066884798362</v>
+        <v>9.5396931287525</v>
       </c>
       <c r="K85">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>103686.0</v>
+        <v>67880.28</v>
       </c>
       <c r="N85" s="1">
-        <v>106358.95</v>
+        <v>67880.28</v>
       </c>
       <c r="O85" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>100000.0</v>
+        <v>2579.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.266</v>
+        <v>108.7</v>
       </c>
       <c r="E86" s="1">
-        <v>99.179</v>
+        <v>114.448545948</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>99179.0</v>
+        <v>295162.8</v>
       </c>
       <c r="I86" s="1">
-        <v>4087.0</v>
+        <v>-14825.5</v>
       </c>
       <c r="J86" s="1">
-        <v>4.1208320309743</v>
+        <v>-5.0228213040397</v>
       </c>
       <c r="K86">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>424.66</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>103266.0</v>
+        <v>280337.3</v>
       </c>
       <c r="N86" s="1">
-        <v>103690.66</v>
+        <v>280337.3</v>
       </c>
       <c r="O86" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
         <v>203</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>647.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.17</v>
+        <v>265.25</v>
       </c>
       <c r="E87" s="1">
-        <v>99.89</v>
+        <v>517.4809582689</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>199780.0</v>
+        <v>334810.18</v>
       </c>
       <c r="I87" s="1">
-        <v>8560.0</v>
+        <v>-163193.43</v>
       </c>
       <c r="J87" s="1">
-        <v>4.284713184503</v>
+        <v>-48.742075285763</v>
       </c>
       <c r="K87">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>208340.0</v>
+        <v>171616.75</v>
       </c>
       <c r="N87" s="1">
-        <v>215892.05</v>
+        <v>171616.75</v>
       </c>
       <c r="O87" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.112</v>
+        <v>33.72</v>
       </c>
       <c r="E88" s="1">
-        <v>99.33</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99330.0</v>
+        <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>782.0</v>
+        <v>-3735.4</v>
       </c>
       <c r="J88" s="1">
-        <v>0.78727474076311</v>
+        <v>-5.3340819764177</v>
       </c>
       <c r="K88">
-        <v>0.86</v>
+        <v>0.0</v>
       </c>
       <c r="L88">
-        <v>863.01</v>
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>100112.0</v>
+        <v>66293.52</v>
       </c>
       <c r="N88" s="1">
-        <v>100975.01</v>
+        <v>66293.52</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>3694.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.789</v>
+        <v>55.0</v>
       </c>
       <c r="E89" s="1">
-        <v>99.253</v>
+        <v>63.7048294532</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>198506.0</v>
+        <v>235325.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-928.0</v>
+        <v>-32155.64</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.46749216648363</v>
+        <v>-13.664316391533</v>
       </c>
       <c r="K89">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>197578.0</v>
+        <v>203170.0</v>
       </c>
       <c r="N89" s="1">
-        <v>199402.66</v>
+        <v>203170.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>118000.0</v>
+        <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>103.923</v>
+        <v>29.08</v>
       </c>
       <c r="E90" s="1">
-        <v>101.04697458</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>119235.43</v>
+        <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>3393.71</v>
+        <v>-7966.6</v>
       </c>
       <c r="J90" s="1">
-        <v>2.8462261594561</v>
+        <v>-13.020937188435</v>
       </c>
       <c r="K90">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>122629.14</v>
+        <v>53216.4</v>
       </c>
       <c r="N90" s="1">
-        <v>126149.74</v>
+        <v>53216.4</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>170106.0</v>
       </c>
       <c r="D91" s="1">
-        <v>112.981</v>
+        <v>4.848</v>
       </c>
       <c r="E91" s="1">
-        <v>100.019</v>
+        <v>3.3842772154</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>200038.0</v>
+        <v>575685.86</v>
       </c>
       <c r="I91" s="1">
-        <v>25924.0</v>
+        <v>248988.03</v>
       </c>
       <c r="J91" s="1">
-        <v>12.959537687839</v>
+        <v>43.250676679813</v>
       </c>
       <c r="K91">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>225962.0</v>
+        <v>824673.89</v>
       </c>
       <c r="N91" s="1">
-        <v>232791.24</v>
+        <v>824673.89</v>
       </c>
       <c r="O91" s="1">
-        <v>0.18</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>7154.0</v>
       </c>
       <c r="D92" s="1">
-        <v>106.033</v>
+        <v>23.58</v>
       </c>
       <c r="E92" s="1">
-        <v>106.65</v>
+        <v>26.9524405927</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>106650.0</v>
+        <v>192817.76</v>
       </c>
       <c r="I92" s="1">
-        <v>-617.0</v>
+        <v>-24126.44</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.57852789498359</v>
+        <v>-12.512561083585</v>
       </c>
       <c r="K92">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>106033.0</v>
+        <v>168691.32</v>
       </c>
       <c r="N92" s="1">
-        <v>109978.21</v>
+        <v>168691.32</v>
       </c>
       <c r="O92" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>3782.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.141</v>
+        <v>180.52</v>
       </c>
       <c r="E93" s="1">
-        <v>99.433</v>
+        <v>151.4181041777</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99433.0</v>
+        <v>572663.27</v>
       </c>
       <c r="I93" s="1">
-        <v>-292.0</v>
+        <v>110063.37</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.29366508100932</v>
+        <v>19.219561610787</v>
       </c>
       <c r="K93">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>99141.0</v>
+        <v>682726.64</v>
       </c>
       <c r="N93" s="1">
-        <v>101557.44</v>
+        <v>682726.64</v>
       </c>
       <c r="O93" s="1">
-        <v>0.08</v>
+        <v>0.55</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>129000.0</v>
+        <v>3248.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.938</v>
+        <v>135.95</v>
       </c>
       <c r="E94" s="1">
-        <v>98.803</v>
+        <v>74.6189562808</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>127455.87</v>
+        <v>242362.37</v>
       </c>
       <c r="I94" s="1">
-        <v>-1115.85</v>
+        <v>199203.23</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.87547948948919</v>
+        <v>82.192309804529</v>
       </c>
       <c r="K94">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>126340.02</v>
+        <v>441565.6</v>
       </c>
       <c r="N94" s="1">
-        <v>127700.7</v>
+        <v>441565.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>3766.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.624</v>
+        <v>62.26</v>
       </c>
       <c r="E95" s="1">
-        <v>99.726</v>
+        <v>56.8421455125</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>99726.0</v>
+        <v>214067.52</v>
       </c>
       <c r="I95" s="1">
-        <v>898.0</v>
+        <v>20403.64</v>
       </c>
       <c r="J95" s="1">
-        <v>0.90046728034815</v>
+        <v>9.5314039233976</v>
       </c>
       <c r="K95">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L95">
-        <v>41.1</v>
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>100624.0</v>
+        <v>234471.16</v>
       </c>
       <c r="N95" s="1">
-        <v>100665.1</v>
+        <v>234471.16</v>
       </c>
       <c r="O95" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>2155.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.313</v>
+        <v>358.2</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>394.5045104408</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>100000.0</v>
+        <v>850157.22</v>
       </c>
       <c r="I96" s="1">
-        <v>1313.0</v>
+        <v>-78236.22</v>
       </c>
       <c r="J96" s="1">
-        <v>1.313</v>
+        <v>-9.2025590278466</v>
       </c>
       <c r="K96">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>101313.0</v>
+        <v>771921.0</v>
       </c>
       <c r="N96" s="1">
-        <v>104491.77</v>
+        <v>771921.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.08</v>
+        <v>0.63</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>140000.0</v>
+        <v>12562.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.771</v>
+        <v>25.5</v>
       </c>
       <c r="E97" s="1">
-        <v>101.0269</v>
+        <v>20.6837796529</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>141437.66</v>
+        <v>259829.64</v>
       </c>
       <c r="I97" s="1">
-        <v>-358.26</v>
+        <v>60501.36</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.25329887386429</v>
+        <v>23.285010901759</v>
       </c>
       <c r="K97">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>141079.4</v>
+        <v>320331.0</v>
       </c>
       <c r="N97" s="1">
-        <v>143631.75</v>
+        <v>320331.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>161000.0</v>
+        <v>2313.0</v>
       </c>
       <c r="D98" s="1">
-        <v>91.078</v>
+        <v>471.05</v>
       </c>
       <c r="E98" s="1">
-        <v>87.48901242</v>
+        <v>624.332542153</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>140857.31</v>
+        <v>1444081.17</v>
       </c>
       <c r="I98" s="1">
-        <v>5778.27</v>
+        <v>-354542.52</v>
       </c>
       <c r="J98" s="1">
-        <v>4.1022152133957</v>
+        <v>-24.5514260116</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>146635.58</v>
+        <v>1089538.65</v>
       </c>
       <c r="N98" s="1">
-        <v>146635.58</v>
+        <v>1089538.65</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.89</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>648000.0</v>
+        <v>6590.0</v>
       </c>
       <c r="D99" s="1">
-        <v>61.403</v>
+        <v>52.71</v>
       </c>
       <c r="E99" s="1">
-        <v>68.52636883</v>
+        <v>58.7753201821</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>444050.87</v>
+        <v>387329.36</v>
       </c>
       <c r="I99" s="1">
-        <v>-46159.43</v>
+        <v>-39970.46</v>
       </c>
       <c r="J99" s="1">
-        <v>-10.395077032503</v>
+        <v>-10.319501728451</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>397891.44</v>
+        <v>347358.9</v>
       </c>
       <c r="N99" s="1">
-        <v>397891.44</v>
+        <v>347358.9</v>
       </c>
       <c r="O99" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>104100.0</v>
+        <v>3115.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.209</v>
+        <v>109.8</v>
       </c>
       <c r="E100" s="1">
-        <v>99.59600384</v>
+        <v>115.6788314607</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>103679.44</v>
+        <v>360339.56</v>
       </c>
       <c r="I100" s="1">
-        <v>638.13</v>
+        <v>-18312.56</v>
       </c>
       <c r="J100" s="1">
-        <v>0.61548364844563</v>
+        <v>-5.0820287397809</v>
       </c>
       <c r="K100">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L100">
-        <v>33.65</v>
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>104317.57</v>
+        <v>342027.0</v>
       </c>
       <c r="N100" s="1">
-        <v>104351.22</v>
+        <v>342027.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>140000.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.344</v>
+        <v>15.09</v>
       </c>
       <c r="E101" s="1">
-        <v>87.671</v>
+        <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>122739.4</v>
+        <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>3742.2</v>
+        <v>18498.91</v>
       </c>
       <c r="J101" s="1">
-        <v>3.0488987236372</v>
+        <v>28.155226321239</v>
       </c>
       <c r="K101">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="L101">
-        <v>738.36</v>
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>126481.6</v>
+        <v>84202.2</v>
       </c>
       <c r="N101" s="1">
-        <v>127219.96</v>
+        <v>84202.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>131000.0</v>
+        <v>5958.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.599</v>
+        <v>53.16</v>
       </c>
       <c r="E102" s="1">
-        <v>84.29</v>
+        <v>52.1764132259</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>110419.9</v>
+        <v>310867.07</v>
       </c>
       <c r="I102" s="1">
-        <v>8264.79</v>
+        <v>5860.21</v>
       </c>
       <c r="J102" s="1">
-        <v>7.4848736504923</v>
+        <v>1.8851176485177</v>
       </c>
       <c r="K102">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>118684.69</v>
+        <v>316727.28</v>
       </c>
       <c r="N102" s="1">
-        <v>120225.73</v>
+        <v>316727.28</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>591.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.909</v>
+        <v>545.0</v>
       </c>
       <c r="E103" s="1">
-        <v>99.799</v>
+        <v>220.137106599</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>199598.0</v>
+        <v>130101.03</v>
       </c>
       <c r="I103" s="1">
-        <v>220.0</v>
+        <v>191993.97</v>
       </c>
       <c r="J103" s="1">
-        <v>0.11022154530607</v>
+        <v>147.57298231997</v>
       </c>
       <c r="K103">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>199818.0</v>
+        <v>322095.0</v>
       </c>
       <c r="N103" s="1">
-        <v>201941.29</v>
+        <v>322095.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>62816.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.082</v>
+        <v>3.302</v>
       </c>
       <c r="E104" s="1">
-        <v>99.991</v>
+        <v>3.4678526172</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99991.0</v>
+        <v>217836.63</v>
       </c>
       <c r="I104" s="1">
-        <v>1091.0</v>
+        <v>-10418.2</v>
       </c>
       <c r="J104" s="1">
-        <v>1.0910981988379</v>
+        <v>-4.7825749048725</v>
       </c>
       <c r="K104">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>101082.0</v>
+        <v>207418.43</v>
       </c>
       <c r="N104" s="1">
-        <v>103536.79</v>
+        <v>207418.43</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>4121.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.956</v>
+        <v>69.6</v>
       </c>
       <c r="E105" s="1">
-        <v>102.64</v>
+        <v>69.2239019655</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>102640.0</v>
+        <v>285271.7</v>
       </c>
       <c r="I105" s="1">
-        <v>316.0</v>
+        <v>1549.9</v>
       </c>
       <c r="J105" s="1">
-        <v>0.3078721745908</v>
+        <v>0.54330660910283</v>
       </c>
       <c r="K105">
-        <v>0.47</v>
+        <v>0.0</v>
       </c>
       <c r="L105">
-        <v>472.6</v>
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>102956.0</v>
+        <v>286821.6</v>
       </c>
       <c r="N105" s="1">
-        <v>103428.6</v>
+        <v>286821.6</v>
       </c>
       <c r="O105" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>322000.0</v>
+        <v>69779.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.028</v>
+        <v>7.35</v>
       </c>
       <c r="E106" s="1">
-        <v>89.0625</v>
+        <v>5.3897532209</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>286781.25</v>
+        <v>376091.59</v>
       </c>
       <c r="I106" s="1">
-        <v>3108.91</v>
+        <v>136784.06</v>
       </c>
       <c r="J106" s="1">
-        <v>1.0840701754386</v>
+        <v>36.369880007155</v>
       </c>
       <c r="K106">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>289890.16</v>
+        <v>512875.65</v>
       </c>
       <c r="N106" s="1">
-        <v>292573.36</v>
+        <v>512875.65</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>141000.0</v>
+        <v>29999.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.352</v>
+        <v>15.145</v>
       </c>
       <c r="E107" s="1">
-        <v>99.459</v>
+        <v>16.3895889863</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>140237.19</v>
+        <v>491671.28</v>
       </c>
       <c r="I107" s="1">
-        <v>1259.13</v>
+        <v>-37336.42</v>
       </c>
       <c r="J107" s="1">
-        <v>0.89785740858042</v>
+        <v>-7.5937768827986</v>
       </c>
       <c r="K107">
-        <v>0.41</v>
+        <v>0.0</v>
       </c>
       <c r="L107">
-        <v>577.52</v>
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>141496.32</v>
+        <v>454334.86</v>
       </c>
       <c r="N107" s="1">
-        <v>142073.84</v>
+        <v>454334.86</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>831.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.946</v>
+        <v>4788.12</v>
       </c>
       <c r="E108" s="1">
-        <v>99.292</v>
+        <v>4779.111299639</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99292.0</v>
+        <v>3971441.49</v>
       </c>
       <c r="I108" s="1">
-        <v>654.0</v>
+        <v>7486.23</v>
       </c>
       <c r="J108" s="1">
-        <v>0.65866333642187</v>
+        <v>0.18850158107202</v>
       </c>
       <c r="K108">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="L108">
-        <v>326.03</v>
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>99946.0</v>
+        <v>3978927.72</v>
       </c>
       <c r="N108" s="1">
-        <v>100272.03</v>
+        <v>3978927.72</v>
       </c>
       <c r="O108" s="1">
-        <v>0.08</v>
+        <v>3.23</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>25428.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.842</v>
+        <v>17.89</v>
       </c>
       <c r="E109" s="1">
-        <v>105.478</v>
+        <v>18.1724606733</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>105478.0</v>
+        <v>462089.33</v>
       </c>
       <c r="I109" s="1">
-        <v>364.0</v>
+        <v>-7182.41</v>
       </c>
       <c r="J109" s="1">
-        <v>0.34509565975843</v>
+        <v>-1.5543336609828</v>
       </c>
       <c r="K109">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>105842.0</v>
+        <v>454906.92</v>
       </c>
       <c r="N109" s="1">
-        <v>109507.03</v>
+        <v>454906.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.09</v>
+        <v>0.37</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>2442.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.908</v>
+        <v>71.7</v>
       </c>
       <c r="E110" s="1">
-        <v>99.74</v>
+        <v>67.767977068</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99740.0</v>
+        <v>165489.4</v>
       </c>
       <c r="I110" s="1">
-        <v>168.0</v>
+        <v>9602.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.16843793864047</v>
+        <v>5.8021843090857</v>
       </c>
       <c r="K110">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>99908.0</v>
+        <v>175091.4</v>
       </c>
       <c r="N110" s="1">
-        <v>101526.15</v>
+        <v>175091.4</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>8430.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.703</v>
+        <v>20.87</v>
       </c>
       <c r="E111" s="1">
-        <v>99.933</v>
+        <v>22.6611423488</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99933.0</v>
+        <v>191033.43</v>
       </c>
       <c r="I111" s="1">
-        <v>770.0</v>
+        <v>-15099.33</v>
       </c>
       <c r="J111" s="1">
-        <v>0.77051624588474</v>
+        <v>-7.9040249656827</v>
       </c>
       <c r="K111">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>36.99</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>100703.0</v>
+        <v>175934.1</v>
       </c>
       <c r="N111" s="1">
-        <v>100739.99</v>
+        <v>175934.1</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>457345.06</v>
+        <v>5120.0</v>
       </c>
       <c r="D112" s="1">
-        <v>90.544</v>
+        <v>40.02</v>
       </c>
       <c r="E112" s="1">
-        <v>88.29020477</v>
+        <v>30.6325292969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>403790.89</v>
+        <v>156838.55</v>
       </c>
       <c r="I112" s="1">
-        <v>10307.62</v>
+        <v>48063.85</v>
       </c>
       <c r="J112" s="1">
-        <v>2.5527123705044</v>
+        <v>30.645431241235</v>
       </c>
       <c r="K112">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>309.49</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>414098.51</v>
+        <v>204902.4</v>
       </c>
       <c r="N112" s="1">
-        <v>414408.0</v>
+        <v>204902.4</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>103207.99</v>
+        <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.996</v>
+        <v>17.5</v>
       </c>
       <c r="E113" s="1">
-        <v>95.95644678</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99034.72</v>
+        <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>1072.9</v>
+        <v>4362.78</v>
       </c>
       <c r="J113" s="1">
-        <v>1.0833574326256</v>
+        <v>6.9682151589242</v>
       </c>
       <c r="K113">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>558.74</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>100107.62</v>
+        <v>66972.5</v>
       </c>
       <c r="N113" s="1">
-        <v>100666.36</v>
+        <v>66972.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>406143.64</v>
+        <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.218</v>
+        <v>22.05</v>
       </c>
       <c r="E114" s="1">
-        <v>103.69442939</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>421148.33</v>
+        <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>-14119.29</v>
+        <v>-4528.08</v>
       </c>
       <c r="J114" s="1">
-        <v>-3.3525693904568</v>
+        <v>-7.1969696969697</v>
       </c>
       <c r="K114">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>407029.04</v>
+        <v>58388.4</v>
       </c>
       <c r="N114" s="1">
-        <v>415274.31</v>
+        <v>58388.4</v>
       </c>
       <c r="O114" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>600376.57</v>
+        <v>7176.0</v>
       </c>
       <c r="D115" s="1">
-        <v>107.076</v>
+        <v>35.31</v>
       </c>
       <c r="E115" s="1">
-        <v>122.0761563</v>
+        <v>41.714673913</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>732916.64</v>
+        <v>299344.5</v>
       </c>
       <c r="I115" s="1">
-        <v>-90057.42</v>
+        <v>-45959.94</v>
       </c>
       <c r="J115" s="1">
-        <v>-12.287539275954</v>
+        <v>-15.353527457495</v>
       </c>
       <c r="K115">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>642859.22</v>
+        <v>253384.56</v>
       </c>
       <c r="N115" s="1">
-        <v>666138.2</v>
+        <v>253384.56</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>162000.0</v>
+        <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.366</v>
+        <v>22.42</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>162000.0</v>
+        <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>592.92</v>
+        <v>-12486.28</v>
       </c>
       <c r="J116" s="1">
-        <v>0.366</v>
+        <v>-19.439453826806</v>
       </c>
       <c r="K116">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>162592.92</v>
+        <v>51745.36</v>
       </c>
       <c r="N116" s="1">
-        <v>164175.1</v>
+        <v>51745.36</v>
       </c>
       <c r="O116" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.048</v>
+        <v>82.05</v>
       </c>
       <c r="E117" s="1">
-        <v>99.785</v>
+        <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>99785.0</v>
+        <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>1263.0</v>
+        <v>-6037.7</v>
       </c>
       <c r="J117" s="1">
-        <v>1.2657213007967</v>
+        <v>-9.5369349503859</v>
       </c>
       <c r="K117">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>101048.0</v>
+        <v>57270.9</v>
       </c>
       <c r="N117" s="1">
-        <v>103541.15</v>
+        <v>57270.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>107.043</v>
+        <v>34.38</v>
       </c>
       <c r="E118" s="1">
-        <v>104.64733</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>104647.33</v>
+        <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>2395.67</v>
+        <v>-5012.37</v>
       </c>
       <c r="J118" s="1">
-        <v>2.2892796213721</v>
+        <v>-6.753458096013</v>
       </c>
       <c r="K118">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>107043.0</v>
+        <v>69206.94</v>
       </c>
       <c r="N118" s="1">
-        <v>108383.41</v>
+        <v>69206.94</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="B119" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.679</v>
+        <v>287.3</v>
       </c>
       <c r="E119" s="1">
-        <v>100.028</v>
+        <v>232.9061370717</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>100028.0</v>
+        <v>747628.7</v>
       </c>
       <c r="I119" s="1">
-        <v>651.0</v>
+        <v>174604.3</v>
       </c>
       <c r="J119" s="1">
-        <v>0.65081777102411</v>
+        <v>23.354413761804</v>
       </c>
       <c r="K119">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="L119">
-        <v>372.78</v>
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>100679.0</v>
+        <v>922233.0</v>
       </c>
       <c r="N119" s="1">
-        <v>101051.78</v>
+        <v>922233.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.08</v>
+        <v>0.75</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="B120" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>100000.0</v>
+        <v>106147.0</v>
       </c>
       <c r="D120" s="1">
-        <v>108.237</v>
+        <v>4.025</v>
       </c>
       <c r="E120" s="1">
-        <v>107.84</v>
+        <v>2.6188503679</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>107840.0</v>
+        <v>277983.11</v>
       </c>
       <c r="I120" s="1">
-        <v>397.0</v>
+        <v>149258.57</v>
       </c>
       <c r="J120" s="1">
-        <v>0.36813798219585</v>
+        <v>53.693395257</v>
       </c>
       <c r="K120">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>108237.0</v>
+        <v>427241.68</v>
       </c>
       <c r="N120" s="1">
-        <v>109551.38</v>
+        <v>427241.68</v>
       </c>
       <c r="O120" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="B121" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>22986.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.953</v>
+        <v>9.254</v>
       </c>
       <c r="E121" s="1">
-        <v>105.68</v>
+        <v>9.3816640564</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>211360.0</v>
+        <v>215646.93</v>
       </c>
       <c r="I121" s="1">
-        <v>-1454.0</v>
+        <v>-2934.49</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.68792581377744</v>
+        <v>-1.3607845008505</v>
       </c>
       <c r="K121">
-        <v>4.55</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>209906.0</v>
+        <v>212712.44</v>
       </c>
       <c r="N121" s="1">
-        <v>219003.95</v>
+        <v>212712.44</v>
       </c>
       <c r="O121" s="1">
         <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="B122" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>136000.0</v>
+        <v>10496.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.885</v>
+        <v>82.58</v>
       </c>
       <c r="E122" s="1">
-        <v>99.528</v>
+        <v>91.4352896341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>135358.08</v>
+        <v>959704.8</v>
       </c>
       <c r="I122" s="1">
-        <v>485.52</v>
+        <v>-92945.12</v>
       </c>
       <c r="J122" s="1">
-        <v>0.35869303110682</v>
+        <v>-9.6847613974631</v>
       </c>
       <c r="K122">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>135843.6</v>
+        <v>866759.68</v>
       </c>
       <c r="N122" s="1">
-        <v>137088.56</v>
+        <v>866759.68</v>
       </c>
       <c r="O122" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="B123" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>9399.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.799</v>
+        <v>148.9</v>
       </c>
       <c r="E123" s="1">
-        <v>99.46</v>
+        <v>168.4906500692</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>99460.0</v>
+        <v>1583643.62</v>
       </c>
       <c r="I123" s="1">
-        <v>339.0</v>
+        <v>-184132.52</v>
       </c>
       <c r="J123" s="1">
-        <v>0.34084053891011</v>
+        <v>-11.627143738312</v>
       </c>
       <c r="K123">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>99799.0</v>
+        <v>1399511.1</v>
       </c>
       <c r="N123" s="1">
-        <v>101149.0</v>
+        <v>1399511.1</v>
       </c>
       <c r="O123" s="1">
-        <v>0.08</v>
+        <v>1.14</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
       <c r="B124" t="s">
-        <v>302</v>
+        <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>21229.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.366</v>
+        <v>35.48</v>
       </c>
       <c r="E124" s="1">
-        <v>100.45</v>
+        <v>32.6164802864</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100450.0</v>
+        <v>692415.26</v>
       </c>
       <c r="I124" s="1">
-        <v>-84.0</v>
+        <v>60789.66</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.083623693379791</v>
+        <v>8.7793645680195</v>
       </c>
       <c r="K124">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>100366.0</v>
+        <v>753204.92</v>
       </c>
       <c r="N124" s="1">
-        <v>101448.88</v>
+        <v>753204.92</v>
       </c>
       <c r="O124" s="1">
-        <v>0.08</v>
+        <v>0.61</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>304</v>
+        <v>278</v>
       </c>
       <c r="B125" t="s">
-        <v>305</v>
+        <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>200000.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.804</v>
+        <v>236.15</v>
       </c>
       <c r="E125" s="1">
-        <v>99.077</v>
+        <v>136.6097770586</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>198154.0</v>
+        <v>759823.58</v>
       </c>
       <c r="I125" s="1">
-        <v>-2546.0</v>
+        <v>553642.72</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.2848592508857</v>
+        <v>72.864640499838</v>
       </c>
       <c r="K125">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>195608.0</v>
+        <v>1313466.3</v>
       </c>
       <c r="N125" s="1">
-        <v>198523.07</v>
+        <v>1313466.3</v>
       </c>
       <c r="O125" s="1">
-        <v>0.15</v>
+        <v>1.07</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>7605.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.01</v>
+        <v>149.7</v>
       </c>
       <c r="E126" s="1">
-        <v>92.51784</v>
+        <v>125.6896738988</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>92517.84</v>
+        <v>955869.97</v>
       </c>
       <c r="I126" s="1">
-        <v>2492.16</v>
+        <v>182598.53</v>
       </c>
       <c r="J126" s="1">
-        <v>2.693707505493</v>
+        <v>19.102862913457</v>
       </c>
       <c r="K126">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="L126">
-        <v>383.56</v>
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>95010.0</v>
+        <v>1138468.5</v>
       </c>
       <c r="N126" s="1">
-        <v>95393.56</v>
+        <v>1138468.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.07</v>
+        <v>0.93</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="B127" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>170000.0</v>
+        <v>6838.0</v>
       </c>
       <c r="D127" s="1">
-        <v>105.631</v>
+        <v>213.35</v>
       </c>
       <c r="E127" s="1">
-        <v>99.953</v>
+        <v>187.9708365019</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>169920.1</v>
+        <v>1285344.58</v>
       </c>
       <c r="I127" s="1">
-        <v>9652.6</v>
+        <v>173542.72</v>
       </c>
       <c r="J127" s="1">
-        <v>5.68066991486</v>
+        <v>13.501649495422</v>
       </c>
       <c r="K127">
-        <v>4.35</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>179572.7</v>
+        <v>1458887.3</v>
       </c>
       <c r="N127" s="1">
-        <v>186961.88</v>
+        <v>1458887.3</v>
       </c>
       <c r="O127" s="1">
-        <v>0.15</v>
+        <v>1.19</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="B128" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D128" s="1">
-        <v>106.387</v>
+        <v>18.77</v>
       </c>
       <c r="E128" s="1">
-        <v>99.961</v>
+        <v>19.6634517631</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99961.0</v>
+        <v>147770.84</v>
       </c>
       <c r="I128" s="1">
-        <v>6426.0</v>
+        <v>-6714.29</v>
       </c>
       <c r="J128" s="1">
-        <v>6.4285071177759</v>
+        <v>-4.543717826873</v>
       </c>
       <c r="K128">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>106387.0</v>
+        <v>141056.55</v>
       </c>
       <c r="N128" s="1">
-        <v>109365.42</v>
+        <v>141056.55</v>
       </c>
       <c r="O128" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>141000.0</v>
+        <v>7066.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.959</v>
+        <v>64.24</v>
       </c>
       <c r="E129" s="1">
-        <v>99.702</v>
+        <v>34.3292739881</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>140579.82</v>
+        <v>242570.65</v>
       </c>
       <c r="I129" s="1">
-        <v>362.37</v>
+        <v>211349.19</v>
       </c>
       <c r="J129" s="1">
-        <v>0.25776814908427</v>
+        <v>87.128920996831</v>
       </c>
       <c r="K129">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>140942.19</v>
+        <v>453919.84</v>
       </c>
       <c r="N129" s="1">
-        <v>142837.96</v>
+        <v>453919.84</v>
       </c>
       <c r="O129" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="B130" t="s">
-        <v>319</v>
+        <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>103.335</v>
+        <v>124.1</v>
       </c>
       <c r="E130" s="1">
-        <v>99.611</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99611.0</v>
+        <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>3724.0</v>
+        <v>-3684.9</v>
       </c>
       <c r="J130" s="1">
-        <v>3.7385429320055</v>
+        <v>-5.4115853658537</v>
       </c>
       <c r="K130">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>103335.0</v>
+        <v>64407.9</v>
       </c>
       <c r="N130" s="1">
-        <v>105778.84</v>
+        <v>64407.9</v>
       </c>
       <c r="O130" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="B131" t="s">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>100000.0</v>
+        <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.788</v>
+        <v>44.02</v>
       </c>
       <c r="E131" s="1">
-        <v>99.438</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>99438.0</v>
+        <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>1350.0</v>
+        <v>-12974.4</v>
       </c>
       <c r="J131" s="1">
-        <v>1.3576298799252</v>
+        <v>-16.152380952381</v>
       </c>
       <c r="K131">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>100788.0</v>
+        <v>67350.6</v>
       </c>
       <c r="N131" s="1">
-        <v>103219.51</v>
+        <v>67350.6</v>
       </c>
       <c r="O131" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>324</v>
+        <v>292</v>
       </c>
       <c r="B132" t="s">
-        <v>325</v>
+        <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>6009.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.67</v>
+        <v>29.08</v>
       </c>
       <c r="E132" s="1">
-        <v>102.8745</v>
+        <v>24.9724380097</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>205749.0</v>
+        <v>150059.38</v>
       </c>
       <c r="I132" s="1">
-        <v>-409.0</v>
+        <v>24682.34</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.19878589932393</v>
+        <v>16.448381967192</v>
       </c>
       <c r="K132">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>205340.0</v>
+        <v>174741.72</v>
       </c>
       <c r="N132" s="1">
-        <v>211600.96</v>
+        <v>174741.72</v>
       </c>
       <c r="O132" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>327</v>
+        <v>294</v>
       </c>
       <c r="B133" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>100000.0</v>
+        <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.173</v>
+        <v>10.05</v>
       </c>
       <c r="E133" s="1">
-        <v>98.434</v>
+        <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>98434.0</v>
+        <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>739.0</v>
+        <v>-7871.55</v>
       </c>
       <c r="J133" s="1">
-        <v>0.75075685230713</v>
+        <v>-12.64667535854</v>
       </c>
       <c r="K133">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>99173.0</v>
+        <v>54370.5</v>
       </c>
       <c r="N133" s="1">
-        <v>101675.74</v>
+        <v>54370.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>330</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>331</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>105.941</v>
+        <v>38.46</v>
       </c>
       <c r="E134" s="1">
-        <v>99.661</v>
+        <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199322.0</v>
+        <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>12560.0</v>
+        <v>165219.67</v>
       </c>
       <c r="J134" s="1">
-        <v>6.3013616158778</v>
+        <v>30.781365145651</v>
       </c>
       <c r="K134">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>211882.0</v>
+        <v>701971.92</v>
       </c>
       <c r="N134" s="1">
-        <v>218572.41</v>
+        <v>701971.92</v>
       </c>
       <c r="O134" s="1">
-        <v>0.17</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>298</v>
       </c>
       <c r="B135" t="s">
-        <v>334</v>
+        <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>103.315</v>
+        <v>49.15</v>
       </c>
       <c r="E135" s="1">
-        <v>98.6</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>295800.0</v>
+        <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>14145.0</v>
+        <v>-2816.97</v>
       </c>
       <c r="J135" s="1">
-        <v>4.7819472616633</v>
+        <v>-4.5260295260295</v>
       </c>
       <c r="K135">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>309945.0</v>
+        <v>59422.35</v>
       </c>
       <c r="N135" s="1">
-        <v>321272.05</v>
+        <v>59422.35</v>
       </c>
       <c r="O135" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>336</v>
+        <v>300</v>
       </c>
       <c r="B136" t="s">
-        <v>337</v>
+        <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>104.945</v>
+        <v>10.03</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>200000.0</v>
+        <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>9890.0</v>
+        <v>-2013.34</v>
       </c>
       <c r="J136" s="1">
-        <v>4.945</v>
+        <v>-1.5563341495042</v>
       </c>
       <c r="K136">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>209890.0</v>
+        <v>127350.91</v>
       </c>
       <c r="N136" s="1">
-        <v>217401.51</v>
+        <v>127350.91</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>339</v>
+        <v>302</v>
       </c>
       <c r="B137" t="s">
-        <v>340</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>887.0</v>
       </c>
       <c r="D137" s="1">
-        <v>108.795</v>
+        <v>267.5</v>
       </c>
       <c r="E137" s="1">
-        <v>109.3</v>
+        <v>254.8052987599</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>109300.0</v>
+        <v>226012.3</v>
       </c>
       <c r="I137" s="1">
-        <v>-505.0</v>
+        <v>11260.2</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.46203110704483</v>
+        <v>4.9821182298486</v>
       </c>
       <c r="K137">
-        <v>0.46</v>
+        <v>0.0</v>
       </c>
       <c r="L137">
-        <v>460.27</v>
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>108795.0</v>
+        <v>237272.5</v>
       </c>
       <c r="N137" s="1">
-        <v>109255.27</v>
+        <v>237272.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>341</v>
+        <v>304</v>
       </c>
       <c r="B138" t="s">
-        <v>342</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>100000.0</v>
+        <v>1143.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.42</v>
+        <v>264.5</v>
       </c>
       <c r="E138" s="1">
-        <v>99.852</v>
+        <v>252.5115485564</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99852.0</v>
+        <v>288620.7</v>
       </c>
       <c r="I138" s="1">
-        <v>568.0</v>
+        <v>13702.8</v>
       </c>
       <c r="J138" s="1">
-        <v>0.56884188599127</v>
+        <v>4.7476844176457</v>
       </c>
       <c r="K138">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="L138">
-        <v>273.97</v>
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>100420.0</v>
+        <v>302323.5</v>
       </c>
       <c r="N138" s="1">
-        <v>100693.97</v>
+        <v>302323.5</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>343</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
-        <v>344</v>
+        <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.763</v>
+        <v>16.35</v>
       </c>
       <c r="E139" s="1">
-        <v>99.589</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>99589.0</v>
+        <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>1174.0</v>
+        <v>-5739.79</v>
       </c>
       <c r="J139" s="1">
-        <v>1.1788450531685</v>
+        <v>-9.2674805771365</v>
       </c>
       <c r="K139">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L139">
-        <v>101.71</v>
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>100763.0</v>
+        <v>56194.95</v>
       </c>
       <c r="N139" s="1">
-        <v>100864.71</v>
+        <v>56194.95</v>
       </c>
       <c r="O139" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>345</v>
+        <v>308</v>
       </c>
       <c r="B140" t="s">
-        <v>346</v>
+        <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>4390.0</v>
       </c>
       <c r="D140" s="1">
-        <v>86.57</v>
+        <v>98.46</v>
       </c>
       <c r="E140" s="1">
-        <v>85.96</v>
+        <v>104.3610683371</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>171920.0</v>
+        <v>458145.09</v>
       </c>
       <c r="I140" s="1">
-        <v>1220.0</v>
+        <v>-25905.69</v>
       </c>
       <c r="J140" s="1">
-        <v>0.70963238715682</v>
+        <v>-5.6544729094445</v>
       </c>
       <c r="K140">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="L140">
-        <v>767.12</v>
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>173140.0</v>
+        <v>432239.4</v>
       </c>
       <c r="N140" s="1">
-        <v>173907.12</v>
+        <v>432239.4</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>347</v>
+        <v>310</v>
       </c>
       <c r="B141" t="s">
-        <v>348</v>
+        <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>16192.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.741</v>
+        <v>62.66</v>
       </c>
       <c r="E141" s="1">
-        <v>100.65</v>
+        <v>67.8432775445</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>100650.0</v>
+        <v>1098518.35</v>
       </c>
       <c r="I141" s="1">
-        <v>91.0</v>
+        <v>-83927.63</v>
       </c>
       <c r="J141" s="1">
-        <v>0.090412319920517</v>
+        <v>-7.6400753797149</v>
       </c>
       <c r="K141">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="L141">
-        <v>328.77</v>
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>100741.0</v>
+        <v>1014590.72</v>
       </c>
       <c r="N141" s="1">
-        <v>101069.77</v>
+        <v>1014590.72</v>
       </c>
       <c r="O141" s="1">
-        <v>0.08</v>
+        <v>0.82</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>349</v>
+        <v>312</v>
       </c>
       <c r="B142" t="s">
-        <v>350</v>
+        <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.074</v>
+        <v>20.56</v>
       </c>
       <c r="E142" s="1">
-        <v>99.571</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>99571.0</v>
+        <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>1503.0</v>
+        <v>-2085.6</v>
       </c>
       <c r="J142" s="1">
-        <v>1.5094756505408</v>
+        <v>-2.8355387523629</v>
       </c>
       <c r="K142">
-        <v>0.98</v>
+        <v>0.0</v>
       </c>
       <c r="L142">
-        <v>979.45</v>
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>101074.0</v>
+        <v>71466.56</v>
       </c>
       <c r="N142" s="1">
-        <v>102053.45</v>
+        <v>71466.56</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>351</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>352</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.491</v>
+        <v>17.105</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>19.0256227015</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>100000.0</v>
+        <v>191416.79</v>
       </c>
       <c r="I143" s="1">
-        <v>491.0</v>
+        <v>-19323.38</v>
       </c>
       <c r="J143" s="1">
-        <v>0.491</v>
+        <v>-10.094924274929</v>
       </c>
       <c r="K143">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>100491.0</v>
+        <v>172093.41</v>
       </c>
       <c r="N143" s="1">
-        <v>101831.25</v>
+        <v>172093.41</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>355</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>175000.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.382</v>
+        <v>26.71</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>175000.0</v>
+        <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>668.5</v>
+        <v>-1300.59</v>
       </c>
       <c r="J144" s="1">
-        <v>0.382</v>
+        <v>-0.97822422732403</v>
       </c>
       <c r="K144">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="L144">
-        <v>595.13</v>
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>175668.5</v>
+        <v>131653.59</v>
       </c>
       <c r="N144" s="1">
-        <v>176263.63</v>
+        <v>131653.59</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>356</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>357</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>216000.0</v>
+        <v>16332.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.243</v>
+        <v>22.04</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>19.8277455302</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>216000.0</v>
+        <v>323826.74</v>
       </c>
       <c r="I145" s="1">
-        <v>524.88</v>
+        <v>36130.54</v>
       </c>
       <c r="J145" s="1">
-        <v>0.243</v>
+        <v>11.157367671366</v>
       </c>
       <c r="K145">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>216524.88</v>
+        <v>359957.28</v>
       </c>
       <c r="N145" s="1">
-        <v>220384.62</v>
+        <v>359957.28</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>359</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>360</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>7204.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.725</v>
+        <v>68.2</v>
       </c>
       <c r="E146" s="1">
-        <v>100.42</v>
+        <v>60.4819475292</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>100420.0</v>
+        <v>435711.95</v>
       </c>
       <c r="I146" s="1">
-        <v>305.0</v>
+        <v>55600.85</v>
       </c>
       <c r="J146" s="1">
-        <v>0.30372435769767</v>
+        <v>12.760919226567</v>
       </c>
       <c r="K146">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>100725.0</v>
+        <v>491312.8</v>
       </c>
       <c r="N146" s="1">
-        <v>103615.07</v>
+        <v>491312.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>362</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>363</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>100000.0</v>
+        <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.907</v>
+        <v>78.1</v>
       </c>
       <c r="E147" s="1">
-        <v>99.259</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>99259.0</v>
+        <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1648.0</v>
+        <v>-3026.4</v>
       </c>
       <c r="J147" s="1">
-        <v>1.6603028440746</v>
+        <v>-4.7560975609756</v>
       </c>
       <c r="K147">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100907.0</v>
+        <v>60605.6</v>
       </c>
       <c r="N147" s="1">
-        <v>101913.85</v>
+        <v>60605.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>365</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>366</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>100000.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.891</v>
+        <v>131.6</v>
       </c>
       <c r="E148" s="1">
-        <v>99.362</v>
+        <v>100.5404777416</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>99362.0</v>
+        <v>277793.34</v>
       </c>
       <c r="I148" s="1">
-        <v>529.0</v>
+        <v>85817.46</v>
       </c>
       <c r="J148" s="1">
-        <v>0.53239669088786</v>
+        <v>30.892554875506</v>
       </c>
       <c r="K148">
-        <v>0.71</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>710.62</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>99891.0</v>
+        <v>363610.8</v>
       </c>
       <c r="N148" s="1">
-        <v>100601.62</v>
+        <v>363610.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>367</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>368</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>100000.0</v>
+        <v>1929.0</v>
       </c>
       <c r="D149" s="1">
-        <v>108.476</v>
+        <v>87.3</v>
       </c>
       <c r="E149" s="1">
-        <v>108.846</v>
+        <v>100.6936236392</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>108846.0</v>
+        <v>194238.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-370.0</v>
+        <v>-25836.3</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.33992980908807</v>
+        <v>-13.301362246316</v>
       </c>
       <c r="K149">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>108476.0</v>
+        <v>168401.7</v>
       </c>
       <c r="N149" s="1">
-        <v>110232.85</v>
+        <v>168401.7</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>370</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>371</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>12664.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.855</v>
+        <v>22.41</v>
       </c>
       <c r="E150" s="1">
-        <v>100.4</v>
+        <v>33.8087997473</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>200800.0</v>
+        <v>428154.64</v>
       </c>
       <c r="I150" s="1">
-        <v>4910.0</v>
+        <v>-144354.4</v>
       </c>
       <c r="J150" s="1">
-        <v>2.445219123506</v>
+        <v>-33.715481864216</v>
       </c>
       <c r="K150">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>205710.0</v>
+        <v>283800.24</v>
       </c>
       <c r="N150" s="1">
-        <v>211188.08</v>
+        <v>283800.24</v>
       </c>
       <c r="O150" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>373</v>
+        <v>330</v>
       </c>
       <c r="B151" t="s">
-        <v>374</v>
+        <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>232000.0</v>
+        <v>14684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.891</v>
+        <v>33.13</v>
       </c>
       <c r="E151" s="1">
-        <v>99.228</v>
+        <v>36.7232770362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>230208.96</v>
+        <v>539244.6</v>
       </c>
       <c r="I151" s="1">
-        <v>1538.16</v>
+        <v>-52763.68</v>
       </c>
       <c r="J151" s="1">
-        <v>0.66815818115854</v>
+        <v>-9.7847396153805</v>
       </c>
       <c r="K151">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>231747.12</v>
+        <v>486480.92</v>
       </c>
       <c r="N151" s="1">
-        <v>236973.48</v>
+        <v>486480.92</v>
       </c>
       <c r="O151" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>376</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
-        <v>377</v>
+        <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>10840.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.527</v>
+        <v>23.16</v>
       </c>
       <c r="E152" s="1">
-        <v>99.517</v>
+        <v>30.7903108856</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99517.0</v>
+        <v>333766.97</v>
       </c>
       <c r="I152" s="1">
-        <v>1010.0</v>
+        <v>-82712.57</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0149019765467</v>
+        <v>-24.781532456612</v>
       </c>
       <c r="K152">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>100527.0</v>
+        <v>251054.4</v>
       </c>
       <c r="N152" s="1">
-        <v>102838.64</v>
+        <v>251054.4</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>379</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>380</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>308000.0</v>
+        <v>7183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>92.368</v>
+        <v>65.32</v>
       </c>
       <c r="E153" s="1">
-        <v>83.45955844</v>
+        <v>121.3013740777</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>257055.44</v>
+        <v>871307.77</v>
       </c>
       <c r="I153" s="1">
-        <v>27438.0</v>
+        <v>-402114.21</v>
       </c>
       <c r="J153" s="1">
-        <v>10.673962006017</v>
+        <v>-46.150651221669</v>
       </c>
       <c r="K153">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>284493.44</v>
+        <v>469193.56</v>
       </c>
       <c r="N153" s="1">
-        <v>287167.34</v>
+        <v>469193.56</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>382</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>383</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>100000.0</v>
+        <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.979</v>
+        <v>244.0</v>
       </c>
       <c r="E154" s="1">
-        <v>99.329</v>
+        <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>99329.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>4650.0</v>
+        <v>-95875.0</v>
       </c>
       <c r="J154" s="1">
-        <v>4.6814122763745</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="L154">
-        <v>520.21</v>
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>103979.0</v>
+        <v>-95875.0</v>
       </c>
       <c r="N154" s="1">
-        <v>104499.21</v>
+        <v>-95875.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.08</v>
+        <v>-0.08</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>384</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>385</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>31.0</v>
       </c>
       <c r="D155" s="1">
-        <v>91.084</v>
+        <v>115.58</v>
       </c>
       <c r="E155" s="1">
-        <v>89.875</v>
+        <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>89875.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1209.0</v>
+        <v>-57200.0</v>
       </c>
       <c r="J155" s="1">
-        <v>1.3452016689847</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L155">
-        <v>28.77</v>
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>91084.0</v>
+        <v>-57200.0</v>
       </c>
       <c r="N155" s="1">
-        <v>91112.77</v>
+        <v>-57200.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>386</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>387</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>390000.0</v>
+        <v>-93.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.47</v>
+        <v>5617.0</v>
       </c>
       <c r="E156" s="1">
-        <v>98.328</v>
+        <v>5529.544009778</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>383479.2</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>4453.8</v>
+        <v>-81334.07</v>
       </c>
       <c r="J156" s="1">
-        <v>1.1614189244162</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>387933.0</v>
+        <v>-81334.07</v>
       </c>
       <c r="N156" s="1">
-        <v>390123.41</v>
+        <v>-81334.07</v>
       </c>
       <c r="O156" s="1">
-        <v>0.3</v>
+        <v>-0.07</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>389</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>228571.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.642</v>
+        <v>116.87</v>
       </c>
       <c r="E157" s="1">
-        <v>100.36900132</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>229414.43</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>623.99</v>
+        <v>12400.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.27199248103094</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>230038.42</v>
+        <v>12400.0</v>
       </c>
       <c r="N157" s="1">
-        <v>231578.93</v>
+        <v>12400.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.18</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>392</v>
+        <v>344</v>
       </c>
       <c r="B158" t="s">
-        <v>393</v>
+        <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>520000.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D158" s="1">
-        <v>90.333</v>
+        <v>125.67</v>
       </c>
       <c r="E158" s="1">
-        <v>90.91529423</v>
+        <v>126.692857143</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>472759.53</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3027.93</v>
+        <v>34120.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.64047994971143</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>469731.6</v>
+        <v>34120.0</v>
       </c>
       <c r="N158" s="1">
-        <v>476559.27</v>
+        <v>34120.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>395</v>
+        <v>346</v>
       </c>
       <c r="B159" t="s">
-        <v>396</v>
+        <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>355002.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.831</v>
+        <v>119.21</v>
       </c>
       <c r="E159" s="1">
-        <v>99.67399902</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>353844.69</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>11207.42</v>
+        <v>19440.0</v>
       </c>
       <c r="J159" s="1">
-        <v>3.167327450922</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>365052.11</v>
+        <v>19440.0</v>
       </c>
       <c r="N159" s="1">
-        <v>367481.2</v>
+        <v>19440.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>398</v>
+        <v>348</v>
       </c>
       <c r="B160" t="s">
-        <v>399</v>
+        <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.618</v>
+        <v>100.583</v>
       </c>
       <c r="E160" s="1">
-        <v>99.766</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99766.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I160" s="1">
-        <v>852.0</v>
+        <v>949.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.8539983561534</v>
+        <v>0.95248609912279</v>
       </c>
       <c r="K160">
-        <v>1.96</v>
+        <v>3.19</v>
       </c>
       <c r="L160" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="M160" s="1">
-        <v>100618.0</v>
+        <v>100583.0</v>
       </c>
       <c r="N160" s="1">
-        <v>102574.16</v>
+        <v>103771.36</v>
       </c>
       <c r="O160" s="1">
         <v>0.08</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>401</v>
+        <v>351</v>
       </c>
       <c r="B161" t="s">
-        <v>402</v>
+        <v>352</v>
       </c>
       <c r="C161" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.258</v>
+        <v>100.635</v>
       </c>
       <c r="E161" s="1">
-        <v>99.945</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>129928.5</v>
+        <v>99179.0</v>
       </c>
       <c r="I161" s="1">
-        <v>406.9</v>
+        <v>1456.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.3131722447346</v>
+        <v>1.4680527127719</v>
       </c>
       <c r="K161">
-        <v>0.68</v>
+        <v>0.88</v>
       </c>
       <c r="L161">
-        <v>887.6</v>
+        <v>881.16</v>
       </c>
       <c r="M161" s="1">
-        <v>130335.4</v>
+        <v>100635.0</v>
       </c>
       <c r="N161" s="1">
-        <v>131223.0</v>
+        <v>101516.16</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>403</v>
+        <v>353</v>
       </c>
       <c r="B162" t="s">
-        <v>404</v>
+        <v>354</v>
       </c>
       <c r="C162" s="1">
-        <v>673000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>89.582</v>
+        <v>100.775</v>
       </c>
       <c r="E162" s="1">
-        <v>87.89336553</v>
+        <v>99.89</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>591522.35</v>
+        <v>99890.0</v>
       </c>
       <c r="I162" s="1">
-        <v>11364.51</v>
+        <v>885.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.9212308714962</v>
+        <v>0.88597457202923</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.32</v>
+      </c>
+      <c r="L162" t="s">
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>602886.86</v>
+        <v>100775.0</v>
       </c>
       <c r="N162" s="1">
-        <v>602886.86</v>
+        <v>105095.89</v>
       </c>
       <c r="O162" s="1">
-        <v>0.47</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>405</v>
+        <v>356</v>
       </c>
       <c r="B163" t="s">
-        <v>406</v>
+        <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>64.108</v>
+        <v>96.959</v>
       </c>
       <c r="E163" s="1">
-        <v>73.332375</v>
+        <v>99.33</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>17599.77</v>
+        <v>99330.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-2213.85</v>
+        <v>-2371.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-12.578857564616</v>
+        <v>-2.3869928521091</v>
       </c>
       <c r="K163">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>26.63</v>
+        <v>1.3</v>
+      </c>
+      <c r="L163" t="s">
+        <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>15385.92</v>
+        <v>96959.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15412.55</v>
+        <v>98263.79</v>
       </c>
       <c r="O163" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>407</v>
+        <v>359</v>
       </c>
       <c r="B164" t="s">
-        <v>408</v>
+        <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.872</v>
+        <v>96.489</v>
       </c>
       <c r="E164" s="1">
-        <v>93.47240909</v>
+        <v>99.253</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>185075.37</v>
+        <v>198506.0</v>
       </c>
       <c r="I164" s="1">
-        <v>4751.19</v>
+        <v>-5528.0</v>
       </c>
       <c r="J164" s="1">
-        <v>2.5671649339402</v>
+        <v>-2.7848024744844</v>
       </c>
       <c r="K164">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>439.4</v>
+        <v>1.27</v>
+      </c>
+      <c r="L164" t="s">
+        <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>189826.56</v>
+        <v>192978.0</v>
       </c>
       <c r="N164" s="1">
-        <v>190265.96</v>
+        <v>195509.51</v>
       </c>
       <c r="O164" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>409</v>
+        <v>362</v>
       </c>
       <c r="B165" t="s">
-        <v>410</v>
+        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>124000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>87.572</v>
+        <v>100.063</v>
       </c>
       <c r="E165" s="1">
-        <v>91.51215323</v>
+        <v>99.955</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>113475.07</v>
+        <v>123944.2</v>
       </c>
       <c r="I165" s="1">
-        <v>-4885.79</v>
+        <v>133.92</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.3056065089892</v>
+        <v>0.10804862187985</v>
       </c>
       <c r="K165">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.15</v>
+      </c>
+      <c r="L165">
+        <v>190.25</v>
       </c>
       <c r="M165" s="1">
-        <v>108589.28</v>
+        <v>124078.12</v>
       </c>
       <c r="N165" s="1">
-        <v>109793.18</v>
+        <v>124268.37</v>
       </c>
       <c r="O165" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>412</v>
+        <v>364</v>
       </c>
       <c r="B166" t="s">
-        <v>413</v>
+        <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>135000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.198</v>
+        <v>100.533</v>
       </c>
       <c r="E166" s="1">
-        <v>99.998</v>
+        <v>101.04697458</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>134997.3</v>
+        <v>119235.43</v>
       </c>
       <c r="I166" s="1">
-        <v>270.0</v>
+        <v>-606.49</v>
       </c>
       <c r="J166" s="1">
-        <v>0.20000400008</v>
+        <v>-0.50864914899875</v>
       </c>
       <c r="K166">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>85.57</v>
+        <v>3.51</v>
+      </c>
+      <c r="L166" t="s">
+        <v>366</v>
       </c>
       <c r="M166" s="1">
-        <v>135267.3</v>
+        <v>118628.94</v>
       </c>
       <c r="N166" s="1">
-        <v>135352.87</v>
+        <v>122775.1</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>414</v>
+        <v>367</v>
       </c>
       <c r="B167" t="s">
-        <v>415</v>
+        <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.731</v>
+        <v>109.214</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0965</v>
+        <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>150144.75</v>
+        <v>200038.0</v>
       </c>
       <c r="I167" s="1">
-        <v>3951.75</v>
+        <v>18390.0</v>
       </c>
       <c r="J167" s="1">
-        <v>2.6319601584471</v>
+        <v>9.1932532818764</v>
       </c>
       <c r="K167">
-        <v>1.96</v>
+        <v>4.1</v>
       </c>
       <c r="L167" t="s">
-        <v>416</v>
+        <v>369</v>
       </c>
       <c r="M167" s="1">
-        <v>154096.5</v>
+        <v>218428.0</v>
       </c>
       <c r="N167" s="1">
-        <v>157031.16</v>
+        <v>226629.47</v>
       </c>
       <c r="O167" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>417</v>
+        <v>370</v>
       </c>
       <c r="B168" t="s">
-        <v>418</v>
+        <v>371</v>
       </c>
       <c r="C168" s="1">
-        <v>1035800.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>88.619</v>
+        <v>103.572</v>
       </c>
       <c r="E168" s="1">
-        <v>87.23165862</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>903545.52</v>
+        <v>106650.0</v>
       </c>
       <c r="I168" s="1">
-        <v>14370.08</v>
+        <v>-3078.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.590410187635</v>
+        <v>-2.8860759493671</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.53</v>
+      </c>
+      <c r="L168" t="s">
+        <v>372</v>
       </c>
       <c r="M168" s="1">
-        <v>917915.6</v>
+        <v>103572.0</v>
       </c>
       <c r="N168" s="1">
-        <v>917915.6</v>
+        <v>108106.25</v>
       </c>
       <c r="O168" s="1">
-        <v>0.71</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>419</v>
+        <v>373</v>
       </c>
       <c r="B169" t="s">
-        <v>420</v>
+        <v>374</v>
       </c>
       <c r="C169" s="1">
-        <v>1543032.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.324</v>
+        <v>97.209</v>
       </c>
       <c r="E169" s="1">
-        <v>114.3889699</v>
+        <v>99.433</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1765058.41</v>
+        <v>99433.0</v>
       </c>
       <c r="I169" s="1">
-        <v>50934.33</v>
+        <v>-2224.0</v>
       </c>
       <c r="J169" s="1">
-        <v>2.8857022357691</v>
+        <v>-2.2366819868655</v>
       </c>
       <c r="K169">
-        <v>0.12</v>
+        <v>2.77</v>
       </c>
       <c r="L169" t="s">
-        <v>421</v>
+        <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>1815992.74</v>
+        <v>97209.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1817814.39</v>
+        <v>99978.86</v>
       </c>
       <c r="O169" s="1">
-        <v>1.41</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>376</v>
       </c>
       <c r="B170" t="s">
-        <v>423</v>
+        <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>172795.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>96.521</v>
+        <v>95.831</v>
       </c>
       <c r="E170" s="1">
-        <v>112.76218641</v>
+        <v>98.803</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>194847.42</v>
+        <v>28652.87</v>
       </c>
       <c r="I170" s="1">
-        <v>9887.62</v>
+        <v>-861.88</v>
       </c>
       <c r="J170" s="1">
-        <v>5.0745449952583</v>
+        <v>-3.0080058297825</v>
       </c>
       <c r="K170">
-        <v>0.07</v>
+        <v>1.47</v>
       </c>
       <c r="L170">
-        <v>124.36</v>
+        <v>425.47</v>
       </c>
       <c r="M170" s="1">
-        <v>204735.04</v>
+        <v>27790.99</v>
       </c>
       <c r="N170" s="1">
-        <v>204859.4</v>
+        <v>28216.46</v>
       </c>
       <c r="O170" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>378</v>
       </c>
       <c r="B171" t="s">
-        <v>425</v>
+        <v>379</v>
       </c>
       <c r="C171" s="1">
-        <v>2896943.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>64.677</v>
+        <v>97.576</v>
       </c>
       <c r="E171" s="1">
-        <v>72.69136155</v>
+        <v>99.726</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2105827.31</v>
+        <v>99726.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-232171.48</v>
+        <v>-2150.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-11.0251908548</v>
+        <v>-2.1559071856888</v>
       </c>
       <c r="K171">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.48</v>
+      </c>
+      <c r="L171">
+        <v>482.88</v>
       </c>
       <c r="M171" s="1">
-        <v>1873655.83</v>
+        <v>97576.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1884568.97</v>
+        <v>98058.88</v>
       </c>
       <c r="O171" s="1">
-        <v>1.46</v>
+        <v>0.08</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>427</v>
+        <v>380</v>
       </c>
       <c r="B172" t="s">
-        <v>428</v>
+        <v>381</v>
       </c>
       <c r="C172" s="1">
-        <v>444553.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>86.572</v>
+        <v>98.045</v>
       </c>
       <c r="E172" s="1">
-        <v>86.69857362</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>385421.11</v>
+        <v>100000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-562.68</v>
+        <v>-1955.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.1459909655701</v>
+        <v>-1.955</v>
       </c>
       <c r="K172">
-        <v>0.94</v>
+        <v>3.68</v>
       </c>
       <c r="L172" t="s">
-        <v>429</v>
+        <v>382</v>
       </c>
       <c r="M172" s="1">
-        <v>384858.43</v>
+        <v>98045.0</v>
       </c>
       <c r="N172" s="1">
-        <v>389045.14</v>
+        <v>101724.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>430</v>
+        <v>383</v>
       </c>
       <c r="B173" t="s">
-        <v>431</v>
+        <v>384</v>
       </c>
       <c r="C173" s="1">
-        <v>1380000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>77.164</v>
+        <v>98.632</v>
       </c>
       <c r="E173" s="1">
-        <v>78.5174029</v>
+        <v>101.0269</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1083540.16</v>
+        <v>141437.66</v>
       </c>
       <c r="I173" s="1">
-        <v>-18676.96</v>
+        <v>-3352.86</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.7236979938058</v>
+        <v>-2.3705567527065</v>
       </c>
       <c r="K173">
-        <v>0.94</v>
+        <v>2.21</v>
       </c>
       <c r="L173" t="s">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="M173" s="1">
-        <v>1064863.2</v>
+        <v>138084.8</v>
       </c>
       <c r="N173" s="1">
-        <v>1077859.78</v>
+        <v>141177.8</v>
       </c>
       <c r="O173" s="1">
-        <v>0.84</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>433</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>434</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>850000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.981</v>
+        <v>89.864</v>
       </c>
       <c r="E174" s="1">
-        <v>99.934</v>
+        <v>87.48901242</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>849439.0</v>
+        <v>140857.31</v>
       </c>
       <c r="I174" s="1">
-        <v>399.5</v>
+        <v>3823.73</v>
       </c>
       <c r="J174" s="1">
-        <v>0.047031040486721</v>
+        <v>2.714612397468</v>
       </c>
       <c r="K174">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>849838.5</v>
+        <v>144681.04</v>
       </c>
       <c r="N174" s="1">
-        <v>858389.73</v>
+        <v>144681.04</v>
       </c>
       <c r="O174" s="1">
-        <v>0.67</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>436</v>
+        <v>388</v>
       </c>
       <c r="B175" t="s">
-        <v>437</v>
+        <v>389</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>79.842</v>
+        <v>59.886</v>
       </c>
       <c r="E175" s="1">
-        <v>82.8884</v>
+        <v>68.52636883</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>414442.0</v>
+        <v>444050.87</v>
       </c>
       <c r="I175" s="1">
-        <v>-15232.0</v>
+        <v>-55989.59</v>
       </c>
       <c r="J175" s="1">
-        <v>-3.6753031787319</v>
+        <v>-12.608823398995</v>
       </c>
       <c r="K175">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>399210.0</v>
+        <v>388061.28</v>
       </c>
       <c r="N175" s="1">
-        <v>410511.37</v>
+        <v>388061.28</v>
       </c>
       <c r="O175" s="1">
         <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>439</v>
+        <v>390</v>
       </c>
       <c r="B176" t="s">
-        <v>440</v>
+        <v>391</v>
       </c>
       <c r="C176" s="1">
-        <v>241000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.718</v>
+        <v>98.071</v>
       </c>
       <c r="E176" s="1">
-        <v>99.46728631</v>
+        <v>99.59600384</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>239716.16</v>
+        <v>103679.44</v>
       </c>
       <c r="I176" s="1">
-        <v>604.22</v>
+        <v>-1587.53</v>
       </c>
       <c r="J176" s="1">
-        <v>0.25205643207367</v>
+        <v>-1.5311907548883</v>
       </c>
       <c r="K176">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.38</v>
+      </c>
+      <c r="L176">
+        <v>395.44</v>
       </c>
       <c r="M176" s="1">
-        <v>240320.38</v>
+        <v>102091.91</v>
       </c>
       <c r="N176" s="1">
-        <v>246130.79</v>
+        <v>102487.35</v>
       </c>
       <c r="O176" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>442</v>
+        <v>392</v>
       </c>
       <c r="B177" t="s">
-        <v>443</v>
+        <v>393</v>
       </c>
       <c r="C177" s="1">
-        <v>312885.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.644</v>
+        <v>88.149</v>
       </c>
       <c r="E177" s="1">
-        <v>99.33042172</v>
+        <v>87.671</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>310789.99</v>
+        <v>122739.4</v>
       </c>
       <c r="I177" s="1">
-        <v>7238.84</v>
+        <v>669.2</v>
       </c>
       <c r="J177" s="1">
-        <v>2.3291741152925</v>
+        <v>0.54522019824115</v>
       </c>
       <c r="K177">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>0.69</v>
+      </c>
+      <c r="L177">
+        <v>965.14</v>
       </c>
       <c r="M177" s="1">
-        <v>318028.83</v>
+        <v>123408.6</v>
       </c>
       <c r="N177" s="1">
-        <v>320759.07</v>
+        <v>124373.74</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>445</v>
+        <v>394</v>
       </c>
       <c r="B178" t="s">
-        <v>446</v>
+        <v>395</v>
       </c>
       <c r="C178" s="1">
-        <v>224000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.6</v>
+        <v>88.11</v>
       </c>
       <c r="E178" s="1">
-        <v>98.725</v>
+        <v>84.29</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>221144.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I178" s="1">
-        <v>6440.0</v>
+        <v>5004.2</v>
       </c>
       <c r="J178" s="1">
-        <v>2.9121296530767</v>
+        <v>4.5319729505279</v>
       </c>
       <c r="K178">
-        <v>3.09</v>
+        <v>1.4</v>
       </c>
       <c r="L178" t="s">
-        <v>447</v>
+        <v>396</v>
       </c>
       <c r="M178" s="1">
-        <v>227584.0</v>
+        <v>115424.1</v>
       </c>
       <c r="N178" s="1">
-        <v>234503.45</v>
+        <v>117254.51</v>
       </c>
       <c r="O178" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="B179" t="s">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>84.461</v>
+        <v>97.3</v>
       </c>
       <c r="E179" s="1">
-        <v>81.75</v>
+        <v>99.799</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>81750.0</v>
+        <v>199598.0</v>
       </c>
       <c r="I179" s="1">
-        <v>2711.0</v>
+        <v>-4998.0</v>
       </c>
       <c r="J179" s="1">
-        <v>3.3162079510703</v>
+        <v>-2.5040331065442</v>
       </c>
       <c r="K179">
         <v>1.43</v>
       </c>
       <c r="L179" t="s">
-        <v>450</v>
+        <v>399</v>
       </c>
       <c r="M179" s="1">
-        <v>84461.0</v>
+        <v>194600.0</v>
       </c>
       <c r="N179" s="1">
-        <v>85891.14</v>
+        <v>197459.59</v>
       </c>
       <c r="O179" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>451</v>
+        <v>400</v>
       </c>
       <c r="B180" t="s">
-        <v>452</v>
+        <v>401</v>
       </c>
       <c r="C180" s="1">
-        <v>704635.29</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>78.166</v>
+        <v>98.81</v>
       </c>
       <c r="E180" s="1">
-        <v>77.63493651</v>
+        <v>99.991</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>547043.16</v>
+        <v>99991.0</v>
       </c>
       <c r="I180" s="1">
-        <v>3742.06</v>
+        <v>-1181.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.68405205907336</v>
+        <v>-1.181106299567</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.87</v>
+      </c>
+      <c r="L180" t="s">
+        <v>402</v>
       </c>
       <c r="M180" s="1">
-        <v>550785.22</v>
+        <v>98810.0</v>
       </c>
       <c r="N180" s="1">
-        <v>550785.22</v>
+        <v>101677.12</v>
       </c>
       <c r="O180" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>453</v>
+        <v>403</v>
       </c>
       <c r="B181" t="s">
-        <v>454</v>
+        <v>404</v>
       </c>
       <c r="C181" s="1">
-        <v>2263571.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>90.066</v>
+        <v>100.177</v>
       </c>
       <c r="E181" s="1">
-        <v>102.8383713</v>
+        <v>102.64</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2327820.29</v>
+        <v>102640.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-289111.78</v>
+        <v>-2463.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-12.419849643977</v>
+        <v>-2.3996492595479</v>
       </c>
       <c r="K181">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.91</v>
+      </c>
+      <c r="L181">
+        <v>914.38</v>
       </c>
       <c r="M181" s="1">
-        <v>2038708.51</v>
+        <v>100177.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2075142.71</v>
+        <v>101091.38</v>
       </c>
       <c r="O181" s="1">
-        <v>1.61</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>456</v>
+        <v>405</v>
       </c>
       <c r="B182" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="C182" s="1">
-        <v>1599192.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.722</v>
+        <v>88.304</v>
       </c>
       <c r="E182" s="1">
-        <v>98.81541553</v>
+        <v>89.0625</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1580248.22</v>
+        <v>286781.25</v>
       </c>
       <c r="I182" s="1">
-        <v>-1493.89</v>
+        <v>-2442.37</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.09453514840852</v>
+        <v>-0.85164912280702</v>
       </c>
       <c r="K182">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>985.8</v>
+        <v>0.96</v>
+      </c>
+      <c r="L182" t="s">
+        <v>407</v>
       </c>
       <c r="M182" s="1">
-        <v>1578754.33</v>
+        <v>284338.88</v>
       </c>
       <c r="N182" s="1">
-        <v>1579740.13</v>
+        <v>287440.12</v>
       </c>
       <c r="O182" s="1">
-        <v>1.23</v>
+        <v>0.23</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>458</v>
+        <v>408</v>
       </c>
       <c r="B183" t="s">
-        <v>459</v>
+        <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>636996.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.79</v>
+        <v>99.896</v>
       </c>
       <c r="E183" s="1">
-        <v>99.89010135</v>
+        <v>99.298</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>636295.95</v>
+        <v>147954.02</v>
       </c>
       <c r="I183" s="1">
-        <v>-637.65</v>
+        <v>891.02</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.10021280192024</v>
+        <v>0.60222763801889</v>
       </c>
       <c r="K183">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.06</v>
+      </c>
+      <c r="L183">
+        <v>94.91</v>
       </c>
       <c r="M183" s="1">
-        <v>635658.3</v>
+        <v>148845.04</v>
       </c>
       <c r="N183" s="1">
-        <v>644415.69</v>
+        <v>148939.95</v>
       </c>
       <c r="O183" s="1">
-        <v>0.5</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>461</v>
+        <v>410</v>
       </c>
       <c r="B184" t="s">
-        <v>462</v>
+        <v>411</v>
       </c>
       <c r="C184" s="1">
-        <v>990000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.179</v>
+        <v>98.352</v>
       </c>
       <c r="E184" s="1">
-        <v>99.374</v>
+        <v>99.459</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>983802.6</v>
+        <v>140237.19</v>
       </c>
       <c r="I184" s="1">
-        <v>-1930.5</v>
+        <v>-1560.87</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.19622838971964</v>
+        <v>-1.113021446023</v>
       </c>
       <c r="K184">
-        <v>1.67</v>
+        <v>0.79</v>
       </c>
       <c r="L184" t="s">
-        <v>463</v>
+        <v>412</v>
       </c>
       <c r="M184" s="1">
-        <v>981872.1</v>
+        <v>138676.32</v>
       </c>
       <c r="N184" s="1">
-        <v>998444.43</v>
+        <v>139793.7</v>
       </c>
       <c r="O184" s="1">
-        <v>0.78</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>464</v>
+        <v>413</v>
       </c>
       <c r="B185" t="s">
-        <v>465</v>
+        <v>414</v>
       </c>
       <c r="C185" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>105.167</v>
+        <v>97.574</v>
       </c>
       <c r="E185" s="1">
-        <v>99.775</v>
+        <v>99.292</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>144673.75</v>
+        <v>99292.0</v>
       </c>
       <c r="I185" s="1">
-        <v>7818.4</v>
+        <v>-1718.0</v>
       </c>
       <c r="J185" s="1">
-        <v>5.4041593585568</v>
+        <v>-1.7302501712122</v>
       </c>
       <c r="K185">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.74</v>
+      </c>
+      <c r="L185">
+        <v>738.36</v>
       </c>
       <c r="M185" s="1">
-        <v>152492.15</v>
+        <v>97574.0</v>
       </c>
       <c r="N185" s="1">
-        <v>153934.2</v>
+        <v>98312.36</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>467</v>
+        <v>415</v>
       </c>
       <c r="B186" t="s">
-        <v>468</v>
+        <v>416</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.979</v>
+        <v>102.943</v>
       </c>
       <c r="E186" s="1">
-        <v>99.24</v>
+        <v>105.478</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99240.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1739.0</v>
+        <v>-2535.0</v>
       </c>
       <c r="J186" s="1">
-        <v>1.7523176138654</v>
+        <v>-2.4033447733177</v>
       </c>
       <c r="K186">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>349.32</v>
+        <v>4.25</v>
+      </c>
+      <c r="L186" t="s">
+        <v>417</v>
       </c>
       <c r="M186" s="1">
-        <v>100979.0</v>
+        <v>102943.0</v>
       </c>
       <c r="N186" s="1">
-        <v>101328.32</v>
+        <v>107193.89</v>
       </c>
       <c r="O186" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>469</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>470</v>
+        <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>90.36</v>
+        <v>97.426</v>
       </c>
       <c r="E187" s="1">
-        <v>85.48</v>
+        <v>99.74</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>85480.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I187" s="1">
-        <v>4880.0</v>
+        <v>-2314.0</v>
       </c>
       <c r="J187" s="1">
-        <v>5.7089377632195</v>
+        <v>-2.3200320834169</v>
       </c>
       <c r="K187">
-        <v>1.57</v>
+        <v>2.02</v>
       </c>
       <c r="L187" t="s">
-        <v>471</v>
+        <v>420</v>
       </c>
       <c r="M187" s="1">
-        <v>90360.0</v>
+        <v>97426.0</v>
       </c>
       <c r="N187" s="1">
-        <v>91926.16</v>
+        <v>99441.75</v>
       </c>
       <c r="O187" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>472</v>
+        <v>421</v>
       </c>
       <c r="B188" t="s">
-        <v>473</v>
+        <v>422</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.746</v>
+        <v>98.454</v>
       </c>
       <c r="E188" s="1">
-        <v>92.546</v>
+        <v>99.933</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>185092.0</v>
+        <v>99933.0</v>
       </c>
       <c r="I188" s="1">
-        <v>2400.0</v>
+        <v>-1479.0</v>
       </c>
       <c r="J188" s="1">
-        <v>1.2966524755257</v>
+        <v>-1.4799915943682</v>
       </c>
       <c r="K188">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.43</v>
+      </c>
+      <c r="L188">
+        <v>434.59</v>
       </c>
       <c r="M188" s="1">
-        <v>187492.0</v>
+        <v>98454.0</v>
       </c>
       <c r="N188" s="1">
-        <v>188824.88</v>
+        <v>98888.59</v>
       </c>
       <c r="O188" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>475</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>476</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>457345.06</v>
       </c>
       <c r="D189" s="1">
-        <v>103.308</v>
+        <v>89.032</v>
       </c>
       <c r="E189" s="1">
-        <v>99.858</v>
+        <v>88.29020477</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99858.0</v>
+        <v>403790.89</v>
       </c>
       <c r="I189" s="1">
-        <v>3450.0</v>
+        <v>3392.56</v>
       </c>
       <c r="J189" s="1">
-        <v>3.4549059664724</v>
+        <v>0.84017744927331</v>
       </c>
       <c r="K189">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.08</v>
+      </c>
+      <c r="L189">
+        <v>363.37</v>
       </c>
       <c r="M189" s="1">
-        <v>103308.0</v>
+        <v>407183.45</v>
       </c>
       <c r="N189" s="1">
-        <v>106110.74</v>
+        <v>407546.82</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>478</v>
+        <v>425</v>
       </c>
       <c r="B190" t="s">
-        <v>479</v>
+        <v>426</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>103207.99</v>
       </c>
       <c r="D190" s="1">
-        <v>100.195</v>
+        <v>95.935</v>
       </c>
       <c r="E190" s="1">
-        <v>99.67</v>
+        <v>95.95644678</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>99670.0</v>
+        <v>99034.72</v>
       </c>
       <c r="I190" s="1">
-        <v>525.0</v>
+        <v>-22.14</v>
       </c>
       <c r="J190" s="1">
-        <v>0.52673823617939</v>
+        <v>-0.022355796027898</v>
       </c>
       <c r="K190">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="L190">
-        <v>119.86</v>
+        <v>656.01</v>
       </c>
       <c r="M190" s="1">
-        <v>100195.0</v>
+        <v>99012.58</v>
       </c>
       <c r="N190" s="1">
-        <v>100314.86</v>
+        <v>99668.59</v>
       </c>
       <c r="O190" s="1">
         <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>480</v>
+        <v>427</v>
       </c>
       <c r="B191" t="s">
-        <v>481</v>
+        <v>428</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>406143.64</v>
       </c>
       <c r="D191" s="1">
-        <v>99.885</v>
+        <v>97.701</v>
       </c>
       <c r="E191" s="1">
-        <v>100.0</v>
+        <v>103.69442939</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>100000.0</v>
+        <v>421148.33</v>
       </c>
       <c r="I191" s="1">
-        <v>-115.0</v>
+        <v>-24341.93</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.115</v>
+        <v>-5.7798946988582</v>
       </c>
       <c r="K191">
-        <v>1.14</v>
+        <v>2.38</v>
       </c>
       <c r="L191" t="s">
-        <v>482</v>
+        <v>429</v>
       </c>
       <c r="M191" s="1">
-        <v>99885.0</v>
+        <v>396806.4</v>
       </c>
       <c r="N191" s="1">
-        <v>101025.41</v>
+        <v>406487.08</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>483</v>
+        <v>430</v>
       </c>
       <c r="B192" t="s">
-        <v>484</v>
+        <v>431</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>600376.57</v>
       </c>
       <c r="D192" s="1">
-        <v>94.635</v>
+        <v>103.743</v>
       </c>
       <c r="E192" s="1">
-        <v>96.33333333</v>
+        <v>122.0761563</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>289000.0</v>
+        <v>732916.64</v>
       </c>
       <c r="I192" s="1">
-        <v>-5095.0</v>
+        <v>-110067.98</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.7629757785467</v>
+        <v>-15.017803388937</v>
       </c>
       <c r="K192">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="L192">
-        <v>225.0</v>
+        <v>768.98</v>
       </c>
       <c r="M192" s="1">
-        <v>283905.0</v>
+        <v>622848.66</v>
       </c>
       <c r="N192" s="1">
-        <v>284130.0</v>
+        <v>623617.64</v>
       </c>
       <c r="O192" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>485</v>
+        <v>432</v>
       </c>
       <c r="B193" t="s">
-        <v>486</v>
+        <v>433</v>
       </c>
       <c r="C193" s="1">
-        <v>200000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.128</v>
+        <v>97.8</v>
       </c>
       <c r="E193" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>197284.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>2972.0</v>
+        <v>-3564.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.506457695505</v>
+        <v>-2.2</v>
       </c>
       <c r="K193">
-        <v>3.33</v>
+        <v>1.37</v>
       </c>
       <c r="L193" t="s">
-        <v>487</v>
+        <v>434</v>
       </c>
       <c r="M193" s="1">
-        <v>200256.0</v>
+        <v>158436.0</v>
       </c>
       <c r="N193" s="1">
-        <v>206920.38</v>
+        <v>160660.0</v>
       </c>
       <c r="O193" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>488</v>
+        <v>435</v>
       </c>
       <c r="B194" t="s">
-        <v>489</v>
+        <v>436</v>
       </c>
       <c r="C194" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.948</v>
+        <v>99.126</v>
       </c>
       <c r="E194" s="1">
-        <v>99.628</v>
+        <v>99.785</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>147449.44</v>
+        <v>99785.0</v>
       </c>
       <c r="I194" s="1">
-        <v>473.6</v>
+        <v>-659.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.32119484482274</v>
+        <v>-0.660419902791</v>
       </c>
       <c r="K194">
-        <v>1.3</v>
+        <v>2.88</v>
       </c>
       <c r="L194" t="s">
-        <v>490</v>
+        <v>437</v>
       </c>
       <c r="M194" s="1">
-        <v>147923.04</v>
+        <v>99126.0</v>
       </c>
       <c r="N194" s="1">
-        <v>149847.04</v>
+        <v>102002.03</v>
       </c>
       <c r="O194" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>491</v>
+        <v>438</v>
       </c>
       <c r="B195" t="s">
-        <v>492</v>
+        <v>439</v>
       </c>
       <c r="C195" s="1">
         <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.912</v>
+        <v>104.563</v>
       </c>
       <c r="E195" s="1">
-        <v>99.736</v>
+        <v>104.64733</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>99736.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I195" s="1">
-        <v>1176.0</v>
+        <v>-84.33</v>
       </c>
       <c r="J195" s="1">
-        <v>1.179112857945</v>
+        <v>-0.080584951379075</v>
       </c>
       <c r="K195">
-        <v>1.04</v>
+        <v>1.9</v>
       </c>
       <c r="L195" t="s">
-        <v>493</v>
+        <v>440</v>
       </c>
       <c r="M195" s="1">
-        <v>100912.0</v>
+        <v>104563.0</v>
       </c>
       <c r="N195" s="1">
-        <v>101953.1</v>
+        <v>106463.0</v>
       </c>
       <c r="O195" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>494</v>
+        <v>441</v>
       </c>
       <c r="B196" t="s">
-        <v>495</v>
+        <v>442</v>
       </c>
       <c r="C196" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.205</v>
+        <v>97.832</v>
       </c>
       <c r="E196" s="1">
-        <v>99.594</v>
+        <v>100.028</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>103577.76</v>
+        <v>100028.0</v>
       </c>
       <c r="I196" s="1">
-        <v>635.44</v>
+        <v>-2196.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.6134907725365</v>
+        <v>-2.1953852921182</v>
       </c>
       <c r="K196">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>0.82</v>
+      </c>
+      <c r="L196">
+        <v>818.05</v>
       </c>
       <c r="M196" s="1">
-        <v>104213.2</v>
+        <v>97832.0</v>
       </c>
       <c r="N196" s="1">
-        <v>106713.47</v>
+        <v>98650.05</v>
       </c>
       <c r="O196" s="1">
         <v>0.08</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>497</v>
+        <v>443</v>
       </c>
       <c r="B197" t="s">
-        <v>498</v>
+        <v>444</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.455</v>
+        <v>105.607</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>107.84</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>300000.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1365.0</v>
+        <v>-2233.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.455</v>
+        <v>-2.0706602373887</v>
       </c>
       <c r="K197">
-        <v>2.0</v>
+        <v>1.87</v>
       </c>
       <c r="L197" t="s">
-        <v>499</v>
+        <v>445</v>
       </c>
       <c r="M197" s="1">
-        <v>301365.0</v>
+        <v>105607.0</v>
       </c>
       <c r="N197" s="1">
-        <v>307352.67</v>
+        <v>107480.97</v>
       </c>
       <c r="O197" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>500</v>
+        <v>446</v>
       </c>
       <c r="B198" t="s">
-        <v>501</v>
+        <v>447</v>
       </c>
       <c r="C198" s="1">
-        <v>152000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>102.854</v>
+        <v>102.828</v>
       </c>
       <c r="E198" s="1">
-        <v>99.849</v>
+        <v>105.68</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>151770.48</v>
+        <v>211360.0</v>
       </c>
       <c r="I198" s="1">
-        <v>4567.6</v>
+        <v>-5704.0</v>
       </c>
       <c r="J198" s="1">
-        <v>3.0095444120622</v>
+        <v>-2.6987130961393</v>
       </c>
       <c r="K198">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.47</v>
+      </c>
+      <c r="L198">
+        <v>937.67</v>
       </c>
       <c r="M198" s="1">
-        <v>156338.08</v>
+        <v>205656.0</v>
       </c>
       <c r="N198" s="1">
-        <v>158919.37</v>
+        <v>206593.67</v>
       </c>
       <c r="O198" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>503</v>
+        <v>448</v>
       </c>
       <c r="B199" t="s">
-        <v>504</v>
+        <v>449</v>
       </c>
       <c r="C199" s="1">
-        <v>117000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.557</v>
+        <v>97.598</v>
       </c>
       <c r="E199" s="1">
-        <v>99.115</v>
+        <v>99.528</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>115964.55</v>
+        <v>135358.08</v>
       </c>
       <c r="I199" s="1">
-        <v>2857.14</v>
+        <v>-2624.8</v>
       </c>
       <c r="J199" s="1">
-        <v>2.4638046713414</v>
+        <v>-1.9391528012218</v>
       </c>
       <c r="K199">
-        <v>3.16</v>
+        <v>1.31</v>
       </c>
       <c r="L199" t="s">
-        <v>505</v>
+        <v>450</v>
       </c>
       <c r="M199" s="1">
-        <v>118821.69</v>
+        <v>132733.28</v>
       </c>
       <c r="N199" s="1">
-        <v>122524.02</v>
+        <v>134518.98</v>
       </c>
       <c r="O199" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>506</v>
+        <v>451</v>
       </c>
       <c r="B200" t="s">
-        <v>507</v>
+        <v>452</v>
       </c>
       <c r="C200" s="1">
-        <v>203227.6</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>96.588</v>
+        <v>97.246</v>
       </c>
       <c r="E200" s="1">
-        <v>96.26519233</v>
+        <v>99.46</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>195637.44</v>
+        <v>99460.0</v>
       </c>
       <c r="I200" s="1">
-        <v>656.03</v>
+        <v>-2214.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.3353294747672</v>
+        <v>-2.2260205107581</v>
       </c>
       <c r="K200">
-        <v>0.86</v>
+        <v>1.75</v>
       </c>
       <c r="L200" t="s">
-        <v>508</v>
+        <v>453</v>
       </c>
       <c r="M200" s="1">
-        <v>196293.47</v>
+        <v>97246.0</v>
       </c>
       <c r="N200" s="1">
-        <v>198039.0</v>
+        <v>98993.6</v>
       </c>
       <c r="O200" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>509</v>
+        <v>454</v>
       </c>
       <c r="B201" t="s">
-        <v>510</v>
+        <v>455</v>
       </c>
       <c r="C201" s="1">
-        <v>103183.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>91.279</v>
+        <v>97.211</v>
       </c>
       <c r="E201" s="1">
-        <v>92.98022014</v>
+        <v>100.45</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>95940.45</v>
+        <v>100450.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1755.39</v>
+        <v>-3239.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.8296662148239</v>
+        <v>-3.2244897959184</v>
       </c>
       <c r="K201">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="L201" t="s">
-        <v>511</v>
+        <v>456</v>
       </c>
       <c r="M201" s="1">
-        <v>94185.06</v>
+        <v>97211.0</v>
       </c>
       <c r="N201" s="1">
-        <v>95232.45</v>
+        <v>98750.38</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>512</v>
+        <v>457</v>
       </c>
       <c r="B202" t="s">
-        <v>513</v>
+        <v>458</v>
       </c>
       <c r="C202" s="1">
-        <v>86980.33</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>80.746</v>
+        <v>95.839</v>
       </c>
       <c r="E202" s="1">
-        <v>95.00003047</v>
+        <v>99.077</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>82631.34</v>
+        <v>198154.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-12398.21</v>
+        <v>-6476.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-15.004246572789</v>
+        <v>-3.268165164468</v>
       </c>
       <c r="K202">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>28.6</v>
+        <v>1.87</v>
+      </c>
+      <c r="L202" t="s">
+        <v>459</v>
       </c>
       <c r="M202" s="1">
-        <v>70233.13</v>
+        <v>191678.0</v>
       </c>
       <c r="N202" s="1">
-        <v>70261.73</v>
+        <v>195417.73</v>
       </c>
       <c r="O202" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>514</v>
+        <v>460</v>
       </c>
       <c r="B203" t="s">
-        <v>515</v>
+        <v>461</v>
       </c>
       <c r="C203" s="1">
-        <v>681000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.791</v>
+        <v>93.763</v>
       </c>
       <c r="E203" s="1">
-        <v>123.85769604</v>
+        <v>92.51784</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>843470.91</v>
+        <v>92517.84</v>
       </c>
       <c r="I203" s="1">
-        <v>47044.25</v>
+        <v>1245.16</v>
       </c>
       <c r="J203" s="1">
-        <v>5.5774596897479</v>
+        <v>1.3458593499373</v>
       </c>
       <c r="K203">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.49</v>
+      </c>
+      <c r="L203">
+        <v>486.64</v>
       </c>
       <c r="M203" s="1">
-        <v>890515.16</v>
+        <v>93763.0</v>
       </c>
       <c r="N203" s="1">
-        <v>895408.98</v>
+        <v>94249.64</v>
       </c>
       <c r="O203" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>517</v>
+        <v>462</v>
       </c>
       <c r="B204" t="s">
-        <v>518</v>
+        <v>463</v>
       </c>
       <c r="C204" s="1">
-        <v>760000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.515</v>
+        <v>102.483</v>
       </c>
       <c r="E204" s="1">
-        <v>101.61324868</v>
+        <v>99.953</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>772260.69</v>
+        <v>169920.1</v>
       </c>
       <c r="I204" s="1">
-        <v>38345.1</v>
+        <v>4301.0</v>
       </c>
       <c r="J204" s="1">
-        <v>4.9653051743447</v>
+        <v>2.5311896591398</v>
       </c>
       <c r="K204">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.16</v>
+      </c>
+      <c r="L204">
+        <v>265.48</v>
       </c>
       <c r="M204" s="1">
-        <v>810605.79</v>
+        <v>174221.1</v>
       </c>
       <c r="N204" s="1">
-        <v>814576.86</v>
+        <v>174486.58</v>
       </c>
       <c r="O204" s="1">
-        <v>0.63</v>
+        <v>0.14</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="B205" t="s">
-        <v>521</v>
+        <v>465</v>
       </c>
       <c r="C205" s="1">
-        <v>750000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.452</v>
+        <v>103.111</v>
       </c>
       <c r="E205" s="1">
-        <v>100.913</v>
+        <v>99.961</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>756847.5</v>
+        <v>99961.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-3457.5</v>
+        <v>3150.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.45682914986176</v>
+        <v>3.1512289793019</v>
       </c>
       <c r="K205">
-        <v>1.27</v>
+        <v>3.55</v>
       </c>
       <c r="L205" t="s">
-        <v>522</v>
+        <v>466</v>
       </c>
       <c r="M205" s="1">
-        <v>753390.0</v>
+        <v>103111.0</v>
       </c>
       <c r="N205" s="1">
-        <v>762900.53</v>
+        <v>106663.74</v>
       </c>
       <c r="O205" s="1">
-        <v>0.59</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>523</v>
+        <v>467</v>
       </c>
       <c r="B206" t="s">
-        <v>524</v>
+        <v>468</v>
       </c>
       <c r="C206" s="1">
-        <v>563000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>89.786</v>
+        <v>101.376</v>
       </c>
       <c r="E206" s="1">
-        <v>95.40138544</v>
+        <v>99.943</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>537109.8</v>
+        <v>99943.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-31614.62</v>
+        <v>1433.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-5.8860627752463</v>
+        <v>1.4338172758472</v>
       </c>
       <c r="K206">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.08</v>
+      </c>
+      <c r="L206">
+        <v>76.71</v>
       </c>
       <c r="M206" s="1">
-        <v>505495.18</v>
+        <v>101376.0</v>
       </c>
       <c r="N206" s="1">
-        <v>514391.2</v>
+        <v>101452.71</v>
       </c>
       <c r="O206" s="1">
-        <v>0.4</v>
+        <v>0.08</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>526</v>
+        <v>469</v>
       </c>
       <c r="B207" t="s">
-        <v>527</v>
+        <v>470</v>
       </c>
       <c r="C207" s="1">
-        <v>470000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.415</v>
+        <v>97.415</v>
       </c>
       <c r="E207" s="1">
-        <v>101.176</v>
+        <v>99.702</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>475527.2</v>
+        <v>140579.82</v>
       </c>
       <c r="I207" s="1">
-        <v>1123.3</v>
+        <v>-3224.67</v>
       </c>
       <c r="J207" s="1">
-        <v>0.23622202893967</v>
+        <v>-2.2938356301779</v>
       </c>
       <c r="K207">
-        <v>1.63</v>
+        <v>1.73</v>
       </c>
       <c r="L207" t="s">
-        <v>528</v>
+        <v>471</v>
       </c>
       <c r="M207" s="1">
-        <v>476650.5</v>
+        <v>137355.15</v>
       </c>
       <c r="N207" s="1">
-        <v>484305.53</v>
+        <v>139790.78</v>
       </c>
       <c r="O207" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>529</v>
+        <v>472</v>
       </c>
       <c r="B208" t="s">
-        <v>530</v>
+        <v>473</v>
       </c>
       <c r="C208" s="1">
-        <v>1443000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>103.219</v>
+        <v>100.802</v>
       </c>
       <c r="E208" s="1">
-        <v>101.552</v>
+        <v>99.611</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1465395.36</v>
+        <v>99611.0</v>
       </c>
       <c r="I208" s="1">
-        <v>24054.81</v>
+        <v>1191.0</v>
       </c>
       <c r="J208" s="1">
-        <v>1.6415235544352</v>
+        <v>1.1956510827117</v>
       </c>
       <c r="K208">
-        <v>0.23</v>
+        <v>2.92</v>
       </c>
       <c r="L208" t="s">
-        <v>531</v>
+        <v>474</v>
       </c>
       <c r="M208" s="1">
-        <v>1489450.17</v>
+        <v>100802.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1492796.57</v>
+        <v>103717.07</v>
       </c>
       <c r="O208" s="1">
-        <v>1.16</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>532</v>
+        <v>475</v>
       </c>
       <c r="B209" t="s">
-        <v>533</v>
+        <v>476</v>
       </c>
       <c r="C209" s="1">
-        <v>1370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>104.73</v>
+        <v>98.679</v>
       </c>
       <c r="E209" s="1">
-        <v>104.151</v>
+        <v>99.438</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1426868.7</v>
+        <v>99438.0</v>
       </c>
       <c r="I209" s="1">
-        <v>7932.3</v>
+        <v>-759.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.55592361091108</v>
+        <v>-0.76328968804682</v>
       </c>
       <c r="K209">
-        <v>0.72</v>
+        <v>2.8</v>
       </c>
       <c r="L209" t="s">
-        <v>534</v>
+        <v>477</v>
       </c>
       <c r="M209" s="1">
-        <v>1434801.0</v>
+        <v>98679.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1444688.34</v>
+        <v>101478.66</v>
       </c>
       <c r="O209" s="1">
-        <v>1.12</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>535</v>
+        <v>478</v>
       </c>
       <c r="B210" t="s">
-        <v>536</v>
+        <v>479</v>
       </c>
       <c r="C210" s="1">
-        <v>1427000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>105.82</v>
+        <v>98.958</v>
       </c>
       <c r="E210" s="1">
-        <v>107.71495725</v>
+        <v>102.8745</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1537092.44</v>
+        <v>205749.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-27041.04</v>
+        <v>-7833.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.7592331662239</v>
+        <v>-3.8070658909642</v>
       </c>
       <c r="K210">
-        <v>0.25</v>
+        <v>3.62</v>
       </c>
       <c r="L210" t="s">
-        <v>537</v>
+        <v>480</v>
       </c>
       <c r="M210" s="1">
-        <v>1510051.4</v>
+        <v>197916.0</v>
       </c>
       <c r="N210" s="1">
-        <v>1513678.03</v>
+        <v>205148.88</v>
       </c>
       <c r="O210" s="1">
-        <v>1.18</v>
+        <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>538</v>
+        <v>481</v>
       </c>
       <c r="B211" t="s">
-        <v>539</v>
+        <v>482</v>
       </c>
       <c r="C211" s="1">
-        <v>120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.357</v>
+        <v>102.64</v>
       </c>
       <c r="E211" s="1">
-        <v>99.406</v>
+        <v>99.661</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>119287.2</v>
+        <v>199322.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1258.8</v>
+        <v>5958.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.0552682936644</v>
+        <v>2.9891331614172</v>
       </c>
       <c r="K211">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>770.55</v>
+        <v>3.89</v>
+      </c>
+      <c r="L211" t="s">
+        <v>483</v>
       </c>
       <c r="M211" s="1">
-        <v>118028.4</v>
+        <v>205280.0</v>
       </c>
       <c r="N211" s="1">
-        <v>118798.95</v>
+        <v>213060.14</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>540</v>
+        <v>484</v>
       </c>
       <c r="B212" t="s">
-        <v>541</v>
+        <v>485</v>
       </c>
       <c r="C212" s="1">
-        <v>191000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.063</v>
+        <v>100.644</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>191000.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I212" s="1">
-        <v>120.33</v>
+        <v>4088.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.063</v>
+        <v>2.0730223123732</v>
       </c>
       <c r="K212">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>98.46</v>
+        <v>4.29</v>
+      </c>
+      <c r="L212" t="s">
+        <v>486</v>
       </c>
       <c r="M212" s="1">
-        <v>191120.33</v>
+        <v>201288.0</v>
       </c>
       <c r="N212" s="1">
-        <v>191218.79</v>
+        <v>209870.19</v>
       </c>
       <c r="O212" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>542</v>
+        <v>487</v>
       </c>
       <c r="B213" t="s">
-        <v>543</v>
+        <v>488</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>105.009</v>
+        <v>101.991</v>
       </c>
       <c r="E213" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>100770.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I213" s="1">
-        <v>4239.0</v>
+        <v>3982.0</v>
       </c>
       <c r="J213" s="1">
-        <v>4.2066091098541</v>
+        <v>1.991</v>
       </c>
       <c r="K213">
-        <v>4.07</v>
+        <v>4.32</v>
       </c>
       <c r="L213" t="s">
-        <v>544</v>
+        <v>489</v>
       </c>
       <c r="M213" s="1">
-        <v>105009.0</v>
+        <v>203982.0</v>
       </c>
       <c r="N213" s="1">
-        <v>109082.29</v>
+        <v>212626.82</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>545</v>
+        <v>490</v>
       </c>
       <c r="B214" t="s">
-        <v>546</v>
+        <v>491</v>
       </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>102.798</v>
+        <v>106.268</v>
       </c>
       <c r="E214" s="1">
-        <v>98.69</v>
+        <v>109.3</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>197380.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I214" s="1">
-        <v>8216.0</v>
+        <v>-3032.0</v>
       </c>
       <c r="J214" s="1">
-        <v>4.1625291316243</v>
+        <v>-2.7740164684355</v>
       </c>
       <c r="K214">
-        <v>1.63</v>
+        <v>1.08</v>
       </c>
       <c r="L214" t="s">
-        <v>547</v>
+        <v>492</v>
       </c>
       <c r="M214" s="1">
-        <v>205596.0</v>
+        <v>106268.0</v>
       </c>
       <c r="N214" s="1">
-        <v>208865.86</v>
+        <v>107346.77</v>
       </c>
       <c r="O214" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>548</v>
+        <v>493</v>
       </c>
       <c r="B215" t="s">
-        <v>549</v>
+        <v>494</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>85.4</v>
+        <v>98.539</v>
       </c>
       <c r="E215" s="1">
-        <v>85.379</v>
+        <v>99.852</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>85379.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I215" s="1">
-        <v>21.0</v>
+        <v>-1313.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.024596212183324</v>
+        <v>-1.314946120258</v>
       </c>
       <c r="K215">
-        <v>0.17</v>
+        <v>0.75</v>
       </c>
       <c r="L215">
-        <v>172.6</v>
+        <v>745.21</v>
       </c>
       <c r="M215" s="1">
-        <v>85400.0</v>
+        <v>98539.0</v>
       </c>
       <c r="N215" s="1">
-        <v>85572.6</v>
+        <v>99284.21</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>550</v>
+        <v>495</v>
       </c>
       <c r="B216" t="s">
-        <v>551</v>
+        <v>496</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>104.081</v>
+        <v>100.592</v>
       </c>
       <c r="E216" s="1">
-        <v>99.098</v>
+        <v>100.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99098.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4983.0</v>
+        <v>592.0</v>
       </c>
       <c r="J216" s="1">
-        <v>5.0283557690367</v>
+        <v>0.592</v>
       </c>
       <c r="K216">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>0.07</v>
+      </c>
+      <c r="L216">
+        <v>72.59</v>
       </c>
       <c r="M216" s="1">
-        <v>104081.0</v>
+        <v>100592.0</v>
       </c>
       <c r="N216" s="1">
-        <v>106586.48</v>
+        <v>100664.59</v>
       </c>
       <c r="O216" s="1">
         <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>553</v>
+        <v>497</v>
       </c>
       <c r="B217" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>90.559</v>
+        <v>98.604</v>
       </c>
       <c r="E217" s="1">
-        <v>85.8</v>
+        <v>99.589</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>85800.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I217" s="1">
-        <v>4759.0</v>
+        <v>-985.0</v>
       </c>
       <c r="J217" s="1">
-        <v>5.54662004662</v>
+        <v>-0.98906505738586</v>
       </c>
       <c r="K217">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>0.5</v>
+      </c>
+      <c r="L217">
+        <v>499.32</v>
       </c>
       <c r="M217" s="1">
-        <v>90559.0</v>
+        <v>98604.0</v>
       </c>
       <c r="N217" s="1">
-        <v>91723.04</v>
+        <v>99103.32</v>
       </c>
       <c r="O217" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>556</v>
+        <v>499</v>
       </c>
       <c r="B218" t="s">
-        <v>557</v>
+        <v>500</v>
       </c>
       <c r="C218" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.23</v>
+        <v>84.257</v>
       </c>
       <c r="E218" s="1">
-        <v>99.423</v>
+        <v>85.96</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>99423.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I218" s="1">
-        <v>807.0</v>
+        <v>-3406.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0.81168341329471</v>
+        <v>-1.981154025128</v>
       </c>
       <c r="K218">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.46</v>
+      </c>
+      <c r="L218">
+        <v>914.38</v>
       </c>
       <c r="M218" s="1">
-        <v>100230.0</v>
+        <v>168514.0</v>
       </c>
       <c r="N218" s="1">
-        <v>102638.22</v>
+        <v>169428.38</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>559</v>
+        <v>501</v>
       </c>
       <c r="B219" t="s">
-        <v>560</v>
+        <v>502</v>
       </c>
       <c r="C219" s="1">
-        <v>176000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.016</v>
+        <v>98.676</v>
       </c>
       <c r="E219" s="1">
-        <v>99.947</v>
+        <v>100.65</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>175906.72</v>
+        <v>100650.0</v>
       </c>
       <c r="I219" s="1">
-        <v>121.44</v>
+        <v>-1974.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.069036589392378</v>
+        <v>-1.9612518628912</v>
       </c>
       <c r="K219">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.68</v>
+      </c>
+      <c r="L219">
+        <v>682.19</v>
       </c>
       <c r="M219" s="1">
-        <v>176028.16</v>
+        <v>98676.0</v>
       </c>
       <c r="N219" s="1">
-        <v>177655.56</v>
+        <v>99358.19</v>
       </c>
       <c r="O219" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>562</v>
+        <v>503</v>
       </c>
       <c r="B220" t="s">
-        <v>563</v>
+        <v>504</v>
       </c>
       <c r="C220" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.176</v>
+        <v>99.286</v>
       </c>
       <c r="E220" s="1">
-        <v>99.779</v>
+        <v>99.571</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>299337.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I220" s="1">
-        <v>1191.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.39787931328235</v>
+        <v>-0.28622791776722</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L220" t="s">
+        <v>505</v>
       </c>
       <c r="M220" s="1">
-        <v>300528.0</v>
+        <v>99286.0</v>
       </c>
       <c r="N220" s="1">
-        <v>300528.0</v>
+        <v>100648.33</v>
       </c>
       <c r="O220" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>564</v>
+        <v>506</v>
       </c>
       <c r="B221" t="s">
-        <v>565</v>
+        <v>507</v>
       </c>
       <c r="C221" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.176</v>
+        <v>98.388</v>
       </c>
       <c r="E221" s="1">
         <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>316.8</v>
+        <v>-1612.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0.176</v>
+        <v>-1.612</v>
       </c>
       <c r="K221">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>126.64</v>
+        <v>1.78</v>
+      </c>
+      <c r="L221" t="s">
+        <v>508</v>
       </c>
       <c r="M221" s="1">
-        <v>180316.8</v>
+        <v>98388.0</v>
       </c>
       <c r="N221" s="1">
-        <v>180443.44</v>
+        <v>100164.85</v>
       </c>
       <c r="O221" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>566</v>
+        <v>509</v>
       </c>
       <c r="B222" t="s">
-        <v>567</v>
+        <v>510</v>
       </c>
       <c r="C222" s="1">
-        <v>70000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.563</v>
+        <v>98.139</v>
       </c>
       <c r="E222" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>69450.5</v>
+        <v>175000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>943.6</v>
+        <v>-3256.75</v>
       </c>
       <c r="J222" s="1">
-        <v>1.3586655243663</v>
+        <v>-1.861</v>
       </c>
       <c r="K222">
-        <v>3.52</v>
+        <v>0.75</v>
       </c>
       <c r="L222" t="s">
-        <v>568</v>
+        <v>511</v>
       </c>
       <c r="M222" s="1">
-        <v>70394.1</v>
+        <v>171743.25</v>
       </c>
       <c r="N222" s="1">
-        <v>72860.88</v>
+        <v>173049.24</v>
       </c>
       <c r="O222" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>569</v>
+        <v>512</v>
       </c>
       <c r="B223" t="s">
-        <v>570</v>
+        <v>513</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.522</v>
+        <v>97.865</v>
       </c>
       <c r="E223" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>101669.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>853.0</v>
+        <v>-2476.6</v>
       </c>
       <c r="J223" s="1">
-        <v>0.83899713777061</v>
+        <v>-2.135</v>
       </c>
       <c r="K223">
-        <v>3.68</v>
+        <v>2.23</v>
       </c>
       <c r="L223" t="s">
-        <v>571</v>
+        <v>514</v>
       </c>
       <c r="M223" s="1">
-        <v>102522.0</v>
+        <v>113523.4</v>
       </c>
       <c r="N223" s="1">
-        <v>106206.11</v>
+        <v>116105.55</v>
       </c>
       <c r="O223" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>572</v>
+        <v>515</v>
       </c>
       <c r="B224" t="s">
-        <v>573</v>
+        <v>516</v>
       </c>
       <c r="C224" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.663</v>
+        <v>98.452</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>164000.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I224" s="1">
-        <v>2727.32</v>
+        <v>-1968.0</v>
       </c>
       <c r="J224" s="1">
-        <v>1.663</v>
+        <v>-1.9597689703246</v>
       </c>
       <c r="K224">
-        <v>2.68</v>
+        <v>3.32</v>
       </c>
       <c r="L224" t="s">
-        <v>574</v>
+        <v>517</v>
       </c>
       <c r="M224" s="1">
-        <v>166727.32</v>
+        <v>98452.0</v>
       </c>
       <c r="N224" s="1">
-        <v>171125.39</v>
+        <v>101769.12</v>
       </c>
       <c r="O224" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>575</v>
+        <v>518</v>
       </c>
       <c r="B225" t="s">
-        <v>576</v>
+        <v>519</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.668</v>
+        <v>96.992</v>
       </c>
       <c r="E225" s="1">
-        <v>100.78</v>
+        <v>99.259</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>100780.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-112.0</v>
+        <v>-2267.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.11113316134154</v>
+        <v>-2.2839238759206</v>
       </c>
       <c r="K225">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.44</v>
+      </c>
+      <c r="L225">
+        <v>443.49</v>
       </c>
       <c r="M225" s="1">
-        <v>100668.0</v>
+        <v>96992.0</v>
       </c>
       <c r="N225" s="1">
-        <v>102963.62</v>
+        <v>97435.49</v>
       </c>
       <c r="O225" s="1">
         <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>578</v>
+        <v>520</v>
       </c>
       <c r="B226" t="s">
-        <v>579</v>
+        <v>521</v>
       </c>
       <c r="C226" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>102.394</v>
+        <v>97.56</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>122000.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I226" s="1">
-        <v>2920.68</v>
+        <v>-1802.0</v>
       </c>
       <c r="J226" s="1">
-        <v>2.394</v>
+        <v>-1.8135705803023</v>
       </c>
       <c r="K226">
-        <v>1.73</v>
+        <v>1.08</v>
       </c>
       <c r="L226" t="s">
-        <v>580</v>
+        <v>492</v>
       </c>
       <c r="M226" s="1">
-        <v>124920.68</v>
+        <v>97560.0</v>
       </c>
       <c r="N226" s="1">
-        <v>127032.43</v>
+        <v>98638.77</v>
       </c>
       <c r="O226" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>581</v>
+        <v>522</v>
       </c>
       <c r="B227" t="s">
-        <v>582</v>
+        <v>523</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>102.28</v>
+        <v>100.054</v>
       </c>
       <c r="E227" s="1">
-        <v>99.833</v>
+        <v>100.4</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99833.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I227" s="1">
-        <v>2447.0</v>
+        <v>-692.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.4510933258542</v>
+        <v>-0.34462151394422</v>
       </c>
       <c r="K227">
-        <v>2.29</v>
+        <v>3.2</v>
       </c>
       <c r="L227" t="s">
-        <v>583</v>
+        <v>524</v>
       </c>
       <c r="M227" s="1">
-        <v>102280.0</v>
+        <v>200108.0</v>
       </c>
       <c r="N227" s="1">
-        <v>104570.41</v>
+        <v>206499.1</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>584</v>
+        <v>525</v>
       </c>
       <c r="B228" t="s">
-        <v>585</v>
+        <v>526</v>
       </c>
       <c r="C228" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.178</v>
+        <v>99.634</v>
       </c>
       <c r="E228" s="1">
-        <v>99.07</v>
+        <v>99.821</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>198140.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I228" s="1">
-        <v>4216.0</v>
+        <v>-187.0</v>
       </c>
       <c r="J228" s="1">
-        <v>2.1277884324215</v>
+        <v>-0.18733533024113</v>
       </c>
       <c r="K228">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.17</v>
+      </c>
+      <c r="L228">
+        <v>169.86</v>
       </c>
       <c r="M228" s="1">
-        <v>202356.0</v>
+        <v>99634.0</v>
       </c>
       <c r="N228" s="1">
-        <v>209781.6</v>
+        <v>99803.86</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>587</v>
+        <v>527</v>
       </c>
       <c r="B229" t="s">
-        <v>588</v>
+        <v>528</v>
       </c>
       <c r="C229" s="1">
-        <v>152912.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.292</v>
+        <v>97.81</v>
       </c>
       <c r="E229" s="1">
-        <v>97.12653029</v>
+        <v>99.228</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>148518.12</v>
+        <v>230208.96</v>
       </c>
       <c r="I229" s="1">
-        <v>1782.15</v>
+        <v>-3289.76</v>
       </c>
       <c r="J229" s="1">
-        <v>1.1999545913994</v>
+        <v>-1.4290321280284</v>
       </c>
       <c r="K229">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>703.81</v>
+        <v>2.59</v>
+      </c>
+      <c r="L229" t="s">
+        <v>529</v>
       </c>
       <c r="M229" s="1">
-        <v>150300.27</v>
+        <v>226919.2</v>
       </c>
       <c r="N229" s="1">
-        <v>151004.08</v>
+        <v>232931.34</v>
       </c>
       <c r="O229" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>589</v>
+        <v>530</v>
       </c>
       <c r="B230" t="s">
-        <v>590</v>
+        <v>531</v>
       </c>
       <c r="C230" s="1">
-        <v>614563.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.568</v>
+        <v>98.201</v>
       </c>
       <c r="E230" s="1">
-        <v>100.78871816</v>
+        <v>99.517</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>619410.17</v>
+        <v>99517.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-7502.08</v>
+        <v>-1316.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.2111651314992</v>
+        <v>-1.3223871298371</v>
       </c>
       <c r="K230">
-        <v>0.27</v>
+        <v>2.71</v>
       </c>
       <c r="L230" t="s">
-        <v>591</v>
+        <v>532</v>
       </c>
       <c r="M230" s="1">
-        <v>611908.09</v>
+        <v>98201.0</v>
       </c>
       <c r="N230" s="1">
-        <v>613591.82</v>
+        <v>100910.25</v>
       </c>
       <c r="O230" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>533</v>
       </c>
       <c r="B231" t="s">
-        <v>593</v>
+        <v>534</v>
       </c>
       <c r="C231" s="1">
-        <v>369137.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>106.783</v>
+        <v>90.134</v>
       </c>
       <c r="E231" s="1">
-        <v>117.40858001</v>
+        <v>83.45955844</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>433398.51</v>
+        <v>257055.44</v>
       </c>
       <c r="I231" s="1">
-        <v>-39222.95</v>
+        <v>20557.28</v>
       </c>
       <c r="J231" s="1">
-        <v>-9.0500887970289</v>
+        <v>7.9972164759478</v>
       </c>
       <c r="K231">
-        <v>0.41</v>
+        <v>1.09</v>
       </c>
       <c r="L231" t="s">
-        <v>594</v>
+        <v>535</v>
       </c>
       <c r="M231" s="1">
-        <v>394175.56</v>
+        <v>277612.72</v>
       </c>
       <c r="N231" s="1">
-        <v>395692.56</v>
+        <v>280966.97</v>
       </c>
       <c r="O231" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>595</v>
+        <v>536</v>
       </c>
       <c r="B232" t="s">
-        <v>596</v>
+        <v>537</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.429</v>
+        <v>101.804</v>
       </c>
       <c r="E232" s="1">
-        <v>99.105</v>
+        <v>99.329</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>198210.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I232" s="1">
-        <v>648.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.32692598758892</v>
+        <v>2.4917194374251</v>
       </c>
       <c r="K232">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.98</v>
+      </c>
+      <c r="L232">
+        <v>976.71</v>
       </c>
       <c r="M232" s="1">
-        <v>198858.0</v>
+        <v>101804.0</v>
       </c>
       <c r="N232" s="1">
-        <v>200585.4</v>
+        <v>102780.71</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>598</v>
+        <v>538</v>
       </c>
       <c r="B233" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="C233" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.536</v>
+        <v>97.927</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>100.231</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>115000.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1766.4</v>
+        <v>-2304.0</v>
       </c>
       <c r="J233" s="1">
-        <v>1.536</v>
+        <v>-2.2986900260398</v>
       </c>
       <c r="K233">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>0.79</v>
+      </c>
+      <c r="L233">
+        <v>791.1</v>
       </c>
       <c r="M233" s="1">
-        <v>116766.4</v>
+        <v>97927.0</v>
       </c>
       <c r="N233" s="1">
-        <v>119350.57</v>
+        <v>98718.1</v>
       </c>
       <c r="O233" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>601</v>
+        <v>540</v>
       </c>
       <c r="B234" t="s">
-        <v>602</v>
+        <v>541</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>101.067</v>
+        <v>90.008</v>
       </c>
       <c r="E234" s="1">
-        <v>101.2</v>
+        <v>89.875</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>202400.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-266.0</v>
+        <v>133.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.13142292490119</v>
+        <v>0.14798331015299</v>
       </c>
       <c r="K234">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>0.09</v>
+      </c>
+      <c r="L234">
+        <v>87.67</v>
       </c>
       <c r="M234" s="1">
-        <v>202134.0</v>
+        <v>90008.0</v>
       </c>
       <c r="N234" s="1">
-        <v>209331.26</v>
+        <v>90095.67</v>
       </c>
       <c r="O234" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>604</v>
+        <v>542</v>
       </c>
       <c r="B235" t="s">
-        <v>605</v>
+        <v>543</v>
       </c>
       <c r="C235" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.398</v>
+        <v>100.465</v>
       </c>
       <c r="E235" s="1">
-        <v>99.728</v>
+        <v>100.539</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>238349.92</v>
+        <v>100539.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1601.3</v>
+        <v>-74.0</v>
       </c>
       <c r="J235" s="1">
-        <v>0.67182737044762</v>
+        <v>-0.073603278329802</v>
       </c>
       <c r="K235">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>532.02</v>
+        <v>2.15</v>
+      </c>
+      <c r="L235" t="s">
+        <v>544</v>
       </c>
       <c r="M235" s="1">
-        <v>239951.22</v>
+        <v>100465.0</v>
       </c>
       <c r="N235" s="1">
-        <v>240483.24</v>
+        <v>102612.95</v>
       </c>
       <c r="O235" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>606</v>
+        <v>545</v>
       </c>
       <c r="B236" t="s">
-        <v>607</v>
+        <v>546</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>228571.0</v>
       </c>
       <c r="D236" s="1">
-        <v>106.496</v>
+        <v>98.043</v>
       </c>
       <c r="E236" s="1">
-        <v>99.29</v>
+        <v>100.36900132</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>198580.0</v>
+        <v>229414.43</v>
       </c>
       <c r="I236" s="1">
-        <v>14412.0</v>
+        <v>-5316.56</v>
       </c>
       <c r="J236" s="1">
-        <v>7.2575284520093</v>
+        <v>-2.3174479478035</v>
       </c>
       <c r="K236">
-        <v>4.59</v>
+        <v>1.03</v>
       </c>
       <c r="L236" t="s">
-        <v>608</v>
+        <v>547</v>
       </c>
       <c r="M236" s="1">
-        <v>212992.0</v>
+        <v>224097.87</v>
       </c>
       <c r="N236" s="1">
-        <v>222181.04</v>
+        <v>226446.2</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>609</v>
+        <v>548</v>
       </c>
       <c r="B237" t="s">
-        <v>610</v>
+        <v>549</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>102.271</v>
+        <v>88.269</v>
       </c>
       <c r="E237" s="1">
-        <v>102.47</v>
+        <v>90.91529423</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>102470.0</v>
+        <v>472759.53</v>
       </c>
       <c r="I237" s="1">
-        <v>-199.0</v>
+        <v>-13760.73</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.19420318141895</v>
+        <v>-2.9107250360453</v>
       </c>
       <c r="K237">
-        <v>3.41</v>
+        <v>1.71</v>
       </c>
       <c r="L237" t="s">
-        <v>611</v>
+        <v>550</v>
       </c>
       <c r="M237" s="1">
-        <v>102271.0</v>
+        <v>458998.8</v>
       </c>
       <c r="N237" s="1">
-        <v>105679.22</v>
+        <v>467894.01</v>
       </c>
       <c r="O237" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>612</v>
+        <v>551</v>
       </c>
       <c r="B238" t="s">
-        <v>613</v>
+        <v>552</v>
       </c>
       <c r="C238" s="1">
-        <v>229167.52</v>
+        <v>355002.0</v>
       </c>
       <c r="D238" s="1">
-        <v>91.823</v>
+        <v>100.025</v>
       </c>
       <c r="E238" s="1">
-        <v>88.01611153</v>
+        <v>99.67399902</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>201704.34</v>
+        <v>353844.69</v>
       </c>
       <c r="I238" s="1">
-        <v>8724.15</v>
+        <v>1246.06</v>
       </c>
       <c r="J238" s="1">
-        <v>4.3252167999955</v>
+        <v>0.35214884812882</v>
       </c>
       <c r="K238">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>384.72</v>
+        <v>1.08</v>
+      </c>
+      <c r="L238" t="s">
+        <v>553</v>
       </c>
       <c r="M238" s="1">
-        <v>210428.49</v>
+        <v>355090.75</v>
       </c>
       <c r="N238" s="1">
-        <v>210813.21</v>
+        <v>358931.34</v>
       </c>
       <c r="O238" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>614</v>
+        <v>554</v>
       </c>
       <c r="B239" t="s">
-        <v>615</v>
+        <v>555</v>
       </c>
       <c r="C239" s="1">
-        <v>216647.49</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.938</v>
+        <v>96.971</v>
       </c>
       <c r="E239" s="1">
-        <v>95.01094612</v>
+        <v>99.766</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>205838.83</v>
+        <v>99766.0</v>
       </c>
       <c r="I239" s="1">
-        <v>6341.39</v>
+        <v>-2795.0</v>
       </c>
       <c r="J239" s="1">
-        <v>3.0807549770857</v>
+        <v>-2.8015556401981</v>
       </c>
       <c r="K239">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>548.44</v>
+        <v>2.46</v>
+      </c>
+      <c r="L239" t="s">
+        <v>556</v>
       </c>
       <c r="M239" s="1">
-        <v>212180.22</v>
+        <v>96971.0</v>
       </c>
       <c r="N239" s="1">
-        <v>212728.66</v>
+        <v>99427.85</v>
       </c>
       <c r="O239" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>616</v>
+        <v>557</v>
       </c>
       <c r="B240" t="s">
-        <v>617</v>
+        <v>558</v>
       </c>
       <c r="C240" s="1">
-        <v>139513.84</v>
+        <v>130000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>82.726</v>
+        <v>97.809</v>
       </c>
       <c r="E240" s="1">
-        <v>82.27299887</v>
+        <v>99.945</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>114782.22</v>
+        <v>129928.5</v>
       </c>
       <c r="I240" s="1">
-        <v>632.0</v>
+        <v>-2776.8</v>
       </c>
       <c r="J240" s="1">
-        <v>0.55060792516472</v>
+        <v>-2.1371754464956</v>
       </c>
       <c r="K240">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>464.41</v>
+        <v>1.1</v>
+      </c>
+      <c r="L240" t="s">
+        <v>559</v>
       </c>
       <c r="M240" s="1">
-        <v>115414.22</v>
+        <v>127151.7</v>
       </c>
       <c r="N240" s="1">
-        <v>115878.63</v>
+        <v>128576.86</v>
       </c>
       <c r="O240" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>618</v>
+        <v>560</v>
       </c>
       <c r="B241" t="s">
-        <v>619</v>
+        <v>561</v>
       </c>
       <c r="C241" s="1">
-        <v>547484.93</v>
+        <v>673000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>106.708</v>
+        <v>88.148</v>
       </c>
       <c r="E241" s="1">
-        <v>106.29075215</v>
+        <v>87.89336553</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>581925.85</v>
+        <v>591522.35</v>
       </c>
       <c r="I241" s="1">
-        <v>2284.37</v>
+        <v>1713.69</v>
       </c>
       <c r="J241" s="1">
-        <v>0.392553449894</v>
+        <v>0.28970841084872</v>
       </c>
       <c r="K241">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L241">
-        <v>553.48</v>
+        <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>584210.22</v>
+        <v>593236.04</v>
       </c>
       <c r="N241" s="1">
-        <v>584763.7</v>
+        <v>593236.04</v>
       </c>
       <c r="O241" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>620</v>
+        <v>562</v>
       </c>
       <c r="B242" t="s">
-        <v>621</v>
+        <v>563</v>
       </c>
       <c r="C242" s="1">
-        <v>158000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.749</v>
+        <v>62.392</v>
       </c>
       <c r="E242" s="1">
-        <v>99.422</v>
+        <v>73.332375</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>157086.76</v>
+        <v>17599.77</v>
       </c>
       <c r="I242" s="1">
-        <v>516.66</v>
+        <v>-2625.69</v>
       </c>
       <c r="J242" s="1">
-        <v>0.32890104805777</v>
+        <v>-14.918888144561</v>
       </c>
       <c r="K242">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.14</v>
+      </c>
+      <c r="L242">
+        <v>33.7</v>
       </c>
       <c r="M242" s="1">
-        <v>157603.42</v>
+        <v>14974.08</v>
       </c>
       <c r="N242" s="1">
-        <v>162625.87</v>
+        <v>15007.78</v>
       </c>
       <c r="O242" s="1">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>623</v>
+        <v>564</v>
       </c>
       <c r="B243" t="s">
-        <v>624</v>
+        <v>565</v>
       </c>
       <c r="C243" s="1">
-        <v>190000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>103.209</v>
+        <v>94.876</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>93.47240909</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>190000.0</v>
+        <v>185075.37</v>
       </c>
       <c r="I243" s="1">
-        <v>6097.1</v>
+        <v>2779.11</v>
       </c>
       <c r="J243" s="1">
-        <v>3.209</v>
+        <v>1.5016098576488</v>
       </c>
       <c r="K243">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.28</v>
+      </c>
+      <c r="L243">
+        <v>556.03</v>
       </c>
       <c r="M243" s="1">
-        <v>196097.1</v>
+        <v>187854.48</v>
       </c>
       <c r="N243" s="1">
-        <v>202239.57</v>
+        <v>188410.51</v>
       </c>
       <c r="O243" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>626</v>
+        <v>566</v>
       </c>
       <c r="B244" t="s">
-        <v>627</v>
+        <v>567</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>90.219</v>
+        <v>85.634</v>
       </c>
       <c r="E244" s="1">
-        <v>88.621</v>
+        <v>91.51215323</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>177242.0</v>
+        <v>113475.07</v>
       </c>
       <c r="I244" s="1">
-        <v>3196.0</v>
+        <v>-7288.91</v>
       </c>
       <c r="J244" s="1">
-        <v>1.8031843468252</v>
+        <v>-6.4233580115879</v>
       </c>
       <c r="K244">
-        <v>1.12</v>
+        <v>1.1</v>
       </c>
       <c r="L244" t="s">
-        <v>628</v>
+        <v>568</v>
       </c>
       <c r="M244" s="1">
-        <v>180438.0</v>
+        <v>106186.16</v>
       </c>
       <c r="N244" s="1">
-        <v>182681.84</v>
+        <v>107554.41</v>
       </c>
       <c r="O244" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>629</v>
+        <v>569</v>
       </c>
       <c r="B245" t="s">
-        <v>630</v>
+        <v>570</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>76.356</v>
+        <v>97.896</v>
       </c>
       <c r="E245" s="1">
-        <v>73.87</v>
+        <v>99.998</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>147740.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I245" s="1">
-        <v>4972.0</v>
+        <v>-2837.7</v>
       </c>
       <c r="J245" s="1">
-        <v>3.3653715987546</v>
+        <v>-2.1020420408408</v>
       </c>
       <c r="K245">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="L245">
-        <v>406.85</v>
+        <v>611.2</v>
       </c>
       <c r="M245" s="1">
-        <v>152712.0</v>
+        <v>132159.6</v>
       </c>
       <c r="N245" s="1">
-        <v>153118.85</v>
+        <v>132770.8</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>631</v>
+        <v>571</v>
       </c>
       <c r="B246" t="s">
-        <v>632</v>
+        <v>572</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.844</v>
+        <v>100.689</v>
       </c>
       <c r="E246" s="1">
-        <v>99.985</v>
+        <v>100.0965</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>199970.0</v>
+        <v>150144.75</v>
       </c>
       <c r="I246" s="1">
-        <v>-282.0</v>
+        <v>888.75</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.14102115317298</v>
+        <v>0.59192878871889</v>
       </c>
       <c r="K246">
-        <v>2.38</v>
+        <v>2.39</v>
       </c>
       <c r="L246" t="s">
-        <v>633</v>
+        <v>573</v>
       </c>
       <c r="M246" s="1">
-        <v>199688.0</v>
+        <v>151033.5</v>
       </c>
       <c r="N246" s="1">
-        <v>204440.74</v>
+        <v>154621.99</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>574</v>
       </c>
       <c r="B247" t="s">
-        <v>635</v>
+        <v>575</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D247" s="1">
-        <v>103.058</v>
+        <v>86.961</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>87.23165862</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>100000.0</v>
+        <v>903545.52</v>
       </c>
       <c r="I247" s="1">
-        <v>3058.0</v>
+        <v>-2803.48</v>
       </c>
       <c r="J247" s="1">
-        <v>3.058</v>
+        <v>-0.31027545795368</v>
       </c>
       <c r="K247">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.0</v>
+      </c>
+      <c r="L247">
+        <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>103058.0</v>
+        <v>900742.04</v>
       </c>
       <c r="N247" s="1">
-        <v>104894.3</v>
+        <v>900742.04</v>
       </c>
       <c r="O247" s="1">
-        <v>0.08</v>
+        <v>0.73</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>637</v>
+        <v>576</v>
       </c>
       <c r="B248" t="s">
-        <v>638</v>
+        <v>577</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>103.558</v>
+        <v>83.802</v>
       </c>
       <c r="E248" s="1">
-        <v>102.3175</v>
+        <v>84.103</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>102317.5</v>
+        <v>824209.4</v>
       </c>
       <c r="I248" s="1">
-        <v>1240.5</v>
+        <v>-2949.8</v>
       </c>
       <c r="J248" s="1">
-        <v>1.2124025704303</v>
+        <v>-0.35789448652248</v>
       </c>
       <c r="K248">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>0.0</v>
+      </c>
+      <c r="L248">
+        <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>103558.0</v>
+        <v>821259.6</v>
       </c>
       <c r="N248" s="1">
-        <v>106104.92</v>
+        <v>821259.6</v>
       </c>
       <c r="O248" s="1">
-        <v>0.08</v>
+        <v>0.67</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>640</v>
+        <v>578</v>
       </c>
       <c r="B249" t="s">
-        <v>641</v>
+        <v>579</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>2502943.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.703</v>
+        <v>62.198</v>
       </c>
       <c r="E249" s="1">
-        <v>100.66</v>
+        <v>72.69136173</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>100660.0</v>
+        <v>1819423.35</v>
       </c>
       <c r="I249" s="1">
-        <v>43.0</v>
+        <v>-262642.86</v>
       </c>
       <c r="J249" s="1">
-        <v>0.042718060798728</v>
+        <v>-14.435500127005</v>
       </c>
       <c r="K249">
-        <v>2.13</v>
+        <v>0.44</v>
       </c>
       <c r="L249" t="s">
-        <v>642</v>
+        <v>580</v>
       </c>
       <c r="M249" s="1">
-        <v>100703.0</v>
+        <v>1556780.49</v>
       </c>
       <c r="N249" s="1">
-        <v>102829.71</v>
+        <v>1567683.72</v>
       </c>
       <c r="O249" s="1">
-        <v>0.08</v>
+        <v>1.27</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>643</v>
+        <v>581</v>
       </c>
       <c r="B250" t="s">
-        <v>644</v>
+        <v>582</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>444553.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.86</v>
+        <v>84.19</v>
       </c>
       <c r="E250" s="1">
-        <v>99.917</v>
+        <v>86.69857362</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>199834.0</v>
+        <v>385421.11</v>
       </c>
       <c r="I250" s="1">
-        <v>-114.0</v>
+        <v>-11151.93</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.057047349299919</v>
+        <v>-2.8934403722723</v>
       </c>
       <c r="K250">
-        <v>3.15</v>
+        <v>1.09</v>
       </c>
       <c r="L250" t="s">
-        <v>645</v>
+        <v>583</v>
       </c>
       <c r="M250" s="1">
-        <v>199720.0</v>
+        <v>374269.18</v>
       </c>
       <c r="N250" s="1">
-        <v>206026.16</v>
+        <v>379110.54</v>
       </c>
       <c r="O250" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>646</v>
+        <v>584</v>
       </c>
       <c r="B251" t="s">
-        <v>647</v>
+        <v>585</v>
       </c>
       <c r="C251" s="1">
-        <v>100000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.157</v>
+        <v>74.51</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>78.5174029</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>100000.0</v>
+        <v>1083540.16</v>
       </c>
       <c r="I251" s="1">
-        <v>157.0</v>
+        <v>-55302.16</v>
       </c>
       <c r="J251" s="1">
-        <v>0.157</v>
+        <v>-5.1038403597334</v>
       </c>
       <c r="K251">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.09</v>
+      </c>
+      <c r="L251" t="s">
+        <v>586</v>
       </c>
       <c r="M251" s="1">
-        <v>100157.0</v>
+        <v>1028238.0</v>
       </c>
       <c r="N251" s="1">
-        <v>100157.0</v>
+        <v>1043266.77</v>
       </c>
       <c r="O251" s="1">
-        <v>0.08</v>
+        <v>0.85</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>648</v>
+        <v>587</v>
       </c>
       <c r="B252" t="s">
-        <v>649</v>
+        <v>588</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.717</v>
+        <v>98.213</v>
       </c>
       <c r="E252" s="1">
-        <v>99.3</v>
+        <v>99.934</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>198600.0</v>
+        <v>849439.0</v>
       </c>
       <c r="I252" s="1">
-        <v>834.0</v>
+        <v>-14628.5</v>
       </c>
       <c r="J252" s="1">
-        <v>0.41993957703927</v>
+        <v>-1.7221366101627</v>
       </c>
       <c r="K252">
-        <v>2.64</v>
+        <v>1.29</v>
       </c>
       <c r="L252" t="s">
-        <v>650</v>
+        <v>589</v>
       </c>
       <c r="M252" s="1">
-        <v>199434.0</v>
+        <v>834810.5</v>
       </c>
       <c r="N252" s="1">
-        <v>204707.97</v>
+        <v>845765.02</v>
       </c>
       <c r="O252" s="1">
-        <v>0.16</v>
+        <v>0.69</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>651</v>
+        <v>590</v>
       </c>
       <c r="B253" t="s">
-        <v>652</v>
+        <v>591</v>
       </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.847</v>
+        <v>77.345</v>
       </c>
       <c r="E253" s="1">
-        <v>99.23</v>
+        <v>82.8884</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>99230.0</v>
+        <v>414442.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1617.0</v>
+        <v>-27717.0</v>
       </c>
       <c r="J253" s="1">
-        <v>1.6295475158722</v>
+        <v>-6.6877874346712</v>
       </c>
       <c r="K253">
-        <v>1.6</v>
+        <v>2.61</v>
       </c>
       <c r="L253" t="s">
-        <v>653</v>
+        <v>592</v>
       </c>
       <c r="M253" s="1">
-        <v>100847.0</v>
+        <v>386725.0</v>
       </c>
       <c r="N253" s="1">
-        <v>102446.66</v>
+        <v>399793.49</v>
       </c>
       <c r="O253" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>654</v>
+        <v>593</v>
       </c>
       <c r="B254" t="s">
-        <v>655</v>
+        <v>594</v>
       </c>
       <c r="C254" s="1">
-        <v>100000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.554</v>
+        <v>96.776</v>
       </c>
       <c r="E254" s="1">
-        <v>99.499</v>
+        <v>99.46728631</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>99499.0</v>
+        <v>239716.16</v>
       </c>
       <c r="I254" s="1">
-        <v>2055.0</v>
+        <v>-6486.0</v>
       </c>
       <c r="J254" s="1">
-        <v>2.065347390426</v>
+        <v>-2.7056999411304</v>
       </c>
       <c r="K254">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>400.68</v>
+        <v>2.79</v>
+      </c>
+      <c r="L254" t="s">
+        <v>595</v>
       </c>
       <c r="M254" s="1">
-        <v>101554.0</v>
+        <v>233230.16</v>
       </c>
       <c r="N254" s="1">
-        <v>101954.68</v>
+        <v>239949.11</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>656</v>
+        <v>596</v>
       </c>
       <c r="B255" t="s">
-        <v>657</v>
+        <v>597</v>
       </c>
       <c r="C255" s="1">
-        <v>900000.0</v>
+        <v>472885.0</v>
       </c>
       <c r="D255" s="1">
-        <v>69.739</v>
+        <v>98.559</v>
       </c>
       <c r="E255" s="1">
-        <v>70.36</v>
+        <v>100.3378813</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>633240.0</v>
+        <v>474482.79</v>
       </c>
       <c r="I255" s="1">
-        <v>-5589.0</v>
+        <v>-8412.06</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.88260375213189</v>
+        <v>-1.7728904350777</v>
       </c>
       <c r="K255">
-        <v>0.71</v>
+        <v>1.28</v>
       </c>
       <c r="L255" t="s">
-        <v>658</v>
+        <v>598</v>
       </c>
       <c r="M255" s="1">
-        <v>627651.0</v>
+        <v>466070.73</v>
       </c>
       <c r="N255" s="1">
-        <v>634061.96</v>
+        <v>472146.98</v>
       </c>
       <c r="O255" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>659</v>
+        <v>599</v>
       </c>
       <c r="B256" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.173</v>
+        <v>98.067</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>98.725</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>100000.0</v>
+        <v>221144.0</v>
       </c>
       <c r="I256" s="1">
-        <v>1173.0</v>
+        <v>-1473.92</v>
       </c>
       <c r="J256" s="1">
-        <v>1.173</v>
+        <v>-0.66649784755634</v>
       </c>
       <c r="K256">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>879.42</v>
+        <v>3.57</v>
+      </c>
+      <c r="L256" t="s">
+        <v>601</v>
       </c>
       <c r="M256" s="1">
-        <v>101173.0</v>
+        <v>219670.08</v>
       </c>
       <c r="N256" s="1">
-        <v>102052.42</v>
+        <v>227671.48</v>
       </c>
       <c r="O256" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>661</v>
+        <v>602</v>
       </c>
       <c r="B257" t="s">
-        <v>662</v>
+        <v>603</v>
       </c>
       <c r="C257" s="1">
         <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.974</v>
+        <v>82.116</v>
       </c>
       <c r="E257" s="1">
-        <v>100.23</v>
+        <v>81.75</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>100230.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I257" s="1">
-        <v>744.0</v>
+        <v>366.0</v>
       </c>
       <c r="J257" s="1">
-        <v>0.74229272672852</v>
+        <v>0.44770642201835</v>
       </c>
       <c r="K257">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>0.11</v>
+      </c>
+      <c r="L257">
+        <v>106.85</v>
       </c>
       <c r="M257" s="1">
-        <v>100974.0</v>
+        <v>82116.0</v>
       </c>
       <c r="N257" s="1">
-        <v>102741.12</v>
+        <v>82222.85</v>
       </c>
       <c r="O257" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="B258" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>704635.29</v>
       </c>
       <c r="D258" s="1">
-        <v>100.742</v>
+        <v>76.63</v>
       </c>
       <c r="E258" s="1">
-        <v>99.871</v>
+        <v>77.63493651</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>99871.0</v>
+        <v>547043.16</v>
       </c>
       <c r="I258" s="1">
-        <v>871.0</v>
+        <v>-7081.14</v>
       </c>
       <c r="J258" s="1">
-        <v>0.87212504130328</v>
+        <v>-1.2944389981953</v>
       </c>
       <c r="K258">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>100742.0</v>
+        <v>539962.02</v>
       </c>
       <c r="N258" s="1">
-        <v>101761.18</v>
+        <v>539962.02</v>
       </c>
       <c r="O258" s="1">
-        <v>0.08</v>
+        <v>0.44</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>667</v>
+        <v>606</v>
       </c>
       <c r="B259" t="s">
-        <v>668</v>
+        <v>607</v>
       </c>
       <c r="C259" s="1">
-        <v>1238000.0</v>
+        <v>2263571.72</v>
       </c>
       <c r="D259" s="1">
-        <v>73.705</v>
+        <v>87.956</v>
       </c>
       <c r="E259" s="1">
-        <v>70.58412843</v>
+        <v>102.8383713</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>873831.51</v>
+        <v>2327820.29</v>
       </c>
       <c r="I259" s="1">
-        <v>38636.39</v>
+        <v>-336873.15</v>
       </c>
       <c r="J259" s="1">
-        <v>4.4214919647381</v>
+        <v>-14.471613270456</v>
       </c>
       <c r="K259">
-        <v>0.38</v>
+        <v>1.9</v>
       </c>
       <c r="L259" t="s">
-        <v>669</v>
+        <v>608</v>
       </c>
       <c r="M259" s="1">
-        <v>912467.9</v>
+        <v>1990947.14</v>
       </c>
       <c r="N259" s="1">
-        <v>917189.26</v>
+        <v>2034048.03</v>
       </c>
       <c r="O259" s="1">
-        <v>0.71</v>
+        <v>1.65</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>670</v>
+        <v>609</v>
       </c>
       <c r="B260" t="s">
-        <v>671</v>
+        <v>610</v>
       </c>
       <c r="C260" s="1">
-        <v>450000.0</v>
+        <v>714704.0</v>
       </c>
       <c r="D260" s="1">
-        <v>90.255</v>
+        <v>96.611</v>
       </c>
       <c r="E260" s="1">
-        <v>88.30070667</v>
+        <v>98.81541589</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>397353.18</v>
+        <v>706237.73</v>
       </c>
       <c r="I260" s="1">
-        <v>8794.32</v>
+        <v>-15755.05</v>
       </c>
       <c r="J260" s="1">
-        <v>2.2132250206227</v>
+        <v>-2.2308422972531</v>
       </c>
       <c r="K260">
-        <v>1.06</v>
+        <v>0.36</v>
       </c>
       <c r="L260" t="s">
-        <v>672</v>
+        <v>611</v>
       </c>
       <c r="M260" s="1">
-        <v>406147.5</v>
+        <v>690482.68</v>
       </c>
       <c r="N260" s="1">
-        <v>410914.42</v>
+        <v>693028.2</v>
       </c>
       <c r="O260" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>673</v>
+        <v>612</v>
       </c>
       <c r="B261" t="s">
-        <v>674</v>
+        <v>613</v>
       </c>
       <c r="C261" s="1">
-        <v>560000.0</v>
+        <v>415996.0</v>
       </c>
       <c r="D261" s="1">
-        <v>99.435</v>
+        <v>97.719</v>
       </c>
       <c r="E261" s="1">
-        <v>97.669</v>
+        <v>99.89010231</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>546946.4</v>
+        <v>415538.83</v>
       </c>
       <c r="I261" s="1">
-        <v>9889.6</v>
+        <v>-9031.7</v>
       </c>
       <c r="J261" s="1">
-        <v>1.8081479282065</v>
+        <v>-2.1734912234315</v>
       </c>
       <c r="K261">
-        <v>0.23</v>
+        <v>1.68</v>
       </c>
       <c r="L261" t="s">
-        <v>675</v>
+        <v>614</v>
       </c>
       <c r="M261" s="1">
-        <v>556836.0</v>
+        <v>406507.13</v>
       </c>
       <c r="N261" s="1">
-        <v>558124.77</v>
+        <v>413500.42</v>
       </c>
       <c r="O261" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>676</v>
+        <v>615</v>
       </c>
       <c r="B262" t="s">
-        <v>677</v>
+        <v>616</v>
       </c>
       <c r="C262" s="1">
-        <v>330000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.851</v>
+        <v>97.037</v>
       </c>
       <c r="E262" s="1">
-        <v>101.30509091</v>
+        <v>99.374</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>334306.8</v>
+        <v>983802.6</v>
       </c>
       <c r="I262" s="1">
-        <v>-1498.5</v>
+        <v>-23136.3</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.44824095710886</v>
+        <v>-2.3517217783324</v>
       </c>
       <c r="K262">
-        <v>1.27</v>
+        <v>1.98</v>
       </c>
       <c r="L262" t="s">
-        <v>678</v>
+        <v>617</v>
       </c>
       <c r="M262" s="1">
-        <v>332808.3</v>
+        <v>960666.3</v>
       </c>
       <c r="N262" s="1">
-        <v>337003.37</v>
+        <v>980271.01</v>
       </c>
       <c r="O262" s="1">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>679</v>
+        <v>618</v>
       </c>
       <c r="B263" t="s">
-        <v>680</v>
+        <v>619</v>
       </c>
       <c r="C263" s="1">
-        <v>1223000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.645</v>
+        <v>98.193</v>
       </c>
       <c r="E263" s="1">
-        <v>128.85467457</v>
+        <v>99.24</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1575892.67</v>
+        <v>99240.0</v>
       </c>
       <c r="I263" s="1">
-        <v>20582.07</v>
+        <v>-1047.0</v>
       </c>
       <c r="J263" s="1">
-        <v>1.3060578548157</v>
+        <v>-1.0550181378476</v>
       </c>
       <c r="K263">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>0.79</v>
+      </c>
+      <c r="L263">
+        <v>791.1</v>
       </c>
       <c r="M263" s="1">
-        <v>1596474.74</v>
+        <v>98193.0</v>
       </c>
       <c r="N263" s="1">
-        <v>1600175.42</v>
+        <v>98984.1</v>
       </c>
       <c r="O263" s="1">
-        <v>1.24</v>
+        <v>0.08</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>682</v>
+        <v>620</v>
       </c>
       <c r="B264" t="s">
-        <v>683</v>
+        <v>621</v>
       </c>
       <c r="C264" s="1">
         <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>101.998</v>
+        <v>87.681</v>
       </c>
       <c r="E264" s="1">
-        <v>99.646</v>
+        <v>85.48</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>99646.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I264" s="1">
-        <v>2352.0</v>
+        <v>2201.0</v>
       </c>
       <c r="J264" s="1">
-        <v>2.360355659033</v>
+        <v>2.5748713149275</v>
       </c>
       <c r="K264">
-        <v>3.29</v>
+        <v>1.78</v>
       </c>
       <c r="L264" t="s">
-        <v>684</v>
+        <v>622</v>
       </c>
       <c r="M264" s="1">
-        <v>101998.0</v>
+        <v>87681.0</v>
       </c>
       <c r="N264" s="1">
-        <v>105287.04</v>
+        <v>89465.11</v>
       </c>
       <c r="O264" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>685</v>
+        <v>623</v>
       </c>
       <c r="B265" t="s">
-        <v>686</v>
+        <v>624</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.242</v>
+        <v>91.468</v>
       </c>
       <c r="E265" s="1">
-        <v>97.41</v>
+        <v>92.546</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>97410.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I265" s="1">
-        <v>3832.0</v>
+        <v>-2156.0</v>
       </c>
       <c r="J265" s="1">
-        <v>3.9338876912021</v>
+        <v>-1.1648261405139</v>
       </c>
       <c r="K265">
-        <v>3.39</v>
+        <v>0.87</v>
       </c>
       <c r="L265" t="s">
-        <v>687</v>
+        <v>625</v>
       </c>
       <c r="M265" s="1">
-        <v>101242.0</v>
+        <v>182936.0</v>
       </c>
       <c r="N265" s="1">
-        <v>104628.3</v>
+        <v>184681.21</v>
       </c>
       <c r="O265" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>688</v>
+        <v>626</v>
       </c>
       <c r="B266" t="s">
-        <v>689</v>
+        <v>627</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>108.666</v>
+        <v>100.853</v>
       </c>
       <c r="E266" s="1">
-        <v>108.24</v>
+        <v>99.942</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>108240.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I266" s="1">
-        <v>426.0</v>
+        <v>911.0</v>
       </c>
       <c r="J266" s="1">
-        <v>0.39356984478936</v>
+        <v>0.91152868663825</v>
       </c>
       <c r="K266">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>0.06</v>
+      </c>
+      <c r="L266">
+        <v>59.59</v>
       </c>
       <c r="M266" s="1">
-        <v>108666.0</v>
+        <v>100853.0</v>
       </c>
       <c r="N266" s="1">
-        <v>110213.95</v>
+        <v>100912.59</v>
       </c>
       <c r="O266" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>691</v>
+        <v>628</v>
       </c>
       <c r="B267" t="s">
-        <v>692</v>
+        <v>629</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.939</v>
+        <v>94.094</v>
       </c>
       <c r="E267" s="1">
-        <v>100.507</v>
+        <v>94.7</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>201014.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I267" s="1">
-        <v>864.0</v>
+        <v>-606.0</v>
       </c>
       <c r="J267" s="1">
-        <v>0.4298208085009</v>
+        <v>-0.63991552270327</v>
       </c>
       <c r="K267">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>0.35</v>
+      </c>
+      <c r="L267">
+        <v>349.32</v>
       </c>
       <c r="M267" s="1">
-        <v>201878.0</v>
+        <v>94094.0</v>
       </c>
       <c r="N267" s="1">
-        <v>206908.14</v>
+        <v>94443.32</v>
       </c>
       <c r="O267" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>694</v>
+        <v>630</v>
       </c>
       <c r="B268" t="s">
-        <v>695</v>
+        <v>631</v>
       </c>
       <c r="C268" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.974</v>
+        <v>100.389</v>
       </c>
       <c r="E268" s="1">
-        <v>99.902</v>
+        <v>99.858</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>170832.42</v>
+        <v>99858.0</v>
       </c>
       <c r="I268" s="1">
-        <v>123.12</v>
+        <v>531.0</v>
       </c>
       <c r="J268" s="1">
-        <v>0.072070629216632</v>
+        <v>0.53175509223097</v>
       </c>
       <c r="K268">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>84.91</v>
+        <v>3.26</v>
+      </c>
+      <c r="L268" t="s">
+        <v>632</v>
       </c>
       <c r="M268" s="1">
-        <v>170955.54</v>
+        <v>100389.0</v>
       </c>
       <c r="N268" s="1">
-        <v>171040.45</v>
+        <v>103648.25</v>
       </c>
       <c r="O268" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>696</v>
+        <v>633</v>
       </c>
       <c r="B269" t="s">
-        <v>697</v>
+        <v>634</v>
       </c>
       <c r="C269" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>90.61</v>
+        <v>97.625</v>
       </c>
       <c r="E269" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>42625.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2680.0</v>
+        <v>-2375.0</v>
       </c>
       <c r="J269" s="1">
-        <v>6.2873900293255</v>
+        <v>-2.375</v>
       </c>
       <c r="K269">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>347.26</v>
+        <v>1.58</v>
+      </c>
+      <c r="L269" t="s">
+        <v>635</v>
       </c>
       <c r="M269" s="1">
-        <v>45305.0</v>
+        <v>97625.0</v>
       </c>
       <c r="N269" s="1">
-        <v>45652.26</v>
+        <v>99207.19</v>
       </c>
       <c r="O269" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>698</v>
+        <v>636</v>
       </c>
       <c r="B270" t="s">
-        <v>699</v>
+        <v>637</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>102.803</v>
+        <v>92.788</v>
       </c>
       <c r="E270" s="1">
-        <v>102.939</v>
+        <v>96.33333333</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>102939.0</v>
+        <v>289000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-136.0</v>
+        <v>-10636.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.13211707904681</v>
+        <v>-3.680276816609</v>
       </c>
       <c r="K270">
-        <v>0.02</v>
+        <v>0.29</v>
       </c>
       <c r="L270">
-        <v>19.86</v>
+        <v>870.0</v>
       </c>
       <c r="M270" s="1">
-        <v>102803.0</v>
+        <v>278364.0</v>
       </c>
       <c r="N270" s="1">
-        <v>102822.86</v>
+        <v>279234.0</v>
       </c>
       <c r="O270" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>700</v>
+        <v>638</v>
       </c>
       <c r="B271" t="s">
-        <v>701</v>
+        <v>639</v>
       </c>
       <c r="C271" s="1">
         <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>99.785</v>
+        <v>95.25</v>
       </c>
       <c r="E271" s="1">
-        <v>100.761</v>
+        <v>98.642</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>201522.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-1952.0</v>
+        <v>-6784.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.96862873532418</v>
+        <v>-3.4386975122159</v>
       </c>
       <c r="K271">
-        <v>1.62</v>
+        <v>3.85</v>
       </c>
       <c r="L271" t="s">
-        <v>702</v>
+        <v>640</v>
       </c>
       <c r="M271" s="1">
-        <v>199570.0</v>
+        <v>190500.0</v>
       </c>
       <c r="N271" s="1">
-        <v>202806.3</v>
+        <v>198195.21</v>
       </c>
       <c r="O271" s="1">
         <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
       <c r="B272" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="C272" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>106.671</v>
+        <v>97.753</v>
       </c>
       <c r="E272" s="1">
-        <v>104.45</v>
+        <v>99.628</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>104450.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I272" s="1">
-        <v>2221.0</v>
+        <v>-2775.0</v>
       </c>
       <c r="J272" s="1">
-        <v>2.1263762565821</v>
+        <v>-1.8820010438832</v>
       </c>
       <c r="K272">
-        <v>3.52</v>
+        <v>1.68</v>
       </c>
       <c r="L272" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="M272" s="1">
-        <v>106671.0</v>
+        <v>144674.44</v>
       </c>
       <c r="N272" s="1">
-        <v>110187.44</v>
+        <v>147165.1</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="B273" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
       <c r="C273" s="1">
         <v>100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.82</v>
+        <v>97.316</v>
       </c>
       <c r="E273" s="1">
-        <v>99.589</v>
+        <v>99.736</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>99589.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I273" s="1">
-        <v>231.0</v>
+        <v>-2420.0</v>
       </c>
       <c r="J273" s="1">
-        <v>0.23195332817881</v>
+        <v>-2.4264057110772</v>
       </c>
       <c r="K273">
-        <v>1.78</v>
+        <v>1.51</v>
       </c>
       <c r="L273" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="M273" s="1">
-        <v>99820.0</v>
+        <v>97316.0</v>
       </c>
       <c r="N273" s="1">
-        <v>101603.56</v>
+        <v>98828.33</v>
       </c>
       <c r="O273" s="1">
         <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="B274" t="s">
-        <v>710</v>
+        <v>648</v>
       </c>
       <c r="C274" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>104.493</v>
+        <v>97.453</v>
       </c>
       <c r="E274" s="1">
-        <v>103.15</v>
+        <v>99.594</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>103150.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I274" s="1">
-        <v>1343.0</v>
+        <v>-2226.64</v>
       </c>
       <c r="J274" s="1">
-        <v>1.3019873969947</v>
+        <v>-2.1497278952547</v>
       </c>
       <c r="K274">
-        <v>4.15</v>
+        <v>2.8</v>
       </c>
       <c r="L274" t="s">
-        <v>711</v>
+        <v>649</v>
       </c>
       <c r="M274" s="1">
-        <v>104493.0</v>
+        <v>101351.12</v>
       </c>
       <c r="N274" s="1">
-        <v>108644.37</v>
+        <v>104264.9</v>
       </c>
       <c r="O274" s="1">
         <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="B275" t="s">
-        <v>710</v>
+        <v>651</v>
       </c>
       <c r="C275" s="1">
         <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>99.897</v>
+        <v>94.677</v>
       </c>
       <c r="E275" s="1">
-        <v>99.908</v>
+        <v>93.6</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>99908.0</v>
+        <v>93600.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-11.0</v>
+        <v>1077.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.011010129318973</v>
+        <v>1.150641025641</v>
       </c>
       <c r="K275">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="L275">
-        <v>236.81</v>
+        <v>752.4</v>
       </c>
       <c r="M275" s="1">
-        <v>99897.0</v>
+        <v>94677.0</v>
       </c>
       <c r="N275" s="1">
-        <v>100133.81</v>
+        <v>95429.4</v>
       </c>
       <c r="O275" s="1">
         <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>713</v>
+        <v>652</v>
       </c>
       <c r="B276" t="s">
-        <v>714</v>
+        <v>653</v>
       </c>
       <c r="C276" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>106.046</v>
+        <v>97.467</v>
       </c>
       <c r="E276" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>106600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-554.0</v>
+        <v>-5066.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-0.51969981238274</v>
+        <v>-2.533</v>
       </c>
       <c r="K276">
-        <v>1.5</v>
+        <v>2.45</v>
       </c>
       <c r="L276" t="s">
-        <v>715</v>
+        <v>654</v>
       </c>
       <c r="M276" s="1">
-        <v>106046.0</v>
+        <v>194934.0</v>
       </c>
       <c r="N276" s="1">
-        <v>107548.05</v>
+        <v>199838.79</v>
       </c>
       <c r="O276" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>716</v>
+        <v>655</v>
       </c>
       <c r="B277" t="s">
-        <v>717</v>
+        <v>656</v>
       </c>
       <c r="C277" s="1">
-        <v>168000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.119</v>
+        <v>100.371</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>99.849</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>168000.0</v>
+        <v>151770.48</v>
       </c>
       <c r="I277" s="1">
-        <v>3559.92</v>
+        <v>793.44</v>
       </c>
       <c r="J277" s="1">
-        <v>2.119</v>
+        <v>0.52278941201214</v>
       </c>
       <c r="K277">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>593.57</v>
+        <v>2.15</v>
+      </c>
+      <c r="L277" t="s">
+        <v>657</v>
       </c>
       <c r="M277" s="1">
-        <v>171559.92</v>
+        <v>152563.92</v>
       </c>
       <c r="N277" s="1">
-        <v>172153.49</v>
+        <v>155834.63</v>
       </c>
       <c r="O277" s="1">
         <v>0.13</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>718</v>
+        <v>658</v>
       </c>
       <c r="B278" t="s">
-        <v>719</v>
+        <v>659</v>
       </c>
       <c r="C278" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>103.633</v>
+        <v>98.748</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>100000.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I278" s="1">
-        <v>3633.0</v>
+        <v>-429.39</v>
       </c>
       <c r="J278" s="1">
-        <v>3.633</v>
+        <v>-0.3702769510165</v>
       </c>
       <c r="K278">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>0.08</v>
+      </c>
+      <c r="L278">
+        <v>89.75</v>
       </c>
       <c r="M278" s="1">
-        <v>103633.0</v>
+        <v>115535.16</v>
       </c>
       <c r="N278" s="1">
-        <v>107185.76</v>
+        <v>115624.91</v>
       </c>
       <c r="O278" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>721</v>
+        <v>660</v>
       </c>
       <c r="B279" t="s">
-        <v>722</v>
+        <v>661</v>
       </c>
       <c r="C279" s="1">
-        <v>100000.0</v>
+        <v>203227.6</v>
       </c>
       <c r="D279" s="1">
-        <v>103.66</v>
+        <v>95.284</v>
       </c>
       <c r="E279" s="1">
-        <v>103.602</v>
+        <v>96.26519233</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>103602.0</v>
+        <v>195637.44</v>
       </c>
       <c r="I279" s="1">
-        <v>58.0</v>
+        <v>-1994.05</v>
       </c>
       <c r="J279" s="1">
-        <v>0.055983475222486</v>
+        <v>-1.0192578680236</v>
       </c>
       <c r="K279">
-        <v>3.97</v>
+        <v>0.99</v>
       </c>
       <c r="L279" t="s">
-        <v>723</v>
+        <v>662</v>
       </c>
       <c r="M279" s="1">
-        <v>103660.0</v>
+        <v>193643.39</v>
       </c>
       <c r="N279" s="1">
-        <v>107630.55</v>
+        <v>195652.28</v>
       </c>
       <c r="O279" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>724</v>
+        <v>663</v>
       </c>
       <c r="B280" t="s">
-        <v>725</v>
+        <v>664</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>103183.72</v>
       </c>
       <c r="D280" s="1">
-        <v>101.324</v>
+        <v>89.511</v>
       </c>
       <c r="E280" s="1">
-        <v>99.142</v>
+        <v>92.98022014</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>297426.0</v>
+        <v>95940.45</v>
       </c>
       <c r="I280" s="1">
-        <v>6546.0</v>
+        <v>-3579.67</v>
       </c>
       <c r="J280" s="1">
-        <v>2.2008835811261</v>
+        <v>-3.7311373878276</v>
       </c>
       <c r="K280">
-        <v>1.76</v>
+        <v>1.17</v>
       </c>
       <c r="L280" t="s">
-        <v>726</v>
+        <v>665</v>
       </c>
       <c r="M280" s="1">
-        <v>303972.0</v>
+        <v>92360.78</v>
       </c>
       <c r="N280" s="1">
-        <v>309258.99</v>
+        <v>93566.19</v>
       </c>
       <c r="O280" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>727</v>
+        <v>666</v>
       </c>
       <c r="B281" t="s">
-        <v>728</v>
+        <v>667</v>
       </c>
       <c r="C281" s="1">
-        <v>100000.0</v>
+        <v>86980.33</v>
       </c>
       <c r="D281" s="1">
-        <v>105.657</v>
+        <v>78.733</v>
       </c>
       <c r="E281" s="1">
-        <v>105.92</v>
+        <v>95.00003047</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>105920.0</v>
+        <v>82631.34</v>
       </c>
       <c r="I281" s="1">
-        <v>-263.0</v>
+        <v>-14149.12</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.24830060422961</v>
+        <v>-17.123188368965</v>
       </c>
       <c r="K281">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>0.27</v>
+      </c>
+      <c r="L281">
+        <v>233.54</v>
       </c>
       <c r="M281" s="1">
-        <v>105657.0</v>
+        <v>68482.22</v>
       </c>
       <c r="N281" s="1">
-        <v>109378.92</v>
+        <v>68715.76</v>
       </c>
       <c r="O281" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>730</v>
+        <v>668</v>
       </c>
       <c r="B282" t="s">
-        <v>731</v>
+        <v>669</v>
       </c>
       <c r="C282" s="1">
-        <v>152000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>102.193</v>
+        <v>101.512</v>
       </c>
       <c r="E282" s="1">
-        <v>102.83</v>
+        <v>123.85769604</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>156301.6</v>
+        <v>843470.91</v>
       </c>
       <c r="I282" s="1">
-        <v>-968.24</v>
+        <v>40898.08</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.61946902654867</v>
+        <v>4.848783700199</v>
       </c>
       <c r="K282">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.1</v>
+      </c>
+      <c r="L282">
+        <v>710.21</v>
       </c>
       <c r="M282" s="1">
-        <v>155333.36</v>
+        <v>884368.99</v>
       </c>
       <c r="N282" s="1">
-        <v>159065.69</v>
+        <v>885079.2</v>
       </c>
       <c r="O282" s="1">
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>733</v>
+        <v>670</v>
       </c>
       <c r="B283" t="s">
-        <v>734</v>
+        <v>671</v>
       </c>
       <c r="C283" s="1">
-        <v>100000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.87</v>
+        <v>99.913</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>100.913</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>100000.0</v>
+        <v>756847.5</v>
       </c>
       <c r="I283" s="1">
-        <v>-130.0</v>
+        <v>-7500.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.13</v>
+        <v>-0.99095260273701</v>
       </c>
       <c r="K283">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>366.66</v>
+        <v>0.3</v>
+      </c>
+      <c r="L283" t="s">
+        <v>672</v>
       </c>
       <c r="M283" s="1">
-        <v>99870.0</v>
+        <v>749347.5</v>
       </c>
       <c r="N283" s="1">
-        <v>100236.66</v>
+        <v>751566.42</v>
       </c>
       <c r="O283" s="1">
-        <v>0.08</v>
+        <v>0.61</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>735</v>
+        <v>673</v>
       </c>
       <c r="B284" t="s">
-        <v>736</v>
+        <v>674</v>
       </c>
       <c r="C284" s="1">
-        <v>100000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>97.241</v>
+        <v>85.189</v>
       </c>
       <c r="E284" s="1">
-        <v>97.25</v>
+        <v>95.40138544</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>97250.0</v>
+        <v>537109.8</v>
       </c>
       <c r="I284" s="1">
-        <v>-9.0</v>
+        <v>-57495.73</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.009254498714653</v>
+        <v>-10.704651078792</v>
       </c>
       <c r="K284">
-        <v>2.12</v>
+        <v>0.34</v>
       </c>
       <c r="L284" t="s">
-        <v>247</v>
+        <v>675</v>
       </c>
       <c r="M284" s="1">
-        <v>97241.0</v>
+        <v>479614.07</v>
       </c>
       <c r="N284" s="1">
-        <v>99364.29</v>
+        <v>481503.49</v>
       </c>
       <c r="O284" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>737</v>
+        <v>676</v>
       </c>
       <c r="B285" t="s">
-        <v>738</v>
+        <v>677</v>
       </c>
       <c r="C285" s="1">
-        <v>100000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.917</v>
+        <v>97.548</v>
       </c>
       <c r="E285" s="1">
-        <v>99.147</v>
+        <v>101.176</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>99147.0</v>
+        <v>475527.2</v>
       </c>
       <c r="I285" s="1">
-        <v>2770.0</v>
+        <v>-17051.6</v>
       </c>
       <c r="J285" s="1">
-        <v>2.7938313816858</v>
+        <v>-3.5858306317704</v>
       </c>
       <c r="K285">
-        <v>2.52</v>
+        <v>0.35</v>
       </c>
       <c r="L285" t="s">
-        <v>739</v>
+        <v>678</v>
       </c>
       <c r="M285" s="1">
-        <v>101917.0</v>
+        <v>458475.6</v>
       </c>
       <c r="N285" s="1">
-        <v>104436.86</v>
+        <v>460101.44</v>
       </c>
       <c r="O285" s="1">
-        <v>0.08</v>
+        <v>0.37</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>740</v>
+        <v>679</v>
       </c>
       <c r="B286" t="s">
-        <v>741</v>
+        <v>680</v>
       </c>
       <c r="C286" s="1">
-        <v>184000.0</v>
+        <v>2563000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.092</v>
+        <v>99.103</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>101.08832462</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>184000.0</v>
+        <v>2590893.76</v>
       </c>
       <c r="I286" s="1">
-        <v>169.28</v>
+        <v>-50883.87</v>
       </c>
       <c r="J286" s="1">
-        <v>0.092</v>
+        <v>-1.9639504631792</v>
       </c>
       <c r="K286">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.41</v>
+        <v>0.67</v>
+      </c>
+      <c r="L286" t="s">
+        <v>681</v>
       </c>
       <c r="M286" s="1">
-        <v>184169.28</v>
+        <v>2540009.89</v>
       </c>
       <c r="N286" s="1">
-        <v>184190.69</v>
+        <v>2557065.88</v>
       </c>
       <c r="O286" s="1">
-        <v>0.14</v>
+        <v>2.08</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>742</v>
+        <v>682</v>
       </c>
       <c r="B287" t="s">
-        <v>743</v>
+        <v>683</v>
       </c>
       <c r="C287" s="1">
-        <v>300000.0</v>
+        <v>1190000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>84.405</v>
+        <v>102.258</v>
       </c>
       <c r="E287" s="1">
-        <v>81.804</v>
+        <v>104.37051849</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>245412.0</v>
+        <v>1242009.17</v>
       </c>
       <c r="I287" s="1">
-        <v>7803.0</v>
+        <v>-25138.97</v>
       </c>
       <c r="J287" s="1">
-        <v>3.1795511221945</v>
+        <v>-2.0240567144927</v>
       </c>
       <c r="K287">
-        <v>0.36</v>
+        <v>1.16</v>
       </c>
       <c r="L287" t="s">
-        <v>744</v>
+        <v>684</v>
       </c>
       <c r="M287" s="1">
-        <v>253215.0</v>
+        <v>1216870.2</v>
       </c>
       <c r="N287" s="1">
-        <v>254299.93</v>
+        <v>1230659.82</v>
       </c>
       <c r="O287" s="1">
-        <v>0.2</v>
+        <v>1.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>745</v>
+        <v>685</v>
       </c>
       <c r="B288" t="s">
-        <v>746</v>
+        <v>686</v>
       </c>
       <c r="C288" s="1">
-        <v>155000.0</v>
+        <v>1427000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>102.781</v>
+        <v>101.409</v>
       </c>
       <c r="E288" s="1">
-        <v>99.417</v>
+        <v>107.71495725</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>154096.35</v>
+        <v>1537092.44</v>
       </c>
       <c r="I288" s="1">
-        <v>5214.2</v>
+        <v>-89986.01</v>
       </c>
       <c r="J288" s="1">
-        <v>3.383727129163</v>
+        <v>-5.854300473952</v>
       </c>
       <c r="K288">
-        <v>3.36</v>
+        <v>0.73</v>
       </c>
       <c r="L288" t="s">
-        <v>747</v>
+        <v>687</v>
       </c>
       <c r="M288" s="1">
-        <v>159310.55</v>
+        <v>1447106.43</v>
       </c>
       <c r="N288" s="1">
-        <v>164517.91</v>
+        <v>1457513.28</v>
       </c>
       <c r="O288" s="1">
-        <v>0.13</v>
+        <v>1.18</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>748</v>
+        <v>688</v>
       </c>
       <c r="B289" t="s">
-        <v>749</v>
+        <v>689</v>
       </c>
       <c r="C289" s="1">
-        <v>382.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>0.1425</v>
+        <v>95.495</v>
       </c>
       <c r="E289" s="1">
-        <v>0.1073036649</v>
+        <v>99.406</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>0.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I289" s="1">
-        <v>33612.5</v>
+        <v>-4693.2</v>
       </c>
       <c r="J289" s="1">
-        <v>0</v>
+        <v>-3.9343701587429</v>
       </c>
       <c r="K289">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="L289" t="s">
+        <v>690</v>
       </c>
       <c r="M289" s="1">
-        <v>33612.5</v>
+        <v>114594.0</v>
       </c>
       <c r="N289" s="1">
-        <v>33612.5</v>
+        <v>115806.33</v>
       </c>
       <c r="O289" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>691</v>
+      </c>
+      <c r="B290" t="s">
+        <v>692</v>
+      </c>
+      <c r="C290" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>97.768</v>
+      </c>
+      <c r="E290" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-4263.12</v>
+      </c>
+      <c r="J290" s="1">
+        <v>-2.232</v>
+      </c>
+      <c r="K290">
+        <v>0.42</v>
+      </c>
+      <c r="L290">
+        <v>804.1</v>
+      </c>
+      <c r="M290" s="1">
+        <v>186736.88</v>
+      </c>
+      <c r="N290" s="1">
+        <v>187540.98</v>
+      </c>
+      <c r="O290" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P290">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16">
+      <c r="A291" t="s">
+        <v>693</v>
+      </c>
+      <c r="B291" t="s">
+        <v>694</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D291" s="1">
+        <v>102.473</v>
+      </c>
+      <c r="E291" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291">
+        <v>1.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="I291" s="1">
+        <v>1703.0</v>
+      </c>
+      <c r="J291" s="1">
+        <v>1.6899870993351</v>
+      </c>
+      <c r="K291">
+        <v>4.63</v>
+      </c>
+      <c r="L291" t="s">
+        <v>695</v>
+      </c>
+      <c r="M291" s="1">
+        <v>102473.0</v>
+      </c>
+      <c r="N291" s="1">
+        <v>107105.88</v>
+      </c>
+      <c r="O291" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P291">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16">
+      <c r="A292" t="s">
+        <v>696</v>
+      </c>
+      <c r="B292" t="s">
+        <v>697</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="E292" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>233.0</v>
+      </c>
+      <c r="J292" s="1">
+        <v>0.23609281588813</v>
+      </c>
+      <c r="K292">
+        <v>2.09</v>
+      </c>
+      <c r="L292" t="s">
+        <v>698</v>
+      </c>
+      <c r="M292" s="1">
+        <v>98923.0</v>
+      </c>
+      <c r="N292" s="1">
+        <v>101014.44</v>
+      </c>
+      <c r="O292" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16">
+      <c r="A293" t="s">
+        <v>699</v>
+      </c>
+      <c r="B293" t="s">
+        <v>700</v>
+      </c>
+      <c r="C293" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D293" s="1">
+        <v>83.151</v>
+      </c>
+      <c r="E293" s="1">
+        <v>85.427</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G293">
+        <v>1.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>170854.0</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-4552.0</v>
+      </c>
+      <c r="J293" s="1">
+        <v>-2.664263055006</v>
+      </c>
+      <c r="K293">
+        <v>0.28</v>
+      </c>
+      <c r="L293">
+        <v>551.37</v>
+      </c>
+      <c r="M293" s="1">
+        <v>166302.0</v>
+      </c>
+      <c r="N293" s="1">
+        <v>166853.37</v>
+      </c>
+      <c r="O293" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16">
+      <c r="A294" t="s">
+        <v>701</v>
+      </c>
+      <c r="B294" t="s">
+        <v>702</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>88.231</v>
+      </c>
+      <c r="E294" s="1">
+        <v>85.8</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>85800.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>2431.0</v>
+      </c>
+      <c r="J294" s="1">
+        <v>2.8333333333333</v>
+      </c>
+      <c r="K294">
+        <v>1.33</v>
+      </c>
+      <c r="L294" t="s">
+        <v>703</v>
+      </c>
+      <c r="M294" s="1">
+        <v>88231.0</v>
+      </c>
+      <c r="N294" s="1">
+        <v>89557.03</v>
+      </c>
+      <c r="O294" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>704</v>
+      </c>
+      <c r="B295" t="s">
+        <v>705</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="E295" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-1645.0</v>
+      </c>
+      <c r="J295" s="1">
+        <v>-1.654546734659</v>
+      </c>
+      <c r="K295">
+        <v>0.26</v>
+      </c>
+      <c r="L295">
+        <v>263.01</v>
+      </c>
+      <c r="M295" s="1">
+        <v>97778.0</v>
+      </c>
+      <c r="N295" s="1">
+        <v>98041.01</v>
+      </c>
+      <c r="O295" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>706</v>
+      </c>
+      <c r="B296" t="s">
+        <v>707</v>
+      </c>
+      <c r="C296" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>97.846</v>
+      </c>
+      <c r="E296" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>75959.72</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-1596.76</v>
+      </c>
+      <c r="J296" s="1">
+        <v>-2.1021141204839</v>
+      </c>
+      <c r="K296">
+        <v>1.37</v>
+      </c>
+      <c r="L296" t="s">
+        <v>708</v>
+      </c>
+      <c r="M296" s="1">
+        <v>74362.96</v>
+      </c>
+      <c r="N296" s="1">
+        <v>75401.45</v>
+      </c>
+      <c r="O296" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>709</v>
+      </c>
+      <c r="B297" t="s">
+        <v>710</v>
+      </c>
+      <c r="C297" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.566</v>
+      </c>
+      <c r="E297" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>577.32</v>
+      </c>
+      <c r="J297" s="1">
+        <v>0.566</v>
+      </c>
+      <c r="K297">
+        <v>0.17</v>
+      </c>
+      <c r="L297">
+        <v>171.76</v>
+      </c>
+      <c r="M297" s="1">
+        <v>102577.32</v>
+      </c>
+      <c r="N297" s="1">
+        <v>102749.08</v>
+      </c>
+      <c r="O297" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>711</v>
+      </c>
+      <c r="B298" t="s">
+        <v>712</v>
+      </c>
+      <c r="C298" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>97.809</v>
+      </c>
+      <c r="E298" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>199558.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-3940.0</v>
+      </c>
+      <c r="J298" s="1">
+        <v>-1.974363342988</v>
+      </c>
+      <c r="K298">
+        <v>0.44</v>
+      </c>
+      <c r="L298">
+        <v>883.56</v>
+      </c>
+      <c r="M298" s="1">
+        <v>195618.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>196501.56</v>
+      </c>
+      <c r="O298" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>713</v>
+      </c>
+      <c r="B299" t="s">
+        <v>714</v>
+      </c>
+      <c r="C299" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>97.491</v>
+      </c>
+      <c r="E299" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-4516.2</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-2.509</v>
+      </c>
+      <c r="K299">
+        <v>0.45</v>
+      </c>
+      <c r="L299">
+        <v>807.34</v>
+      </c>
+      <c r="M299" s="1">
+        <v>175483.8</v>
+      </c>
+      <c r="N299" s="1">
+        <v>176291.14</v>
+      </c>
+      <c r="O299" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>715</v>
+      </c>
+      <c r="B300" t="s">
+        <v>716</v>
+      </c>
+      <c r="C300" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-1225.0</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-1.763846192612</v>
+      </c>
+      <c r="K300">
+        <v>3.97</v>
+      </c>
+      <c r="L300" t="s">
+        <v>717</v>
+      </c>
+      <c r="M300" s="1">
+        <v>68225.5</v>
+      </c>
+      <c r="N300" s="1">
+        <v>71001.53</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>718</v>
+      </c>
+      <c r="B301" t="s">
+        <v>719</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.554</v>
+      </c>
+      <c r="E301" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-2115.0</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-2.0802801247184</v>
+      </c>
+      <c r="K301">
+        <v>0.2</v>
+      </c>
+      <c r="L301">
+        <v>195.04</v>
+      </c>
+      <c r="M301" s="1">
+        <v>99554.0</v>
+      </c>
+      <c r="N301" s="1">
+        <v>99749.04</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>720</v>
+      </c>
+      <c r="B302" t="s">
+        <v>721</v>
+      </c>
+      <c r="C302" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.64</v>
+      </c>
+      <c r="E302" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-590.4</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-0.36</v>
+      </c>
+      <c r="K302">
+        <v>3.1</v>
+      </c>
+      <c r="L302" t="s">
+        <v>722</v>
+      </c>
+      <c r="M302" s="1">
+        <v>163409.6</v>
+      </c>
+      <c r="N302" s="1">
+        <v>168487.94</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>723</v>
+      </c>
+      <c r="B303" t="s">
+        <v>724</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="E303" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-2358.0</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-2.339749950387</v>
+      </c>
+      <c r="K303">
+        <v>2.67</v>
+      </c>
+      <c r="L303" t="s">
+        <v>725</v>
+      </c>
+      <c r="M303" s="1">
+        <v>98422.0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>101088.71</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>726</v>
+      </c>
+      <c r="B304" t="s">
+        <v>727</v>
+      </c>
+      <c r="C304" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.679</v>
+      </c>
+      <c r="E304" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-391.62</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-0.321</v>
+      </c>
+      <c r="K304">
+        <v>2.16</v>
+      </c>
+      <c r="L304" t="s">
+        <v>728</v>
+      </c>
+      <c r="M304" s="1">
+        <v>121608.38</v>
+      </c>
+      <c r="N304" s="1">
+        <v>124242.0</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>729</v>
+      </c>
+      <c r="B305" t="s">
+        <v>730</v>
+      </c>
+      <c r="C305" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>93.3</v>
+      </c>
+      <c r="E305" s="1">
+        <v>93.109</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>186218.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>382.0</v>
+      </c>
+      <c r="J305" s="1">
+        <v>0.20513591596946</v>
+      </c>
+      <c r="K305">
+        <v>0.27</v>
+      </c>
+      <c r="L305">
+        <v>545.21</v>
+      </c>
+      <c r="M305" s="1">
+        <v>186600.0</v>
+      </c>
+      <c r="N305" s="1">
+        <v>187145.21</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>731</v>
+      </c>
+      <c r="B306" t="s">
+        <v>732</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.176</v>
+      </c>
+      <c r="E306" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-657.0</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-0.65809902537237</v>
+      </c>
+      <c r="K306">
+        <v>2.76</v>
+      </c>
+      <c r="L306" t="s">
+        <v>733</v>
+      </c>
+      <c r="M306" s="1">
+        <v>99176.0</v>
+      </c>
+      <c r="N306" s="1">
+        <v>101937.64</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>734</v>
+      </c>
+      <c r="B307" t="s">
+        <v>735</v>
+      </c>
+      <c r="C307" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-976.0</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-0.49258100333098</v>
+      </c>
+      <c r="K307">
+        <v>0.43</v>
+      </c>
+      <c r="L307">
+        <v>856.8</v>
+      </c>
+      <c r="M307" s="1">
+        <v>197164.0</v>
+      </c>
+      <c r="N307" s="1">
+        <v>198020.8</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>736</v>
+      </c>
+      <c r="B308" t="s">
+        <v>737</v>
+      </c>
+      <c r="C308" s="1">
+        <v>152912.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="E308" s="1">
+        <v>97.12653029</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>148518.12</v>
+      </c>
+      <c r="I308" s="1">
+        <v>925.84</v>
+      </c>
+      <c r="J308" s="1">
+        <v>0.62338521387155</v>
+      </c>
+      <c r="K308">
+        <v>0.55</v>
+      </c>
+      <c r="L308">
+        <v>838.92</v>
+      </c>
+      <c r="M308" s="1">
+        <v>149443.96</v>
+      </c>
+      <c r="N308" s="1">
+        <v>150282.88</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>738</v>
+      </c>
+      <c r="B309" t="s">
+        <v>739</v>
+      </c>
+      <c r="C309" s="1">
+        <v>614563.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>97.536</v>
+      </c>
+      <c r="E309" s="1">
+        <v>100.78871816</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>619410.17</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-19990.0</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-3.2272637693372</v>
+      </c>
+      <c r="K309">
+        <v>0.57</v>
+      </c>
+      <c r="L309" t="s">
+        <v>740</v>
+      </c>
+      <c r="M309" s="1">
+        <v>599420.17</v>
+      </c>
+      <c r="N309" s="1">
+        <v>602913.92</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>741</v>
+      </c>
+      <c r="B310" t="s">
+        <v>742</v>
+      </c>
+      <c r="C310" s="1">
+        <v>369137.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>104.121</v>
+      </c>
+      <c r="E310" s="1">
+        <v>117.40858001</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>433398.51</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-49049.38</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-11.317385470476</v>
+      </c>
+      <c r="K310">
+        <v>0.85</v>
+      </c>
+      <c r="L310" t="s">
+        <v>743</v>
+      </c>
+      <c r="M310" s="1">
+        <v>384349.13</v>
+      </c>
+      <c r="N310" s="1">
+        <v>387496.91</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>744</v>
+      </c>
+      <c r="B311" t="s">
+        <v>745</v>
+      </c>
+      <c r="C311" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>97.672</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-2122.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-2.1263803435076</v>
+      </c>
+      <c r="K311">
+        <v>0.33</v>
+      </c>
+      <c r="L311">
+        <v>326.03</v>
+      </c>
+      <c r="M311" s="1">
+        <v>97672.0</v>
+      </c>
+      <c r="N311" s="1">
+        <v>97998.03</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>746</v>
+      </c>
+      <c r="B312" t="s">
+        <v>747</v>
+      </c>
+      <c r="C312" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>96.441</v>
+      </c>
+      <c r="E312" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>198210.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-5328.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>-2.6880581201756</v>
+      </c>
+      <c r="K312">
+        <v>1.25</v>
+      </c>
+      <c r="L312" t="s">
+        <v>748</v>
+      </c>
+      <c r="M312" s="1">
+        <v>192882.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>195375.15</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>749</v>
+      </c>
+      <c r="B313" t="s">
         <v>750</v>
       </c>
-      <c r="B290" t="s">
+      <c r="C313" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-807.3</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-0.702</v>
+      </c>
+      <c r="K313">
+        <v>2.68</v>
+      </c>
+      <c r="L313" t="s">
         <v>751</v>
       </c>
-      <c r="C290" s="1">
-[...20 lines deleted...]
-      <c r="J290" s="1">
+      <c r="M313" s="1">
+        <v>114192.7</v>
+      </c>
+      <c r="N313" s="1">
+        <v>117275.17</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>752</v>
+      </c>
+      <c r="B314" t="s">
+        <v>753</v>
+      </c>
+      <c r="C314" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>98.257</v>
+      </c>
+      <c r="E314" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-5886.0</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-2.9081027667984</v>
+      </c>
+      <c r="K314">
+        <v>0.33</v>
+      </c>
+      <c r="L314">
+        <v>669.04</v>
+      </c>
+      <c r="M314" s="1">
+        <v>196514.0</v>
+      </c>
+      <c r="N314" s="1">
+        <v>197183.04</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>754</v>
+      </c>
+      <c r="B315" t="s">
+        <v>755</v>
+      </c>
+      <c r="C315" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-3427.26</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-1.4379111182416</v>
+      </c>
+      <c r="K315">
+        <v>0.61</v>
+      </c>
+      <c r="L315" t="s">
+        <v>756</v>
+      </c>
+      <c r="M315" s="1">
+        <v>234922.66</v>
+      </c>
+      <c r="N315" s="1">
+        <v>236369.76</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>757</v>
+      </c>
+      <c r="B316" t="s">
+        <v>758</v>
+      </c>
+      <c r="C316" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>103.9</v>
+      </c>
+      <c r="E316" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>9220.0</v>
+      </c>
+      <c r="J316" s="1">
+        <v>4.6429650518683</v>
+      </c>
+      <c r="K316">
+        <v>5.23</v>
+      </c>
+      <c r="L316" t="s">
+        <v>759</v>
+      </c>
+      <c r="M316" s="1">
+        <v>207800.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>218255.48</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>760</v>
+      </c>
+      <c r="B317" t="s">
+        <v>761</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>98.747</v>
+      </c>
+      <c r="E317" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-3723.0</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-3.6332585146872</v>
+      </c>
+      <c r="K317">
+        <v>3.88</v>
+      </c>
+      <c r="L317" t="s">
+        <v>762</v>
+      </c>
+      <c r="M317" s="1">
+        <v>98747.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>102626.45</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>763</v>
+      </c>
+      <c r="B318" t="s">
+        <v>764</v>
+      </c>
+      <c r="C318" s="1">
+        <v>229167.52</v>
+      </c>
+      <c r="D318" s="1">
+        <v>90.326</v>
+      </c>
+      <c r="E318" s="1">
+        <v>88.01611153</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>201704.34</v>
+      </c>
+      <c r="I318" s="1">
+        <v>5293.51</v>
+      </c>
+      <c r="J318" s="1">
+        <v>2.6243907295202</v>
+      </c>
+      <c r="K318">
+        <v>0.22</v>
+      </c>
+      <c r="L318">
+        <v>512.96</v>
+      </c>
+      <c r="M318" s="1">
+        <v>206997.85</v>
+      </c>
+      <c r="N318" s="1">
+        <v>207510.81</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>765</v>
+      </c>
+      <c r="B319" t="s">
+        <v>766</v>
+      </c>
+      <c r="C319" s="1">
+        <v>216647.49</v>
+      </c>
+      <c r="D319" s="1">
+        <v>97.154</v>
+      </c>
+      <c r="E319" s="1">
+        <v>95.01094612</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>205838.83</v>
+      </c>
+      <c r="I319" s="1">
+        <v>4642.88</v>
+      </c>
+      <c r="J319" s="1">
+        <v>2.2555899681319</v>
+      </c>
+      <c r="K319">
+        <v>0.34</v>
+      </c>
+      <c r="L319">
+        <v>727.1</v>
+      </c>
+      <c r="M319" s="1">
+        <v>210481.71</v>
+      </c>
+      <c r="N319" s="1">
+        <v>211208.81</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>767</v>
+      </c>
+      <c r="B320" t="s">
+        <v>768</v>
+      </c>
+      <c r="C320" s="1">
+        <v>139513.84</v>
+      </c>
+      <c r="D320" s="1">
+        <v>80.437</v>
+      </c>
+      <c r="E320" s="1">
+        <v>82.27299887</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>114782.22</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-2561.47</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-2.2315912691007</v>
+      </c>
+      <c r="K320">
+        <v>0.44</v>
+      </c>
+      <c r="L320">
+        <v>612.33</v>
+      </c>
+      <c r="M320" s="1">
+        <v>112220.75</v>
+      </c>
+      <c r="N320" s="1">
+        <v>112833.08</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>769</v>
+      </c>
+      <c r="B321" t="s">
+        <v>770</v>
+      </c>
+      <c r="C321" s="1">
+        <v>308484.93</v>
+      </c>
+      <c r="D321" s="1">
+        <v>103.209</v>
+      </c>
+      <c r="E321" s="1">
+        <v>106.29075138</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>327890.95</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-9506.74</v>
+      </c>
+      <c r="J321" s="1">
+        <v>-2.8993602903648</v>
+      </c>
+      <c r="K321">
+        <v>0.58</v>
+      </c>
+      <c r="L321" t="s">
+        <v>771</v>
+      </c>
+      <c r="M321" s="1">
+        <v>318384.21</v>
+      </c>
+      <c r="N321" s="1">
+        <v>320186.1</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>772</v>
+      </c>
+      <c r="B322" t="s">
+        <v>773</v>
+      </c>
+      <c r="C322" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>97.166</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-3564.48</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-2.2691154875179</v>
+      </c>
+      <c r="K322">
+        <v>0.31</v>
+      </c>
+      <c r="L322">
+        <v>492.4</v>
+      </c>
+      <c r="M322" s="1">
+        <v>153522.28</v>
+      </c>
+      <c r="N322" s="1">
+        <v>154014.68</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>774</v>
+      </c>
+      <c r="B323" t="s">
+        <v>775</v>
+      </c>
+      <c r="C323" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-1098.2</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-0.578</v>
+      </c>
+      <c r="K323">
+        <v>3.7</v>
+      </c>
+      <c r="L323" t="s">
+        <v>776</v>
+      </c>
+      <c r="M323" s="1">
+        <v>188901.8</v>
+      </c>
+      <c r="N323" s="1">
+        <v>195939.61</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>777</v>
+      </c>
+      <c r="B324" t="s">
+        <v>778</v>
+      </c>
+      <c r="C324" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>87.594</v>
+      </c>
+      <c r="E324" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-2054.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-1.1588675370398</v>
+      </c>
+      <c r="K324">
+        <v>1.31</v>
+      </c>
+      <c r="L324" t="s">
+        <v>779</v>
+      </c>
+      <c r="M324" s="1">
+        <v>175188.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>177814.71</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>780</v>
+      </c>
+      <c r="B325" t="s">
+        <v>781</v>
+      </c>
+      <c r="C325" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>74.291</v>
+      </c>
+      <c r="E325" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>842.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0.56992012995803</v>
+      </c>
+      <c r="K325">
+        <v>0.29</v>
+      </c>
+      <c r="L325">
+        <v>583.56</v>
+      </c>
+      <c r="M325" s="1">
+        <v>148582.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>149165.56</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>782</v>
+      </c>
+      <c r="B326" t="s">
+        <v>783</v>
+      </c>
+      <c r="C326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>97.299</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-5372.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-2.6864029604441</v>
+      </c>
+      <c r="K326">
+        <v>2.77</v>
+      </c>
+      <c r="L326" t="s">
+        <v>784</v>
+      </c>
+      <c r="M326" s="1">
+        <v>194598.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>200145.95</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>785</v>
+      </c>
+      <c r="B327" t="s">
+        <v>786</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.536</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>536.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0.536</v>
+      </c>
+      <c r="K327">
+        <v>2.29</v>
+      </c>
+      <c r="L327" t="s">
+        <v>787</v>
+      </c>
+      <c r="M327" s="1">
+        <v>100536.0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>102826.09</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>788</v>
+      </c>
+      <c r="B328" t="s">
+        <v>789</v>
+      </c>
+      <c r="C328" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>102.179</v>
+      </c>
+      <c r="E328" s="1">
+        <v>102.21575</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>204431.5</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-73.5</v>
+      </c>
+      <c r="J328" s="1">
+        <v>-0.035953363351538</v>
+      </c>
+      <c r="K328">
+        <v>3.09</v>
+      </c>
+      <c r="L328" t="s">
+        <v>790</v>
+      </c>
+      <c r="M328" s="1">
+        <v>204358.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>210541.56</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>791</v>
+      </c>
+      <c r="B329" t="s">
+        <v>792</v>
+      </c>
+      <c r="C329" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>97.715</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-4404.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-2.2038291782179</v>
+      </c>
+      <c r="K329">
+        <v>0.18</v>
+      </c>
+      <c r="L329">
+        <v>351.37</v>
+      </c>
+      <c r="M329" s="1">
+        <v>195430.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>195781.37</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>793</v>
+      </c>
+      <c r="B330" t="s">
+        <v>794</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>98.034</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1292.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-1.3007671707307</v>
+      </c>
+      <c r="K330">
+        <v>0.19</v>
+      </c>
+      <c r="L330">
+        <v>188.7</v>
+      </c>
+      <c r="M330" s="1">
+        <v>98034.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>98222.7</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>795</v>
+      </c>
+      <c r="B331" t="s">
+        <v>796</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>97.245</v>
+      </c>
+      <c r="E331" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-2755.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-2.755</v>
+      </c>
+      <c r="K331">
+        <v>0.44</v>
+      </c>
+      <c r="L331">
+        <v>439.68</v>
+      </c>
+      <c r="M331" s="1">
+        <v>97245.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>97684.68</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>797</v>
+      </c>
+      <c r="B332" t="s">
+        <v>798</v>
+      </c>
+      <c r="C332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>98.156</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>198600.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-2288.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.1520644511581</v>
+      </c>
+      <c r="K332">
+        <v>0.21</v>
+      </c>
+      <c r="L332">
+        <v>421.92</v>
+      </c>
+      <c r="M332" s="1">
+        <v>196312.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>196733.92</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>799</v>
+      </c>
+      <c r="B333" t="s">
+        <v>800</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.337</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-1162.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.1678509331752</v>
+      </c>
+      <c r="K333">
+        <v>0.84</v>
+      </c>
+      <c r="L333">
+        <v>842.47</v>
+      </c>
+      <c r="M333" s="1">
+        <v>98337.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>99179.47</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>801</v>
+      </c>
+      <c r="B334" t="s">
+        <v>802</v>
+      </c>
+      <c r="C334" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>67.16</v>
+      </c>
+      <c r="E334" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>633240.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-28800.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-4.5480386583286</v>
+      </c>
+      <c r="K334">
+        <v>0.95</v>
+      </c>
+      <c r="L334" t="s">
+        <v>803</v>
+      </c>
+      <c r="M334" s="1">
+        <v>604440.0</v>
+      </c>
+      <c r="N334" s="1">
+        <v>612971.51</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>804</v>
+      </c>
+      <c r="B335" t="s">
+        <v>805</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>98.518</v>
+      </c>
+      <c r="E335" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1482.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.482</v>
+      </c>
+      <c r="K335">
+        <v>1.29</v>
+      </c>
+      <c r="L335" t="s">
+        <v>806</v>
+      </c>
+      <c r="M335" s="1">
+        <v>98518.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>99808.45</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>807</v>
+      </c>
+      <c r="B336" t="s">
+        <v>808</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>98.283</v>
+      </c>
+      <c r="E336" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1588.0</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-1.5900511660041</v>
+      </c>
+      <c r="K336">
+        <v>1.48</v>
+      </c>
+      <c r="L336" t="s">
+        <v>809</v>
+      </c>
+      <c r="M336" s="1">
+        <v>98283.0</v>
+      </c>
+      <c r="N336" s="1">
+        <v>99758.68</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>810</v>
+      </c>
+      <c r="B337" t="s">
+        <v>811</v>
+      </c>
+      <c r="C337" s="1">
+        <v>990000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>87.189</v>
+      </c>
+      <c r="E337" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>867606.3</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-4435.2</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-0.51119960747173</v>
+      </c>
+      <c r="K337">
+        <v>0.66</v>
+      </c>
+      <c r="L337" t="s">
+        <v>812</v>
+      </c>
+      <c r="M337" s="1">
+        <v>863171.1</v>
+      </c>
+      <c r="N337" s="1">
+        <v>869683.4</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>813</v>
+      </c>
+      <c r="B338" t="s">
+        <v>814</v>
+      </c>
+      <c r="C338" s="1">
+        <v>430000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>74.737</v>
+      </c>
+      <c r="E338" s="1">
+        <v>74.707</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>321240.1</v>
+      </c>
+      <c r="I338" s="1">
+        <v>129.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0.040156879542747</v>
+      </c>
+      <c r="K338">
+        <v>0.59</v>
+      </c>
+      <c r="L338" t="s">
+        <v>815</v>
+      </c>
+      <c r="M338" s="1">
+        <v>321369.1</v>
+      </c>
+      <c r="N338" s="1">
+        <v>323892.55</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>816</v>
+      </c>
+      <c r="B339" t="s">
+        <v>817</v>
+      </c>
+      <c r="C339" s="1">
+        <v>1238000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>71.27</v>
+      </c>
+      <c r="E339" s="1">
+        <v>70.58412843</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>873831.51</v>
+      </c>
+      <c r="I339" s="1">
+        <v>8491.09</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0.97170792113001</v>
+      </c>
+      <c r="K339">
+        <v>0.52</v>
+      </c>
+      <c r="L339" t="s">
+        <v>818</v>
+      </c>
+      <c r="M339" s="1">
+        <v>882322.6</v>
+      </c>
+      <c r="N339" s="1">
+        <v>888794.12</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>819</v>
+      </c>
+      <c r="B340" t="s">
+        <v>820</v>
+      </c>
+      <c r="C340" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>87.929</v>
+      </c>
+      <c r="E340" s="1">
+        <v>88.3007069</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>204857.64</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-862.36</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-0.42095574272944</v>
+      </c>
+      <c r="K340">
+        <v>1.28</v>
+      </c>
+      <c r="L340" t="s">
+        <v>821</v>
+      </c>
+      <c r="M340" s="1">
+        <v>203995.28</v>
+      </c>
+      <c r="N340" s="1">
+        <v>206958.52</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>822</v>
+      </c>
+      <c r="B341" t="s">
+        <v>823</v>
+      </c>
+      <c r="C341" s="1">
+        <v>1430000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.609</v>
+      </c>
+      <c r="E341" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>1443742.3</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-5033.6</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-0.3486494785115</v>
+      </c>
+      <c r="K341">
+        <v>2.14</v>
+      </c>
+      <c r="L341" t="s">
+        <v>824</v>
+      </c>
+      <c r="M341" s="1">
+        <v>1438708.7</v>
+      </c>
+      <c r="N341" s="1">
+        <v>1469314.62</v>
+      </c>
+      <c r="O341" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>825</v>
+      </c>
+      <c r="B342" t="s">
+        <v>826</v>
+      </c>
+      <c r="C342" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>96.328</v>
+      </c>
+      <c r="E342" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>546946.4</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-7509.6</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-1.3730047405011</v>
+      </c>
+      <c r="K342">
+        <v>0.64</v>
+      </c>
+      <c r="L342" t="s">
+        <v>827</v>
+      </c>
+      <c r="M342" s="1">
+        <v>539436.8</v>
+      </c>
+      <c r="N342" s="1">
+        <v>543034.61</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>828</v>
+      </c>
+      <c r="B343" t="s">
+        <v>829</v>
+      </c>
+      <c r="C343" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>98.244</v>
+      </c>
+      <c r="E343" s="1">
+        <v>101.30508571</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>70913.56</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-2142.76</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-3.021650584176</v>
+      </c>
+      <c r="K343">
+        <v>1.74</v>
+      </c>
+      <c r="L343" t="s">
+        <v>830</v>
+      </c>
+      <c r="M343" s="1">
+        <v>68770.8</v>
+      </c>
+      <c r="N343" s="1">
+        <v>69990.53</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>831</v>
+      </c>
+      <c r="B344" t="s">
+        <v>832</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-279.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-0.27999116873733</v>
+      </c>
+      <c r="K344">
+        <v>0.2</v>
+      </c>
+      <c r="L344">
+        <v>201.37</v>
+      </c>
+      <c r="M344" s="1">
+        <v>99367.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>99568.37</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>833</v>
+      </c>
+      <c r="B345" t="s">
+        <v>834</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.181</v>
+      </c>
+      <c r="E345" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>2771.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>2.8446771378709</v>
+      </c>
+      <c r="K345">
+        <v>3.86</v>
+      </c>
+      <c r="L345" t="s">
+        <v>835</v>
+      </c>
+      <c r="M345" s="1">
+        <v>100181.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>104038.53</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>836</v>
+      </c>
+      <c r="B346" t="s">
+        <v>837</v>
+      </c>
+      <c r="C346" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>105.887</v>
+      </c>
+      <c r="E346" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>108240.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-2353.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-2.1738728750924</v>
+      </c>
+      <c r="K346">
+        <v>2.14</v>
+      </c>
+      <c r="L346" t="s">
+        <v>838</v>
+      </c>
+      <c r="M346" s="1">
+        <v>105887.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>108023.99</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>839</v>
+      </c>
+      <c r="B347" t="s">
+        <v>840</v>
+      </c>
+      <c r="C347" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>98.329</v>
+      </c>
+      <c r="E347" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>201014.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-4356.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>-2.1670132428587</v>
+      </c>
+      <c r="K347">
+        <v>2.91</v>
+      </c>
+      <c r="L347" t="s">
+        <v>841</v>
+      </c>
+      <c r="M347" s="1">
+        <v>196658.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>202483.34</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>842</v>
+      </c>
+      <c r="B348" t="s">
+        <v>843</v>
+      </c>
+      <c r="C348" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>88.433</v>
+      </c>
+      <c r="E348" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>42625.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>1591.5</v>
+      </c>
+      <c r="J348" s="1">
+        <v>3.733724340176</v>
+      </c>
+      <c r="K348">
+        <v>0.03</v>
+      </c>
+      <c r="L348">
+        <v>16.44</v>
+      </c>
+      <c r="M348" s="1">
+        <v>44216.5</v>
+      </c>
+      <c r="N348" s="1">
+        <v>44232.94</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>844</v>
+      </c>
+      <c r="B349" t="s">
+        <v>845</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E349" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-2486.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-2.4150224890469</v>
+      </c>
+      <c r="K349">
+        <v>0.45</v>
+      </c>
+      <c r="L349">
+        <v>446.92</v>
+      </c>
+      <c r="M349" s="1">
+        <v>100453.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>100899.92</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>846</v>
+      </c>
+      <c r="B350" t="s">
+        <v>847</v>
+      </c>
+      <c r="C350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>97.198</v>
+      </c>
+      <c r="E350" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-7126.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-3.5360903524181</v>
+      </c>
+      <c r="K350">
+        <v>0.34</v>
+      </c>
+      <c r="L350">
+        <v>684.25</v>
+      </c>
+      <c r="M350" s="1">
+        <v>194396.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>195080.25</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>848</v>
+      </c>
+      <c r="B351" t="s">
+        <v>849</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>104.553</v>
+      </c>
+      <c r="E351" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0.098611775969363</v>
+      </c>
+      <c r="K351">
+        <v>4.02</v>
+      </c>
+      <c r="L351" t="s">
+        <v>850</v>
+      </c>
+      <c r="M351" s="1">
+        <v>104553.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>108570.12</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>851</v>
+      </c>
+      <c r="B352" t="s">
+        <v>852</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>101.4</v>
+      </c>
+      <c r="E352" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-1750.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-1.6965584100824</v>
+      </c>
+      <c r="K352">
+        <v>4.71</v>
+      </c>
+      <c r="L352" t="s">
+        <v>853</v>
+      </c>
+      <c r="M352" s="1">
+        <v>101400.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>106110.96</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>854</v>
+      </c>
+      <c r="B353" t="s">
+        <v>852</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>96.565</v>
+      </c>
+      <c r="E353" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-3343.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-3.3460783921208</v>
+      </c>
+      <c r="K353">
+        <v>0.71</v>
+      </c>
+      <c r="L353">
+        <v>710.42</v>
+      </c>
+      <c r="M353" s="1">
+        <v>96565.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>97275.42</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>855</v>
+      </c>
+      <c r="B354" t="s">
+        <v>856</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>103.866</v>
+      </c>
+      <c r="E354" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>106600.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-2734.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-2.5647279549719</v>
+      </c>
+      <c r="K354">
+        <v>2.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>857</v>
+      </c>
+      <c r="M354" s="1">
+        <v>103866.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>105868.74</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>858</v>
+      </c>
+      <c r="B355" t="s">
+        <v>859</v>
+      </c>
+      <c r="C355" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>97.585</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>170832.42</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-3962.07</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-2.3192728874297</v>
+      </c>
+      <c r="K355">
+        <v>0.48</v>
+      </c>
+      <c r="L355">
+        <v>815.18</v>
+      </c>
+      <c r="M355" s="1">
+        <v>166870.35</v>
+      </c>
+      <c r="N355" s="1">
+        <v>167685.53</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>860</v>
+      </c>
+      <c r="B356" t="s">
+        <v>861</v>
+      </c>
+      <c r="C356" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.304</v>
+      </c>
+      <c r="E356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-1169.28</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.696</v>
+      </c>
+      <c r="K356">
+        <v>0.83</v>
+      </c>
+      <c r="L356" t="s">
+        <v>862</v>
+      </c>
+      <c r="M356" s="1">
+        <v>166830.72</v>
+      </c>
+      <c r="N356" s="1">
+        <v>168221.9</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>863</v>
+      </c>
+      <c r="B357" t="s">
+        <v>864</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>101.102</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1102.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>1.102</v>
+      </c>
+      <c r="K357">
+        <v>4.04</v>
+      </c>
+      <c r="L357" t="s">
+        <v>865</v>
+      </c>
+      <c r="M357" s="1">
+        <v>101102.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>105142.84</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>866</v>
+      </c>
+      <c r="B358" t="s">
+        <v>867</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>101.825</v>
+      </c>
+      <c r="E358" s="1">
+        <v>103.602</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>103602.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-1777.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-1.7152178529372</v>
+      </c>
+      <c r="K358">
+        <v>0.22</v>
+      </c>
+      <c r="L358">
+        <v>221.23</v>
+      </c>
+      <c r="M358" s="1">
+        <v>101825.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>102046.23</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>868</v>
+      </c>
+      <c r="B359" t="s">
+        <v>869</v>
+      </c>
+      <c r="C359" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>97.387</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>198284.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-3510.0</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-1.7701882148837</v>
+      </c>
+      <c r="K359">
+        <v>2.22</v>
+      </c>
+      <c r="L359" t="s">
+        <v>870</v>
+      </c>
+      <c r="M359" s="1">
+        <v>194774.0</v>
+      </c>
+      <c r="N359" s="1">
+        <v>199211.67</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>871</v>
+      </c>
+      <c r="B360" t="s">
+        <v>872</v>
+      </c>
+      <c r="C360" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>99.541</v>
+      </c>
+      <c r="E360" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-4999.28</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-3.1984829329962</v>
+      </c>
+      <c r="K360">
+        <v>2.9</v>
+      </c>
+      <c r="L360" t="s">
+        <v>873</v>
+      </c>
+      <c r="M360" s="1">
+        <v>151302.32</v>
+      </c>
+      <c r="N360" s="1">
+        <v>155706.16</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>874</v>
+      </c>
+      <c r="B361" t="s">
+        <v>875</v>
+      </c>
+      <c r="C361" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>97.403</v>
+      </c>
+      <c r="E361" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-2597.0</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-2.597</v>
+      </c>
+      <c r="K361">
+        <v>0.72</v>
+      </c>
+      <c r="L361">
+        <v>717.02</v>
+      </c>
+      <c r="M361" s="1">
+        <v>97403.0</v>
+      </c>
+      <c r="N361" s="1">
+        <v>98120.02</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>876</v>
+      </c>
+      <c r="B362" t="s">
+        <v>877</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>95.351</v>
+      </c>
+      <c r="E362" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-1899.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-1.9526992287918</v>
+      </c>
+      <c r="K362">
+        <v>2.42</v>
+      </c>
+      <c r="L362" t="s">
+        <v>878</v>
+      </c>
+      <c r="M362" s="1">
+        <v>95351.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>97768.81</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>879</v>
+      </c>
+      <c r="B363" t="s">
+        <v>880</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>99147.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>330.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0.33283911767376</v>
+      </c>
+      <c r="K363">
+        <v>2.9</v>
+      </c>
+      <c r="L363" t="s">
+        <v>881</v>
+      </c>
+      <c r="M363" s="1">
+        <v>99477.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>102379.74</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>882</v>
+      </c>
+      <c r="B364" t="s">
+        <v>883</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.055</v>
+      </c>
+      <c r="E364" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-640.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-0.64195797181403</v>
+      </c>
+      <c r="K364">
+        <v>0.22</v>
+      </c>
+      <c r="L364">
+        <v>215.75</v>
+      </c>
+      <c r="M364" s="1">
+        <v>99055.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>99270.75</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>884</v>
+      </c>
+      <c r="B365" t="s">
+        <v>885</v>
+      </c>
+      <c r="C365" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>82.165</v>
+      </c>
+      <c r="E365" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>1083.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.44129871399932</v>
+      </c>
+      <c r="K365">
+        <v>0.45</v>
+      </c>
+      <c r="L365" t="s">
+        <v>886</v>
+      </c>
+      <c r="M365" s="1">
+        <v>246495.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>247845.0</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>887</v>
+      </c>
+      <c r="B366" t="s">
+        <v>888</v>
+      </c>
+      <c r="C366" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="E366" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1289.6</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.8368790045968</v>
+      </c>
+      <c r="K366">
+        <v>0.05</v>
+      </c>
+      <c r="L366">
+        <v>79.62</v>
+      </c>
+      <c r="M366" s="1">
+        <v>155385.95</v>
+      </c>
+      <c r="N366" s="1">
+        <v>155465.57</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>889</v>
+      </c>
+      <c r="B367" t="s">
+        <v>890</v>
+      </c>
+      <c r="C367" s="1">
+        <v>298.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>62.2</v>
+      </c>
+      <c r="E367" s="1">
+        <v>43.5</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>129630.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>55726.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>42.988505747126</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>0.0</v>
+      </c>
+      <c r="M367" s="1">
+        <v>185356.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>185356.0</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>891</v>
+      </c>
+      <c r="B368" t="s">
+        <v>892</v>
+      </c>
+      <c r="C368" s="1">
+        <v>298.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="E368" s="1">
+        <v>4.2785234899</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>12750.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-3810.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>-29.882352941176</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>8940.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>8940.0</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>893</v>
+      </c>
+      <c r="B369" t="s">
+        <v>894</v>
+      </c>
+      <c r="C369" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>0.1025</v>
+      </c>
+      <c r="E369" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-9237.5</v>
+      </c>
+      <c r="J369" s="1">
         <v>0</v>
       </c>
-      <c r="K290">
-[...14 lines deleted...]
-      <c r="P290">
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>-9237.5</v>
+      </c>
+      <c r="N369" s="1">
+        <v>-9237.5</v>
+      </c>
+      <c r="O369" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>895</v>
+      </c>
+      <c r="B370" t="s">
+        <v>896</v>
+      </c>
+      <c r="C370" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>54.3</v>
+      </c>
+      <c r="E370" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>61180.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>1265.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>2.0676691729323</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>62445.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>62445.0</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>897</v>
+      </c>
+      <c r="B371" t="s">
+        <v>898</v>
+      </c>
+      <c r="C371" s="1">
+        <v>153.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E371" s="1">
+        <v>184.6882352941</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>282573.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-127737.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-45.204955887505</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>154836.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>154836.0</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>899</v>
+      </c>
+      <c r="B372" t="s">
+        <v>900</v>
+      </c>
+      <c r="C372" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>54.7</v>
+      </c>
+      <c r="E372" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-32960.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>-27.357237715803</v>
+      </c>
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>87520.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>87520.0</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>901</v>
+      </c>
+      <c r="B373" t="s">
+        <v>902</v>
+      </c>
+      <c r="C373" s="1">
+        <v>-595.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>18.7</v>
+      </c>
+      <c r="E373" s="1">
+        <v>15.1499159664</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>-90142.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-21123.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>23.43302788933</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>-111265.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>-111265.0</v>
+      </c>
+      <c r="O373" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>903</v>
+      </c>
+      <c r="B374" t="s">
+        <v>904</v>
+      </c>
+      <c r="C374" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E374" s="1">
+        <v>0.0738333333</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>905</v>
+      </c>
+      <c r="B375" t="s">
+        <v>906</v>
+      </c>
+      <c r="C375" s="1">
+        <v>-153.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="E375" s="1">
+        <v>185.3</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-283509.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>107559.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>-37.938478143551</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>-175950.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>-175950.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>-0.14</v>
+      </c>
+      <c r="P375">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>