--- v1 (2026-07-05)
+++ v2 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="883">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,1749 +1036,1677 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 188.36</t>
+    <t>3 428.08</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 093.49</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 320.89</t>
+    <t>4 574.32</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 304.79</t>
+    <t>1 510.27</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 146.16</t>
+    <t>4 437.12</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 201.47</t>
+    <t>8 839.72</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 534.25</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 769.86</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 679.45</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 093.00</t>
+    <t>3 344.46</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
+    <t>1 070.62</t>
+  </si>
+  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 830.41</t>
-[...8 lines deleted...]
-    <t>2 859.59</t>
+    <t>1 965.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 867.12</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+    <t>3 058.90</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 101.24</t>
+    <t>3 295.67</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 117.38</t>
+    <t>1 368.47</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 250.89</t>
+    <t>4 523.39</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 015.75</t>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>9 680.68</t>
+    <t>10 348.32</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
+    <t>2 167.11</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 224.00</t>
+    <t>2 522.53</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>2 876.03</t>
+    <t>3 054.11</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 900.00</t>
+    <t>2 160.27</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>1 025.15</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 873.97</t>
+    <t>2 134.25</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
+    <t>1 444.52</t>
+  </si>
+  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 785.70</t>
+    <t>2 037.21</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 747.60</t>
+    <t>1 932.53</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 539.38</t>
+    <t>1 751.71</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>4 123.29</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 552.74</t>
+    <t>3 819.86</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 435.63</t>
+    <t>2 686.73</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 915.07</t>
+    <t>3 134.25</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 799.66</t>
+    <t>2 970.89</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 232.88</t>
+    <t>7 684.93</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 780.14</t>
+    <t>4 143.50</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>8 582.19</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 644.82</t>
+    <t>9 171.95</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 362.33</t>
+    <t>1 540.41</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 776.85</t>
+    <t>1 979.92</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 305.99</t>
+    <t>1 636.62</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>2 582.15</t>
+    <t>2 819.04</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 317.12</t>
+    <t>3 515.75</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
+    <t>1 250.00</t>
+  </si>
+  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>6 391.10</t>
+    <t>6 815.75</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 012.14</t>
+    <t>6 377.62</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 709.25</t>
+    <t>2 894.18</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 354.25</t>
+    <t>3 670.68</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...2 lines deleted...]
-    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 147.95</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>2 348.33</t>
+    <t>2 724.07</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>8 895.21</t>
+    <t>9 856.85</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>3 840.59</t>
+    <t>4 497.10</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 456.85</t>
+    <t>2 689.73</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 425.16</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>1 675.18</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>FI4000306758</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 588.49</t>
+    <t>3 892.60</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>10 903.23</t>
-[...44 lines deleted...]
-    <t>6 718.95</t>
+    <t>17 909.11</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>6 076.25</t>
+    <t>15 592.38</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 001.40</t>
+    <t>8 504.64</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>16 624.04</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>DE0001102515</t>
-[...2 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>29 628.10</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>43 100.89</t>
+    <t>46 201.67</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>2 545.52</t>
-[...17 lines deleted...]
-    <t>19 604.71</t>
+    <t>13 732.79</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 784.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>1 936.99</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 259.25</t>
+    <t>3 471.58</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 170.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>7 695.21</t>
+    <t>8 174.66</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 490.66</t>
+    <t>2 754.22</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 731.51</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 913.78</t>
+    <t>3 106.11</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 329.45</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 270.71</t>
+    <t>3 591.36</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...7 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 205.41</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>1 278.91</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>1 144.11</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
+    <t>1 307.70</t>
+  </si>
+  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>2 218.92</t>
+    <t>3 275.55</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>2 834.14</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>7 171.20</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>1 889.42</t>
-[...35 lines deleted...]
-    <t>10 406.85</t>
+    <t>2 883.85</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>3 056.02</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 132.31</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 632.88</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 091.44</t>
+    <t>2 303.77</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 326.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 038.49</t>
+    <t>1 194.66</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 123.94</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 776.03</t>
+    <t>2 919.86</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 078.34</t>
+    <t>5 394.75</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 666.71</t>
+    <t>2 839.32</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 633.62</t>
+    <t>2 876.35</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 264.80</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 493.75</t>
+    <t>4 335.62</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 147.78</t>
+    <t>3 906.28</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>2 849.32</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 082.47</t>
+    <t>3 314.23</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 074.52</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 447.10</t>
+    <t>1 872.71</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 455.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 879.45</t>
-[...7 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 159.10</t>
+  </si>
+  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>1 801.89</t>
+    <t>2 494.92</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 037.81</t>
+    <t>7 454.25</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 626.71</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 290.09</t>
-[...8 lines deleted...]
-    <t>6 183.56</t>
+    <t>2 501.16</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>8 531.51</t>
+    <t>9 517.81</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 290.45</t>
+    <t>1 481.63</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 475.68</t>
+    <t>1 688.01</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 512.30</t>
+    <t>16 499.10</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 523.45</t>
-[...26 lines deleted...]
-    <t>30 605.92</t>
+    <t>4 110.93</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>3 597.81</t>
+    <t>13 264.52</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 219.73</t>
+    <t>1 373.15</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 857.53</t>
-[...17 lines deleted...]
-    <t>5 825.34</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 054.11</t>
+  </si>
+  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 017.12</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 002.74</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 154.84</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 391.18</t>
+    <t>1 762.16</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 040.84</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 437.67</t>
+    <t>4 862.33</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 403.84</t>
+    <t>4 716.16</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 417.81</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>1 473.29</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>SX5E2604CQ08</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
-    <t>SX5E2605PO04</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3145,209 +3073,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>220.6</v>
+        <v>226.2</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3309.13</v>
+        <v>3393.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3309.13</v>
+        <v>3393.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>634833.1234</v>
+        <v>638830.9184</v>
       </c>
       <c r="D3">
-        <v>132.22</v>
+        <v>135.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>83937649.79</v>
+        <v>86569150.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>83937649.79</v>
+        <v>86569150.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>316858.98</v>
+        <v>316499.84</v>
       </c>
       <c r="D4">
-        <v>122.98</v>
+        <v>126.1</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>38970306.36</v>
+        <v>39912108.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>38970306.36</v>
+        <v>39912108.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>991.2755</v>
+        <v>993.0746</v>
       </c>
       <c r="D5">
-        <v>121.4</v>
+        <v>124.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>120348.76</v>
+        <v>123531.66</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>120348.76</v>
+        <v>123531.66</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.48</v>
+        <v>131.73</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.48</v>
+        <v>131.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.48</v>
+        <v>131.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P375"/>
+  <dimension ref="A1:P367"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O375" sqref="O375"/>
+      <selection activeCell="O367" sqref="O367"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3369,18736 +3297,18336 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>31.64</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-9448.4</v>
+        <v>-6504.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-10.164679159568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>54546.34</v>
+        <v>57489.88</v>
       </c>
       <c r="N2" s="1">
-        <v>54546.34</v>
+        <v>57489.88</v>
       </c>
       <c r="O2" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>5400.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.94</v>
+        <v>29.11</v>
       </c>
       <c r="E3" s="1">
         <v>28.3174074074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>152914.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-2038.0</v>
+        <v>4280.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.3327752854546</v>
+        <v>2.7989588919262</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>150876.0</v>
+        <v>157194.0</v>
       </c>
       <c r="N3" s="1">
-        <v>150876.0</v>
+        <v>157194.0</v>
       </c>
       <c r="O3" s="1">
         <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>1464.0</v>
       </c>
       <c r="D4" s="1">
-        <v>231.6</v>
+        <v>237.2</v>
       </c>
       <c r="E4" s="1">
         <v>245.9803278689</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>360115.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-21052.8</v>
+        <v>-12854.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-5.8461292386436</v>
+        <v>-3.5695244188526</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>339062.4</v>
+        <v>347260.8</v>
       </c>
       <c r="N4" s="1">
-        <v>339062.4</v>
+        <v>347260.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>2385.0</v>
       </c>
       <c r="D5" s="1">
-        <v>134.9</v>
+        <v>136.25</v>
       </c>
       <c r="E5" s="1">
         <v>204.983672956</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>488886.06</v>
       </c>
       <c r="I5" s="1">
-        <v>-167149.56</v>
+        <v>-163929.81</v>
       </c>
       <c r="J5" s="1">
-        <v>-34.189880562354</v>
+        <v>-33.531291524246</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>321736.5</v>
+        <v>324956.25</v>
       </c>
       <c r="N5" s="1">
-        <v>321736.5</v>
+        <v>324956.25</v>
       </c>
       <c r="O5" s="1">
         <v>0.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>227.0</v>
       </c>
       <c r="D6" s="1">
-        <v>845.2</v>
+        <v>975.1</v>
       </c>
       <c r="E6" s="1">
         <v>1266.3645814978</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>287464.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-95604.36</v>
+        <v>-66117.06</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.257766969419</v>
+        <v>-23.000057467914</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>191860.4</v>
+        <v>221347.7</v>
       </c>
       <c r="N6" s="1">
-        <v>191860.4</v>
+        <v>221347.7</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>29344.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.24</v>
+        <v>24.2</v>
       </c>
       <c r="E7" s="1">
         <v>27.0990543212</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>795194.65</v>
       </c>
       <c r="I7" s="1">
-        <v>-25208.09</v>
+        <v>-85069.85</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.1700527663258</v>
+        <v>-10.697990737236</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>769986.56</v>
+        <v>710124.8</v>
       </c>
       <c r="N7" s="1">
-        <v>769986.56</v>
+        <v>710124.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.9</v>
+        <v>109.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-3735.0</v>
+        <v>-4332.6</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.3344594594595</v>
+        <v>-7.347972972973</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>55228.2</v>
+        <v>54630.6</v>
       </c>
       <c r="N8" s="1">
-        <v>55228.2</v>
+        <v>54630.6</v>
       </c>
       <c r="O8" s="1">
         <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.85</v>
+        <v>67.9</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>2854.8</v>
+        <v>7320.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.1001589825119</v>
+        <v>7.9491255961844</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>94940.4</v>
+        <v>99405.6</v>
       </c>
       <c r="N9" s="1">
-        <v>94940.4</v>
+        <v>99405.6</v>
       </c>
       <c r="O9" s="1">
         <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>26841.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.935</v>
+        <v>9.38</v>
       </c>
       <c r="E10" s="1">
         <v>8.8556186431</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>237693.66</v>
       </c>
       <c r="I10" s="1">
-        <v>2130.68</v>
+        <v>14074.92</v>
       </c>
       <c r="J10" s="1">
-        <v>0.89639748910425</v>
+        <v>5.9214536895936</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>239824.34</v>
+        <v>251768.58</v>
       </c>
       <c r="N10" s="1">
-        <v>239824.34</v>
+        <v>251768.58</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>5433.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.14</v>
+        <v>165.92</v>
       </c>
       <c r="E11" s="1">
         <v>159.3010178539</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>865482.43</v>
       </c>
       <c r="I11" s="1">
-        <v>31723.19</v>
+        <v>35960.93</v>
       </c>
       <c r="J11" s="1">
-        <v>3.6653765461189</v>
+        <v>4.1550156021076</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>897205.62</v>
+        <v>901443.36</v>
       </c>
       <c r="N11" s="1">
-        <v>897205.62</v>
+        <v>901443.36</v>
       </c>
       <c r="O11" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
         <v>3502.0</v>
       </c>
       <c r="D12" s="1">
-        <v>367.9</v>
+        <v>388.0</v>
       </c>
       <c r="E12" s="1">
         <v>217.4322044546</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>761447.58</v>
       </c>
       <c r="I12" s="1">
-        <v>526938.22</v>
+        <v>597328.42</v>
       </c>
       <c r="J12" s="1">
-        <v>69.202166221344</v>
+        <v>78.44642700158</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1288385.8</v>
+        <v>1358776.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1288385.8</v>
+        <v>1358776.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8580.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.27</v>
+        <v>16.52</v>
       </c>
       <c r="E13" s="1">
         <v>24.8976724942</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>213622.03</v>
       </c>
       <c r="I13" s="1">
-        <v>-5385.43</v>
+        <v>-71880.43</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.5210087180615</v>
+        <v>-33.648416317362</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>208236.6</v>
+        <v>141741.6</v>
       </c>
       <c r="N13" s="1">
-        <v>208236.6</v>
+        <v>141741.6</v>
       </c>
       <c r="O13" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.0</v>
+        <v>56.65</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-10982.55</v>
+        <v>-7182.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.601101494886</v>
+        <v>-10.857592446892</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>55173.0</v>
+        <v>58972.65</v>
       </c>
       <c r="N14" s="1">
-        <v>55173.0</v>
+        <v>58972.65</v>
       </c>
       <c r="O14" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>10039.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.54</v>
+        <v>50.18</v>
       </c>
       <c r="E15" s="1">
         <v>60.681894611</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>609185.54</v>
       </c>
       <c r="I15" s="1">
-        <v>-111853.48</v>
+        <v>-105428.52</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.361151513872</v>
+        <v>-17.30647119431</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>497332.06</v>
+        <v>503757.02</v>
       </c>
       <c r="N15" s="1">
-        <v>497332.06</v>
+        <v>503757.02</v>
       </c>
       <c r="O15" s="1">
         <v>0.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.14</v>
+        <v>9.522</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-19222.74</v>
+        <v>-17402.89</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.626185958254</v>
+        <v>-27.726752031763</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>43542.96</v>
+        <v>45362.81</v>
       </c>
       <c r="N16" s="1">
-        <v>43542.96</v>
+        <v>45362.81</v>
       </c>
       <c r="O16" s="1">
         <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>11803.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.5</v>
+        <v>62.16</v>
       </c>
       <c r="E17" s="1">
         <v>55.0945412183</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>650280.87</v>
       </c>
       <c r="I17" s="1">
-        <v>75603.63</v>
+        <v>83393.61</v>
       </c>
       <c r="J17" s="1">
-        <v>11.626303876969</v>
+        <v>12.824244699064</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>725884.5</v>
+        <v>733674.48</v>
       </c>
       <c r="N17" s="1">
-        <v>725884.5</v>
+        <v>733674.48</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>5542.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.56</v>
+        <v>31.22</v>
       </c>
       <c r="E18" s="1">
         <v>29.8347419704</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>165344.14</v>
       </c>
       <c r="I18" s="1">
-        <v>-7064.62</v>
+        <v>7677.1</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.2726763706292</v>
+        <v>4.643103771322</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>158279.52</v>
+        <v>173021.24</v>
       </c>
       <c r="N18" s="1">
-        <v>158279.52</v>
+        <v>173021.24</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>4074.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1161.0</v>
+        <v>1249.6</v>
       </c>
       <c r="E19" s="1">
         <v>509.9953730977</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2077721.15</v>
       </c>
       <c r="I19" s="1">
-        <v>2652192.85</v>
+        <v>3013149.25</v>
       </c>
       <c r="J19" s="1">
-        <v>127.64912413776</v>
+        <v>145.02183076877</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4729914.0</v>
+        <v>5090870.4</v>
       </c>
       <c r="N19" s="1">
-        <v>4729914.0</v>
+        <v>5090870.4</v>
       </c>
       <c r="O19" s="1">
-        <v>3.84</v>
+        <v>4.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>60.92</v>
+        <v>63.5</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-680.16</v>
+        <v>2694.48</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.84635416666667</v>
+        <v>3.3528645833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>79683.36</v>
+        <v>83058.0</v>
       </c>
       <c r="N20" s="1">
-        <v>79683.36</v>
+        <v>83058.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>32057.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.51</v>
+        <v>41.03</v>
       </c>
       <c r="E21" s="1">
         <v>27.5437526905</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>882970.08</v>
       </c>
       <c r="I21" s="1">
-        <v>415658.99</v>
+        <v>432328.63</v>
       </c>
       <c r="J21" s="1">
-        <v>47.075093416529</v>
+        <v>48.962998836835</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1298629.07</v>
+        <v>1315298.71</v>
       </c>
       <c r="N21" s="1">
-        <v>1298629.07</v>
+        <v>1315298.71</v>
       </c>
       <c r="O21" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.935</v>
+        <v>11.04</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>3837.24</v>
+        <v>18795.37</v>
       </c>
       <c r="J22" s="1">
-        <v>6.432400238237</v>
+        <v>31.506849315068</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>63492.11</v>
+        <v>78450.24</v>
       </c>
       <c r="N22" s="1">
-        <v>63492.11</v>
+        <v>78450.24</v>
       </c>
       <c r="O22" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>52.4</v>
+        <v>55.5</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-2780.75</v>
+        <v>737.75</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.4667274384686</v>
+        <v>1.1850501367366</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>59474.0</v>
+        <v>62992.5</v>
       </c>
       <c r="N23" s="1">
-        <v>59474.0</v>
+        <v>62992.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>7002.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.73</v>
+        <v>18.285</v>
       </c>
       <c r="E24" s="1">
         <v>18.2073693231</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>127488.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-3342.54</v>
+        <v>543.57</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.6218467620482</v>
+        <v>0.42636954066265</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>124145.46</v>
+        <v>128031.57</v>
       </c>
       <c r="N24" s="1">
-        <v>124145.46</v>
+        <v>128031.57</v>
       </c>
       <c r="O24" s="1">
         <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
         <v>58855.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.77</v>
+        <v>18.58</v>
       </c>
       <c r="E25" s="1">
         <v>9.3511917424</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>550364.39</v>
       </c>
       <c r="I25" s="1">
-        <v>554343.96</v>
+        <v>543161.51</v>
       </c>
       <c r="J25" s="1">
-        <v>100.72307912218</v>
+        <v>98.691252535434</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1104708.35</v>
+        <v>1093525.9</v>
       </c>
       <c r="N25" s="1">
-        <v>1104708.35</v>
+        <v>1093525.9</v>
       </c>
       <c r="O25" s="1">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>47136.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.067</v>
+        <v>3.149</v>
       </c>
       <c r="E26" s="1">
         <v>3.2023818313</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>150947.47</v>
       </c>
       <c r="I26" s="1">
-        <v>-6381.36</v>
+        <v>-2516.21</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.2275369040634</v>
+        <v>-1.6669441362614</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>144566.11</v>
+        <v>148431.26</v>
       </c>
       <c r="N26" s="1">
-        <v>144566.11</v>
+        <v>148431.26</v>
       </c>
       <c r="O26" s="1">
         <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>131088.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.814</v>
+        <v>10.198</v>
       </c>
       <c r="E27" s="1">
         <v>7.4100548487</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>971369.27</v>
       </c>
       <c r="I27" s="1">
-        <v>315128.36</v>
+        <v>365466.15</v>
       </c>
       <c r="J27" s="1">
-        <v>32.441664538142</v>
+        <v>37.623812208924</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1286497.63</v>
+        <v>1336835.42</v>
       </c>
       <c r="N27" s="1">
-        <v>1286497.63</v>
+        <v>1336835.42</v>
       </c>
       <c r="O27" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>8194.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.695</v>
+        <v>15.81</v>
       </c>
       <c r="E28" s="1">
         <v>16.4975469856</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>135180.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-6576.07</v>
+        <v>-5633.76</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.864644339548</v>
+        <v>-4.1675710104016</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>128604.83</v>
+        <v>129547.14</v>
       </c>
       <c r="N28" s="1">
-        <v>128604.83</v>
+        <v>129547.14</v>
       </c>
       <c r="O28" s="1">
         <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.645</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>-2956.34</v>
+        <v>-1589.73</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.7389770723104</v>
+        <v>-2.010582010582</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>76111.81</v>
+        <v>77478.42</v>
       </c>
       <c r="N29" s="1">
-        <v>76111.81</v>
+        <v>77478.42</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>1198.0</v>
       </c>
       <c r="D30" s="1">
-        <v>131.3</v>
+        <v>144.8</v>
       </c>
       <c r="E30" s="1">
-        <v>131.9144407346</v>
+        <v>127.8644407346</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>158033.5</v>
+        <v>153181.6</v>
       </c>
       <c r="I30" s="1">
-        <v>-736.1</v>
+        <v>20288.8</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.46578731724603</v>
+        <v>13.244932811774</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>157297.4</v>
+        <v>173470.4</v>
       </c>
       <c r="N30" s="1">
-        <v>157297.4</v>
+        <v>173470.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>190.15</v>
+        <v>252.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>495.0</v>
+        <v>41448.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.39598732840549</v>
+        <v>33.157338965153</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>125499.0</v>
+        <v>166452.0</v>
       </c>
       <c r="N31" s="1">
-        <v>125499.0</v>
+        <v>166452.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.48</v>
+        <v>29.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-8996.32</v>
+        <v>-9796.84</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.801169590643</v>
+        <v>-15.029239766082</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>56188.88</v>
+        <v>55388.36</v>
       </c>
       <c r="N32" s="1">
-        <v>56188.88</v>
+        <v>55388.36</v>
       </c>
       <c r="O32" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>9843.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.24</v>
+        <v>79.34</v>
       </c>
       <c r="E33" s="1">
         <v>78.6050320024</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>773709.33</v>
       </c>
       <c r="I33" s="1">
-        <v>6249.99</v>
+        <v>7234.29</v>
       </c>
       <c r="J33" s="1">
-        <v>0.80779560975438</v>
+        <v>0.93501392829268</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>779959.32</v>
+        <v>780943.62</v>
       </c>
       <c r="N33" s="1">
-        <v>779959.32</v>
+        <v>780943.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>11042.0</v>
       </c>
       <c r="D34" s="1">
-        <v>83.3</v>
+        <v>89.01</v>
       </c>
       <c r="E34" s="1">
         <v>76.3751213548</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>843334.09</v>
       </c>
       <c r="I34" s="1">
-        <v>76464.51</v>
+        <v>139514.33</v>
       </c>
       <c r="J34" s="1">
-        <v>9.0669298095136</v>
+        <v>16.543186342675</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>919798.6</v>
+        <v>982848.42</v>
       </c>
       <c r="N34" s="1">
-        <v>919798.6</v>
+        <v>982848.42</v>
       </c>
       <c r="O34" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.08</v>
+        <v>11.196</v>
       </c>
       <c r="E35" s="1">
         <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>-23050.79</v>
+        <v>2731.83</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.92732256501054</v>
+        <v>0.10990025082753</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2462685.12</v>
+        <v>2488467.74</v>
       </c>
       <c r="N35" s="1">
-        <v>2462685.12</v>
+        <v>2488467.74</v>
       </c>
       <c r="O35" s="1">
-        <v>2.0</v>
+        <v>1.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.628</v>
+        <v>10.66</v>
       </c>
       <c r="E36" s="1">
         <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-55617.98</v>
+        <v>-40108.35</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.068189020496</v>
+        <v>-0.77031382837368</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5151136.53</v>
+        <v>5166646.16</v>
       </c>
       <c r="N36" s="1">
-        <v>5151136.53</v>
+        <v>5166646.16</v>
       </c>
       <c r="O36" s="1">
-        <v>4.19</v>
+        <v>4.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.34</v>
+        <v>51.78</v>
       </c>
       <c r="E37" s="1">
         <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-5526.18</v>
+        <v>-1956.42</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.240500850835</v>
+        <v>-1.5012541528851</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>124792.86</v>
+        <v>128362.62</v>
       </c>
       <c r="N37" s="1">
-        <v>124792.86</v>
+        <v>128362.62</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>13167.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.35</v>
+        <v>11.964</v>
       </c>
       <c r="E38" s="1">
         <v>11.9802286018</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>157743.67</v>
       </c>
       <c r="I38" s="1">
-        <v>-8298.22</v>
+        <v>-213.68</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.2605724210677</v>
+        <v>-0.13546026918228</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>149445.45</v>
+        <v>157529.99</v>
       </c>
       <c r="N38" s="1">
-        <v>149445.45</v>
+        <v>157529.99</v>
       </c>
       <c r="O38" s="1">
         <v>0.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>15009.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.42</v>
+        <v>26.0</v>
       </c>
       <c r="E39" s="1">
         <v>24.8443487241</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>372888.83</v>
       </c>
       <c r="I39" s="1">
-        <v>23648.95</v>
+        <v>17345.17</v>
       </c>
       <c r="J39" s="1">
-        <v>6.3420912876366</v>
+        <v>4.6515659908611</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>396537.78</v>
+        <v>390234.0</v>
       </c>
       <c r="N39" s="1">
-        <v>396537.78</v>
+        <v>390234.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
         <v>51447.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.38</v>
+        <v>10.37</v>
       </c>
       <c r="E40" s="1">
         <v>10.5529212588</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>542916.14</v>
       </c>
       <c r="I40" s="1">
-        <v>-8896.28</v>
+        <v>-9410.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.6386103386059</v>
+        <v>-1.7333708296092</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>534019.86</v>
+        <v>533505.39</v>
       </c>
       <c r="N40" s="1">
-        <v>534019.86</v>
+        <v>533505.39</v>
       </c>
       <c r="O40" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.195</v>
+        <v>16.565</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>864.9</v>
+        <v>2998.32</v>
       </c>
       <c r="J41" s="1">
-        <v>0.93487067622312</v>
+        <v>3.2408850109068</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>93380.37</v>
+        <v>95513.79</v>
       </c>
       <c r="N41" s="1">
-        <v>93380.37</v>
+        <v>95513.79</v>
       </c>
       <c r="O41" s="1">
         <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.9</v>
+        <v>85.4</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-5984.0</v>
+        <v>-4964.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.4929881337648</v>
+        <v>-7.8748651564186</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>57052.0</v>
+        <v>58072.0</v>
       </c>
       <c r="N42" s="1">
-        <v>57052.0</v>
+        <v>58072.0</v>
       </c>
       <c r="O42" s="1">
         <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>4654.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.48</v>
+        <v>33.94</v>
       </c>
       <c r="E43" s="1">
         <v>34.518955737</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>160651.22</v>
       </c>
       <c r="I43" s="1">
-        <v>-14143.3</v>
+        <v>-2694.46</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.8037302175483</v>
+        <v>-1.6772110414101</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>146507.92</v>
+        <v>157956.76</v>
       </c>
       <c r="N43" s="1">
-        <v>146507.92</v>
+        <v>157956.76</v>
       </c>
       <c r="O43" s="1">
         <v>0.12</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
         <v>5351.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.52</v>
+        <v>77.54</v>
       </c>
       <c r="E44" s="1">
         <v>65.6869837414</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>351491.05</v>
       </c>
       <c r="I44" s="1">
-        <v>25861.47</v>
+        <v>63425.49</v>
       </c>
       <c r="J44" s="1">
-        <v>7.3576468021021</v>
+        <v>18.0446955904</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>377352.52</v>
+        <v>414916.54</v>
       </c>
       <c r="N44" s="1">
-        <v>377352.52</v>
+        <v>414916.54</v>
       </c>
       <c r="O44" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.75</v>
+        <v>56.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-8484.0</v>
+        <v>-5555.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.515687851971</v>
+        <v>-8.8495575221239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>54287.5</v>
+        <v>57216.5</v>
       </c>
       <c r="N45" s="1">
-        <v>54287.5</v>
+        <v>57216.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
         <v>20319.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.365</v>
+        <v>17.095</v>
       </c>
       <c r="E46" s="1">
         <v>18.6877680988</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>379716.76</v>
       </c>
       <c r="I46" s="1">
-        <v>-47196.32</v>
+        <v>-32363.45</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.429348654508</v>
+        <v>-8.5230501808769</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>332520.44</v>
+        <v>347353.31</v>
       </c>
       <c r="N46" s="1">
-        <v>332520.44</v>
+        <v>347353.31</v>
       </c>
       <c r="O46" s="1">
         <v>0.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
         <v>6059.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.24</v>
+        <v>67.56</v>
       </c>
       <c r="E47" s="1">
         <v>60.2427578808</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>365010.87</v>
       </c>
       <c r="I47" s="1">
-        <v>54514.29</v>
+        <v>44335.17</v>
       </c>
       <c r="J47" s="1">
-        <v>14.934977141914</v>
+        <v>12.146260192196</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>419525.16</v>
+        <v>409346.04</v>
       </c>
       <c r="N47" s="1">
-        <v>419525.16</v>
+        <v>409346.04</v>
       </c>
       <c r="O47" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
         <v>12119.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.62</v>
+        <v>19.595</v>
       </c>
       <c r="E48" s="1">
         <v>29.1879981847</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>353729.35</v>
       </c>
       <c r="I48" s="1">
-        <v>-140192.57</v>
+        <v>-116257.54</v>
       </c>
       <c r="J48" s="1">
-        <v>-39.632722023208</v>
+        <v>-32.866240813775</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>213536.78</v>
+        <v>237471.81</v>
       </c>
       <c r="N48" s="1">
-        <v>213536.78</v>
+        <v>237471.81</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
         <v>15884.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.675</v>
+        <v>27.06</v>
       </c>
       <c r="E49" s="1">
         <v>30.1185727776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>478403.41</v>
       </c>
       <c r="I49" s="1">
-        <v>-70581.71</v>
+        <v>-48582.37</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.753596760525</v>
+        <v>-10.155105290742</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>407821.7</v>
+        <v>429821.04</v>
       </c>
       <c r="N49" s="1">
-        <v>407821.7</v>
+        <v>429821.04</v>
       </c>
       <c r="O49" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
         <v>2470.0</v>
       </c>
       <c r="D50" s="1">
-        <v>255.6</v>
+        <v>266.7</v>
       </c>
       <c r="E50" s="1">
         <v>222.9023562753</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>550568.82</v>
       </c>
       <c r="I50" s="1">
-        <v>80763.18</v>
+        <v>108180.18</v>
       </c>
       <c r="J50" s="1">
-        <v>14.669043553901</v>
+        <v>19.64880248758</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>631332.0</v>
+        <v>658749.0</v>
       </c>
       <c r="N50" s="1">
-        <v>631332.0</v>
+        <v>658749.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
         <v>8427.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.12</v>
+        <v>47.79</v>
       </c>
       <c r="E51" s="1">
         <v>49.9177939955</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>420657.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-32004.01</v>
+        <v>-17930.92</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.608096615475</v>
+        <v>-4.2625962110483</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>388653.24</v>
+        <v>402726.33</v>
       </c>
       <c r="N51" s="1">
-        <v>388653.24</v>
+        <v>402726.33</v>
       </c>
       <c r="O51" s="1">
         <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
         <v>9734.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.77</v>
+        <v>27.61</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8287620711</v>
+        <v>30.8287620711</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>309821.17</v>
+        <v>300087.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-10305.99</v>
+        <v>-31331.43</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.3264318251719</v>
+        <v>-10.440776258445</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>299515.18</v>
+        <v>268755.74</v>
       </c>
       <c r="N52" s="1">
-        <v>299515.18</v>
+        <v>268755.74</v>
       </c>
       <c r="O52" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
         <v>49359.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.705</v>
+        <v>18.64</v>
       </c>
       <c r="E53" s="1">
         <v>19.1443325432</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>944945.11</v>
       </c>
       <c r="I53" s="1">
-        <v>27673.99</v>
+        <v>-24893.35</v>
       </c>
       <c r="J53" s="1">
-        <v>2.9286346590015</v>
+        <v>-2.6343699476893</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>972619.1</v>
+        <v>920051.76</v>
       </c>
       <c r="N53" s="1">
-        <v>972619.1</v>
+        <v>920051.76</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
         <v>99291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.71</v>
+        <v>4.535</v>
       </c>
       <c r="E54" s="1">
         <v>4.5163065132</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>448428.59</v>
       </c>
       <c r="I54" s="1">
-        <v>19232.02</v>
+        <v>1856.1</v>
       </c>
       <c r="J54" s="1">
-        <v>4.2887586627784</v>
+        <v>0.41391205676694</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>467660.61</v>
+        <v>450284.69</v>
       </c>
       <c r="N54" s="1">
-        <v>467660.61</v>
+        <v>450284.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>1351.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.7</v>
+        <v>135.25</v>
       </c>
       <c r="E55" s="1">
         <v>145.6875647668</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>196823.9</v>
       </c>
       <c r="I55" s="1">
-        <v>-13493.2</v>
+        <v>-14101.15</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.8554682637627</v>
+        <v>-7.1643484353272</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>183330.7</v>
+        <v>182722.75</v>
       </c>
       <c r="N55" s="1">
-        <v>183330.7</v>
+        <v>182722.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
         <v>10319.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.48</v>
+        <v>41.56</v>
       </c>
       <c r="E56" s="1">
         <v>43.3882973156</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>447723.84</v>
       </c>
       <c r="I56" s="1">
-        <v>-19691.72</v>
+        <v>-18866.2</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.3981843808005</v>
+        <v>-4.2138028656236</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>428032.12</v>
+        <v>428857.64</v>
       </c>
       <c r="N56" s="1">
-        <v>428032.12</v>
+        <v>428857.64</v>
       </c>
       <c r="O56" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
         <v>133060.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.753</v>
+        <v>9.821</v>
       </c>
       <c r="E57" s="1">
         <v>6.0852837818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>809707.86</v>
       </c>
       <c r="I57" s="1">
-        <v>488026.32</v>
+        <v>497074.4</v>
       </c>
       <c r="J57" s="1">
-        <v>60.271901028601</v>
+        <v>61.389350969126</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1297734.18</v>
+        <v>1306782.26</v>
       </c>
       <c r="N57" s="1">
-        <v>1297734.18</v>
+        <v>1306782.26</v>
       </c>
       <c r="O57" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
         <v>33828.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.97</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
         <v>15.7991953411</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>534455.18</v>
       </c>
       <c r="I58" s="1">
-        <v>445541.98</v>
+        <v>422200.66</v>
       </c>
       <c r="J58" s="1">
-        <v>83.363768688705</v>
+        <v>78.996457663672</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>979997.16</v>
+        <v>956655.84</v>
       </c>
       <c r="N58" s="1">
-        <v>979997.16</v>
+        <v>956655.84</v>
       </c>
       <c r="O58" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
         <v>2783.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.1</v>
+        <v>99.75</v>
       </c>
       <c r="E59" s="1">
         <v>104.1770104204</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>289924.62</v>
       </c>
       <c r="I59" s="1">
-        <v>-28044.32</v>
+        <v>-12320.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.6729694773766</v>
+        <v>-4.2495080272934</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>261880.3</v>
+        <v>277604.25</v>
       </c>
       <c r="N59" s="1">
-        <v>261880.3</v>
+        <v>277604.25</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
         <v>2610.0</v>
       </c>
       <c r="D60" s="1">
-        <v>191.25</v>
+        <v>185.7</v>
       </c>
       <c r="E60" s="1">
         <v>202.2140268199</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>527778.61</v>
       </c>
       <c r="I60" s="1">
-        <v>-28616.11</v>
+        <v>-43101.61</v>
       </c>
       <c r="J60" s="1">
-        <v>-5.4219912398496</v>
+        <v>-8.166607964654</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>499162.5</v>
+        <v>484677.0</v>
       </c>
       <c r="N60" s="1">
-        <v>499162.5</v>
+        <v>484677.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>66.9</v>
+        <v>61.8</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-1276.38</v>
+        <v>-6442.68</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8485915492958</v>
+        <v>-9.330985915493</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>67769.7</v>
+        <v>62603.4</v>
       </c>
       <c r="N61" s="1">
-        <v>67769.7</v>
+        <v>62603.4</v>
       </c>
       <c r="O61" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.04</v>
+        <v>24.72</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>932.52</v>
+        <v>-2306.76</v>
       </c>
       <c r="J62" s="1">
-        <v>1.4809041309431</v>
+        <v>-3.6632891660171</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>63902.16</v>
+        <v>60662.88</v>
       </c>
       <c r="N62" s="1">
-        <v>63902.16</v>
+        <v>60662.88</v>
       </c>
       <c r="O62" s="1">
         <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>295.5</v>
+        <v>299.55</v>
       </c>
       <c r="E63" s="1">
         <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-9958.2</v>
+        <v>-8330.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.7345723313232</v>
+        <v>-6.4700207845952</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>118791.0</v>
+        <v>120419.1</v>
       </c>
       <c r="N63" s="1">
-        <v>118791.0</v>
+        <v>120419.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
         <v>4537.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.28</v>
+        <v>58.66</v>
       </c>
       <c r="E64" s="1">
         <v>62.8972801411</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>285364.96</v>
       </c>
       <c r="I64" s="1">
-        <v>-25485.6</v>
+        <v>-19224.54</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.9308792502065</v>
+        <v>-6.7368257125892</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>259879.36</v>
+        <v>266140.42</v>
       </c>
       <c r="N64" s="1">
-        <v>259879.36</v>
+        <v>266140.42</v>
       </c>
       <c r="O64" s="1">
         <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>76.55</v>
+        <v>70.8</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-4844.1</v>
+        <v>-9001.35</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.048048048048</v>
+        <v>-14.954954954955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>55345.65</v>
+        <v>51188.4</v>
       </c>
       <c r="N65" s="1">
-        <v>55345.65</v>
+        <v>51188.4</v>
       </c>
       <c r="O65" s="1">
         <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.67</v>
+        <v>38.84</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-1519.44</v>
+        <v>-1188.28</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.9771863117871</v>
+        <v>-1.5462610899873</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>75329.16</v>
+        <v>75660.32</v>
       </c>
       <c r="N66" s="1">
-        <v>75329.16</v>
+        <v>75660.32</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.46</v>
+        <v>37.94</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>-502.8</v>
+        <v>1977.68</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.81610446137106</v>
+        <v>3.2100108813928</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>61106.96</v>
+        <v>63587.44</v>
       </c>
       <c r="N67" s="1">
-        <v>61106.96</v>
+        <v>63587.44</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
         <v>3720.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.6</v>
+        <v>197.8</v>
       </c>
       <c r="E68" s="1">
         <v>152.7432365591</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>568204.84</v>
       </c>
       <c r="I68" s="1">
-        <v>189187.16</v>
+        <v>167611.16</v>
       </c>
       <c r="J68" s="1">
-        <v>33.295591075923</v>
+        <v>29.498368933288</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>757392.0</v>
+        <v>735816.0</v>
       </c>
       <c r="N68" s="1">
-        <v>757392.0</v>
+        <v>735816.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.15</v>
+        <v>60.95</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-4905.0</v>
+        <v>-6474.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.690440060698</v>
+        <v>-7.5113808801214</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>81292.2</v>
+        <v>79722.6</v>
       </c>
       <c r="N69" s="1">
-        <v>81292.2</v>
+        <v>79722.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
         <v>19178.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.81</v>
+        <v>37.89</v>
       </c>
       <c r="E70" s="1">
         <v>35.1181264991</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>673495.43</v>
       </c>
       <c r="I70" s="1">
-        <v>13268.75</v>
+        <v>53158.99</v>
       </c>
       <c r="J70" s="1">
-        <v>1.9701321507111</v>
+        <v>7.8929993630395</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>686764.18</v>
+        <v>726654.42</v>
       </c>
       <c r="N70" s="1">
-        <v>686764.18</v>
+        <v>726654.42</v>
       </c>
       <c r="O70" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.204</v>
+        <v>8.95</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-8019.82</v>
+        <v>-9448.32</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.414856902751</v>
+        <v>-15.804327375353</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>51763.3</v>
+        <v>50334.8</v>
       </c>
       <c r="N71" s="1">
-        <v>51763.3</v>
+        <v>50334.8</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
         <v>909.0</v>
       </c>
       <c r="D72" s="1">
-        <v>269.8</v>
+        <v>272.0</v>
       </c>
       <c r="E72" s="1">
         <v>258.1410341034</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>234650.2</v>
       </c>
       <c r="I72" s="1">
-        <v>10598.0</v>
+        <v>12597.8</v>
       </c>
       <c r="J72" s="1">
-        <v>4.5165101073854</v>
+        <v>5.368757409966</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>245248.2</v>
+        <v>247248.0</v>
       </c>
       <c r="N72" s="1">
-        <v>245248.2</v>
+        <v>247248.0</v>
       </c>
       <c r="O72" s="1">
         <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
         <v>5560.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.64</v>
+        <v>66.86</v>
       </c>
       <c r="E73" s="1">
         <v>78.1432482014</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>434476.46</v>
       </c>
       <c r="I73" s="1">
-        <v>-58398.06</v>
+        <v>-62734.86</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.441018185427</v>
+        <v>-14.43918503663</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>376078.4</v>
+        <v>371741.6</v>
       </c>
       <c r="N73" s="1">
-        <v>376078.4</v>
+        <v>371741.6</v>
       </c>
       <c r="O73" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.78</v>
+        <v>64.68</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-7571.71</v>
+        <v>-7743.31</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.3770258591902</v>
+        <v>-6.5215503638842</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>111162.48</v>
+        <v>110990.88</v>
       </c>
       <c r="N74" s="1">
-        <v>111162.48</v>
+        <v>110990.88</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
         <v>324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1667.5</v>
+        <v>1648.0</v>
       </c>
       <c r="E75" s="1">
         <v>1471.092191358</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>476633.87</v>
       </c>
       <c r="I75" s="1">
-        <v>63636.13</v>
+        <v>57318.13</v>
       </c>
       <c r="J75" s="1">
-        <v>13.351155678467</v>
+        <v>12.025609929903</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>540270.0</v>
+        <v>533952.0</v>
       </c>
       <c r="N75" s="1">
-        <v>540270.0</v>
+        <v>533952.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.92</v>
+        <v>49.48</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-8545.46</v>
+        <v>927.22</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.992613869512</v>
+        <v>1.5182601559294</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>52525.76</v>
+        <v>61998.44</v>
       </c>
       <c r="N76" s="1">
-        <v>52525.76</v>
+        <v>61998.44</v>
       </c>
       <c r="O76" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.42</v>
+        <v>26.78</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-6208.16</v>
+        <v>-9370.08</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.176991150442</v>
+        <v>-15.360303413401</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>54793.76</v>
+        <v>51631.84</v>
       </c>
       <c r="N77" s="1">
-        <v>54793.76</v>
+        <v>51631.84</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
         <v>26520.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.36</v>
+        <v>19.925</v>
       </c>
       <c r="E78" s="1">
         <v>13.5598133484</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>359606.25</v>
       </c>
       <c r="I78" s="1">
-        <v>180340.95</v>
+        <v>168804.75</v>
       </c>
       <c r="J78" s="1">
-        <v>50.149559413942</v>
+        <v>46.941550654362</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>539947.2</v>
+        <v>528411.0</v>
       </c>
       <c r="N78" s="1">
-        <v>539947.2</v>
+        <v>528411.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
         <v>11713.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.8</v>
+        <v>52.56</v>
       </c>
       <c r="E79" s="1">
         <v>40.1591573465</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>470384.21</v>
       </c>
       <c r="I79" s="1">
-        <v>124636.19</v>
+        <v>145251.07</v>
       </c>
       <c r="J79" s="1">
-        <v>26.496678109157</v>
+        <v>30.87924018538</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>595020.4</v>
+        <v>615635.28</v>
       </c>
       <c r="N79" s="1">
-        <v>595020.4</v>
+        <v>615635.28</v>
       </c>
       <c r="O79" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
         <v>12004.0</v>
       </c>
       <c r="D80" s="1">
-        <v>38.96</v>
+        <v>54.15</v>
       </c>
       <c r="E80" s="1">
         <v>34.8188053982</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>417964.94</v>
       </c>
       <c r="I80" s="1">
-        <v>49710.9</v>
+        <v>232051.66</v>
       </c>
       <c r="J80" s="1">
-        <v>11.893557387852</v>
+        <v>55.519407919717</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>467675.84</v>
+        <v>650016.6</v>
       </c>
       <c r="N80" s="1">
-        <v>467675.84</v>
+        <v>650016.6</v>
       </c>
       <c r="O80" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
         <v>27880.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.945</v>
+        <v>23.845</v>
       </c>
       <c r="E81" s="1">
         <v>12.6131427547</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>351654.42</v>
       </c>
       <c r="I81" s="1">
-        <v>288052.18</v>
+        <v>313144.18</v>
       </c>
       <c r="J81" s="1">
-        <v>81.913425117762</v>
+        <v>89.048839482808</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>639706.6</v>
+        <v>664798.6</v>
       </c>
       <c r="N81" s="1">
-        <v>639706.6</v>
+        <v>664798.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>34.54</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-7004.16</v>
+        <v>-4546.56</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.662404092072</v>
+        <v>-7.5703324808184</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>53053.44</v>
+        <v>55511.04</v>
       </c>
       <c r="N82" s="1">
-        <v>53053.44</v>
+        <v>55511.04</v>
       </c>
       <c r="O82" s="1">
         <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
         <v>217271.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.321</v>
+        <v>5.659</v>
       </c>
       <c r="E83" s="1">
         <v>2.8251290324</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>613818.61</v>
       </c>
       <c r="I83" s="1">
-        <v>542280.38</v>
+        <v>615717.98</v>
       </c>
       <c r="J83" s="1">
-        <v>88.34537942732</v>
+        <v>100.30943506258</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1156098.99</v>
+        <v>1229536.59</v>
       </c>
       <c r="N83" s="1">
-        <v>1156098.99</v>
+        <v>1229536.59</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>11425.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.135</v>
+        <v>13.975</v>
       </c>
       <c r="E84" s="1">
         <v>19.1496595186</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>218784.86</v>
       </c>
       <c r="I84" s="1">
-        <v>-167.48</v>
+        <v>-59120.48</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.07655008669247</v>
+        <v>-27.022198885243</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>218617.38</v>
+        <v>159664.38</v>
       </c>
       <c r="N84" s="1">
-        <v>218617.38</v>
+        <v>159664.38</v>
       </c>
       <c r="O84" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.42</v>
+        <v>15.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>5911.62</v>
+        <v>3224.52</v>
       </c>
       <c r="J85" s="1">
-        <v>9.5396931287525</v>
+        <v>5.2034689793195</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>67880.28</v>
+        <v>65193.18</v>
       </c>
       <c r="N85" s="1">
-        <v>67880.28</v>
+        <v>65193.18</v>
       </c>
       <c r="O85" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
         <v>2579.0</v>
       </c>
       <c r="D86" s="1">
-        <v>108.7</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
         <v>114.448545948</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>295162.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-14825.5</v>
+        <v>-4509.5</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.0228213040397</v>
+        <v>-1.5278009288433</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>280337.3</v>
+        <v>290653.3</v>
       </c>
       <c r="N86" s="1">
-        <v>280337.3</v>
+        <v>290653.3</v>
       </c>
       <c r="O86" s="1">
         <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>647.0</v>
       </c>
       <c r="D87" s="1">
-        <v>265.25</v>
+        <v>240.05</v>
       </c>
       <c r="E87" s="1">
         <v>517.4809582689</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>334810.18</v>
       </c>
       <c r="I87" s="1">
-        <v>-163193.43</v>
+        <v>-179497.83</v>
       </c>
       <c r="J87" s="1">
-        <v>-48.742075285763</v>
+        <v>-53.611819688398</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>171616.75</v>
+        <v>155312.35</v>
       </c>
       <c r="N87" s="1">
-        <v>171616.75</v>
+        <v>155312.35</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.72</v>
+        <v>34.82</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-3735.4</v>
+        <v>-1572.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.3340819764177</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>66293.52</v>
+        <v>68456.12</v>
       </c>
       <c r="N88" s="1">
-        <v>66293.52</v>
+        <v>68456.12</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
         <v>3694.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.0</v>
+        <v>58.14</v>
       </c>
       <c r="E89" s="1">
         <v>63.7048294532</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>235325.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-32155.64</v>
+        <v>-20556.48</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.664316391533</v>
+        <v>-8.7353337273405</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>203170.0</v>
+        <v>214769.16</v>
       </c>
       <c r="N89" s="1">
-        <v>203170.0</v>
+        <v>214769.16</v>
       </c>
       <c r="O89" s="1">
         <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>29.08</v>
+        <v>30.62</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-7966.6</v>
+        <v>-5148.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.020937188435</v>
+        <v>-8.4147557328016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>53216.4</v>
+        <v>56034.6</v>
       </c>
       <c r="N90" s="1">
-        <v>53216.4</v>
+        <v>56034.6</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
         <v>170106.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.848</v>
+        <v>4.661</v>
       </c>
       <c r="E91" s="1">
         <v>3.3842772154</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>575685.86</v>
       </c>
       <c r="I91" s="1">
-        <v>248988.03</v>
+        <v>217178.21</v>
       </c>
       <c r="J91" s="1">
-        <v>43.250676679813</v>
+        <v>37.725124949221</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>824673.89</v>
+        <v>792864.07</v>
       </c>
       <c r="N91" s="1">
-        <v>824673.89</v>
+        <v>792864.07</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>7154.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.58</v>
+        <v>23.29</v>
       </c>
       <c r="E92" s="1">
         <v>26.9524405927</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>192817.76</v>
       </c>
       <c r="I92" s="1">
-        <v>-24126.44</v>
+        <v>-26201.1</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.512561083585</v>
+        <v>-13.588530434126</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>168691.32</v>
+        <v>166616.66</v>
       </c>
       <c r="N92" s="1">
-        <v>168691.32</v>
+        <v>166616.66</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
         <v>3782.0</v>
       </c>
       <c r="D93" s="1">
-        <v>180.52</v>
+        <v>188.36</v>
       </c>
       <c r="E93" s="1">
         <v>151.4181041777</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>572663.27</v>
       </c>
       <c r="I93" s="1">
-        <v>110063.37</v>
+        <v>139714.25</v>
       </c>
       <c r="J93" s="1">
-        <v>19.219561610787</v>
+        <v>24.397278002481</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>682726.64</v>
+        <v>712377.52</v>
       </c>
       <c r="N93" s="1">
-        <v>682726.64</v>
+        <v>712377.52</v>
       </c>
       <c r="O93" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
         <v>3248.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.95</v>
+        <v>152.5</v>
       </c>
       <c r="E94" s="1">
         <v>74.6189562808</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>242362.37</v>
       </c>
       <c r="I94" s="1">
-        <v>199203.23</v>
+        <v>252957.63</v>
       </c>
       <c r="J94" s="1">
-        <v>82.192309804529</v>
+        <v>104.37166050159</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>441565.6</v>
+        <v>495320.0</v>
       </c>
       <c r="N94" s="1">
-        <v>441565.6</v>
+        <v>495320.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
         <v>3766.0</v>
       </c>
       <c r="D95" s="1">
-        <v>62.26</v>
+        <v>52.7</v>
       </c>
       <c r="E95" s="1">
         <v>56.8421455125</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>214067.52</v>
       </c>
       <c r="I95" s="1">
-        <v>20403.64</v>
+        <v>-15599.32</v>
       </c>
       <c r="J95" s="1">
-        <v>9.5314039233976</v>
+        <v>-7.2871026861058</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>234471.16</v>
+        <v>198468.2</v>
       </c>
       <c r="N95" s="1">
-        <v>234471.16</v>
+        <v>198468.2</v>
       </c>
       <c r="O95" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
         <v>2155.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.2</v>
+        <v>377.45</v>
       </c>
       <c r="E96" s="1">
         <v>394.5045104408</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>850157.22</v>
       </c>
       <c r="I96" s="1">
-        <v>-78236.22</v>
+        <v>-36752.47</v>
       </c>
       <c r="J96" s="1">
-        <v>-9.2025590278466</v>
+        <v>-4.3230203938043</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>771921.0</v>
+        <v>813404.75</v>
       </c>
       <c r="N96" s="1">
-        <v>771921.0</v>
+        <v>813404.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
         <v>12562.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.5</v>
+        <v>26.1</v>
       </c>
       <c r="E97" s="1">
         <v>20.6837796529</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>259829.64</v>
       </c>
       <c r="I97" s="1">
-        <v>60501.36</v>
+        <v>68038.56</v>
       </c>
       <c r="J97" s="1">
-        <v>23.285010901759</v>
+        <v>26.185834687682</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>320331.0</v>
+        <v>327868.2</v>
       </c>
       <c r="N97" s="1">
-        <v>320331.0</v>
+        <v>327868.2</v>
       </c>
       <c r="O97" s="1">
         <v>0.26</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
         <v>2313.0</v>
       </c>
       <c r="D98" s="1">
-        <v>471.05</v>
+        <v>471.65</v>
       </c>
       <c r="E98" s="1">
         <v>624.332542153</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1444081.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-354542.52</v>
+        <v>-353154.72</v>
       </c>
       <c r="J98" s="1">
-        <v>-24.5514260116</v>
+        <v>-24.455323380472</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1089538.65</v>
+        <v>1090926.45</v>
       </c>
       <c r="N98" s="1">
-        <v>1089538.65</v>
+        <v>1090926.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
         <v>6590.0</v>
       </c>
       <c r="D99" s="1">
-        <v>52.71</v>
+        <v>49.775</v>
       </c>
       <c r="E99" s="1">
         <v>58.7753201821</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>387329.36</v>
       </c>
       <c r="I99" s="1">
-        <v>-39970.46</v>
+        <v>-59312.11</v>
       </c>
       <c r="J99" s="1">
-        <v>-10.319501728451</v>
+        <v>-15.31309426169</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>347358.9</v>
+        <v>328017.25</v>
       </c>
       <c r="N99" s="1">
-        <v>347358.9</v>
+        <v>328017.25</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
         <v>3115.0</v>
       </c>
       <c r="D100" s="1">
-        <v>109.8</v>
+        <v>111.9</v>
       </c>
       <c r="E100" s="1">
         <v>115.6788314607</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>360339.56</v>
       </c>
       <c r="I100" s="1">
-        <v>-18312.56</v>
+        <v>-11771.06</v>
       </c>
       <c r="J100" s="1">
-        <v>-5.0820287397809</v>
+        <v>-3.2666577047494</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>342027.0</v>
+        <v>348568.5</v>
       </c>
       <c r="N100" s="1">
-        <v>342027.0</v>
+        <v>348568.5</v>
       </c>
       <c r="O100" s="1">
         <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.09</v>
+        <v>15.13</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>18498.91</v>
+        <v>18722.11</v>
       </c>
       <c r="J101" s="1">
-        <v>28.155226321239</v>
+        <v>28.494935337332</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>84202.2</v>
+        <v>84425.4</v>
       </c>
       <c r="N101" s="1">
-        <v>84202.2</v>
+        <v>84425.4</v>
       </c>
       <c r="O101" s="1">
         <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
         <v>5958.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.16</v>
+        <v>54.1</v>
       </c>
       <c r="E102" s="1">
         <v>52.1764132259</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>310867.07</v>
       </c>
       <c r="I102" s="1">
-        <v>5860.21</v>
+        <v>11460.73</v>
       </c>
       <c r="J102" s="1">
-        <v>1.8851176485177</v>
+        <v>3.6866979831605</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>316727.28</v>
+        <v>322327.8</v>
       </c>
       <c r="N102" s="1">
-        <v>316727.28</v>
+        <v>322327.8</v>
       </c>
       <c r="O102" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>591.0</v>
       </c>
       <c r="D103" s="1">
-        <v>545.0</v>
+        <v>551.8</v>
       </c>
       <c r="E103" s="1">
         <v>220.137106599</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>130101.03</v>
       </c>
       <c r="I103" s="1">
-        <v>191993.97</v>
+        <v>196012.77</v>
       </c>
       <c r="J103" s="1">
-        <v>147.57298231997</v>
+        <v>150.66196631956</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>322095.0</v>
+        <v>326113.8</v>
       </c>
       <c r="N103" s="1">
-        <v>322095.0</v>
+        <v>326113.8</v>
       </c>
       <c r="O103" s="1">
         <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
         <v>62816.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.302</v>
+        <v>3.814</v>
       </c>
       <c r="E104" s="1">
         <v>3.4678526172</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>217836.63</v>
       </c>
       <c r="I104" s="1">
-        <v>-10418.2</v>
+        <v>21743.59</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.7825749048725</v>
+        <v>9.9816041039563</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>207418.43</v>
+        <v>239580.22</v>
       </c>
       <c r="N104" s="1">
-        <v>207418.43</v>
+        <v>239580.22</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
         <v>4121.0</v>
       </c>
       <c r="D105" s="1">
-        <v>69.6</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
         <v>69.2239019655</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>285271.7</v>
       </c>
       <c r="I105" s="1">
-        <v>1549.9</v>
+        <v>15478.88</v>
       </c>
       <c r="J105" s="1">
-        <v>0.54330660910283</v>
+        <v>5.4260131656943</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>286821.6</v>
+        <v>300750.58</v>
       </c>
       <c r="N105" s="1">
-        <v>286821.6</v>
+        <v>300750.58</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
         <v>69779.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.35</v>
+        <v>8.946</v>
       </c>
       <c r="E106" s="1">
         <v>5.3897532209</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>376091.59</v>
       </c>
       <c r="I106" s="1">
-        <v>136784.06</v>
+        <v>248151.34</v>
       </c>
       <c r="J106" s="1">
-        <v>36.369880007155</v>
+        <v>65.981624316566</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>512875.65</v>
+        <v>624242.93</v>
       </c>
       <c r="N106" s="1">
-        <v>512875.65</v>
+        <v>624242.93</v>
       </c>
       <c r="O106" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
         <v>29999.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.145</v>
+        <v>15.68</v>
       </c>
       <c r="E107" s="1">
         <v>16.3895889863</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>491671.28</v>
       </c>
       <c r="I107" s="1">
-        <v>-37336.42</v>
+        <v>-21286.96</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.5937768827986</v>
+        <v>-4.3295105624229</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>454334.86</v>
+        <v>470384.32</v>
       </c>
       <c r="N107" s="1">
-        <v>454334.86</v>
+        <v>470384.32</v>
       </c>
       <c r="O107" s="1">
         <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>831.0</v>
+        <v>1181.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4788.12</v>
+        <v>4794.4</v>
       </c>
       <c r="E108" s="1">
-        <v>4779.111299639</v>
+        <v>4785.6219729043</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3971441.49</v>
+        <v>5651819.55</v>
       </c>
       <c r="I108" s="1">
-        <v>7486.23</v>
+        <v>10366.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.18850158107202</v>
+        <v>0.18342499983036</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3978927.72</v>
+        <v>5662186.4</v>
       </c>
       <c r="N108" s="1">
-        <v>3978927.72</v>
+        <v>5662186.4</v>
       </c>
       <c r="O108" s="1">
-        <v>3.23</v>
+        <v>4.47</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
         <v>25428.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.89</v>
+        <v>17.65</v>
       </c>
       <c r="E109" s="1">
         <v>18.1724606733</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>462089.33</v>
       </c>
       <c r="I109" s="1">
-        <v>-7182.41</v>
+        <v>-13285.13</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.5543336609828</v>
+        <v>-2.8750133659221</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>454906.92</v>
+        <v>448804.2</v>
       </c>
       <c r="N109" s="1">
-        <v>454906.92</v>
+        <v>448804.2</v>
       </c>
       <c r="O109" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>2442.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.7</v>
+        <v>66.65</v>
       </c>
       <c r="E110" s="1">
         <v>67.767977068</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>165489.4</v>
       </c>
       <c r="I110" s="1">
-        <v>9602.0</v>
+        <v>-2730.1</v>
       </c>
       <c r="J110" s="1">
-        <v>5.8021843090857</v>
+        <v>-1.6497129121261</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>175091.4</v>
+        <v>162759.3</v>
       </c>
       <c r="N110" s="1">
-        <v>175091.4</v>
+        <v>162759.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>8430.0</v>
       </c>
       <c r="D111" s="1">
-        <v>20.87</v>
+        <v>22.29</v>
       </c>
       <c r="E111" s="1">
         <v>22.6611423488</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>191033.43</v>
       </c>
       <c r="I111" s="1">
-        <v>-15099.33</v>
+        <v>-3128.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-7.9040249656827</v>
+        <v>-1.6377918775787</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>175934.1</v>
+        <v>187904.7</v>
       </c>
       <c r="N111" s="1">
-        <v>175934.1</v>
+        <v>187904.7</v>
       </c>
       <c r="O111" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
         <v>5120.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>41.535</v>
       </c>
       <c r="E112" s="1">
         <v>30.6325292969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>156838.55</v>
       </c>
       <c r="I112" s="1">
-        <v>48063.85</v>
+        <v>55820.65</v>
       </c>
       <c r="J112" s="1">
-        <v>30.645431241235</v>
+        <v>35.591154088073</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>204902.4</v>
+        <v>212659.2</v>
       </c>
       <c r="N112" s="1">
-        <v>204902.4</v>
+        <v>212659.2</v>
       </c>
       <c r="O112" s="1">
         <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.5</v>
+        <v>18.38</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>4362.78</v>
+        <v>7730.54</v>
       </c>
       <c r="J113" s="1">
-        <v>6.9682151589242</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>66972.5</v>
+        <v>70340.26</v>
       </c>
       <c r="N113" s="1">
-        <v>66972.5</v>
+        <v>70340.26</v>
       </c>
       <c r="O113" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>22.05</v>
+        <v>25.0</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>-4528.08</v>
+        <v>3283.52</v>
       </c>
       <c r="J114" s="1">
-        <v>-7.1969696969697</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>58388.4</v>
+        <v>66200.0</v>
       </c>
       <c r="N114" s="1">
-        <v>58388.4</v>
+        <v>66200.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>7176.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.31</v>
+        <v>32.58</v>
       </c>
       <c r="E115" s="1">
         <v>41.714673913</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>299344.5</v>
       </c>
       <c r="I115" s="1">
-        <v>-45959.94</v>
+        <v>-65550.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.353527457495</v>
+        <v>-21.897987101817</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>253384.56</v>
+        <v>233794.08</v>
       </c>
       <c r="N115" s="1">
-        <v>253384.56</v>
+        <v>233794.08</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>22.42</v>
+        <v>24.67</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-12486.28</v>
+        <v>-7293.28</v>
       </c>
       <c r="J116" s="1">
-        <v>-19.439453826806</v>
+        <v>-11.354653251886</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>51745.36</v>
+        <v>56938.36</v>
       </c>
       <c r="N116" s="1">
-        <v>51745.36</v>
+        <v>56938.36</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>82.05</v>
+        <v>91.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>-6037.7</v>
+        <v>698.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.5369349503859</v>
+        <v>1.1025358324146</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>57270.9</v>
+        <v>64006.6</v>
       </c>
       <c r="N117" s="1">
-        <v>57270.9</v>
+        <v>64006.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.38</v>
+        <v>35.3</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>-5012.37</v>
+        <v>-3160.41</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.753458096013</v>
+        <v>-4.2582045023054</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>69206.94</v>
+        <v>71058.9</v>
       </c>
       <c r="N118" s="1">
-        <v>69206.94</v>
+        <v>71058.9</v>
       </c>
       <c r="O118" s="1">
         <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
         <v>3210.0</v>
       </c>
       <c r="D119" s="1">
-        <v>287.3</v>
+        <v>270.0</v>
       </c>
       <c r="E119" s="1">
         <v>232.9061370717</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>747628.7</v>
       </c>
       <c r="I119" s="1">
-        <v>174604.3</v>
+        <v>119071.3</v>
       </c>
       <c r="J119" s="1">
-        <v>23.354413761804</v>
+        <v>15.92652877023</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>922233.0</v>
+        <v>866700.0</v>
       </c>
       <c r="N119" s="1">
-        <v>922233.0</v>
+        <v>866700.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
         <v>106147.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.025</v>
+        <v>4.337</v>
       </c>
       <c r="E120" s="1">
         <v>2.6188503679</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>277983.11</v>
       </c>
       <c r="I120" s="1">
-        <v>149258.57</v>
+        <v>182376.43</v>
       </c>
       <c r="J120" s="1">
-        <v>53.693395257</v>
+        <v>65.60701835446</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>427241.68</v>
+        <v>460359.54</v>
       </c>
       <c r="N120" s="1">
-        <v>427241.68</v>
+        <v>460359.54</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
         <v>22986.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.254</v>
+        <v>9.036</v>
       </c>
       <c r="E121" s="1">
         <v>9.3816640564</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>215646.93</v>
       </c>
       <c r="I121" s="1">
-        <v>-2934.49</v>
+        <v>-7945.43</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3607845008505</v>
+        <v>-3.6844623756063</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>212712.44</v>
+        <v>207701.5</v>
       </c>
       <c r="N121" s="1">
-        <v>212712.44</v>
+        <v>207701.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
         <v>10496.0</v>
       </c>
       <c r="D122" s="1">
-        <v>82.58</v>
+        <v>80.08</v>
       </c>
       <c r="E122" s="1">
         <v>91.4352896341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>959704.8</v>
       </c>
       <c r="I122" s="1">
-        <v>-92945.12</v>
+        <v>-119185.12</v>
       </c>
       <c r="J122" s="1">
-        <v>-9.6847613974631</v>
+        <v>-12.41893548933</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>866759.68</v>
+        <v>840519.68</v>
       </c>
       <c r="N122" s="1">
-        <v>866759.68</v>
+        <v>840519.68</v>
       </c>
       <c r="O122" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
         <v>9399.0</v>
       </c>
       <c r="D123" s="1">
-        <v>148.9</v>
+        <v>147.28</v>
       </c>
       <c r="E123" s="1">
         <v>168.4906500692</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1583643.62</v>
       </c>
       <c r="I123" s="1">
-        <v>-184132.52</v>
+        <v>-199358.9</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.627143738312</v>
+        <v>-12.588621422287</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1399511.1</v>
+        <v>1384284.72</v>
       </c>
       <c r="N123" s="1">
-        <v>1399511.1</v>
+        <v>1384284.72</v>
       </c>
       <c r="O123" s="1">
-        <v>1.14</v>
+        <v>1.09</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
         <v>21229.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.48</v>
+        <v>36.26</v>
       </c>
       <c r="E124" s="1">
         <v>32.6164802864</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>692415.26</v>
       </c>
       <c r="I124" s="1">
-        <v>60789.66</v>
+        <v>77348.28</v>
       </c>
       <c r="J124" s="1">
-        <v>8.7793645680195</v>
+        <v>11.170793665062</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>753204.92</v>
+        <v>769763.54</v>
       </c>
       <c r="N124" s="1">
-        <v>753204.92</v>
+        <v>769763.54</v>
       </c>
       <c r="O124" s="1">
         <v>0.61</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
         <v>5562.0</v>
       </c>
       <c r="D125" s="1">
-        <v>236.15</v>
+        <v>276.0</v>
       </c>
       <c r="E125" s="1">
         <v>136.6097770586</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>759823.58</v>
       </c>
       <c r="I125" s="1">
-        <v>553642.72</v>
+        <v>775288.42</v>
       </c>
       <c r="J125" s="1">
-        <v>72.864640499838</v>
+        <v>102.03531983043</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1313466.3</v>
+        <v>1535112.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1313466.3</v>
+        <v>1535112.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.07</v>
+        <v>1.21</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
         <v>7605.0</v>
       </c>
       <c r="D126" s="1">
-        <v>149.7</v>
+        <v>187.62</v>
       </c>
       <c r="E126" s="1">
         <v>125.6896738988</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>955869.97</v>
       </c>
       <c r="I126" s="1">
-        <v>182598.53</v>
+        <v>470980.13</v>
       </c>
       <c r="J126" s="1">
-        <v>19.102862913457</v>
+        <v>49.272405743639</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1138468.5</v>
+        <v>1426850.1</v>
       </c>
       <c r="N126" s="1">
-        <v>1138468.5</v>
+        <v>1426850.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>1.13</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
         <v>6838.0</v>
       </c>
       <c r="D127" s="1">
-        <v>213.35</v>
+        <v>243.1</v>
       </c>
       <c r="E127" s="1">
         <v>187.9708365019</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>1285344.58</v>
       </c>
       <c r="I127" s="1">
-        <v>173542.72</v>
+        <v>376973.22</v>
       </c>
       <c r="J127" s="1">
-        <v>13.501649495422</v>
+        <v>29.328572731835</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1458887.3</v>
+        <v>1662317.8</v>
       </c>
       <c r="N127" s="1">
-        <v>1458887.3</v>
+        <v>1662317.8</v>
       </c>
       <c r="O127" s="1">
-        <v>1.19</v>
+        <v>1.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>7515.0</v>
       </c>
       <c r="D128" s="1">
-        <v>18.77</v>
+        <v>19.79</v>
       </c>
       <c r="E128" s="1">
         <v>19.6634517631</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>147770.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-6714.29</v>
+        <v>951.01</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.543717826873</v>
+        <v>0.64357081545994</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>141056.55</v>
+        <v>148721.85</v>
       </c>
       <c r="N128" s="1">
-        <v>141056.55</v>
+        <v>148721.85</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
         <v>7066.0</v>
       </c>
       <c r="D129" s="1">
-        <v>64.24</v>
+        <v>69.16</v>
       </c>
       <c r="E129" s="1">
         <v>34.3292739881</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>242570.65</v>
       </c>
       <c r="I129" s="1">
-        <v>211349.19</v>
+        <v>246113.91</v>
       </c>
       <c r="J129" s="1">
-        <v>87.128920996831</v>
+        <v>101.46071258003</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>453919.84</v>
+        <v>488684.56</v>
       </c>
       <c r="N129" s="1">
-        <v>453919.84</v>
+        <v>488684.56</v>
       </c>
       <c r="O129" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>124.1</v>
+        <v>112.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-3684.9</v>
+        <v>-9705.3</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.4115853658537</v>
+        <v>-14.253048780488</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>64407.9</v>
+        <v>58387.5</v>
       </c>
       <c r="N130" s="1">
-        <v>64407.9</v>
+        <v>58387.5</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>44.02</v>
+        <v>48.66</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-12974.4</v>
+        <v>-5875.2</v>
       </c>
       <c r="J131" s="1">
-        <v>-16.152380952381</v>
+        <v>-7.3142857142857</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>67350.6</v>
+        <v>74449.8</v>
       </c>
       <c r="N131" s="1">
-        <v>67350.6</v>
+        <v>74449.8</v>
       </c>
       <c r="O131" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
         <v>6009.0</v>
       </c>
       <c r="D132" s="1">
-        <v>29.08</v>
+        <v>43.38</v>
       </c>
       <c r="E132" s="1">
         <v>24.9724380097</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>150059.38</v>
       </c>
       <c r="I132" s="1">
-        <v>24682.34</v>
+        <v>110611.04</v>
       </c>
       <c r="J132" s="1">
-        <v>16.448381967192</v>
+        <v>73.711513402228</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>174741.72</v>
+        <v>260670.42</v>
       </c>
       <c r="N132" s="1">
-        <v>174741.72</v>
+        <v>260670.42</v>
       </c>
       <c r="O132" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.05</v>
+        <v>9.672</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-7871.55</v>
+        <v>-9916.53</v>
       </c>
       <c r="J133" s="1">
-        <v>-12.64667535854</v>
+        <v>-15.932203389831</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>54370.5</v>
+        <v>52325.52</v>
       </c>
       <c r="N133" s="1">
-        <v>54370.5</v>
+        <v>52325.52</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>38.46</v>
+        <v>40.26</v>
       </c>
       <c r="E134" s="1">
         <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>165219.67</v>
+        <v>198073.27</v>
       </c>
       <c r="J134" s="1">
-        <v>30.781365145651</v>
+        <v>36.902177866977</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>701971.92</v>
+        <v>734825.52</v>
       </c>
       <c r="N134" s="1">
-        <v>701971.92</v>
+        <v>734825.52</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.15</v>
+        <v>54.16</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-2816.97</v>
+        <v>3240.12</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.5260295260295</v>
+        <v>5.2059052059052</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>59422.35</v>
+        <v>65479.44</v>
       </c>
       <c r="N135" s="1">
-        <v>59422.35</v>
+        <v>65479.44</v>
       </c>
       <c r="O135" s="1">
         <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.03</v>
+        <v>10.2</v>
       </c>
       <c r="E136" s="1">
         <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>-2013.34</v>
+        <v>145.15</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.5563341495042</v>
+        <v>0.11220255982623</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>127350.91</v>
+        <v>129509.4</v>
       </c>
       <c r="N136" s="1">
-        <v>127350.91</v>
+        <v>129509.4</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
         <v>887.0</v>
       </c>
       <c r="D137" s="1">
-        <v>267.5</v>
+        <v>232.8</v>
       </c>
       <c r="E137" s="1">
         <v>254.8052987599</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>226012.3</v>
       </c>
       <c r="I137" s="1">
-        <v>11260.2</v>
+        <v>-19518.7</v>
       </c>
       <c r="J137" s="1">
-        <v>4.9821182298486</v>
+        <v>-8.6361229012757</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>237272.5</v>
+        <v>206493.6</v>
       </c>
       <c r="N137" s="1">
-        <v>237272.5</v>
+        <v>206493.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
         <v>1143.0</v>
       </c>
       <c r="D138" s="1">
-        <v>264.5</v>
+        <v>239.0</v>
       </c>
       <c r="E138" s="1">
         <v>252.5115485564</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>288620.7</v>
       </c>
       <c r="I138" s="1">
-        <v>13702.8</v>
+        <v>-15443.7</v>
       </c>
       <c r="J138" s="1">
-        <v>4.7476844176457</v>
+        <v>-5.3508636074959</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>302323.5</v>
+        <v>273177.0</v>
       </c>
       <c r="N138" s="1">
-        <v>302323.5</v>
+        <v>273177.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>16.35</v>
+        <v>17.05</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-5739.79</v>
+        <v>-3333.89</v>
       </c>
       <c r="J139" s="1">
-        <v>-9.2674805771365</v>
+        <v>-5.3829078801332</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>56194.95</v>
+        <v>58600.85</v>
       </c>
       <c r="N139" s="1">
-        <v>56194.95</v>
+        <v>58600.85</v>
       </c>
       <c r="O139" s="1">
         <v>0.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
         <v>4390.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.46</v>
+        <v>103.95</v>
       </c>
       <c r="E140" s="1">
         <v>104.3610683371</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>458145.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-25905.69</v>
+        <v>-1804.59</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.6544729094445</v>
+        <v>-0.39389050311551</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>432239.4</v>
+        <v>456340.5</v>
       </c>
       <c r="N140" s="1">
-        <v>432239.4</v>
+        <v>456340.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
         <v>16192.0</v>
       </c>
       <c r="D141" s="1">
-        <v>62.66</v>
+        <v>64.01</v>
       </c>
       <c r="E141" s="1">
         <v>67.8432775445</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1098518.35</v>
       </c>
       <c r="I141" s="1">
-        <v>-83927.63</v>
+        <v>-62068.43</v>
       </c>
       <c r="J141" s="1">
-        <v>-7.6400753797149</v>
+        <v>-5.6501951014291</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1014590.72</v>
+        <v>1036449.92</v>
       </c>
       <c r="N141" s="1">
-        <v>1014590.72</v>
+        <v>1036449.92</v>
       </c>
       <c r="O141" s="1">
         <v>0.82</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>20.56</v>
+        <v>22.16</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>-2085.6</v>
+        <v>3476.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.8355387523629</v>
+        <v>4.7258979206049</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>71466.56</v>
+        <v>77028.16</v>
       </c>
       <c r="N142" s="1">
-        <v>71466.56</v>
+        <v>77028.16</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
         <v>10061.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.105</v>
+        <v>19.94</v>
       </c>
       <c r="E143" s="1">
         <v>19.0256227015</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>191416.79</v>
       </c>
       <c r="I143" s="1">
-        <v>-19323.38</v>
+        <v>9199.55</v>
       </c>
       <c r="J143" s="1">
-        <v>-10.094924274929</v>
+        <v>4.8060308607202</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>172093.41</v>
+        <v>200616.34</v>
       </c>
       <c r="N143" s="1">
-        <v>172093.41</v>
+        <v>200616.34</v>
       </c>
       <c r="O143" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.71</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
         <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-1300.59</v>
+        <v>-9532.02</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.97822422732403</v>
+        <v>-7.1694022707673</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>131653.59</v>
+        <v>123422.16</v>
       </c>
       <c r="N144" s="1">
-        <v>131653.59</v>
+        <v>123422.16</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
         <v>16332.0</v>
       </c>
       <c r="D145" s="1">
-        <v>22.04</v>
+        <v>25.17</v>
       </c>
       <c r="E145" s="1">
         <v>19.8277455302</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>323826.74</v>
       </c>
       <c r="I145" s="1">
-        <v>36130.54</v>
+        <v>87249.7</v>
       </c>
       <c r="J145" s="1">
-        <v>11.157367671366</v>
+        <v>26.943327780776</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>359957.28</v>
+        <v>411076.44</v>
       </c>
       <c r="N145" s="1">
-        <v>359957.28</v>
+        <v>411076.44</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
         <v>7204.0</v>
       </c>
       <c r="D146" s="1">
-        <v>68.2</v>
+        <v>65.2</v>
       </c>
       <c r="E146" s="1">
         <v>60.4819475292</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>435711.95</v>
       </c>
       <c r="I146" s="1">
-        <v>55600.85</v>
+        <v>33988.85</v>
       </c>
       <c r="J146" s="1">
-        <v>12.760919226567</v>
+        <v>7.800761489328</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>491312.8</v>
+        <v>469700.8</v>
       </c>
       <c r="N146" s="1">
-        <v>491312.8</v>
+        <v>469700.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.1</v>
+        <v>78.2</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-3026.4</v>
+        <v>-2948.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.7560975609756</v>
+        <v>-4.6341463414634</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>60605.6</v>
+        <v>60683.2</v>
       </c>
       <c r="N147" s="1">
-        <v>60605.6</v>
+        <v>60683.2</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
         <v>2763.0</v>
       </c>
       <c r="D148" s="1">
-        <v>131.6</v>
+        <v>127.6</v>
       </c>
       <c r="E148" s="1">
         <v>100.5404777416</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>277793.34</v>
       </c>
       <c r="I148" s="1">
-        <v>85817.46</v>
+        <v>74765.46</v>
       </c>
       <c r="J148" s="1">
-        <v>30.892554875506</v>
+        <v>26.914057766828</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>363610.8</v>
+        <v>352558.8</v>
       </c>
       <c r="N148" s="1">
-        <v>363610.8</v>
+        <v>352558.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1929.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.3</v>
+        <v>86.68</v>
       </c>
       <c r="E149" s="1">
         <v>100.6936236392</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>194238.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-25836.3</v>
+        <v>-27032.28</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.301362246316</v>
+        <v>-13.91709140333</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>168401.7</v>
+        <v>167205.72</v>
       </c>
       <c r="N149" s="1">
-        <v>168401.7</v>
+        <v>167205.72</v>
       </c>
       <c r="O149" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
         <v>12664.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.41</v>
+        <v>22.96</v>
       </c>
       <c r="E150" s="1">
         <v>33.8087997473</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>428154.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-144354.4</v>
+        <v>-137389.2</v>
       </c>
       <c r="J150" s="1">
-        <v>-33.715481864216</v>
+        <v>-32.088686461508</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>283800.24</v>
+        <v>290765.44</v>
       </c>
       <c r="N150" s="1">
-        <v>283800.24</v>
+        <v>290765.44</v>
       </c>
       <c r="O150" s="1">
         <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
         <v>14684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>33.13</v>
+        <v>38.56</v>
       </c>
       <c r="E151" s="1">
         <v>36.7232770362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>539244.6</v>
       </c>
       <c r="I151" s="1">
-        <v>-52763.68</v>
+        <v>26970.44</v>
       </c>
       <c r="J151" s="1">
-        <v>-9.7847396153805</v>
+        <v>5.001522500179</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>486480.92</v>
+        <v>566215.04</v>
       </c>
       <c r="N151" s="1">
-        <v>486480.92</v>
+        <v>566215.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
         <v>10840.0</v>
       </c>
       <c r="D152" s="1">
-        <v>23.16</v>
+        <v>24.44</v>
       </c>
       <c r="E152" s="1">
         <v>30.7903108856</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>333766.97</v>
       </c>
       <c r="I152" s="1">
-        <v>-82712.57</v>
+        <v>-68837.37</v>
       </c>
       <c r="J152" s="1">
-        <v>-24.781532456612</v>
+        <v>-20.624380537115</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>251054.4</v>
+        <v>264929.6</v>
       </c>
       <c r="N152" s="1">
-        <v>251054.4</v>
+        <v>264929.6</v>
       </c>
       <c r="O152" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
         <v>7183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.32</v>
+        <v>66.42</v>
       </c>
       <c r="E153" s="1">
         <v>121.3013740777</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>871307.77</v>
       </c>
       <c r="I153" s="1">
-        <v>-402114.21</v>
+        <v>-394212.91</v>
       </c>
       <c r="J153" s="1">
-        <v>-46.150651221669</v>
+        <v>-45.24381895504</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>469193.56</v>
+        <v>477094.86</v>
       </c>
       <c r="N153" s="1">
-        <v>469193.56</v>
+        <v>477094.86</v>
       </c>
       <c r="O153" s="1">
         <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>244.0</v>
+        <v>256.25</v>
       </c>
       <c r="E154" s="1">
         <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-95875.0</v>
+        <v>226300.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-95875.0</v>
+        <v>226300.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-95875.0</v>
+        <v>226300.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>31.0</v>
+        <v>27.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.58</v>
+        <v>115.68</v>
       </c>
       <c r="E155" s="1">
         <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-57200.0</v>
+        <v>-54180.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-57200.0</v>
+        <v>-54180.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-57200.0</v>
+        <v>-54180.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-93.0</v>
+        <v>24.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5617.0</v>
+        <v>125.63</v>
       </c>
       <c r="E156" s="1">
-        <v>5529.544009778</v>
+        <v>126.692857143</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-81334.07</v>
+        <v>4911.06</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-81334.07</v>
+        <v>4911.06</v>
       </c>
       <c r="N156" s="1">
-        <v>-81334.07</v>
+        <v>4911.06</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.07</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-4.0</v>
+        <v>-75.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.87</v>
+        <v>5833.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5557.131079357</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>12400.0</v>
+        <v>-206901.69</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>12400.0</v>
+        <v>-206901.69</v>
       </c>
       <c r="N157" s="1">
-        <v>12400.0</v>
+        <v>-206901.69</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-15.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.67</v>
+        <v>117.49</v>
       </c>
       <c r="E158" s="1">
-        <v>126.692857143</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>34120.0</v>
+        <v>9920.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>34120.0</v>
+        <v>9920.0</v>
       </c>
       <c r="N158" s="1">
-        <v>34120.0</v>
+        <v>9920.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>119.57</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>19440.0</v>
+        <v>16560.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>19440.0</v>
+        <v>16560.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19440.0</v>
+        <v>16560.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.583</v>
+        <v>105.91</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>949.0</v>
+        <v>800.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.95248609912279</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>100583.0</v>
+        <v>800.0</v>
       </c>
       <c r="N160" s="1">
-        <v>103771.36</v>
+        <v>800.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.635</v>
+        <v>101.588</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99179.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1456.0</v>
+        <v>1954.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.4680527127719</v>
+        <v>1.9611779111548</v>
       </c>
       <c r="K161">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>881.16</v>
+        <v>3.43</v>
+      </c>
+      <c r="L161" t="s">
+        <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>100635.0</v>
+        <v>101588.0</v>
       </c>
       <c r="N161" s="1">
-        <v>101516.16</v>
+        <v>105016.08</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.775</v>
+        <v>101.28</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>99890.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>885.0</v>
+        <v>2101.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.88597457202923</v>
+        <v>2.1183919983061</v>
       </c>
       <c r="K162">
-        <v>4.32</v>
+        <v>1.09</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>100775.0</v>
+        <v>101280.0</v>
       </c>
       <c r="N162" s="1">
-        <v>105095.89</v>
+        <v>102373.49</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.959</v>
+        <v>101.593</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-2371.0</v>
+        <v>1703.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.3869928521091</v>
+        <v>1.7048753628992</v>
       </c>
       <c r="K163">
-        <v>1.3</v>
+        <v>4.57</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>96959.0</v>
+        <v>101593.0</v>
       </c>
       <c r="N163" s="1">
-        <v>98263.79</v>
+        <v>106167.32</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>96.489</v>
+        <v>98.161</v>
       </c>
       <c r="E164" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198506.0</v>
+        <v>99330.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-5528.0</v>
+        <v>-1169.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.7848024744844</v>
+        <v>-1.1768851303735</v>
       </c>
       <c r="K164">
-        <v>1.27</v>
+        <v>1.51</v>
       </c>
       <c r="L164" t="s">
         <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>192978.0</v>
+        <v>98161.0</v>
       </c>
       <c r="N164" s="1">
-        <v>195509.51</v>
+        <v>99671.27</v>
       </c>
       <c r="O164" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>124000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.063</v>
+        <v>97.018</v>
       </c>
       <c r="E165" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>123944.2</v>
+        <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>133.92</v>
+        <v>-4470.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.10804862187985</v>
+        <v>-2.2518211036442</v>
       </c>
       <c r="K165">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>190.25</v>
+        <v>1.43</v>
+      </c>
+      <c r="L165" t="s">
+        <v>364</v>
       </c>
       <c r="M165" s="1">
-        <v>124078.12</v>
+        <v>194036.0</v>
       </c>
       <c r="N165" s="1">
-        <v>124268.37</v>
+        <v>196896.27</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B166" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C166" s="1">
-        <v>118000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.533</v>
+        <v>100.426</v>
       </c>
       <c r="E166" s="1">
-        <v>101.04697458</v>
+        <v>99.955</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>119235.43</v>
+        <v>123944.2</v>
       </c>
       <c r="I166" s="1">
-        <v>-606.49</v>
+        <v>584.04</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.50864914899875</v>
+        <v>0.47121204542044</v>
       </c>
       <c r="K166">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.37</v>
+      </c>
+      <c r="L166">
+        <v>462.03</v>
       </c>
       <c r="M166" s="1">
-        <v>118628.94</v>
+        <v>124528.24</v>
       </c>
       <c r="N166" s="1">
-        <v>122775.1</v>
+        <v>124990.27</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>367</v>
       </c>
       <c r="B167" t="s">
         <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>109.214</v>
+        <v>99.702</v>
       </c>
       <c r="E167" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200038.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I167" s="1">
-        <v>18390.0</v>
+        <v>56.0</v>
       </c>
       <c r="J167" s="1">
-        <v>9.1932532818764</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K167">
-        <v>4.1</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>218428.0</v>
+        <v>99702.0</v>
       </c>
       <c r="N167" s="1">
-        <v>226629.47</v>
+        <v>99702.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" t="s">
         <v>370</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.39</v>
+      </c>
+      <c r="E168" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="I168" s="1">
+        <v>404.77</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.33947124608852</v>
+      </c>
+      <c r="K168">
+        <v>3.76</v>
+      </c>
+      <c r="L168" t="s">
         <v>371</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>103572.0</v>
+        <v>119640.2</v>
       </c>
       <c r="N168" s="1">
-        <v>108106.25</v>
+        <v>124077.32</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>372</v>
+      </c>
+      <c r="B169" t="s">
         <v>373</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>110.003</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>19968.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>9.9821034003539</v>
+      </c>
+      <c r="K169">
+        <v>4.42</v>
+      </c>
+      <c r="L169" t="s">
         <v>374</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>97209.0</v>
+        <v>220006.0</v>
       </c>
       <c r="N169" s="1">
-        <v>99978.86</v>
+        <v>228845.72</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>375</v>
+      </c>
+      <c r="B170" t="s">
         <v>376</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>103.841</v>
+      </c>
+      <c r="E170" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-2809.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-2.6338490389123</v>
+      </c>
+      <c r="K170">
+        <v>4.81</v>
+      </c>
+      <c r="L170" t="s">
         <v>377</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>27790.99</v>
+        <v>103841.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28216.46</v>
+        <v>108649.22</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>378</v>
       </c>
       <c r="B171" t="s">
         <v>379</v>
       </c>
       <c r="C171" s="1">
         <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.576</v>
+        <v>97.714</v>
       </c>
       <c r="E171" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99726.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-2150.0</v>
+        <v>-1719.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.1559071856888</v>
+        <v>-1.7288023090926</v>
       </c>
       <c r="K171">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>482.88</v>
+        <v>2.93</v>
+      </c>
+      <c r="L171" t="s">
+        <v>380</v>
       </c>
       <c r="M171" s="1">
-        <v>97576.0</v>
+        <v>97714.0</v>
       </c>
       <c r="N171" s="1">
-        <v>98058.88</v>
+        <v>100648.25</v>
       </c>
       <c r="O171" s="1">
         <v>0.08</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C172" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.045</v>
+        <v>95.824</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>100000.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I172" s="1">
-        <v>-1955.0</v>
+        <v>-863.91</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.955</v>
+        <v>-3.0150906348997</v>
       </c>
       <c r="K172">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>1.66</v>
+      </c>
+      <c r="L172">
+        <v>481.08</v>
       </c>
       <c r="M172" s="1">
-        <v>98045.0</v>
+        <v>27788.96</v>
       </c>
       <c r="N172" s="1">
-        <v>101724.45</v>
+        <v>28270.04</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>383</v>
       </c>
       <c r="B173" t="s">
         <v>384</v>
       </c>
       <c r="C173" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.632</v>
+        <v>98.397</v>
       </c>
       <c r="E173" s="1">
-        <v>101.0269</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>141437.66</v>
+        <v>99726.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3352.86</v>
+        <v>-1329.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.3705567527065</v>
+        <v>-1.3326514650141</v>
       </c>
       <c r="K173">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.69</v>
+      </c>
+      <c r="L173">
+        <v>688.36</v>
       </c>
       <c r="M173" s="1">
-        <v>138084.8</v>
+        <v>98397.0</v>
       </c>
       <c r="N173" s="1">
-        <v>141177.8</v>
+        <v>99085.36</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>385</v>
+      </c>
+      <c r="B174" t="s">
         <v>386</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1446.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.446</v>
+      </c>
+      <c r="K174">
+        <v>3.91</v>
+      </c>
+      <c r="L174" t="s">
         <v>387</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>144681.04</v>
+        <v>98554.0</v>
       </c>
       <c r="N174" s="1">
-        <v>144681.04</v>
+        <v>102466.33</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>388</v>
       </c>
       <c r="B175" t="s">
         <v>389</v>
       </c>
       <c r="C175" s="1">
-        <v>648000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>59.886</v>
+        <v>99.1</v>
       </c>
       <c r="E175" s="1">
-        <v>68.52636883</v>
+        <v>101.0269</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>444050.87</v>
+        <v>141437.66</v>
       </c>
       <c r="I175" s="1">
-        <v>-55989.59</v>
+        <v>-2697.66</v>
       </c>
       <c r="J175" s="1">
-        <v>-12.608823398995</v>
+        <v>-1.9073137946428</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.39</v>
+      </c>
+      <c r="L175" t="s">
+        <v>390</v>
       </c>
       <c r="M175" s="1">
-        <v>388061.28</v>
+        <v>138740.0</v>
       </c>
       <c r="N175" s="1">
-        <v>388061.28</v>
+        <v>142084.46</v>
       </c>
       <c r="O175" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B176" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C176" s="1">
-        <v>104100.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.071</v>
+        <v>90.254</v>
       </c>
       <c r="E176" s="1">
-        <v>99.59600384</v>
+        <v>87.48901242</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103679.44</v>
+        <v>140857.31</v>
       </c>
       <c r="I176" s="1">
-        <v>-1587.53</v>
+        <v>4451.63</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.5311907548883</v>
+        <v>3.1603826595865</v>
       </c>
       <c r="K176">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="L176">
-        <v>395.44</v>
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>102091.91</v>
+        <v>145308.94</v>
       </c>
       <c r="N176" s="1">
-        <v>102487.35</v>
+        <v>145308.94</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B177" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C177" s="1">
-        <v>140000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>88.149</v>
+        <v>60.015</v>
       </c>
       <c r="E177" s="1">
-        <v>87.671</v>
+        <v>68.52636883</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>122739.4</v>
+        <v>444050.87</v>
       </c>
       <c r="I177" s="1">
-        <v>669.2</v>
+        <v>-55153.67</v>
       </c>
       <c r="J177" s="1">
-        <v>0.54522019824115</v>
+        <v>-12.420574696768</v>
       </c>
       <c r="K177">
-        <v>0.69</v>
+        <v>0.0</v>
       </c>
       <c r="L177">
-        <v>965.14</v>
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>123408.6</v>
+        <v>388897.2</v>
       </c>
       <c r="N177" s="1">
-        <v>124373.74</v>
+        <v>388897.2</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B178" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C178" s="1">
-        <v>131000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D178" s="1">
-        <v>88.11</v>
+        <v>98.325</v>
       </c>
       <c r="E178" s="1">
-        <v>84.29</v>
+        <v>99.59600384</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>110419.9</v>
+        <v>103679.44</v>
       </c>
       <c r="I178" s="1">
-        <v>5004.2</v>
+        <v>-1323.12</v>
       </c>
       <c r="J178" s="1">
-        <v>4.5319729505279</v>
+        <v>-1.2761643002701</v>
       </c>
       <c r="K178">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.54</v>
+      </c>
+      <c r="L178">
+        <v>563.71</v>
       </c>
       <c r="M178" s="1">
-        <v>115424.1</v>
+        <v>102356.32</v>
       </c>
       <c r="N178" s="1">
-        <v>117254.51</v>
+        <v>102920.03</v>
       </c>
       <c r="O178" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>397</v>
       </c>
       <c r="B179" t="s">
         <v>398</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.3</v>
+        <v>88.84</v>
       </c>
       <c r="E179" s="1">
-        <v>99.799</v>
+        <v>87.671</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199598.0</v>
+        <v>122739.4</v>
       </c>
       <c r="I179" s="1">
-        <v>-4998.0</v>
+        <v>1636.6</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.5040331065442</v>
+        <v>1.3333941668283</v>
       </c>
       <c r="K179">
-        <v>1.43</v>
+        <v>0.76</v>
       </c>
       <c r="L179" t="s">
         <v>399</v>
       </c>
       <c r="M179" s="1">
-        <v>194600.0</v>
+        <v>124376.0</v>
       </c>
       <c r="N179" s="1">
-        <v>197459.59</v>
+        <v>125446.62</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>400</v>
       </c>
       <c r="B180" t="s">
         <v>401</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.81</v>
+        <v>89.141</v>
       </c>
       <c r="E180" s="1">
-        <v>99.991</v>
+        <v>84.29</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99991.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I180" s="1">
-        <v>-1181.0</v>
+        <v>6354.81</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.181106299567</v>
+        <v>5.7551310950291</v>
       </c>
       <c r="K180">
-        <v>2.87</v>
+        <v>1.5</v>
       </c>
       <c r="L180" t="s">
         <v>402</v>
       </c>
       <c r="M180" s="1">
-        <v>98810.0</v>
+        <v>116774.71</v>
       </c>
       <c r="N180" s="1">
-        <v>101677.12</v>
+        <v>118739.71</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>403</v>
       </c>
       <c r="B181" t="s">
         <v>404</v>
       </c>
       <c r="C181" s="1">
         <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.177</v>
+        <v>99.1</v>
       </c>
       <c r="E181" s="1">
-        <v>102.64</v>
+        <v>99.991</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>102640.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-2463.0</v>
+        <v>-891.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.3996492595479</v>
+        <v>-0.89108019721775</v>
       </c>
       <c r="K181">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>3.06</v>
+      </c>
+      <c r="L181" t="s">
+        <v>405</v>
       </c>
       <c r="M181" s="1">
-        <v>100177.0</v>
+        <v>99100.0</v>
       </c>
       <c r="N181" s="1">
-        <v>101091.38</v>
+        <v>102158.9</v>
       </c>
       <c r="O181" s="1">
         <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B182" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C182" s="1">
-        <v>322000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.304</v>
+        <v>100.242</v>
       </c>
       <c r="E182" s="1">
-        <v>89.0625</v>
+        <v>99.834</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>286781.25</v>
+        <v>99834.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-2442.37</v>
+        <v>408.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.85164912280702</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K182">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.07</v>
+      </c>
+      <c r="L182">
+        <v>69.86</v>
       </c>
       <c r="M182" s="1">
-        <v>284338.88</v>
+        <v>100242.0</v>
       </c>
       <c r="N182" s="1">
-        <v>287440.12</v>
+        <v>100311.86</v>
       </c>
       <c r="O182" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>408</v>
       </c>
       <c r="B183" t="s">
         <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>149000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.896</v>
+        <v>88.834</v>
       </c>
       <c r="E183" s="1">
-        <v>99.298</v>
+        <v>89.0625</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>147954.02</v>
+        <v>286781.25</v>
       </c>
       <c r="I183" s="1">
-        <v>891.02</v>
+        <v>-735.77</v>
       </c>
       <c r="J183" s="1">
-        <v>0.60222763801889</v>
+        <v>-0.25656140350877</v>
       </c>
       <c r="K183">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>94.91</v>
+        <v>1.02</v>
+      </c>
+      <c r="L183" t="s">
+        <v>410</v>
       </c>
       <c r="M183" s="1">
-        <v>148845.04</v>
+        <v>286045.48</v>
       </c>
       <c r="N183" s="1">
-        <v>148939.95</v>
+        <v>289341.15</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B184" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C184" s="1">
-        <v>141000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.352</v>
+        <v>100.005</v>
       </c>
       <c r="E184" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>140237.19</v>
+        <v>147954.02</v>
       </c>
       <c r="I184" s="1">
-        <v>-1560.87</v>
+        <v>1053.43</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.113021446023</v>
+        <v>0.71199822755745</v>
       </c>
       <c r="K184">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.28</v>
+      </c>
+      <c r="L184">
+        <v>411.28</v>
       </c>
       <c r="M184" s="1">
-        <v>138676.32</v>
+        <v>149007.45</v>
       </c>
       <c r="N184" s="1">
-        <v>139793.7</v>
+        <v>149418.73</v>
       </c>
       <c r="O184" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>413</v>
       </c>
       <c r="B185" t="s">
         <v>414</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.574</v>
+        <v>98.798</v>
       </c>
       <c r="E185" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99292.0</v>
+        <v>140237.19</v>
       </c>
       <c r="I185" s="1">
-        <v>-1718.0</v>
+        <v>-932.01</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.7302501712122</v>
+        <v>-0.66459546144643</v>
       </c>
       <c r="K185">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>738.36</v>
+        <v>0.97</v>
+      </c>
+      <c r="L185" t="s">
+        <v>415</v>
       </c>
       <c r="M185" s="1">
-        <v>97574.0</v>
+        <v>139305.18</v>
       </c>
       <c r="N185" s="1">
-        <v>98312.36</v>
+        <v>140673.65</v>
       </c>
       <c r="O185" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B186" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.943</v>
+        <v>98.212</v>
       </c>
       <c r="E186" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>105478.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2535.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.4033447733177</v>
+        <v>-1.0877009225315</v>
       </c>
       <c r="K186">
-        <v>4.25</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0.93</v>
+      </c>
+      <c r="L186">
+        <v>930.14</v>
       </c>
       <c r="M186" s="1">
-        <v>102943.0</v>
+        <v>98212.0</v>
       </c>
       <c r="N186" s="1">
-        <v>107193.89</v>
+        <v>99142.14</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>418</v>
       </c>
       <c r="B187" t="s">
         <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.426</v>
+        <v>103.634</v>
       </c>
       <c r="E187" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99740.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-2314.0</v>
+        <v>-1844.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.3200320834169</v>
+        <v>-1.7482318587762</v>
       </c>
       <c r="K187">
-        <v>2.02</v>
+        <v>4.52</v>
       </c>
       <c r="L187" t="s">
         <v>420</v>
       </c>
       <c r="M187" s="1">
-        <v>97426.0</v>
+        <v>103634.0</v>
       </c>
       <c r="N187" s="1">
-        <v>99441.75</v>
+        <v>108157.39</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>421</v>
       </c>
       <c r="B188" t="s">
         <v>422</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.454</v>
+        <v>98.211</v>
       </c>
       <c r="E188" s="1">
-        <v>99.933</v>
+        <v>99.74</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>99933.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-1479.0</v>
+        <v>-1529.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.4799915943682</v>
+        <v>-1.5329857629838</v>
       </c>
       <c r="K188">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>434.59</v>
+        <v>2.2</v>
+      </c>
+      <c r="L188" t="s">
+        <v>423</v>
       </c>
       <c r="M188" s="1">
-        <v>98454.0</v>
+        <v>98211.0</v>
       </c>
       <c r="N188" s="1">
-        <v>98888.59</v>
+        <v>100411.68</v>
       </c>
       <c r="O188" s="1">
         <v>0.08</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B189" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C189" s="1">
-        <v>457345.06</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>89.032</v>
+        <v>98.868</v>
       </c>
       <c r="E189" s="1">
-        <v>88.29020477</v>
+        <v>99.933</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>403790.89</v>
+        <v>99933.0</v>
       </c>
       <c r="I189" s="1">
-        <v>3392.56</v>
+        <v>-1065.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.84017744927331</v>
+        <v>-1.065714028399</v>
       </c>
       <c r="K189">
+        <v>0.62</v>
+      </c>
+      <c r="L189">
+        <v>619.52</v>
+      </c>
+      <c r="M189" s="1">
+        <v>98868.0</v>
+      </c>
+      <c r="N189" s="1">
+        <v>99487.52</v>
+      </c>
+      <c r="O189" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>103207.99</v>
+        <v>457345.06</v>
       </c>
       <c r="D190" s="1">
-        <v>95.935</v>
+        <v>89.383</v>
       </c>
       <c r="E190" s="1">
-        <v>95.95644678</v>
+        <v>88.29020477</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>99034.72</v>
+        <v>403790.89</v>
       </c>
       <c r="I190" s="1">
-        <v>-22.14</v>
+        <v>4997.85</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.022355796027898</v>
+        <v>1.2377322331368</v>
       </c>
       <c r="K190">
-        <v>0.64</v>
+        <v>0.08</v>
       </c>
       <c r="L190">
-        <v>656.01</v>
+        <v>388.43</v>
       </c>
       <c r="M190" s="1">
-        <v>99012.58</v>
+        <v>408788.74</v>
       </c>
       <c r="N190" s="1">
-        <v>99668.59</v>
+        <v>409177.17</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B191" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C191" s="1">
-        <v>406143.64</v>
+        <v>103207.99</v>
       </c>
       <c r="D191" s="1">
-        <v>97.701</v>
+        <v>96.226</v>
       </c>
       <c r="E191" s="1">
-        <v>103.69442939</v>
+        <v>95.95644678</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>421148.33</v>
+        <v>99034.72</v>
       </c>
       <c r="I191" s="1">
-        <v>-24341.93</v>
+        <v>278.2</v>
       </c>
       <c r="J191" s="1">
-        <v>-5.7798946988582</v>
+        <v>0.28091158333158</v>
       </c>
       <c r="K191">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.68</v>
+      </c>
+      <c r="L191">
+        <v>701.25</v>
       </c>
       <c r="M191" s="1">
-        <v>396806.4</v>
+        <v>99312.92</v>
       </c>
       <c r="N191" s="1">
-        <v>406487.08</v>
+        <v>100014.17</v>
       </c>
       <c r="O191" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>430</v>
       </c>
       <c r="B192" t="s">
         <v>431</v>
       </c>
       <c r="C192" s="1">
-        <v>600376.57</v>
+        <v>406143.64</v>
       </c>
       <c r="D192" s="1">
-        <v>103.743</v>
+        <v>97.799</v>
       </c>
       <c r="E192" s="1">
-        <v>122.0761563</v>
+        <v>103.69442939</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>732916.64</v>
+        <v>421148.33</v>
       </c>
       <c r="I192" s="1">
-        <v>-110067.98</v>
+        <v>-23943.91</v>
       </c>
       <c r="J192" s="1">
-        <v>-15.017803388937</v>
+        <v>-5.6853864290522</v>
       </c>
       <c r="K192">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>768.98</v>
+        <v>2.55</v>
+      </c>
+      <c r="L192" t="s">
+        <v>432</v>
       </c>
       <c r="M192" s="1">
-        <v>622848.66</v>
+        <v>397204.42</v>
       </c>
       <c r="N192" s="1">
-        <v>623617.64</v>
+        <v>407552.74</v>
       </c>
       <c r="O192" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B193" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C193" s="1">
-        <v>162000.0</v>
+        <v>600376.57</v>
       </c>
       <c r="D193" s="1">
-        <v>97.8</v>
+        <v>103.77</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>122.0761563</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>162000.0</v>
+        <v>732916.64</v>
       </c>
       <c r="I193" s="1">
-        <v>-3564.0</v>
+        <v>-109905.87</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.2</v>
+        <v>-14.995684911725</v>
       </c>
       <c r="K193">
-        <v>1.37</v>
+        <v>0.36</v>
       </c>
       <c r="L193" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M193" s="1">
-        <v>158436.0</v>
+        <v>623010.77</v>
       </c>
       <c r="N193" s="1">
-        <v>160660.0</v>
+        <v>625177.88</v>
       </c>
       <c r="O193" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B194" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.126</v>
+        <v>98.335</v>
       </c>
       <c r="E194" s="1">
-        <v>99.785</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99785.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-659.0</v>
+        <v>-2697.3</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.660419902791</v>
+        <v>-1.665</v>
       </c>
       <c r="K194">
-        <v>2.88</v>
+        <v>1.56</v>
       </c>
       <c r="L194" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M194" s="1">
-        <v>99126.0</v>
+        <v>159302.7</v>
       </c>
       <c r="N194" s="1">
-        <v>102002.03</v>
+        <v>161825.23</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B195" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C195" s="1">
         <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>104.563</v>
+        <v>99.653</v>
       </c>
       <c r="E195" s="1">
-        <v>104.64733</v>
+        <v>99.785</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>104647.33</v>
+        <v>99785.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-84.33</v>
+        <v>-132.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.080584951379075</v>
+        <v>-0.13228441148469</v>
       </c>
       <c r="K195">
-        <v>1.9</v>
+        <v>3.05</v>
       </c>
       <c r="L195" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M195" s="1">
-        <v>104563.0</v>
+        <v>99653.0</v>
       </c>
       <c r="N195" s="1">
-        <v>106463.0</v>
+        <v>102707.11</v>
       </c>
       <c r="O195" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B196" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C196" s="1">
         <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.832</v>
+        <v>105.144</v>
       </c>
       <c r="E196" s="1">
-        <v>100.028</v>
+        <v>104.64733</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>100028.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I196" s="1">
-        <v>-2196.0</v>
+        <v>496.67</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.1953852921182</v>
+        <v>0.4746131602211</v>
       </c>
       <c r="K196">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>818.05</v>
+        <v>2.16</v>
+      </c>
+      <c r="L196" t="s">
+        <v>444</v>
       </c>
       <c r="M196" s="1">
-        <v>97832.0</v>
+        <v>105144.0</v>
       </c>
       <c r="N196" s="1">
-        <v>98650.05</v>
+        <v>107304.27</v>
       </c>
       <c r="O196" s="1">
         <v>0.08</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B197" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C197" s="1">
         <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>105.607</v>
+        <v>98.794</v>
       </c>
       <c r="E197" s="1">
-        <v>107.84</v>
+        <v>100.028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>107840.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2233.0</v>
+        <v>-1234.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-2.0706602373887</v>
+        <v>-1.2336545767185</v>
       </c>
       <c r="K197">
-        <v>1.87</v>
+        <v>1.03</v>
       </c>
       <c r="L197" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M197" s="1">
-        <v>105607.0</v>
+        <v>98794.0</v>
       </c>
       <c r="N197" s="1">
-        <v>107480.97</v>
+        <v>99819.15</v>
       </c>
       <c r="O197" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B198" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>102.828</v>
+        <v>105.648</v>
       </c>
       <c r="E198" s="1">
-        <v>105.68</v>
+        <v>107.84</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>211360.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-5704.0</v>
+        <v>-2192.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-2.6987130961393</v>
+        <v>-2.0326409495549</v>
       </c>
       <c r="K198">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>937.67</v>
+        <v>2.13</v>
+      </c>
+      <c r="L198" t="s">
+        <v>450</v>
       </c>
       <c r="M198" s="1">
-        <v>205656.0</v>
+        <v>105648.0</v>
       </c>
       <c r="N198" s="1">
-        <v>206593.67</v>
+        <v>107782.25</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B199" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C199" s="1">
-        <v>136000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.598</v>
+        <v>103.337</v>
       </c>
       <c r="E199" s="1">
-        <v>99.528</v>
+        <v>105.68</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>135358.08</v>
+        <v>211360.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-2624.8</v>
+        <v>-4686.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.9391528012218</v>
+        <v>-2.2170704012112</v>
       </c>
       <c r="K199">
-        <v>1.31</v>
+        <v>0.72</v>
       </c>
       <c r="L199" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M199" s="1">
-        <v>132733.28</v>
+        <v>206674.0</v>
       </c>
       <c r="N199" s="1">
-        <v>134518.98</v>
+        <v>208118.52</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B200" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C200" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.246</v>
+        <v>98.242</v>
       </c>
       <c r="E200" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>99460.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I200" s="1">
-        <v>-2214.0</v>
+        <v>-1748.96</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.2260205107581</v>
+        <v>-1.2920987058918</v>
       </c>
       <c r="K200">
-        <v>1.75</v>
+        <v>1.5</v>
       </c>
       <c r="L200" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M200" s="1">
-        <v>97246.0</v>
+        <v>133609.12</v>
       </c>
       <c r="N200" s="1">
-        <v>98993.6</v>
+        <v>135646.33</v>
       </c>
       <c r="O200" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B201" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C201" s="1">
         <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.211</v>
+        <v>97.588</v>
       </c>
       <c r="E201" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>100450.0</v>
+        <v>99460.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-3239.0</v>
+        <v>-1872.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-3.2244897959184</v>
+        <v>-1.882163683893</v>
       </c>
       <c r="K201">
-        <v>1.54</v>
+        <v>1.93</v>
       </c>
       <c r="L201" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="M201" s="1">
-        <v>97211.0</v>
+        <v>97588.0</v>
       </c>
       <c r="N201" s="1">
-        <v>98750.38</v>
+        <v>99520.53</v>
       </c>
       <c r="O201" s="1">
         <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B202" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>95.839</v>
+        <v>98.035</v>
       </c>
       <c r="E202" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>198154.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-6476.0</v>
+        <v>-2415.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-3.268165164468</v>
+        <v>-2.404181184669</v>
       </c>
       <c r="K202">
-        <v>1.87</v>
+        <v>1.75</v>
       </c>
       <c r="L202" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M202" s="1">
-        <v>191678.0</v>
+        <v>98035.0</v>
       </c>
       <c r="N202" s="1">
-        <v>195417.73</v>
+        <v>99786.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B203" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C203" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>93.763</v>
+        <v>95.851</v>
       </c>
       <c r="E203" s="1">
-        <v>92.51784</v>
+        <v>99.077</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>92517.84</v>
+        <v>198154.0</v>
       </c>
       <c r="I203" s="1">
-        <v>1245.16</v>
+        <v>-6452.0</v>
       </c>
       <c r="J203" s="1">
-        <v>1.3458593499373</v>
+        <v>-3.2560533726294</v>
       </c>
       <c r="K203">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>486.64</v>
+        <v>2.06</v>
+      </c>
+      <c r="L203" t="s">
+        <v>465</v>
       </c>
       <c r="M203" s="1">
-        <v>93763.0</v>
+        <v>191702.0</v>
       </c>
       <c r="N203" s="1">
-        <v>94249.64</v>
+        <v>195825.29</v>
       </c>
       <c r="O203" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B204" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C204" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.483</v>
+        <v>93.659</v>
       </c>
       <c r="E204" s="1">
-        <v>99.953</v>
+        <v>92.51784</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>169920.1</v>
+        <v>92517.84</v>
       </c>
       <c r="I204" s="1">
-        <v>4301.0</v>
+        <v>1141.16</v>
       </c>
       <c r="J204" s="1">
-        <v>2.5311896591398</v>
+        <v>1.2334485975894</v>
       </c>
       <c r="K204">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="L204">
-        <v>265.48</v>
+        <v>534.59</v>
       </c>
       <c r="M204" s="1">
-        <v>174221.1</v>
+        <v>93659.0</v>
       </c>
       <c r="N204" s="1">
-        <v>174486.58</v>
+        <v>94193.59</v>
       </c>
       <c r="O204" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B205" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>103.111</v>
+        <v>103.432</v>
       </c>
       <c r="E205" s="1">
-        <v>99.961</v>
+        <v>99.953</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>99961.0</v>
+        <v>169920.1</v>
       </c>
       <c r="I205" s="1">
-        <v>3150.0</v>
+        <v>5914.3</v>
       </c>
       <c r="J205" s="1">
-        <v>3.1512289793019</v>
+        <v>3.4806358988725</v>
       </c>
       <c r="K205">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.42</v>
+      </c>
+      <c r="L205">
+        <v>707.95</v>
       </c>
       <c r="M205" s="1">
-        <v>103111.0</v>
+        <v>175834.4</v>
       </c>
       <c r="N205" s="1">
-        <v>106663.74</v>
+        <v>176542.35</v>
       </c>
       <c r="O205" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
         <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.376</v>
+        <v>103.873</v>
       </c>
       <c r="E206" s="1">
-        <v>99.943</v>
+        <v>99.961</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>99943.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1433.0</v>
+        <v>3912.0</v>
       </c>
       <c r="J206" s="1">
-        <v>1.4338172758472</v>
+        <v>3.9135262752473</v>
       </c>
       <c r="K206">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>76.71</v>
+        <v>3.82</v>
+      </c>
+      <c r="L206" t="s">
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>101376.0</v>
+        <v>103873.0</v>
       </c>
       <c r="N206" s="1">
-        <v>101452.71</v>
+        <v>107692.86</v>
       </c>
       <c r="O206" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.415</v>
+        <v>101.698</v>
       </c>
       <c r="E207" s="1">
-        <v>99.702</v>
+        <v>99.943</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>140579.82</v>
+        <v>99943.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-3224.67</v>
+        <v>1755.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.2938356301779</v>
+        <v>1.7560009205247</v>
       </c>
       <c r="K207">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>0.3</v>
+      </c>
+      <c r="L207">
+        <v>295.89</v>
       </c>
       <c r="M207" s="1">
-        <v>137355.15</v>
+        <v>101698.0</v>
       </c>
       <c r="N207" s="1">
-        <v>139790.78</v>
+        <v>101993.89</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B208" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C208" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.802</v>
+        <v>97.898</v>
       </c>
       <c r="E208" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99611.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I208" s="1">
-        <v>1191.0</v>
+        <v>-2543.64</v>
       </c>
       <c r="J208" s="1">
-        <v>1.1956510827117</v>
+        <v>-1.8093919881246</v>
       </c>
       <c r="K208">
-        <v>2.92</v>
+        <v>1.91</v>
       </c>
       <c r="L208" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="M208" s="1">
-        <v>100802.0</v>
+        <v>138036.18</v>
       </c>
       <c r="N208" s="1">
-        <v>103717.07</v>
+        <v>140722.91</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B209" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C209" s="1">
         <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.679</v>
+        <v>101.372</v>
       </c>
       <c r="E209" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99438.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-759.0</v>
+        <v>1761.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.76328968804682</v>
+        <v>1.7678770416922</v>
       </c>
       <c r="K209">
-        <v>2.8</v>
+        <v>3.13</v>
       </c>
       <c r="L209" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M209" s="1">
-        <v>98679.0</v>
+        <v>101372.0</v>
       </c>
       <c r="N209" s="1">
-        <v>101478.66</v>
+        <v>104506.25</v>
       </c>
       <c r="O209" s="1">
         <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B210" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.958</v>
+        <v>99.089</v>
       </c>
       <c r="E210" s="1">
-        <v>102.8745</v>
+        <v>99.438</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>205749.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-7833.0</v>
+        <v>-349.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.8070658909642</v>
+        <v>-0.35097246525473</v>
       </c>
       <c r="K210">
-        <v>3.62</v>
+        <v>2.97</v>
       </c>
       <c r="L210" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="M210" s="1">
-        <v>197916.0</v>
+        <v>99089.0</v>
       </c>
       <c r="N210" s="1">
-        <v>205148.88</v>
+        <v>102059.89</v>
       </c>
       <c r="O210" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
         <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>102.64</v>
+        <v>100.22</v>
       </c>
       <c r="E211" s="1">
-        <v>99.661</v>
+        <v>102.8745</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>199322.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I211" s="1">
-        <v>5958.0</v>
+        <v>-5309.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.9891331614172</v>
+        <v>-2.5803284584615</v>
       </c>
       <c r="K211">
-        <v>3.89</v>
+        <v>3.84</v>
       </c>
       <c r="L211" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>205280.0</v>
+        <v>200440.0</v>
       </c>
       <c r="N211" s="1">
-        <v>213060.14</v>
+        <v>208124.93</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.644</v>
+        <v>104.004</v>
       </c>
       <c r="E212" s="1">
-        <v>98.6</v>
+        <v>99.661</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>197200.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I212" s="1">
-        <v>4088.0</v>
+        <v>4343.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.0730223123732</v>
+        <v>4.3577728499614</v>
       </c>
       <c r="K212">
-        <v>4.29</v>
+        <v>4.14</v>
       </c>
       <c r="L212" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="M212" s="1">
-        <v>201288.0</v>
+        <v>104004.0</v>
       </c>
       <c r="N212" s="1">
-        <v>209870.19</v>
+        <v>108147.5</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B213" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C213" s="1">
         <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.991</v>
+        <v>101.453</v>
       </c>
       <c r="E213" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>200000.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I213" s="1">
-        <v>3982.0</v>
+        <v>5706.0</v>
       </c>
       <c r="J213" s="1">
-        <v>1.991</v>
+        <v>2.893509127789</v>
       </c>
       <c r="K213">
-        <v>4.32</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>0.16</v>
+      </c>
+      <c r="L213">
+        <v>311.64</v>
       </c>
       <c r="M213" s="1">
-        <v>203982.0</v>
+        <v>202906.0</v>
       </c>
       <c r="N213" s="1">
-        <v>212626.82</v>
+        <v>203217.64</v>
       </c>
       <c r="O213" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>106.268</v>
+        <v>102.822</v>
       </c>
       <c r="E214" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>109300.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-3032.0</v>
+        <v>5644.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.7740164684355</v>
+        <v>2.822</v>
       </c>
       <c r="K214">
-        <v>1.08</v>
+        <v>4.59</v>
       </c>
       <c r="L214" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="M214" s="1">
-        <v>106268.0</v>
+        <v>205644.0</v>
       </c>
       <c r="N214" s="1">
-        <v>107346.77</v>
+        <v>214815.95</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B215" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.539</v>
+        <v>106.743</v>
       </c>
       <c r="E215" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99852.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-1313.0</v>
+        <v>-2557.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-1.314946120258</v>
+        <v>-2.3394327538884</v>
       </c>
       <c r="K215">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>745.21</v>
+        <v>1.37</v>
+      </c>
+      <c r="L215" t="s">
+        <v>497</v>
       </c>
       <c r="M215" s="1">
-        <v>98539.0</v>
+        <v>106743.0</v>
       </c>
       <c r="N215" s="1">
-        <v>99284.21</v>
+        <v>108109.44</v>
       </c>
       <c r="O215" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B216" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.592</v>
+        <v>99.247</v>
       </c>
       <c r="E216" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>100000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I216" s="1">
-        <v>592.0</v>
+        <v>-605.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.592</v>
+        <v>-0.60589672715619</v>
       </c>
       <c r="K216">
-        <v>0.07</v>
+        <v>0.96</v>
       </c>
       <c r="L216">
-        <v>72.59</v>
+        <v>964.38</v>
       </c>
       <c r="M216" s="1">
-        <v>100592.0</v>
+        <v>99247.0</v>
       </c>
       <c r="N216" s="1">
-        <v>100664.59</v>
+        <v>100211.38</v>
       </c>
       <c r="O216" s="1">
         <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B217" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.604</v>
+        <v>100.011</v>
       </c>
       <c r="E217" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99589.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-985.0</v>
+        <v>77.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.98906505738586</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K217">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L217">
-        <v>499.32</v>
+        <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>98604.0</v>
+        <v>100011.0</v>
       </c>
       <c r="N217" s="1">
-        <v>99103.32</v>
+        <v>100011.0</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B218" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C218" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>84.257</v>
+        <v>101.015</v>
       </c>
       <c r="E218" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>171920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-3406.0</v>
+        <v>1015.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.981154025128</v>
+        <v>1.015</v>
       </c>
       <c r="K218">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="L218">
-        <v>914.38</v>
+        <v>279.99</v>
       </c>
       <c r="M218" s="1">
-        <v>168514.0</v>
+        <v>101015.0</v>
       </c>
       <c r="N218" s="1">
-        <v>169428.38</v>
+        <v>101294.99</v>
       </c>
       <c r="O218" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B219" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.676</v>
+        <v>99.014</v>
       </c>
       <c r="E219" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>100650.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1974.0</v>
+        <v>-575.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.9612518628912</v>
+        <v>-0.5773730030425</v>
       </c>
       <c r="K219">
         <v>0.68</v>
       </c>
       <c r="L219">
-        <v>682.19</v>
+        <v>684.25</v>
       </c>
       <c r="M219" s="1">
-        <v>98676.0</v>
+        <v>99014.0</v>
       </c>
       <c r="N219" s="1">
-        <v>99358.19</v>
+        <v>99698.25</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B220" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.286</v>
+        <v>85.193</v>
       </c>
       <c r="E220" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>99571.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-285.0</v>
+        <v>-1534.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.28622791776722</v>
+        <v>-0.89227547696603</v>
       </c>
       <c r="K220">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.49</v>
+      </c>
+      <c r="L220">
+        <v>982.88</v>
       </c>
       <c r="M220" s="1">
-        <v>99286.0</v>
+        <v>170386.0</v>
       </c>
       <c r="N220" s="1">
-        <v>100648.33</v>
+        <v>171368.88</v>
       </c>
       <c r="O220" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B221" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.388</v>
+        <v>99.185</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>100000.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1612.0</v>
+        <v>-1465.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.612</v>
+        <v>-1.4555389965226</v>
       </c>
       <c r="K221">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>0.85</v>
+      </c>
+      <c r="L221">
+        <v>846.58</v>
       </c>
       <c r="M221" s="1">
-        <v>98388.0</v>
+        <v>99185.0</v>
       </c>
       <c r="N221" s="1">
-        <v>100164.85</v>
+        <v>100031.58</v>
       </c>
       <c r="O221" s="1">
         <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B222" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C222" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.139</v>
+        <v>100.461</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>175000.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3256.75</v>
+        <v>799.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.861</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K222">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>0.06</v>
+      </c>
+      <c r="L222">
+        <v>59.59</v>
       </c>
       <c r="M222" s="1">
-        <v>171743.25</v>
+        <v>100461.0</v>
       </c>
       <c r="N222" s="1">
-        <v>173049.24</v>
+        <v>100520.59</v>
       </c>
       <c r="O222" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>512</v>
       </c>
       <c r="B223" t="s">
         <v>513</v>
       </c>
       <c r="C223" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.865</v>
+        <v>99.65</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>116000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-2476.6</v>
+        <v>79.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.135</v>
+        <v>0.079340370188107</v>
       </c>
       <c r="K223">
-        <v>2.23</v>
+        <v>1.54</v>
       </c>
       <c r="L223" t="s">
         <v>514</v>
       </c>
       <c r="M223" s="1">
-        <v>113523.4</v>
+        <v>99650.0</v>
       </c>
       <c r="N223" s="1">
-        <v>116105.55</v>
+        <v>101190.41</v>
       </c>
       <c r="O223" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>515</v>
       </c>
       <c r="B224" t="s">
         <v>516</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.452</v>
+        <v>98.739</v>
       </c>
       <c r="E224" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100420.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1968.0</v>
+        <v>-1261.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.9597689703246</v>
+        <v>-1.261</v>
       </c>
       <c r="K224">
-        <v>3.32</v>
+        <v>1.98</v>
       </c>
       <c r="L224" t="s">
         <v>517</v>
       </c>
       <c r="M224" s="1">
-        <v>98452.0</v>
+        <v>98739.0</v>
       </c>
       <c r="N224" s="1">
-        <v>101769.12</v>
+        <v>100718.92</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>518</v>
       </c>
       <c r="B225" t="s">
         <v>519</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>96.992</v>
+        <v>98.608</v>
       </c>
       <c r="E225" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99259.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-2267.0</v>
+        <v>-2436.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.2839238759206</v>
+        <v>-1.392</v>
       </c>
       <c r="K225">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>443.49</v>
+        <v>0.94</v>
+      </c>
+      <c r="L225" t="s">
+        <v>520</v>
       </c>
       <c r="M225" s="1">
-        <v>96992.0</v>
+        <v>172564.0</v>
       </c>
       <c r="N225" s="1">
-        <v>97435.49</v>
+        <v>174200.62</v>
       </c>
       <c r="O225" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B226" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.56</v>
+        <v>98.036</v>
       </c>
       <c r="E226" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99362.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1802.0</v>
+        <v>-2278.24</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.8135705803023</v>
+        <v>-1.964</v>
       </c>
       <c r="K226">
-        <v>1.08</v>
+        <v>2.43</v>
       </c>
       <c r="L226" t="s">
-        <v>492</v>
+        <v>523</v>
       </c>
       <c r="M226" s="1">
-        <v>97560.0</v>
+        <v>113721.76</v>
       </c>
       <c r="N226" s="1">
-        <v>98638.77</v>
+        <v>116540.8</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B227" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.054</v>
+        <v>99.092</v>
       </c>
       <c r="E227" s="1">
-        <v>100.4</v>
+        <v>100.42</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>200800.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-692.0</v>
+        <v>-1328.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.34462151394422</v>
+        <v>-1.3224457279426</v>
       </c>
       <c r="K227">
-        <v>3.2</v>
+        <v>3.52</v>
       </c>
       <c r="L227" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M227" s="1">
-        <v>200108.0</v>
+        <v>99092.0</v>
       </c>
       <c r="N227" s="1">
-        <v>206499.1</v>
+        <v>102607.75</v>
       </c>
       <c r="O227" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B228" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.634</v>
+        <v>97.606</v>
       </c>
       <c r="E228" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>99821.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-187.0</v>
+        <v>-1653.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.18733533024113</v>
+        <v>-1.6653401706646</v>
       </c>
       <c r="K228">
-        <v>0.17</v>
+        <v>0.68</v>
       </c>
       <c r="L228">
-        <v>169.86</v>
+        <v>683.22</v>
       </c>
       <c r="M228" s="1">
-        <v>99634.0</v>
+        <v>97606.0</v>
       </c>
       <c r="N228" s="1">
-        <v>99803.86</v>
+        <v>98289.22</v>
       </c>
       <c r="O228" s="1">
         <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B229" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C229" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.81</v>
+        <v>98.116</v>
       </c>
       <c r="E229" s="1">
-        <v>99.228</v>
+        <v>99.362</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>230208.96</v>
+        <v>99362.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-3289.76</v>
+        <v>-1246.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.4290321280284</v>
+        <v>-1.2540005233389</v>
       </c>
       <c r="K229">
-        <v>2.59</v>
+        <v>1.25</v>
       </c>
       <c r="L229" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M229" s="1">
-        <v>226919.2</v>
+        <v>98116.0</v>
       </c>
       <c r="N229" s="1">
-        <v>232931.34</v>
+        <v>99366.0</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B230" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.201</v>
+        <v>100.59</v>
       </c>
       <c r="E230" s="1">
-        <v>99.517</v>
+        <v>100.4</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99517.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1316.0</v>
+        <v>380.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.3223871298371</v>
+        <v>0.18924302788845</v>
       </c>
       <c r="K230">
-        <v>2.71</v>
+        <v>3.41</v>
       </c>
       <c r="L230" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="M230" s="1">
-        <v>98201.0</v>
+        <v>201180.0</v>
       </c>
       <c r="N230" s="1">
-        <v>100910.25</v>
+        <v>207995.75</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B231" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C231" s="1">
-        <v>308000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>90.134</v>
+        <v>100.027</v>
       </c>
       <c r="E231" s="1">
-        <v>83.45955844</v>
+        <v>99.821</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>257055.44</v>
+        <v>99821.0</v>
       </c>
       <c r="I231" s="1">
-        <v>20557.28</v>
+        <v>206.0</v>
       </c>
       <c r="J231" s="1">
-        <v>7.9972164759478</v>
+        <v>0.2063694012282</v>
       </c>
       <c r="K231">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.38</v>
+      </c>
+      <c r="L231">
+        <v>382.19</v>
       </c>
       <c r="M231" s="1">
-        <v>277612.72</v>
+        <v>100027.0</v>
       </c>
       <c r="N231" s="1">
-        <v>280966.97</v>
+        <v>100409.19</v>
       </c>
       <c r="O231" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B232" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C232" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>101.804</v>
+        <v>98.168</v>
       </c>
       <c r="E232" s="1">
-        <v>99.329</v>
+        <v>99.228</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99329.0</v>
+        <v>230208.96</v>
       </c>
       <c r="I232" s="1">
-        <v>2475.0</v>
+        <v>-2459.2</v>
       </c>
       <c r="J232" s="1">
-        <v>2.4917194374251</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K232">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>976.71</v>
+        <v>2.75</v>
+      </c>
+      <c r="L232" t="s">
+        <v>539</v>
       </c>
       <c r="M232" s="1">
-        <v>101804.0</v>
+        <v>227749.76</v>
       </c>
       <c r="N232" s="1">
-        <v>102780.71</v>
+        <v>234127.38</v>
       </c>
       <c r="O232" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B233" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.927</v>
+        <v>98.845</v>
       </c>
       <c r="E233" s="1">
-        <v>100.231</v>
+        <v>99.517</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100231.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-2304.0</v>
+        <v>-672.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.2986900260398</v>
+        <v>-0.67526151310831</v>
       </c>
       <c r="K233">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>2.89</v>
+      </c>
+      <c r="L233" t="s">
+        <v>542</v>
       </c>
       <c r="M233" s="1">
-        <v>97927.0</v>
+        <v>98845.0</v>
       </c>
       <c r="N233" s="1">
-        <v>98718.1</v>
+        <v>101739.18</v>
       </c>
       <c r="O233" s="1">
         <v>0.08</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B234" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>90.008</v>
+        <v>90.938</v>
       </c>
       <c r="E234" s="1">
-        <v>89.875</v>
+        <v>83.45955844</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>89875.0</v>
+        <v>257055.44</v>
       </c>
       <c r="I234" s="1">
-        <v>133.0</v>
+        <v>23033.6</v>
       </c>
       <c r="J234" s="1">
-        <v>0.14798331015299</v>
+        <v>8.9605573023469</v>
       </c>
       <c r="K234">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>87.67</v>
+        <v>1.19</v>
+      </c>
+      <c r="L234" t="s">
+        <v>545</v>
       </c>
       <c r="M234" s="1">
-        <v>90008.0</v>
+        <v>280089.04</v>
       </c>
       <c r="N234" s="1">
-        <v>90095.67</v>
+        <v>283759.72</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B235" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C235" s="1">
         <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.465</v>
+        <v>102.087</v>
       </c>
       <c r="E235" s="1">
-        <v>100.539</v>
+        <v>99.329</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>100539.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-74.0</v>
+        <v>2758.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.073603278329802</v>
+        <v>2.7766311953206</v>
       </c>
       <c r="K235">
-        <v>2.15</v>
+        <v>1.19</v>
       </c>
       <c r="L235" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="M235" s="1">
-        <v>100465.0</v>
+        <v>102087.0</v>
       </c>
       <c r="N235" s="1">
-        <v>102612.95</v>
+        <v>103276.04</v>
       </c>
       <c r="O235" s="1">
         <v>0.08</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B236" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C236" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.043</v>
+        <v>98.507</v>
       </c>
       <c r="E236" s="1">
-        <v>100.36900132</v>
+        <v>100.231</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>229414.43</v>
+        <v>100231.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-5316.56</v>
+        <v>-1724.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.3174479478035</v>
+        <v>-1.7200267382347</v>
       </c>
       <c r="K236">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.07</v>
+      </c>
+      <c r="L236">
+        <v>71.92</v>
       </c>
       <c r="M236" s="1">
-        <v>224097.87</v>
+        <v>98507.0</v>
       </c>
       <c r="N236" s="1">
-        <v>226446.2</v>
+        <v>98578.92</v>
       </c>
       <c r="O236" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B237" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C237" s="1">
-        <v>520000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>88.269</v>
+        <v>100.787</v>
       </c>
       <c r="E237" s="1">
-        <v>90.91529423</v>
+        <v>99.651</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>472759.53</v>
+        <v>99651.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-13760.73</v>
+        <v>1136.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.9107250360453</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K237">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.14</v>
+      </c>
+      <c r="L237">
+        <v>139.38</v>
       </c>
       <c r="M237" s="1">
-        <v>458998.8</v>
+        <v>100787.0</v>
       </c>
       <c r="N237" s="1">
-        <v>467894.01</v>
+        <v>100926.38</v>
       </c>
       <c r="O237" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B238" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C238" s="1">
-        <v>355002.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.025</v>
+        <v>101.082</v>
       </c>
       <c r="E238" s="1">
-        <v>99.67399902</v>
+        <v>100.539</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>353844.69</v>
+        <v>100539.0</v>
       </c>
       <c r="I238" s="1">
-        <v>1246.06</v>
+        <v>543.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0.35214884812882</v>
+        <v>0.54008892071733</v>
       </c>
       <c r="K238">
-        <v>1.08</v>
+        <v>2.37</v>
       </c>
       <c r="L238" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="M238" s="1">
-        <v>355090.75</v>
+        <v>101082.0</v>
       </c>
       <c r="N238" s="1">
-        <v>358931.34</v>
+        <v>103449.12</v>
       </c>
       <c r="O238" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B239" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C239" s="1">
-        <v>100000.0</v>
+        <v>228571.0</v>
       </c>
       <c r="D239" s="1">
-        <v>96.971</v>
+        <v>98.136</v>
       </c>
       <c r="E239" s="1">
-        <v>99.766</v>
+        <v>100.36900132</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>99766.0</v>
+        <v>229414.43</v>
       </c>
       <c r="I239" s="1">
-        <v>-2795.0</v>
+        <v>-5104.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-2.8015556401981</v>
+        <v>-2.2247946652702</v>
       </c>
       <c r="K239">
-        <v>2.46</v>
+        <v>1.19</v>
       </c>
       <c r="L239" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="M239" s="1">
-        <v>96971.0</v>
+        <v>224310.43</v>
       </c>
       <c r="N239" s="1">
-        <v>99427.85</v>
+        <v>227034.5</v>
       </c>
       <c r="O239" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B240" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C240" s="1">
-        <v>130000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>97.809</v>
+        <v>87.665</v>
       </c>
       <c r="E240" s="1">
-        <v>99.945</v>
+        <v>90.91529423</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>129928.5</v>
+        <v>472759.53</v>
       </c>
       <c r="I240" s="1">
-        <v>-2776.8</v>
+        <v>-16901.53</v>
       </c>
       <c r="J240" s="1">
-        <v>-2.1371754464956</v>
+        <v>-3.5750797027825</v>
       </c>
       <c r="K240">
-        <v>1.1</v>
+        <v>1.9</v>
       </c>
       <c r="L240" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="M240" s="1">
-        <v>127151.7</v>
+        <v>455858.0</v>
       </c>
       <c r="N240" s="1">
-        <v>128576.86</v>
+        <v>465714.85</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B241" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C241" s="1">
-        <v>673000.0</v>
+        <v>355002.0</v>
       </c>
       <c r="D241" s="1">
-        <v>88.148</v>
+        <v>100.088</v>
       </c>
       <c r="E241" s="1">
-        <v>87.89336553</v>
+        <v>99.67399902</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>591522.35</v>
+        <v>353844.69</v>
       </c>
       <c r="I241" s="1">
-        <v>1713.69</v>
+        <v>1469.71</v>
       </c>
       <c r="J241" s="1">
-        <v>0.28970841084872</v>
+        <v>0.41535454439065</v>
       </c>
       <c r="K241">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.27</v>
+      </c>
+      <c r="L241" t="s">
+        <v>564</v>
       </c>
       <c r="M241" s="1">
-        <v>593236.04</v>
+        <v>355314.4</v>
       </c>
       <c r="N241" s="1">
-        <v>593236.04</v>
+        <v>359811.5</v>
       </c>
       <c r="O241" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B242" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C242" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>62.392</v>
+        <v>98.177</v>
       </c>
       <c r="E242" s="1">
-        <v>73.332375</v>
+        <v>99.766</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>17599.77</v>
+        <v>99766.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2625.69</v>
+        <v>-1589.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-14.918888144561</v>
+        <v>-1.5927269811359</v>
       </c>
       <c r="K242">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>33.7</v>
+        <v>2.69</v>
+      </c>
+      <c r="L242" t="s">
+        <v>567</v>
       </c>
       <c r="M242" s="1">
-        <v>14974.08</v>
+        <v>98177.0</v>
       </c>
       <c r="N242" s="1">
-        <v>15007.78</v>
+        <v>100866.73</v>
       </c>
       <c r="O242" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B243" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C243" s="1">
-        <v>198000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>94.876</v>
+        <v>98.376</v>
       </c>
       <c r="E243" s="1">
-        <v>93.47240909</v>
+        <v>99.945</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>185075.37</v>
+        <v>129928.5</v>
       </c>
       <c r="I243" s="1">
-        <v>2779.11</v>
+        <v>-2039.7</v>
       </c>
       <c r="J243" s="1">
-        <v>1.5016098576488</v>
+        <v>-1.5698634248837</v>
       </c>
       <c r="K243">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>556.03</v>
+        <v>1.29</v>
+      </c>
+      <c r="L243" t="s">
+        <v>570</v>
       </c>
       <c r="M243" s="1">
-        <v>187854.48</v>
+        <v>127888.8</v>
       </c>
       <c r="N243" s="1">
-        <v>188410.51</v>
+        <v>129563.98</v>
       </c>
       <c r="O243" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B244" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C244" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>85.634</v>
+        <v>98.566</v>
       </c>
       <c r="E244" s="1">
-        <v>91.51215323</v>
+        <v>98.71</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>113475.07</v>
+        <v>98710.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-7288.91</v>
+        <v>-144.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-6.4233580115879</v>
+        <v>-0.14588187620302</v>
       </c>
       <c r="K244">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.75</v>
+      </c>
+      <c r="L244">
+        <v>745.21</v>
       </c>
       <c r="M244" s="1">
-        <v>106186.16</v>
+        <v>98566.0</v>
       </c>
       <c r="N244" s="1">
-        <v>107554.41</v>
+        <v>99311.21</v>
       </c>
       <c r="O244" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B245" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C245" s="1">
-        <v>135000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>97.896</v>
+        <v>73.06</v>
       </c>
       <c r="E245" s="1">
-        <v>99.998</v>
+        <v>72.707</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>134997.3</v>
+        <v>82885.98</v>
       </c>
       <c r="I245" s="1">
-        <v>-2837.7</v>
+        <v>402.42</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.1020420408408</v>
+        <v>0.48551033600616</v>
       </c>
       <c r="K245">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="L245">
-        <v>611.2</v>
+        <v>5.08</v>
       </c>
       <c r="M245" s="1">
-        <v>132159.6</v>
+        <v>83288.4</v>
       </c>
       <c r="N245" s="1">
-        <v>132770.8</v>
+        <v>83293.48</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B246" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="C246" s="1">
-        <v>150000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.689</v>
+        <v>86.223</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0965</v>
+        <v>86.178</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>150144.75</v>
+        <v>486905.7</v>
       </c>
       <c r="I246" s="1">
-        <v>888.75</v>
+        <v>254.25</v>
       </c>
       <c r="J246" s="1">
-        <v>0.59192878871889</v>
+        <v>0.052217503307109</v>
       </c>
       <c r="K246">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.08</v>
+      </c>
+      <c r="L246">
+        <v>435.36</v>
       </c>
       <c r="M246" s="1">
-        <v>151033.5</v>
+        <v>487159.95</v>
       </c>
       <c r="N246" s="1">
-        <v>154621.99</v>
+        <v>487595.31</v>
       </c>
       <c r="O246" s="1">
-        <v>0.13</v>
+        <v>0.39</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B247" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C247" s="1">
-        <v>1035800.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>86.961</v>
+        <v>62.512</v>
       </c>
       <c r="E247" s="1">
-        <v>87.23165862</v>
+        <v>73.332375</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>903545.52</v>
+        <v>17599.77</v>
       </c>
       <c r="I247" s="1">
-        <v>-2803.48</v>
+        <v>-2596.89</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.31027545795368</v>
+        <v>-14.755249642467</v>
       </c>
       <c r="K247">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L247">
-        <v>0.0</v>
+        <v>36.99</v>
       </c>
       <c r="M247" s="1">
-        <v>900742.04</v>
+        <v>15002.88</v>
       </c>
       <c r="N247" s="1">
-        <v>900742.04</v>
+        <v>15039.87</v>
       </c>
       <c r="O247" s="1">
-        <v>0.73</v>
+        <v>0.01</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B248" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C248" s="1">
-        <v>980000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>83.802</v>
+        <v>95.125</v>
       </c>
       <c r="E248" s="1">
-        <v>84.103</v>
+        <v>93.47240909</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>824209.4</v>
+        <v>185075.37</v>
       </c>
       <c r="I248" s="1">
-        <v>-2949.8</v>
+        <v>3272.13</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.35789448652248</v>
+        <v>1.7679986267216</v>
       </c>
       <c r="K248">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L248">
-        <v>0.0</v>
+        <v>610.27</v>
       </c>
       <c r="M248" s="1">
-        <v>821259.6</v>
+        <v>188347.5</v>
       </c>
       <c r="N248" s="1">
-        <v>821259.6</v>
+        <v>188957.77</v>
       </c>
       <c r="O248" s="1">
-        <v>0.67</v>
+        <v>0.15</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B249" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C249" s="1">
-        <v>2502943.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>62.198</v>
+        <v>98.46</v>
       </c>
       <c r="E249" s="1">
-        <v>72.69136173</v>
+        <v>99.998</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1819423.35</v>
+        <v>134997.3</v>
       </c>
       <c r="I249" s="1">
-        <v>-262642.86</v>
+        <v>-2076.3</v>
       </c>
       <c r="J249" s="1">
-        <v>-14.435500127005</v>
+        <v>-1.5380307606152</v>
       </c>
       <c r="K249">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>0.63</v>
+      </c>
+      <c r="L249">
+        <v>855.68</v>
       </c>
       <c r="M249" s="1">
-        <v>1556780.49</v>
+        <v>132921.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1567683.72</v>
+        <v>133776.68</v>
       </c>
       <c r="O249" s="1">
-        <v>1.27</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B250" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C250" s="1">
-        <v>444553.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>84.19</v>
+        <v>101.193</v>
       </c>
       <c r="E250" s="1">
-        <v>86.69857362</v>
+        <v>100.0965</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>385421.11</v>
+        <v>150144.75</v>
       </c>
       <c r="I250" s="1">
-        <v>-11151.93</v>
+        <v>1644.75</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.8934403722723</v>
+        <v>1.0954428976038</v>
       </c>
       <c r="K250">
-        <v>1.09</v>
+        <v>2.6</v>
       </c>
       <c r="L250" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M250" s="1">
-        <v>374269.18</v>
+        <v>151789.5</v>
       </c>
       <c r="N250" s="1">
-        <v>379110.54</v>
+        <v>155682.1</v>
       </c>
       <c r="O250" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B251" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C251" s="1">
-        <v>1380000.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D251" s="1">
-        <v>74.51</v>
+        <v>87.398</v>
       </c>
       <c r="E251" s="1">
-        <v>78.5174029</v>
+        <v>87.23165862</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>1083540.16</v>
+        <v>903545.52</v>
       </c>
       <c r="I251" s="1">
-        <v>-55302.16</v>
+        <v>1722.96</v>
       </c>
       <c r="J251" s="1">
-        <v>-5.1038403597334</v>
+        <v>0.19068878787645</v>
       </c>
       <c r="K251">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.0</v>
+      </c>
+      <c r="L251">
+        <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>1028238.0</v>
+        <v>905268.48</v>
       </c>
       <c r="N251" s="1">
-        <v>1043266.77</v>
+        <v>905268.48</v>
       </c>
       <c r="O251" s="1">
-        <v>0.85</v>
+        <v>0.72</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B252" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C252" s="1">
-        <v>850000.0</v>
+        <v>1572679.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.213</v>
+        <v>84.236</v>
       </c>
       <c r="E252" s="1">
-        <v>99.934</v>
+        <v>84.13729439</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>849439.0</v>
+        <v>1323209.56</v>
       </c>
       <c r="I252" s="1">
-        <v>-14628.5</v>
+        <v>1552.32</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.7221366101627</v>
+        <v>0.11731475096054</v>
       </c>
       <c r="K252">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>834810.5</v>
+        <v>1324761.88</v>
       </c>
       <c r="N252" s="1">
-        <v>845765.02</v>
+        <v>1324761.88</v>
       </c>
       <c r="O252" s="1">
-        <v>0.69</v>
+        <v>1.05</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>590</v>
       </c>
       <c r="B253" t="s">
         <v>591</v>
       </c>
       <c r="C253" s="1">
-        <v>500000.0</v>
+        <v>3867943.0</v>
       </c>
       <c r="D253" s="1">
-        <v>77.345</v>
+        <v>62.574</v>
       </c>
       <c r="E253" s="1">
-        <v>82.8884</v>
+        <v>69.01894883</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>414442.0</v>
+        <v>2669613.6</v>
       </c>
       <c r="I253" s="1">
-        <v>-27717.0</v>
+        <v>-249286.95</v>
       </c>
       <c r="J253" s="1">
-        <v>-6.6877874346712</v>
+        <v>-9.3379412661068</v>
       </c>
       <c r="K253">
-        <v>2.61</v>
+        <v>0.46</v>
       </c>
       <c r="L253" t="s">
         <v>592</v>
       </c>
       <c r="M253" s="1">
-        <v>386725.0</v>
+        <v>2420326.65</v>
       </c>
       <c r="N253" s="1">
-        <v>399793.49</v>
+        <v>2438235.76</v>
       </c>
       <c r="O253" s="1">
-        <v>0.32</v>
+        <v>1.93</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>593</v>
       </c>
       <c r="B254" t="s">
         <v>594</v>
       </c>
       <c r="C254" s="1">
-        <v>241000.0</v>
+        <v>1055885.0</v>
       </c>
       <c r="D254" s="1">
-        <v>96.776</v>
+        <v>98.893</v>
       </c>
       <c r="E254" s="1">
-        <v>99.46728631</v>
+        <v>99.44402657</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>239716.16</v>
+        <v>1050014.56</v>
       </c>
       <c r="I254" s="1">
-        <v>-6486.0</v>
+        <v>-5818.2</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.7056999411304</v>
+        <v>-0.55410660210274</v>
       </c>
       <c r="K254">
-        <v>2.79</v>
+        <v>1.48</v>
       </c>
       <c r="L254" t="s">
         <v>595</v>
       </c>
       <c r="M254" s="1">
-        <v>233230.16</v>
+        <v>1044196.36</v>
       </c>
       <c r="N254" s="1">
-        <v>239949.11</v>
+        <v>1059788.74</v>
       </c>
       <c r="O254" s="1">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>596</v>
       </c>
       <c r="B255" t="s">
         <v>597</v>
       </c>
       <c r="C255" s="1">
-        <v>472885.0</v>
+        <v>224000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.559</v>
+        <v>98.236</v>
       </c>
       <c r="E255" s="1">
-        <v>100.3378813</v>
+        <v>98.725</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>474482.79</v>
+        <v>221144.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-8412.06</v>
+        <v>-1095.36</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.7728904350777</v>
+        <v>-0.49531526968853</v>
       </c>
       <c r="K255">
-        <v>1.28</v>
+        <v>3.8</v>
       </c>
       <c r="L255" t="s">
         <v>598</v>
       </c>
       <c r="M255" s="1">
-        <v>466070.73</v>
+        <v>220048.64</v>
       </c>
       <c r="N255" s="1">
-        <v>472146.98</v>
+        <v>228553.28</v>
       </c>
       <c r="O255" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>599</v>
       </c>
       <c r="B256" t="s">
         <v>600</v>
       </c>
       <c r="C256" s="1">
-        <v>224000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.067</v>
+        <v>98.614</v>
       </c>
       <c r="E256" s="1">
-        <v>98.725</v>
+        <v>98.469</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>221144.0</v>
+        <v>401753.52</v>
       </c>
       <c r="I256" s="1">
-        <v>-1473.92</v>
+        <v>591.6</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.66649784755634</v>
+        <v>0.14725446587251</v>
       </c>
       <c r="K256">
-        <v>3.57</v>
+        <v>4.07</v>
       </c>
       <c r="L256" t="s">
         <v>601</v>
       </c>
       <c r="M256" s="1">
-        <v>219670.08</v>
+        <v>402345.12</v>
       </c>
       <c r="N256" s="1">
-        <v>227671.48</v>
+        <v>418969.16</v>
       </c>
       <c r="O256" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>602</v>
       </c>
       <c r="B257" t="s">
         <v>603</v>
       </c>
       <c r="C257" s="1">
         <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>82.116</v>
+        <v>82.487</v>
       </c>
       <c r="E257" s="1">
         <v>81.75</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>81750.0</v>
       </c>
       <c r="I257" s="1">
-        <v>366.0</v>
+        <v>737.0</v>
       </c>
       <c r="J257" s="1">
-        <v>0.44770642201835</v>
+        <v>0.90152905198777</v>
       </c>
       <c r="K257">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="L257">
-        <v>106.85</v>
+        <v>189.04</v>
       </c>
       <c r="M257" s="1">
-        <v>82116.0</v>
+        <v>82487.0</v>
       </c>
       <c r="N257" s="1">
-        <v>82222.85</v>
+        <v>82676.04</v>
       </c>
       <c r="O257" s="1">
         <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>604</v>
       </c>
       <c r="B258" t="s">
         <v>605</v>
       </c>
       <c r="C258" s="1">
-        <v>704635.29</v>
+        <v>1723937.0</v>
       </c>
       <c r="D258" s="1">
-        <v>76.63</v>
+        <v>99.157</v>
       </c>
       <c r="E258" s="1">
-        <v>77.63493651</v>
+        <v>99.18200027</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>547043.16</v>
+        <v>1709835.2</v>
       </c>
       <c r="I258" s="1">
-        <v>-7081.14</v>
+        <v>-430.99</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.2944389981953</v>
+        <v>-0.025206522827463</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.72</v>
+      </c>
+      <c r="L258" t="s">
+        <v>606</v>
       </c>
       <c r="M258" s="1">
-        <v>539962.02</v>
+        <v>1709404.21</v>
       </c>
       <c r="N258" s="1">
-        <v>539962.02</v>
+        <v>1739032.31</v>
       </c>
       <c r="O258" s="1">
-        <v>0.44</v>
+        <v>1.37</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B259" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C259" s="1">
         <v>2263571.72</v>
       </c>
       <c r="D259" s="1">
-        <v>87.956</v>
+        <v>87.72</v>
       </c>
       <c r="E259" s="1">
         <v>102.8383713</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>2327820.29</v>
       </c>
       <c r="I259" s="1">
-        <v>-336873.15</v>
+        <v>-342215.18</v>
       </c>
       <c r="J259" s="1">
-        <v>-14.471613270456</v>
+        <v>-14.701099628271</v>
       </c>
       <c r="K259">
-        <v>1.9</v>
+        <v>2.04</v>
       </c>
       <c r="L259" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M259" s="1">
-        <v>1990947.14</v>
+        <v>1985605.11</v>
       </c>
       <c r="N259" s="1">
-        <v>2034048.03</v>
+        <v>2031806.78</v>
       </c>
       <c r="O259" s="1">
-        <v>1.65</v>
+        <v>1.6</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B260" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C260" s="1">
-        <v>714704.0</v>
+        <v>2784704.0</v>
       </c>
       <c r="D260" s="1">
-        <v>96.611</v>
+        <v>96.664</v>
       </c>
       <c r="E260" s="1">
-        <v>98.81541589</v>
+        <v>97.05560555</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>706237.73</v>
+        <v>2702711.33</v>
       </c>
       <c r="I260" s="1">
-        <v>-15755.05</v>
+        <v>-10905.06</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.2308422972531</v>
+        <v>-0.40348593203256</v>
       </c>
       <c r="K260">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="L260" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M260" s="1">
-        <v>690482.68</v>
+        <v>2691806.27</v>
       </c>
       <c r="N260" s="1">
-        <v>693028.2</v>
+        <v>2705539.06</v>
       </c>
       <c r="O260" s="1">
-        <v>0.56</v>
+        <v>2.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B261" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C261" s="1">
-        <v>415996.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>97.719</v>
+        <v>100.163</v>
       </c>
       <c r="E261" s="1">
-        <v>99.89010231</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>415538.83</v>
+        <v>100000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-9031.7</v>
+        <v>163.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-2.1734912234315</v>
+        <v>0.163</v>
       </c>
       <c r="K261">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.07</v>
+      </c>
+      <c r="L261">
+        <v>68.84</v>
       </c>
       <c r="M261" s="1">
-        <v>406507.13</v>
+        <v>100163.0</v>
       </c>
       <c r="N261" s="1">
-        <v>413500.42</v>
+        <v>100231.84</v>
       </c>
       <c r="O261" s="1">
-        <v>0.34</v>
+        <v>0.08</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>615</v>
       </c>
       <c r="B262" t="s">
         <v>616</v>
       </c>
       <c r="C262" s="1">
-        <v>990000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>97.037</v>
+        <v>98.687</v>
       </c>
       <c r="E262" s="1">
-        <v>99.374</v>
+        <v>99.24</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>983802.6</v>
+        <v>99240.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-23136.3</v>
+        <v>-553.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-2.3517217783324</v>
+        <v>-0.55723498589279</v>
       </c>
       <c r="K262">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>1.0</v>
+      </c>
+      <c r="L262">
+        <v>996.58</v>
       </c>
       <c r="M262" s="1">
-        <v>960666.3</v>
+        <v>98687.0</v>
       </c>
       <c r="N262" s="1">
-        <v>980271.01</v>
+        <v>99683.58</v>
       </c>
       <c r="O262" s="1">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>617</v>
+      </c>
+      <c r="B263" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="C263" s="1">
         <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.193</v>
+        <v>88.785</v>
       </c>
       <c r="E263" s="1">
-        <v>99.24</v>
+        <v>85.48</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>99240.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-1047.0</v>
+        <v>3305.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.0550181378476</v>
+        <v>3.8664014974263</v>
       </c>
       <c r="K263">
-        <v>0.79</v>
+        <v>0.04</v>
       </c>
       <c r="L263">
-        <v>791.1</v>
+        <v>35.48</v>
       </c>
       <c r="M263" s="1">
-        <v>98193.0</v>
+        <v>88785.0</v>
       </c>
       <c r="N263" s="1">
-        <v>98984.1</v>
+        <v>88820.48</v>
       </c>
       <c r="O263" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>619</v>
+      </c>
+      <c r="B264" t="s">
         <v>620</v>
       </c>
-      <c r="B264" t="s">
+      <c r="C264" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>92.22</v>
+      </c>
+      <c r="E264" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-652.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>-0.35225725585114</v>
+      </c>
+      <c r="K264">
+        <v>0.97</v>
+      </c>
+      <c r="L264" t="s">
         <v>621</v>
       </c>
-      <c r="C264" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M264" s="1">
-        <v>87681.0</v>
+        <v>184440.0</v>
       </c>
       <c r="N264" s="1">
-        <v>89465.11</v>
+        <v>186376.99</v>
       </c>
       <c r="O264" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>622</v>
+      </c>
+      <c r="B265" t="s">
         <v>623</v>
       </c>
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C265" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>91.468</v>
+        <v>101.402</v>
       </c>
       <c r="E265" s="1">
-        <v>92.546</v>
+        <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>185092.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-2156.0</v>
+        <v>1460.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.1648261405139</v>
+        <v>1.460847291429</v>
       </c>
       <c r="K265">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.26</v>
+      </c>
+      <c r="L265">
+        <v>258.22</v>
       </c>
       <c r="M265" s="1">
-        <v>182936.0</v>
+        <v>101402.0</v>
       </c>
       <c r="N265" s="1">
-        <v>184681.21</v>
+        <v>101660.22</v>
       </c>
       <c r="O265" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B266" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.853</v>
+        <v>94.129</v>
       </c>
       <c r="E266" s="1">
-        <v>99.942</v>
+        <v>94.7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>99942.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I266" s="1">
-        <v>911.0</v>
+        <v>-571.0</v>
       </c>
       <c r="J266" s="1">
-        <v>0.91152868663825</v>
+        <v>-0.60295670538543</v>
       </c>
       <c r="K266">
-        <v>0.06</v>
+        <v>0.38</v>
       </c>
       <c r="L266">
-        <v>59.59</v>
+        <v>383.56</v>
       </c>
       <c r="M266" s="1">
-        <v>100853.0</v>
+        <v>94129.0</v>
       </c>
       <c r="N266" s="1">
-        <v>100912.59</v>
+        <v>94512.56</v>
       </c>
       <c r="O266" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="B267" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="C267" s="1">
         <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>94.094</v>
+        <v>101.271</v>
       </c>
       <c r="E267" s="1">
-        <v>94.7</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>94700.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-606.0</v>
+        <v>1413.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.63991552270327</v>
+        <v>1.4150093132248</v>
       </c>
       <c r="K267">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>349.32</v>
+        <v>3.47</v>
+      </c>
+      <c r="L267" t="s">
+        <v>628</v>
       </c>
       <c r="M267" s="1">
-        <v>94094.0</v>
+        <v>101271.0</v>
       </c>
       <c r="N267" s="1">
-        <v>94443.32</v>
+        <v>104742.58</v>
       </c>
       <c r="O267" s="1">
         <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>629</v>
+      </c>
+      <c r="B268" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.389</v>
+        <v>98.252</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>99858.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>531.0</v>
+        <v>-1748.0</v>
       </c>
       <c r="J268" s="1">
-        <v>0.53175509223097</v>
+        <v>-1.748</v>
       </c>
       <c r="K268">
-        <v>3.26</v>
+        <v>1.79</v>
       </c>
       <c r="L268" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="M268" s="1">
-        <v>100389.0</v>
+        <v>98252.0</v>
       </c>
       <c r="N268" s="1">
-        <v>103648.25</v>
+        <v>100039.67</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>632</v>
+      </c>
+      <c r="B269" t="s">
         <v>633</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>93.48</v>
+      </c>
+      <c r="E269" s="1">
+        <v>96.33333333</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>289000.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-8560.0</v>
+      </c>
+      <c r="J269" s="1">
+        <v>-2.961937716263</v>
+      </c>
+      <c r="K269">
+        <v>0.39</v>
+      </c>
+      <c r="L269" t="s">
         <v>634</v>
       </c>
-      <c r="C269" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>97625.0</v>
+        <v>280440.0</v>
       </c>
       <c r="N269" s="1">
-        <v>99207.19</v>
+        <v>281610.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>635</v>
+      </c>
+      <c r="B270" t="s">
         <v>636</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>97.507</v>
+      </c>
+      <c r="E270" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-2270.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-1.1506254942114</v>
+      </c>
+      <c r="K270">
+        <v>4.09</v>
+      </c>
+      <c r="L270" t="s">
         <v>637</v>
       </c>
-      <c r="C270" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>278364.0</v>
+        <v>195014.0</v>
       </c>
       <c r="N270" s="1">
-        <v>279234.0</v>
+        <v>203188.66</v>
       </c>
       <c r="O270" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>638</v>
       </c>
       <c r="B271" t="s">
         <v>639</v>
       </c>
       <c r="C271" s="1">
-        <v>200000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>95.25</v>
+        <v>98.067</v>
       </c>
       <c r="E271" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>197284.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I271" s="1">
-        <v>-6784.0</v>
+        <v>-2310.28</v>
       </c>
       <c r="J271" s="1">
-        <v>-3.4386975122159</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="K271">
-        <v>3.85</v>
+        <v>1.86</v>
       </c>
       <c r="L271" t="s">
         <v>640</v>
       </c>
       <c r="M271" s="1">
-        <v>190500.0</v>
+        <v>145139.16</v>
       </c>
       <c r="N271" s="1">
-        <v>198195.21</v>
+        <v>147893.38</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>641</v>
       </c>
       <c r="B272" t="s">
         <v>642</v>
       </c>
       <c r="C272" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>97.753</v>
+        <v>98.694</v>
       </c>
       <c r="E272" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>147449.44</v>
+        <v>99736.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-2775.0</v>
+        <v>-1042.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.8820010438832</v>
+        <v>-1.0447581615465</v>
       </c>
       <c r="K272">
-        <v>1.68</v>
+        <v>1.73</v>
       </c>
       <c r="L272" t="s">
         <v>643</v>
       </c>
       <c r="M272" s="1">
-        <v>144674.44</v>
+        <v>98694.0</v>
       </c>
       <c r="N272" s="1">
-        <v>147165.1</v>
+        <v>100425.51</v>
       </c>
       <c r="O272" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>644</v>
       </c>
       <c r="B273" t="s">
         <v>645</v>
       </c>
       <c r="C273" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.316</v>
+        <v>98.505</v>
       </c>
       <c r="E273" s="1">
-        <v>99.736</v>
+        <v>99.594</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>99736.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I273" s="1">
-        <v>-2420.0</v>
+        <v>-1132.56</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.4264057110772</v>
+        <v>-1.0934393638171</v>
       </c>
       <c r="K273">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="L273" t="s">
         <v>646</v>
       </c>
       <c r="M273" s="1">
-        <v>97316.0</v>
+        <v>102445.2</v>
       </c>
       <c r="N273" s="1">
-        <v>98828.33</v>
+        <v>105551.31</v>
       </c>
       <c r="O273" s="1">
         <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>647</v>
       </c>
       <c r="B274" t="s">
         <v>648</v>
       </c>
       <c r="C274" s="1">
-        <v>104000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.453</v>
+        <v>99.484</v>
       </c>
       <c r="E274" s="1">
-        <v>99.594</v>
+        <v>99.394</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>103577.76</v>
+        <v>115297.04</v>
       </c>
       <c r="I274" s="1">
-        <v>-2226.64</v>
+        <v>104.4</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.1497278952547</v>
+        <v>0.090548725275168</v>
       </c>
       <c r="K274">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>0.0</v>
+      </c>
+      <c r="L274">
+        <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>101351.12</v>
+        <v>115401.44</v>
       </c>
       <c r="N274" s="1">
-        <v>104264.9</v>
+        <v>115401.44</v>
       </c>
       <c r="O274" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>649</v>
+      </c>
+      <c r="B275" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="C275" s="1">
         <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>94.677</v>
+        <v>95.254</v>
       </c>
       <c r="E275" s="1">
         <v>93.6</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>93600.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1077.0</v>
+        <v>1654.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.150641025641</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K275">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="L275">
-        <v>752.4</v>
+        <v>841.44</v>
       </c>
       <c r="M275" s="1">
-        <v>94677.0</v>
+        <v>95254.0</v>
       </c>
       <c r="N275" s="1">
-        <v>95429.4</v>
+        <v>96095.44</v>
       </c>
       <c r="O275" s="1">
         <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>651</v>
+      </c>
+      <c r="B276" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="C276" s="1">
         <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.467</v>
+        <v>98.385</v>
       </c>
       <c r="E276" s="1">
         <v>100.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>200000.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-5066.0</v>
+        <v>-3230.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.533</v>
+        <v>-1.615</v>
       </c>
       <c r="K276">
-        <v>2.45</v>
+        <v>2.66</v>
       </c>
       <c r="L276" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="M276" s="1">
-        <v>194934.0</v>
+        <v>196770.0</v>
       </c>
       <c r="N276" s="1">
-        <v>199838.79</v>
+        <v>202099.45</v>
       </c>
       <c r="O276" s="1">
         <v>0.16</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>654</v>
+      </c>
+      <c r="B277" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="C277" s="1">
         <v>152000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.371</v>
+        <v>100.904</v>
       </c>
       <c r="E277" s="1">
         <v>99.849</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>151770.48</v>
       </c>
       <c r="I277" s="1">
-        <v>793.44</v>
+        <v>1603.6</v>
       </c>
       <c r="J277" s="1">
-        <v>0.52278941201214</v>
+        <v>1.0565954591433</v>
       </c>
       <c r="K277">
-        <v>2.15</v>
+        <v>2.36</v>
       </c>
       <c r="L277" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="M277" s="1">
-        <v>152563.92</v>
+        <v>153374.08</v>
       </c>
       <c r="N277" s="1">
-        <v>155834.63</v>
+        <v>156965.44</v>
       </c>
       <c r="O277" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>657</v>
+      </c>
+      <c r="B278" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="C278" s="1">
         <v>117000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.748</v>
+        <v>99.85</v>
       </c>
       <c r="E278" s="1">
         <v>99.115</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>115964.55</v>
       </c>
       <c r="I278" s="1">
-        <v>-429.39</v>
+        <v>859.95</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.3702769510165</v>
+        <v>0.74156283105484</v>
       </c>
       <c r="K278">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="L278">
-        <v>89.75</v>
+        <v>314.14</v>
       </c>
       <c r="M278" s="1">
-        <v>115535.16</v>
+        <v>116824.5</v>
       </c>
       <c r="N278" s="1">
-        <v>115624.91</v>
+        <v>117138.64</v>
       </c>
       <c r="O278" s="1">
         <v>0.09</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>659</v>
+      </c>
+      <c r="B279" t="s">
         <v>660</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1">
+        <v>103183.72</v>
+      </c>
+      <c r="D279" s="1">
+        <v>89.764</v>
+      </c>
+      <c r="E279" s="1">
+        <v>92.98022014</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>95940.45</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-3318.61</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-3.459031096894</v>
+      </c>
+      <c r="K279">
+        <v>1.24</v>
+      </c>
+      <c r="L279" t="s">
         <v>661</v>
       </c>
-      <c r="C279" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>193643.39</v>
+        <v>92621.84</v>
       </c>
       <c r="N279" s="1">
-        <v>195652.28</v>
+        <v>93900.75</v>
       </c>
       <c r="O279" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>662</v>
+      </c>
+      <c r="B280" t="s">
         <v>663</v>
       </c>
-      <c r="B280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" s="1">
-        <v>103183.72</v>
+        <v>130000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>89.511</v>
+        <v>93.846</v>
       </c>
       <c r="E280" s="1">
-        <v>92.98022014</v>
+        <v>93.818</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>95940.45</v>
+        <v>121963.4</v>
       </c>
       <c r="I280" s="1">
-        <v>-3579.67</v>
+        <v>36.4</v>
       </c>
       <c r="J280" s="1">
-        <v>-3.7311373878276</v>
+        <v>0.029845019079494</v>
       </c>
       <c r="K280">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.15</v>
+      </c>
+      <c r="L280">
+        <v>197.14</v>
       </c>
       <c r="M280" s="1">
-        <v>92360.78</v>
+        <v>121999.8</v>
       </c>
       <c r="N280" s="1">
-        <v>93566.19</v>
+        <v>122196.94</v>
       </c>
       <c r="O280" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>664</v>
+      </c>
+      <c r="B281" t="s">
+        <v>665</v>
+      </c>
+      <c r="C281" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>65.785</v>
+      </c>
+      <c r="E281" s="1">
+        <v>65.161</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>52128.8</v>
+      </c>
+      <c r="I281" s="1">
+        <v>499.2</v>
+      </c>
+      <c r="J281" s="1">
+        <v>0.95762802903577</v>
+      </c>
+      <c r="K281">
+        <v>1.43</v>
+      </c>
+      <c r="L281" t="s">
         <v>666</v>
       </c>
-      <c r="B281" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>68482.22</v>
+        <v>52628.0</v>
       </c>
       <c r="N281" s="1">
-        <v>68715.76</v>
+        <v>53772.11</v>
       </c>
       <c r="O281" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>667</v>
+      </c>
+      <c r="B282" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="C282" s="1">
         <v>681000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.512</v>
+        <v>102.21</v>
       </c>
       <c r="E282" s="1">
         <v>123.85769604</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>843470.91</v>
       </c>
       <c r="I282" s="1">
-        <v>40898.08</v>
+        <v>50835.14</v>
       </c>
       <c r="J282" s="1">
-        <v>4.848783700199</v>
+        <v>6.0268990189596</v>
       </c>
       <c r="K282">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>710.21</v>
+        <v>0.19</v>
+      </c>
+      <c r="L282" t="s">
+        <v>669</v>
       </c>
       <c r="M282" s="1">
-        <v>884368.99</v>
+        <v>894306.05</v>
       </c>
       <c r="N282" s="1">
-        <v>885079.2</v>
+        <v>895613.75</v>
       </c>
       <c r="O282" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>670</v>
       </c>
       <c r="B283" t="s">
         <v>671</v>
       </c>
       <c r="C283" s="1">
         <v>750000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.913</v>
+        <v>100.012</v>
       </c>
       <c r="E283" s="1">
         <v>100.913</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>756847.5</v>
       </c>
       <c r="I283" s="1">
-        <v>-7500.0</v>
+        <v>-6757.5</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.99095260273701</v>
+        <v>-0.89284829506605</v>
       </c>
       <c r="K283">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="L283" t="s">
         <v>672</v>
       </c>
       <c r="M283" s="1">
-        <v>749347.5</v>
+        <v>750090.0</v>
       </c>
       <c r="N283" s="1">
-        <v>751566.42</v>
+        <v>753365.55</v>
       </c>
       <c r="O283" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>673</v>
       </c>
       <c r="B284" t="s">
         <v>674</v>
       </c>
       <c r="C284" s="1">
-        <v>563000.0</v>
+        <v>770000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>85.189</v>
+        <v>98.448</v>
       </c>
       <c r="E284" s="1">
-        <v>95.40138544</v>
+        <v>97.901</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>537109.8</v>
+        <v>753837.7</v>
       </c>
       <c r="I284" s="1">
-        <v>-57495.73</v>
+        <v>4211.9</v>
       </c>
       <c r="J284" s="1">
-        <v>-10.704651078792</v>
+        <v>0.55872769430343</v>
       </c>
       <c r="K284">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="L284" t="s">
         <v>675</v>
       </c>
       <c r="M284" s="1">
-        <v>479614.07</v>
+        <v>758049.6</v>
       </c>
       <c r="N284" s="1">
-        <v>481503.49</v>
+        <v>760883.74</v>
       </c>
       <c r="O284" s="1">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>676</v>
       </c>
       <c r="B285" t="s">
         <v>677</v>
       </c>
       <c r="C285" s="1">
-        <v>470000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>97.548</v>
+        <v>93.768</v>
       </c>
       <c r="E285" s="1">
-        <v>101.176</v>
+        <v>93.703</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>475527.2</v>
+        <v>1311842.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-17051.6</v>
+        <v>910.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-3.5858306317704</v>
+        <v>0.069368109879086</v>
       </c>
       <c r="K285">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="L285" t="s">
         <v>678</v>
       </c>
       <c r="M285" s="1">
-        <v>458475.6</v>
+        <v>1312752.0</v>
       </c>
       <c r="N285" s="1">
-        <v>460101.44</v>
+        <v>1319923.2</v>
       </c>
       <c r="O285" s="1">
-        <v>0.37</v>
+        <v>1.04</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>679</v>
       </c>
       <c r="B286" t="s">
         <v>680</v>
       </c>
       <c r="C286" s="1">
-        <v>2563000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.103</v>
+        <v>85.614</v>
       </c>
       <c r="E286" s="1">
-        <v>101.08832462</v>
+        <v>95.40138544</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>2590893.76</v>
+        <v>537109.8</v>
       </c>
       <c r="I286" s="1">
-        <v>-50883.87</v>
+        <v>-55102.98</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.9639504631792</v>
+        <v>-10.259164885839</v>
       </c>
       <c r="K286">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="L286" t="s">
         <v>681</v>
       </c>
       <c r="M286" s="1">
-        <v>2540009.89</v>
+        <v>482006.82</v>
       </c>
       <c r="N286" s="1">
-        <v>2557065.88</v>
+        <v>484890.67</v>
       </c>
       <c r="O286" s="1">
-        <v>2.08</v>
+        <v>0.38</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>682</v>
       </c>
       <c r="B287" t="s">
         <v>683</v>
       </c>
       <c r="C287" s="1">
-        <v>1190000.0</v>
+        <v>1427000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>102.258</v>
+        <v>100.136</v>
       </c>
       <c r="E287" s="1">
-        <v>104.37051849</v>
+        <v>99.85</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1242009.17</v>
+        <v>1424859.5</v>
       </c>
       <c r="I287" s="1">
-        <v>-25138.97</v>
+        <v>4081.22</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.0240567144927</v>
+        <v>0.2864296444667</v>
       </c>
       <c r="K287">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>0.06</v>
+      </c>
+      <c r="L287">
+        <v>898.77</v>
       </c>
       <c r="M287" s="1">
-        <v>1216870.2</v>
+        <v>1428940.72</v>
       </c>
       <c r="N287" s="1">
-        <v>1230659.82</v>
+        <v>1429839.49</v>
       </c>
       <c r="O287" s="1">
-        <v>1.0</v>
+        <v>1.13</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>684</v>
+      </c>
+      <c r="B288" t="s">
         <v>685</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" s="1">
+        <v>1076000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>97.227</v>
+      </c>
+      <c r="E288" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>1041471.16</v>
+      </c>
+      <c r="I288" s="1">
+        <v>4691.36</v>
+      </c>
+      <c r="J288" s="1">
+        <v>0.45045510429689</v>
+      </c>
+      <c r="K288">
+        <v>0.28</v>
+      </c>
+      <c r="L288" t="s">
         <v>686</v>
       </c>
-      <c r="C288" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>1447106.43</v>
+        <v>1046162.52</v>
       </c>
       <c r="N288" s="1">
-        <v>1457513.28</v>
+        <v>1049218.54</v>
       </c>
       <c r="O288" s="1">
-        <v>1.18</v>
+        <v>0.83</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>687</v>
+      </c>
+      <c r="B289" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="C289" s="1">
         <v>120000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>95.495</v>
+        <v>96.358</v>
       </c>
       <c r="E289" s="1">
         <v>99.406</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>119287.2</v>
       </c>
       <c r="I289" s="1">
-        <v>-4693.2</v>
+        <v>-3657.6</v>
       </c>
       <c r="J289" s="1">
-        <v>-3.9343701587429</v>
+        <v>-3.0662133070438</v>
       </c>
       <c r="K289">
-        <v>1.01</v>
+        <v>1.18</v>
       </c>
       <c r="L289" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="M289" s="1">
-        <v>114594.0</v>
+        <v>115629.6</v>
       </c>
       <c r="N289" s="1">
-        <v>115806.33</v>
+        <v>117047.41</v>
       </c>
       <c r="O289" s="1">
         <v>0.09</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>690</v>
+      </c>
+      <c r="B290" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="C290" s="1">
         <v>191000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>97.768</v>
+        <v>98.268</v>
       </c>
       <c r="E290" s="1">
         <v>100.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>191000.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-4263.12</v>
+        <v>-3308.12</v>
       </c>
       <c r="J290" s="1">
-        <v>-2.232</v>
+        <v>-1.732</v>
       </c>
       <c r="K290">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>804.1</v>
+        <v>0.59</v>
+      </c>
+      <c r="L290" t="s">
+        <v>692</v>
       </c>
       <c r="M290" s="1">
-        <v>186736.88</v>
+        <v>187691.88</v>
       </c>
       <c r="N290" s="1">
-        <v>187540.98</v>
+        <v>188824.19</v>
       </c>
       <c r="O290" s="1">
         <v>0.15</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>693</v>
       </c>
       <c r="B291" t="s">
         <v>694</v>
       </c>
       <c r="C291" s="1">
         <v>100000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>102.473</v>
+        <v>103.314</v>
       </c>
       <c r="E291" s="1">
         <v>100.77</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>100770.0</v>
       </c>
       <c r="I291" s="1">
-        <v>1703.0</v>
+        <v>2544.0</v>
       </c>
       <c r="J291" s="1">
-        <v>1.6899870993351</v>
+        <v>2.5245608812146</v>
       </c>
       <c r="K291">
-        <v>4.63</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>0.14</v>
+      </c>
+      <c r="L291">
+        <v>143.15</v>
       </c>
       <c r="M291" s="1">
-        <v>102473.0</v>
+        <v>103314.0</v>
       </c>
       <c r="N291" s="1">
-        <v>107105.88</v>
+        <v>103457.15</v>
       </c>
       <c r="O291" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>695</v>
+      </c>
+      <c r="B292" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="C292" s="1">
         <v>100000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.923</v>
+        <v>100.019</v>
       </c>
       <c r="E292" s="1">
         <v>98.69</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>98690.0</v>
       </c>
       <c r="I292" s="1">
-        <v>233.0</v>
+        <v>1329.0</v>
       </c>
       <c r="J292" s="1">
-        <v>0.23609281588813</v>
+        <v>1.3466409970615</v>
       </c>
       <c r="K292">
-        <v>2.09</v>
+        <v>2.3</v>
       </c>
       <c r="L292" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="M292" s="1">
-        <v>98923.0</v>
+        <v>100019.0</v>
       </c>
       <c r="N292" s="1">
-        <v>101014.44</v>
+        <v>102322.77</v>
       </c>
       <c r="O292" s="1">
         <v>0.08</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
+        <v>698</v>
+      </c>
+      <c r="B293" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="C293" s="1">
         <v>200000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>83.151</v>
+        <v>84.193</v>
       </c>
       <c r="E293" s="1">
         <v>85.427</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>170854.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-4552.0</v>
+        <v>-2468.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-2.664263055006</v>
+        <v>-1.4445081765718</v>
       </c>
       <c r="K293">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="L293">
-        <v>551.37</v>
+        <v>647.26</v>
       </c>
       <c r="M293" s="1">
-        <v>166302.0</v>
+        <v>168386.0</v>
       </c>
       <c r="N293" s="1">
-        <v>166853.37</v>
+        <v>169033.26</v>
       </c>
       <c r="O293" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
+        <v>700</v>
+      </c>
+      <c r="B294" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="C294" s="1">
         <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>88.231</v>
+        <v>88.721</v>
       </c>
       <c r="E294" s="1">
         <v>85.8</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>85800.0</v>
       </c>
       <c r="I294" s="1">
-        <v>2431.0</v>
+        <v>2921.0</v>
       </c>
       <c r="J294" s="1">
-        <v>2.8333333333333</v>
+        <v>3.4044289044289</v>
       </c>
       <c r="K294">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>0.03</v>
+      </c>
+      <c r="L294">
+        <v>26.37</v>
       </c>
       <c r="M294" s="1">
-        <v>88231.0</v>
+        <v>88721.0</v>
       </c>
       <c r="N294" s="1">
-        <v>89557.03</v>
+        <v>88747.37</v>
       </c>
       <c r="O294" s="1">
         <v>0.07</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B295" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="C295" s="1">
         <v>100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.778</v>
+        <v>98.278</v>
       </c>
       <c r="E295" s="1">
         <v>99.423</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>99423.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1645.0</v>
+        <v>-1145.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.654546734659</v>
+        <v>-1.1516449916015</v>
       </c>
       <c r="K295">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="L295">
-        <v>263.01</v>
+        <v>427.4</v>
       </c>
       <c r="M295" s="1">
-        <v>97778.0</v>
+        <v>98278.0</v>
       </c>
       <c r="N295" s="1">
-        <v>98041.01</v>
+        <v>98705.4</v>
       </c>
       <c r="O295" s="1">
         <v>0.08</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B296" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="C296" s="1">
         <v>76000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>97.846</v>
+        <v>98.062</v>
       </c>
       <c r="E296" s="1">
         <v>99.947</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>75959.72</v>
       </c>
       <c r="I296" s="1">
-        <v>-1596.76</v>
+        <v>-1432.6</v>
       </c>
       <c r="J296" s="1">
-        <v>-2.1021141204839</v>
+        <v>-1.8859995797773</v>
       </c>
       <c r="K296">
-        <v>1.37</v>
+        <v>1.57</v>
       </c>
       <c r="L296" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="M296" s="1">
-        <v>74362.96</v>
+        <v>74527.12</v>
       </c>
       <c r="N296" s="1">
-        <v>75401.45</v>
+        <v>75721.78</v>
       </c>
       <c r="O296" s="1">
         <v>0.06</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="B297" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="C297" s="1">
         <v>102000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.566</v>
+        <v>101.02</v>
       </c>
       <c r="E297" s="1">
         <v>100.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>102000.0</v>
       </c>
       <c r="I297" s="1">
-        <v>577.32</v>
+        <v>1040.4</v>
       </c>
       <c r="J297" s="1">
-        <v>0.566</v>
+        <v>1.02</v>
       </c>
       <c r="K297">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="L297">
-        <v>171.76</v>
+        <v>436.01</v>
       </c>
       <c r="M297" s="1">
-        <v>102577.32</v>
+        <v>103040.4</v>
       </c>
       <c r="N297" s="1">
-        <v>102749.08</v>
+        <v>103476.41</v>
       </c>
       <c r="O297" s="1">
         <v>0.08</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B298" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="C298" s="1">
         <v>200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.809</v>
+        <v>98.018</v>
       </c>
       <c r="E298" s="1">
         <v>99.779</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>199558.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-3940.0</v>
+        <v>-3522.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-1.974363342988</v>
+        <v>-1.7649004299502</v>
       </c>
       <c r="K298">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>883.56</v>
+        <v>0.65</v>
+      </c>
+      <c r="L298" t="s">
+        <v>711</v>
       </c>
       <c r="M298" s="1">
-        <v>195618.0</v>
+        <v>196036.0</v>
       </c>
       <c r="N298" s="1">
-        <v>196501.56</v>
+        <v>197330.52</v>
       </c>
       <c r="O298" s="1">
         <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>712</v>
+      </c>
+      <c r="B299" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="C299" s="1">
         <v>180000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>97.491</v>
+        <v>98.139</v>
       </c>
       <c r="E299" s="1">
         <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>180000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-4516.2</v>
+        <v>-3349.8</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.509</v>
+        <v>-1.861</v>
       </c>
       <c r="K299">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>807.34</v>
+        <v>0.62</v>
+      </c>
+      <c r="L299" t="s">
+        <v>714</v>
       </c>
       <c r="M299" s="1">
-        <v>175483.8</v>
+        <v>176650.2</v>
       </c>
       <c r="N299" s="1">
-        <v>176291.14</v>
+        <v>177774.14</v>
       </c>
       <c r="O299" s="1">
         <v>0.14</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>715</v>
       </c>
       <c r="B300" t="s">
         <v>716</v>
       </c>
       <c r="C300" s="1">
         <v>70000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.465</v>
+        <v>97.721</v>
       </c>
       <c r="E300" s="1">
         <v>99.215</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>69450.5</v>
       </c>
       <c r="I300" s="1">
-        <v>-1225.0</v>
+        <v>-1045.8</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.763846192612</v>
+        <v>-1.5058206924356</v>
       </c>
       <c r="K300">
-        <v>3.97</v>
+        <v>4.17</v>
       </c>
       <c r="L300" t="s">
         <v>717</v>
       </c>
       <c r="M300" s="1">
-        <v>68225.5</v>
+        <v>68404.7</v>
       </c>
       <c r="N300" s="1">
-        <v>71001.53</v>
+        <v>71324.56</v>
       </c>
       <c r="O300" s="1">
         <v>0.06</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>718</v>
       </c>
       <c r="B301" t="s">
         <v>719</v>
       </c>
       <c r="C301" s="1">
         <v>100000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.554</v>
+        <v>100.262</v>
       </c>
       <c r="E301" s="1">
         <v>101.669</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>101669.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-2115.0</v>
+        <v>-1407.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-2.0802801247184</v>
+        <v>-1.383902664529</v>
       </c>
       <c r="K301">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="L301">
-        <v>195.04</v>
+        <v>411.75</v>
       </c>
       <c r="M301" s="1">
-        <v>99554.0</v>
+        <v>100262.0</v>
       </c>
       <c r="N301" s="1">
-        <v>99749.04</v>
+        <v>100673.75</v>
       </c>
       <c r="O301" s="1">
         <v>0.08</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>720</v>
       </c>
       <c r="B302" t="s">
         <v>721</v>
       </c>
       <c r="C302" s="1">
         <v>164000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.64</v>
+        <v>100.046</v>
       </c>
       <c r="E302" s="1">
         <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>164000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-590.4</v>
+        <v>75.44</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.36</v>
+        <v>0.046</v>
       </c>
       <c r="K302">
-        <v>3.1</v>
+        <v>3.29</v>
       </c>
       <c r="L302" t="s">
         <v>722</v>
       </c>
       <c r="M302" s="1">
-        <v>163409.6</v>
+        <v>164075.44</v>
       </c>
       <c r="N302" s="1">
-        <v>168487.94</v>
+        <v>169470.19</v>
       </c>
       <c r="O302" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
         <v>723</v>
       </c>
       <c r="B303" t="s">
         <v>724</v>
       </c>
       <c r="C303" s="1">
         <v>100000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.422</v>
+        <v>99.042</v>
       </c>
       <c r="E303" s="1">
         <v>100.78</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>100780.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-2358.0</v>
+        <v>-1738.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-2.339749950387</v>
+        <v>-1.724548521532</v>
       </c>
       <c r="K303">
-        <v>2.67</v>
+        <v>2.84</v>
       </c>
       <c r="L303" t="s">
         <v>725</v>
       </c>
       <c r="M303" s="1">
-        <v>98422.0</v>
+        <v>99042.0</v>
       </c>
       <c r="N303" s="1">
-        <v>101088.71</v>
+        <v>101881.32</v>
       </c>
       <c r="O303" s="1">
         <v>0.08</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>726</v>
       </c>
       <c r="B304" t="s">
         <v>727</v>
       </c>
       <c r="C304" s="1">
         <v>122000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.679</v>
+        <v>100.486</v>
       </c>
       <c r="E304" s="1">
         <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>122000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-391.62</v>
+        <v>592.92</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.321</v>
+        <v>0.486</v>
       </c>
       <c r="K304">
-        <v>2.16</v>
+        <v>2.36</v>
       </c>
       <c r="L304" t="s">
         <v>728</v>
       </c>
       <c r="M304" s="1">
-        <v>121608.38</v>
+        <v>122592.92</v>
       </c>
       <c r="N304" s="1">
-        <v>124242.0</v>
+        <v>125469.27</v>
       </c>
       <c r="O304" s="1">
         <v>0.1</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
         <v>729</v>
       </c>
       <c r="B305" t="s">
         <v>730</v>
       </c>
       <c r="C305" s="1">
         <v>200000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>93.3</v>
+        <v>93.863</v>
       </c>
       <c r="E305" s="1">
         <v>93.109</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>186218.0</v>
       </c>
       <c r="I305" s="1">
-        <v>382.0</v>
+        <v>1508.0</v>
       </c>
       <c r="J305" s="1">
-        <v>0.20513591596946</v>
+        <v>0.80980356356528</v>
       </c>
       <c r="K305">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="L305">
-        <v>545.21</v>
+        <v>600.0</v>
       </c>
       <c r="M305" s="1">
-        <v>186600.0</v>
+        <v>187726.0</v>
       </c>
       <c r="N305" s="1">
-        <v>187145.21</v>
+        <v>188326.0</v>
       </c>
       <c r="O305" s="1">
         <v>0.15</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
         <v>731</v>
       </c>
       <c r="B306" t="s">
         <v>732</v>
       </c>
       <c r="C306" s="1">
         <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.176</v>
+        <v>100.33</v>
       </c>
       <c r="E306" s="1">
         <v>99.833</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>99833.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-657.0</v>
+        <v>497.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.65809902537237</v>
+        <v>0.49783137840193</v>
       </c>
       <c r="K306">
-        <v>2.76</v>
+        <v>2.98</v>
       </c>
       <c r="L306" t="s">
         <v>733</v>
       </c>
       <c r="M306" s="1">
-        <v>99176.0</v>
+        <v>100330.0</v>
       </c>
       <c r="N306" s="1">
-        <v>101937.64</v>
+        <v>103310.82</v>
       </c>
       <c r="O306" s="1">
         <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
         <v>734</v>
       </c>
       <c r="B307" t="s">
         <v>735</v>
       </c>
       <c r="C307" s="1">
         <v>200000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.582</v>
+        <v>99.296</v>
       </c>
       <c r="E307" s="1">
         <v>99.07</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>198140.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-976.0</v>
+        <v>452.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-0.49258100333098</v>
+        <v>0.22812153023115</v>
       </c>
       <c r="K307">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>856.8</v>
+        <v>0.63</v>
+      </c>
+      <c r="L307" t="s">
+        <v>736</v>
       </c>
       <c r="M307" s="1">
-        <v>197164.0</v>
+        <v>198592.0</v>
       </c>
       <c r="N307" s="1">
-        <v>198020.8</v>
+        <v>199856.8</v>
       </c>
       <c r="O307" s="1">
         <v>0.16</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B308" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C308" s="1">
         <v>152912.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.732</v>
+        <v>97.941</v>
       </c>
       <c r="E308" s="1">
         <v>97.12653029</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>148518.12</v>
       </c>
       <c r="I308" s="1">
-        <v>925.84</v>
+        <v>1245.42</v>
       </c>
       <c r="J308" s="1">
-        <v>0.62338521387155</v>
+        <v>0.8385643448759</v>
       </c>
       <c r="K308">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="L308">
-        <v>838.92</v>
+        <v>901.76</v>
       </c>
       <c r="M308" s="1">
-        <v>149443.96</v>
+        <v>149763.54</v>
       </c>
       <c r="N308" s="1">
-        <v>150282.88</v>
+        <v>150665.3</v>
       </c>
       <c r="O308" s="1">
         <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B309" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C309" s="1">
         <v>614563.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.536</v>
+        <v>97.749</v>
       </c>
       <c r="E309" s="1">
         <v>100.78871816</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>619410.17</v>
       </c>
       <c r="I309" s="1">
-        <v>-19990.0</v>
+        <v>-18680.99</v>
       </c>
       <c r="J309" s="1">
-        <v>-3.2272637693372</v>
+        <v>-3.0159320761556</v>
       </c>
       <c r="K309">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="L309" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="M309" s="1">
-        <v>599420.17</v>
+        <v>600729.18</v>
       </c>
       <c r="N309" s="1">
-        <v>602913.92</v>
+        <v>605064.8</v>
       </c>
       <c r="O309" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B310" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C310" s="1">
         <v>369137.0</v>
       </c>
       <c r="D310" s="1">
-        <v>104.121</v>
+        <v>104.109</v>
       </c>
       <c r="E310" s="1">
         <v>117.40858001</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>433398.51</v>
       </c>
       <c r="I310" s="1">
-        <v>-49049.38</v>
+        <v>-49093.67</v>
       </c>
       <c r="J310" s="1">
-        <v>-11.317385470476</v>
+        <v>-11.327604702656</v>
       </c>
       <c r="K310">
-        <v>0.85</v>
+        <v>1.06</v>
       </c>
       <c r="L310" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="M310" s="1">
-        <v>384349.13</v>
+        <v>384304.84</v>
       </c>
       <c r="N310" s="1">
-        <v>387496.91</v>
+        <v>388211.12</v>
       </c>
       <c r="O310" s="1">
         <v>0.31</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B311" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C311" s="1">
         <v>100000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.672</v>
+        <v>98.122</v>
       </c>
       <c r="E311" s="1">
         <v>99.794</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>99794.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-2122.0</v>
+        <v>-1672.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.1263803435076</v>
+        <v>-1.6754514299457</v>
       </c>
       <c r="K311">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="L311">
-        <v>326.03</v>
+        <v>517.81</v>
       </c>
       <c r="M311" s="1">
-        <v>97672.0</v>
+        <v>98122.0</v>
       </c>
       <c r="N311" s="1">
-        <v>97998.03</v>
+        <v>98639.81</v>
       </c>
       <c r="O311" s="1">
         <v>0.08</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B312" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C312" s="1">
         <v>200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>96.441</v>
+        <v>97.229</v>
       </c>
       <c r="E312" s="1">
         <v>99.105</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>198210.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-5328.0</v>
+        <v>-3752.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.6880581201756</v>
+        <v>-1.8929418293729</v>
       </c>
       <c r="K312">
-        <v>1.25</v>
+        <v>1.42</v>
       </c>
       <c r="L312" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="M312" s="1">
-        <v>192882.0</v>
+        <v>194458.0</v>
       </c>
       <c r="N312" s="1">
-        <v>195375.15</v>
+        <v>197307.32</v>
       </c>
       <c r="O312" s="1">
         <v>0.16</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B313" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C313" s="1">
         <v>115000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.298</v>
+        <v>99.692</v>
       </c>
       <c r="E313" s="1">
         <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>115000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-807.3</v>
+        <v>-354.2</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.702</v>
+        <v>-0.308</v>
       </c>
       <c r="K313">
-        <v>2.68</v>
+        <v>2.88</v>
       </c>
       <c r="L313" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="M313" s="1">
-        <v>114192.7</v>
+        <v>114645.8</v>
       </c>
       <c r="N313" s="1">
-        <v>117275.17</v>
+        <v>117960.03</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B314" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C314" s="1">
         <v>200000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.257</v>
+        <v>99.336</v>
       </c>
       <c r="E314" s="1">
         <v>101.2</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>202400.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-5886.0</v>
+        <v>-3728.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.9081027667984</v>
+        <v>-1.8418972332016</v>
       </c>
       <c r="K314">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>669.04</v>
+        <v>0.54</v>
+      </c>
+      <c r="L314" t="s">
+        <v>755</v>
       </c>
       <c r="M314" s="1">
-        <v>196514.0</v>
+        <v>198672.0</v>
       </c>
       <c r="N314" s="1">
-        <v>197183.04</v>
+        <v>199746.52</v>
       </c>
       <c r="O314" s="1">
         <v>0.16</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B315" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C315" s="1">
         <v>239000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.294</v>
+        <v>98.612</v>
       </c>
       <c r="E315" s="1">
         <v>99.728</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>238349.92</v>
       </c>
       <c r="I315" s="1">
-        <v>-3427.26</v>
+        <v>-2667.24</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.4379111182416</v>
+        <v>-1.1190437991336</v>
       </c>
       <c r="K315">
-        <v>0.61</v>
+        <v>0.78</v>
       </c>
       <c r="L315" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="M315" s="1">
-        <v>234922.66</v>
+        <v>235682.68</v>
       </c>
       <c r="N315" s="1">
-        <v>236369.76</v>
+        <v>237555.39</v>
       </c>
       <c r="O315" s="1">
         <v>0.19</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B316" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="C316" s="1">
         <v>200000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>103.9</v>
+        <v>104.563</v>
       </c>
       <c r="E316" s="1">
         <v>99.29</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>198580.0</v>
       </c>
       <c r="I316" s="1">
-        <v>9220.0</v>
+        <v>10546.0</v>
       </c>
       <c r="J316" s="1">
-        <v>4.6429650518683</v>
+        <v>5.3107060126901</v>
       </c>
       <c r="K316">
-        <v>5.23</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>0.15</v>
+      </c>
+      <c r="L316">
+        <v>294.52</v>
       </c>
       <c r="M316" s="1">
-        <v>207800.0</v>
+        <v>209126.0</v>
       </c>
       <c r="N316" s="1">
-        <v>218255.48</v>
+        <v>209420.52</v>
       </c>
       <c r="O316" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B317" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C317" s="1">
         <v>100000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.747</v>
+        <v>100.009</v>
       </c>
       <c r="E317" s="1">
         <v>102.47</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>102470.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-3723.0</v>
+        <v>-2461.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-3.6332585146872</v>
+        <v>-2.4016785400605</v>
       </c>
       <c r="K317">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>0.1</v>
+      </c>
+      <c r="L317">
+        <v>98.63</v>
       </c>
       <c r="M317" s="1">
-        <v>98747.0</v>
+        <v>100009.0</v>
       </c>
       <c r="N317" s="1">
-        <v>102626.45</v>
+        <v>100107.63</v>
       </c>
       <c r="O317" s="1">
         <v>0.08</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
         <v>763</v>
       </c>
       <c r="B318" t="s">
         <v>764</v>
       </c>
       <c r="C318" s="1">
-        <v>229167.52</v>
+        <v>216647.49</v>
       </c>
       <c r="D318" s="1">
-        <v>90.326</v>
+        <v>97.359</v>
       </c>
       <c r="E318" s="1">
-        <v>88.01611153</v>
+        <v>95.01094612</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>201704.34</v>
+        <v>205838.83</v>
       </c>
       <c r="I318" s="1">
-        <v>5293.51</v>
+        <v>5087.0</v>
       </c>
       <c r="J318" s="1">
-        <v>2.6243907295202</v>
+        <v>2.4713510079707</v>
       </c>
       <c r="K318">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="L318">
-        <v>512.96</v>
+        <v>810.2</v>
       </c>
       <c r="M318" s="1">
-        <v>206997.85</v>
+        <v>210925.83</v>
       </c>
       <c r="N318" s="1">
-        <v>207510.81</v>
+        <v>211736.03</v>
       </c>
       <c r="O318" s="1">
         <v>0.17</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
         <v>765</v>
       </c>
       <c r="B319" t="s">
         <v>766</v>
       </c>
       <c r="C319" s="1">
-        <v>216647.49</v>
+        <v>139513.84</v>
       </c>
       <c r="D319" s="1">
-        <v>97.154</v>
+        <v>80.675</v>
       </c>
       <c r="E319" s="1">
-        <v>95.01094612</v>
+        <v>82.27299887</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>205838.83</v>
+        <v>114782.22</v>
       </c>
       <c r="I319" s="1">
-        <v>4642.88</v>
+        <v>-2229.43</v>
       </c>
       <c r="J319" s="1">
-        <v>2.2555899681319</v>
+        <v>-1.9423130167721</v>
       </c>
       <c r="K319">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="L319">
-        <v>727.1</v>
+        <v>681.13</v>
       </c>
       <c r="M319" s="1">
-        <v>210481.71</v>
+        <v>112552.79</v>
       </c>
       <c r="N319" s="1">
-        <v>211208.81</v>
+        <v>113233.92</v>
       </c>
       <c r="O319" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
         <v>767</v>
       </c>
       <c r="B320" t="s">
         <v>768</v>
       </c>
       <c r="C320" s="1">
-        <v>139513.84</v>
+        <v>167000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>80.437</v>
+        <v>92.663</v>
       </c>
       <c r="E320" s="1">
-        <v>82.27299887</v>
+        <v>92.586</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>114782.22</v>
+        <v>154618.62</v>
       </c>
       <c r="I320" s="1">
-        <v>-2561.47</v>
+        <v>128.59</v>
       </c>
       <c r="J320" s="1">
-        <v>-2.2315912691007</v>
+        <v>0.083165921413605</v>
       </c>
       <c r="K320">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>612.33</v>
+        <v>1.29</v>
+      </c>
+      <c r="L320" t="s">
+        <v>769</v>
       </c>
       <c r="M320" s="1">
-        <v>112220.75</v>
+        <v>154747.21</v>
       </c>
       <c r="N320" s="1">
-        <v>112833.08</v>
+        <v>156906.31</v>
       </c>
       <c r="O320" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B321" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C321" s="1">
         <v>308484.93</v>
       </c>
       <c r="D321" s="1">
-        <v>103.209</v>
+        <v>102.918</v>
       </c>
       <c r="E321" s="1">
         <v>106.29075138</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>327890.95</v>
       </c>
       <c r="I321" s="1">
-        <v>-9506.74</v>
+        <v>-10404.43</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.8993602903648</v>
+        <v>-3.1731372884796</v>
       </c>
       <c r="K321">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="L321" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="M321" s="1">
-        <v>318384.21</v>
+        <v>317486.52</v>
       </c>
       <c r="N321" s="1">
-        <v>320186.1</v>
+        <v>319981.44</v>
       </c>
       <c r="O321" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B322" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C322" s="1">
         <v>158000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>97.166</v>
+        <v>98.048</v>
       </c>
       <c r="E322" s="1">
         <v>99.422</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>157086.76</v>
       </c>
       <c r="I322" s="1">
-        <v>-3564.48</v>
+        <v>-2170.92</v>
       </c>
       <c r="J322" s="1">
-        <v>-2.2691154875179</v>
+        <v>-1.3819878900042</v>
       </c>
       <c r="K322">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="L322">
-        <v>492.4</v>
+        <v>773.77</v>
       </c>
       <c r="M322" s="1">
-        <v>153522.28</v>
+        <v>154915.84</v>
       </c>
       <c r="N322" s="1">
-        <v>154014.68</v>
+        <v>155689.61</v>
       </c>
       <c r="O322" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B323" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C323" s="1">
         <v>190000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.422</v>
+        <v>100.703</v>
       </c>
       <c r="E323" s="1">
         <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>190000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-1098.2</v>
+        <v>1335.7</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.578</v>
+        <v>0.703</v>
       </c>
       <c r="K323">
-        <v>3.7</v>
+        <v>3.92</v>
       </c>
       <c r="L323" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="M323" s="1">
-        <v>188901.8</v>
+        <v>191335.7</v>
       </c>
       <c r="N323" s="1">
-        <v>195939.61</v>
+        <v>198789.95</v>
       </c>
       <c r="O323" s="1">
         <v>0.16</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B324" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C324" s="1">
         <v>200000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>87.594</v>
+        <v>88.737</v>
       </c>
       <c r="E324" s="1">
         <v>88.621</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>177242.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-2054.0</v>
+        <v>232.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-1.1588675370398</v>
+        <v>0.13089448324889</v>
       </c>
       <c r="K324">
-        <v>1.31</v>
+        <v>1.4</v>
       </c>
       <c r="L324" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="M324" s="1">
-        <v>175188.0</v>
+        <v>177474.0</v>
       </c>
       <c r="N324" s="1">
-        <v>177814.71</v>
+        <v>180278.79</v>
       </c>
       <c r="O324" s="1">
         <v>0.14</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B325" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C325" s="1">
         <v>200000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>74.291</v>
+        <v>74.587</v>
       </c>
       <c r="E325" s="1">
         <v>73.87</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>147740.0</v>
       </c>
       <c r="I325" s="1">
-        <v>842.0</v>
+        <v>1434.0</v>
       </c>
       <c r="J325" s="1">
-        <v>0.56992012995803</v>
+        <v>0.97062406931095</v>
       </c>
       <c r="K325">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L325">
-        <v>583.56</v>
+        <v>665.75</v>
       </c>
       <c r="M325" s="1">
-        <v>148582.0</v>
+        <v>149174.0</v>
       </c>
       <c r="N325" s="1">
-        <v>149165.56</v>
+        <v>149839.75</v>
       </c>
       <c r="O325" s="1">
         <v>0.12</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B326" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C326" s="1">
         <v>200000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.299</v>
+        <v>98.304</v>
       </c>
       <c r="E326" s="1">
         <v>99.985</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>199970.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-5372.0</v>
+        <v>-3362.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.6864029604441</v>
+        <v>-1.6812521878282</v>
       </c>
       <c r="K326">
-        <v>2.77</v>
+        <v>2.96</v>
       </c>
       <c r="L326" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M326" s="1">
-        <v>194598.0</v>
+        <v>196608.0</v>
       </c>
       <c r="N326" s="1">
-        <v>200145.95</v>
+        <v>202525.81</v>
       </c>
       <c r="O326" s="1">
         <v>0.16</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B327" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C327" s="1">
         <v>100000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.536</v>
+        <v>100.852</v>
       </c>
       <c r="E327" s="1">
         <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>100000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>536.0</v>
+        <v>852.0</v>
       </c>
       <c r="J327" s="1">
-        <v>0.536</v>
+        <v>0.852</v>
       </c>
       <c r="K327">
-        <v>2.29</v>
+        <v>2.5</v>
       </c>
       <c r="L327" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="M327" s="1">
-        <v>100536.0</v>
+        <v>100852.0</v>
       </c>
       <c r="N327" s="1">
-        <v>102826.09</v>
+        <v>103353.16</v>
       </c>
       <c r="O327" s="1">
         <v>0.08</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B328" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C328" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>102.179</v>
+        <v>100.471</v>
       </c>
       <c r="E328" s="1">
-        <v>102.21575</v>
+        <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>204431.5</v>
+        <v>100000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-73.5</v>
+        <v>471.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-0.035953363351538</v>
+        <v>0.471</v>
       </c>
       <c r="K328">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.01</v>
+      </c>
+      <c r="L328">
+        <v>11.99</v>
       </c>
       <c r="M328" s="1">
-        <v>204358.0</v>
+        <v>100471.0</v>
       </c>
       <c r="N328" s="1">
-        <v>210541.56</v>
+        <v>100482.99</v>
       </c>
       <c r="O328" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
         <v>791</v>
       </c>
       <c r="B329" t="s">
         <v>792</v>
       </c>
       <c r="C329" s="1">
         <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.715</v>
+        <v>98.123</v>
       </c>
       <c r="E329" s="1">
         <v>99.917</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>199834.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-4404.0</v>
+        <v>-3588.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.2038291782179</v>
+        <v>-1.7954902569132</v>
       </c>
       <c r="K329">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="L329">
-        <v>351.37</v>
+        <v>721.23</v>
       </c>
       <c r="M329" s="1">
-        <v>195430.0</v>
+        <v>196246.0</v>
       </c>
       <c r="N329" s="1">
-        <v>195781.37</v>
+        <v>196967.23</v>
       </c>
       <c r="O329" s="1">
         <v>0.16</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
         <v>793</v>
       </c>
       <c r="B330" t="s">
         <v>794</v>
       </c>
       <c r="C330" s="1">
         <v>100000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.034</v>
+        <v>98.893</v>
       </c>
       <c r="E330" s="1">
         <v>99.326</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>99326.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1292.0</v>
+        <v>-433.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.3007671707307</v>
+        <v>-0.43593822362725</v>
       </c>
       <c r="K330">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="L330">
-        <v>188.7</v>
+        <v>387.33</v>
       </c>
       <c r="M330" s="1">
-        <v>98034.0</v>
+        <v>98893.0</v>
       </c>
       <c r="N330" s="1">
-        <v>98222.7</v>
+        <v>99280.33</v>
       </c>
       <c r="O330" s="1">
         <v>0.08</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
         <v>795</v>
       </c>
       <c r="B331" t="s">
         <v>796</v>
       </c>
       <c r="C331" s="1">
         <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.245</v>
+        <v>98.233</v>
       </c>
       <c r="E331" s="1">
         <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>100000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-2755.0</v>
+        <v>-1767.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-2.755</v>
+        <v>-1.767</v>
       </c>
       <c r="K331">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="L331">
-        <v>439.68</v>
+        <v>649.05</v>
       </c>
       <c r="M331" s="1">
-        <v>97245.0</v>
+        <v>98233.0</v>
       </c>
       <c r="N331" s="1">
-        <v>97684.68</v>
+        <v>98882.05</v>
       </c>
       <c r="O331" s="1">
         <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
         <v>797</v>
       </c>
       <c r="B332" t="s">
         <v>798</v>
       </c>
       <c r="C332" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.156</v>
+        <v>99.562</v>
       </c>
       <c r="E332" s="1">
-        <v>99.3</v>
+        <v>99.499</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>198600.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-2288.0</v>
+        <v>63.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.1520644511581</v>
+        <v>0.063317219268535</v>
       </c>
       <c r="K332">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>421.92</v>
+        <v>1.05</v>
+      </c>
+      <c r="L332" t="s">
+        <v>799</v>
       </c>
       <c r="M332" s="1">
-        <v>196312.0</v>
+        <v>99562.0</v>
       </c>
       <c r="N332" s="1">
-        <v>196733.92</v>
+        <v>100609.95</v>
       </c>
       <c r="O332" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B333" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C333" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.337</v>
+        <v>67.263</v>
       </c>
       <c r="E333" s="1">
-        <v>99.499</v>
+        <v>70.36</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>99499.0</v>
+        <v>633240.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-1162.0</v>
+        <v>-27873.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.1678509331752</v>
+        <v>-4.4016486640136</v>
       </c>
       <c r="K333">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>1.06</v>
+      </c>
+      <c r="L333" t="s">
+        <v>802</v>
       </c>
       <c r="M333" s="1">
-        <v>98337.0</v>
+        <v>605367.0</v>
       </c>
       <c r="N333" s="1">
-        <v>99179.47</v>
+        <v>614884.81</v>
       </c>
       <c r="O333" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B334" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C334" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>67.16</v>
+        <v>99.112</v>
       </c>
       <c r="E334" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>633240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-28800.0</v>
+        <v>-888.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-4.5480386583286</v>
+        <v>-0.888</v>
       </c>
       <c r="K334">
-        <v>0.95</v>
+        <v>1.48</v>
       </c>
       <c r="L334" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="M334" s="1">
-        <v>604440.0</v>
+        <v>99112.0</v>
       </c>
       <c r="N334" s="1">
-        <v>612971.51</v>
+        <v>100593.63</v>
       </c>
       <c r="O334" s="1">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B335" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="C335" s="1">
         <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.518</v>
+        <v>98.89</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>100000.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1482.0</v>
+        <v>-981.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.482</v>
+        <v>-0.98226712459072</v>
       </c>
       <c r="K335">
-        <v>1.29</v>
+        <v>1.69</v>
       </c>
       <c r="L335" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="M335" s="1">
-        <v>98518.0</v>
+        <v>98890.0</v>
       </c>
       <c r="N335" s="1">
-        <v>99808.45</v>
+        <v>100578.01</v>
       </c>
       <c r="O335" s="1">
         <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B336" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C336" s="1">
         <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.283</v>
+        <v>100.483</v>
       </c>
       <c r="E336" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1588.0</v>
+        <v>483.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-1.5900511660041</v>
+        <v>0.483</v>
       </c>
       <c r="K336">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>0.12</v>
+      </c>
+      <c r="L336">
+        <v>118.62</v>
       </c>
       <c r="M336" s="1">
-        <v>98283.0</v>
+        <v>100483.0</v>
       </c>
       <c r="N336" s="1">
-        <v>99758.68</v>
+        <v>100601.62</v>
       </c>
       <c r="O336" s="1">
         <v>0.08</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B337" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C337" s="1">
-        <v>990000.0</v>
+        <v>2370000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>87.189</v>
+        <v>87.494</v>
       </c>
       <c r="E337" s="1">
-        <v>87.637</v>
+        <v>87.4151519</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>867606.3</v>
+        <v>2071739.1</v>
       </c>
       <c r="I337" s="1">
-        <v>-4435.2</v>
+        <v>1868.7</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.51119960747173</v>
+        <v>0.090199581597895</v>
       </c>
       <c r="K337">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="L337" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M337" s="1">
-        <v>863171.1</v>
+        <v>2073607.8</v>
       </c>
       <c r="N337" s="1">
-        <v>869683.4</v>
+        <v>2090106.9</v>
       </c>
       <c r="O337" s="1">
-        <v>0.71</v>
+        <v>1.65</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B338" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C338" s="1">
-        <v>430000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>74.737</v>
+        <v>75.023</v>
       </c>
       <c r="E338" s="1">
-        <v>74.707</v>
+        <v>74.6182527</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>321240.1</v>
+        <v>484272.46</v>
       </c>
       <c r="I338" s="1">
-        <v>129.0</v>
+        <v>2626.81</v>
       </c>
       <c r="J338" s="1">
-        <v>0.040156879542747</v>
+        <v>0.54242398999935</v>
       </c>
       <c r="K338">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="L338" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M338" s="1">
-        <v>321369.1</v>
+        <v>486899.27</v>
       </c>
       <c r="N338" s="1">
-        <v>323892.55</v>
+        <v>491010.2</v>
       </c>
       <c r="O338" s="1">
-        <v>0.26</v>
+        <v>0.39</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B339" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C339" s="1">
-        <v>1238000.0</v>
+        <v>1590000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>71.27</v>
+        <v>96.515</v>
       </c>
       <c r="E339" s="1">
-        <v>70.58412843</v>
+        <v>96.3792327</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>873831.51</v>
+        <v>1532429.8</v>
       </c>
       <c r="I339" s="1">
-        <v>8491.09</v>
+        <v>2158.7</v>
       </c>
       <c r="J339" s="1">
-        <v>0.97170792113001</v>
+        <v>0.14086779048541</v>
       </c>
       <c r="K339">
-        <v>0.52</v>
+        <v>0.83</v>
       </c>
       <c r="L339" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M339" s="1">
-        <v>882322.6</v>
+        <v>1534588.5</v>
       </c>
       <c r="N339" s="1">
-        <v>888794.12</v>
+        <v>1547853.02</v>
       </c>
       <c r="O339" s="1">
-        <v>0.72</v>
+        <v>1.22</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B340" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C340" s="1">
-        <v>232000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>87.929</v>
+        <v>97.907</v>
       </c>
       <c r="E340" s="1">
-        <v>88.3007069</v>
+        <v>101.30508571</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>204857.64</v>
+        <v>70913.56</v>
       </c>
       <c r="I340" s="1">
-        <v>-862.36</v>
+        <v>-2378.66</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.42095574272944</v>
+        <v>-3.354309105339</v>
       </c>
       <c r="K340">
-        <v>1.28</v>
+        <v>1.96</v>
       </c>
       <c r="L340" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M340" s="1">
-        <v>203995.28</v>
+        <v>68534.9</v>
       </c>
       <c r="N340" s="1">
-        <v>206958.52</v>
+        <v>69908.05</v>
       </c>
       <c r="O340" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B341" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C341" s="1">
-        <v>1430000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.609</v>
+        <v>99.932</v>
       </c>
       <c r="E341" s="1">
-        <v>100.961</v>
+        <v>99.646</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>1443742.3</v>
+        <v>99646.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-5033.6</v>
+        <v>286.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.3486494785115</v>
+        <v>0.28701603677017</v>
       </c>
       <c r="K341">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>0.39</v>
+      </c>
+      <c r="L341">
+        <v>393.15</v>
       </c>
       <c r="M341" s="1">
-        <v>1438708.7</v>
+        <v>99932.0</v>
       </c>
       <c r="N341" s="1">
-        <v>1469314.62</v>
+        <v>100325.15</v>
       </c>
       <c r="O341" s="1">
-        <v>1.19</v>
+        <v>0.08</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
         <v>825</v>
       </c>
       <c r="B342" t="s">
         <v>826</v>
       </c>
       <c r="C342" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>96.328</v>
+        <v>100.337</v>
       </c>
       <c r="E342" s="1">
-        <v>97.669</v>
+        <v>97.41</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>546946.4</v>
+        <v>97410.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-7509.6</v>
+        <v>2927.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-1.3730047405011</v>
+        <v>3.0048249666359</v>
       </c>
       <c r="K342">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>0.08</v>
+      </c>
+      <c r="L342">
+        <v>76.71</v>
       </c>
       <c r="M342" s="1">
-        <v>539436.8</v>
+        <v>100337.0</v>
       </c>
       <c r="N342" s="1">
-        <v>543034.61</v>
+        <v>100413.71</v>
       </c>
       <c r="O342" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
+        <v>827</v>
+      </c>
+      <c r="B343" t="s">
         <v>828</v>
       </c>
-      <c r="B343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C343" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>98.244</v>
+        <v>100.494</v>
       </c>
       <c r="E343" s="1">
-        <v>101.30508571</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>70913.56</v>
+        <v>100000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-2142.76</v>
+        <v>494.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-3.021650584176</v>
+        <v>0.494</v>
       </c>
       <c r="K343">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>0.07</v>
+      </c>
+      <c r="L343">
+        <v>72.31</v>
       </c>
       <c r="M343" s="1">
-        <v>68770.8</v>
+        <v>100494.0</v>
       </c>
       <c r="N343" s="1">
-        <v>69990.53</v>
+        <v>100566.31</v>
       </c>
       <c r="O343" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B344" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="C344" s="1">
         <v>100000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.367</v>
+        <v>100.148</v>
       </c>
       <c r="E344" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>99646.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-279.0</v>
+        <v>148.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.27999116873733</v>
+        <v>0.148</v>
       </c>
       <c r="K344">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L344">
-        <v>201.37</v>
+        <v>0.0</v>
       </c>
       <c r="M344" s="1">
-        <v>99367.0</v>
+        <v>100148.0</v>
       </c>
       <c r="N344" s="1">
-        <v>99568.37</v>
+        <v>100148.0</v>
       </c>
       <c r="O344" s="1">
         <v>0.08</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="B345" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.181</v>
+        <v>88.624</v>
       </c>
       <c r="E345" s="1">
-        <v>97.41</v>
+        <v>85.25</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>97410.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I345" s="1">
-        <v>2771.0</v>
+        <v>1687.0</v>
       </c>
       <c r="J345" s="1">
-        <v>2.8446771378709</v>
+        <v>3.9577712609971</v>
       </c>
       <c r="K345">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>0.07</v>
+      </c>
+      <c r="L345">
+        <v>36.99</v>
       </c>
       <c r="M345" s="1">
-        <v>100181.0</v>
+        <v>44312.0</v>
       </c>
       <c r="N345" s="1">
-        <v>104038.53</v>
+        <v>44348.99</v>
       </c>
       <c r="O345" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B346" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C346" s="1">
         <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>105.887</v>
+        <v>100.763</v>
       </c>
       <c r="E346" s="1">
-        <v>108.24</v>
+        <v>102.939</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>108240.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-2353.0</v>
+        <v>-2176.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.1738728750924</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K346">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>838</v>
+        <v>0.65</v>
+      </c>
+      <c r="L346">
+        <v>645.55</v>
       </c>
       <c r="M346" s="1">
-        <v>105887.0</v>
+        <v>100763.0</v>
       </c>
       <c r="N346" s="1">
-        <v>108023.99</v>
+        <v>101408.55</v>
       </c>
       <c r="O346" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B347" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C347" s="1">
         <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.329</v>
+        <v>97.548</v>
       </c>
       <c r="E347" s="1">
-        <v>100.507</v>
+        <v>100.761</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>201014.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-4356.0</v>
+        <v>-6426.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.1670132428587</v>
+        <v>-3.188733736267</v>
       </c>
       <c r="K347">
-        <v>2.91</v>
+        <v>0.53</v>
       </c>
       <c r="L347" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="M347" s="1">
-        <v>196658.0</v>
+        <v>195096.0</v>
       </c>
       <c r="N347" s="1">
-        <v>202483.34</v>
+        <v>196150.11</v>
       </c>
       <c r="O347" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="B348" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="C348" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>88.433</v>
+        <v>104.819</v>
       </c>
       <c r="E348" s="1">
-        <v>85.25</v>
+        <v>104.45</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>42625.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I348" s="1">
-        <v>1591.5</v>
+        <v>369.0</v>
       </c>
       <c r="J348" s="1">
-        <v>3.733724340176</v>
+        <v>0.35327908089995</v>
       </c>
       <c r="K348">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L348">
-        <v>16.44</v>
+        <v>0.0</v>
       </c>
       <c r="M348" s="1">
-        <v>44216.5</v>
+        <v>104819.0</v>
       </c>
       <c r="N348" s="1">
-        <v>44232.94</v>
+        <v>104819.0</v>
       </c>
       <c r="O348" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B349" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="C349" s="1">
         <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.453</v>
+        <v>97.53</v>
       </c>
       <c r="E349" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>102939.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-2486.0</v>
+        <v>-2378.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.4150224890469</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K349">
-        <v>0.45</v>
+        <v>0.93</v>
       </c>
       <c r="L349">
-        <v>446.92</v>
+        <v>925.69</v>
       </c>
       <c r="M349" s="1">
-        <v>100453.0</v>
+        <v>97530.0</v>
       </c>
       <c r="N349" s="1">
-        <v>100899.92</v>
+        <v>98455.69</v>
       </c>
       <c r="O349" s="1">
         <v>0.08</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="B350" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="C350" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.198</v>
+        <v>102.563</v>
       </c>
       <c r="E350" s="1">
-        <v>100.761</v>
+        <v>103.15</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>201522.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-7126.0</v>
+        <v>-587.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-3.5360903524181</v>
+        <v>-0.56907416383907</v>
       </c>
       <c r="K350">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="L350">
-        <v>684.25</v>
+        <v>221.23</v>
       </c>
       <c r="M350" s="1">
-        <v>194396.0</v>
+        <v>102563.0</v>
       </c>
       <c r="N350" s="1">
-        <v>195080.25</v>
+        <v>102784.23</v>
       </c>
       <c r="O350" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="B351" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>104.553</v>
+        <v>104.105</v>
       </c>
       <c r="E351" s="1">
-        <v>104.45</v>
+        <v>106.6</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>104450.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I351" s="1">
-        <v>103.0</v>
+        <v>-2495.0</v>
       </c>
       <c r="J351" s="1">
-        <v>0.098611775969363</v>
+        <v>-2.3405253283302</v>
       </c>
       <c r="K351">
-        <v>4.02</v>
+        <v>2.24</v>
       </c>
       <c r="L351" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="M351" s="1">
-        <v>104553.0</v>
+        <v>104105.0</v>
       </c>
       <c r="N351" s="1">
-        <v>108570.12</v>
+        <v>106340.62</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="B352" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="C352" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.4</v>
+        <v>98.184</v>
       </c>
       <c r="E352" s="1">
-        <v>103.15</v>
+        <v>99.902</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>103150.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I352" s="1">
-        <v>-1750.0</v>
+        <v>-2937.78</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.6965584100824</v>
+        <v>-1.7196852915858</v>
       </c>
       <c r="K352">
-        <v>4.71</v>
+        <v>0.68</v>
       </c>
       <c r="L352" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="M352" s="1">
-        <v>101400.0</v>
+        <v>167894.64</v>
       </c>
       <c r="N352" s="1">
-        <v>106110.96</v>
+        <v>169049.48</v>
       </c>
       <c r="O352" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B353" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="C353" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>96.565</v>
+        <v>100.277</v>
       </c>
       <c r="E353" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>99908.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3343.0</v>
+        <v>465.36</v>
       </c>
       <c r="J353" s="1">
-        <v>-3.3460783921208</v>
+        <v>0.277</v>
       </c>
       <c r="K353">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>710.42</v>
+        <v>1.05</v>
+      </c>
+      <c r="L353" t="s">
+        <v>851</v>
       </c>
       <c r="M353" s="1">
-        <v>96565.0</v>
+        <v>168465.36</v>
       </c>
       <c r="N353" s="1">
-        <v>97275.42</v>
+        <v>170227.52</v>
       </c>
       <c r="O353" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B354" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="C354" s="1">
         <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>103.866</v>
+        <v>101.344</v>
       </c>
       <c r="E354" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>106600.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-2734.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.5647279549719</v>
+        <v>1.344</v>
       </c>
       <c r="K354">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.12</v>
+      </c>
+      <c r="L354">
+        <v>124.86</v>
       </c>
       <c r="M354" s="1">
-        <v>103866.0</v>
+        <v>101344.0</v>
       </c>
       <c r="N354" s="1">
-        <v>105868.74</v>
+        <v>101468.86</v>
       </c>
       <c r="O354" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="B355" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="C355" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>97.585</v>
+        <v>102.012</v>
       </c>
       <c r="E355" s="1">
-        <v>99.902</v>
+        <v>103.602</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>170832.42</v>
+        <v>103602.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-3962.07</v>
+        <v>-1590.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-2.3192728874297</v>
+        <v>-1.5347194069613</v>
       </c>
       <c r="K355">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="L355">
-        <v>815.18</v>
+        <v>454.11</v>
       </c>
       <c r="M355" s="1">
-        <v>166870.35</v>
+        <v>102012.0</v>
       </c>
       <c r="N355" s="1">
-        <v>167685.53</v>
+        <v>102466.11</v>
       </c>
       <c r="O355" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="B356" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="C356" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.304</v>
+        <v>98.83</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>168000.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1169.28</v>
+        <v>-624.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.696</v>
+        <v>-0.31470012709044</v>
       </c>
       <c r="K356">
-        <v>0.83</v>
+        <v>2.43</v>
       </c>
       <c r="L356" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="M356" s="1">
-        <v>166830.72</v>
+        <v>197660.0</v>
       </c>
       <c r="N356" s="1">
-        <v>168221.9</v>
+        <v>202522.33</v>
       </c>
       <c r="O356" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="B357" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C357" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.102</v>
+        <v>100.232</v>
       </c>
       <c r="E357" s="1">
         <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>1102.0</v>
+        <v>348.0</v>
       </c>
       <c r="J357" s="1">
-        <v>1.102</v>
+        <v>0.232</v>
       </c>
       <c r="K357">
-        <v>4.04</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>0.12</v>
+      </c>
+      <c r="L357">
+        <v>186.21</v>
       </c>
       <c r="M357" s="1">
-        <v>101102.0</v>
+        <v>150348.0</v>
       </c>
       <c r="N357" s="1">
-        <v>105142.84</v>
+        <v>150534.21</v>
       </c>
       <c r="O357" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="B358" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="C358" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>101.825</v>
+        <v>99.566</v>
       </c>
       <c r="E358" s="1">
-        <v>103.602</v>
+        <v>102.83</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>103602.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I358" s="1">
-        <v>-1777.0</v>
+        <v>-4961.28</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.7152178529372</v>
+        <v>-3.1741709617816</v>
       </c>
       <c r="K358">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>221.23</v>
+        <v>3.1</v>
+      </c>
+      <c r="L358" t="s">
+        <v>863</v>
       </c>
       <c r="M358" s="1">
-        <v>101825.0</v>
+        <v>151340.32</v>
       </c>
       <c r="N358" s="1">
-        <v>102046.23</v>
+        <v>156056.48</v>
       </c>
       <c r="O358" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="B359" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="C359" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>97.387</v>
+        <v>98.099</v>
       </c>
       <c r="E359" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>198284.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-3510.0</v>
+        <v>-1901.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.7701882148837</v>
+        <v>-1.901</v>
       </c>
       <c r="K359">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>0.88</v>
+      </c>
+      <c r="L359">
+        <v>879.98</v>
       </c>
       <c r="M359" s="1">
-        <v>194774.0</v>
+        <v>98099.0</v>
       </c>
       <c r="N359" s="1">
-        <v>199211.67</v>
+        <v>98978.98</v>
       </c>
       <c r="O359" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="B360" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="C360" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.541</v>
+        <v>95.928</v>
       </c>
       <c r="E360" s="1">
-        <v>102.83</v>
+        <v>97.25</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>156301.6</v>
+        <v>97250.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-4999.28</v>
+        <v>-1322.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-3.1984829329962</v>
+        <v>-1.359383033419</v>
       </c>
       <c r="K360">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>0.05</v>
+      </c>
+      <c r="L360">
+        <v>54.79</v>
       </c>
       <c r="M360" s="1">
-        <v>151302.32</v>
+        <v>95928.0</v>
       </c>
       <c r="N360" s="1">
-        <v>155706.16</v>
+        <v>95982.79</v>
       </c>
       <c r="O360" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="B361" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="C361" s="1">
         <v>100000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>97.403</v>
+        <v>99.772</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>100000.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-2597.0</v>
+        <v>77.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-2.597</v>
+        <v>0.077235568483876</v>
       </c>
       <c r="K361">
-        <v>0.72</v>
+        <v>0.42</v>
       </c>
       <c r="L361">
-        <v>717.02</v>
+        <v>421.23</v>
       </c>
       <c r="M361" s="1">
-        <v>97403.0</v>
+        <v>99772.0</v>
       </c>
       <c r="N361" s="1">
-        <v>98120.02</v>
+        <v>100193.23</v>
       </c>
       <c r="O361" s="1">
         <v>0.08</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B362" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C362" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>95.351</v>
+        <v>83.09</v>
       </c>
       <c r="E362" s="1">
-        <v>97.25</v>
+        <v>81.804</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>97250.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-1899.0</v>
+        <v>3858.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.9526992287918</v>
+        <v>1.5720502664906</v>
       </c>
       <c r="K362">
-        <v>2.42</v>
+        <v>0.49</v>
       </c>
       <c r="L362" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="M362" s="1">
-        <v>95351.0</v>
+        <v>249270.0</v>
       </c>
       <c r="N362" s="1">
-        <v>97768.81</v>
+        <v>250743.29</v>
       </c>
       <c r="O362" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B363" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C363" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.477</v>
+        <v>101.087</v>
       </c>
       <c r="E363" s="1">
-        <v>99.147</v>
+        <v>99.417</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>99147.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I363" s="1">
-        <v>330.0</v>
+        <v>2588.5</v>
       </c>
       <c r="J363" s="1">
-        <v>0.33283911767376</v>
+        <v>1.6797931943229</v>
       </c>
       <c r="K363">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>0.26</v>
+      </c>
+      <c r="L363">
+        <v>398.12</v>
       </c>
       <c r="M363" s="1">
-        <v>99477.0</v>
+        <v>156684.85</v>
       </c>
       <c r="N363" s="1">
-        <v>102379.74</v>
+        <v>157082.97</v>
       </c>
       <c r="O363" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="B364" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="C364" s="1">
-        <v>100000.0</v>
+        <v>630.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.055</v>
+        <v>0.0825</v>
       </c>
       <c r="E364" s="1">
-        <v>99.695</v>
+        <v>0.1083650794</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>99695.0</v>
+        <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-640.0</v>
+        <v>-40737.5</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.64195797181403</v>
+        <v>0</v>
       </c>
       <c r="K364">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L364">
-        <v>215.75</v>
+        <v>0.0</v>
       </c>
       <c r="M364" s="1">
-        <v>99055.0</v>
+        <v>-40737.5</v>
       </c>
       <c r="N364" s="1">
-        <v>99270.75</v>
+        <v>-40737.5</v>
       </c>
       <c r="O364" s="1">
-        <v>0.08</v>
+        <v>-0.03</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="B365" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="C365" s="1">
-        <v>300000.0</v>
+        <v>115.0</v>
       </c>
       <c r="D365" s="1">
-        <v>82.165</v>
+        <v>72.2</v>
       </c>
       <c r="E365" s="1">
-        <v>81.804</v>
+        <v>53.2</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>245412.0</v>
+        <v>61180.0</v>
       </c>
       <c r="I365" s="1">
-        <v>1083.0</v>
+        <v>21850.0</v>
       </c>
       <c r="J365" s="1">
-        <v>0.44129871399932</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K365">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>0.0</v>
       </c>
       <c r="M365" s="1">
-        <v>246495.0</v>
+        <v>83030.0</v>
       </c>
       <c r="N365" s="1">
-        <v>247845.0</v>
+        <v>83030.0</v>
       </c>
       <c r="O365" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>887</v>
+        <v>879</v>
       </c>
       <c r="B366" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="C366" s="1">
-        <v>155000.0</v>
+        <v>160.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.249</v>
+        <v>75.2</v>
       </c>
       <c r="E366" s="1">
-        <v>99.417</v>
+        <v>75.3</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>154096.35</v>
+        <v>120480.0</v>
       </c>
       <c r="I366" s="1">
-        <v>1289.6</v>
+        <v>-160.0</v>
       </c>
       <c r="J366" s="1">
-        <v>0.8368790045968</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K366">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L366">
-        <v>79.62</v>
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>155385.95</v>
+        <v>120320.0</v>
       </c>
       <c r="N366" s="1">
-        <v>155465.57</v>
+        <v>120320.0</v>
       </c>
       <c r="O366" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
       <c r="B367" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="C367" s="1">
-        <v>298.0</v>
+        <v>-630.0</v>
       </c>
       <c r="D367" s="1">
-        <v>62.2</v>
+        <v>0.055</v>
       </c>
       <c r="E367" s="1">
-        <v>43.5</v>
+        <v>0.0738333333</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>129630.0</v>
+        <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>55726.0</v>
+        <v>29662.5</v>
       </c>
       <c r="J367" s="1">
-        <v>42.988505747126</v>
+        <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
         <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>185356.0</v>
+        <v>29662.5</v>
       </c>
       <c r="N367" s="1">
-        <v>185356.0</v>
+        <v>29662.5</v>
       </c>
       <c r="O367" s="1">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
       <c r="P367">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P375">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>