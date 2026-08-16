--- v2 (2026-07-25)
+++ v3 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="883">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1665 +1036,1650 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 428.08</t>
+    <t>3 679.79</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 093.49</t>
+    <t>1 316.44</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 574.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 510.27</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 437.12</t>
+    <t>4 742.63</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 839.72</t>
+    <t>9 509.87</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 808.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>4 156.85</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>3 608.49</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>AT0000A3HU25</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>1 181.37</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>2 106.32</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>3 260.27</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>3 499.83</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>1 632.12</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>1 131.51</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>4 809.50</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>11 088.83</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>3 648.16</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>2 835.98</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>3 241.10</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>2 433.56</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>1 242.61</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>2 407.53</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>2 608.22</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>2 301.29</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 126.71</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>4 526.03</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>1 172.53</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>4 100.34</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>2 950.38</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>3 364.38</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>8 159.59</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>4 409.59</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>1 668.49</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 727.40</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>2 193.14</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>1 983.78</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>3 067.78</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>1 429.79</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>3 088.36</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>4 002.95</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>1 411.99</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 597.26</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>2 983.72</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>10 905.42</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
     <t>2 934.25</t>
   </si>
   <si>
-    <t>XS3224609456</t>
-[...559 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 675.18</t>
+    <t>1 937.71</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 892.60</t>
+    <t>4 211.92</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>17 909.11</t>
+    <t>19 089.80</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>15 592.38</t>
+    <t>17 781.95</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 504.64</t>
+    <t>9 065.33</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>16 624.04</t>
+    <t>17 720.04</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>29 628.10</t>
+    <t>31 426.18</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>46 201.67</t>
+    <t>49 634.30</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>13 732.79</t>
+    <t>17 801.59</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 936.99</t>
+    <t>2 138.36</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 471.58</t>
+    <t>3 694.52</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 787.67</t>
-[...8 lines deleted...]
-    <t>1 170.00</t>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>4 351.03</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...2 lines deleted...]
-    <t>8 174.66</t>
+    <t>4 339.04</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 754.22</t>
+    <t>3 030.96</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 731.51</t>
-[...8 lines deleted...]
-    <t>3 106.11</t>
+    <t>1 961.64</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 329.45</t>
+    <t>5 775.34</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 591.36</t>
+    <t>3 928.05</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 278.91</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>1 144.11</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>1 307.70</t>
+    <t>1 956.15</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>3 275.55</t>
+    <t>4 402.55</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>2 834.14</t>
+    <t>4 234.70</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>7 171.20</t>
+    <t>9 809.52</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 883.85</t>
+    <t>3 941.95</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
+    <t>4 061.49</t>
+  </si>
+  <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>3 056.02</t>
+    <t>5 453.11</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>1 633.56</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 132.31</t>
+    <t>1 476.93</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 303.77</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 194.66</t>
+    <t>1 358.63</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 294.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>1 123.94</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 919.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 394.75</t>
+    <t>5 726.98</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 839.32</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 876.35</t>
+    <t>3 131.22</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 980.82</t>
+    <t>3 210.96</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 264.80</t>
+    <t>1 693.20</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>4 335.62</t>
+    <t>5 238.24</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 906.28</t>
+    <t>4 719.50</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 849.32</t>
+    <t>3 223.29</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 314.23</t>
+    <t>3 557.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 074.52</t>
+    <t>1 500.27</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 872.71</t>
+    <t>2 319.61</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 159.10</t>
+    <t>2 325.94</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 494.92</t>
+    <t>3 234.14</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 069.21</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 454.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>2 991.78</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 501.16</t>
+    <t>2 722.78</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 263.70</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>9 517.81</t>
+    <t>10 591.15</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 481.63</t>
+    <t>1 682.37</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 688.01</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>16 499.10</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>4 110.93</t>
-[...8 lines deleted...]
-    <t>13 264.52</t>
+    <t>4 448.78</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>14 930.96</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 373.15</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 054.11</t>
+    <t>1 442.47</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 151.74</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 480.14</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 154.84</t>
+    <t>1 511.48</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 762.16</t>
+    <t>2 151.69</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 862.33</t>
+    <t>5 308.22</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 716.16</t>
+    <t>5 044.11</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 051.08</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 473.29</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3073,209 +3058,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>226.2</v>
+        <v>225.7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3393.11</v>
+        <v>3385.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3393.11</v>
+        <v>3385.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>638830.9184</v>
+        <v>640049.7618</v>
       </c>
       <c r="D3">
-        <v>135.51</v>
+        <v>135.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>86569150.23</v>
+        <v>86502094.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>86569150.23</v>
+        <v>86502094.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>316499.84</v>
+        <v>322217.66</v>
       </c>
       <c r="D4">
-        <v>126.1</v>
+        <v>123.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39912108.7</v>
+        <v>39845441.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39912108.7</v>
+        <v>39845441.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>993.0746</v>
+        <v>992.8946</v>
       </c>
       <c r="D5">
-        <v>124.39</v>
+        <v>124.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>123531.66</v>
+        <v>123143.17</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>123531.66</v>
+        <v>123143.17</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.73</v>
+        <v>131.42</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.73</v>
+        <v>131.42</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.73</v>
+        <v>131.42</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P367"/>
+  <dimension ref="A1:P370"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O367" sqref="O367"/>
+      <selection activeCell="O370" sqref="O370"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3297,18336 +3282,18486 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.64</v>
+        <v>36.5</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-6504.86</v>
+        <v>2325.76</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.164679159568</v>
+        <v>3.6342986939239</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57489.88</v>
+        <v>66320.5</v>
       </c>
       <c r="N2" s="1">
-        <v>57489.88</v>
+        <v>66320.5</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5400.0</v>
+        <v>5267.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.11</v>
+        <v>32.63</v>
       </c>
       <c r="E3" s="1">
-        <v>28.3174074074</v>
+        <v>28.3174064933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>152914.0</v>
+        <v>149147.78</v>
       </c>
       <c r="I3" s="1">
-        <v>4280.0</v>
+        <v>22714.43</v>
       </c>
       <c r="J3" s="1">
-        <v>2.7989588919262</v>
+        <v>15.229479111255</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>157194.0</v>
+        <v>171862.21</v>
       </c>
       <c r="N3" s="1">
-        <v>157194.0</v>
+        <v>171862.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1464.0</v>
+        <v>1428.0</v>
       </c>
       <c r="D4" s="1">
-        <v>237.2</v>
+        <v>252.6</v>
       </c>
       <c r="E4" s="1">
-        <v>245.9803278689</v>
+        <v>245.9803291317</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>360115.2</v>
+        <v>351259.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-12854.4</v>
+        <v>9452.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-3.5695244188526</v>
+        <v>2.6911383083825</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>347260.8</v>
+        <v>360712.8</v>
       </c>
       <c r="N4" s="1">
-        <v>347260.8</v>
+        <v>360712.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2385.0</v>
+        <v>2326.0</v>
       </c>
       <c r="D5" s="1">
-        <v>136.25</v>
+        <v>145.7</v>
       </c>
       <c r="E5" s="1">
-        <v>204.983672956</v>
+        <v>204.9836715391</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>488886.06</v>
+        <v>476792.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-163929.81</v>
+        <v>-137893.82</v>
       </c>
       <c r="J5" s="1">
-        <v>-33.531291524246</v>
+        <v>-28.921167766189</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>324956.25</v>
+        <v>338898.2</v>
       </c>
       <c r="N5" s="1">
-        <v>324956.25</v>
+        <v>338898.2</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>227.0</v>
+        <v>221.0</v>
       </c>
       <c r="D6" s="1">
-        <v>975.1</v>
+        <v>890.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1266.3645814978</v>
+        <v>1266.3645701357</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>287464.76</v>
+        <v>279866.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-66117.06</v>
+        <v>-82999.77</v>
       </c>
       <c r="J6" s="1">
-        <v>-23.000057467914</v>
+        <v>-29.656907575635</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>221347.7</v>
+        <v>196866.8</v>
       </c>
       <c r="N6" s="1">
-        <v>221347.7</v>
+        <v>196866.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>29344.0</v>
+        <v>28621.0</v>
       </c>
       <c r="D7" s="1">
-        <v>24.2</v>
+        <v>22.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0990543212</v>
+        <v>27.099054191</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>795194.65</v>
+        <v>775602.03</v>
       </c>
       <c r="I7" s="1">
-        <v>-85069.85</v>
+        <v>-119608.71</v>
       </c>
       <c r="J7" s="1">
-        <v>-10.697990737236</v>
+        <v>-15.421402391121</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>710124.8</v>
+        <v>655993.32</v>
       </c>
       <c r="N7" s="1">
-        <v>710124.8</v>
+        <v>655993.32</v>
       </c>
       <c r="O7" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.7</v>
+        <v>104.5</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-4332.6</v>
+        <v>-6922.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-7.347972972973</v>
+        <v>-11.739864864865</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>54630.6</v>
+        <v>52041.0</v>
       </c>
       <c r="N8" s="1">
-        <v>54630.6</v>
+        <v>52041.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.9</v>
+        <v>68.3</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>7320.0</v>
+        <v>7905.6</v>
       </c>
       <c r="J9" s="1">
-        <v>7.9491255961844</v>
+        <v>8.5850556438792</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>99405.6</v>
+        <v>99991.2</v>
       </c>
       <c r="N9" s="1">
-        <v>99405.6</v>
+        <v>99991.2</v>
       </c>
       <c r="O9" s="1">
         <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>26841.0</v>
+        <v>26179.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.38</v>
+        <v>9.636</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8556186431</v>
+        <v>8.8556186256</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>237693.66</v>
+        <v>231831.24</v>
       </c>
       <c r="I10" s="1">
-        <v>14074.92</v>
+        <v>20429.6</v>
       </c>
       <c r="J10" s="1">
-        <v>5.9214536895936</v>
+        <v>8.8122722373395</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>251768.58</v>
+        <v>252260.84</v>
       </c>
       <c r="N10" s="1">
-        <v>251768.58</v>
+        <v>252260.84</v>
       </c>
       <c r="O10" s="1">
         <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5433.0</v>
+        <v>5299.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.92</v>
+        <v>167.68</v>
       </c>
       <c r="E11" s="1">
-        <v>159.3010178539</v>
+        <v>159.3010171731</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>865482.43</v>
+        <v>844136.09</v>
       </c>
       <c r="I11" s="1">
-        <v>35960.93</v>
+        <v>44400.23</v>
       </c>
       <c r="J11" s="1">
-        <v>4.1550156021076</v>
+        <v>5.2598426398284</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>901443.36</v>
+        <v>888536.32</v>
       </c>
       <c r="N11" s="1">
-        <v>901443.36</v>
+        <v>888536.32</v>
       </c>
       <c r="O11" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3502.0</v>
+        <v>3416.0</v>
       </c>
       <c r="D12" s="1">
-        <v>388.0</v>
+        <v>374.5</v>
       </c>
       <c r="E12" s="1">
-        <v>217.4322044546</v>
+        <v>217.4322043326</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>761447.58</v>
+        <v>742748.41</v>
       </c>
       <c r="I12" s="1">
-        <v>597328.42</v>
+        <v>536543.59</v>
       </c>
       <c r="J12" s="1">
-        <v>78.44642700158</v>
+        <v>72.237595230934</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1358776.0</v>
+        <v>1279292.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1358776.0</v>
+        <v>1279292.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8580.0</v>
+        <v>8369.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.52</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
-        <v>24.8976724942</v>
+        <v>24.8976723623</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213622.03</v>
+        <v>208368.62</v>
       </c>
       <c r="I13" s="1">
-        <v>-71880.43</v>
+        <v>-65677.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.648416317362</v>
+        <v>-31.519702918798</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>141741.6</v>
+        <v>142691.45</v>
       </c>
       <c r="N13" s="1">
-        <v>141741.6</v>
+        <v>142691.45</v>
       </c>
       <c r="O13" s="1">
         <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>56.65</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-7182.9</v>
+        <v>-2238.15</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.857592446892</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>58972.65</v>
+        <v>63917.4</v>
       </c>
       <c r="N14" s="1">
-        <v>58972.65</v>
+        <v>63917.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>10039.0</v>
+        <v>9792.0</v>
       </c>
       <c r="D15" s="1">
-        <v>50.18</v>
+        <v>51.04</v>
       </c>
       <c r="E15" s="1">
-        <v>60.681894611</v>
+        <v>60.6818944036</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>609185.54</v>
+        <v>594197.11</v>
       </c>
       <c r="I15" s="1">
-        <v>-105428.52</v>
+        <v>-94413.43</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.30647119431</v>
+        <v>-15.889244227391</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>503757.02</v>
+        <v>499783.68</v>
       </c>
       <c r="N15" s="1">
-        <v>503757.02</v>
+        <v>499783.68</v>
       </c>
       <c r="O15" s="1">
         <v>0.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.522</v>
+        <v>10.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-17402.89</v>
+        <v>-10695.18</v>
       </c>
       <c r="J16" s="1">
-        <v>-27.726752031763</v>
+        <v>-17.039848197343</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>45362.81</v>
+        <v>52070.52</v>
       </c>
       <c r="N16" s="1">
-        <v>45362.81</v>
+        <v>52070.52</v>
       </c>
       <c r="O16" s="1">
         <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11803.0</v>
+        <v>11512.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.16</v>
+        <v>69.52</v>
       </c>
       <c r="E17" s="1">
-        <v>55.0945412183</v>
+        <v>55.0945413482</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>650280.87</v>
+        <v>634248.36</v>
       </c>
       <c r="I17" s="1">
-        <v>83393.61</v>
+        <v>166065.88</v>
       </c>
       <c r="J17" s="1">
-        <v>12.824244699064</v>
+        <v>26.18309962993</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>733674.48</v>
+        <v>800314.24</v>
       </c>
       <c r="N17" s="1">
-        <v>733674.48</v>
+        <v>800314.24</v>
       </c>
       <c r="O17" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5542.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.22</v>
+        <v>34.92</v>
       </c>
       <c r="E18" s="1">
-        <v>29.8347419704</v>
+        <v>29.8347419056</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>165344.14</v>
+        <v>161256.78</v>
       </c>
       <c r="I18" s="1">
-        <v>7677.1</v>
+        <v>27485.82</v>
       </c>
       <c r="J18" s="1">
-        <v>4.643103771322</v>
+        <v>17.044753095033</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>173021.24</v>
+        <v>188742.6</v>
       </c>
       <c r="N18" s="1">
-        <v>173021.24</v>
+        <v>188742.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>4074.0</v>
+        <v>3974.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1249.6</v>
+        <v>1306.6</v>
       </c>
       <c r="E19" s="1">
-        <v>509.9953730977</v>
+        <v>509.9953724207</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2077721.15</v>
+        <v>2026721.61</v>
       </c>
       <c r="I19" s="1">
-        <v>3013149.25</v>
+        <v>3165706.79</v>
       </c>
       <c r="J19" s="1">
-        <v>145.02183076877</v>
+        <v>156.19840309494</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5090870.4</v>
+        <v>5192428.4</v>
       </c>
       <c r="N19" s="1">
-        <v>5090870.4</v>
+        <v>5192428.4</v>
       </c>
       <c r="O19" s="1">
-        <v>4.02</v>
+        <v>4.11</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.5</v>
+        <v>67.48</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>2694.48</v>
+        <v>7900.32</v>
       </c>
       <c r="J20" s="1">
-        <v>3.3528645833333</v>
+        <v>9.8307291666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>83058.0</v>
+        <v>88263.84</v>
       </c>
       <c r="N20" s="1">
-        <v>83058.0</v>
+        <v>88263.84</v>
       </c>
       <c r="O20" s="1">
         <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>32057.0</v>
+        <v>31907.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.03</v>
+        <v>39.18</v>
       </c>
       <c r="E21" s="1">
-        <v>27.5437526905</v>
+        <v>27.5437527815</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>882970.08</v>
+        <v>878838.52</v>
       </c>
       <c r="I21" s="1">
-        <v>432328.63</v>
+        <v>371277.74</v>
       </c>
       <c r="J21" s="1">
-        <v>48.962998836835</v>
+        <v>42.246411775396</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1315298.71</v>
+        <v>1250116.26</v>
       </c>
       <c r="N21" s="1">
-        <v>1315298.71</v>
+        <v>1250116.26</v>
       </c>
       <c r="O21" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.04</v>
+        <v>10.68</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>18795.37</v>
+        <v>16237.21</v>
       </c>
       <c r="J22" s="1">
-        <v>31.506849315068</v>
+        <v>27.218582489577</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>78450.24</v>
+        <v>75892.08</v>
       </c>
       <c r="N22" s="1">
-        <v>78450.24</v>
+        <v>75892.08</v>
       </c>
       <c r="O22" s="1">
         <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.5</v>
+        <v>56.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>737.75</v>
+        <v>1702.5</v>
       </c>
       <c r="J23" s="1">
-        <v>1.1850501367366</v>
+        <v>2.7347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>62992.5</v>
+        <v>63957.25</v>
       </c>
       <c r="N23" s="1">
-        <v>62992.5</v>
+        <v>63957.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>7002.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.285</v>
+        <v>19.12</v>
       </c>
       <c r="E24" s="1">
-        <v>18.2073693231</v>
+        <v>18.2073700395</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127488.0</v>
+        <v>124338.13</v>
       </c>
       <c r="I24" s="1">
-        <v>543.57</v>
+        <v>6232.35</v>
       </c>
       <c r="J24" s="1">
-        <v>0.42636954066265</v>
+        <v>5.0124205664023</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>128031.57</v>
+        <v>130570.48</v>
       </c>
       <c r="N24" s="1">
-        <v>128031.57</v>
+        <v>130570.48</v>
       </c>
       <c r="O24" s="1">
         <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>58855.0</v>
+        <v>57404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.58</v>
+        <v>18.875</v>
       </c>
       <c r="E25" s="1">
-        <v>9.3511917424</v>
+        <v>9.3511917288</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>550364.39</v>
+        <v>536795.81</v>
       </c>
       <c r="I25" s="1">
-        <v>543161.51</v>
+        <v>546704.69</v>
       </c>
       <c r="J25" s="1">
-        <v>98.691252535434</v>
+        <v>101.84593095091</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1093525.9</v>
+        <v>1083500.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1093525.9</v>
+        <v>1083500.5</v>
       </c>
       <c r="O25" s="1">
         <v>0.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>47136.0</v>
+        <v>45974.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.149</v>
+        <v>3.266</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2023818313</v>
+        <v>3.202381781</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>150947.47</v>
+        <v>147226.3</v>
       </c>
       <c r="I26" s="1">
-        <v>-2516.21</v>
+        <v>2924.78</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.6669441362614</v>
+        <v>1.9865879941288</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>148431.26</v>
+        <v>150151.08</v>
       </c>
       <c r="N26" s="1">
-        <v>148431.26</v>
+        <v>150151.08</v>
       </c>
       <c r="O26" s="1">
         <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>131088.0</v>
+        <v>127857.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.198</v>
+        <v>10.182</v>
       </c>
       <c r="E27" s="1">
-        <v>7.4100548487</v>
+        <v>7.4100548269</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>971369.27</v>
+        <v>947427.38</v>
       </c>
       <c r="I27" s="1">
-        <v>365466.15</v>
+        <v>354412.59</v>
       </c>
       <c r="J27" s="1">
-        <v>37.623812208924</v>
+        <v>37.407889774095</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1336835.42</v>
+        <v>1301839.97</v>
       </c>
       <c r="N27" s="1">
-        <v>1336835.42</v>
+        <v>1301839.97</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>1.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>8194.0</v>
+        <v>7992.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.81</v>
+        <v>16.565</v>
       </c>
       <c r="E28" s="1">
-        <v>16.4975469856</v>
+        <v>16.4975475475</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>135180.9</v>
+        <v>131848.4</v>
       </c>
       <c r="I28" s="1">
-        <v>-5633.76</v>
+        <v>539.08</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.1675710104016</v>
+        <v>0.40886351294365</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>129547.14</v>
+        <v>132387.48</v>
       </c>
       <c r="N28" s="1">
-        <v>129547.14</v>
+        <v>132387.48</v>
       </c>
       <c r="O28" s="1">
         <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.89</v>
+        <v>13.695</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>-1589.73</v>
+        <v>-2677.44</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.010582010582</v>
+        <v>-3.3862433862434</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>77478.42</v>
+        <v>76390.71</v>
       </c>
       <c r="N29" s="1">
-        <v>77478.42</v>
+        <v>76390.71</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1198.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D30" s="1">
-        <v>144.8</v>
+        <v>145.0</v>
       </c>
       <c r="E30" s="1">
-        <v>127.8644407346</v>
+        <v>127.8644434932</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>153181.6</v>
+        <v>149345.67</v>
       </c>
       <c r="I30" s="1">
-        <v>20288.8</v>
+        <v>20014.33</v>
       </c>
       <c r="J30" s="1">
-        <v>13.244932811774</v>
+        <v>13.401346018268</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>173470.4</v>
+        <v>169360.0</v>
       </c>
       <c r="N30" s="1">
-        <v>173470.4</v>
+        <v>169360.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>660.0</v>
+        <v>644.0</v>
       </c>
       <c r="D31" s="1">
-        <v>252.2</v>
+        <v>261.8</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>125004.0</v>
+        <v>121973.6</v>
       </c>
       <c r="I31" s="1">
-        <v>41448.0</v>
+        <v>46625.6</v>
       </c>
       <c r="J31" s="1">
-        <v>33.157338965153</v>
+        <v>38.225976768743</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>166452.0</v>
+        <v>168599.2</v>
       </c>
       <c r="N31" s="1">
-        <v>166452.0</v>
+        <v>168599.2</v>
       </c>
       <c r="O31" s="1">
         <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.06</v>
+        <v>29.5</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-9796.84</v>
+        <v>-8958.2</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.029239766082</v>
+        <v>-13.74269005848</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>55388.36</v>
+        <v>56227.0</v>
       </c>
       <c r="N32" s="1">
-        <v>55388.36</v>
+        <v>56227.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9843.0</v>
+        <v>9600.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.34</v>
+        <v>74.4</v>
       </c>
       <c r="E33" s="1">
-        <v>78.6050320024</v>
+        <v>78.6050322917</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>773709.33</v>
+        <v>754608.31</v>
       </c>
       <c r="I33" s="1">
-        <v>7234.29</v>
+        <v>-40368.31</v>
       </c>
       <c r="J33" s="1">
-        <v>0.93501392829268</v>
+        <v>-5.3495713557673</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>780943.62</v>
+        <v>714240.0</v>
       </c>
       <c r="N33" s="1">
-        <v>780943.62</v>
+        <v>714240.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>11042.0</v>
+        <v>10770.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.01</v>
+        <v>89.25</v>
       </c>
       <c r="E34" s="1">
-        <v>76.3751213548</v>
+        <v>76.3751216342</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>843334.09</v>
+        <v>822560.06</v>
       </c>
       <c r="I34" s="1">
-        <v>139514.33</v>
+        <v>138662.44</v>
       </c>
       <c r="J34" s="1">
-        <v>16.543186342675</v>
+        <v>16.857424368501</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>982848.42</v>
+        <v>961222.5</v>
       </c>
       <c r="N34" s="1">
-        <v>982848.42</v>
+        <v>961222.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>222264.0</v>
+        <v>573335.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.196</v>
+        <v>11.2</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1837090577</v>
+        <v>11.2317102915</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2485735.91</v>
+        <v>6439532.62</v>
       </c>
       <c r="I35" s="1">
-        <v>2731.83</v>
+        <v>-18180.62</v>
       </c>
       <c r="J35" s="1">
-        <v>0.10990025082753</v>
+        <v>-0.28232825381666</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2488467.74</v>
+        <v>6421352.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2488467.74</v>
+        <v>6421352.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.97</v>
+        <v>5.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>484676.0</v>
+        <v>257369.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.66</v>
+        <v>10.586</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7427529112</v>
+        <v>10.7201303964</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>5206754.51</v>
+        <v>2759029.24</v>
       </c>
       <c r="I36" s="1">
-        <v>-40108.35</v>
+        <v>-34521.01</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.77031382837368</v>
+        <v>-1.2512013102116</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5166646.16</v>
+        <v>2724508.23</v>
       </c>
       <c r="N36" s="1">
-        <v>5166646.16</v>
+        <v>2724508.23</v>
       </c>
       <c r="O36" s="1">
-        <v>4.08</v>
+        <v>2.15</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>51.78</v>
+        <v>50.5</v>
       </c>
       <c r="E37" s="1">
         <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-1956.42</v>
+        <v>-5129.54</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.5012541528851</v>
+        <v>-3.9361401066183</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>128362.62</v>
+        <v>125189.5</v>
       </c>
       <c r="N37" s="1">
-        <v>128362.62</v>
+        <v>125189.5</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>13167.0</v>
+        <v>12842.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.964</v>
+        <v>12.212</v>
       </c>
       <c r="E38" s="1">
-        <v>11.9802286018</v>
+        <v>11.9802289363</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157743.67</v>
+        <v>153850.1</v>
       </c>
       <c r="I38" s="1">
-        <v>-213.68</v>
+        <v>2976.4</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.13546026918228</v>
+        <v>1.9346103772438</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>157529.99</v>
+        <v>156826.5</v>
       </c>
       <c r="N38" s="1">
-        <v>157529.99</v>
+        <v>156826.5</v>
       </c>
       <c r="O38" s="1">
         <v>0.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15009.0</v>
+        <v>14639.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.0</v>
+        <v>26.47</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8443487241</v>
+        <v>24.8443486577</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>372888.83</v>
+        <v>363696.42</v>
       </c>
       <c r="I39" s="1">
-        <v>17345.17</v>
+        <v>23797.91</v>
       </c>
       <c r="J39" s="1">
-        <v>4.6515659908611</v>
+        <v>6.5433445839252</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>390234.0</v>
+        <v>387494.33</v>
       </c>
       <c r="N39" s="1">
-        <v>390234.0</v>
+        <v>387494.33</v>
       </c>
       <c r="O39" s="1">
         <v>0.31</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>51447.0</v>
+        <v>50179.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.37</v>
+        <v>10.955</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5529212588</v>
+        <v>10.5529213416</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>542916.14</v>
+        <v>529535.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-9410.75</v>
+        <v>20175.91</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.7333708296092</v>
+        <v>3.81011802354</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>533505.39</v>
+        <v>549710.95</v>
       </c>
       <c r="N40" s="1">
-        <v>533505.39</v>
+        <v>549710.95</v>
       </c>
       <c r="O40" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.565</v>
+        <v>17.085</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>2998.32</v>
+        <v>5996.64</v>
       </c>
       <c r="J41" s="1">
-        <v>3.2408850109068</v>
+        <v>6.4817700218136</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>95513.79</v>
+        <v>98512.11</v>
       </c>
       <c r="N41" s="1">
-        <v>95513.79</v>
+        <v>98512.11</v>
       </c>
       <c r="O41" s="1">
         <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.4</v>
+        <v>83.5</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4964.0</v>
+        <v>-6256.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.8748651564186</v>
+        <v>-9.9244875943905</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>58072.0</v>
+        <v>56780.0</v>
       </c>
       <c r="N42" s="1">
-        <v>58072.0</v>
+        <v>56780.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4654.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D43" s="1">
-        <v>33.94</v>
+        <v>36.48</v>
       </c>
       <c r="E43" s="1">
-        <v>34.518955737</v>
+        <v>34.5189557171</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>160651.22</v>
+        <v>156681.54</v>
       </c>
       <c r="I43" s="1">
-        <v>-2694.46</v>
+        <v>8901.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.6772110414101</v>
+        <v>5.6810649167732</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>157956.76</v>
+        <v>165582.72</v>
       </c>
       <c r="N43" s="1">
-        <v>157956.76</v>
+        <v>165582.72</v>
       </c>
       <c r="O43" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5351.0</v>
+        <v>5219.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.54</v>
+        <v>74.42</v>
       </c>
       <c r="E44" s="1">
-        <v>65.6869837414</v>
+        <v>65.6869840966</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>351491.05</v>
+        <v>342820.37</v>
       </c>
       <c r="I44" s="1">
-        <v>63425.49</v>
+        <v>45577.61</v>
       </c>
       <c r="J44" s="1">
-        <v>18.0446955904</v>
+        <v>13.294895516273</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>414916.54</v>
+        <v>388397.98</v>
       </c>
       <c r="N44" s="1">
-        <v>414916.54</v>
+        <v>388397.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.65</v>
+        <v>53.1</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-5555.0</v>
+        <v>-9140.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.8495575221239</v>
+        <v>-14.56154465004</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>57216.5</v>
+        <v>53631.0</v>
       </c>
       <c r="N45" s="1">
-        <v>57216.5</v>
+        <v>53631.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>20319.0</v>
+        <v>19818.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.095</v>
+        <v>16.9</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6877680988</v>
+        <v>18.6877681905</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>379716.76</v>
+        <v>370354.19</v>
       </c>
       <c r="I46" s="1">
-        <v>-32363.45</v>
+        <v>-35429.99</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.5230501808769</v>
+        <v>-9.566515232351</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>347353.31</v>
+        <v>334924.2</v>
       </c>
       <c r="N46" s="1">
-        <v>347353.31</v>
+        <v>334924.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6059.0</v>
+        <v>5910.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.56</v>
+        <v>61.24</v>
       </c>
       <c r="E47" s="1">
-        <v>60.2427578808</v>
+        <v>60.2427580372</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>365010.87</v>
+        <v>356034.7</v>
       </c>
       <c r="I47" s="1">
-        <v>44335.17</v>
+        <v>5893.7</v>
       </c>
       <c r="J47" s="1">
-        <v>12.146260192196</v>
+        <v>1.6553723555597</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>409346.04</v>
+        <v>361928.4</v>
       </c>
       <c r="N47" s="1">
-        <v>409346.04</v>
+        <v>361928.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>12119.0</v>
+        <v>11820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.595</v>
+        <v>19.92</v>
       </c>
       <c r="E48" s="1">
-        <v>29.1879981847</v>
+        <v>29.187998308</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>353729.35</v>
+        <v>345002.14</v>
       </c>
       <c r="I48" s="1">
-        <v>-116257.54</v>
+        <v>-109547.74</v>
       </c>
       <c r="J48" s="1">
-        <v>-32.866240813775</v>
+        <v>-31.752771156724</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>237471.81</v>
+        <v>235454.4</v>
       </c>
       <c r="N48" s="1">
-        <v>237471.81</v>
+        <v>235454.4</v>
       </c>
       <c r="O48" s="1">
         <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15884.0</v>
+        <v>15493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.06</v>
+        <v>26.7</v>
       </c>
       <c r="E49" s="1">
-        <v>30.1185727776</v>
+        <v>30.1185729039</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>478403.41</v>
+        <v>466627.05</v>
       </c>
       <c r="I49" s="1">
-        <v>-48582.37</v>
+        <v>-52963.95</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.155105290742</v>
+        <v>-11.350381423452</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>429821.04</v>
+        <v>413663.1</v>
       </c>
       <c r="N49" s="1">
-        <v>429821.04</v>
+        <v>413663.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2470.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D50" s="1">
-        <v>266.7</v>
+        <v>244.4</v>
       </c>
       <c r="E50" s="1">
-        <v>222.9023562753</v>
+        <v>222.9023578248</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>550568.82</v>
+        <v>536971.78</v>
       </c>
       <c r="I50" s="1">
-        <v>108180.18</v>
+        <v>51787.82</v>
       </c>
       <c r="J50" s="1">
-        <v>19.64880248758</v>
+        <v>9.644421164926</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>658749.0</v>
+        <v>588759.6</v>
       </c>
       <c r="N50" s="1">
-        <v>658749.0</v>
+        <v>588759.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8427.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.79</v>
+        <v>46.8</v>
       </c>
       <c r="E51" s="1">
-        <v>49.9177939955</v>
+        <v>49.9177941355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>420657.25</v>
+        <v>410274.35</v>
       </c>
       <c r="I51" s="1">
-        <v>-17930.92</v>
+        <v>-25625.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.2625962110483</v>
+        <v>-6.2458571928759</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>402726.33</v>
+        <v>384649.2</v>
       </c>
       <c r="N51" s="1">
-        <v>402726.33</v>
+        <v>384649.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9734.0</v>
+        <v>9494.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.61</v>
+        <v>27.68</v>
       </c>
       <c r="E52" s="1">
-        <v>30.8287620711</v>
+        <v>30.8287623762</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>300087.17</v>
+        <v>292688.27</v>
       </c>
       <c r="I52" s="1">
-        <v>-31331.43</v>
+        <v>-29894.35</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.440776258445</v>
+        <v>-10.213716456761</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>268755.74</v>
+        <v>262793.92</v>
       </c>
       <c r="N52" s="1">
-        <v>268755.74</v>
+        <v>262793.92</v>
       </c>
       <c r="O52" s="1">
         <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>49359.0</v>
+        <v>48142.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.64</v>
+        <v>17.865</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1443325432</v>
+        <v>19.1443325994</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>944945.11</v>
+        <v>921646.46</v>
       </c>
       <c r="I53" s="1">
-        <v>-24893.35</v>
+        <v>-61589.63</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.6343699476893</v>
+        <v>-6.6825656770819</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>920051.76</v>
+        <v>860056.83</v>
       </c>
       <c r="N53" s="1">
-        <v>920051.76</v>
+        <v>860056.83</v>
       </c>
       <c r="O53" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>99291.0</v>
+        <v>96844.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.535</v>
+        <v>4.276</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163065132</v>
+        <v>4.5163065342</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>448428.59</v>
+        <v>437377.19</v>
       </c>
       <c r="I54" s="1">
-        <v>1856.1</v>
+        <v>-23272.25</v>
       </c>
       <c r="J54" s="1">
-        <v>0.41391205676694</v>
+        <v>-5.3208650409959</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>450284.69</v>
+        <v>414104.94</v>
       </c>
       <c r="N54" s="1">
-        <v>450284.69</v>
+        <v>414104.94</v>
       </c>
       <c r="O54" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1351.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.25</v>
+        <v>130.6</v>
       </c>
       <c r="E55" s="1">
-        <v>145.6875647668</v>
+        <v>145.6875644917</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>196823.9</v>
+        <v>192016.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-14101.15</v>
+        <v>-19885.41</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.1643484353272</v>
+        <v>-10.356110038835</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>182722.75</v>
+        <v>172130.8</v>
       </c>
       <c r="N55" s="1">
-        <v>182722.75</v>
+        <v>172130.8</v>
       </c>
       <c r="O55" s="1">
         <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>10319.0</v>
+        <v>10065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.56</v>
+        <v>40.92</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3882973156</v>
+        <v>43.3882970691</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>447723.84</v>
+        <v>436703.21</v>
       </c>
       <c r="I56" s="1">
-        <v>-18866.2</v>
+        <v>-24843.41</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.2138028656236</v>
+        <v>-5.6888544510584</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>428857.64</v>
+        <v>411859.8</v>
       </c>
       <c r="N56" s="1">
-        <v>428857.64</v>
+        <v>411859.8</v>
       </c>
       <c r="O56" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>133060.0</v>
+        <v>129780.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.821</v>
+        <v>9.484</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0852837818</v>
+        <v>6.0852837879</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>809707.86</v>
+        <v>789748.13</v>
       </c>
       <c r="I57" s="1">
-        <v>497074.4</v>
+        <v>441085.39</v>
       </c>
       <c r="J57" s="1">
-        <v>61.389350969126</v>
+        <v>55.851400369888</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1306782.26</v>
+        <v>1230833.52</v>
       </c>
       <c r="N57" s="1">
-        <v>1306782.26</v>
+        <v>1230833.52</v>
       </c>
       <c r="O57" s="1">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>33828.0</v>
+        <v>32994.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.28</v>
+        <v>26.6</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7991953411</v>
+        <v>15.4801954901</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>534455.18</v>
+        <v>510753.57</v>
       </c>
       <c r="I58" s="1">
-        <v>422200.66</v>
+        <v>366886.83</v>
       </c>
       <c r="J58" s="1">
-        <v>78.996457663672</v>
+        <v>71.832455326744</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>956655.84</v>
+        <v>877640.4</v>
       </c>
       <c r="N58" s="1">
-        <v>956655.84</v>
+        <v>877640.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2783.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.75</v>
+        <v>97.0</v>
       </c>
       <c r="E59" s="1">
-        <v>104.1770104204</v>
+        <v>104.1770117907</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>289924.62</v>
+        <v>282736.41</v>
       </c>
       <c r="I59" s="1">
-        <v>-12320.37</v>
+        <v>-19478.41</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.2495080272934</v>
+        <v>-6.8892471259715</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>277604.25</v>
+        <v>263258.0</v>
       </c>
       <c r="N59" s="1">
-        <v>277604.25</v>
+        <v>263258.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2610.0</v>
+        <v>2546.0</v>
       </c>
       <c r="D60" s="1">
-        <v>185.7</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>202.2140268199</v>
+        <v>202.214025923</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>527778.61</v>
+        <v>514836.91</v>
       </c>
       <c r="I60" s="1">
-        <v>-43101.61</v>
+        <v>-73742.41</v>
       </c>
       <c r="J60" s="1">
-        <v>-8.166607964654</v>
+        <v>-14.323450507851</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>484677.0</v>
+        <v>441094.5</v>
       </c>
       <c r="N60" s="1">
-        <v>484677.0</v>
+        <v>441094.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.8</v>
+        <v>59.28</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-6442.68</v>
+        <v>-8995.44</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.330985915493</v>
+        <v>-13.028169014085</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>62603.4</v>
+        <v>60050.64</v>
       </c>
       <c r="N61" s="1">
-        <v>62603.4</v>
+        <v>60050.64</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.72</v>
+        <v>22.95</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-2306.76</v>
+        <v>-6650.34</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.6632891660171</v>
+        <v>-10.561184723305</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>60662.88</v>
+        <v>56319.3</v>
       </c>
       <c r="N62" s="1">
-        <v>60662.88</v>
+        <v>56319.3</v>
       </c>
       <c r="O62" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>299.55</v>
+        <v>279.4</v>
       </c>
       <c r="E63" s="1">
         <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-8330.1</v>
+        <v>-16430.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-6.4700207845952</v>
+        <v>-12.761555023255</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>120419.1</v>
+        <v>112318.8</v>
       </c>
       <c r="N63" s="1">
-        <v>120419.1</v>
+        <v>112318.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4537.0</v>
+        <v>4425.0</v>
       </c>
       <c r="D64" s="1">
-        <v>58.66</v>
+        <v>58.06</v>
       </c>
       <c r="E64" s="1">
-        <v>62.8972801411</v>
+        <v>62.897279096</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>285364.96</v>
+        <v>278320.46</v>
       </c>
       <c r="I64" s="1">
-        <v>-19224.54</v>
+        <v>-21404.96</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.7368257125892</v>
+        <v>-7.6907604996054</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>266140.42</v>
+        <v>256915.5</v>
       </c>
       <c r="N64" s="1">
-        <v>266140.42</v>
+        <v>256915.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>70.8</v>
+        <v>64.6</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-9001.35</v>
+        <v>-13483.95</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.954954954955</v>
+        <v>-22.402402402402</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51188.4</v>
+        <v>46705.8</v>
       </c>
       <c r="N65" s="1">
-        <v>51188.4</v>
+        <v>46705.8</v>
       </c>
       <c r="O65" s="1">
         <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.84</v>
+        <v>37.22</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-1188.28</v>
+        <v>-4344.04</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.5462610899873</v>
+        <v>-5.6527249683143</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>75660.32</v>
+        <v>72504.56</v>
       </c>
       <c r="N66" s="1">
-        <v>75660.32</v>
+        <v>72504.56</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.94</v>
+        <v>36.84</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>1977.68</v>
+        <v>134.08</v>
       </c>
       <c r="J67" s="1">
-        <v>3.2100108813928</v>
+        <v>0.21762785636561</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>63587.44</v>
+        <v>61743.84</v>
       </c>
       <c r="N67" s="1">
-        <v>63587.44</v>
+        <v>61743.84</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3720.0</v>
+        <v>3628.0</v>
       </c>
       <c r="D68" s="1">
-        <v>197.8</v>
+        <v>209.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.7432365591</v>
+        <v>152.7432359427</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>568204.84</v>
+        <v>554152.46</v>
       </c>
       <c r="I68" s="1">
-        <v>167611.16</v>
+        <v>205550.74</v>
       </c>
       <c r="J68" s="1">
-        <v>29.498368933288</v>
+        <v>37.092813771863</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>735816.0</v>
+        <v>759703.2</v>
       </c>
       <c r="N68" s="1">
-        <v>735816.0</v>
+        <v>759703.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>60.95</v>
+        <v>54.75</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-6474.6</v>
+        <v>-14584.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.5113808801214</v>
+        <v>-16.919575113809</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>79722.6</v>
+        <v>71613.0</v>
       </c>
       <c r="N69" s="1">
-        <v>79722.6</v>
+        <v>71613.0</v>
       </c>
       <c r="O69" s="1">
         <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>19178.0</v>
+        <v>18705.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.89</v>
+        <v>38.63</v>
       </c>
       <c r="E70" s="1">
-        <v>35.1181264991</v>
+        <v>35.1181267041</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>673495.43</v>
+        <v>656884.56</v>
       </c>
       <c r="I70" s="1">
-        <v>53158.99</v>
+        <v>65689.59</v>
       </c>
       <c r="J70" s="1">
-        <v>7.8929993630395</v>
+        <v>10.000172633073</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>726654.42</v>
+        <v>722574.15</v>
       </c>
       <c r="N70" s="1">
-        <v>726654.42</v>
+        <v>722574.15</v>
       </c>
       <c r="O70" s="1">
         <v>0.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.95</v>
+        <v>9.092</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-9448.32</v>
+        <v>-8649.71</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.804327375353</v>
+        <v>-14.468482073201</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50334.8</v>
+        <v>51133.41</v>
       </c>
       <c r="N71" s="1">
-        <v>50334.8</v>
+        <v>51133.41</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>909.0</v>
+        <v>887.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.0</v>
+        <v>237.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.1410341034</v>
+        <v>258.1410372041</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>234650.2</v>
+        <v>228971.1</v>
       </c>
       <c r="I72" s="1">
-        <v>12597.8</v>
+        <v>-18397.3</v>
       </c>
       <c r="J72" s="1">
-        <v>5.368757409966</v>
+        <v>-8.0347694534376</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>247248.0</v>
+        <v>210573.8</v>
       </c>
       <c r="N72" s="1">
-        <v>247248.0</v>
+        <v>210573.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5560.0</v>
+        <v>5423.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.86</v>
+        <v>66.08</v>
       </c>
       <c r="E73" s="1">
-        <v>78.1432482014</v>
+        <v>78.1432472801</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>434476.46</v>
+        <v>423770.83</v>
       </c>
       <c r="I73" s="1">
-        <v>-62734.86</v>
+        <v>-65418.99</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.43918503663</v>
+        <v>-15.43735089081</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>371741.6</v>
+        <v>358351.84</v>
       </c>
       <c r="N73" s="1">
-        <v>371741.6</v>
+        <v>358351.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.68</v>
+        <v>64.28</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-7743.31</v>
+        <v>-8429.71</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.5215503638842</v>
+        <v>-7.0996483826605</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>110990.88</v>
+        <v>110304.48</v>
       </c>
       <c r="N74" s="1">
-        <v>110990.88</v>
+        <v>110304.48</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>324.0</v>
+        <v>316.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1648.0</v>
+        <v>1575.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1471.092191358</v>
+        <v>1471.0921835443</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>476633.87</v>
+        <v>464865.13</v>
       </c>
       <c r="I75" s="1">
-        <v>57318.13</v>
+        <v>32992.87</v>
       </c>
       <c r="J75" s="1">
-        <v>12.025609929903</v>
+        <v>7.0972993822961</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>533952.0</v>
+        <v>497858.0</v>
       </c>
       <c r="N75" s="1">
-        <v>533952.0</v>
+        <v>497858.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>49.48</v>
+        <v>51.3</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>927.22</v>
+        <v>3207.68</v>
       </c>
       <c r="J76" s="1">
-        <v>1.5182601559294</v>
+        <v>5.2523594583504</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>61998.44</v>
+        <v>64278.9</v>
       </c>
       <c r="N76" s="1">
-        <v>61998.44</v>
+        <v>64278.9</v>
       </c>
       <c r="O76" s="1">
         <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.78</v>
+        <v>26.4</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-9370.08</v>
+        <v>-10102.72</v>
       </c>
       <c r="J77" s="1">
-        <v>-15.360303413401</v>
+        <v>-16.561314791403</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>51631.84</v>
+        <v>50899.2</v>
       </c>
       <c r="N77" s="1">
-        <v>51631.84</v>
+        <v>50899.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>26520.0</v>
+        <v>25866.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.925</v>
+        <v>19.2</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5598133484</v>
+        <v>13.5598132684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>359606.25</v>
+        <v>350738.13</v>
       </c>
       <c r="I78" s="1">
-        <v>168804.75</v>
+        <v>145889.07</v>
       </c>
       <c r="J78" s="1">
-        <v>46.941550654362</v>
+        <v>41.594870224118</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>528411.0</v>
+        <v>496627.2</v>
       </c>
       <c r="N78" s="1">
-        <v>528411.0</v>
+        <v>496627.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11713.0</v>
+        <v>11424.0</v>
       </c>
       <c r="D79" s="1">
-        <v>52.56</v>
+        <v>49.48</v>
       </c>
       <c r="E79" s="1">
-        <v>40.1591573465</v>
+        <v>40.1591570378</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>470384.21</v>
+        <v>458778.21</v>
       </c>
       <c r="I79" s="1">
-        <v>145251.07</v>
+        <v>106481.31</v>
       </c>
       <c r="J79" s="1">
-        <v>30.87924018538</v>
+        <v>23.209757499163</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>615635.28</v>
+        <v>565259.52</v>
       </c>
       <c r="N79" s="1">
-        <v>615635.28</v>
+        <v>565259.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>12004.0</v>
+        <v>11708.0</v>
       </c>
       <c r="D80" s="1">
-        <v>54.15</v>
+        <v>65.19</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8188053982</v>
+        <v>34.8188050905</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>417964.94</v>
+        <v>407658.57</v>
       </c>
       <c r="I80" s="1">
-        <v>232051.66</v>
+        <v>355585.95</v>
       </c>
       <c r="J80" s="1">
-        <v>55.519407919717</v>
+        <v>87.226413515604</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>650016.6</v>
+        <v>763244.52</v>
       </c>
       <c r="N80" s="1">
-        <v>650016.6</v>
+        <v>763244.52</v>
       </c>
       <c r="O80" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>27880.0</v>
+        <v>27193.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.845</v>
+        <v>25.365</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6131427547</v>
+        <v>12.6131427206</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>351654.42</v>
+        <v>342989.19</v>
       </c>
       <c r="I81" s="1">
-        <v>313144.18</v>
+        <v>346761.26</v>
       </c>
       <c r="J81" s="1">
-        <v>89.048839482808</v>
+        <v>101.09976352316</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>664798.6</v>
+        <v>689750.45</v>
       </c>
       <c r="N81" s="1">
-        <v>664798.6</v>
+        <v>689750.45</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.14</v>
+        <v>33.72</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-4546.56</v>
+        <v>-8263.68</v>
       </c>
       <c r="J82" s="1">
-        <v>-7.5703324808184</v>
+        <v>-13.759590792839</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>55511.04</v>
+        <v>51793.92</v>
       </c>
       <c r="N82" s="1">
-        <v>55511.04</v>
+        <v>51793.92</v>
       </c>
       <c r="O82" s="1">
         <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>217271.0</v>
+        <v>211916.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.659</v>
+        <v>5.735</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8251290324</v>
+        <v>2.8251290134</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>613818.61</v>
+        <v>598690.04</v>
       </c>
       <c r="I83" s="1">
-        <v>615717.98</v>
+        <v>616648.22</v>
       </c>
       <c r="J83" s="1">
-        <v>100.30943506258</v>
+        <v>102.99957888058</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1229536.59</v>
+        <v>1215338.26</v>
       </c>
       <c r="N83" s="1">
-        <v>1229536.59</v>
+        <v>1215338.26</v>
       </c>
       <c r="O83" s="1">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11425.0</v>
+        <v>11143.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.975</v>
+        <v>13.93</v>
       </c>
       <c r="E84" s="1">
-        <v>19.1496595186</v>
+        <v>19.1496598762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>218784.86</v>
+        <v>213384.66</v>
       </c>
       <c r="I84" s="1">
-        <v>-59120.48</v>
+        <v>-58162.67</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.022198885243</v>
+        <v>-27.257193652065</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>159664.38</v>
+        <v>155221.99</v>
       </c>
       <c r="N84" s="1">
-        <v>159664.38</v>
+        <v>155221.99</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.77</v>
+        <v>15.47</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>3224.52</v>
+        <v>1984.32</v>
       </c>
       <c r="J85" s="1">
-        <v>5.2034689793195</v>
+        <v>3.2021347565043</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>65193.18</v>
+        <v>63952.98</v>
       </c>
       <c r="N85" s="1">
-        <v>65193.18</v>
+        <v>63952.98</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2579.0</v>
+        <v>2515.0</v>
       </c>
       <c r="D86" s="1">
-        <v>112.7</v>
+        <v>111.55</v>
       </c>
       <c r="E86" s="1">
-        <v>114.448545948</v>
+        <v>114.4485447316</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>295162.8</v>
+        <v>287838.09</v>
       </c>
       <c r="I86" s="1">
-        <v>-4509.5</v>
+        <v>-7289.84</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.5278009288433</v>
+        <v>-2.5326182507673</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>290653.3</v>
+        <v>280548.25</v>
       </c>
       <c r="N86" s="1">
-        <v>290653.3</v>
+        <v>280548.25</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>647.0</v>
+        <v>631.0</v>
       </c>
       <c r="D87" s="1">
-        <v>240.05</v>
+        <v>236.85</v>
       </c>
       <c r="E87" s="1">
-        <v>517.4809582689</v>
+        <v>517.4809508716</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>334810.18</v>
+        <v>326530.48</v>
       </c>
       <c r="I87" s="1">
-        <v>-179497.83</v>
+        <v>-177078.13</v>
       </c>
       <c r="J87" s="1">
-        <v>-53.611819688398</v>
+        <v>-54.230199275731</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>155312.35</v>
+        <v>149452.35</v>
       </c>
       <c r="N87" s="1">
-        <v>155312.35</v>
+        <v>149452.35</v>
       </c>
       <c r="O87" s="1">
         <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.82</v>
+        <v>33.94</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-1572.8</v>
+        <v>-3302.88</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.2459292532285</v>
+        <v>-4.7164514317799</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>68456.12</v>
+        <v>66726.04</v>
       </c>
       <c r="N88" s="1">
-        <v>68456.12</v>
+        <v>66726.04</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3694.0</v>
+        <v>3603.0</v>
       </c>
       <c r="D89" s="1">
-        <v>58.14</v>
+        <v>51.0</v>
       </c>
       <c r="E89" s="1">
-        <v>63.7048294532</v>
+        <v>63.7048293089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>235325.64</v>
+        <v>229528.5</v>
       </c>
       <c r="I89" s="1">
-        <v>-20556.48</v>
+        <v>-45775.5</v>
       </c>
       <c r="J89" s="1">
-        <v>-8.7353337273405</v>
+        <v>-19.943275018135</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>214769.16</v>
+        <v>183753.0</v>
       </c>
       <c r="N89" s="1">
-        <v>214769.16</v>
+        <v>183753.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.62</v>
+        <v>26.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5148.4</v>
+        <v>-13273.6</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.4147557328016</v>
+        <v>-21.694915254237</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>56034.6</v>
+        <v>47909.4</v>
       </c>
       <c r="N90" s="1">
-        <v>56034.6</v>
+        <v>47909.4</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>170106.0</v>
+        <v>165913.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.661</v>
+        <v>4.593</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3842772154</v>
+        <v>3.3842772417</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>575685.86</v>
+        <v>561495.59</v>
       </c>
       <c r="I91" s="1">
-        <v>217178.21</v>
+        <v>200542.82</v>
       </c>
       <c r="J91" s="1">
-        <v>37.725124949221</v>
+        <v>35.715831712944</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>792864.07</v>
+        <v>762038.41</v>
       </c>
       <c r="N91" s="1">
-        <v>792864.07</v>
+        <v>762038.41</v>
       </c>
       <c r="O91" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7154.0</v>
+        <v>6978.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.29</v>
+        <v>21.84</v>
       </c>
       <c r="E92" s="1">
-        <v>26.9524405927</v>
+        <v>26.9524405274</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>192817.76</v>
+        <v>188074.13</v>
       </c>
       <c r="I92" s="1">
-        <v>-26201.1</v>
+        <v>-35674.61</v>
       </c>
       <c r="J92" s="1">
-        <v>-13.588530434126</v>
+        <v>-18.968376990498</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>166616.66</v>
+        <v>152399.52</v>
       </c>
       <c r="N92" s="1">
-        <v>166616.66</v>
+        <v>152399.52</v>
       </c>
       <c r="O92" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3782.0</v>
+        <v>3689.0</v>
       </c>
       <c r="D93" s="1">
-        <v>188.36</v>
+        <v>176.24</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4181041777</v>
+        <v>151.4181051776</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>572663.27</v>
+        <v>558581.39</v>
       </c>
       <c r="I93" s="1">
-        <v>139714.25</v>
+        <v>91567.97</v>
       </c>
       <c r="J93" s="1">
-        <v>24.397278002481</v>
+        <v>16.392950363062</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>712377.52</v>
+        <v>650149.36</v>
       </c>
       <c r="N93" s="1">
-        <v>712377.52</v>
+        <v>650149.36</v>
       </c>
       <c r="O93" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3248.0</v>
+        <v>3168.0</v>
       </c>
       <c r="D94" s="1">
-        <v>152.5</v>
+        <v>152.1</v>
       </c>
       <c r="E94" s="1">
-        <v>74.6189562808</v>
+        <v>74.6189551768</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>242362.37</v>
+        <v>236392.85</v>
       </c>
       <c r="I94" s="1">
-        <v>252957.63</v>
+        <v>245459.95</v>
       </c>
       <c r="J94" s="1">
-        <v>104.37166050159</v>
+        <v>103.83560670299</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>495320.0</v>
+        <v>481852.8</v>
       </c>
       <c r="N94" s="1">
-        <v>495320.0</v>
+        <v>481852.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3766.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>52.7</v>
+        <v>48.99</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8421455125</v>
+        <v>56.8421453852</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>214067.52</v>
+        <v>208781.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-15599.32</v>
+        <v>-28840.93</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.2871026861058</v>
+        <v>-13.813949723443</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>198468.2</v>
+        <v>179940.27</v>
       </c>
       <c r="N95" s="1">
-        <v>198468.2</v>
+        <v>179940.27</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2155.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D96" s="1">
-        <v>377.45</v>
+        <v>357.1</v>
       </c>
       <c r="E96" s="1">
-        <v>394.5045104408</v>
+        <v>394.5045099905</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>850157.22</v>
+        <v>829248.48</v>
       </c>
       <c r="I96" s="1">
-        <v>-36752.47</v>
+        <v>-78624.28</v>
       </c>
       <c r="J96" s="1">
-        <v>-4.3230203938043</v>
+        <v>-9.4813897036025</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>813404.75</v>
+        <v>750624.2</v>
       </c>
       <c r="N96" s="1">
-        <v>813404.75</v>
+        <v>750624.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12562.0</v>
+        <v>12252.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.1</v>
+        <v>26.0</v>
       </c>
       <c r="E97" s="1">
-        <v>20.6837796529</v>
+        <v>20.6837797911</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>259829.64</v>
+        <v>253417.67</v>
       </c>
       <c r="I97" s="1">
-        <v>68038.56</v>
+        <v>65134.33</v>
       </c>
       <c r="J97" s="1">
-        <v>26.185834687682</v>
+        <v>25.702363217214</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>327868.2</v>
+        <v>318552.0</v>
       </c>
       <c r="N97" s="1">
-        <v>327868.2</v>
+        <v>318552.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2313.0</v>
+        <v>2256.0</v>
       </c>
       <c r="D98" s="1">
-        <v>471.65</v>
+        <v>455.6</v>
       </c>
       <c r="E98" s="1">
-        <v>624.332542153</v>
+        <v>624.3325443262</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1444081.17</v>
+        <v>1408494.22</v>
       </c>
       <c r="I98" s="1">
-        <v>-353154.72</v>
+        <v>-380660.62</v>
       </c>
       <c r="J98" s="1">
-        <v>-24.455323380472</v>
+        <v>-27.026069017166</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1090926.45</v>
+        <v>1027833.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1090926.45</v>
+        <v>1027833.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6590.0</v>
+        <v>6428.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.775</v>
+        <v>50.35</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7753201821</v>
+        <v>58.7753204729</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>387329.36</v>
+        <v>377807.76</v>
       </c>
       <c r="I99" s="1">
-        <v>-59312.11</v>
+        <v>-54157.96</v>
       </c>
       <c r="J99" s="1">
-        <v>-15.31309426169</v>
+        <v>-14.334792911612</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>328017.25</v>
+        <v>323649.8</v>
       </c>
       <c r="N99" s="1">
-        <v>328017.25</v>
+        <v>323649.8</v>
       </c>
       <c r="O99" s="1">
         <v>0.26</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3115.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.9</v>
+        <v>117.35</v>
       </c>
       <c r="E100" s="1">
-        <v>115.6788314607</v>
+        <v>115.6788314681</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>360339.56</v>
+        <v>351432.29</v>
       </c>
       <c r="I100" s="1">
-        <v>-11771.06</v>
+        <v>5077.01</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.2666577047494</v>
+        <v>1.4446623558695</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>348568.5</v>
+        <v>356509.3</v>
       </c>
       <c r="N100" s="1">
-        <v>348568.5</v>
+        <v>356509.3</v>
       </c>
       <c r="O100" s="1">
         <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.13</v>
+        <v>15.2</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>18722.11</v>
+        <v>19112.71</v>
       </c>
       <c r="J101" s="1">
-        <v>28.494935337332</v>
+        <v>29.089426115496</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>84425.4</v>
+        <v>84816.0</v>
       </c>
       <c r="N101" s="1">
-        <v>84425.4</v>
+        <v>84816.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5958.0</v>
+        <v>5811.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.1</v>
+        <v>49.71</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1764132259</v>
+        <v>52.1764136982</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>310867.07</v>
+        <v>303197.14</v>
       </c>
       <c r="I102" s="1">
-        <v>11460.73</v>
+        <v>-14332.33</v>
       </c>
       <c r="J102" s="1">
-        <v>3.6866979831605</v>
+        <v>-4.7270663568924</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>322327.8</v>
+        <v>288864.81</v>
       </c>
       <c r="N102" s="1">
-        <v>322327.8</v>
+        <v>288864.81</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>591.0</v>
+        <v>576.0</v>
       </c>
       <c r="D103" s="1">
-        <v>551.8</v>
+        <v>473.0</v>
       </c>
       <c r="E103" s="1">
-        <v>220.137106599</v>
+        <v>220.1371006944</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>130101.03</v>
+        <v>126798.97</v>
       </c>
       <c r="I103" s="1">
-        <v>196012.77</v>
+        <v>145649.03</v>
       </c>
       <c r="J103" s="1">
-        <v>150.66196631956</v>
+        <v>114.86609867572</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>326113.8</v>
+        <v>272448.0</v>
       </c>
       <c r="N103" s="1">
-        <v>326113.8</v>
+        <v>272448.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>62816.0</v>
+        <v>61268.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.814</v>
+        <v>3.697</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4678526172</v>
+        <v>3.4678525495</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>217836.63</v>
+        <v>212468.39</v>
       </c>
       <c r="I104" s="1">
-        <v>21743.59</v>
+        <v>14039.41</v>
       </c>
       <c r="J104" s="1">
-        <v>9.9816041039563</v>
+        <v>6.6077641008152</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>239580.22</v>
+        <v>226507.8</v>
       </c>
       <c r="N104" s="1">
-        <v>239580.22</v>
+        <v>226507.8</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>4121.0</v>
+        <v>4019.0</v>
       </c>
       <c r="D105" s="1">
-        <v>72.98</v>
+        <v>75.74</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2239019655</v>
+        <v>69.223901468</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>285271.7</v>
+        <v>278210.86</v>
       </c>
       <c r="I105" s="1">
-        <v>15478.88</v>
+        <v>26188.2</v>
       </c>
       <c r="J105" s="1">
-        <v>5.4260131656943</v>
+        <v>9.4130761106881</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>300750.58</v>
+        <v>304399.06</v>
       </c>
       <c r="N105" s="1">
-        <v>300750.58</v>
+        <v>304399.06</v>
       </c>
       <c r="O105" s="1">
         <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>69779.0</v>
+        <v>68059.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.946</v>
+        <v>11.905</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3897532209</v>
+        <v>5.3897531554</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>376091.59</v>
+        <v>366821.21</v>
       </c>
       <c r="I106" s="1">
-        <v>248151.34</v>
+        <v>443421.19</v>
       </c>
       <c r="J106" s="1">
-        <v>65.981624316566</v>
+        <v>120.88210220996</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>624242.93</v>
+        <v>810242.4</v>
       </c>
       <c r="N106" s="1">
-        <v>624242.93</v>
+        <v>810242.4</v>
       </c>
       <c r="O106" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>29999.0</v>
+        <v>29260.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.68</v>
+        <v>15.42</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3895889863</v>
+        <v>16.3895888585</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>491671.28</v>
+        <v>479559.37</v>
       </c>
       <c r="I107" s="1">
-        <v>-21286.96</v>
+        <v>-28370.17</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.3295105624229</v>
+        <v>-5.9158827404415</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>470384.32</v>
+        <v>451189.2</v>
       </c>
       <c r="N107" s="1">
-        <v>470384.32</v>
+        <v>451189.2</v>
       </c>
       <c r="O107" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1181.0</v>
+        <v>1255.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4794.4</v>
+        <v>4800.35</v>
       </c>
       <c r="E108" s="1">
-        <v>4785.6219729043</v>
+        <v>4790.3005179283</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5651819.55</v>
+        <v>6011827.15</v>
       </c>
       <c r="I108" s="1">
-        <v>10366.85</v>
+        <v>12612.1</v>
       </c>
       <c r="J108" s="1">
-        <v>0.18342499983036</v>
+        <v>0.20978813404507</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>5662186.4</v>
+        <v>6024439.25</v>
       </c>
       <c r="N108" s="1">
-        <v>5662186.4</v>
+        <v>6024439.25</v>
       </c>
       <c r="O108" s="1">
-        <v>4.47</v>
+        <v>4.76</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>25428.0</v>
+        <v>24801.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.65</v>
+        <v>18.22</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1724606733</v>
+        <v>18.1724607879</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>462089.33</v>
+        <v>450695.2</v>
       </c>
       <c r="I109" s="1">
-        <v>-13285.13</v>
+        <v>1179.02</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.8750133659221</v>
+        <v>0.26160030104603</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>448804.2</v>
+        <v>451874.22</v>
       </c>
       <c r="N109" s="1">
-        <v>448804.2</v>
+        <v>451874.22</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2442.0</v>
+        <v>2382.0</v>
       </c>
       <c r="D110" s="1">
-        <v>66.65</v>
+        <v>68.05</v>
       </c>
       <c r="E110" s="1">
-        <v>67.767977068</v>
+        <v>67.7679764903</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>165489.4</v>
+        <v>161423.32</v>
       </c>
       <c r="I110" s="1">
-        <v>-2730.1</v>
+        <v>671.78</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.6497129121261</v>
+        <v>0.41616044075912</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>162759.3</v>
+        <v>162095.1</v>
       </c>
       <c r="N110" s="1">
-        <v>162759.3</v>
+        <v>162095.1</v>
       </c>
       <c r="O110" s="1">
         <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8430.0</v>
+        <v>8222.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.29</v>
+        <v>24.23</v>
       </c>
       <c r="E111" s="1">
-        <v>22.6611423488</v>
+        <v>22.6611420579</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>191033.43</v>
+        <v>186319.91</v>
       </c>
       <c r="I111" s="1">
-        <v>-3128.73</v>
+        <v>12899.15</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.6377918775787</v>
+        <v>6.9231194884111</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>187904.7</v>
+        <v>199219.06</v>
       </c>
       <c r="N111" s="1">
-        <v>187904.7</v>
+        <v>199219.06</v>
       </c>
       <c r="O111" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>5120.0</v>
+        <v>4994.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.535</v>
+        <v>39.095</v>
       </c>
       <c r="E112" s="1">
-        <v>30.6325292969</v>
+        <v>30.6325290348</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>156838.55</v>
+        <v>152978.85</v>
       </c>
       <c r="I112" s="1">
-        <v>55820.65</v>
+        <v>42261.58</v>
       </c>
       <c r="J112" s="1">
-        <v>35.591154088073</v>
+        <v>27.625766568385</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>212659.2</v>
+        <v>195240.43</v>
       </c>
       <c r="N112" s="1">
-        <v>212659.2</v>
+        <v>195240.43</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.38</v>
+        <v>17.45</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>7730.54</v>
+        <v>4171.43</v>
       </c>
       <c r="J113" s="1">
-        <v>12.347188264059</v>
+        <v>6.6625916870416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>70340.26</v>
+        <v>66781.15</v>
       </c>
       <c r="N113" s="1">
-        <v>70340.26</v>
+        <v>66781.15</v>
       </c>
       <c r="O113" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.0</v>
+        <v>26.51</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>3283.52</v>
+        <v>7282.0</v>
       </c>
       <c r="J114" s="1">
-        <v>5.2188552188552</v>
+        <v>11.574074074074</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>66200.0</v>
+        <v>70198.48</v>
       </c>
       <c r="N114" s="1">
-        <v>66200.0</v>
+        <v>70198.48</v>
       </c>
       <c r="O114" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>7176.0</v>
+        <v>6999.0</v>
       </c>
       <c r="D115" s="1">
-        <v>32.58</v>
+        <v>28.51</v>
       </c>
       <c r="E115" s="1">
-        <v>41.714673913</v>
+        <v>41.7146735248</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>299344.5</v>
+        <v>291961.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-65550.42</v>
+        <v>-92419.51</v>
       </c>
       <c r="J115" s="1">
-        <v>-21.897987101817</v>
+        <v>-31.654744983063</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>233794.08</v>
+        <v>199541.49</v>
       </c>
       <c r="N115" s="1">
-        <v>233794.08</v>
+        <v>199541.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>24.67</v>
+        <v>24.16</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-7293.28</v>
+        <v>-8470.36</v>
       </c>
       <c r="J116" s="1">
-        <v>-11.354653251886</v>
+        <v>-13.187208048868</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>56938.36</v>
+        <v>55761.28</v>
       </c>
       <c r="N116" s="1">
-        <v>56938.36</v>
+        <v>55761.28</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>91.7</v>
+        <v>97.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>698.0</v>
+        <v>4886.0</v>
       </c>
       <c r="J117" s="1">
-        <v>1.1025358324146</v>
+        <v>7.7177508269019</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>64006.6</v>
+        <v>68194.6</v>
       </c>
       <c r="N117" s="1">
-        <v>64006.6</v>
+        <v>68194.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>35.3</v>
+        <v>37.2</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>-3160.41</v>
+        <v>664.29</v>
       </c>
       <c r="J118" s="1">
-        <v>-4.2582045023054</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>71058.9</v>
+        <v>74883.6</v>
       </c>
       <c r="N118" s="1">
-        <v>71058.9</v>
+        <v>74883.6</v>
       </c>
       <c r="O118" s="1">
         <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3210.0</v>
+        <v>3131.0</v>
       </c>
       <c r="D119" s="1">
-        <v>270.0</v>
+        <v>271.4</v>
       </c>
       <c r="E119" s="1">
-        <v>232.9061370717</v>
+        <v>232.9061386139</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>747628.7</v>
+        <v>729229.12</v>
       </c>
       <c r="I119" s="1">
-        <v>119071.3</v>
+        <v>120524.28</v>
       </c>
       <c r="J119" s="1">
-        <v>15.92652877023</v>
+        <v>16.527628518181</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>866700.0</v>
+        <v>849753.4</v>
       </c>
       <c r="N119" s="1">
-        <v>866700.0</v>
+        <v>849753.4</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>106147.0</v>
+        <v>103531.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.337</v>
+        <v>4.655</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6188503679</v>
+        <v>2.6188503926</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>277983.11</v>
+        <v>271132.2</v>
       </c>
       <c r="I120" s="1">
-        <v>182376.43</v>
+        <v>210804.61</v>
       </c>
       <c r="J120" s="1">
-        <v>65.60701835446</v>
+        <v>77.749750859544</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>460359.54</v>
+        <v>481936.81</v>
       </c>
       <c r="N120" s="1">
-        <v>460359.54</v>
+        <v>481936.81</v>
       </c>
       <c r="O120" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22986.0</v>
+        <v>22419.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.036</v>
+        <v>8.956</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3816640564</v>
+        <v>9.3816642134</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>215646.93</v>
+        <v>210327.53</v>
       </c>
       <c r="I121" s="1">
-        <v>-7945.43</v>
+        <v>-9542.97</v>
       </c>
       <c r="J121" s="1">
-        <v>-3.6844623756063</v>
+        <v>-4.5371949168994</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>207701.5</v>
+        <v>200784.56</v>
       </c>
       <c r="N121" s="1">
-        <v>207701.5</v>
+        <v>200784.56</v>
       </c>
       <c r="O121" s="1">
         <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10496.0</v>
+        <v>10237.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.08</v>
+        <v>73.96</v>
       </c>
       <c r="E122" s="1">
-        <v>91.4352896341</v>
+        <v>91.4352896356</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>959704.8</v>
+        <v>936023.06</v>
       </c>
       <c r="I122" s="1">
-        <v>-119185.12</v>
+        <v>-178894.54</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.41893548933</v>
+        <v>-19.112193667536</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>840519.68</v>
+        <v>757128.52</v>
       </c>
       <c r="N122" s="1">
-        <v>840519.68</v>
+        <v>757128.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9399.0</v>
+        <v>9167.0</v>
       </c>
       <c r="D123" s="1">
-        <v>147.28</v>
+        <v>144.06</v>
       </c>
       <c r="E123" s="1">
-        <v>168.4906500692</v>
+        <v>168.4906501582</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1583643.62</v>
+        <v>1544553.79</v>
       </c>
       <c r="I123" s="1">
-        <v>-199358.9</v>
+        <v>-223955.77</v>
       </c>
       <c r="J123" s="1">
-        <v>-12.588621422287</v>
+        <v>-14.499706740547</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1384284.72</v>
+        <v>1320598.02</v>
       </c>
       <c r="N123" s="1">
-        <v>1384284.72</v>
+        <v>1320598.02</v>
       </c>
       <c r="O123" s="1">
-        <v>1.09</v>
+        <v>1.04</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>21229.0</v>
+        <v>20706.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.26</v>
+        <v>35.82</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6164802864</v>
+        <v>32.6164802473</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>692415.26</v>
+        <v>675356.84</v>
       </c>
       <c r="I124" s="1">
-        <v>77348.28</v>
+        <v>66332.08</v>
       </c>
       <c r="J124" s="1">
-        <v>11.170793665062</v>
+        <v>9.8217825113017</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>769763.54</v>
+        <v>741688.92</v>
       </c>
       <c r="N124" s="1">
-        <v>769763.54</v>
+        <v>741688.92</v>
       </c>
       <c r="O124" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5562.0</v>
+        <v>5425.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.0</v>
+        <v>263.75</v>
       </c>
       <c r="E125" s="1">
-        <v>136.6097770586</v>
+        <v>136.6097769585</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>759823.58</v>
+        <v>741108.04</v>
       </c>
       <c r="I125" s="1">
-        <v>775288.42</v>
+        <v>689735.71</v>
       </c>
       <c r="J125" s="1">
-        <v>102.03531983043</v>
+        <v>93.068172624332</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1535112.0</v>
+        <v>1430843.75</v>
       </c>
       <c r="N125" s="1">
-        <v>1535112.0</v>
+        <v>1430843.75</v>
       </c>
       <c r="O125" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7605.0</v>
+        <v>7418.0</v>
       </c>
       <c r="D126" s="1">
-        <v>187.62</v>
+        <v>169.54</v>
       </c>
       <c r="E126" s="1">
-        <v>125.6896738988</v>
+        <v>125.6896737665</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>955869.97</v>
+        <v>932366.0</v>
       </c>
       <c r="I126" s="1">
-        <v>470980.13</v>
+        <v>325281.72</v>
       </c>
       <c r="J126" s="1">
-        <v>49.272405743639</v>
+        <v>34.887771540361</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1426850.1</v>
+        <v>1257647.72</v>
       </c>
       <c r="N126" s="1">
-        <v>1426850.1</v>
+        <v>1257647.72</v>
       </c>
       <c r="O126" s="1">
-        <v>1.13</v>
+        <v>0.99</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6838.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D127" s="1">
-        <v>243.1</v>
+        <v>259.6</v>
       </c>
       <c r="E127" s="1">
-        <v>187.9708365019</v>
+        <v>187.9708367072</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1285344.58</v>
+        <v>1253577.51</v>
       </c>
       <c r="I127" s="1">
-        <v>376973.22</v>
+        <v>477694.89</v>
       </c>
       <c r="J127" s="1">
-        <v>29.328572731835</v>
+        <v>38.10653000627</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1662317.8</v>
+        <v>1731272.4</v>
       </c>
       <c r="N127" s="1">
-        <v>1662317.8</v>
+        <v>1731272.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.31</v>
+        <v>1.37</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7515.0</v>
+        <v>7330.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.79</v>
+        <v>20.42</v>
       </c>
       <c r="E128" s="1">
-        <v>19.6634517631</v>
+        <v>19.6634515689</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>147770.84</v>
+        <v>144133.1</v>
       </c>
       <c r="I128" s="1">
-        <v>951.01</v>
+        <v>5545.5</v>
       </c>
       <c r="J128" s="1">
-        <v>0.64357081545994</v>
+        <v>3.8474854145231</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>148721.85</v>
+        <v>149678.6</v>
       </c>
       <c r="N128" s="1">
-        <v>148721.85</v>
+        <v>149678.6</v>
       </c>
       <c r="O128" s="1">
         <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>7066.0</v>
+        <v>6892.0</v>
       </c>
       <c r="D129" s="1">
-        <v>69.16</v>
+        <v>66.51</v>
       </c>
       <c r="E129" s="1">
-        <v>34.3292739881</v>
+        <v>34.3292745212</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>242570.65</v>
+        <v>236597.36</v>
       </c>
       <c r="I129" s="1">
-        <v>246113.91</v>
+        <v>221789.56</v>
       </c>
       <c r="J129" s="1">
-        <v>101.46071258003</v>
+        <v>93.741350283875</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>488684.56</v>
+        <v>458386.92</v>
       </c>
       <c r="N129" s="1">
-        <v>488684.56</v>
+        <v>458386.92</v>
       </c>
       <c r="O129" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>112.5</v>
+        <v>133.8</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-9705.3</v>
+        <v>1349.4</v>
       </c>
       <c r="J130" s="1">
-        <v>-14.253048780488</v>
+        <v>1.9817073170732</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>58387.5</v>
+        <v>69442.2</v>
       </c>
       <c r="N130" s="1">
-        <v>58387.5</v>
+        <v>69442.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>48.66</v>
+        <v>47.88</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-5875.2</v>
+        <v>-7068.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.3142857142857</v>
+        <v>-8.8</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>74449.8</v>
+        <v>73256.4</v>
       </c>
       <c r="N131" s="1">
-        <v>74449.8</v>
+        <v>73256.4</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>6009.0</v>
+        <v>5861.0</v>
       </c>
       <c r="D132" s="1">
-        <v>43.38</v>
+        <v>52.85</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9724380097</v>
+        <v>24.9724381505</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>150059.38</v>
+        <v>146363.46</v>
       </c>
       <c r="I132" s="1">
-        <v>110611.04</v>
+        <v>163390.39</v>
       </c>
       <c r="J132" s="1">
-        <v>73.711513402228</v>
+        <v>111.63332022897</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>260670.42</v>
+        <v>309753.85</v>
       </c>
       <c r="N132" s="1">
-        <v>260670.42</v>
+        <v>309753.85</v>
       </c>
       <c r="O132" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.672</v>
+        <v>9.486</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-9916.53</v>
+        <v>-10922.79</v>
       </c>
       <c r="J133" s="1">
-        <v>-15.932203389831</v>
+        <v>-17.54889178618</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>52325.52</v>
+        <v>51319.26</v>
       </c>
       <c r="N133" s="1">
-        <v>52325.52</v>
+        <v>51319.26</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.26</v>
+        <v>37.08</v>
       </c>
       <c r="E134" s="1">
         <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>198073.27</v>
+        <v>140031.91</v>
       </c>
       <c r="J134" s="1">
-        <v>36.902177866977</v>
+        <v>26.088742059302</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>734825.52</v>
+        <v>676784.16</v>
       </c>
       <c r="N134" s="1">
-        <v>734825.52</v>
+        <v>676784.16</v>
       </c>
       <c r="O134" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>54.16</v>
+        <v>69.68</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>3240.12</v>
+        <v>22003.8</v>
       </c>
       <c r="J135" s="1">
-        <v>5.2059052059052</v>
+        <v>35.353535353535</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>65479.44</v>
+        <v>84243.12</v>
       </c>
       <c r="N135" s="1">
-        <v>65479.44</v>
+        <v>84243.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.2</v>
+        <v>9.666</v>
       </c>
       <c r="E136" s="1">
         <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>145.15</v>
+        <v>-6635.05</v>
       </c>
       <c r="J136" s="1">
-        <v>0.11220255982623</v>
+        <v>-5.1289672378574</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>129509.4</v>
+        <v>122729.2</v>
       </c>
       <c r="N136" s="1">
-        <v>129509.4</v>
+        <v>122729.2</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>887.0</v>
+        <v>865.0</v>
       </c>
       <c r="D137" s="1">
-        <v>232.8</v>
+        <v>219.4</v>
       </c>
       <c r="E137" s="1">
-        <v>254.8052987599</v>
+        <v>254.8052947977</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>226012.3</v>
+        <v>220406.58</v>
       </c>
       <c r="I137" s="1">
-        <v>-19518.7</v>
+        <v>-30625.58</v>
       </c>
       <c r="J137" s="1">
-        <v>-8.6361229012757</v>
+        <v>-13.89503888677</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>206493.6</v>
+        <v>189781.0</v>
       </c>
       <c r="N137" s="1">
-        <v>206493.6</v>
+        <v>189781.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1143.0</v>
+        <v>1115.0</v>
       </c>
       <c r="D138" s="1">
-        <v>239.0</v>
+        <v>237.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5115485564</v>
+        <v>252.5115515695</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>288620.7</v>
+        <v>281550.38</v>
       </c>
       <c r="I138" s="1">
-        <v>-15443.7</v>
+        <v>-17295.38</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.3508636074959</v>
+        <v>-6.1429077098031</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>273177.0</v>
+        <v>264255.0</v>
       </c>
       <c r="N138" s="1">
-        <v>273177.0</v>
+        <v>264255.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.05</v>
+        <v>24.08</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-3333.89</v>
+        <v>20828.22</v>
       </c>
       <c r="J139" s="1">
-        <v>-5.3829078801332</v>
+        <v>33.629300776915</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>58600.85</v>
+        <v>82762.96</v>
       </c>
       <c r="N139" s="1">
-        <v>58600.85</v>
+        <v>82762.96</v>
       </c>
       <c r="O139" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4390.0</v>
+        <v>4282.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.95</v>
+        <v>95.0</v>
       </c>
       <c r="E140" s="1">
-        <v>104.3610683371</v>
+        <v>104.3610672583</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>458145.09</v>
+        <v>446874.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-1804.59</v>
+        <v>-40084.09</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.39389050311551</v>
+        <v>-8.969884559653</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>456340.5</v>
+        <v>406790.0</v>
       </c>
       <c r="N140" s="1">
-        <v>456340.5</v>
+        <v>406790.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>16192.0</v>
+        <v>15793.0</v>
       </c>
       <c r="D141" s="1">
-        <v>64.01</v>
+        <v>71.26</v>
       </c>
       <c r="E141" s="1">
-        <v>67.8432775445</v>
+        <v>67.8432774014</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1098518.35</v>
+        <v>1071448.88</v>
       </c>
       <c r="I141" s="1">
-        <v>-62068.43</v>
+        <v>53960.3</v>
       </c>
       <c r="J141" s="1">
-        <v>-5.6501951014291</v>
+        <v>5.0361992071894</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1036449.92</v>
+        <v>1125409.18</v>
       </c>
       <c r="N141" s="1">
-        <v>1036449.92</v>
+        <v>1125409.18</v>
       </c>
       <c r="O141" s="1">
-        <v>0.82</v>
+        <v>0.89</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.16</v>
+        <v>22.15</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>3476.0</v>
+        <v>3441.24</v>
       </c>
       <c r="J142" s="1">
-        <v>4.7258979206049</v>
+        <v>4.6786389413989</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>77028.16</v>
+        <v>76993.4</v>
       </c>
       <c r="N142" s="1">
-        <v>77028.16</v>
+        <v>76993.4</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>10061.0</v>
+        <v>9813.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.94</v>
+        <v>20.53</v>
       </c>
       <c r="E143" s="1">
-        <v>19.0256227015</v>
+        <v>19.025623153</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191416.79</v>
+        <v>186698.44</v>
       </c>
       <c r="I143" s="1">
-        <v>9199.55</v>
+        <v>14762.45</v>
       </c>
       <c r="J143" s="1">
-        <v>4.8060308607202</v>
+        <v>7.9071094541551</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>200616.34</v>
+        <v>201460.89</v>
       </c>
       <c r="N143" s="1">
-        <v>200616.34</v>
+        <v>201460.89</v>
       </c>
       <c r="O143" s="1">
         <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.04</v>
+        <v>25.05</v>
       </c>
       <c r="E144" s="1">
         <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-9532.02</v>
+        <v>-9482.73</v>
       </c>
       <c r="J144" s="1">
-        <v>-7.1694022707673</v>
+        <v>-7.1323293483514</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>123422.16</v>
+        <v>123471.45</v>
       </c>
       <c r="N144" s="1">
-        <v>123422.16</v>
+        <v>123471.45</v>
       </c>
       <c r="O144" s="1">
         <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>16332.0</v>
+        <v>15929.0</v>
       </c>
       <c r="D145" s="1">
-        <v>25.17</v>
+        <v>26.62</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8277455302</v>
+        <v>19.8277456212</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>323826.74</v>
+        <v>315836.16</v>
       </c>
       <c r="I145" s="1">
-        <v>87249.7</v>
+        <v>108193.82</v>
       </c>
       <c r="J145" s="1">
-        <v>26.943327780776</v>
+        <v>34.256311880185</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>411076.44</v>
+        <v>424029.98</v>
       </c>
       <c r="N145" s="1">
-        <v>411076.44</v>
+        <v>424029.98</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>7204.0</v>
+        <v>7026.0</v>
       </c>
       <c r="D146" s="1">
-        <v>65.2</v>
+        <v>61.65</v>
       </c>
       <c r="E146" s="1">
-        <v>60.4819475292</v>
+        <v>60.4819470538</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>435711.95</v>
+        <v>424946.16</v>
       </c>
       <c r="I146" s="1">
-        <v>33988.85</v>
+        <v>8206.74</v>
       </c>
       <c r="J146" s="1">
-        <v>7.800761489328</v>
+        <v>1.9312423013777</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>469700.8</v>
+        <v>433152.9</v>
       </c>
       <c r="N146" s="1">
-        <v>469700.8</v>
+        <v>433152.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.2</v>
+        <v>75.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2948.8</v>
+        <v>-5354.4</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.6341463414634</v>
+        <v>-8.4146341463415</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>60683.2</v>
+        <v>58277.6</v>
       </c>
       <c r="N147" s="1">
-        <v>60683.2</v>
+        <v>58277.6</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2763.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D148" s="1">
-        <v>127.6</v>
+        <v>124.65</v>
       </c>
       <c r="E148" s="1">
-        <v>100.5404777416</v>
+        <v>100.5404786642</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>277793.34</v>
+        <v>270956.59</v>
       </c>
       <c r="I148" s="1">
-        <v>74765.46</v>
+        <v>64975.16</v>
       </c>
       <c r="J148" s="1">
-        <v>26.914057766828</v>
+        <v>23.979915011478</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>352558.8</v>
+        <v>335931.75</v>
       </c>
       <c r="N148" s="1">
-        <v>352558.8</v>
+        <v>335931.75</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1929.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.68</v>
+        <v>87.94</v>
       </c>
       <c r="E149" s="1">
-        <v>100.6936236392</v>
+        <v>100.693625731</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>194238.0</v>
+        <v>189404.71</v>
       </c>
       <c r="I149" s="1">
-        <v>-27032.28</v>
+        <v>-23989.57</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.91709140333</v>
+        <v>-12.665772672707</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>167205.72</v>
+        <v>165415.14</v>
       </c>
       <c r="N149" s="1">
-        <v>167205.72</v>
+        <v>165415.14</v>
       </c>
       <c r="O149" s="1">
         <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12664.0</v>
+        <v>12352.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.96</v>
+        <v>21.64</v>
       </c>
       <c r="E150" s="1">
-        <v>33.8087997473</v>
+        <v>33.8087993847</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>428154.64</v>
+        <v>417606.29</v>
       </c>
       <c r="I150" s="1">
-        <v>-137389.2</v>
+        <v>-150309.01</v>
       </c>
       <c r="J150" s="1">
-        <v>-32.088686461508</v>
+        <v>-35.99299474153</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>290765.44</v>
+        <v>267297.28</v>
       </c>
       <c r="N150" s="1">
-        <v>290765.44</v>
+        <v>267297.28</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14684.0</v>
+        <v>14322.0</v>
       </c>
       <c r="D151" s="1">
-        <v>38.56</v>
+        <v>34.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.7232770362</v>
+        <v>36.723276777</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>539244.6</v>
+        <v>525950.77</v>
       </c>
       <c r="I151" s="1">
-        <v>26970.44</v>
+        <v>-34133.29</v>
       </c>
       <c r="J151" s="1">
-        <v>5.001522500179</v>
+        <v>-6.4898260344785</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>566215.04</v>
+        <v>491817.48</v>
       </c>
       <c r="N151" s="1">
-        <v>566215.04</v>
+        <v>491817.48</v>
       </c>
       <c r="O151" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10840.0</v>
+        <v>10573.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.44</v>
+        <v>22.34</v>
       </c>
       <c r="E152" s="1">
-        <v>30.7903108856</v>
+        <v>30.79031117</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>333766.97</v>
+        <v>325545.96</v>
       </c>
       <c r="I152" s="1">
-        <v>-68837.37</v>
+        <v>-89345.14</v>
       </c>
       <c r="J152" s="1">
-        <v>-20.624380537115</v>
+        <v>-27.444708575096</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>264929.6</v>
+        <v>236200.82</v>
       </c>
       <c r="N152" s="1">
-        <v>264929.6</v>
+        <v>236200.82</v>
       </c>
       <c r="O152" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>7183.0</v>
+        <v>7006.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.42</v>
+        <v>61.22</v>
       </c>
       <c r="E153" s="1">
-        <v>121.3013740777</v>
+        <v>121.3013745361</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>871307.77</v>
+        <v>849837.43</v>
       </c>
       <c r="I153" s="1">
-        <v>-394212.91</v>
+        <v>-420930.11</v>
       </c>
       <c r="J153" s="1">
-        <v>-45.24381895504</v>
+        <v>-49.53066258802</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>477094.86</v>
+        <v>428907.32</v>
       </c>
       <c r="N153" s="1">
-        <v>477094.86</v>
+        <v>428907.32</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>263.0</v>
+        <v>309.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.25</v>
+        <v>255.5</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645437262</v>
+        <v>250.00566343</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>226300.0</v>
+        <v>169775.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>226300.0</v>
+        <v>169775.0</v>
       </c>
       <c r="N154" s="1">
-        <v>226300.0</v>
+        <v>169775.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
         <v>27.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.68</v>
+        <v>114.9</v>
       </c>
       <c r="E155" s="1">
         <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-54180.0</v>
+        <v>-75240.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-54180.0</v>
+        <v>-75240.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-54180.0</v>
+        <v>-75240.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>24.0</v>
+        <v>40.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.63</v>
+        <v>116.5</v>
       </c>
       <c r="E156" s="1">
-        <v>126.692857143</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>4911.06</v>
+        <v>-58870.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>4911.06</v>
+        <v>-58870.0</v>
       </c>
       <c r="N156" s="1">
-        <v>4911.06</v>
+        <v>-58870.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>-0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-75.0</v>
+        <v>14.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5833.0</v>
+        <v>105.62</v>
       </c>
       <c r="E157" s="1">
-        <v>5557.131079357</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-206901.69</v>
+        <v>1730.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-206901.69</v>
+        <v>1730.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-206901.69</v>
+        <v>1730.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-4.0</v>
+        <v>-49.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.49</v>
+        <v>5816.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.937622224</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>9920.0</v>
+        <v>-127920.57</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>9920.0</v>
+        <v>-127920.57</v>
       </c>
       <c r="N158" s="1">
-        <v>9920.0</v>
+        <v>-127920.57</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-8.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.57</v>
+        <v>124.27</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.692857143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>16560.0</v>
+        <v>50350.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>16560.0</v>
+        <v>50350.0</v>
       </c>
       <c r="N159" s="1">
-        <v>16560.0</v>
+        <v>50350.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-10.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.91</v>
+        <v>118.33</v>
       </c>
       <c r="E160" s="1">
-        <v>105.99</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>800.0</v>
+        <v>26480.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>800.0</v>
+        <v>26480.0</v>
       </c>
       <c r="N160" s="1">
-        <v>800.0</v>
+        <v>26480.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.588</v>
+        <v>101.156</v>
       </c>
       <c r="E161" s="1">
         <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1954.0</v>
+        <v>1522.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.9611779111548</v>
+        <v>1.5275909829978</v>
       </c>
       <c r="K161">
-        <v>3.43</v>
+        <v>3.68</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101588.0</v>
+        <v>101156.0</v>
       </c>
       <c r="N161" s="1">
-        <v>105016.08</v>
+        <v>104835.79</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.28</v>
+        <v>100.724</v>
       </c>
       <c r="E162" s="1">
         <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2101.0</v>
+        <v>1545.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.1183919983061</v>
+        <v>1.557789451396</v>
       </c>
       <c r="K162">
-        <v>1.09</v>
+        <v>1.32</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>101280.0</v>
+        <v>100724.0</v>
       </c>
       <c r="N162" s="1">
-        <v>102373.49</v>
+        <v>102040.44</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.593</v>
+        <v>100.582</v>
       </c>
       <c r="E163" s="1">
         <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>99890.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1703.0</v>
+        <v>692.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.7048753628992</v>
+        <v>0.69276203824207</v>
       </c>
       <c r="K163">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.22</v>
+      </c>
+      <c r="L163">
+        <v>215.41</v>
       </c>
       <c r="M163" s="1">
-        <v>101593.0</v>
+        <v>100582.0</v>
       </c>
       <c r="N163" s="1">
-        <v>106167.32</v>
+        <v>100797.41</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.161</v>
+        <v>97.527</v>
       </c>
       <c r="E164" s="1">
         <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>99330.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-1169.0</v>
+        <v>-1803.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.1768851303735</v>
+        <v>-1.8151615826034</v>
       </c>
       <c r="K164">
-        <v>1.51</v>
+        <v>1.73</v>
       </c>
       <c r="L164" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="M164" s="1">
-        <v>98161.0</v>
+        <v>97527.0</v>
       </c>
       <c r="N164" s="1">
-        <v>99671.27</v>
+        <v>99253.03</v>
       </c>
       <c r="O164" s="1">
         <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.018</v>
+        <v>96.105</v>
       </c>
       <c r="E165" s="1">
         <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-4470.0</v>
+        <v>-6296.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.2518211036442</v>
+        <v>-3.1716925432984</v>
       </c>
       <c r="K165">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.12</v>
+      </c>
+      <c r="L165">
+        <v>230.14</v>
       </c>
       <c r="M165" s="1">
-        <v>194036.0</v>
+        <v>192210.0</v>
       </c>
       <c r="N165" s="1">
-        <v>196896.27</v>
+        <v>192440.14</v>
       </c>
       <c r="O165" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.426</v>
+        <v>93.443</v>
       </c>
       <c r="E166" s="1">
-        <v>99.955</v>
+        <v>93.8</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>123944.2</v>
+        <v>93800.0</v>
       </c>
       <c r="I166" s="1">
-        <v>584.04</v>
+        <v>-357.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.47121204542044</v>
+        <v>-0.38059701492537</v>
       </c>
       <c r="K166">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="L166">
-        <v>462.03</v>
+        <v>394.52</v>
       </c>
       <c r="M166" s="1">
-        <v>124528.24</v>
+        <v>93443.0</v>
       </c>
       <c r="N166" s="1">
-        <v>124990.27</v>
+        <v>93837.52</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.702</v>
+        <v>100.025</v>
       </c>
       <c r="E167" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>99646.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I167" s="1">
-        <v>56.0</v>
+        <v>86.8</v>
       </c>
       <c r="J167" s="1">
-        <v>0.05619894426269</v>
+        <v>0.070031514181382</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="L167">
-        <v>0.0</v>
+        <v>747.4</v>
       </c>
       <c r="M167" s="1">
-        <v>99702.0</v>
+        <v>124031.0</v>
       </c>
       <c r="N167" s="1">
-        <v>99702.0</v>
+        <v>124778.4</v>
       </c>
       <c r="O167" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C168" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.39</v>
+        <v>99.037</v>
       </c>
       <c r="E168" s="1">
-        <v>101.04697458</v>
+        <v>99.646</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>119235.43</v>
+        <v>99646.0</v>
       </c>
       <c r="I168" s="1">
-        <v>404.77</v>
+        <v>-609.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.33947124608852</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K168">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.17</v>
+      </c>
+      <c r="L168">
+        <v>169.18</v>
       </c>
       <c r="M168" s="1">
-        <v>119640.2</v>
+        <v>99037.0</v>
       </c>
       <c r="N168" s="1">
-        <v>124077.32</v>
+        <v>99206.18</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>110.003</v>
+        <v>100.64</v>
       </c>
       <c r="E169" s="1">
-        <v>100.019</v>
+        <v>101.04697458</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>200038.0</v>
+        <v>119235.43</v>
       </c>
       <c r="I169" s="1">
-        <v>19968.0</v>
+        <v>-480.23</v>
       </c>
       <c r="J169" s="1">
-        <v>9.9821034003539</v>
+        <v>-0.4027578044546</v>
       </c>
       <c r="K169">
-        <v>4.42</v>
+        <v>4.02</v>
       </c>
       <c r="L169" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="M169" s="1">
-        <v>220006.0</v>
+        <v>118755.2</v>
       </c>
       <c r="N169" s="1">
-        <v>228845.72</v>
+        <v>123497.83</v>
       </c>
       <c r="O169" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.841</v>
+        <v>109.211</v>
       </c>
       <c r="E170" s="1">
-        <v>106.65</v>
+        <v>100.019</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>106650.0</v>
+        <v>200038.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-2809.0</v>
+        <v>18384.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.6338490389123</v>
+        <v>9.1902538517682</v>
       </c>
       <c r="K170">
-        <v>4.81</v>
+        <v>4.75</v>
       </c>
       <c r="L170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="M170" s="1">
-        <v>103841.0</v>
+        <v>218422.0</v>
       </c>
       <c r="N170" s="1">
-        <v>108649.22</v>
+        <v>227931.87</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.714</v>
+        <v>99.223</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99433.0</v>
+        <v>133437.2</v>
       </c>
       <c r="I171" s="1">
-        <v>-1719.0</v>
+        <v>-478.38</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.7288023090926</v>
+        <v>-0.35850572404097</v>
       </c>
       <c r="K171">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.13</v>
+      </c>
+      <c r="L171">
+        <v>178.97</v>
       </c>
       <c r="M171" s="1">
-        <v>97714.0</v>
+        <v>132958.82</v>
       </c>
       <c r="N171" s="1">
-        <v>100648.25</v>
+        <v>133137.79</v>
       </c>
       <c r="O171" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B172" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C172" s="1">
-        <v>29000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>95.824</v>
+        <v>103.624</v>
       </c>
       <c r="E172" s="1">
-        <v>98.803</v>
+        <v>106.65</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>28652.87</v>
+        <v>106650.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-863.91</v>
+        <v>-3026.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.0150906348997</v>
+        <v>-2.8373183309892</v>
       </c>
       <c r="K172">
-        <v>1.66</v>
+        <v>0.1</v>
       </c>
       <c r="L172">
-        <v>481.08</v>
+        <v>95.89</v>
       </c>
       <c r="M172" s="1">
-        <v>27788.96</v>
+        <v>103624.0</v>
       </c>
       <c r="N172" s="1">
-        <v>28270.04</v>
+        <v>103719.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
         <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.397</v>
+        <v>96.509</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>99726.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1329.0</v>
+        <v>-2924.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.3326514650141</v>
+        <v>-2.9406736194221</v>
       </c>
       <c r="K173">
-        <v>0.69</v>
+        <v>0.11</v>
       </c>
       <c r="L173">
-        <v>688.36</v>
+        <v>106.85</v>
       </c>
       <c r="M173" s="1">
-        <v>98397.0</v>
+        <v>96509.0</v>
       </c>
       <c r="N173" s="1">
-        <v>99085.36</v>
+        <v>96615.85</v>
       </c>
       <c r="O173" s="1">
         <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B174" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C174" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.554</v>
+        <v>93.986</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>100000.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I174" s="1">
-        <v>-1446.0</v>
+        <v>-1396.93</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.446</v>
+        <v>-4.8753580356872</v>
       </c>
       <c r="K174">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>1.86</v>
+      </c>
+      <c r="L174">
+        <v>539.48</v>
       </c>
       <c r="M174" s="1">
-        <v>98554.0</v>
+        <v>27255.94</v>
       </c>
       <c r="N174" s="1">
-        <v>102466.33</v>
+        <v>27795.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C175" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.1</v>
+        <v>97.519</v>
       </c>
       <c r="E175" s="1">
-        <v>101.0269</v>
+        <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>141437.66</v>
+        <v>99726.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2697.66</v>
+        <v>-2207.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.9073137946428</v>
+        <v>-2.2130637947977</v>
       </c>
       <c r="K175">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.9</v>
+      </c>
+      <c r="L175">
+        <v>904.11</v>
       </c>
       <c r="M175" s="1">
-        <v>138740.0</v>
+        <v>97519.0</v>
       </c>
       <c r="N175" s="1">
-        <v>142084.46</v>
+        <v>98423.11</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B176" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C176" s="1">
-        <v>161000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>90.254</v>
+        <v>98.315</v>
       </c>
       <c r="E176" s="1">
-        <v>87.48901242</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>140857.31</v>
+        <v>100000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>4451.63</v>
+        <v>-1685.0</v>
       </c>
       <c r="J176" s="1">
-        <v>3.1603826595865</v>
+        <v>-1.685</v>
       </c>
       <c r="K176">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.16</v>
+      </c>
+      <c r="L176" t="s">
+        <v>387</v>
       </c>
       <c r="M176" s="1">
-        <v>145308.94</v>
+        <v>98315.0</v>
       </c>
       <c r="N176" s="1">
-        <v>145308.94</v>
+        <v>102471.85</v>
       </c>
       <c r="O176" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B177" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C177" s="1">
-        <v>648000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>60.015</v>
+        <v>97.544</v>
       </c>
       <c r="E177" s="1">
-        <v>68.52636883</v>
+        <v>97.929</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>444050.87</v>
+        <v>195858.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-55153.67</v>
+        <v>-770.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-12.420574696768</v>
+        <v>-0.3931419702029</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L177">
-        <v>0.0</v>
+        <v>115.07</v>
       </c>
       <c r="M177" s="1">
-        <v>388897.2</v>
+        <v>195088.0</v>
       </c>
       <c r="N177" s="1">
-        <v>388897.2</v>
+        <v>195203.07</v>
       </c>
       <c r="O177" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C178" s="1">
-        <v>104100.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.325</v>
+        <v>98.062</v>
       </c>
       <c r="E178" s="1">
-        <v>99.59600384</v>
+        <v>101.0269</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>103679.44</v>
+        <v>141437.66</v>
       </c>
       <c r="I178" s="1">
-        <v>-1323.12</v>
+        <v>-4150.86</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.2761643002701</v>
+        <v>-2.9347629195788</v>
       </c>
       <c r="K178">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>563.71</v>
+        <v>2.58</v>
+      </c>
+      <c r="L178" t="s">
+        <v>392</v>
       </c>
       <c r="M178" s="1">
-        <v>102356.32</v>
+        <v>137286.8</v>
       </c>
       <c r="N178" s="1">
-        <v>102920.03</v>
+        <v>140895.29</v>
       </c>
       <c r="O178" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B179" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C179" s="1">
-        <v>140000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>88.84</v>
+        <v>89.857</v>
       </c>
       <c r="E179" s="1">
-        <v>87.671</v>
+        <v>87.50488889</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>122739.4</v>
+        <v>141757.92</v>
       </c>
       <c r="I179" s="1">
-        <v>1636.6</v>
+        <v>3810.42</v>
       </c>
       <c r="J179" s="1">
-        <v>1.3333941668283</v>
+        <v>2.6879767987566</v>
       </c>
       <c r="K179">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>124376.0</v>
+        <v>145568.34</v>
       </c>
       <c r="N179" s="1">
-        <v>125446.62</v>
+        <v>145568.34</v>
       </c>
       <c r="O179" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C180" s="1">
-        <v>131000.0</v>
+        <v>686000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>89.141</v>
+        <v>59.095</v>
       </c>
       <c r="E180" s="1">
-        <v>84.29</v>
+        <v>68.05445044</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>110419.9</v>
+        <v>466853.53</v>
       </c>
       <c r="I180" s="1">
-        <v>6354.81</v>
+        <v>-61461.83</v>
       </c>
       <c r="J180" s="1">
-        <v>5.7551310950291</v>
+        <v>-13.165120546481</v>
       </c>
       <c r="K180">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>116774.71</v>
+        <v>405391.7</v>
       </c>
       <c r="N180" s="1">
-        <v>118739.71</v>
+        <v>405391.7</v>
       </c>
       <c r="O180" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="C181" s="1">
-        <v>100000.0</v>
+        <v>104500.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.1</v>
+        <v>97.058</v>
       </c>
       <c r="E181" s="1">
-        <v>99.991</v>
+        <v>99.59004785</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>99991.0</v>
+        <v>104071.6</v>
       </c>
       <c r="I181" s="1">
-        <v>-891.0</v>
+        <v>-2645.99</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.89108019721775</v>
+        <v>-2.5424707605149</v>
       </c>
       <c r="K181">
-        <v>3.06</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.71</v>
+      </c>
+      <c r="L181">
+        <v>743.24</v>
       </c>
       <c r="M181" s="1">
-        <v>99100.0</v>
+        <v>101425.61</v>
       </c>
       <c r="N181" s="1">
-        <v>102158.9</v>
+        <v>102168.85</v>
       </c>
       <c r="O181" s="1">
         <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.242</v>
+        <v>88.331</v>
       </c>
       <c r="E182" s="1">
-        <v>99.834</v>
+        <v>87.671</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>99834.0</v>
+        <v>122739.4</v>
       </c>
       <c r="I182" s="1">
-        <v>408.0</v>
+        <v>924.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.40867840615422</v>
+        <v>0.75281449966351</v>
       </c>
       <c r="K182">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>69.86</v>
+        <v>0.84</v>
+      </c>
+      <c r="L182" t="s">
+        <v>401</v>
       </c>
       <c r="M182" s="1">
-        <v>100242.0</v>
+        <v>123663.4</v>
       </c>
       <c r="N182" s="1">
-        <v>100311.86</v>
+        <v>124844.77</v>
       </c>
       <c r="O182" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="B183" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="C183" s="1">
-        <v>322000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.834</v>
+        <v>88.592</v>
       </c>
       <c r="E183" s="1">
-        <v>89.0625</v>
+        <v>84.29</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>286781.25</v>
+        <v>110419.9</v>
       </c>
       <c r="I183" s="1">
-        <v>-735.77</v>
+        <v>5635.62</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.25656140350877</v>
+        <v>5.1038082809349</v>
       </c>
       <c r="K183">
-        <v>1.02</v>
+        <v>1.61</v>
       </c>
       <c r="L183" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="M183" s="1">
-        <v>286045.48</v>
+        <v>116055.52</v>
       </c>
       <c r="N183" s="1">
-        <v>289341.15</v>
+        <v>118161.84</v>
       </c>
       <c r="O183" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="B184" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="C184" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.005</v>
+        <v>91.304</v>
       </c>
       <c r="E184" s="1">
-        <v>99.298</v>
+        <v>91.61</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>147954.02</v>
+        <v>91610.0</v>
       </c>
       <c r="I184" s="1">
-        <v>1053.43</v>
+        <v>-306.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.71199822755745</v>
+        <v>-0.33402466979587</v>
       </c>
       <c r="K184">
-        <v>0.28</v>
+        <v>0.66</v>
       </c>
       <c r="L184">
-        <v>411.28</v>
+        <v>663.01</v>
       </c>
       <c r="M184" s="1">
-        <v>149007.45</v>
+        <v>91304.0</v>
       </c>
       <c r="N184" s="1">
-        <v>149418.73</v>
+        <v>91967.01</v>
       </c>
       <c r="O184" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="B185" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="C185" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.798</v>
+        <v>98.643</v>
       </c>
       <c r="E185" s="1">
-        <v>99.459</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>140237.19</v>
+        <v>99991.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-932.01</v>
+        <v>-1348.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.66459546144643</v>
+        <v>-1.3481213309198</v>
       </c>
       <c r="K185">
-        <v>0.97</v>
+        <v>3.26</v>
       </c>
       <c r="L185" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="M185" s="1">
-        <v>139305.18</v>
+        <v>98643.0</v>
       </c>
       <c r="N185" s="1">
-        <v>140673.65</v>
+        <v>101903.27</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="B186" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.212</v>
+        <v>99.529</v>
       </c>
       <c r="E186" s="1">
-        <v>99.292</v>
+        <v>99.834</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99292.0</v>
+        <v>99834.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1080.0</v>
+        <v>-305.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.0877009225315</v>
+        <v>-0.30550714185548</v>
       </c>
       <c r="K186">
-        <v>0.93</v>
+        <v>0.31</v>
       </c>
       <c r="L186">
-        <v>930.14</v>
+        <v>314.38</v>
       </c>
       <c r="M186" s="1">
-        <v>98212.0</v>
+        <v>99529.0</v>
       </c>
       <c r="N186" s="1">
-        <v>99142.14</v>
+        <v>99843.38</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B187" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.634</v>
+        <v>88.498</v>
       </c>
       <c r="E187" s="1">
-        <v>105.478</v>
+        <v>89.0625</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>105478.0</v>
+        <v>286781.25</v>
       </c>
       <c r="I187" s="1">
-        <v>-1844.0</v>
+        <v>-1817.69</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.7482318587762</v>
+        <v>-0.63382456140351</v>
       </c>
       <c r="K187">
-        <v>4.52</v>
+        <v>1.09</v>
       </c>
       <c r="L187" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="M187" s="1">
-        <v>103634.0</v>
+        <v>284963.56</v>
       </c>
       <c r="N187" s="1">
-        <v>108157.39</v>
+        <v>288463.39</v>
       </c>
       <c r="O187" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B188" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C188" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.211</v>
+        <v>99.606</v>
       </c>
       <c r="E188" s="1">
-        <v>99.74</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>99740.0</v>
+        <v>147954.02</v>
       </c>
       <c r="I188" s="1">
-        <v>-1529.0</v>
+        <v>458.92</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.5329857629838</v>
+        <v>0.31017744566859</v>
       </c>
       <c r="K188">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.5</v>
+      </c>
+      <c r="L188">
+        <v>743.47</v>
       </c>
       <c r="M188" s="1">
-        <v>98211.0</v>
+        <v>148412.94</v>
       </c>
       <c r="N188" s="1">
-        <v>100411.68</v>
+        <v>149156.41</v>
       </c>
       <c r="O188" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B189" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.868</v>
+        <v>98.335</v>
       </c>
       <c r="E189" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99933.0</v>
+        <v>140237.19</v>
       </c>
       <c r="I189" s="1">
-        <v>-1065.0</v>
+        <v>-1584.84</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.065714028399</v>
+        <v>-1.1301139162871</v>
       </c>
       <c r="K189">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>619.52</v>
+        <v>1.16</v>
+      </c>
+      <c r="L189" t="s">
+        <v>419</v>
       </c>
       <c r="M189" s="1">
-        <v>98868.0</v>
+        <v>138652.35</v>
       </c>
       <c r="N189" s="1">
-        <v>99487.52</v>
+        <v>140284.47</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B190" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C190" s="1">
-        <v>457345.06</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>89.383</v>
+        <v>97.644</v>
       </c>
       <c r="E190" s="1">
-        <v>88.29020477</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>403790.89</v>
+        <v>99292.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4997.85</v>
+        <v>-1648.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.2377322331368</v>
+        <v>-1.6597510373444</v>
       </c>
       <c r="K190">
+        <v>1.13</v>
+      </c>
+      <c r="L190" t="s">
+        <v>422</v>
+      </c>
+      <c r="M190" s="1">
+        <v>97644.0</v>
+      </c>
+      <c r="N190" s="1">
+        <v>98775.51</v>
+      </c>
+      <c r="O190" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B191" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C191" s="1">
-        <v>103207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>96.226</v>
+        <v>103.04</v>
       </c>
       <c r="E191" s="1">
-        <v>95.95644678</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>99034.72</v>
+        <v>105478.0</v>
       </c>
       <c r="I191" s="1">
-        <v>278.2</v>
+        <v>-2438.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.28091158333158</v>
+        <v>-2.311382468382</v>
       </c>
       <c r="K191">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>701.25</v>
+        <v>4.81</v>
+      </c>
+      <c r="L191" t="s">
+        <v>425</v>
       </c>
       <c r="M191" s="1">
-        <v>99312.92</v>
+        <v>103040.0</v>
       </c>
       <c r="N191" s="1">
-        <v>100014.17</v>
+        <v>107849.5</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C192" s="1">
-        <v>406143.64</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.799</v>
+        <v>98.428</v>
       </c>
       <c r="E192" s="1">
-        <v>103.69442939</v>
+        <v>99.933</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>421148.33</v>
+        <v>99933.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-23943.91</v>
+        <v>-1505.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-5.6853864290522</v>
+        <v>-1.5060090260475</v>
       </c>
       <c r="K192">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.81</v>
+      </c>
+      <c r="L192">
+        <v>813.7</v>
       </c>
       <c r="M192" s="1">
-        <v>397204.42</v>
+        <v>98428.0</v>
       </c>
       <c r="N192" s="1">
-        <v>407552.74</v>
+        <v>99241.7</v>
       </c>
       <c r="O192" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="B193" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="C193" s="1">
-        <v>600376.57</v>
+        <v>103207.99</v>
       </c>
       <c r="D193" s="1">
-        <v>103.77</v>
+        <v>95.965</v>
       </c>
       <c r="E193" s="1">
-        <v>122.0761563</v>
+        <v>95.95644678</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>732916.64</v>
+        <v>99034.72</v>
       </c>
       <c r="I193" s="1">
-        <v>-109905.87</v>
+        <v>8.83</v>
       </c>
       <c r="J193" s="1">
-        <v>-14.995684911725</v>
+        <v>0.0089160649921563</v>
       </c>
       <c r="K193">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.73</v>
+      </c>
+      <c r="L193">
+        <v>748.75</v>
       </c>
       <c r="M193" s="1">
-        <v>623010.77</v>
+        <v>99043.55</v>
       </c>
       <c r="N193" s="1">
-        <v>625177.88</v>
+        <v>99792.3</v>
       </c>
       <c r="O193" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B194" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C194" s="1">
-        <v>162000.0</v>
+        <v>407595.64</v>
       </c>
       <c r="D194" s="1">
-        <v>98.335</v>
+        <v>96.59</v>
       </c>
       <c r="E194" s="1">
-        <v>100.0</v>
+        <v>103.67228904</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>162000.0</v>
+        <v>422563.73</v>
       </c>
       <c r="I194" s="1">
-        <v>-2697.3</v>
+        <v>-28867.1</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.665</v>
+        <v>-6.8314192512453</v>
       </c>
       <c r="K194">
-        <v>1.56</v>
+        <v>2.72</v>
       </c>
       <c r="L194" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="M194" s="1">
-        <v>159302.7</v>
+        <v>393696.63</v>
       </c>
       <c r="N194" s="1">
-        <v>161825.23</v>
+        <v>404785.46</v>
       </c>
       <c r="O194" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B195" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>458979.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.653</v>
+        <v>99.614</v>
       </c>
       <c r="E195" s="1">
-        <v>99.785</v>
+        <v>99.90671033</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>99785.0</v>
+        <v>458550.82</v>
       </c>
       <c r="I195" s="1">
-        <v>-132.0</v>
+        <v>-1343.48</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.13228441148469</v>
+        <v>-0.29298388344393</v>
       </c>
       <c r="K195">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>99653.0</v>
+        <v>457207.34</v>
       </c>
       <c r="N195" s="1">
-        <v>102707.11</v>
+        <v>457207.34</v>
       </c>
       <c r="O195" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="B196" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>602523.57</v>
       </c>
       <c r="D196" s="1">
-        <v>105.144</v>
+        <v>101.906</v>
       </c>
       <c r="E196" s="1">
-        <v>104.64733</v>
+        <v>122.01000203</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>104647.33</v>
+        <v>735139.02</v>
       </c>
       <c r="I196" s="1">
-        <v>496.67</v>
+        <v>-121131.35</v>
       </c>
       <c r="J196" s="1">
-        <v>0.4746131602211</v>
+        <v>-16.477339211296</v>
       </c>
       <c r="K196">
-        <v>2.16</v>
+        <v>0.61</v>
       </c>
       <c r="L196" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="M196" s="1">
-        <v>105144.0</v>
+        <v>614007.67</v>
       </c>
       <c r="N196" s="1">
-        <v>107304.27</v>
+        <v>617655.83</v>
       </c>
       <c r="O196" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="B197" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="C197" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.794</v>
+        <v>97.405</v>
       </c>
       <c r="E197" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>100028.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-1234.0</v>
+        <v>-4203.9</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.2336545767185</v>
+        <v>-2.595</v>
       </c>
       <c r="K197">
-        <v>1.03</v>
+        <v>1.75</v>
       </c>
       <c r="L197" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="M197" s="1">
-        <v>98794.0</v>
+        <v>157796.1</v>
       </c>
       <c r="N197" s="1">
-        <v>99819.15</v>
+        <v>160632.08</v>
       </c>
       <c r="O197" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B198" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="C198" s="1">
         <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>105.648</v>
+        <v>98.848</v>
       </c>
       <c r="E198" s="1">
-        <v>107.84</v>
+        <v>99.785</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>107840.0</v>
+        <v>99785.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-2192.0</v>
+        <v>-937.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-2.0326409495549</v>
+        <v>-0.93901889061482</v>
       </c>
       <c r="K198">
-        <v>2.13</v>
+        <v>3.24</v>
       </c>
       <c r="L198" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="M198" s="1">
-        <v>105648.0</v>
+        <v>98848.0</v>
       </c>
       <c r="N198" s="1">
-        <v>107782.25</v>
+        <v>102089.1</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="B199" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>103.337</v>
+        <v>104.581</v>
       </c>
       <c r="E199" s="1">
-        <v>105.68</v>
+        <v>104.64733</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>211360.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I199" s="1">
-        <v>-4686.0</v>
+        <v>-66.33</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.2170704012112</v>
+        <v>-0.063384321415558</v>
       </c>
       <c r="K199">
-        <v>0.72</v>
+        <v>2.43</v>
       </c>
       <c r="L199" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="M199" s="1">
-        <v>206674.0</v>
+        <v>104581.0</v>
       </c>
       <c r="N199" s="1">
-        <v>208118.52</v>
+        <v>107014.56</v>
       </c>
       <c r="O199" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="B200" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="C200" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.242</v>
+        <v>98.458</v>
       </c>
       <c r="E200" s="1">
-        <v>99.528</v>
+        <v>100.028</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>135358.08</v>
+        <v>100028.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1748.96</v>
+        <v>-1570.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.2920987058918</v>
+        <v>-1.5695605230535</v>
       </c>
       <c r="K200">
-        <v>1.5</v>
+        <v>1.24</v>
       </c>
       <c r="L200" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="M200" s="1">
-        <v>133609.12</v>
+        <v>98458.0</v>
       </c>
       <c r="N200" s="1">
-        <v>135646.33</v>
+        <v>99700.61</v>
       </c>
       <c r="O200" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="B201" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="C201" s="1">
         <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.588</v>
+        <v>104.684</v>
       </c>
       <c r="E201" s="1">
-        <v>99.46</v>
+        <v>107.84</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>99460.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1872.0</v>
+        <v>-3156.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.882163683893</v>
+        <v>-2.9265578635015</v>
       </c>
       <c r="K201">
-        <v>1.93</v>
+        <v>2.41</v>
       </c>
       <c r="L201" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="M201" s="1">
-        <v>97588.0</v>
+        <v>104684.0</v>
       </c>
       <c r="N201" s="1">
-        <v>99520.53</v>
+        <v>107091.53</v>
       </c>
       <c r="O201" s="1">
         <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="B202" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="C202" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.035</v>
+        <v>99.71</v>
       </c>
       <c r="E202" s="1">
-        <v>100.45</v>
+        <v>100.34</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>100450.0</v>
+        <v>200680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2415.0</v>
+        <v>-1260.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.404181184669</v>
+        <v>-0.62786525812238</v>
       </c>
       <c r="K202">
-        <v>1.75</v>
+        <v>1.3</v>
       </c>
       <c r="L202" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="M202" s="1">
-        <v>98035.0</v>
+        <v>199420.0</v>
       </c>
       <c r="N202" s="1">
-        <v>99786.71</v>
+        <v>202028.22</v>
       </c>
       <c r="O202" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B203" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="C203" s="1">
-        <v>200000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>95.851</v>
+        <v>97.351</v>
       </c>
       <c r="E203" s="1">
-        <v>99.077</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>198154.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I203" s="1">
-        <v>-6452.0</v>
+        <v>-2960.72</v>
       </c>
       <c r="J203" s="1">
-        <v>-3.2560533726294</v>
+        <v>-2.1873241700828</v>
       </c>
       <c r="K203">
-        <v>2.06</v>
+        <v>1.69</v>
       </c>
       <c r="L203" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="M203" s="1">
-        <v>191702.0</v>
+        <v>132397.36</v>
       </c>
       <c r="N203" s="1">
-        <v>195825.29</v>
+        <v>134698.65</v>
       </c>
       <c r="O203" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B204" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="C204" s="1">
         <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>93.659</v>
+        <v>96.788</v>
       </c>
       <c r="E204" s="1">
-        <v>92.51784</v>
+        <v>99.46</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>92517.84</v>
+        <v>99460.0</v>
       </c>
       <c r="I204" s="1">
-        <v>1141.16</v>
+        <v>-2672.0</v>
       </c>
       <c r="J204" s="1">
-        <v>1.2334485975894</v>
+        <v>-2.6865071385482</v>
       </c>
       <c r="K204">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>534.59</v>
+        <v>2.13</v>
+      </c>
+      <c r="L204" t="s">
+        <v>461</v>
       </c>
       <c r="M204" s="1">
-        <v>93659.0</v>
+        <v>96788.0</v>
       </c>
       <c r="N204" s="1">
-        <v>94193.59</v>
+        <v>98914.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B205" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="C205" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>103.432</v>
+        <v>97.647</v>
       </c>
       <c r="E205" s="1">
-        <v>99.953</v>
+        <v>100.45</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>169920.1</v>
+        <v>100450.0</v>
       </c>
       <c r="I205" s="1">
-        <v>5914.3</v>
+        <v>-2803.0</v>
       </c>
       <c r="J205" s="1">
-        <v>3.4806358988725</v>
+        <v>-2.7904430064709</v>
       </c>
       <c r="K205">
-        <v>0.42</v>
+        <v>0.05</v>
       </c>
       <c r="L205">
-        <v>707.95</v>
+        <v>53.08</v>
       </c>
       <c r="M205" s="1">
-        <v>175834.4</v>
+        <v>97647.0</v>
       </c>
       <c r="N205" s="1">
-        <v>176542.35</v>
+        <v>97700.08</v>
       </c>
       <c r="O205" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B206" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C206" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.873</v>
+        <v>94.89</v>
       </c>
       <c r="E206" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>99961.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I206" s="1">
-        <v>3912.0</v>
+        <v>-8374.0</v>
       </c>
       <c r="J206" s="1">
-        <v>3.9135262752473</v>
+        <v>-4.2260060357096</v>
       </c>
       <c r="K206">
-        <v>3.82</v>
+        <v>2.26</v>
       </c>
       <c r="L206" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="M206" s="1">
-        <v>103873.0</v>
+        <v>189780.0</v>
       </c>
       <c r="N206" s="1">
-        <v>107692.86</v>
+        <v>194306.03</v>
       </c>
       <c r="O206" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B207" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.698</v>
+        <v>93.548</v>
       </c>
       <c r="E207" s="1">
-        <v>99.943</v>
+        <v>92.51784</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99943.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I207" s="1">
-        <v>1755.0</v>
+        <v>1030.16</v>
       </c>
       <c r="J207" s="1">
-        <v>1.7560009205247</v>
+        <v>1.1134717369104</v>
       </c>
       <c r="K207">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="L207">
-        <v>295.89</v>
+        <v>584.93</v>
       </c>
       <c r="M207" s="1">
-        <v>101698.0</v>
+        <v>93548.0</v>
       </c>
       <c r="N207" s="1">
-        <v>101993.89</v>
+        <v>94132.93</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="B208" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C208" s="1">
-        <v>141000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.898</v>
+        <v>102.566</v>
       </c>
       <c r="E208" s="1">
-        <v>99.702</v>
+        <v>99.953</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>140579.82</v>
+        <v>169920.1</v>
       </c>
       <c r="I208" s="1">
-        <v>-2543.64</v>
+        <v>4442.1</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.8093919881246</v>
+        <v>2.6142286874831</v>
       </c>
       <c r="K208">
-        <v>1.91</v>
+        <v>0.69</v>
       </c>
       <c r="L208" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="M208" s="1">
-        <v>138036.18</v>
+        <v>174362.2</v>
       </c>
       <c r="N208" s="1">
-        <v>140722.91</v>
+        <v>175534.73</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B209" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C209" s="1">
         <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.372</v>
+        <v>102.847</v>
       </c>
       <c r="E209" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99611.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I209" s="1">
-        <v>1761.0</v>
+        <v>2886.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.7678770416922</v>
+        <v>2.8871259791319</v>
       </c>
       <c r="K209">
-        <v>3.13</v>
+        <v>4.1</v>
       </c>
       <c r="L209" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="M209" s="1">
-        <v>101372.0</v>
+        <v>102847.0</v>
       </c>
       <c r="N209" s="1">
-        <v>104506.25</v>
+        <v>106947.34</v>
       </c>
       <c r="O209" s="1">
         <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B210" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C210" s="1">
         <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.089</v>
+        <v>100.782</v>
       </c>
       <c r="E210" s="1">
-        <v>99.438</v>
+        <v>99.943</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>99438.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-349.0</v>
+        <v>839.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.35097246525473</v>
+        <v>0.83947850274657</v>
       </c>
       <c r="K210">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0.53</v>
+      </c>
+      <c r="L210">
+        <v>526.03</v>
       </c>
       <c r="M210" s="1">
-        <v>99089.0</v>
+        <v>100782.0</v>
       </c>
       <c r="N210" s="1">
-        <v>102059.89</v>
+        <v>101308.03</v>
       </c>
       <c r="O210" s="1">
         <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="B211" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.22</v>
+        <v>97.083</v>
       </c>
       <c r="E211" s="1">
-        <v>102.8745</v>
+        <v>99.702</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>205749.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I211" s="1">
-        <v>-5309.0</v>
+        <v>-3692.79</v>
       </c>
       <c r="J211" s="1">
-        <v>-2.5803284584615</v>
+        <v>-2.6268279472829</v>
       </c>
       <c r="K211">
-        <v>3.84</v>
+        <v>2.09</v>
       </c>
       <c r="L211" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="M211" s="1">
-        <v>200440.0</v>
+        <v>136887.03</v>
       </c>
       <c r="N211" s="1">
-        <v>208124.93</v>
+        <v>139837.41</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="B212" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="C212" s="1">
         <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>104.004</v>
+        <v>100.896</v>
       </c>
       <c r="E212" s="1">
-        <v>99.661</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99661.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I212" s="1">
-        <v>4343.0</v>
+        <v>1285.0</v>
       </c>
       <c r="J212" s="1">
-        <v>4.3577728499614</v>
+        <v>1.290018170684</v>
       </c>
       <c r="K212">
-        <v>4.14</v>
+        <v>3.36</v>
       </c>
       <c r="L212" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="M212" s="1">
-        <v>104004.0</v>
+        <v>100896.0</v>
       </c>
       <c r="N212" s="1">
-        <v>108147.5</v>
+        <v>104260.38</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B213" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.453</v>
+        <v>98.303</v>
       </c>
       <c r="E213" s="1">
-        <v>98.6</v>
+        <v>99.438</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>197200.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I213" s="1">
-        <v>5706.0</v>
+        <v>-1135.0</v>
       </c>
       <c r="J213" s="1">
-        <v>2.893509127789</v>
+        <v>-1.1414147509001</v>
       </c>
       <c r="K213">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="L213">
-        <v>311.64</v>
+        <v>25.68</v>
       </c>
       <c r="M213" s="1">
-        <v>202906.0</v>
+        <v>98303.0</v>
       </c>
       <c r="N213" s="1">
-        <v>203217.64</v>
+        <v>98328.68</v>
       </c>
       <c r="O213" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B214" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C214" s="1">
         <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>102.822</v>
+        <v>99.085</v>
       </c>
       <c r="E214" s="1">
-        <v>100.0</v>
+        <v>102.8745</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>200000.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I214" s="1">
-        <v>5644.0</v>
+        <v>-7579.0</v>
       </c>
       <c r="J214" s="1">
-        <v>2.822</v>
+        <v>-3.683614501164</v>
       </c>
       <c r="K214">
-        <v>4.59</v>
+        <v>4.08</v>
       </c>
       <c r="L214" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="M214" s="1">
-        <v>205644.0</v>
+        <v>198170.0</v>
       </c>
       <c r="N214" s="1">
-        <v>214815.95</v>
+        <v>206329.59</v>
       </c>
       <c r="O214" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B215" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>106.743</v>
+        <v>103.176</v>
       </c>
       <c r="E215" s="1">
-        <v>109.3</v>
+        <v>99.661</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>109300.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-2557.0</v>
+        <v>3515.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.3394327538884</v>
+        <v>3.5269563821354</v>
       </c>
       <c r="K215">
-        <v>1.37</v>
+        <v>4.41</v>
       </c>
       <c r="L215" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="M215" s="1">
-        <v>106743.0</v>
+        <v>103176.0</v>
       </c>
       <c r="N215" s="1">
-        <v>108109.44</v>
+        <v>107585.59</v>
       </c>
       <c r="O215" s="1">
         <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B216" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.247</v>
+        <v>100.897</v>
       </c>
       <c r="E216" s="1">
-        <v>99.852</v>
+        <v>98.6</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99852.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-605.0</v>
+        <v>4594.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.60589672715619</v>
+        <v>2.3296146044625</v>
       </c>
       <c r="K216">
-        <v>0.96</v>
+        <v>0.41</v>
       </c>
       <c r="L216">
-        <v>964.38</v>
+        <v>815.07</v>
       </c>
       <c r="M216" s="1">
-        <v>99247.0</v>
+        <v>201794.0</v>
       </c>
       <c r="N216" s="1">
-        <v>100211.38</v>
+        <v>202609.07</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="B217" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.011</v>
+        <v>102.558</v>
       </c>
       <c r="E217" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99934.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>77.0</v>
+        <v>5116.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0.077050853563352</v>
+        <v>2.558</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L217">
-        <v>0.0</v>
+        <v>105.42</v>
       </c>
       <c r="M217" s="1">
-        <v>100011.0</v>
+        <v>205116.0</v>
       </c>
       <c r="N217" s="1">
-        <v>100011.0</v>
+        <v>205221.42</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="B218" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>101.015</v>
+        <v>105.966</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>100000.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I218" s="1">
-        <v>1015.0</v>
+        <v>-3334.0</v>
       </c>
       <c r="J218" s="1">
-        <v>1.015</v>
+        <v>-3.0503202195791</v>
       </c>
       <c r="K218">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>279.99</v>
+        <v>1.67</v>
+      </c>
+      <c r="L218" t="s">
+        <v>497</v>
       </c>
       <c r="M218" s="1">
-        <v>101015.0</v>
+        <v>105966.0</v>
       </c>
       <c r="N218" s="1">
-        <v>101294.99</v>
+        <v>107634.49</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B219" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.014</v>
+        <v>98.364</v>
       </c>
       <c r="E219" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>99589.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-575.0</v>
+        <v>-1488.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.5773730030425</v>
+        <v>-1.4902055041461</v>
       </c>
       <c r="K219">
-        <v>0.68</v>
+        <v>0.21</v>
       </c>
       <c r="L219">
-        <v>684.25</v>
+        <v>208.22</v>
       </c>
       <c r="M219" s="1">
-        <v>99014.0</v>
+        <v>98364.0</v>
       </c>
       <c r="N219" s="1">
-        <v>99698.25</v>
+        <v>98572.22</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B220" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>85.193</v>
+        <v>99.576</v>
       </c>
       <c r="E220" s="1">
-        <v>85.96</v>
+        <v>99.934</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>171920.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1534.0</v>
+        <v>-358.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.89227547696603</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K220">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="L220">
-        <v>982.88</v>
+        <v>178.08</v>
       </c>
       <c r="M220" s="1">
-        <v>170386.0</v>
+        <v>99576.0</v>
       </c>
       <c r="N220" s="1">
-        <v>171368.88</v>
+        <v>99754.08</v>
       </c>
       <c r="O220" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="B221" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.185</v>
+        <v>99.887</v>
       </c>
       <c r="E221" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>100650.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1465.0</v>
+        <v>-113.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.4555389965226</v>
+        <v>-0.113</v>
       </c>
       <c r="K221">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="L221">
-        <v>846.58</v>
+        <v>497.75</v>
       </c>
       <c r="M221" s="1">
-        <v>99185.0</v>
+        <v>99887.0</v>
       </c>
       <c r="N221" s="1">
-        <v>100031.58</v>
+        <v>100384.75</v>
       </c>
       <c r="O221" s="1">
         <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B222" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C222" s="1">
         <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.461</v>
+        <v>98.779</v>
       </c>
       <c r="E222" s="1">
-        <v>99.662</v>
+        <v>99.589</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99662.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I222" s="1">
-        <v>799.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.8017097790532</v>
+        <v>-0.81334283906857</v>
       </c>
       <c r="K222">
-        <v>0.06</v>
+        <v>0.88</v>
       </c>
       <c r="L222">
-        <v>59.59</v>
+        <v>878.42</v>
       </c>
       <c r="M222" s="1">
-        <v>100461.0</v>
+        <v>98779.0</v>
       </c>
       <c r="N222" s="1">
-        <v>100520.59</v>
+        <v>99657.42</v>
       </c>
       <c r="O222" s="1">
         <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="B223" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.65</v>
+        <v>84.748</v>
       </c>
       <c r="E223" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>99571.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I223" s="1">
-        <v>79.0</v>
+        <v>-2424.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.079340370188107</v>
+        <v>-1.4099581200558</v>
       </c>
       <c r="K223">
-        <v>1.54</v>
+        <v>0.53</v>
       </c>
       <c r="L223" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="M223" s="1">
-        <v>99650.0</v>
+        <v>169496.0</v>
       </c>
       <c r="N223" s="1">
-        <v>101190.41</v>
+        <v>170550.79</v>
       </c>
       <c r="O223" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B224" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.739</v>
+        <v>98.8</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100000.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1261.0</v>
+        <v>-1850.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.261</v>
+        <v>-1.8380526577248</v>
       </c>
       <c r="K224">
-        <v>1.98</v>
+        <v>1.02</v>
       </c>
       <c r="L224" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="M224" s="1">
-        <v>98739.0</v>
+        <v>98800.0</v>
       </c>
       <c r="N224" s="1">
-        <v>100718.92</v>
+        <v>99819.18</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B225" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="C225" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.608</v>
+        <v>99.243</v>
       </c>
       <c r="E225" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>175000.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-2436.0</v>
+        <v>-419.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.392</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K225">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.27</v>
+      </c>
+      <c r="L225">
+        <v>268.15</v>
       </c>
       <c r="M225" s="1">
-        <v>172564.0</v>
+        <v>99243.0</v>
       </c>
       <c r="N225" s="1">
-        <v>174200.62</v>
+        <v>99511.15</v>
       </c>
       <c r="O225" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B226" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="C226" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.036</v>
+        <v>98.985</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>116000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2278.24</v>
+        <v>-586.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.964</v>
+        <v>-0.58852477126874</v>
       </c>
       <c r="K226">
-        <v>2.43</v>
+        <v>1.73</v>
       </c>
       <c r="L226" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="M226" s="1">
-        <v>113721.76</v>
+        <v>98985.0</v>
       </c>
       <c r="N226" s="1">
-        <v>116540.8</v>
+        <v>100712.4</v>
       </c>
       <c r="O226" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="B227" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.092</v>
+        <v>98.309</v>
       </c>
       <c r="E227" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>100420.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1328.0</v>
+        <v>-1691.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.3224457279426</v>
+        <v>-1.691</v>
       </c>
       <c r="K227">
-        <v>3.52</v>
+        <v>2.19</v>
       </c>
       <c r="L227" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M227" s="1">
-        <v>99092.0</v>
+        <v>98309.0</v>
       </c>
       <c r="N227" s="1">
-        <v>102607.75</v>
+        <v>100502.14</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B228" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="C228" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>97.606</v>
+        <v>97.59</v>
       </c>
       <c r="E228" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>99259.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-1653.0</v>
+        <v>-4217.5</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.6653401706646</v>
+        <v>-2.41</v>
       </c>
       <c r="K228">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>683.22</v>
+        <v>1.13</v>
+      </c>
+      <c r="L228" t="s">
+        <v>522</v>
       </c>
       <c r="M228" s="1">
-        <v>97606.0</v>
+        <v>170782.5</v>
       </c>
       <c r="N228" s="1">
-        <v>98289.22</v>
+        <v>172766.28</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B229" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.116</v>
+        <v>96.797</v>
       </c>
       <c r="E229" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99362.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1246.0</v>
+        <v>-3715.48</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.2540005233389</v>
+        <v>-3.203</v>
       </c>
       <c r="K229">
-        <v>1.25</v>
+        <v>2.64</v>
       </c>
       <c r="L229" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="M229" s="1">
-        <v>98116.0</v>
+        <v>112284.52</v>
       </c>
       <c r="N229" s="1">
-        <v>99366.0</v>
+        <v>115352.3</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B230" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.59</v>
+        <v>97.98</v>
       </c>
       <c r="E230" s="1">
-        <v>100.4</v>
+        <v>100.42</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>200800.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I230" s="1">
-        <v>380.0</v>
+        <v>-2440.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0.18924302788845</v>
+        <v>-2.4297948615814</v>
       </c>
       <c r="K230">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.1</v>
+      </c>
+      <c r="L230">
+        <v>99.32</v>
       </c>
       <c r="M230" s="1">
-        <v>201180.0</v>
+        <v>97980.0</v>
       </c>
       <c r="N230" s="1">
-        <v>207995.75</v>
+        <v>98079.32</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="B231" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.027</v>
+        <v>97.493</v>
       </c>
       <c r="E231" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99821.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I231" s="1">
-        <v>206.0</v>
+        <v>-1766.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.2063694012282</v>
+        <v>-1.7791837515994</v>
       </c>
       <c r="K231">
-        <v>0.38</v>
+        <v>0.93</v>
       </c>
       <c r="L231">
-        <v>382.19</v>
+        <v>934.93</v>
       </c>
       <c r="M231" s="1">
-        <v>100027.0</v>
+        <v>97493.0</v>
       </c>
       <c r="N231" s="1">
-        <v>100409.19</v>
+        <v>98427.93</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="B232" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="C232" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.168</v>
+        <v>97.392</v>
       </c>
       <c r="E232" s="1">
-        <v>99.228</v>
+        <v>99.362</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>230208.96</v>
+        <v>99362.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-2459.2</v>
+        <v>-1970.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.068246865804</v>
+        <v>-1.9826493025503</v>
       </c>
       <c r="K232">
-        <v>2.75</v>
+        <v>1.43</v>
       </c>
       <c r="L232" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="M232" s="1">
-        <v>227749.76</v>
+        <v>97392.0</v>
       </c>
       <c r="N232" s="1">
-        <v>234127.38</v>
+        <v>98821.79</v>
       </c>
       <c r="O232" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="B233" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.845</v>
+        <v>99.835</v>
       </c>
       <c r="E233" s="1">
-        <v>99.517</v>
+        <v>99.451</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>99517.0</v>
+        <v>198902.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-672.0</v>
+        <v>768.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.67526151310831</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K233">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.18</v>
+      </c>
+      <c r="L233">
+        <v>354.79</v>
       </c>
       <c r="M233" s="1">
-        <v>98845.0</v>
+        <v>199670.0</v>
       </c>
       <c r="N233" s="1">
-        <v>101739.18</v>
+        <v>200024.79</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B234" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="C234" s="1">
-        <v>308000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>90.938</v>
+        <v>99.416</v>
       </c>
       <c r="E234" s="1">
-        <v>83.45955844</v>
+        <v>99.821</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>257055.44</v>
+        <v>99821.0</v>
       </c>
       <c r="I234" s="1">
-        <v>23033.6</v>
+        <v>-405.0</v>
       </c>
       <c r="J234" s="1">
-        <v>8.9605573023469</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K234">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.61</v>
+      </c>
+      <c r="L234">
+        <v>605.14</v>
       </c>
       <c r="M234" s="1">
-        <v>280089.04</v>
+        <v>99416.0</v>
       </c>
       <c r="N234" s="1">
-        <v>283759.72</v>
+        <v>100021.14</v>
       </c>
       <c r="O234" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="B235" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>102.087</v>
+        <v>97.675</v>
       </c>
       <c r="E235" s="1">
-        <v>99.329</v>
+        <v>99.228</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99329.0</v>
+        <v>230208.96</v>
       </c>
       <c r="I235" s="1">
-        <v>2758.0</v>
+        <v>-3602.96</v>
       </c>
       <c r="J235" s="1">
-        <v>2.7766311953206</v>
+        <v>-1.5650824364091</v>
       </c>
       <c r="K235">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.04</v>
+      </c>
+      <c r="L235">
+        <v>91.37</v>
       </c>
       <c r="M235" s="1">
-        <v>102087.0</v>
+        <v>226606.0</v>
       </c>
       <c r="N235" s="1">
-        <v>103276.04</v>
+        <v>226697.37</v>
       </c>
       <c r="O235" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="B236" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="C236" s="1">
         <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.507</v>
+        <v>98.654</v>
       </c>
       <c r="E236" s="1">
-        <v>100.231</v>
+        <v>99.517</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>100231.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1724.0</v>
+        <v>-863.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.7200267382347</v>
+        <v>-0.86718852055428</v>
       </c>
       <c r="K236">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>71.92</v>
+        <v>3.09</v>
+      </c>
+      <c r="L236" t="s">
+        <v>541</v>
       </c>
       <c r="M236" s="1">
-        <v>98507.0</v>
+        <v>98654.0</v>
       </c>
       <c r="N236" s="1">
-        <v>98578.92</v>
+        <v>101742.36</v>
       </c>
       <c r="O236" s="1">
         <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="B237" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.787</v>
+        <v>90.501</v>
       </c>
       <c r="E237" s="1">
-        <v>99.651</v>
+        <v>83.45955844</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>99651.0</v>
+        <v>257055.44</v>
       </c>
       <c r="I237" s="1">
-        <v>1136.0</v>
+        <v>21687.64</v>
       </c>
       <c r="J237" s="1">
-        <v>1.1399785250524</v>
+        <v>8.4369504103862</v>
       </c>
       <c r="K237">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>139.38</v>
+        <v>1.3</v>
+      </c>
+      <c r="L237" t="s">
+        <v>544</v>
       </c>
       <c r="M237" s="1">
-        <v>100787.0</v>
+        <v>278743.08</v>
       </c>
       <c r="N237" s="1">
-        <v>100926.38</v>
+        <v>282746.03</v>
       </c>
       <c r="O237" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B238" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.082</v>
+        <v>101.467</v>
       </c>
       <c r="E238" s="1">
-        <v>100.539</v>
+        <v>99.329</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>100539.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I238" s="1">
-        <v>543.0</v>
+        <v>2138.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0.54008892071733</v>
+        <v>2.152442891804</v>
       </c>
       <c r="K238">
-        <v>2.37</v>
+        <v>1.41</v>
       </c>
       <c r="L238" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="M238" s="1">
-        <v>101082.0</v>
+        <v>101467.0</v>
       </c>
       <c r="N238" s="1">
-        <v>103449.12</v>
+        <v>102878.99</v>
       </c>
       <c r="O238" s="1">
         <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="B239" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="C239" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.136</v>
+        <v>100.11</v>
       </c>
       <c r="E239" s="1">
-        <v>100.36900132</v>
+        <v>100.25</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>229414.43</v>
+        <v>100250.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-5104.0</v>
+        <v>-140.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-2.2247946652702</v>
+        <v>-0.13965087281796</v>
       </c>
       <c r="K239">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.4</v>
+      </c>
+      <c r="L239">
+        <v>395.2</v>
       </c>
       <c r="M239" s="1">
-        <v>224310.43</v>
+        <v>100110.0</v>
       </c>
       <c r="N239" s="1">
-        <v>227034.5</v>
+        <v>100505.2</v>
       </c>
       <c r="O239" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="B240" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="C240" s="1">
-        <v>520000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>87.665</v>
+        <v>98.116</v>
       </c>
       <c r="E240" s="1">
-        <v>90.91529423</v>
+        <v>100.231</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>472759.53</v>
+        <v>100231.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-16901.53</v>
+        <v>-2115.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-3.5750797027825</v>
+        <v>-2.1101256098413</v>
       </c>
       <c r="K240">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.29</v>
+      </c>
+      <c r="L240">
+        <v>287.67</v>
       </c>
       <c r="M240" s="1">
-        <v>455858.0</v>
+        <v>98116.0</v>
       </c>
       <c r="N240" s="1">
-        <v>465714.85</v>
+        <v>98403.67</v>
       </c>
       <c r="O240" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="B241" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="C241" s="1">
-        <v>355002.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.088</v>
+        <v>100.844</v>
       </c>
       <c r="E241" s="1">
-        <v>99.67399902</v>
+        <v>99.651</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>353844.69</v>
+        <v>99651.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1469.71</v>
+        <v>1193.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.41535454439065</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K241">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.41</v>
+      </c>
+      <c r="L241">
+        <v>405.48</v>
       </c>
       <c r="M241" s="1">
-        <v>355314.4</v>
+        <v>100844.0</v>
       </c>
       <c r="N241" s="1">
-        <v>359811.5</v>
+        <v>101249.48</v>
       </c>
       <c r="O241" s="1">
-        <v>0.28</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>565</v>
+        <v>554</v>
       </c>
       <c r="B242" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
       <c r="C242" s="1">
         <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.177</v>
+        <v>101.122</v>
       </c>
       <c r="E242" s="1">
-        <v>99.766</v>
+        <v>100.539</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>99766.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-1589.0</v>
+        <v>583.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.5927269811359</v>
+        <v>0.57987447657128</v>
       </c>
       <c r="K242">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="L242" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="M242" s="1">
-        <v>98177.0</v>
+        <v>101122.0</v>
       </c>
       <c r="N242" s="1">
-        <v>100866.73</v>
+        <v>103719.26</v>
       </c>
       <c r="O242" s="1">
         <v>0.08</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
       <c r="B243" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="C243" s="1">
-        <v>130000.0</v>
+        <v>531896.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.376</v>
+        <v>96.975</v>
       </c>
       <c r="E243" s="1">
-        <v>99.945</v>
+        <v>98.05712959</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>129928.5</v>
+        <v>521561.95</v>
       </c>
       <c r="I243" s="1">
-        <v>-2039.7</v>
+        <v>-5755.81</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.5698634248837</v>
+        <v>-1.1035716850127</v>
       </c>
       <c r="K243">
-        <v>1.29</v>
+        <v>0.56</v>
       </c>
       <c r="L243" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="M243" s="1">
-        <v>127888.8</v>
+        <v>515806.14</v>
       </c>
       <c r="N243" s="1">
-        <v>129563.98</v>
+        <v>518789.86</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B244" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>521859.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.566</v>
+        <v>85.9</v>
       </c>
       <c r="E244" s="1">
-        <v>98.71</v>
+        <v>90.90333021</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>98710.0</v>
+        <v>474387.21</v>
       </c>
       <c r="I244" s="1">
-        <v>-144.0</v>
+        <v>-26110.33</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.14588187620302</v>
+        <v>-5.5040122182046</v>
       </c>
       <c r="K244">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>745.21</v>
+        <v>2.09</v>
+      </c>
+      <c r="L244" t="s">
+        <v>562</v>
       </c>
       <c r="M244" s="1">
-        <v>98566.0</v>
+        <v>448276.88</v>
       </c>
       <c r="N244" s="1">
-        <v>99311.21</v>
+        <v>459182.3</v>
       </c>
       <c r="O244" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="B245" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="C245" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>73.06</v>
+        <v>98.225</v>
       </c>
       <c r="E245" s="1">
-        <v>72.707</v>
+        <v>99.766</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>82885.98</v>
+        <v>99766.0</v>
       </c>
       <c r="I245" s="1">
-        <v>402.42</v>
+        <v>-1541.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.48551033600616</v>
+        <v>-1.5446143976906</v>
       </c>
       <c r="K245">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>5.08</v>
+        <v>2.93</v>
+      </c>
+      <c r="L245" t="s">
+        <v>565</v>
       </c>
       <c r="M245" s="1">
-        <v>83288.4</v>
+        <v>98225.0</v>
       </c>
       <c r="N245" s="1">
-        <v>83293.48</v>
+        <v>101159.25</v>
       </c>
       <c r="O245" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="B246" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="C246" s="1">
-        <v>565000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>86.223</v>
+        <v>97.563</v>
       </c>
       <c r="E246" s="1">
-        <v>86.178</v>
+        <v>99.945</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>486905.7</v>
+        <v>129928.5</v>
       </c>
       <c r="I246" s="1">
-        <v>254.25</v>
+        <v>-3096.6</v>
       </c>
       <c r="J246" s="1">
-        <v>0.052217503307109</v>
+        <v>-2.3833108209515</v>
       </c>
       <c r="K246">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>435.36</v>
+        <v>1.49</v>
+      </c>
+      <c r="L246" t="s">
+        <v>568</v>
       </c>
       <c r="M246" s="1">
-        <v>487159.95</v>
+        <v>126831.9</v>
       </c>
       <c r="N246" s="1">
-        <v>487595.31</v>
+        <v>128769.61</v>
       </c>
       <c r="O246" s="1">
-        <v>0.39</v>
+        <v>0.1</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="B247" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="C247" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>62.512</v>
+        <v>97.902</v>
       </c>
       <c r="E247" s="1">
-        <v>73.332375</v>
+        <v>98.71</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>17599.77</v>
+        <v>98710.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2596.89</v>
+        <v>-808.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-14.755249642467</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K247">
-        <v>0.15</v>
+        <v>0.98</v>
       </c>
       <c r="L247">
-        <v>36.99</v>
+        <v>975.34</v>
       </c>
       <c r="M247" s="1">
-        <v>15002.88</v>
+        <v>97902.0</v>
       </c>
       <c r="N247" s="1">
-        <v>15039.87</v>
+        <v>98877.34</v>
       </c>
       <c r="O247" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="B248" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="C248" s="1">
-        <v>198000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>95.125</v>
+        <v>71.982</v>
       </c>
       <c r="E248" s="1">
-        <v>93.47240909</v>
+        <v>72.707</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>185075.37</v>
+        <v>82885.98</v>
       </c>
       <c r="I248" s="1">
-        <v>3272.13</v>
+        <v>-826.5</v>
       </c>
       <c r="J248" s="1">
-        <v>1.7679986267216</v>
+        <v>-0.99715295638659</v>
       </c>
       <c r="K248">
-        <v>0.31</v>
+        <v>0.01</v>
       </c>
       <c r="L248">
-        <v>610.27</v>
+        <v>13.27</v>
       </c>
       <c r="M248" s="1">
-        <v>188347.5</v>
+        <v>82059.48</v>
       </c>
       <c r="N248" s="1">
-        <v>188957.77</v>
+        <v>82072.75</v>
       </c>
       <c r="O248" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="B249" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="C249" s="1">
-        <v>135000.0</v>
+        <v>567000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.46</v>
+        <v>85.623</v>
       </c>
       <c r="E249" s="1">
-        <v>99.998</v>
+        <v>86.1775873</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>134997.3</v>
+        <v>488626.92</v>
       </c>
       <c r="I249" s="1">
-        <v>-2076.3</v>
+        <v>-3144.51</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.5380307606152</v>
+        <v>-0.64354006529153</v>
       </c>
       <c r="K249">
-        <v>0.63</v>
+        <v>0.08</v>
       </c>
       <c r="L249">
-        <v>855.68</v>
+        <v>477.68</v>
       </c>
       <c r="M249" s="1">
-        <v>132921.0</v>
+        <v>485482.41</v>
       </c>
       <c r="N249" s="1">
-        <v>133776.68</v>
+        <v>485960.09</v>
       </c>
       <c r="O249" s="1">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="B250" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="C250" s="1">
-        <v>150000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>101.193</v>
+        <v>61.356</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0965</v>
+        <v>73.332375</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>150144.75</v>
+        <v>17599.77</v>
       </c>
       <c r="I250" s="1">
-        <v>1644.75</v>
+        <v>-2874.33</v>
       </c>
       <c r="J250" s="1">
-        <v>1.0954428976038</v>
+        <v>-16.331633879306</v>
       </c>
       <c r="K250">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>0.17</v>
+      </c>
+      <c r="L250">
+        <v>40.44</v>
       </c>
       <c r="M250" s="1">
-        <v>151789.5</v>
+        <v>14725.44</v>
       </c>
       <c r="N250" s="1">
-        <v>155682.1</v>
+        <v>14765.88</v>
       </c>
       <c r="O250" s="1">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="B251" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="C251" s="1">
-        <v>1035800.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>87.398</v>
+        <v>94.854</v>
       </c>
       <c r="E251" s="1">
-        <v>87.23165862</v>
+        <v>93.4798794</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>903545.52</v>
+        <v>186024.96</v>
       </c>
       <c r="I251" s="1">
-        <v>1722.96</v>
+        <v>2734.5</v>
       </c>
       <c r="J251" s="1">
-        <v>0.19068878787645</v>
+        <v>1.4699640306333</v>
       </c>
       <c r="K251">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="L251">
-        <v>0.0</v>
+        <v>670.6</v>
       </c>
       <c r="M251" s="1">
-        <v>905268.48</v>
+        <v>188759.46</v>
       </c>
       <c r="N251" s="1">
-        <v>905268.48</v>
+        <v>189430.06</v>
       </c>
       <c r="O251" s="1">
-        <v>0.72</v>
+        <v>0.15</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="B252" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="C252" s="1">
-        <v>1572679.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>84.236</v>
+        <v>98.272</v>
       </c>
       <c r="E252" s="1">
-        <v>84.13729439</v>
+        <v>99.998</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1323209.56</v>
+        <v>134997.3</v>
       </c>
       <c r="I252" s="1">
-        <v>1552.32</v>
+        <v>-2330.1</v>
       </c>
       <c r="J252" s="1">
-        <v>0.11731475096054</v>
+        <v>-1.7260345206904</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L252">
-        <v>0.0</v>
+        <v>24.45</v>
       </c>
       <c r="M252" s="1">
-        <v>1324761.88</v>
+        <v>132667.2</v>
       </c>
       <c r="N252" s="1">
-        <v>1324761.88</v>
+        <v>132691.65</v>
       </c>
       <c r="O252" s="1">
-        <v>1.05</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B253" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="C253" s="1">
-        <v>3867943.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>62.574</v>
+        <v>100.731</v>
       </c>
       <c r="E253" s="1">
-        <v>69.01894883</v>
+        <v>100.0965</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>2669613.6</v>
+        <v>150144.75</v>
       </c>
       <c r="I253" s="1">
-        <v>-249286.95</v>
+        <v>951.75</v>
       </c>
       <c r="J253" s="1">
-        <v>-9.3379412661068</v>
+        <v>0.63388829779263</v>
       </c>
       <c r="K253">
-        <v>0.46</v>
+        <v>2.81</v>
       </c>
       <c r="L253" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="M253" s="1">
-        <v>2420326.65</v>
+        <v>151096.5</v>
       </c>
       <c r="N253" s="1">
-        <v>2438235.76</v>
+        <v>155308.42</v>
       </c>
       <c r="O253" s="1">
-        <v>1.93</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="B254" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="C254" s="1">
-        <v>1055885.0</v>
+        <v>1039503.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.893</v>
+        <v>86.826</v>
       </c>
       <c r="E254" s="1">
-        <v>99.44402657</v>
+        <v>87.23149621</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1050014.56</v>
+        <v>906774.02</v>
       </c>
       <c r="I254" s="1">
-        <v>-5818.2</v>
+        <v>-4215.15</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.55410660210274</v>
+        <v>-0.46485120956597</v>
       </c>
       <c r="K254">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1044196.36</v>
+        <v>902558.87</v>
       </c>
       <c r="N254" s="1">
-        <v>1059788.74</v>
+        <v>902558.87</v>
       </c>
       <c r="O254" s="1">
-        <v>0.84</v>
+        <v>0.71</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="B255" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="C255" s="1">
-        <v>224000.0</v>
+        <v>1578300.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.236</v>
+        <v>83.558</v>
       </c>
       <c r="E255" s="1">
-        <v>98.725</v>
+        <v>84.13685168</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>221144.0</v>
+        <v>1327931.93</v>
       </c>
       <c r="I255" s="1">
-        <v>-1095.36</v>
+        <v>-9136.02</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.49531526968853</v>
+        <v>-0.68798857784826</v>
       </c>
       <c r="K255">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>220048.64</v>
+        <v>1318795.91</v>
       </c>
       <c r="N255" s="1">
-        <v>228553.28</v>
+        <v>1318795.91</v>
       </c>
       <c r="O255" s="1">
-        <v>0.18</v>
+        <v>1.04</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="B256" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="C256" s="1">
-        <v>408000.0</v>
+        <v>3881769.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.614</v>
+        <v>61.399</v>
       </c>
       <c r="E256" s="1">
-        <v>98.469</v>
+        <v>68.99503886</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>401753.52</v>
+        <v>2678228.03</v>
       </c>
       <c r="I256" s="1">
-        <v>591.6</v>
+        <v>-294860.69</v>
       </c>
       <c r="J256" s="1">
-        <v>0.14725446587251</v>
+        <v>-11.009543873678</v>
       </c>
       <c r="K256">
-        <v>4.07</v>
+        <v>0.49</v>
       </c>
       <c r="L256" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="M256" s="1">
-        <v>402345.12</v>
+        <v>2383367.34</v>
       </c>
       <c r="N256" s="1">
-        <v>418969.16</v>
+        <v>2402457.14</v>
       </c>
       <c r="O256" s="1">
-        <v>0.33</v>
+        <v>1.9</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="B257" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>1059659.0</v>
       </c>
       <c r="D257" s="1">
-        <v>82.487</v>
+        <v>97.487</v>
       </c>
       <c r="E257" s="1">
-        <v>81.75</v>
+        <v>99.44075028</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>81750.0</v>
+        <v>1053732.86</v>
       </c>
       <c r="I257" s="1">
-        <v>737.0</v>
+        <v>-20703.09</v>
       </c>
       <c r="J257" s="1">
-        <v>0.90152905198777</v>
+        <v>-1.9647380076958</v>
       </c>
       <c r="K257">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>189.04</v>
+        <v>1.68</v>
+      </c>
+      <c r="L257" t="s">
+        <v>593</v>
       </c>
       <c r="M257" s="1">
-        <v>82487.0</v>
+        <v>1033029.77</v>
       </c>
       <c r="N257" s="1">
-        <v>82676.04</v>
+        <v>1050811.72</v>
       </c>
       <c r="O257" s="1">
-        <v>0.07</v>
+        <v>0.83</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="B258" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="C258" s="1">
-        <v>1723937.0</v>
+        <v>224801.0</v>
       </c>
       <c r="D258" s="1">
-        <v>99.157</v>
+        <v>96.079</v>
       </c>
       <c r="E258" s="1">
-        <v>99.18200027</v>
+        <v>98.7220475</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1709835.2</v>
+        <v>221928.15</v>
       </c>
       <c r="I258" s="1">
-        <v>-430.99</v>
+        <v>-5941.6</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.025206522827463</v>
+        <v>-2.6772628889125</v>
       </c>
       <c r="K258">
-        <v>1.72</v>
+        <v>4.03</v>
       </c>
       <c r="L258" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="M258" s="1">
-        <v>1709404.21</v>
+        <v>215986.55</v>
       </c>
       <c r="N258" s="1">
-        <v>1739032.31</v>
+        <v>225051.88</v>
       </c>
       <c r="O258" s="1">
-        <v>1.37</v>
+        <v>0.18</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="B259" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="C259" s="1">
-        <v>2263571.72</v>
+        <v>409459.0</v>
       </c>
       <c r="D259" s="1">
-        <v>87.72</v>
+        <v>96.024</v>
       </c>
       <c r="E259" s="1">
-        <v>102.8383713</v>
+        <v>98.46843762</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>2327820.29</v>
+        <v>403187.88</v>
       </c>
       <c r="I259" s="1">
-        <v>-342215.18</v>
+        <v>-10008.97</v>
       </c>
       <c r="J259" s="1">
-        <v>-14.701099628271</v>
+        <v>-2.4824580540467</v>
       </c>
       <c r="K259">
-        <v>2.04</v>
+        <v>4.33</v>
       </c>
       <c r="L259" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="M259" s="1">
-        <v>1985605.11</v>
+        <v>393178.91</v>
       </c>
       <c r="N259" s="1">
-        <v>2031806.78</v>
+        <v>410898.95</v>
       </c>
       <c r="O259" s="1">
-        <v>1.6</v>
+        <v>0.32</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="B260" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="C260" s="1">
-        <v>2784704.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>96.664</v>
+        <v>81.646</v>
       </c>
       <c r="E260" s="1">
-        <v>97.05560555</v>
+        <v>81.75</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>2702711.33</v>
+        <v>81750.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-10905.06</v>
+        <v>-104.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.40348593203256</v>
+        <v>-0.12721712538226</v>
       </c>
       <c r="K260">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>0.28</v>
+      </c>
+      <c r="L260">
+        <v>275.34</v>
       </c>
       <c r="M260" s="1">
-        <v>2691806.27</v>
+        <v>81646.0</v>
       </c>
       <c r="N260" s="1">
-        <v>2705539.06</v>
+        <v>81921.34</v>
       </c>
       <c r="O260" s="1">
-        <v>2.14</v>
+        <v>0.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="B261" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="C261" s="1">
-        <v>100000.0</v>
+        <v>1730099.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.163</v>
+        <v>99.048</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>99.18152661</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>100000.0</v>
+        <v>1715938.6</v>
       </c>
       <c r="I261" s="1">
-        <v>163.0</v>
+        <v>-2310.14</v>
       </c>
       <c r="J261" s="1">
-        <v>0.163</v>
+        <v>-0.13462836024552</v>
       </c>
       <c r="K261">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>68.84</v>
+        <v>1.82</v>
+      </c>
+      <c r="L261" t="s">
+        <v>604</v>
       </c>
       <c r="M261" s="1">
-        <v>100163.0</v>
+        <v>1713628.46</v>
       </c>
       <c r="N261" s="1">
-        <v>100231.84</v>
+        <v>1745054.64</v>
       </c>
       <c r="O261" s="1">
-        <v>0.08</v>
+        <v>1.38</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="B262" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="C262" s="1">
-        <v>100000.0</v>
+        <v>2271663.72</v>
       </c>
       <c r="D262" s="1">
-        <v>98.687</v>
+        <v>85.928</v>
       </c>
       <c r="E262" s="1">
-        <v>99.24</v>
+        <v>102.78399041</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>99240.0</v>
+        <v>2334906.62</v>
       </c>
       <c r="I262" s="1">
-        <v>-553.0</v>
+        <v>-382911.42</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.55723498589279</v>
+        <v>-16.399431853939</v>
       </c>
       <c r="K262">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>996.58</v>
+        <v>2.18</v>
+      </c>
+      <c r="L262" t="s">
+        <v>607</v>
       </c>
       <c r="M262" s="1">
-        <v>98687.0</v>
+        <v>1951995.2</v>
       </c>
       <c r="N262" s="1">
-        <v>99683.58</v>
+        <v>2001629.5</v>
       </c>
       <c r="O262" s="1">
-        <v>0.08</v>
+        <v>1.58</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="B263" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>2794658.0</v>
       </c>
       <c r="D263" s="1">
-        <v>88.785</v>
+        <v>95.378</v>
       </c>
       <c r="E263" s="1">
-        <v>85.48</v>
+        <v>97.05321331</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>85480.0</v>
+        <v>2712305.39</v>
       </c>
       <c r="I263" s="1">
-        <v>3305.0</v>
+        <v>-46816.48</v>
       </c>
       <c r="J263" s="1">
-        <v>3.8664014974263</v>
+        <v>-1.726077018193</v>
       </c>
       <c r="K263">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>35.48</v>
+        <v>0.64</v>
+      </c>
+      <c r="L263" t="s">
+        <v>610</v>
       </c>
       <c r="M263" s="1">
-        <v>88785.0</v>
+        <v>2665488.91</v>
       </c>
       <c r="N263" s="1">
-        <v>88820.48</v>
+        <v>2683290.5</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>2.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="B264" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>92.22</v>
+        <v>99.715</v>
       </c>
       <c r="E264" s="1">
-        <v>92.546</v>
+        <v>100.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>185092.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-652.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.35225725585114</v>
+        <v>-0.285</v>
       </c>
       <c r="K264">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>0.31</v>
+      </c>
+      <c r="L264">
+        <v>309.8</v>
       </c>
       <c r="M264" s="1">
-        <v>184440.0</v>
+        <v>99715.0</v>
       </c>
       <c r="N264" s="1">
-        <v>186376.99</v>
+        <v>100024.8</v>
       </c>
       <c r="O264" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="B265" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.402</v>
+        <v>97.606</v>
       </c>
       <c r="E265" s="1">
-        <v>99.942</v>
+        <v>99.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99942.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1460.0</v>
+        <v>-1634.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.460847291429</v>
+        <v>-1.6465135026199</v>
       </c>
       <c r="K265">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>258.22</v>
+        <v>1.21</v>
+      </c>
+      <c r="L265" t="s">
+        <v>615</v>
       </c>
       <c r="M265" s="1">
-        <v>101402.0</v>
+        <v>97606.0</v>
       </c>
       <c r="N265" s="1">
-        <v>101660.22</v>
+        <v>98818.33</v>
       </c>
       <c r="O265" s="1">
         <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="B266" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>94.129</v>
+        <v>88.388</v>
       </c>
       <c r="E266" s="1">
-        <v>94.7</v>
+        <v>85.48</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>94700.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-571.0</v>
+        <v>2908.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.60295670538543</v>
+        <v>3.4019653720168</v>
       </c>
       <c r="K266">
-        <v>0.38</v>
+        <v>0.14</v>
       </c>
       <c r="L266">
-        <v>383.56</v>
+        <v>141.92</v>
       </c>
       <c r="M266" s="1">
-        <v>94129.0</v>
+        <v>88388.0</v>
       </c>
       <c r="N266" s="1">
-        <v>94512.56</v>
+        <v>88529.92</v>
       </c>
       <c r="O266" s="1">
         <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="B267" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>101.271</v>
+        <v>91.886</v>
       </c>
       <c r="E267" s="1">
-        <v>99.858</v>
+        <v>92.546</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>99858.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I267" s="1">
-        <v>1413.0</v>
+        <v>-1320.0</v>
       </c>
       <c r="J267" s="1">
-        <v>1.4150093132248</v>
+        <v>-0.71315886153913</v>
       </c>
       <c r="K267">
-        <v>3.47</v>
+        <v>1.07</v>
       </c>
       <c r="L267" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="M267" s="1">
-        <v>101271.0</v>
+        <v>183772.0</v>
       </c>
       <c r="N267" s="1">
-        <v>104742.58</v>
+        <v>185910.36</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="B268" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.252</v>
+        <v>100.725</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>100000.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1748.0</v>
+        <v>783.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.748</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K268">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.47</v>
+      </c>
+      <c r="L268">
+        <v>466.78</v>
       </c>
       <c r="M268" s="1">
-        <v>98252.0</v>
+        <v>100725.0</v>
       </c>
       <c r="N268" s="1">
-        <v>100039.67</v>
+        <v>101191.78</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="B269" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="C269" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>93.48</v>
+        <v>93.929</v>
       </c>
       <c r="E269" s="1">
-        <v>96.33333333</v>
+        <v>94.7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>289000.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-8560.0</v>
+        <v>-771.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-2.961937716263</v>
+        <v>-0.81414994720169</v>
       </c>
       <c r="K269">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>0.42</v>
+      </c>
+      <c r="L269">
+        <v>419.52</v>
       </c>
       <c r="M269" s="1">
-        <v>280440.0</v>
+        <v>93929.0</v>
       </c>
       <c r="N269" s="1">
-        <v>281610.0</v>
+        <v>94348.52</v>
       </c>
       <c r="O269" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="B270" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.507</v>
+        <v>100.943</v>
       </c>
       <c r="E270" s="1">
-        <v>98.642</v>
+        <v>99.858</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>197284.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-2270.0</v>
+        <v>1085.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.1506254942114</v>
+        <v>1.0865428909051</v>
       </c>
       <c r="K270">
-        <v>4.09</v>
+        <v>3.69</v>
       </c>
       <c r="L270" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="M270" s="1">
-        <v>195014.0</v>
+        <v>100943.0</v>
       </c>
       <c r="N270" s="1">
-        <v>203188.66</v>
+        <v>104637.52</v>
       </c>
       <c r="O270" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B271" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="C271" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>98.067</v>
+        <v>97.273</v>
       </c>
       <c r="E271" s="1">
-        <v>99.628</v>
+        <v>98.9</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>147449.44</v>
+        <v>197800.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-2310.28</v>
+        <v>-3254.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.5668286024009</v>
+        <v>-1.6450960566229</v>
       </c>
       <c r="K271">
-        <v>1.86</v>
+        <v>2.0</v>
       </c>
       <c r="L271" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="M271" s="1">
-        <v>145139.16</v>
+        <v>194546.0</v>
       </c>
       <c r="N271" s="1">
-        <v>147893.38</v>
+        <v>198552.85</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="B272" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>98.694</v>
+        <v>95.585</v>
       </c>
       <c r="E272" s="1">
-        <v>99.736</v>
+        <v>95.396</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>99736.0</v>
+        <v>95396.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1042.0</v>
+        <v>189.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.0447581615465</v>
+        <v>0.19812151452891</v>
       </c>
       <c r="K272">
-        <v>1.73</v>
+        <v>4.35</v>
       </c>
       <c r="L272" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="M272" s="1">
-        <v>98694.0</v>
+        <v>95585.0</v>
       </c>
       <c r="N272" s="1">
-        <v>100425.51</v>
+        <v>99936.03</v>
       </c>
       <c r="O272" s="1">
         <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="B273" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="C273" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.505</v>
+        <v>95.594</v>
       </c>
       <c r="E273" s="1">
-        <v>99.594</v>
+        <v>98.642</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>103577.76</v>
+        <v>98642.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-1132.56</v>
+        <v>-3048.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.0934393638171</v>
+        <v>-3.0899616796091</v>
       </c>
       <c r="K273">
-        <v>2.99</v>
+        <v>4.34</v>
       </c>
       <c r="L273" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="M273" s="1">
-        <v>102445.2</v>
+        <v>95594.0</v>
       </c>
       <c r="N273" s="1">
-        <v>105551.31</v>
+        <v>99933.04</v>
       </c>
       <c r="O273" s="1">
         <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="B274" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="C274" s="1">
-        <v>116000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>99.484</v>
+        <v>97.697</v>
       </c>
       <c r="E274" s="1">
-        <v>99.394</v>
+        <v>99.628</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>115297.04</v>
+        <v>147449.44</v>
       </c>
       <c r="I274" s="1">
-        <v>104.4</v>
+        <v>-2857.88</v>
       </c>
       <c r="J274" s="1">
-        <v>0.090548725275168</v>
+        <v>-1.9382101417272</v>
       </c>
       <c r="K274">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.05</v>
+      </c>
+      <c r="L274" t="s">
+        <v>638</v>
       </c>
       <c r="M274" s="1">
-        <v>115401.44</v>
+        <v>144591.56</v>
       </c>
       <c r="N274" s="1">
-        <v>115401.44</v>
+        <v>147622.52</v>
       </c>
       <c r="O274" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="B275" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="C275" s="1">
         <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>95.254</v>
+        <v>97.968</v>
       </c>
       <c r="E275" s="1">
-        <v>93.6</v>
+        <v>99.736</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>93600.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1654.0</v>
+        <v>-1768.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.767094017094</v>
+        <v>-1.7726798748697</v>
       </c>
       <c r="K275">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>841.44</v>
+        <v>1.96</v>
+      </c>
+      <c r="L275" t="s">
+        <v>641</v>
       </c>
       <c r="M275" s="1">
-        <v>95254.0</v>
+        <v>97968.0</v>
       </c>
       <c r="N275" s="1">
-        <v>96095.44</v>
+        <v>99929.64</v>
       </c>
       <c r="O275" s="1">
         <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="B276" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.385</v>
+        <v>98.661</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>200000.0</v>
+        <v>115297.04</v>
       </c>
       <c r="I276" s="1">
-        <v>-3230.0</v>
+        <v>-850.28</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.615</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K276">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.21</v>
+      </c>
+      <c r="L276">
+        <v>238.36</v>
       </c>
       <c r="M276" s="1">
-        <v>196770.0</v>
+        <v>114446.76</v>
       </c>
       <c r="N276" s="1">
-        <v>202099.45</v>
+        <v>114685.12</v>
       </c>
       <c r="O276" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="B277" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
       <c r="C277" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.904</v>
+        <v>95.007</v>
       </c>
       <c r="E277" s="1">
-        <v>99.849</v>
+        <v>93.6</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>151770.48</v>
+        <v>93600.0</v>
       </c>
       <c r="I277" s="1">
-        <v>1603.6</v>
+        <v>1407.0</v>
       </c>
       <c r="J277" s="1">
-        <v>1.0565954591433</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K277">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>0.93</v>
+      </c>
+      <c r="L277">
+        <v>934.93</v>
       </c>
       <c r="M277" s="1">
-        <v>153374.08</v>
+        <v>95007.0</v>
       </c>
       <c r="N277" s="1">
-        <v>156965.44</v>
+        <v>95941.93</v>
       </c>
       <c r="O277" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B278" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="C278" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.85</v>
+        <v>97.809</v>
       </c>
       <c r="E278" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>115964.55</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>859.95</v>
+        <v>-4382.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.74156283105484</v>
+        <v>-2.191</v>
       </c>
       <c r="K278">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>314.14</v>
+        <v>2.89</v>
+      </c>
+      <c r="L278" t="s">
+        <v>648</v>
       </c>
       <c r="M278" s="1">
-        <v>116824.5</v>
+        <v>195618.0</v>
       </c>
       <c r="N278" s="1">
-        <v>117138.64</v>
+        <v>201393.34</v>
       </c>
       <c r="O278" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="B279" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C279" s="1">
-        <v>103183.72</v>
+        <v>152000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>89.764</v>
+        <v>100.223</v>
       </c>
       <c r="E279" s="1">
-        <v>92.98022014</v>
+        <v>99.849</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>95940.45</v>
+        <v>151770.48</v>
       </c>
       <c r="I279" s="1">
-        <v>-3318.61</v>
+        <v>568.48</v>
       </c>
       <c r="J279" s="1">
-        <v>-3.459031096894</v>
+        <v>0.37456559404701</v>
       </c>
       <c r="K279">
-        <v>1.24</v>
+        <v>2.58</v>
       </c>
       <c r="L279" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="M279" s="1">
-        <v>92621.84</v>
+        <v>152338.96</v>
       </c>
       <c r="N279" s="1">
-        <v>93900.75</v>
+        <v>156267.01</v>
       </c>
       <c r="O279" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="B280" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="C280" s="1">
-        <v>130000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>93.846</v>
+        <v>98.815</v>
       </c>
       <c r="E280" s="1">
-        <v>93.818</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>121963.4</v>
+        <v>115964.55</v>
       </c>
       <c r="I280" s="1">
-        <v>36.4</v>
+        <v>-351.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.029845019079494</v>
+        <v>-0.30267870655299</v>
       </c>
       <c r="K280">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="L280">
-        <v>197.14</v>
+        <v>549.74</v>
       </c>
       <c r="M280" s="1">
-        <v>121999.8</v>
+        <v>115613.55</v>
       </c>
       <c r="N280" s="1">
-        <v>122196.94</v>
+        <v>116163.29</v>
       </c>
       <c r="O280" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="B281" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="C281" s="1">
-        <v>80000.0</v>
+        <v>103553.72</v>
       </c>
       <c r="D281" s="1">
-        <v>65.785</v>
+        <v>88.899</v>
       </c>
       <c r="E281" s="1">
-        <v>65.161</v>
+        <v>92.96769831</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>52128.8</v>
+        <v>96271.51</v>
       </c>
       <c r="I281" s="1">
-        <v>499.2</v>
+        <v>-4213.29</v>
       </c>
       <c r="J281" s="1">
-        <v>0.95762802903577</v>
+        <v>-4.3764661009264</v>
       </c>
       <c r="K281">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.01</v>
+      </c>
+      <c r="L281">
+        <v>14.75</v>
       </c>
       <c r="M281" s="1">
-        <v>52628.0</v>
+        <v>92058.22</v>
       </c>
       <c r="N281" s="1">
-        <v>53772.11</v>
+        <v>92072.97</v>
       </c>
       <c r="O281" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B282" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="C282" s="1">
-        <v>681000.0</v>
+        <v>130465.0</v>
       </c>
       <c r="D282" s="1">
-        <v>102.21</v>
+        <v>93.157</v>
       </c>
       <c r="E282" s="1">
-        <v>123.85769604</v>
+        <v>93.81726133</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>843470.91</v>
+        <v>122398.69</v>
       </c>
       <c r="I282" s="1">
-        <v>50835.14</v>
+        <v>-861.41</v>
       </c>
       <c r="J282" s="1">
-        <v>6.0268990189596</v>
+        <v>-0.70377387208964</v>
       </c>
       <c r="K282">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.23</v>
+      </c>
+      <c r="L282">
+        <v>299.18</v>
       </c>
       <c r="M282" s="1">
-        <v>894306.05</v>
+        <v>121537.28</v>
       </c>
       <c r="N282" s="1">
-        <v>895613.75</v>
+        <v>121836.46</v>
       </c>
       <c r="O282" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="B283" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="C283" s="1">
-        <v>750000.0</v>
+        <v>80286.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.012</v>
+        <v>64.494</v>
       </c>
       <c r="E283" s="1">
-        <v>100.913</v>
+        <v>65.16331614</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>756847.5</v>
+        <v>52317.02</v>
       </c>
       <c r="I283" s="1">
-        <v>-6757.5</v>
+        <v>-537.37</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.89284829506605</v>
+        <v>-1.0271418364425</v>
       </c>
       <c r="K283">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>0.02</v>
+      </c>
+      <c r="L283">
+        <v>13.2</v>
       </c>
       <c r="M283" s="1">
-        <v>750090.0</v>
+        <v>51779.65</v>
       </c>
       <c r="N283" s="1">
-        <v>753365.55</v>
+        <v>51792.85</v>
       </c>
       <c r="O283" s="1">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>673</v>
+        <v>660</v>
       </c>
       <c r="B284" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="C284" s="1">
-        <v>770000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.448</v>
+        <v>101.597</v>
       </c>
       <c r="E284" s="1">
-        <v>97.901</v>
+        <v>123.89212865</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>753837.7</v>
+        <v>847422.16</v>
       </c>
       <c r="I284" s="1">
-        <v>4211.9</v>
+        <v>52712.22</v>
       </c>
       <c r="J284" s="1">
-        <v>0.55872769430343</v>
+        <v>6.2203022871151</v>
       </c>
       <c r="K284">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="L284" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="M284" s="1">
-        <v>758049.6</v>
+        <v>900134.38</v>
       </c>
       <c r="N284" s="1">
-        <v>760883.74</v>
+        <v>902090.53</v>
       </c>
       <c r="O284" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>676</v>
+        <v>663</v>
       </c>
       <c r="B285" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="C285" s="1">
-        <v>1400000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>93.768</v>
+        <v>99.929</v>
       </c>
       <c r="E285" s="1">
-        <v>93.703</v>
+        <v>100.90909562</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>1311842.0</v>
+        <v>759845.49</v>
       </c>
       <c r="I285" s="1">
-        <v>910.0</v>
+        <v>-7380.12</v>
       </c>
       <c r="J285" s="1">
-        <v>0.069368109879086</v>
+        <v>-0.9712658819624</v>
       </c>
       <c r="K285">
-        <v>0.51</v>
+        <v>0.58</v>
       </c>
       <c r="L285" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
       <c r="M285" s="1">
-        <v>1312752.0</v>
+        <v>752465.37</v>
       </c>
       <c r="N285" s="1">
-        <v>1319923.2</v>
+        <v>756867.92</v>
       </c>
       <c r="O285" s="1">
-        <v>1.04</v>
+        <v>0.6</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="B286" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="C286" s="1">
-        <v>563000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>85.614</v>
+        <v>97.476</v>
       </c>
       <c r="E286" s="1">
-        <v>95.40138544</v>
+        <v>97.90117853</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>537109.8</v>
+        <v>756776.11</v>
       </c>
       <c r="I286" s="1">
-        <v>-55102.98</v>
+        <v>-3286.63</v>
       </c>
       <c r="J286" s="1">
-        <v>-10.259164885839</v>
+        <v>-0.43429357197864</v>
       </c>
       <c r="K286">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="L286" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="M286" s="1">
-        <v>482006.82</v>
+        <v>753489.48</v>
       </c>
       <c r="N286" s="1">
-        <v>484890.67</v>
+        <v>757724.18</v>
       </c>
       <c r="O286" s="1">
-        <v>0.38</v>
+        <v>0.6</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="B287" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="C287" s="1">
-        <v>1427000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.136</v>
+        <v>92.387</v>
       </c>
       <c r="E287" s="1">
-        <v>99.85</v>
+        <v>93.70031579</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1424859.5</v>
+        <v>1317426.44</v>
       </c>
       <c r="I287" s="1">
-        <v>4081.22</v>
+        <v>-18465.22</v>
       </c>
       <c r="J287" s="1">
-        <v>0.2864296444667</v>
+        <v>-1.4016129811392</v>
       </c>
       <c r="K287">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>898.77</v>
+        <v>0.7</v>
+      </c>
+      <c r="L287" t="s">
+        <v>671</v>
       </c>
       <c r="M287" s="1">
-        <v>1428940.72</v>
+        <v>1298961.22</v>
       </c>
       <c r="N287" s="1">
-        <v>1429839.49</v>
+        <v>1308770.74</v>
       </c>
       <c r="O287" s="1">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="B288" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="C288" s="1">
-        <v>1076000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>97.227</v>
+        <v>83.738</v>
       </c>
       <c r="E288" s="1">
-        <v>96.791</v>
+        <v>95.36410973</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>1041471.16</v>
+        <v>538807.22</v>
       </c>
       <c r="I288" s="1">
-        <v>4691.36</v>
+        <v>-65687.52</v>
       </c>
       <c r="J288" s="1">
-        <v>0.45045510429689</v>
+        <v>-12.19128429645</v>
       </c>
       <c r="K288">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="L288" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="M288" s="1">
-        <v>1046162.52</v>
+        <v>473119.7</v>
       </c>
       <c r="N288" s="1">
-        <v>1049218.54</v>
+        <v>477061.65</v>
       </c>
       <c r="O288" s="1">
-        <v>0.83</v>
+        <v>0.38</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="B289" t="s">
-        <v>688</v>
+        <v>676</v>
       </c>
       <c r="C289" s="1">
-        <v>120000.0</v>
+        <v>1433000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>96.358</v>
+        <v>98.741</v>
       </c>
       <c r="E289" s="1">
-        <v>99.406</v>
+        <v>99.84837962</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>119287.2</v>
+        <v>1430827.28</v>
       </c>
       <c r="I289" s="1">
-        <v>-3657.6</v>
+        <v>-15868.75</v>
       </c>
       <c r="J289" s="1">
-        <v>-3.0662133070438</v>
+        <v>-1.1090611859176</v>
       </c>
       <c r="K289">
-        <v>1.18</v>
+        <v>0.28</v>
       </c>
       <c r="L289" t="s">
-        <v>689</v>
+        <v>677</v>
       </c>
       <c r="M289" s="1">
-        <v>115629.6</v>
+        <v>1414958.53</v>
       </c>
       <c r="N289" s="1">
-        <v>117047.41</v>
+        <v>1419020.02</v>
       </c>
       <c r="O289" s="1">
-        <v>0.09</v>
+        <v>1.12</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="B290" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="C290" s="1">
-        <v>191000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.268</v>
+        <v>95.667</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>96.79010741</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>191000.0</v>
+        <v>1045333.16</v>
       </c>
       <c r="I290" s="1">
-        <v>-3308.12</v>
+        <v>-12129.56</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.732</v>
+        <v>-1.1603535087321</v>
       </c>
       <c r="K290">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="L290" t="s">
-        <v>692</v>
+        <v>680</v>
       </c>
       <c r="M290" s="1">
-        <v>187691.88</v>
+        <v>1033203.6</v>
       </c>
       <c r="N290" s="1">
-        <v>188824.19</v>
+        <v>1038656.71</v>
       </c>
       <c r="O290" s="1">
-        <v>0.15</v>
+        <v>0.82</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>693</v>
+        <v>681</v>
       </c>
       <c r="B291" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
       <c r="C291" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>103.314</v>
+        <v>95.686</v>
       </c>
       <c r="E291" s="1">
-        <v>100.77</v>
+        <v>99.406</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>100770.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I291" s="1">
-        <v>2544.0</v>
+        <v>-4464.0</v>
       </c>
       <c r="J291" s="1">
-        <v>2.5245608812146</v>
+        <v>-3.7422288393055</v>
       </c>
       <c r="K291">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>143.15</v>
+        <v>1.36</v>
+      </c>
+      <c r="L291" t="s">
+        <v>683</v>
       </c>
       <c r="M291" s="1">
-        <v>103314.0</v>
+        <v>114823.2</v>
       </c>
       <c r="N291" s="1">
-        <v>103457.15</v>
+        <v>116456.76</v>
       </c>
       <c r="O291" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
       <c r="B292" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="C292" s="1">
-        <v>100000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.019</v>
+        <v>97.859</v>
       </c>
       <c r="E292" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>98690.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>1329.0</v>
+        <v>-4089.31</v>
       </c>
       <c r="J292" s="1">
-        <v>1.3466409970615</v>
+        <v>-2.141</v>
       </c>
       <c r="K292">
-        <v>2.3</v>
+        <v>0.77</v>
       </c>
       <c r="L292" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
       <c r="M292" s="1">
-        <v>100019.0</v>
+        <v>186910.69</v>
       </c>
       <c r="N292" s="1">
-        <v>102322.77</v>
+        <v>188387.62</v>
       </c>
       <c r="O292" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="B293" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="C293" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>84.193</v>
+        <v>102.932</v>
       </c>
       <c r="E293" s="1">
-        <v>85.427</v>
+        <v>100.77</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>170854.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-2468.0</v>
+        <v>2162.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.4445081765718</v>
+        <v>2.1454798054977</v>
       </c>
       <c r="K293">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="L293">
-        <v>647.26</v>
+        <v>416.44</v>
       </c>
       <c r="M293" s="1">
-        <v>168386.0</v>
+        <v>102932.0</v>
       </c>
       <c r="N293" s="1">
-        <v>169033.26</v>
+        <v>103348.44</v>
       </c>
       <c r="O293" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="B294" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="C294" s="1">
         <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>88.721</v>
+        <v>99.514</v>
       </c>
       <c r="E294" s="1">
-        <v>85.8</v>
+        <v>98.69</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>85800.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I294" s="1">
-        <v>2921.0</v>
+        <v>824.0</v>
       </c>
       <c r="J294" s="1">
-        <v>3.4044289044289</v>
+        <v>0.83493768365589</v>
       </c>
       <c r="K294">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>26.37</v>
+        <v>2.53</v>
+      </c>
+      <c r="L294" t="s">
+        <v>691</v>
       </c>
       <c r="M294" s="1">
-        <v>88721.0</v>
+        <v>99514.0</v>
       </c>
       <c r="N294" s="1">
-        <v>88747.37</v>
+        <v>102040.71</v>
       </c>
       <c r="O294" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="B295" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="C295" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>98.278</v>
+        <v>83.62</v>
       </c>
       <c r="E295" s="1">
-        <v>99.423</v>
+        <v>85.427</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>99423.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1145.0</v>
+        <v>-3614.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.1516449916015</v>
+        <v>-2.1152563007012</v>
       </c>
       <c r="K295">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="L295">
-        <v>427.4</v>
+        <v>747.95</v>
       </c>
       <c r="M295" s="1">
-        <v>98278.0</v>
+        <v>167240.0</v>
       </c>
       <c r="N295" s="1">
-        <v>98705.4</v>
+        <v>167987.95</v>
       </c>
       <c r="O295" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="B296" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="C296" s="1">
-        <v>76000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>98.062</v>
+        <v>88.082</v>
       </c>
       <c r="E296" s="1">
-        <v>99.947</v>
+        <v>85.8</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>75959.72</v>
+        <v>85800.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1432.6</v>
+        <v>2282.0</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.8859995797773</v>
+        <v>2.6596736596737</v>
       </c>
       <c r="K296">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>0.11</v>
+      </c>
+      <c r="L296">
+        <v>105.48</v>
       </c>
       <c r="M296" s="1">
-        <v>74527.12</v>
+        <v>88082.0</v>
       </c>
       <c r="N296" s="1">
-        <v>75721.78</v>
+        <v>88187.48</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="B297" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="C297" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>101.02</v>
+        <v>85.446</v>
       </c>
       <c r="E297" s="1">
-        <v>100.0</v>
+        <v>85.957</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>102000.0</v>
+        <v>85957.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1040.4</v>
+        <v>-511.0</v>
       </c>
       <c r="J297" s="1">
-        <v>1.02</v>
+        <v>-0.59448328815571</v>
       </c>
       <c r="K297">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="L297">
-        <v>436.01</v>
+        <v>663.7</v>
       </c>
       <c r="M297" s="1">
-        <v>103040.4</v>
+        <v>85446.0</v>
       </c>
       <c r="N297" s="1">
-        <v>103476.41</v>
+        <v>86109.7</v>
       </c>
       <c r="O297" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
       <c r="B298" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="C298" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>98.018</v>
+        <v>97.469</v>
       </c>
       <c r="E298" s="1">
-        <v>99.779</v>
+        <v>99.423</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>199558.0</v>
+        <v>99423.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-3522.0</v>
+        <v>-1954.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-1.7649004299502</v>
+        <v>-1.9653400118685</v>
       </c>
       <c r="K298">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.6</v>
+      </c>
+      <c r="L298">
+        <v>600.0</v>
       </c>
       <c r="M298" s="1">
-        <v>196036.0</v>
+        <v>97469.0</v>
       </c>
       <c r="N298" s="1">
-        <v>197330.52</v>
+        <v>98069.0</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>712</v>
+        <v>700</v>
       </c>
       <c r="B299" t="s">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="C299" s="1">
-        <v>180000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.139</v>
+        <v>97.753</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>180000.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I299" s="1">
-        <v>-3349.8</v>
+        <v>-1667.44</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.861</v>
+        <v>-2.1951634366214</v>
       </c>
       <c r="K299">
-        <v>0.62</v>
+        <v>1.79</v>
       </c>
       <c r="L299" t="s">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="M299" s="1">
-        <v>176650.2</v>
+        <v>74292.28</v>
       </c>
       <c r="N299" s="1">
-        <v>177774.14</v>
+        <v>75650.91</v>
       </c>
       <c r="O299" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>715</v>
+        <v>703</v>
       </c>
       <c r="B300" t="s">
-        <v>716</v>
+        <v>704</v>
       </c>
       <c r="C300" s="1">
-        <v>70000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.721</v>
+        <v>100.001</v>
       </c>
       <c r="E300" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>69450.5</v>
+        <v>102000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-1045.8</v>
+        <v>1.02</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.5058206924356</v>
+        <v>0.001</v>
       </c>
       <c r="K300">
-        <v>4.17</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>0.7</v>
+      </c>
+      <c r="L300">
+        <v>713.47</v>
       </c>
       <c r="M300" s="1">
-        <v>68404.7</v>
+        <v>102001.02</v>
       </c>
       <c r="N300" s="1">
-        <v>71324.56</v>
+        <v>102714.49</v>
       </c>
       <c r="O300" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="B301" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="C301" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.262</v>
+        <v>98.034</v>
       </c>
       <c r="E301" s="1">
-        <v>101.669</v>
+        <v>99.779</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>101669.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-1407.0</v>
+        <v>-3490.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.383902664529</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K301">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>411.75</v>
+        <v>0.86</v>
+      </c>
+      <c r="L301" t="s">
+        <v>360</v>
       </c>
       <c r="M301" s="1">
-        <v>100262.0</v>
+        <v>196068.0</v>
       </c>
       <c r="N301" s="1">
-        <v>100673.75</v>
+        <v>197794.03</v>
       </c>
       <c r="O301" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="B302" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="C302" s="1">
-        <v>164000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.046</v>
+        <v>97.896</v>
       </c>
       <c r="E302" s="1">
         <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>164000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>75.44</v>
+        <v>-3787.2</v>
       </c>
       <c r="J302" s="1">
-        <v>0.046</v>
+        <v>-2.104</v>
       </c>
       <c r="K302">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>0.03</v>
+      </c>
+      <c r="L302">
+        <v>47.49</v>
       </c>
       <c r="M302" s="1">
-        <v>164075.44</v>
+        <v>176212.8</v>
       </c>
       <c r="N302" s="1">
-        <v>169470.19</v>
+        <v>176260.29</v>
       </c>
       <c r="O302" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="B303" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
       <c r="C303" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.042</v>
+        <v>97.253</v>
       </c>
       <c r="E303" s="1">
-        <v>100.78</v>
+        <v>99.215</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>100780.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I303" s="1">
-        <v>-1738.0</v>
+        <v>-1373.4</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.724548521532</v>
+        <v>-1.9775235599456</v>
       </c>
       <c r="K303">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>0.01</v>
+      </c>
+      <c r="L303">
+        <v>7.19</v>
       </c>
       <c r="M303" s="1">
-        <v>99042.0</v>
+        <v>68077.1</v>
       </c>
       <c r="N303" s="1">
-        <v>101881.32</v>
+        <v>68084.29</v>
       </c>
       <c r="O303" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="B304" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="C304" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.486</v>
+        <v>99.666</v>
       </c>
       <c r="E304" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>122000.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I304" s="1">
-        <v>592.92</v>
+        <v>-2003.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.486</v>
+        <v>-1.9701187185868</v>
       </c>
       <c r="K304">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.64</v>
+      </c>
+      <c r="L304">
+        <v>639.3</v>
       </c>
       <c r="M304" s="1">
-        <v>122592.92</v>
+        <v>99666.0</v>
       </c>
       <c r="N304" s="1">
-        <v>125469.27</v>
+        <v>100305.3</v>
       </c>
       <c r="O304" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>729</v>
+        <v>713</v>
       </c>
       <c r="B305" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="C305" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>93.863</v>
+        <v>99.666</v>
       </c>
       <c r="E305" s="1">
-        <v>93.109</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>186218.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>1508.0</v>
+        <v>-547.76</v>
       </c>
       <c r="J305" s="1">
-        <v>0.80980356356528</v>
+        <v>-0.334</v>
       </c>
       <c r="K305">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>3.49</v>
+      </c>
+      <c r="L305" t="s">
+        <v>715</v>
       </c>
       <c r="M305" s="1">
-        <v>187726.0</v>
+        <v>163452.24</v>
       </c>
       <c r="N305" s="1">
-        <v>188326.0</v>
+        <v>169179.22</v>
       </c>
       <c r="O305" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>731</v>
+        <v>716</v>
       </c>
       <c r="B306" t="s">
-        <v>732</v>
+        <v>717</v>
       </c>
       <c r="C306" s="1">
         <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.33</v>
+        <v>98.527</v>
       </c>
       <c r="E306" s="1">
-        <v>99.833</v>
+        <v>100.78</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>99833.0</v>
+        <v>100780.0</v>
       </c>
       <c r="I306" s="1">
-        <v>497.0</v>
+        <v>-2253.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.49783137840193</v>
+        <v>-2.2355626116293</v>
       </c>
       <c r="K306">
-        <v>2.98</v>
+        <v>3.02</v>
       </c>
       <c r="L306" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="M306" s="1">
-        <v>100330.0</v>
+        <v>98527.0</v>
       </c>
       <c r="N306" s="1">
-        <v>103310.82</v>
+        <v>101547.55</v>
       </c>
       <c r="O306" s="1">
         <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>734</v>
+        <v>719</v>
       </c>
       <c r="B307" t="s">
-        <v>735</v>
+        <v>720</v>
       </c>
       <c r="C307" s="1">
-        <v>200000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.296</v>
+        <v>99.86</v>
       </c>
       <c r="E307" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>198140.0</v>
+        <v>122000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>452.0</v>
+        <v>-170.8</v>
       </c>
       <c r="J307" s="1">
-        <v>0.22812153023115</v>
+        <v>-0.14</v>
       </c>
       <c r="K307">
-        <v>0.63</v>
+        <v>2.57</v>
       </c>
       <c r="L307" t="s">
-        <v>736</v>
+        <v>721</v>
       </c>
       <c r="M307" s="1">
-        <v>198592.0</v>
+        <v>121829.2</v>
       </c>
       <c r="N307" s="1">
-        <v>199856.8</v>
+        <v>124960.42</v>
       </c>
       <c r="O307" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>737</v>
+        <v>722</v>
       </c>
       <c r="B308" t="s">
-        <v>738</v>
+        <v>723</v>
       </c>
       <c r="C308" s="1">
-        <v>152912.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.941</v>
+        <v>93.888</v>
       </c>
       <c r="E308" s="1">
-        <v>97.12653029</v>
+        <v>93.109</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>148518.12</v>
+        <v>186218.0</v>
       </c>
       <c r="I308" s="1">
-        <v>1245.42</v>
+        <v>1558.0</v>
       </c>
       <c r="J308" s="1">
-        <v>0.8385643448759</v>
+        <v>0.83665381434663</v>
       </c>
       <c r="K308">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="L308">
-        <v>901.76</v>
+        <v>657.53</v>
       </c>
       <c r="M308" s="1">
-        <v>149763.54</v>
+        <v>187776.0</v>
       </c>
       <c r="N308" s="1">
-        <v>150665.3</v>
+        <v>188433.53</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>739</v>
+        <v>724</v>
       </c>
       <c r="B309" t="s">
-        <v>740</v>
+        <v>725</v>
       </c>
       <c r="C309" s="1">
-        <v>614563.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.749</v>
+        <v>100.015</v>
       </c>
       <c r="E309" s="1">
-        <v>100.78871816</v>
+        <v>99.833</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>619410.17</v>
+        <v>99833.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-18680.99</v>
+        <v>182.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-3.0159320761556</v>
+        <v>0.18230444842888</v>
       </c>
       <c r="K309">
-        <v>0.71</v>
+        <v>3.21</v>
       </c>
       <c r="L309" t="s">
-        <v>741</v>
+        <v>726</v>
       </c>
       <c r="M309" s="1">
-        <v>600729.18</v>
+        <v>100015.0</v>
       </c>
       <c r="N309" s="1">
-        <v>605064.8</v>
+        <v>103225.96</v>
       </c>
       <c r="O309" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>742</v>
+        <v>727</v>
       </c>
       <c r="B310" t="s">
-        <v>743</v>
+        <v>728</v>
       </c>
       <c r="C310" s="1">
-        <v>369137.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>104.109</v>
+        <v>98.916</v>
       </c>
       <c r="E310" s="1">
-        <v>117.40858001</v>
+        <v>99.07</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>433398.51</v>
+        <v>198140.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-49093.67</v>
+        <v>-308.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-11.327604702656</v>
+        <v>-0.15544564449379</v>
       </c>
       <c r="K310">
-        <v>1.06</v>
+        <v>0.85</v>
       </c>
       <c r="L310" t="s">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="M310" s="1">
-        <v>384304.84</v>
+        <v>197832.0</v>
       </c>
       <c r="N310" s="1">
-        <v>388211.12</v>
+        <v>199525.2</v>
       </c>
       <c r="O310" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>745</v>
+        <v>730</v>
       </c>
       <c r="B311" t="s">
-        <v>746</v>
+        <v>731</v>
       </c>
       <c r="C311" s="1">
-        <v>100000.0</v>
+        <v>153459.0</v>
       </c>
       <c r="D311" s="1">
-        <v>98.122</v>
+        <v>97.879</v>
       </c>
       <c r="E311" s="1">
-        <v>99.794</v>
+        <v>97.12905076</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>99794.0</v>
+        <v>149053.27</v>
       </c>
       <c r="I311" s="1">
-        <v>-1672.0</v>
+        <v>1150.86</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.6754514299457</v>
+        <v>0.7721132183145</v>
       </c>
       <c r="K311">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="L311">
-        <v>517.81</v>
+        <v>971.21</v>
       </c>
       <c r="M311" s="1">
-        <v>98122.0</v>
+        <v>150204.13</v>
       </c>
       <c r="N311" s="1">
-        <v>98639.81</v>
+        <v>151175.34</v>
       </c>
       <c r="O311" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>747</v>
+        <v>732</v>
       </c>
       <c r="B312" t="s">
-        <v>748</v>
+        <v>733</v>
       </c>
       <c r="C312" s="1">
-        <v>200000.0</v>
+        <v>616760.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.229</v>
+        <v>96.723</v>
       </c>
       <c r="E312" s="1">
-        <v>99.105</v>
+        <v>100.77701699</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>198210.0</v>
+        <v>621552.33</v>
       </c>
       <c r="I312" s="1">
-        <v>-3752.0</v>
+        <v>-25003.56</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.8929418293729</v>
+        <v>-4.0227602396728</v>
       </c>
       <c r="K312">
-        <v>1.42</v>
+        <v>0.85</v>
       </c>
       <c r="L312" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="M312" s="1">
-        <v>194458.0</v>
+        <v>596548.77</v>
       </c>
       <c r="N312" s="1">
-        <v>197307.32</v>
+        <v>601787.01</v>
       </c>
       <c r="O312" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>750</v>
+        <v>735</v>
       </c>
       <c r="B313" t="s">
-        <v>751</v>
+        <v>736</v>
       </c>
       <c r="C313" s="1">
-        <v>115000.0</v>
+        <v>370455.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.692</v>
+        <v>102.441</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>117.36097232</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>115000.0</v>
+        <v>434769.59</v>
       </c>
       <c r="I313" s="1">
-        <v>-354.2</v>
+        <v>-55271.79</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.308</v>
+        <v>-12.712892362136</v>
       </c>
       <c r="K313">
-        <v>2.88</v>
+        <v>1.27</v>
       </c>
       <c r="L313" t="s">
-        <v>752</v>
+        <v>737</v>
       </c>
       <c r="M313" s="1">
-        <v>114645.8</v>
+        <v>379497.8</v>
       </c>
       <c r="N313" s="1">
-        <v>117960.03</v>
+        <v>384217.3</v>
       </c>
       <c r="O313" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>753</v>
+        <v>738</v>
       </c>
       <c r="B314" t="s">
-        <v>754</v>
+        <v>739</v>
       </c>
       <c r="C314" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.336</v>
+        <v>97.173</v>
       </c>
       <c r="E314" s="1">
-        <v>101.2</v>
+        <v>99.794</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>202400.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-3728.0</v>
+        <v>-2621.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.8418972332016</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K314">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>0.72</v>
+      </c>
+      <c r="L314">
+        <v>719.18</v>
       </c>
       <c r="M314" s="1">
-        <v>198672.0</v>
+        <v>97173.0</v>
       </c>
       <c r="N314" s="1">
-        <v>199746.52</v>
+        <v>97892.18</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>756</v>
+        <v>740</v>
       </c>
       <c r="B315" t="s">
-        <v>757</v>
+        <v>741</v>
       </c>
       <c r="C315" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.612</v>
+        <v>97.266</v>
       </c>
       <c r="E315" s="1">
-        <v>99.728</v>
+        <v>99.105</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>238349.92</v>
+        <v>198210.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-2667.24</v>
+        <v>-3678.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.1190437991336</v>
+        <v>-1.8556076888149</v>
       </c>
       <c r="K315">
-        <v>0.78</v>
+        <v>1.61</v>
       </c>
       <c r="L315" t="s">
-        <v>758</v>
+        <v>742</v>
       </c>
       <c r="M315" s="1">
-        <v>235682.68</v>
+        <v>194532.0</v>
       </c>
       <c r="N315" s="1">
-        <v>237555.39</v>
+        <v>197755.29</v>
       </c>
       <c r="O315" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>759</v>
+        <v>743</v>
       </c>
       <c r="B316" t="s">
-        <v>760</v>
+        <v>744</v>
       </c>
       <c r="C316" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>104.563</v>
+        <v>98.784</v>
       </c>
       <c r="E316" s="1">
-        <v>99.29</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>198580.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>10546.0</v>
+        <v>-1398.4</v>
       </c>
       <c r="J316" s="1">
-        <v>5.3107060126901</v>
+        <v>-1.216</v>
       </c>
       <c r="K316">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>294.52</v>
+        <v>3.09</v>
+      </c>
+      <c r="L316" t="s">
+        <v>745</v>
       </c>
       <c r="M316" s="1">
-        <v>209126.0</v>
+        <v>113601.6</v>
       </c>
       <c r="N316" s="1">
-        <v>209420.52</v>
+        <v>117159.18</v>
       </c>
       <c r="O316" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="B317" t="s">
-        <v>762</v>
+        <v>747</v>
       </c>
       <c r="C317" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.009</v>
+        <v>98.602</v>
       </c>
       <c r="E317" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>102470.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-2461.0</v>
+        <v>-5196.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.4016785400605</v>
+        <v>-2.5671936758893</v>
       </c>
       <c r="K317">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>0.75</v>
+      </c>
+      <c r="L317" t="s">
+        <v>748</v>
       </c>
       <c r="M317" s="1">
-        <v>100009.0</v>
+        <v>197204.0</v>
       </c>
       <c r="N317" s="1">
-        <v>100107.63</v>
+        <v>198704.27</v>
       </c>
       <c r="O317" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
       <c r="B318" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="C318" s="1">
-        <v>216647.49</v>
+        <v>239000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.359</v>
+        <v>98.051</v>
       </c>
       <c r="E318" s="1">
-        <v>95.01094612</v>
+        <v>99.728</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>205838.83</v>
+        <v>238349.92</v>
       </c>
       <c r="I318" s="1">
-        <v>5087.0</v>
+        <v>-4008.03</v>
       </c>
       <c r="J318" s="1">
-        <v>2.4713510079707</v>
+        <v>-1.6815738809562</v>
       </c>
       <c r="K318">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>810.2</v>
+        <v>0.97</v>
+      </c>
+      <c r="L318" t="s">
+        <v>751</v>
       </c>
       <c r="M318" s="1">
-        <v>210925.83</v>
+        <v>234341.89</v>
       </c>
       <c r="N318" s="1">
-        <v>211736.03</v>
+        <v>236661.5</v>
       </c>
       <c r="O318" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="B319" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="C319" s="1">
-        <v>139513.84</v>
+        <v>200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>80.675</v>
+        <v>104.238</v>
       </c>
       <c r="E319" s="1">
-        <v>82.27299887</v>
+        <v>99.29</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>114782.22</v>
+        <v>198580.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-2229.43</v>
+        <v>9896.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-1.9423130167721</v>
+        <v>4.9833820122872</v>
       </c>
       <c r="K319">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="L319">
-        <v>681.13</v>
+        <v>913.01</v>
       </c>
       <c r="M319" s="1">
-        <v>112552.79</v>
+        <v>208476.0</v>
       </c>
       <c r="N319" s="1">
-        <v>113233.92</v>
+        <v>209389.01</v>
       </c>
       <c r="O319" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="B320" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="C320" s="1">
-        <v>167000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>92.663</v>
+        <v>98.972</v>
       </c>
       <c r="E320" s="1">
-        <v>92.586</v>
+        <v>102.47</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>154618.62</v>
+        <v>102470.0</v>
       </c>
       <c r="I320" s="1">
-        <v>128.59</v>
+        <v>-3498.0</v>
       </c>
       <c r="J320" s="1">
-        <v>0.083165921413605</v>
+        <v>-3.4136820532839</v>
       </c>
       <c r="K320">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.33</v>
+      </c>
+      <c r="L320">
+        <v>328.77</v>
       </c>
       <c r="M320" s="1">
-        <v>154747.21</v>
+        <v>98972.0</v>
       </c>
       <c r="N320" s="1">
-        <v>156906.31</v>
+        <v>99300.77</v>
       </c>
       <c r="O320" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>770</v>
+        <v>756</v>
       </c>
       <c r="B321" t="s">
-        <v>771</v>
+        <v>757</v>
       </c>
       <c r="C321" s="1">
-        <v>308484.93</v>
+        <v>217422.49</v>
       </c>
       <c r="D321" s="1">
-        <v>102.918</v>
+        <v>97.244</v>
       </c>
       <c r="E321" s="1">
-        <v>106.29075138</v>
+        <v>95.01893295</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>327890.95</v>
+        <v>206592.53</v>
       </c>
       <c r="I321" s="1">
-        <v>-10404.43</v>
+        <v>4837.79</v>
       </c>
       <c r="J321" s="1">
-        <v>-3.1731372884796</v>
+        <v>2.3417061594628</v>
       </c>
       <c r="K321">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>0.41</v>
+      </c>
+      <c r="L321">
+        <v>900.67</v>
       </c>
       <c r="M321" s="1">
-        <v>317486.52</v>
+        <v>211430.32</v>
       </c>
       <c r="N321" s="1">
-        <v>319981.44</v>
+        <v>212330.99</v>
       </c>
       <c r="O321" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>773</v>
+        <v>758</v>
       </c>
       <c r="B322" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="C322" s="1">
-        <v>158000.0</v>
+        <v>140011.84</v>
       </c>
       <c r="D322" s="1">
-        <v>98.048</v>
+        <v>79.721</v>
       </c>
       <c r="E322" s="1">
-        <v>99.422</v>
+        <v>82.26630691</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>157086.76</v>
+        <v>115182.57</v>
       </c>
       <c r="I322" s="1">
-        <v>-2170.92</v>
+        <v>-3563.73</v>
       </c>
       <c r="J322" s="1">
-        <v>-1.3819878900042</v>
+        <v>-3.0939837511874</v>
       </c>
       <c r="K322">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="L322">
-        <v>773.77</v>
+        <v>756.06</v>
       </c>
       <c r="M322" s="1">
-        <v>154915.84</v>
+        <v>111618.84</v>
       </c>
       <c r="N322" s="1">
-        <v>155689.61</v>
+        <v>112374.9</v>
       </c>
       <c r="O322" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="B323" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="C323" s="1">
-        <v>190000.0</v>
+        <v>167598.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.703</v>
+        <v>91.912</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>92.58533515</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>190000.0</v>
+        <v>155171.17</v>
       </c>
       <c r="I323" s="1">
-        <v>1335.7</v>
+        <v>-1128.5</v>
       </c>
       <c r="J323" s="1">
-        <v>0.703</v>
+        <v>-0.72726138495959</v>
       </c>
       <c r="K323">
-        <v>3.92</v>
+        <v>1.39</v>
       </c>
       <c r="L323" t="s">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="M323" s="1">
-        <v>191335.7</v>
+        <v>154042.67</v>
       </c>
       <c r="N323" s="1">
-        <v>198789.95</v>
+        <v>156368.61</v>
       </c>
       <c r="O323" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>778</v>
+        <v>763</v>
       </c>
       <c r="B324" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="C324" s="1">
-        <v>200000.0</v>
+        <v>309588.93</v>
       </c>
       <c r="D324" s="1">
-        <v>88.737</v>
+        <v>101.271</v>
       </c>
       <c r="E324" s="1">
-        <v>88.621</v>
+        <v>106.27810239</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>177242.0</v>
+        <v>329025.24</v>
       </c>
       <c r="I324" s="1">
-        <v>232.0</v>
+        <v>-15501.43</v>
       </c>
       <c r="J324" s="1">
-        <v>0.13089448324889</v>
+        <v>-4.7113194112403</v>
       </c>
       <c r="K324">
-        <v>1.4</v>
+        <v>1.04</v>
       </c>
       <c r="L324" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="M324" s="1">
-        <v>177474.0</v>
+        <v>313523.81</v>
       </c>
       <c r="N324" s="1">
-        <v>180278.79</v>
+        <v>316757.95</v>
       </c>
       <c r="O324" s="1">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="B325" t="s">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="C325" s="1">
-        <v>200000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>74.587</v>
+        <v>99.888</v>
       </c>
       <c r="E325" s="1">
-        <v>73.87</v>
+        <v>99.958</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>147740.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I325" s="1">
-        <v>1434.0</v>
+        <v>-72.1</v>
       </c>
       <c r="J325" s="1">
-        <v>0.97062406931095</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K325">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="L325">
-        <v>665.75</v>
+        <v>137.57</v>
       </c>
       <c r="M325" s="1">
-        <v>149174.0</v>
+        <v>102884.64</v>
       </c>
       <c r="N325" s="1">
-        <v>149839.75</v>
+        <v>103022.21</v>
       </c>
       <c r="O325" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>783</v>
+        <v>768</v>
       </c>
       <c r="B326" t="s">
-        <v>784</v>
+        <v>769</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>98.304</v>
+        <v>97.317</v>
       </c>
       <c r="E326" s="1">
-        <v>99.985</v>
+        <v>99.422</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>199970.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I326" s="1">
-        <v>-3362.0</v>
+        <v>-3325.9</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.6812521878282</v>
+        <v>-2.1172376335218</v>
       </c>
       <c r="K326">
-        <v>2.96</v>
+        <v>0.68</v>
       </c>
       <c r="L326" t="s">
-        <v>785</v>
+        <v>770</v>
       </c>
       <c r="M326" s="1">
-        <v>196608.0</v>
+        <v>153760.86</v>
       </c>
       <c r="N326" s="1">
-        <v>202525.81</v>
+        <v>154830.07</v>
       </c>
       <c r="O326" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>786</v>
+        <v>771</v>
       </c>
       <c r="B327" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="C327" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.852</v>
+        <v>99.85</v>
       </c>
       <c r="E327" s="1">
         <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>852.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J327" s="1">
-        <v>0.852</v>
+        <v>-0.15</v>
       </c>
       <c r="K327">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>0.15</v>
+      </c>
+      <c r="L327">
+        <v>291.51</v>
       </c>
       <c r="M327" s="1">
-        <v>100852.0</v>
+        <v>189715.0</v>
       </c>
       <c r="N327" s="1">
-        <v>103353.16</v>
+        <v>190006.51</v>
       </c>
       <c r="O327" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>789</v>
+        <v>773</v>
       </c>
       <c r="B328" t="s">
-        <v>790</v>
+        <v>774</v>
       </c>
       <c r="C328" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.471</v>
+        <v>88.297</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>100000.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I328" s="1">
-        <v>471.0</v>
+        <v>-648.0</v>
       </c>
       <c r="J328" s="1">
-        <v>0.471</v>
+        <v>-0.36560183252277</v>
       </c>
       <c r="K328">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11.99</v>
+        <v>1.5</v>
+      </c>
+      <c r="L328" t="s">
+        <v>775</v>
       </c>
       <c r="M328" s="1">
-        <v>100471.0</v>
+        <v>176594.0</v>
       </c>
       <c r="N328" s="1">
-        <v>100482.99</v>
+        <v>179585.78</v>
       </c>
       <c r="O328" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="B329" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="C329" s="1">
         <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.123</v>
+        <v>73.793</v>
       </c>
       <c r="E329" s="1">
-        <v>99.917</v>
+        <v>73.87</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>199834.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3588.0</v>
+        <v>-154.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.7954902569132</v>
+        <v>-0.10423717341275</v>
       </c>
       <c r="K329">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="L329">
-        <v>721.23</v>
+        <v>752.05</v>
       </c>
       <c r="M329" s="1">
-        <v>196246.0</v>
+        <v>147586.0</v>
       </c>
       <c r="N329" s="1">
-        <v>196967.23</v>
+        <v>148338.05</v>
       </c>
       <c r="O329" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="B330" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="C330" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.893</v>
+        <v>97.515</v>
       </c>
       <c r="E330" s="1">
-        <v>99.326</v>
+        <v>99.985</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>99326.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-433.0</v>
+        <v>-4940.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.43593822362725</v>
+        <v>-2.4703705555833</v>
       </c>
       <c r="K330">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>387.33</v>
+        <v>3.15</v>
+      </c>
+      <c r="L330" t="s">
+        <v>780</v>
       </c>
       <c r="M330" s="1">
-        <v>98893.0</v>
+        <v>195030.0</v>
       </c>
       <c r="N330" s="1">
-        <v>99280.33</v>
+        <v>201336.16</v>
       </c>
       <c r="O330" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="B331" t="s">
-        <v>796</v>
+        <v>782</v>
       </c>
       <c r="C331" s="1">
         <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.233</v>
+        <v>100.578</v>
       </c>
       <c r="E331" s="1">
         <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>100000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1767.0</v>
+        <v>578.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.767</v>
+        <v>0.578</v>
       </c>
       <c r="K331">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>649.05</v>
+        <v>2.72</v>
+      </c>
+      <c r="L331" t="s">
+        <v>783</v>
       </c>
       <c r="M331" s="1">
-        <v>98233.0</v>
+        <v>100578.0</v>
       </c>
       <c r="N331" s="1">
-        <v>98882.05</v>
+        <v>103300.78</v>
       </c>
       <c r="O331" s="1">
         <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>797</v>
+        <v>784</v>
       </c>
       <c r="B332" t="s">
-        <v>798</v>
+        <v>785</v>
       </c>
       <c r="C332" s="1">
         <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.562</v>
+        <v>100.151</v>
       </c>
       <c r="E332" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>63.0</v>
+        <v>151.0</v>
       </c>
       <c r="J332" s="1">
-        <v>0.063317219268535</v>
+        <v>0.151</v>
       </c>
       <c r="K332">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>0.26</v>
+      </c>
+      <c r="L332">
+        <v>263.7</v>
       </c>
       <c r="M332" s="1">
-        <v>99562.0</v>
+        <v>100151.0</v>
       </c>
       <c r="N332" s="1">
-        <v>100609.95</v>
+        <v>100414.7</v>
       </c>
       <c r="O332" s="1">
         <v>0.08</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
       <c r="B333" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="C333" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>67.263</v>
+        <v>97.295</v>
       </c>
       <c r="E333" s="1">
-        <v>70.36</v>
+        <v>99.917</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>633240.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-27873.0</v>
+        <v>-5244.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-4.4016486640136</v>
+        <v>-2.6241780677963</v>
       </c>
       <c r="K333">
-        <v>1.06</v>
+        <v>0.55</v>
       </c>
       <c r="L333" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
       <c r="M333" s="1">
-        <v>605367.0</v>
+        <v>194590.0</v>
       </c>
       <c r="N333" s="1">
-        <v>614884.81</v>
+        <v>195699.59</v>
       </c>
       <c r="O333" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>803</v>
+        <v>789</v>
       </c>
       <c r="B334" t="s">
-        <v>804</v>
+        <v>790</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.112</v>
+        <v>97.74</v>
       </c>
       <c r="E334" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>100000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-888.0</v>
+        <v>-1586.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.888</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K334">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>0.6</v>
+      </c>
+      <c r="L334">
+        <v>595.89</v>
       </c>
       <c r="M334" s="1">
-        <v>99112.0</v>
+        <v>97740.0</v>
       </c>
       <c r="N334" s="1">
-        <v>100593.63</v>
+        <v>98335.89</v>
       </c>
       <c r="O334" s="1">
         <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="B335" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="C335" s="1">
         <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.89</v>
+        <v>97.565</v>
       </c>
       <c r="E335" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-981.0</v>
+        <v>-2435.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.98226712459072</v>
+        <v>-2.435</v>
       </c>
       <c r="K335">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>0.87</v>
+      </c>
+      <c r="L335">
+        <v>868.88</v>
       </c>
       <c r="M335" s="1">
-        <v>98890.0</v>
+        <v>97565.0</v>
       </c>
       <c r="N335" s="1">
-        <v>100578.01</v>
+        <v>98433.88</v>
       </c>
       <c r="O335" s="1">
         <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="B336" t="s">
-        <v>810</v>
+        <v>794</v>
       </c>
       <c r="C336" s="1">
         <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.483</v>
+        <v>98.828</v>
       </c>
       <c r="E336" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>100000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I336" s="1">
-        <v>483.0</v>
+        <v>-671.0</v>
       </c>
       <c r="J336" s="1">
-        <v>0.483</v>
+        <v>-0.67437863697123</v>
       </c>
       <c r="K336">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>118.62</v>
+        <v>1.26</v>
+      </c>
+      <c r="L336" t="s">
+        <v>795</v>
       </c>
       <c r="M336" s="1">
-        <v>100483.0</v>
+        <v>98828.0</v>
       </c>
       <c r="N336" s="1">
-        <v>100601.62</v>
+        <v>100091.7</v>
       </c>
       <c r="O336" s="1">
         <v>0.08</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="B337" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="C337" s="1">
-        <v>2370000.0</v>
+        <v>903217.0</v>
       </c>
       <c r="D337" s="1">
-        <v>87.494</v>
+        <v>65.777</v>
       </c>
       <c r="E337" s="1">
-        <v>87.4151519</v>
+        <v>70.35181468</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>2071739.1</v>
+        <v>635429.55</v>
       </c>
       <c r="I337" s="1">
-        <v>1868.7</v>
+        <v>-41320.51</v>
       </c>
       <c r="J337" s="1">
-        <v>0.090199581597895</v>
+        <v>-6.5027680881382</v>
       </c>
       <c r="K337">
-        <v>0.7</v>
+        <v>1.17</v>
       </c>
       <c r="L337" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="M337" s="1">
-        <v>2073607.8</v>
+        <v>594109.04</v>
       </c>
       <c r="N337" s="1">
-        <v>2090106.9</v>
+        <v>604700.19</v>
       </c>
       <c r="O337" s="1">
-        <v>1.65</v>
+        <v>0.48</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="B338" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="C338" s="1">
-        <v>649000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>75.023</v>
+        <v>98.297</v>
       </c>
       <c r="E338" s="1">
-        <v>74.6182527</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>484272.46</v>
+        <v>100000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>2626.81</v>
+        <v>-1703.0</v>
       </c>
       <c r="J338" s="1">
-        <v>0.54242398999935</v>
+        <v>-1.703</v>
       </c>
       <c r="K338">
-        <v>0.63</v>
+        <v>1.68</v>
       </c>
       <c r="L338" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="M338" s="1">
-        <v>486899.27</v>
+        <v>98297.0</v>
       </c>
       <c r="N338" s="1">
-        <v>491010.2</v>
+        <v>99979.37</v>
       </c>
       <c r="O338" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="B339" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="C339" s="1">
-        <v>1590000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>96.515</v>
+        <v>98.543</v>
       </c>
       <c r="E339" s="1">
-        <v>96.3792327</v>
+        <v>99.871</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>1532429.8</v>
+        <v>99871.0</v>
       </c>
       <c r="I339" s="1">
-        <v>2158.7</v>
+        <v>-1328.0</v>
       </c>
       <c r="J339" s="1">
-        <v>0.14086779048541</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="K339">
-        <v>0.83</v>
+        <v>1.91</v>
       </c>
       <c r="L339" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="M339" s="1">
-        <v>1534588.5</v>
+        <v>98543.0</v>
       </c>
       <c r="N339" s="1">
-        <v>1547853.02</v>
+        <v>100453.96</v>
       </c>
       <c r="O339" s="1">
-        <v>1.22</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="B340" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="C340" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>97.907</v>
+        <v>99.69</v>
       </c>
       <c r="E340" s="1">
-        <v>101.30508571</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>70913.56</v>
+        <v>100000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-2378.66</v>
+        <v>-310.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-3.354309105339</v>
+        <v>-0.31</v>
       </c>
       <c r="K340">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>0.35</v>
+      </c>
+      <c r="L340">
+        <v>345.07</v>
       </c>
       <c r="M340" s="1">
-        <v>68534.9</v>
+        <v>99690.0</v>
       </c>
       <c r="N340" s="1">
-        <v>69908.05</v>
+        <v>100035.07</v>
       </c>
       <c r="O340" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>823</v>
+        <v>807</v>
       </c>
       <c r="B341" t="s">
-        <v>824</v>
+        <v>808</v>
       </c>
       <c r="C341" s="1">
-        <v>100000.0</v>
+        <v>2379000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.932</v>
+        <v>86.8</v>
       </c>
       <c r="E341" s="1">
-        <v>99.646</v>
+        <v>87.41459521</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>99646.0</v>
+        <v>2079593.22</v>
       </c>
       <c r="I341" s="1">
-        <v>286.0</v>
+        <v>-14621.22</v>
       </c>
       <c r="J341" s="1">
-        <v>0.28701603677017</v>
+        <v>-0.70308076884382</v>
       </c>
       <c r="K341">
-        <v>0.39</v>
+        <v>0.04</v>
       </c>
       <c r="L341">
-        <v>393.15</v>
+        <v>866.87</v>
       </c>
       <c r="M341" s="1">
-        <v>99932.0</v>
+        <v>2064972.0</v>
       </c>
       <c r="N341" s="1">
-        <v>100325.15</v>
+        <v>2065838.87</v>
       </c>
       <c r="O341" s="1">
-        <v>0.08</v>
+        <v>1.63</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>825</v>
+        <v>809</v>
       </c>
       <c r="B342" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="C342" s="1">
-        <v>100000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.337</v>
+        <v>73.928</v>
       </c>
       <c r="E342" s="1">
-        <v>97.41</v>
+        <v>74.61877607</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>97410.0</v>
+        <v>486514.42</v>
       </c>
       <c r="I342" s="1">
-        <v>2927.0</v>
+        <v>-4503.86</v>
       </c>
       <c r="J342" s="1">
-        <v>3.0048249666359</v>
+        <v>-0.92574028946562</v>
       </c>
       <c r="K342">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>76.71</v>
+        <v>0.68</v>
+      </c>
+      <c r="L342" t="s">
+        <v>811</v>
       </c>
       <c r="M342" s="1">
-        <v>100337.0</v>
+        <v>482010.56</v>
       </c>
       <c r="N342" s="1">
-        <v>100413.71</v>
+        <v>486459.34</v>
       </c>
       <c r="O342" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="B343" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="C343" s="1">
-        <v>100000.0</v>
+        <v>1860000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.494</v>
+        <v>64.531</v>
       </c>
       <c r="E343" s="1">
-        <v>100.0</v>
+        <v>65.634</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>100000.0</v>
+        <v>1220792.4</v>
       </c>
       <c r="I343" s="1">
-        <v>494.0</v>
+        <v>-20515.8</v>
       </c>
       <c r="J343" s="1">
-        <v>0.494</v>
+        <v>-1.6805314318798</v>
       </c>
       <c r="K343">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>72.31</v>
+        <v>0.8</v>
+      </c>
+      <c r="L343" t="s">
+        <v>814</v>
       </c>
       <c r="M343" s="1">
-        <v>100494.0</v>
+        <v>1200276.6</v>
       </c>
       <c r="N343" s="1">
-        <v>100566.31</v>
+        <v>1215207.56</v>
       </c>
       <c r="O343" s="1">
-        <v>0.08</v>
+        <v>0.96</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>829</v>
+        <v>815</v>
       </c>
       <c r="B344" t="s">
-        <v>830</v>
+        <v>816</v>
       </c>
       <c r="C344" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.148</v>
+        <v>95.754</v>
       </c>
       <c r="E344" s="1">
-        <v>100.0</v>
+        <v>101.30508571</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>100000.0</v>
+        <v>70913.56</v>
       </c>
       <c r="I344" s="1">
-        <v>148.0</v>
+        <v>-3885.76</v>
       </c>
       <c r="J344" s="1">
-        <v>0.148</v>
+        <v>-5.4795725951426</v>
       </c>
       <c r="K344">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.19</v>
+      </c>
+      <c r="L344" t="s">
+        <v>817</v>
       </c>
       <c r="M344" s="1">
-        <v>100148.0</v>
+        <v>67027.8</v>
       </c>
       <c r="N344" s="1">
-        <v>100148.0</v>
+        <v>68562.05</v>
       </c>
       <c r="O344" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>831</v>
+        <v>818</v>
       </c>
       <c r="B345" t="s">
-        <v>832</v>
+        <v>819</v>
       </c>
       <c r="C345" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>88.624</v>
+        <v>99.114</v>
       </c>
       <c r="E345" s="1">
-        <v>85.25</v>
+        <v>99.646</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>42625.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I345" s="1">
-        <v>1687.0</v>
+        <v>-532.0</v>
       </c>
       <c r="J345" s="1">
-        <v>3.9577712609971</v>
+        <v>-0.53388997049555</v>
       </c>
       <c r="K345">
-        <v>0.07</v>
+        <v>0.59</v>
       </c>
       <c r="L345">
-        <v>36.99</v>
+        <v>594.52</v>
       </c>
       <c r="M345" s="1">
-        <v>44312.0</v>
+        <v>99114.0</v>
       </c>
       <c r="N345" s="1">
-        <v>44348.99</v>
+        <v>99708.52</v>
       </c>
       <c r="O345" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
       <c r="B346" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="C346" s="1">
         <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.763</v>
+        <v>100.239</v>
       </c>
       <c r="E346" s="1">
-        <v>102.939</v>
+        <v>97.41</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>102939.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-2176.0</v>
+        <v>2829.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.113873264749</v>
+        <v>2.9042192793348</v>
       </c>
       <c r="K346">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="L346">
-        <v>645.55</v>
+        <v>306.85</v>
       </c>
       <c r="M346" s="1">
-        <v>100763.0</v>
+        <v>100239.0</v>
       </c>
       <c r="N346" s="1">
-        <v>101408.55</v>
+        <v>100545.85</v>
       </c>
       <c r="O346" s="1">
         <v>0.08</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>835</v>
+        <v>822</v>
       </c>
       <c r="B347" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
       <c r="C347" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.548</v>
+        <v>99.691</v>
       </c>
       <c r="E347" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>201522.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-6426.0</v>
+        <v>-309.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-3.188733736267</v>
+        <v>-0.309</v>
       </c>
       <c r="K347">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>0.33</v>
+      </c>
+      <c r="L347">
+        <v>325.41</v>
       </c>
       <c r="M347" s="1">
-        <v>195096.0</v>
+        <v>99691.0</v>
       </c>
       <c r="N347" s="1">
-        <v>196150.11</v>
+        <v>100016.41</v>
       </c>
       <c r="O347" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="B348" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="C348" s="1">
         <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>104.819</v>
+        <v>99.215</v>
       </c>
       <c r="E348" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>104450.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>369.0</v>
+        <v>-785.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.35327908089995</v>
+        <v>-0.785</v>
       </c>
       <c r="K348">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L348">
-        <v>0.0</v>
+        <v>228.12</v>
       </c>
       <c r="M348" s="1">
-        <v>104819.0</v>
+        <v>99215.0</v>
       </c>
       <c r="N348" s="1">
-        <v>104819.0</v>
+        <v>99443.12</v>
       </c>
       <c r="O348" s="1">
         <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>840</v>
+        <v>826</v>
       </c>
       <c r="B349" t="s">
-        <v>841</v>
+        <v>827</v>
       </c>
       <c r="C349" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.53</v>
+        <v>88.025</v>
       </c>
       <c r="E349" s="1">
-        <v>99.908</v>
+        <v>85.25</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>99908.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-2378.0</v>
+        <v>1387.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.3801897745926</v>
+        <v>3.2551319648094</v>
       </c>
       <c r="K349">
-        <v>0.93</v>
+        <v>0.12</v>
       </c>
       <c r="L349">
-        <v>925.69</v>
+        <v>58.56</v>
       </c>
       <c r="M349" s="1">
-        <v>97530.0</v>
+        <v>44012.5</v>
       </c>
       <c r="N349" s="1">
-        <v>98455.69</v>
+        <v>44071.06</v>
       </c>
       <c r="O349" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>842</v>
+        <v>828</v>
       </c>
       <c r="B350" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>102.563</v>
+        <v>99.995</v>
       </c>
       <c r="E350" s="1">
-        <v>103.15</v>
+        <v>102.939</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>103150.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-587.0</v>
+        <v>-2944.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.56907416383907</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K350">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="L350">
-        <v>221.23</v>
+        <v>854.11</v>
       </c>
       <c r="M350" s="1">
-        <v>102563.0</v>
+        <v>99995.0</v>
       </c>
       <c r="N350" s="1">
-        <v>102784.23</v>
+        <v>100849.11</v>
       </c>
       <c r="O350" s="1">
         <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="B351" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="C351" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>104.105</v>
+        <v>96.695</v>
       </c>
       <c r="E351" s="1">
-        <v>106.6</v>
+        <v>100.761</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>106600.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-2495.0</v>
+        <v>-8132.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.3405253283302</v>
+        <v>-4.035291432201</v>
       </c>
       <c r="K351">
-        <v>2.24</v>
+        <v>0.72</v>
       </c>
       <c r="L351" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="M351" s="1">
-        <v>104105.0</v>
+        <v>193390.0</v>
       </c>
       <c r="N351" s="1">
-        <v>106340.62</v>
+        <v>194832.47</v>
       </c>
       <c r="O351" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>846</v>
+        <v>833</v>
       </c>
       <c r="B352" t="s">
-        <v>847</v>
+        <v>834</v>
       </c>
       <c r="C352" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.184</v>
+        <v>103.953</v>
       </c>
       <c r="E352" s="1">
-        <v>99.902</v>
+        <v>104.45</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>170832.42</v>
+        <v>104450.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2937.78</v>
+        <v>-497.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.7196852915858</v>
+        <v>-0.47582575394926</v>
       </c>
       <c r="K352">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>848</v>
+        <v>0.24</v>
+      </c>
+      <c r="L352">
+        <v>244.52</v>
       </c>
       <c r="M352" s="1">
-        <v>167894.64</v>
+        <v>103953.0</v>
       </c>
       <c r="N352" s="1">
-        <v>169049.48</v>
+        <v>104197.52</v>
       </c>
       <c r="O352" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B353" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="C353" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.277</v>
+        <v>102.045</v>
       </c>
       <c r="E353" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>168000.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I353" s="1">
-        <v>465.36</v>
+        <v>-1105.0</v>
       </c>
       <c r="J353" s="1">
-        <v>0.277</v>
+        <v>-1.0712554532235</v>
       </c>
       <c r="K353">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.49</v>
+      </c>
+      <c r="L353">
+        <v>494.52</v>
       </c>
       <c r="M353" s="1">
-        <v>168465.36</v>
+        <v>102045.0</v>
       </c>
       <c r="N353" s="1">
-        <v>170227.52</v>
+        <v>102539.52</v>
       </c>
       <c r="O353" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>852</v>
+        <v>837</v>
       </c>
       <c r="B354" t="s">
-        <v>853</v>
+        <v>836</v>
       </c>
       <c r="C354" s="1">
         <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>101.344</v>
+        <v>96.967</v>
       </c>
       <c r="E354" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>100000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I354" s="1">
-        <v>1344.0</v>
+        <v>-2941.0</v>
       </c>
       <c r="J354" s="1">
-        <v>1.344</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K354">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>124.86</v>
+        <v>1.15</v>
+      </c>
+      <c r="L354" t="s">
+        <v>838</v>
       </c>
       <c r="M354" s="1">
-        <v>101344.0</v>
+        <v>96967.0</v>
       </c>
       <c r="N354" s="1">
-        <v>101468.86</v>
+        <v>98118.74</v>
       </c>
       <c r="O354" s="1">
         <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>854</v>
+        <v>839</v>
       </c>
       <c r="B355" t="s">
-        <v>855</v>
+        <v>840</v>
       </c>
       <c r="C355" s="1">
         <v>100000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>102.012</v>
+        <v>103.318</v>
       </c>
       <c r="E355" s="1">
-        <v>103.602</v>
+        <v>106.6</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>103602.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-1590.0</v>
+        <v>-3282.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.5347194069613</v>
+        <v>-3.078799249531</v>
       </c>
       <c r="K355">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>454.11</v>
+        <v>2.48</v>
+      </c>
+      <c r="L355" t="s">
+        <v>841</v>
       </c>
       <c r="M355" s="1">
-        <v>102012.0</v>
+        <v>103318.0</v>
       </c>
       <c r="N355" s="1">
-        <v>102466.11</v>
+        <v>105798.14</v>
       </c>
       <c r="O355" s="1">
         <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>856</v>
+        <v>842</v>
       </c>
       <c r="B356" t="s">
-        <v>857</v>
+        <v>843</v>
       </c>
       <c r="C356" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.83</v>
+        <v>97.282</v>
       </c>
       <c r="E356" s="1">
-        <v>99.142</v>
+        <v>99.902</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>198284.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I356" s="1">
-        <v>-624.0</v>
+        <v>-4480.2</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.31470012709044</v>
+        <v>-2.6225701187163</v>
       </c>
       <c r="K356">
-        <v>2.43</v>
+        <v>0.88</v>
       </c>
       <c r="L356" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="M356" s="1">
-        <v>197660.0</v>
+        <v>166352.22</v>
       </c>
       <c r="N356" s="1">
-        <v>202522.33</v>
+        <v>167863.7</v>
       </c>
       <c r="O356" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="B357" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="C357" s="1">
-        <v>150000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.232</v>
+        <v>99.874</v>
       </c>
       <c r="E357" s="1">
         <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>150000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>348.0</v>
+        <v>-211.68</v>
       </c>
       <c r="J357" s="1">
-        <v>0.232</v>
+        <v>-0.126</v>
       </c>
       <c r="K357">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>186.21</v>
+        <v>1.28</v>
+      </c>
+      <c r="L357" t="s">
+        <v>847</v>
       </c>
       <c r="M357" s="1">
-        <v>150348.0</v>
+        <v>167788.32</v>
       </c>
       <c r="N357" s="1">
-        <v>150534.21</v>
+        <v>169940.01</v>
       </c>
       <c r="O357" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>861</v>
+        <v>848</v>
       </c>
       <c r="B358" t="s">
-        <v>862</v>
+        <v>849</v>
       </c>
       <c r="C358" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.566</v>
+        <v>100.293</v>
       </c>
       <c r="E358" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>156301.6</v>
+        <v>100000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-4961.28</v>
+        <v>293.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-3.1741709617816</v>
+        <v>0.293</v>
       </c>
       <c r="K358">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>0.36</v>
+      </c>
+      <c r="L358">
+        <v>363.22</v>
       </c>
       <c r="M358" s="1">
-        <v>151340.32</v>
+        <v>100293.0</v>
       </c>
       <c r="N358" s="1">
-        <v>156056.48</v>
+        <v>100656.22</v>
       </c>
       <c r="O358" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>864</v>
+        <v>850</v>
       </c>
       <c r="B359" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
       <c r="C359" s="1">
         <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.099</v>
+        <v>101.547</v>
       </c>
       <c r="E359" s="1">
-        <v>100.0</v>
+        <v>103.602</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>100000.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-1901.0</v>
+        <v>-2055.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.901</v>
+        <v>-1.9835524410726</v>
       </c>
       <c r="K359">
-        <v>0.88</v>
+        <v>0.7</v>
       </c>
       <c r="L359">
-        <v>879.98</v>
+        <v>698.63</v>
       </c>
       <c r="M359" s="1">
-        <v>98099.0</v>
+        <v>101547.0</v>
       </c>
       <c r="N359" s="1">
-        <v>98978.98</v>
+        <v>102245.63</v>
       </c>
       <c r="O359" s="1">
         <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
       <c r="B360" t="s">
-        <v>867</v>
+        <v>853</v>
       </c>
       <c r="C360" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>95.928</v>
+        <v>97.923</v>
       </c>
       <c r="E360" s="1">
-        <v>97.25</v>
+        <v>99.142</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>97250.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-1322.0</v>
+        <v>-2438.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.359383033419</v>
+        <v>-1.2295495350104</v>
       </c>
       <c r="K360">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>54.79</v>
+        <v>2.65</v>
+      </c>
+      <c r="L360" t="s">
+        <v>854</v>
       </c>
       <c r="M360" s="1">
-        <v>95928.0</v>
+        <v>195846.0</v>
       </c>
       <c r="N360" s="1">
-        <v>95982.79</v>
+        <v>201154.22</v>
       </c>
       <c r="O360" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="B361" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="C361" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.772</v>
+        <v>99.666</v>
       </c>
       <c r="E361" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>99695.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>77.0</v>
+        <v>-501.0</v>
       </c>
       <c r="J361" s="1">
-        <v>0.077235568483876</v>
+        <v>-0.334</v>
       </c>
       <c r="K361">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="L361">
-        <v>421.23</v>
+        <v>512.09</v>
       </c>
       <c r="M361" s="1">
-        <v>99772.0</v>
+        <v>149499.0</v>
       </c>
       <c r="N361" s="1">
-        <v>100193.23</v>
+        <v>150011.09</v>
       </c>
       <c r="O361" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>870</v>
+        <v>857</v>
       </c>
       <c r="B362" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="C362" s="1">
-        <v>300000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>83.09</v>
+        <v>98.961</v>
       </c>
       <c r="E362" s="1">
-        <v>81.804</v>
+        <v>102.83</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>245412.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I362" s="1">
-        <v>3858.0</v>
+        <v>-5880.88</v>
       </c>
       <c r="J362" s="1">
-        <v>1.5720502664906</v>
+        <v>-3.7625206651755</v>
       </c>
       <c r="K362">
-        <v>0.49</v>
+        <v>3.32</v>
       </c>
       <c r="L362" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="M362" s="1">
-        <v>249270.0</v>
+        <v>150420.72</v>
       </c>
       <c r="N362" s="1">
-        <v>250743.29</v>
+        <v>155464.83</v>
       </c>
       <c r="O362" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
       <c r="B363" t="s">
-        <v>874</v>
+        <v>861</v>
       </c>
       <c r="C363" s="1">
-        <v>155000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>101.087</v>
+        <v>97.564</v>
       </c>
       <c r="E363" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>154096.35</v>
+        <v>100000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>2588.5</v>
+        <v>-2436.0</v>
       </c>
       <c r="J363" s="1">
-        <v>1.6797931943229</v>
+        <v>-2.436</v>
       </c>
       <c r="K363">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>398.12</v>
+        <v>1.05</v>
+      </c>
+      <c r="L363" t="s">
+        <v>862</v>
       </c>
       <c r="M363" s="1">
-        <v>156684.85</v>
+        <v>97564.0</v>
       </c>
       <c r="N363" s="1">
-        <v>157082.97</v>
+        <v>98615.08</v>
       </c>
       <c r="O363" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="B364" t="s">
-        <v>876</v>
+        <v>864</v>
       </c>
       <c r="C364" s="1">
-        <v>630.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>0.0825</v>
+        <v>95.679</v>
       </c>
       <c r="E364" s="1">
-        <v>0.1083650794</v>
+        <v>97.25</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>0.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-40737.5</v>
+        <v>-1571.0</v>
       </c>
       <c r="J364" s="1">
-        <v>0</v>
+        <v>-1.6154241645244</v>
       </c>
       <c r="K364">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L364">
-        <v>0.0</v>
+        <v>198.63</v>
       </c>
       <c r="M364" s="1">
-        <v>-40737.5</v>
+        <v>95679.0</v>
       </c>
       <c r="N364" s="1">
-        <v>-40737.5</v>
+        <v>95877.63</v>
       </c>
       <c r="O364" s="1">
-        <v>-0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>877</v>
+        <v>865</v>
       </c>
       <c r="B365" t="s">
-        <v>878</v>
+        <v>866</v>
       </c>
       <c r="C365" s="1">
-        <v>115.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>72.2</v>
+        <v>98.847</v>
       </c>
       <c r="E365" s="1">
-        <v>53.2</v>
+        <v>99.695</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>61180.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I365" s="1">
-        <v>21850.0</v>
+        <v>-848.0</v>
       </c>
       <c r="J365" s="1">
-        <v>35.714285714286</v>
+        <v>-0.85059431265359</v>
       </c>
       <c r="K365">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="L365">
-        <v>0.0</v>
+        <v>636.99</v>
       </c>
       <c r="M365" s="1">
-        <v>83030.0</v>
+        <v>98847.0</v>
       </c>
       <c r="N365" s="1">
-        <v>83030.0</v>
+        <v>99483.99</v>
       </c>
       <c r="O365" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>879</v>
+        <v>867</v>
       </c>
       <c r="B366" t="s">
-        <v>880</v>
+        <v>868</v>
       </c>
       <c r="C366" s="1">
-        <v>160.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>75.2</v>
+        <v>82.363</v>
       </c>
       <c r="E366" s="1">
-        <v>75.3</v>
+        <v>81.804</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>120480.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-160.0</v>
+        <v>1677.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.132802124834</v>
+        <v>0.683340667938</v>
       </c>
       <c r="K366">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.53</v>
+      </c>
+      <c r="L366" t="s">
+        <v>869</v>
       </c>
       <c r="M366" s="1">
-        <v>120320.0</v>
+        <v>247089.0</v>
       </c>
       <c r="N366" s="1">
-        <v>120320.0</v>
+        <v>248691.74</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>881</v>
+        <v>870</v>
       </c>
       <c r="B367" t="s">
-        <v>882</v>
+        <v>871</v>
       </c>
       <c r="C367" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E367" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I367" s="1">
+        <v>1605.8</v>
+      </c>
+      <c r="J367" s="1">
+        <v>1.0420752989931</v>
+      </c>
+      <c r="K367">
+        <v>0.47</v>
+      </c>
+      <c r="L367">
+        <v>732.53</v>
+      </c>
+      <c r="M367" s="1">
+        <v>155702.15</v>
+      </c>
+      <c r="N367" s="1">
+        <v>156434.68</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>872</v>
+      </c>
+      <c r="B368" t="s">
+        <v>873</v>
+      </c>
+      <c r="C368" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E368" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-95862.5</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>-95862.5</v>
+      </c>
+      <c r="N368" s="1">
+        <v>-95862.5</v>
+      </c>
+      <c r="O368" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>874</v>
+      </c>
+      <c r="B369" t="s">
+        <v>875</v>
+      </c>
+      <c r="C369" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>59.6</v>
+      </c>
+      <c r="E369" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-25120.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-20.849933598938</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>95360.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>95360.0</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>876</v>
+      </c>
+      <c r="B370" t="s">
+        <v>877</v>
+      </c>
+      <c r="C370" s="1">
         <v>-630.0</v>
       </c>
-      <c r="D367" s="1">
-[...2 lines deleted...]
-      <c r="E367" s="1">
+      <c r="D370" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E370" s="1">
         <v>0.0738333333</v>
       </c>
-      <c r="F367" t="s">
-[...11 lines deleted...]
-      <c r="J367" s="1">
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="J370" s="1">
         <v>0</v>
       </c>
-      <c r="K367">
-[...14 lines deleted...]
-      <c r="P367">
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="N370" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P370">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>