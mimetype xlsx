--- v3 (2026-08-16)
+++ v4 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -112,332 +112,308 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -472,110 +448,80 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
@@ -592,104 +538,92 @@
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,1788 +832,1875 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 679.79</t>
+    <t>4 291.10</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 316.44</t>
+    <t>1 857.88</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 250.00</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 742.63</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 509.87</t>
+    <t>11 137.40</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...17 lines deleted...]
-    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 021.92</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 608.49</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>4 249.72</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 230.15</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>1 181.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 106.32</t>
+    <t>2 449.52</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>XS2345798271</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 550.21</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 632.12</t>
+    <t>2 272.42</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 131.51</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 809.50</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 285.27</t>
+  </si>
+  <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>1 003.62</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>11 088.83</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>BE0000320292</t>
-[...5 lines deleted...]
-    <t>3 648.16</t>
+    <t>2 034.96</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 835.98</t>
-[...8 lines deleted...]
-    <t>3 241.10</t>
+    <t>3 597.21</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 433.56</t>
+    <t>3 097.26</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 242.61</t>
+    <t>1 770.72</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 407.53</t>
+    <t>3 071.23</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 608.22</t>
+    <t>3 726.03</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 301.29</t>
+    <t>2 942.63</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>2 598.29</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 526.03</t>
-[...5 lines deleted...]
-    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>2 736.99</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 172.53</t>
+    <t>2 300.82</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 100.34</t>
+    <t>4 781.51</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 950.38</t>
+    <t>3 590.67</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 364.38</t>
+    <t>3 923.29</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>8 159.59</t>
+    <t>1 062.33</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>4 409.59</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
+    <t>2 037.67</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 449.59</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 668.49</t>
+    <t>2 402.05</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 026.62</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 350.00</t>
+  </si>
+  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>1 229.45</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 181.51</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>2 710.96</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>2 826.89</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>3 671.86</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 546.23</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 023.34</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>4 809.86</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>1 953.42</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 005.97</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 623.29</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 051.71</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>5 744.23</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>14 211.61</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 575.28</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>4 987.40</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>2 530.34</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>11 912.99</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>2 541.98</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>2 324.24</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>2 467.84</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>29 092.52</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 736.30</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>2 627.40</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>5 054.79</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>3 703.04</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>2 520.55</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>1 161.99</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>6 858.22</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>4 745.73</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>3 759.56</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>7 513.62</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>5 227.03</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>3 559.10</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>25 389.17</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>2 313.85</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>1 080.14</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>61 396.58</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>3 068.15</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
+    <t>FR0013508694</t>
+  </si>
+  <si>
+    <t>LA POSTE SA 1.375 21/04/2032</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
     <t>1 019.18</t>
   </si>
   <si>
-    <t>XS3351033785</t>
-[...560 lines deleted...]
-    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 358.63</t>
+    <t>1 756.85</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 387.31</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>2 773.97</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 191.92</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 726.98</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>3 020.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 131.22</t>
+    <t>3 750.18</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 210.96</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 693.20</t>
+    <t>2 733.60</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
+    <t>1 176.28</t>
+  </si>
+  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>5 238.24</t>
+    <t>7 848.15</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>4 719.50</t>
+    <t>6 966.23</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 223.29</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 557.58</t>
+    <t>4 148.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 500.27</t>
+    <t>1 267.12</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 319.61</t>
+    <t>3 404.93</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>2 415.07</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
+    <t>1 159.41</t>
+  </si>
+  <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 325.94</t>
+    <t>2 825.62</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>3 234.14</t>
+    <t>5 234.16</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 069.21</t>
+    <t>1 786.70</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 353.42</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 991.78</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 306.16</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 722.78</t>
+    <t>3 261.01</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>2 052.74</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 102.40</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 402.78</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 263.70</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>10 591.15</t>
+    <t>5 056.30</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 682.37</t>
+    <t>2 169.87</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 452.40</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>ES0000012I24</t>
-[...5 lines deleted...]
-    <t>4 448.78</t>
+    <t>3 377.64</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>14 930.96</t>
+    <t>8 359.67</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>4 925.79</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>21 686.14</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>2 008.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 167.12</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>2 721.23</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>2 385.62</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 158.22</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 151.74</t>
-[...8 lines deleted...]
-    <t>2 480.14</t>
+    <t>1 689.93</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 511.48</t>
+    <t>2 377.60</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 151.69</t>
+    <t>3 097.69</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 292.47</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 308.22</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>6 391.10</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 182.36</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 044.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 051.08</t>
+    <t>1 466.63</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 917.12</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>ER32612CK01</t>
+    <t>1 544.69</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...8 lines deleted...]
-    <t>DEC26 0RZ7 C @ 98.0</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3000,18769 +3009,18369 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="C2">
+        <v>235.47</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3532.16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3532.16</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>639623.0148</v>
+      </c>
+      <c r="C3">
+        <v>140.83</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>90084205.81</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>90084205.81</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>365399.81</v>
+      </c>
+      <c r="C4">
+        <v>128.99</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>47135467.18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>47135467.18</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>910.6034</v>
+      </c>
+      <c r="C5">
+        <v>129.15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>117607.21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>117607.21</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>137.13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>137.13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>137.13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P370"/>
+  <dimension ref="A1:Z362"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O370" sqref="O370"/>
+      <selection activeCell="N362" sqref="N362"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6025.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.49</v>
+      </c>
+      <c r="D2" s="1">
+        <v>29.1505892116</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>175632.3</v>
+      </c>
+      <c r="H2" s="1">
+        <v>56269.95</v>
+      </c>
+      <c r="I2" s="1">
+        <v>32.038497474553</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>231902.25</v>
+      </c>
+      <c r="M2" s="1">
+        <v>231902.25</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1455.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>252.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>246.3108659794</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>358382.31</v>
+      </c>
+      <c r="H3" s="1">
+        <v>8859.69</v>
+      </c>
+      <c r="I3" s="1">
+        <v>2.4721337389672</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>367242.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>367242.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2391.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>187.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>203.2324048515</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>485928.68</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-36659.78</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-7.5442717231673</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>449268.9</v>
+      </c>
+      <c r="M4" s="1">
+        <v>449268.9</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>801.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>70.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>78.6966292135</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>63036.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-6885.9</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-10.923757852656</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>56150.1</v>
+      </c>
+      <c r="M5" s="1">
+        <v>56150.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>29426.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>27.12</v>
+      </c>
+      <c r="D6" s="1">
+        <v>26.9972249031</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>794420.34</v>
+      </c>
+      <c r="H6" s="1">
+        <v>3612.78</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.45476932274921</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>798033.12</v>
+      </c>
+      <c r="M6" s="1">
+        <v>798033.12</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1842.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>70.65</v>
+      </c>
+      <c r="D7" s="1">
+        <v>64.0799674267</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>118035.3</v>
+      </c>
+      <c r="H7" s="1">
+        <v>12102.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>10.252865032749</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>130137.3</v>
+      </c>
+      <c r="M7" s="1">
+        <v>130137.3</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>39938.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.31</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.3518168161</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>373492.86</v>
+      </c>
+      <c r="H8" s="1">
+        <v>38267.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>10.245957580019</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>411760.78</v>
+      </c>
+      <c r="M8" s="1">
+        <v>411760.78</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5448.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>203.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>159.9336215125</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>871318.37</v>
+      </c>
+      <c r="H9" s="1">
+        <v>239801.23</v>
+      </c>
+      <c r="I9" s="1">
+        <v>27.521654340881</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1111119.6</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1111119.6</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3512.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>422.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>224.0871156036</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>786993.95</v>
+      </c>
+      <c r="H10" s="1">
+        <v>697879.65</v>
+      </c>
+      <c r="I10" s="1">
+        <v>88.676621974032</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1484873.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1484873.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9371.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>15.825</v>
+      </c>
+      <c r="D11" s="1">
+        <v>23.9633913136</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>224560.94</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-76264.86</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-33.961765567957</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>148296.08</v>
+      </c>
+      <c r="M11" s="1">
+        <v>148296.08</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>14591.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>51.98</v>
+      </c>
+      <c r="D12" s="1">
+        <v>57.6973990816</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>841862.75</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-83422.57</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-9.9092839064325</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>758440.18</v>
+      </c>
+      <c r="M12" s="1">
+        <v>758440.18</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4764.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>10.645</v>
+      </c>
+      <c r="D13" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>62765.7</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-12052.92</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-19.203036053131</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>50712.78</v>
+      </c>
+      <c r="M13" s="1">
+        <v>50712.78</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1547.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>88.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>89.45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>138379.15</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-1779.05</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.2856344326439</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>136600.1</v>
+      </c>
+      <c r="M14" s="1">
+        <v>136600.1</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11836.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>70.58</v>
+      </c>
+      <c r="D15" s="1">
+        <v>55.7349425482</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>659678.78</v>
+      </c>
+      <c r="H15" s="1">
+        <v>175706.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>26.635099585892</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>835384.88</v>
+      </c>
+      <c r="M15" s="1">
+        <v>835384.88</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7817.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>31.0150569272</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>242444.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>24115.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>9.9465981314502</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>266559.7</v>
+      </c>
+      <c r="M16" s="1">
+        <v>266559.7</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>319.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>896.6</v>
+      </c>
+      <c r="D17" s="1">
+        <v>964.4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>307643.6</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-21628.2</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-7.0302778929905</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>286015.4</v>
+      </c>
+      <c r="M17" s="1">
+        <v>286015.4</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4086.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1509.8</v>
+      </c>
+      <c r="D18" s="1">
+        <v>545.430134606</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2228627.53</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3940415.27</v>
+      </c>
+      <c r="I18" s="1">
+        <v>176.80905476385</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>6169042.8</v>
+      </c>
+      <c r="M18" s="1">
+        <v>6169042.8</v>
+      </c>
+      <c r="N18" s="1">
+        <v>4.49</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1308.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>66.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>80363.52</v>
+      </c>
+      <c r="H19" s="1">
+        <v>7010.88</v>
+      </c>
+      <c r="I19" s="1">
+        <v>8.7239583333333</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>87374.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>87374.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1688.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>171.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>179.8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>303502.4</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-13504.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-4.4493882091212</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>289998.4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>289998.4</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>33013.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>44.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>28.2538778663</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>932745.27</v>
+      </c>
+      <c r="H21" s="1">
+        <v>529730.63</v>
+      </c>
+      <c r="I21" s="1">
+        <v>56.792636429022</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1462475.9</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1462475.9</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>7106.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.885</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.395</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>59654.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>10587.94</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.748659916617</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>70242.81</v>
+      </c>
+      <c r="M22" s="1">
+        <v>70242.81</v>
+      </c>
+      <c r="N22" s="1">
         <v>0.05</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>8345.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>12.14</v>
+      </c>
+      <c r="D23" s="1">
+        <v>12.5344002397</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>104599.57</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-3291.27</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3.1465425718289</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>101308.3</v>
+      </c>
+      <c r="M23" s="1">
+        <v>101308.3</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>7804.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.41</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.4263364941</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>143799.13</v>
+      </c>
+      <c r="H24" s="1">
+        <v>31088.51</v>
+      </c>
+      <c r="I24" s="1">
+        <v>21.61940061807</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>174887.64</v>
+      </c>
+      <c r="M24" s="1">
+        <v>174887.64</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>61899.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>22.8</v>
+      </c>
+      <c r="D25" s="1">
+        <v>10.3748580753</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>642193.34</v>
+      </c>
+      <c r="H25" s="1">
+        <v>769103.86</v>
+      </c>
+      <c r="I25" s="1">
+        <v>119.76204237808</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1411297.2</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1411297.2</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>53032.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.222</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2063237291</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>170037.76</v>
+      </c>
+      <c r="H26" s="1">
+        <v>831.34</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.48891493277728</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>170869.1</v>
+      </c>
+      <c r="M26" s="1">
+        <v>170869.1</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>131455.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.482</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.5430302385</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>991569.04</v>
+      </c>
+      <c r="H27" s="1">
+        <v>649252.27</v>
+      </c>
+      <c r="I27" s="1">
+        <v>65.477263186838</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1640821.31</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1640821.31</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>9841.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.65</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.735686414</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>164695.89</v>
+      </c>
+      <c r="H28" s="1">
+        <v>8997.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>5.4632571583905</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>173693.65</v>
+      </c>
+      <c r="M28" s="1">
+        <v>173693.65</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6954.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.305</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.2214998562</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>98896.31</v>
+      </c>
+      <c r="H29" s="1">
+        <v>7534.66</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.6187473526565</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>106430.97</v>
+      </c>
+      <c r="M29" s="1">
+        <v>106430.97</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>738.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>241.9</v>
+      </c>
+      <c r="D30" s="1">
+        <v>201.1945799458</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>148481.6</v>
+      </c>
+      <c r="H30" s="1">
+        <v>30040.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>20.231867113501</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>178522.2</v>
+      </c>
+      <c r="M30" s="1">
+        <v>178522.2</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>9870.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D31" s="1">
+        <v>78.4756504559</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>774554.67</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-175050.87</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-22.60019554204</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>599503.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>599503.8</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>11707.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>101.78</v>
+      </c>
+      <c r="D32" s="1">
+        <v>78.4463474844</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>918371.39</v>
+      </c>
+      <c r="H32" s="1">
+        <v>273167.07</v>
+      </c>
+      <c r="I32" s="1">
+        <v>29.744727783822</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1191538.46</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1191538.46</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>728098.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>11.364</v>
+      </c>
+      <c r="D33" s="1">
+        <v>11.2551319877</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>8194839.09</v>
+      </c>
+      <c r="H33" s="1">
+        <v>79266.58</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.9672743922053</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>8274105.67</v>
+      </c>
+      <c r="M33" s="1">
+        <v>8274105.67</v>
+      </c>
+      <c r="N33" s="1">
+        <v>6.02</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>199820.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>10.722</v>
+      </c>
+      <c r="D34" s="1">
+        <v>10.7060685117</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2139286.61</v>
+      </c>
+      <c r="H34" s="1">
+        <v>3183.43</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.14880801782796</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2142470.04</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2142470.04</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2870.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>46.95</v>
+      </c>
+      <c r="D35" s="1">
+        <v>52.2573240418</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>149978.52</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-15232.02</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-10.15613435844</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>134746.5</v>
+      </c>
+      <c r="M35" s="1">
+        <v>134746.5</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>15051.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>27.22</v>
+      </c>
+      <c r="D36" s="1">
+        <v>24.9207733705</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>375082.56</v>
+      </c>
+      <c r="H36" s="1">
+        <v>34605.66</v>
+      </c>
+      <c r="I36" s="1">
+        <v>9.226144771967</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>409688.22</v>
+      </c>
+      <c r="M36" s="1">
+        <v>409688.22</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>51591.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>12.675</v>
+      </c>
+      <c r="D37" s="1">
+        <v>10.5967065961</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>546694.69</v>
+      </c>
+      <c r="H37" s="1">
+        <v>107221.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>19.612636076637</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>653915.93</v>
+      </c>
+      <c r="M37" s="1">
+        <v>653915.93</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7499.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>38.28</v>
+      </c>
+      <c r="D38" s="1">
+        <v>35.9600933458</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>269664.74</v>
+      </c>
+      <c r="H38" s="1">
+        <v>17396.98</v>
+      </c>
+      <c r="I38" s="1">
+        <v>6.4513365744443</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>287061.72</v>
+      </c>
+      <c r="M38" s="1">
+        <v>287061.72</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2024.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.48</v>
+      </c>
+      <c r="D39" s="1">
+        <v>66.154965415</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>133897.65</v>
+      </c>
+      <c r="H39" s="1">
+        <v>24945.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>18.63055102162</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>158843.52</v>
+      </c>
+      <c r="M39" s="1">
+        <v>158843.52</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>54.2</v>
+      </c>
+      <c r="D40" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>62771.5</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-8029.5</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.791633145615</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>54742.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>54742.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>20436.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>17.6</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.6503371501</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>381138.29</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-21464.69</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-5.6317327760483</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>359673.6</v>
+      </c>
+      <c r="M41" s="1">
+        <v>359673.6</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5707.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>60.2873611354</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>344059.97</v>
+      </c>
+      <c r="H42" s="1">
+        <v>78258.03</v>
+      </c>
+      <c r="I42" s="1">
+        <v>22.74546207744</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>422318.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>422318.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>15702.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="D43" s="1">
+        <v>26.6167634696</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>417936.42</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-124937.1</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-29.89380537834</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>292999.32</v>
+      </c>
+      <c r="M43" s="1">
+        <v>292999.32</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>26593.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>0.412</v>
+      </c>
+      <c r="D44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>10956.32</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>10956.32</v>
+      </c>
+      <c r="M44" s="1">
+        <v>10956.32</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>15929.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>32.305</v>
+      </c>
+      <c r="D45" s="1">
+        <v>30.0731339067</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>479034.95</v>
+      </c>
+      <c r="H45" s="1">
+        <v>35551.4</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7.4214626719825</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>514586.35</v>
+      </c>
+      <c r="M45" s="1">
+        <v>514586.35</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2474.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>259.7</v>
+      </c>
+      <c r="D46" s="1">
+        <v>224.0302061439</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>554250.73</v>
+      </c>
+      <c r="H46" s="1">
+        <v>88247.07</v>
+      </c>
+      <c r="I46" s="1">
+        <v>15.921868068627</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>642497.8</v>
+      </c>
+      <c r="M46" s="1">
+        <v>642497.8</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>8450.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>56.68</v>
+      </c>
+      <c r="D47" s="1">
+        <v>49.9395822485</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>421989.47</v>
+      </c>
+      <c r="H47" s="1">
+        <v>56956.53</v>
+      </c>
+      <c r="I47" s="1">
+        <v>13.497144845818</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>478946.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>478946.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>9494.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D48" s="1">
+        <v>30.8287623762</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>292688.27</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-48312.71</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-16.506541242667</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>244375.56</v>
+      </c>
+      <c r="M48" s="1">
+        <v>244375.56</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>45797.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>19.055</v>
+      </c>
+      <c r="D49" s="1">
+        <v>19.1358377186</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>876363.96</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-3702.12</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.42244092283302</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>872661.84</v>
+      </c>
+      <c r="M49" s="1">
+        <v>872661.84</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>142601.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4.545</v>
+      </c>
+      <c r="D50" s="1">
+        <v>4.5327330804</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>646372.27</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1749.28</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.27063042169182</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>648121.55</v>
+      </c>
+      <c r="M50" s="1">
+        <v>648121.55</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>124.15</v>
+      </c>
+      <c r="D51" s="1">
+        <v>145.6875644917</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>192016.21</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-28386.51</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-14.783392506289</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>163629.7</v>
+      </c>
+      <c r="M51" s="1">
+        <v>163629.7</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10473.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>35.32</v>
+      </c>
+      <c r="D52" s="1">
+        <v>43.3131223145</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>453618.33</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-83711.97</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-18.454274103077</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>369906.36</v>
+      </c>
+      <c r="M52" s="1">
+        <v>369906.36</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>133432.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>10.134</v>
+      </c>
+      <c r="D53" s="1">
+        <v>6.2283979855</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>831067.6</v>
+      </c>
+      <c r="H53" s="1">
+        <v>521132.29</v>
+      </c>
+      <c r="I53" s="1">
+        <v>62.706365884075</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1352199.89</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1352199.89</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>36322.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>27.38</v>
+      </c>
+      <c r="D54" s="1">
+        <v>16.6776132922</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>605764.27</v>
+      </c>
+      <c r="H54" s="1">
+        <v>388732.09</v>
+      </c>
+      <c r="I54" s="1">
+        <v>64.172172122334</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>994496.36</v>
+      </c>
+      <c r="M54" s="1">
+        <v>994496.36</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1384.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="D55" s="1">
+        <v>104.1228179191</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>144105.98</v>
+      </c>
+      <c r="H55" s="1">
+        <v>19759.62</v>
+      </c>
+      <c r="I55" s="1">
+        <v>13.711866780268</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>163865.6</v>
+      </c>
+      <c r="M55" s="1">
+        <v>163865.6</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2617.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>175.9</v>
+      </c>
+      <c r="D56" s="1">
+        <v>201.1602139855</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>526436.28</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-66105.98</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.557261441024</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>460330.3</v>
+      </c>
+      <c r="M56" s="1">
+        <v>460330.3</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1013.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>68.92</v>
+      </c>
+      <c r="D57" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>69046.08</v>
+      </c>
+      <c r="H57" s="1">
+        <v>769.88</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.1150234741784</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>69815.96</v>
+      </c>
+      <c r="M57" s="1">
+        <v>69815.96</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>33128.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>16.2</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.9615998551</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>528775.88</v>
+      </c>
+      <c r="H58" s="1">
+        <v>7897.72</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.4935855243624</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>536673.6</v>
+      </c>
+      <c r="M58" s="1">
+        <v>536673.6</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2454.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>22.6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>62969.64</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-7509.24</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-11.925175370226</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>55460.4</v>
+      </c>
+      <c r="M59" s="1">
+        <v>55460.4</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3896.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>155.7605107803</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>606842.95</v>
+      </c>
+      <c r="H60" s="1">
+        <v>121709.05</v>
+      </c>
+      <c r="I60" s="1">
+        <v>20.056103477844</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>728552.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>728552.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1308.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>61.25</v>
+      </c>
+      <c r="D61" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>86197.2</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6082.2</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-7.0561456752656</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>80115.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>80115.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>19231.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>42.47</v>
+      </c>
+      <c r="D62" s="1">
+        <v>35.2702958764</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>678283.06</v>
+      </c>
+      <c r="H62" s="1">
+        <v>138457.51</v>
+      </c>
+      <c r="I62" s="1">
+        <v>20.412939400256</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>816740.57</v>
+      </c>
+      <c r="M62" s="1">
+        <v>816740.57</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>940.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>249.4</v>
+      </c>
+      <c r="D63" s="1">
+        <v>257.355</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>241913.7</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-7477.7</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-3.0910609857978</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>234436.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>234436.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>5576.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>76.82</v>
+      </c>
+      <c r="D64" s="1">
+        <v>77.7788360832</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>433694.79</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-5346.47</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.2327724757773</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>428348.32</v>
+      </c>
+      <c r="M64" s="1">
+        <v>428348.32</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2106.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>75.66</v>
+      </c>
+      <c r="D65" s="1">
+        <v>68.7123409307</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>144708.19</v>
+      </c>
+      <c r="H65" s="1">
+        <v>14631.77</v>
+      </c>
+      <c r="I65" s="1">
+        <v>10.111224527098</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>159339.96</v>
+      </c>
+      <c r="M65" s="1">
+        <v>159339.96</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>325.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>1477.9031384615</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>480318.52</v>
+      </c>
+      <c r="H66" s="1">
+        <v>52681.48</v>
+      </c>
+      <c r="I66" s="1">
+        <v>10.968030131339</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1253.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>52.2</v>
+      </c>
+      <c r="D67" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>61071.22</v>
+      </c>
+      <c r="H67" s="1">
+        <v>4335.38</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.0988920804268</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>65406.6</v>
+      </c>
+      <c r="M67" s="1">
+        <v>65406.6</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1928.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>26.46</v>
+      </c>
+      <c r="D68" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>61001.92</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-9987.04</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-16.371681415929</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>51014.88</v>
+      </c>
+      <c r="M68" s="1">
+        <v>51014.88</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>26593.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>21.02</v>
+      </c>
+      <c r="D69" s="1">
+        <v>13.7980051141</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>366930.35</v>
+      </c>
+      <c r="H69" s="1">
+        <v>192054.51</v>
+      </c>
+      <c r="I69" s="1">
+        <v>52.340862509738</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>558984.86</v>
+      </c>
+      <c r="M69" s="1">
+        <v>558984.86</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>11745.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>56.44</v>
+      </c>
+      <c r="D70" s="1">
+        <v>40.6200817369</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>477082.86</v>
+      </c>
+      <c r="H70" s="1">
+        <v>185804.94</v>
+      </c>
+      <c r="I70" s="1">
+        <v>38.94605226438</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>662887.8</v>
+      </c>
+      <c r="M70" s="1">
+        <v>662887.8</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>10014.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>70.83</v>
+      </c>
+      <c r="D71" s="1">
+        <v>36.4924176153</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>365435.07</v>
+      </c>
+      <c r="H71" s="1">
+        <v>343856.55</v>
+      </c>
+      <c r="I71" s="1">
+        <v>94.095115173265</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>709291.62</v>
+      </c>
+      <c r="M71" s="1">
+        <v>709291.62</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>27958.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>28.35</v>
+      </c>
+      <c r="D72" s="1">
+        <v>13.1743533157</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>368328.57</v>
+      </c>
+      <c r="H72" s="1">
+        <v>424280.73</v>
+      </c>
+      <c r="I72" s="1">
+        <v>115.19082812392</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>792609.3</v>
+      </c>
+      <c r="M72" s="1">
+        <v>792609.3</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>217878.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>6.226</v>
+      </c>
+      <c r="D73" s="1">
+        <v>2.9392707846</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>640402.44</v>
+      </c>
+      <c r="H73" s="1">
+        <v>716105.99</v>
+      </c>
+      <c r="I73" s="1">
+        <v>111.82124634004</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1356508.43</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1356508.43</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>12478.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>13.94</v>
+      </c>
+      <c r="D74" s="1">
+        <v>18.5933571085</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>232007.91</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-58064.59</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-25.026987226427</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>173943.32</v>
+      </c>
+      <c r="M74" s="1">
+        <v>173943.32</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3676.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>116.5492899891</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>428435.19</v>
+      </c>
+      <c r="H75" s="1">
+        <v>16360.81</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.8187362714067</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>444796.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>444796.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1966.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>35.98</v>
+      </c>
+      <c r="D76" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>70028.92</v>
+      </c>
+      <c r="H76" s="1">
+        <v>707.76</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.0106681639528</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>70736.68</v>
+      </c>
+      <c r="M76" s="1">
+        <v>70736.68</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2393.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D77" s="1">
+        <v>63.7048307564</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>152445.66</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-31790.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-20.853725845655</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>120655.06</v>
+      </c>
+      <c r="M77" s="1">
+        <v>120655.06</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1830.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>26.44</v>
+      </c>
+      <c r="D78" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>61183.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-12797.8</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-20.917248255234</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>48385.2</v>
+      </c>
+      <c r="M78" s="1">
+        <v>48385.2</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3499.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>36.33</v>
+      </c>
+      <c r="D79" s="1">
+        <v>35.44</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>124004.56</v>
+      </c>
+      <c r="H79" s="1">
+        <v>3114.11</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.5112866817156</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>127118.67</v>
+      </c>
+      <c r="M79" s="1">
+        <v>127118.67</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>198729.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="D80" s="1">
+        <v>3.5356551887</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>702637.22</v>
+      </c>
+      <c r="H80" s="1">
+        <v>137986.45</v>
+      </c>
+      <c r="I80" s="1">
+        <v>19.638363307882</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>840623.67</v>
+      </c>
+      <c r="M80" s="1">
+        <v>840623.67</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>8079.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>24.66</v>
+      </c>
+      <c r="D81" s="1">
+        <v>26.5228283203</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>214277.93</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-15049.79</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-7.0234904733306</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>199228.14</v>
+      </c>
+      <c r="M81" s="1">
+        <v>199228.14</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4172.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>178.18</v>
+      </c>
+      <c r="D82" s="1">
+        <v>138.7950239693</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>579052.84</v>
+      </c>
+      <c r="H82" s="1">
+        <v>164314.12</v>
+      </c>
+      <c r="I82" s="1">
+        <v>28.376360264462</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>743366.96</v>
+      </c>
+      <c r="M82" s="1">
+        <v>743366.96</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3258.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D83" s="1">
+        <v>77.718121547</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>253205.64</v>
+      </c>
+      <c r="H83" s="1">
+        <v>208615.86</v>
+      </c>
+      <c r="I83" s="1">
+        <v>82.389894632679</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>461821.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>461821.5</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2489.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>53.93</v>
+      </c>
+      <c r="D84" s="1">
+        <v>56.8421454399</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>141480.1</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-7248.33</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-5.1232152083579</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>134231.77</v>
+      </c>
+      <c r="M84" s="1">
+        <v>134231.77</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>388.35</v>
+      </c>
+      <c r="D85" s="1">
+        <v>393.5851850139</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>850931.17</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-11318.47</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-1.3301275589658</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>839612.7</v>
+      </c>
+      <c r="M85" s="1">
+        <v>839612.7</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>12252.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>25.65</v>
+      </c>
+      <c r="D86" s="1">
+        <v>20.6837797911</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>253417.67</v>
+      </c>
+      <c r="H86" s="1">
+        <v>60846.13</v>
+      </c>
+      <c r="I86" s="1">
+        <v>24.010216020059</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>314263.8</v>
+      </c>
+      <c r="M86" s="1">
+        <v>314263.8</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1847.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D87" s="1">
+        <v>618.6115376286</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1142575.51</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-226832.91</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-19.852771918768</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>915742.6</v>
+      </c>
+      <c r="M87" s="1">
+        <v>915742.6</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>10017.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>45.97</v>
+      </c>
+      <c r="D88" s="1">
+        <v>54.0917749825</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>541837.31</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-81355.82</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-15.014805827971</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>460481.49</v>
+      </c>
+      <c r="M88" s="1">
+        <v>460481.49</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>4023.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D89" s="1">
+        <v>122.1846457867</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>491548.83</v>
+      </c>
+      <c r="H89" s="1">
+        <v>78711.42</v>
+      </c>
+      <c r="I89" s="1">
+        <v>16.012940158967</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>570260.25</v>
+      </c>
+      <c r="M89" s="1">
+        <v>570260.25</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>10578.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>15.48</v>
+      </c>
+      <c r="D90" s="1">
+        <v>13.6577585555</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>144471.77</v>
+      </c>
+      <c r="H90" s="1">
+        <v>19275.67</v>
+      </c>
+      <c r="I90" s="1">
+        <v>13.342170584606</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>163747.44</v>
+      </c>
+      <c r="M90" s="1">
+        <v>163747.44</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>6055.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>51.28</v>
+      </c>
+      <c r="D91" s="1">
+        <v>52.1346490504</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>315675.3</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-5174.9</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.6393110262349</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>310500.4</v>
+      </c>
+      <c r="M91" s="1">
+        <v>310500.4</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>576.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>508.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>220.1371006944</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>126798.97</v>
+      </c>
+      <c r="H92" s="1">
+        <v>165809.03</v>
+      </c>
+      <c r="I92" s="1">
+        <v>130.765281453</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>292608.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>292608.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4019.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>76.1</v>
+      </c>
+      <c r="D93" s="1">
+        <v>69.223901468</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>278210.86</v>
+      </c>
+      <c r="H93" s="1">
+        <v>27635.04</v>
+      </c>
+      <c r="I93" s="1">
+        <v>9.9331277003349</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>305845.9</v>
+      </c>
+      <c r="M93" s="1">
+        <v>305845.9</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>69870.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>10.42</v>
+      </c>
+      <c r="D94" s="1">
+        <v>5.6141445542</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>392260.28</v>
+      </c>
+      <c r="H94" s="1">
+        <v>335785.12</v>
+      </c>
+      <c r="I94" s="1">
+        <v>85.602630987772</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>728045.4</v>
+      </c>
+      <c r="M94" s="1">
+        <v>728045.4</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>30083.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>17.095</v>
+      </c>
+      <c r="D95" s="1">
+        <v>16.4017076089</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>493412.57</v>
+      </c>
+      <c r="H95" s="1">
+        <v>20856.32</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.2269535208639</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>514268.89</v>
+      </c>
+      <c r="M95" s="1">
+        <v>514268.89</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1157.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>4816.33</v>
+      </c>
+      <c r="D96" s="1">
+        <v>4805.0456006914</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>5559437.76</v>
+      </c>
+      <c r="H96" s="1">
+        <v>13056.05</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.2348447912114</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>5572493.81</v>
+      </c>
+      <c r="M96" s="1">
+        <v>5572493.81</v>
+      </c>
+      <c r="N96" s="1">
+        <v>4.06</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>17067.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D97" s="1">
+        <v>18.1693537236</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>310096.36</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-38389.72</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-12.379932482922</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>271706.64</v>
+      </c>
+      <c r="M97" s="1">
+        <v>271706.64</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>4398.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>71.9</v>
+      </c>
+      <c r="D98" s="1">
+        <v>69.1844747613</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>304273.32</v>
+      </c>
+      <c r="H98" s="1">
+        <v>11942.88</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.9250500175303</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>316216.2</v>
+      </c>
+      <c r="M98" s="1">
+        <v>316216.2</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>8736.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>28.79</v>
+      </c>
+      <c r="D99" s="1">
+        <v>22.8193463828</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>199349.81</v>
+      </c>
+      <c r="H99" s="1">
+        <v>52159.63</v>
+      </c>
+      <c r="I99" s="1">
+        <v>26.164875702666</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>251509.44</v>
+      </c>
+      <c r="M99" s="1">
+        <v>251509.44</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2109.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>133.8</v>
+      </c>
+      <c r="D100" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>302114.25</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-19930.05</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-6.5968586387435</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>282184.2</v>
+      </c>
+      <c r="M100" s="1">
+        <v>282184.2</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>3827.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>17.14</v>
+      </c>
+      <c r="D101" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>62609.72</v>
+      </c>
+      <c r="H101" s="1">
+        <v>2985.06</v>
+      </c>
+      <c r="I101" s="1">
+        <v>4.7677261613692</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>65594.78</v>
+      </c>
+      <c r="M101" s="1">
+        <v>65594.78</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3318.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>28.03</v>
+      </c>
+      <c r="D102" s="1">
+        <v>24.5858890898</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>81575.98</v>
+      </c>
+      <c r="H102" s="1">
+        <v>11427.56</v>
+      </c>
+      <c r="I102" s="1">
+        <v>14.008486321586</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>93003.54</v>
+      </c>
+      <c r="M102" s="1">
+        <v>93003.54</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>6999.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>34.17</v>
+      </c>
+      <c r="D103" s="1">
+        <v>41.7146735248</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>291961.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-52805.17</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-18.086377975141</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>239155.83</v>
+      </c>
+      <c r="M103" s="1">
+        <v>239155.83</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>5734.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>28.48</v>
+      </c>
+      <c r="D104" s="1">
+        <v>28.1167945588</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>161221.7</v>
+      </c>
+      <c r="H104" s="1">
+        <v>2082.62</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.2917739981653</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>163304.32</v>
+      </c>
+      <c r="M104" s="1">
+        <v>163304.32</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4003.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>37.38</v>
+      </c>
+      <c r="D105" s="1">
+        <v>37.5757207095</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>150415.61</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-783.47</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.52087014107113</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>149632.14</v>
+      </c>
+      <c r="M105" s="1">
+        <v>149632.14</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3219.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D106" s="1">
+        <v>235.6173780677</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>758452.34</v>
+      </c>
+      <c r="H106" s="1">
+        <v>359184.46</v>
+      </c>
+      <c r="I106" s="1">
+        <v>47.357551827185</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1117636.8</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1117636.8</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>65576.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>4.408</v>
+      </c>
+      <c r="D107" s="1">
+        <v>2.6802696108</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>175761.36</v>
+      </c>
+      <c r="H107" s="1">
+        <v>113297.65</v>
+      </c>
+      <c r="I107" s="1">
+        <v>64.461068121002</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>289059.01</v>
+      </c>
+      <c r="M107" s="1">
+        <v>289059.01</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>23810.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>9.43</v>
+      </c>
+      <c r="D108" s="1">
+        <v>9.3778282234</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>223286.09</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1242.21</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.55633111762582</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>224528.3</v>
+      </c>
+      <c r="M108" s="1">
+        <v>224528.3</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>10525.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>75.78</v>
+      </c>
+      <c r="D109" s="1">
+        <v>90.8712579572</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>956419.99</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-158835.49</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-16.607295085917</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>797584.5</v>
+      </c>
+      <c r="M109" s="1">
+        <v>797584.5</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9425.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>143.9</v>
+      </c>
+      <c r="D110" s="1">
+        <v>167.9512976127</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>1582940.98</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-226683.48</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-14.320399993688</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1356257.5</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1356257.5</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>23480.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>31.46</v>
+      </c>
+      <c r="D111" s="1">
+        <v>32.4552981261</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>762050.4</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-23369.6</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-3.0666738053021</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>738680.8</v>
+      </c>
+      <c r="M111" s="1">
+        <v>738680.8</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>5811.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>268.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>147.4925090346</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>857078.97</v>
+      </c>
+      <c r="H112" s="1">
+        <v>700269.03</v>
+      </c>
+      <c r="I112" s="1">
+        <v>81.704143318322</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1557348.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1557348.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>7626.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>155.3</v>
+      </c>
+      <c r="D113" s="1">
+        <v>127.6891987936</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>973757.83</v>
+      </c>
+      <c r="H113" s="1">
+        <v>210559.97</v>
+      </c>
+      <c r="I113" s="1">
+        <v>21.623443069002</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1184317.8</v>
+      </c>
+      <c r="M113" s="1">
+        <v>1184317.8</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>6856.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>269.6</v>
+      </c>
+      <c r="D114" s="1">
+        <v>191.3631811552</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1311985.97</v>
+      </c>
+      <c r="H114" s="1">
+        <v>536391.63</v>
+      </c>
+      <c r="I114" s="1">
+        <v>40.883945580607</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1848377.6</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1848377.6</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>8269.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>16.17</v>
+      </c>
+      <c r="D115" s="1">
+        <v>19.7925142097</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>163664.3</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-29954.57</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-18.302445921316</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>133709.73</v>
+      </c>
+      <c r="M115" s="1">
+        <v>133709.73</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>7087.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>75.68</v>
+      </c>
+      <c r="D116" s="1">
+        <v>35.7936150698</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>253669.35</v>
+      </c>
+      <c r="H116" s="1">
+        <v>282674.81</v>
+      </c>
+      <c r="I116" s="1">
+        <v>111.43435736324</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>536344.16</v>
+      </c>
+      <c r="M116" s="1">
+        <v>536344.16</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>519.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>152.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>68092.8</v>
+      </c>
+      <c r="H117" s="1">
+        <v>10795.2</v>
+      </c>
+      <c r="I117" s="1">
+        <v>15.853658536585</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>78888.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>78888.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1928.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>51.15</v>
+      </c>
+      <c r="D118" s="1">
+        <v>51.8724481328</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>100010.08</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-1392.88</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.3927396118471</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>98617.2</v>
+      </c>
+      <c r="M118" s="1">
+        <v>98617.2</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4939.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>58.36</v>
+      </c>
+      <c r="D119" s="1">
+        <v>26.7491314031</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>132113.96</v>
+      </c>
+      <c r="H119" s="1">
+        <v>156126.08</v>
+      </c>
+      <c r="I119" s="1">
+        <v>118.1753086502</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>288240.04</v>
+      </c>
+      <c r="M119" s="1">
+        <v>288240.04</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>5410.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>9.356</v>
+      </c>
+      <c r="D120" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>62242.05</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-11626.09</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-18.678835289005</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>50615.96</v>
+      </c>
+      <c r="M120" s="1">
+        <v>50615.96</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>12965.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>34.6</v>
+      </c>
+      <c r="D121" s="1">
+        <v>29.6970026996</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>385021.64</v>
+      </c>
+      <c r="H121" s="1">
+        <v>63567.36</v>
+      </c>
+      <c r="I121" s="1">
+        <v>16.51007460256</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>448589.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>448589.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>865.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>237.6</v>
+      </c>
+      <c r="D122" s="1">
+        <v>254.8052947977</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>220406.58</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-14882.58</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-6.7523301709051</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>205524.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>205524.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1115.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>253.8</v>
+      </c>
+      <c r="D123" s="1">
+        <v>252.5115515695</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>281550.38</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1436.62</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.51025326266653</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>282987.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>282987.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>4174.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>20.36</v>
+      </c>
+      <c r="D124" s="1">
+        <v>19.4360852899</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>81126.22</v>
+      </c>
+      <c r="H124" s="1">
+        <v>3856.42</v>
+      </c>
+      <c r="I124" s="1">
+        <v>4.7536049380829</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>84982.64</v>
+      </c>
+      <c r="M124" s="1">
+        <v>84982.64</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>4395.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="D125" s="1">
+        <v>104.2655290102</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>458247.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-5122.5</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-1.1178469253481</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>453124.5</v>
+      </c>
+      <c r="M125" s="1">
+        <v>453124.5</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>16237.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>82.21</v>
+      </c>
+      <c r="D126" s="1">
+        <v>68.0879134076</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1105543.45</v>
+      </c>
+      <c r="H126" s="1">
+        <v>229300.32</v>
+      </c>
+      <c r="I126" s="1">
+        <v>20.740959570608</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1334843.77</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1334843.77</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>9813.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>18.825</v>
+      </c>
+      <c r="D127" s="1">
+        <v>19.025623153</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>186698.44</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-1968.71</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-1.0544865827481</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>184729.73</v>
+      </c>
+      <c r="M127" s="1">
+        <v>184729.73</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>5951.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>22.88</v>
+      </c>
+      <c r="D128" s="1">
+        <v>26.7070105865</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>158933.42</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-22774.54</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-14.329610474625</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>136158.88</v>
+      </c>
+      <c r="M128" s="1">
+        <v>136158.88</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>22272.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>20.38</v>
+      </c>
+      <c r="D129" s="1">
+        <v>20.062971444</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>446842.5</v>
+      </c>
+      <c r="H129" s="1">
+        <v>7060.86</v>
+      </c>
+      <c r="I129" s="1">
+        <v>1.5801675086859</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>453903.36</v>
+      </c>
+      <c r="M129" s="1">
+        <v>453903.36</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>6386.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>37.01</v>
+      </c>
+      <c r="D130" s="1">
+        <v>37.08</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>236792.88</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-447.02</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.18878101402373</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>236345.86</v>
+      </c>
+      <c r="M130" s="1">
+        <v>236345.86</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>7224.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>57.1</v>
+      </c>
+      <c r="D131" s="1">
+        <v>60.4260645072</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>436517.89</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-24027.49</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5.5043540139901</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>412490.4</v>
+      </c>
+      <c r="M131" s="1">
+        <v>412490.4</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2779.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>123.5</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.2994566391</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>281511.19</v>
+      </c>
+      <c r="H132" s="1">
+        <v>61695.31</v>
+      </c>
+      <c r="I132" s="1">
+        <v>21.915757593863</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>343206.5</v>
+      </c>
+      <c r="M132" s="1">
+        <v>343206.5</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>75.8</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.4024400369</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>215504.49</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-51170.09</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-23.744326626327</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>164334.4</v>
+      </c>
+      <c r="M133" s="1">
+        <v>164334.4</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>12352.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>22.38</v>
+      </c>
+      <c r="D134" s="1">
+        <v>33.8087993847</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>417606.29</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-141168.53</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-33.804215448958</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>276437.76</v>
+      </c>
+      <c r="M134" s="1">
+        <v>276437.76</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>16796.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>30.48</v>
+      </c>
+      <c r="D135" s="1">
+        <v>35.985319719</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>604409.43</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-92467.35</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-15.298793402346</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>511942.08</v>
+      </c>
+      <c r="M135" s="1">
+        <v>511942.08</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>5857.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>22.9</v>
+      </c>
+      <c r="D136" s="1">
+        <v>30.4360799044</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>178264.12</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-44138.82</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-24.76034997957</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>134125.3</v>
+      </c>
+      <c r="M136" s="1">
+        <v>134125.3</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>9505.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>60.18</v>
+      </c>
+      <c r="D137" s="1">
+        <v>104.178122041</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>990213.05</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-418202.15</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-42.233552668287</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>572010.9</v>
+      </c>
+      <c r="M137" s="1">
+        <v>572010.9</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>290.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D138" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>62350.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>62350.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>62350.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>53.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>114.86</v>
+      </c>
+      <c r="D139" s="1">
+        <v>115.362857143</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>6357.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-3450.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>-3450.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>-3450.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>-4.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>118.28</v>
+      </c>
+      <c r="D141" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-1780.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>-1780.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>-1780.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>126.13</v>
+      </c>
+      <c r="D142" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-5040.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>-5040.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>-5040.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="D143" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>-17.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>105.865</v>
+      </c>
+      <c r="D144" s="1">
+        <v>105.869310345</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-835.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>-835.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>-835.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.579</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.24967029426866</v>
+      </c>
+      <c r="J145">
+        <v>0.31</v>
+      </c>
+      <c r="K145">
+        <v>307.88</v>
+      </c>
+      <c r="L145" s="1">
+        <v>99579.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>99886.88</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>321</v>
+      </c>
+      <c r="B146" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>102.317</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>99634.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>2683.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>2.6928558524199</v>
+      </c>
+      <c r="J146">
+        <v>4.29</v>
+      </c>
+      <c r="K146" t="s">
+        <v>322</v>
+      </c>
+      <c r="L146" s="1">
+        <v>102317.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>106608.1</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>101.711</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>2532.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>2.5529597999577</v>
+      </c>
+      <c r="J147">
+        <v>1.86</v>
+      </c>
+      <c r="K147" t="s">
+        <v>325</v>
+      </c>
+      <c r="L147" s="1">
+        <v>101711.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>103568.88</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>199694.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1914.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.95846645367412</v>
+      </c>
+      <c r="J148">
+        <v>0.42</v>
+      </c>
+      <c r="K148">
+        <v>843.84</v>
+      </c>
+      <c r="L148" s="1">
+        <v>201608.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>202451.84</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>101.929</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>99890.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2039.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>2.0412453699069</v>
+      </c>
+      <c r="J149">
+        <v>0.86</v>
+      </c>
+      <c r="K149">
+        <v>861.64</v>
+      </c>
+      <c r="L149" s="1">
+        <v>101929.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>102790.64</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>331</v>
+      </c>
+      <c r="B150" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.782</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-548.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.55169636564985</v>
+      </c>
+      <c r="J150">
+        <v>2.25</v>
+      </c>
+      <c r="K150" t="s">
+        <v>332</v>
+      </c>
+      <c r="L150" s="1">
+        <v>98782.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>101032.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>334</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>97.213</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-4080.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-2.0553534905746</v>
+      </c>
+      <c r="J151">
+        <v>0.53</v>
+      </c>
+      <c r="K151" t="s">
+        <v>335</v>
+      </c>
+      <c r="L151" s="1">
+        <v>194426.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>195494.49</v>
+      </c>
+      <c r="N151" s="1">
         <v>0.14</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>337</v>
+      </c>
+      <c r="B152" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>94.269</v>
+      </c>
+      <c r="D152" s="1">
+        <v>93.8</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>93800.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="J152">
+        <v>0.55</v>
+      </c>
+      <c r="K152">
+        <v>551.71</v>
+      </c>
+      <c r="L152" s="1">
+        <v>94269.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>94820.71</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>339</v>
+      </c>
+      <c r="B153" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>223.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.22379222447464</v>
+      </c>
+      <c r="J153">
+        <v>0.62</v>
+      </c>
+      <c r="K153">
+        <v>623.29</v>
+      </c>
+      <c r="L153" s="1">
+        <v>99869.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>100492.29</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>341</v>
+      </c>
+      <c r="B154" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>102.153</v>
+      </c>
+      <c r="D154" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1305.11</v>
+      </c>
+      <c r="I154" s="1">
+        <v>1.0945656001744</v>
+      </c>
+      <c r="J154">
+        <v>0.15</v>
+      </c>
+      <c r="K154">
+        <v>174.58</v>
+      </c>
+      <c r="L154" s="1">
+        <v>120540.54</v>
+      </c>
+      <c r="M154" s="1">
+        <v>120715.12</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>343</v>
+      </c>
+      <c r="B155" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>110.325</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>20612.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>10.304042231976</v>
+      </c>
+      <c r="J155">
+        <v>5.57</v>
+      </c>
+      <c r="K155" t="s">
+        <v>344</v>
+      </c>
+      <c r="L155" s="1">
+        <v>220650.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>231787.4</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>346</v>
+      </c>
+      <c r="B156" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>133437.2</v>
+      </c>
+      <c r="H156" s="1">
+        <v>825.44</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.6185981120707</v>
+      </c>
+      <c r="J156">
+        <v>0.66</v>
+      </c>
+      <c r="K156">
+        <v>881.1</v>
+      </c>
+      <c r="L156" s="1">
+        <v>134262.64</v>
+      </c>
+      <c r="M156" s="1">
+        <v>135143.74</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>348</v>
+      </c>
+      <c r="B157" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>104.417</v>
+      </c>
+      <c r="D157" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-2233.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-2.0937646507267</v>
+      </c>
+      <c r="J157">
+        <v>0.79</v>
+      </c>
+      <c r="K157">
+        <v>794.52</v>
+      </c>
+      <c r="L157" s="1">
+        <v>104417.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>105211.52</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>350</v>
+      </c>
+      <c r="B158" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>95.53</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-949.17</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-3.3126524498244</v>
+      </c>
+      <c r="J158">
+        <v>2.35</v>
+      </c>
+      <c r="K158">
+        <v>681.3</v>
+      </c>
+      <c r="L158" s="1">
+        <v>27703.7</v>
+      </c>
+      <c r="M158" s="1">
+        <v>28385.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>352</v>
+      </c>
+      <c r="B159" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>96.708</v>
+      </c>
+      <c r="D159" s="1">
+        <v>96.91366667</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>290741.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-617.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.21221637127203</v>
+      </c>
+      <c r="J159">
+        <v>1.67</v>
+      </c>
+      <c r="K159" t="s">
+        <v>353</v>
+      </c>
+      <c r="L159" s="1">
+        <v>290124.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>295145.92</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>355</v>
+      </c>
+      <c r="B160" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.286</v>
+      </c>
+      <c r="D160" s="1">
+        <v>101.0269</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>141437.66</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-2437.26</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.7232044138739</v>
+      </c>
+      <c r="J160">
+        <v>3.04</v>
+      </c>
+      <c r="K160" t="s">
+        <v>356</v>
+      </c>
+      <c r="L160" s="1">
+        <v>139000.4</v>
+      </c>
+      <c r="M160" s="1">
+        <v>143250.12</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>358</v>
+      </c>
+      <c r="B161" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>60.554</v>
+      </c>
+      <c r="D161" s="1">
+        <v>67.66762724</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>491943.65</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-51716.07</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-10.51260037608</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>440227.58</v>
+      </c>
+      <c r="M161" s="1">
+        <v>440227.58</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>360</v>
+      </c>
+      <c r="B162" s="1">
+        <v>109500.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.363</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.56292237</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>109021.4</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-1313.91</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1.2051854039666</v>
+      </c>
+      <c r="J162">
+        <v>1.12</v>
+      </c>
+      <c r="K162" t="s">
+        <v>361</v>
+      </c>
+      <c r="L162" s="1">
+        <v>107707.49</v>
+      </c>
+      <c r="M162" s="1">
+        <v>108937.64</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>363</v>
+      </c>
+      <c r="B163" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>89.852</v>
+      </c>
+      <c r="D163" s="1">
+        <v>87.671</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>35068.4</v>
+      </c>
+      <c r="H163" s="1">
+        <v>872.4</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.487709732979</v>
+      </c>
+      <c r="J163">
+        <v>1.04</v>
+      </c>
+      <c r="K163">
+        <v>414.38</v>
+      </c>
+      <c r="L163" s="1">
+        <v>35940.8</v>
+      </c>
+      <c r="M163" s="1">
+        <v>36355.18</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>365</v>
+      </c>
+      <c r="B164" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>89.974</v>
+      </c>
+      <c r="D164" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H164" s="1">
+        <v>7446.04</v>
+      </c>
+      <c r="I164" s="1">
+        <v>6.743385929529</v>
+      </c>
+      <c r="J164">
+        <v>1.87</v>
+      </c>
+      <c r="K164" t="s">
+        <v>366</v>
+      </c>
+      <c r="L164" s="1">
+        <v>117865.94</v>
+      </c>
+      <c r="M164" s="1">
+        <v>120315.46</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>368</v>
+      </c>
+      <c r="B165" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>116599.86</v>
+      </c>
+      <c r="H165" s="1">
+        <v>769.86</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.66025808264264</v>
+      </c>
+      <c r="J165">
+        <v>0.49</v>
+      </c>
+      <c r="K165">
+        <v>568.75</v>
+      </c>
+      <c r="L165" s="1">
+        <v>117369.72</v>
+      </c>
+      <c r="M165" s="1">
+        <v>117938.47</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>370</v>
+      </c>
+      <c r="B166" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>92.331</v>
+      </c>
+      <c r="D166" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>721.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.78703198340792</v>
+      </c>
+      <c r="J166">
+        <v>0.94</v>
+      </c>
+      <c r="K166">
+        <v>942.47</v>
+      </c>
+      <c r="L166" s="1">
+        <v>92331.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>93273.47</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>372</v>
+      </c>
+      <c r="B167" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.704</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-287.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.28702583232491</v>
+      </c>
+      <c r="J167">
+        <v>0.25</v>
+      </c>
+      <c r="K167">
+        <v>249.32</v>
+      </c>
+      <c r="L167" s="1">
+        <v>99704.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>99953.32</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>374</v>
+      </c>
+      <c r="B168" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>101.038</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>99834.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1204.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1.206001963259</v>
+      </c>
+      <c r="J168">
+        <v>0.91</v>
+      </c>
+      <c r="K168">
+        <v>908.22</v>
+      </c>
+      <c r="L168" s="1">
+        <v>101038.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>101946.22</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.992</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>147954.02</v>
+      </c>
+      <c r="H169" s="1">
+        <v>2524.06</v>
+      </c>
+      <c r="I169" s="1">
+        <v>1.7059759511773</v>
+      </c>
+      <c r="J169">
+        <v>1.04</v>
+      </c>
+      <c r="K169" t="s">
+        <v>377</v>
+      </c>
+      <c r="L169" s="1">
+        <v>150478.08</v>
+      </c>
+      <c r="M169" s="1">
+        <v>152028.29</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.062</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>140237.19</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-559.77</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.39915945263878</v>
+      </c>
+      <c r="J170">
+        <v>1.61</v>
+      </c>
+      <c r="K170" t="s">
+        <v>380</v>
+      </c>
+      <c r="L170" s="1">
+        <v>139677.42</v>
+      </c>
+      <c r="M170" s="1">
+        <v>141949.84</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>99292.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-583.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.58715707207026</v>
+      </c>
+      <c r="J171">
+        <v>1.62</v>
+      </c>
+      <c r="K171" t="s">
+        <v>383</v>
+      </c>
+      <c r="L171" s="1">
+        <v>98709.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>100329.55</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>385</v>
+      </c>
+      <c r="B172" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>104.074</v>
+      </c>
+      <c r="D172" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-1404.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.3310832590682</v>
+      </c>
+      <c r="J172">
+        <v>0.53</v>
+      </c>
+      <c r="K172">
+        <v>531.36</v>
+      </c>
+      <c r="L172" s="1">
+        <v>104074.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>104605.36</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>387</v>
+      </c>
+      <c r="B173" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.403</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>99933.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-530.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.53035533807651</v>
+      </c>
+      <c r="J173">
+        <v>1.29</v>
+      </c>
+      <c r="K173" t="s">
+        <v>388</v>
+      </c>
+      <c r="L173" s="1">
+        <v>99403.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>100688.27</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>390</v>
+      </c>
+      <c r="B174" s="1">
+        <v>574622.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>94.834</v>
+      </c>
+      <c r="D174" s="1">
+        <v>95.45999979</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>548534.16</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-3597.13</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.65577137438441</v>
+      </c>
+      <c r="J174">
+        <v>0.17</v>
+      </c>
+      <c r="K174" t="s">
+        <v>391</v>
+      </c>
+      <c r="L174" s="1">
+        <v>544937.03</v>
+      </c>
+      <c r="M174" s="1">
+        <v>545940.65</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>393</v>
+      </c>
+      <c r="B175" s="1">
+        <v>108207.99</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.56</v>
+      </c>
+      <c r="D175" s="1">
+        <v>95.97999187</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>103858.02</v>
+      </c>
+      <c r="H175" s="1">
+        <v>627.61</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.60429613428024</v>
+      </c>
+      <c r="J175">
+        <v>0.04</v>
+      </c>
+      <c r="K175">
+        <v>40.32</v>
+      </c>
+      <c r="L175" s="1">
+        <v>104485.63</v>
+      </c>
+      <c r="M175" s="1">
+        <v>104525.95</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>395</v>
+      </c>
+      <c r="B176" s="1">
+        <v>426595.64</v>
+      </c>
+      <c r="C176" s="1">
+        <v>97.842</v>
+      </c>
+      <c r="D176" s="1">
+        <v>103.44637606</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>441297.73</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-23908.03</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-5.4176643963249</v>
+      </c>
+      <c r="J176">
+        <v>0.14</v>
+      </c>
+      <c r="K176">
+        <v>596.07</v>
+      </c>
+      <c r="L176" s="1">
+        <v>417389.7</v>
+      </c>
+      <c r="M176" s="1">
+        <v>417985.77</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>397</v>
+      </c>
+      <c r="B177" s="1">
+        <v>488979.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.423</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.96836674</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>488824.32</v>
+      </c>
+      <c r="H177" s="1">
+        <v>2223.06</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.4547768818049</v>
+      </c>
+      <c r="J177">
+        <v>0.42</v>
+      </c>
+      <c r="K177" t="s">
+        <v>398</v>
+      </c>
+      <c r="L177" s="1">
+        <v>491047.38</v>
+      </c>
+      <c r="M177" s="1">
+        <v>493082.34</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>400</v>
+      </c>
+      <c r="B178" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-2073.6</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.28</v>
+      </c>
+      <c r="J178">
+        <v>2.22</v>
+      </c>
+      <c r="K178" t="s">
+        <v>401</v>
+      </c>
+      <c r="L178" s="1">
+        <v>159926.4</v>
+      </c>
+      <c r="M178" s="1">
+        <v>163523.61</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>403</v>
+      </c>
+      <c r="B179" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>101.383</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1383.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.383</v>
+      </c>
+      <c r="J179">
+        <v>0.52</v>
+      </c>
+      <c r="K179">
+        <v>520.01</v>
+      </c>
+      <c r="L179" s="1">
+        <v>101383.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>101903.01</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>405</v>
+      </c>
+      <c r="B180" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>105.367</v>
+      </c>
+      <c r="D180" s="1">
+        <v>104.64733</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>104647.33</v>
+      </c>
+      <c r="H180" s="1">
+        <v>719.67</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.687709853658</v>
+      </c>
+      <c r="J180">
+        <v>3.1</v>
+      </c>
+      <c r="K180" t="s">
+        <v>406</v>
+      </c>
+      <c r="L180" s="1">
+        <v>105367.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>108464.26</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>408</v>
+      </c>
+      <c r="B181" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>99.293</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>100028.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-735.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-0.73479425760787</v>
+      </c>
+      <c r="J181">
+        <v>1.77</v>
+      </c>
+      <c r="K181" t="s">
+        <v>409</v>
+      </c>
+      <c r="L181" s="1">
+        <v>99293.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>101063.72</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>411</v>
+      </c>
+      <c r="B182" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>106.295</v>
+      </c>
+      <c r="D182" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>107840.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-1545.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-1.432678041543</v>
+      </c>
+      <c r="J182">
+        <v>3.07</v>
+      </c>
+      <c r="K182" t="s">
+        <v>412</v>
+      </c>
+      <c r="L182" s="1">
+        <v>106295.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>109366.23</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>414</v>
+      </c>
+      <c r="B183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.629</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>200680.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>578.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.28802072951963</v>
+      </c>
+      <c r="J183">
+        <v>1.86</v>
+      </c>
+      <c r="K183" t="s">
+        <v>415</v>
+      </c>
+      <c r="L183" s="1">
+        <v>201258.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>204984.03</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>417</v>
+      </c>
+      <c r="B184" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>98.292</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>135358.08</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-1680.96</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.2418615866892</v>
+      </c>
+      <c r="J184">
+        <v>2.16</v>
+      </c>
+      <c r="K184" t="s">
+        <v>418</v>
+      </c>
+      <c r="L184" s="1">
+        <v>133677.12</v>
+      </c>
+      <c r="M184" s="1">
+        <v>136619.75</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>420</v>
+      </c>
+      <c r="B185" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>98.066</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>99460.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-1394.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.4015684697366</v>
+      </c>
+      <c r="J185">
+        <v>2.6</v>
+      </c>
+      <c r="K185" t="s">
+        <v>421</v>
+      </c>
+      <c r="L185" s="1">
+        <v>98066.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>100664.29</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>423</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>98.939</v>
+      </c>
+      <c r="D186" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>100450.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-1511.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-1.504230960677</v>
+      </c>
+      <c r="J186">
+        <v>0.59</v>
+      </c>
+      <c r="K186">
+        <v>594.52</v>
+      </c>
+      <c r="L186" s="1">
+        <v>98939.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>99533.52</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>425</v>
+      </c>
+      <c r="B187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>95.921</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-6312.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-3.1854012535705</v>
+      </c>
+      <c r="J187">
+        <v>2.75</v>
+      </c>
+      <c r="K187" t="s">
+        <v>426</v>
+      </c>
+      <c r="L187" s="1">
+        <v>191842.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>197346.11</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>428</v>
+      </c>
+      <c r="B188" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>105.274</v>
+      </c>
+      <c r="D188" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>104920.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>354.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.33739992375143</v>
+      </c>
+      <c r="J188">
+        <v>2.74</v>
+      </c>
+      <c r="K188" t="s">
+        <v>429</v>
+      </c>
+      <c r="L188" s="1">
+        <v>105274.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>108010.99</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>431</v>
+      </c>
+      <c r="B189" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>103.545</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>169920.1</v>
+      </c>
+      <c r="H189" s="1">
+        <v>6106.4</v>
+      </c>
+      <c r="I189" s="1">
+        <v>3.5936890338459</v>
+      </c>
+      <c r="J189">
+        <v>1.35</v>
+      </c>
+      <c r="K189" t="s">
+        <v>432</v>
+      </c>
+      <c r="L189" s="1">
+        <v>176026.5</v>
+      </c>
+      <c r="M189" s="1">
+        <v>178327.32</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>434</v>
+      </c>
+      <c r="B190" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>99254.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>585.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.58939690088057</v>
+      </c>
+      <c r="J190">
+        <v>0.31</v>
+      </c>
+      <c r="K190">
+        <v>305.14</v>
+      </c>
+      <c r="L190" s="1">
+        <v>99839.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>100144.14</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>436</v>
+      </c>
+      <c r="B191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>104.021</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>4060.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>4.0615840177669</v>
+      </c>
+      <c r="J191">
+        <v>4.78</v>
+      </c>
+      <c r="K191" t="s">
+        <v>437</v>
+      </c>
+      <c r="L191" s="1">
+        <v>104021.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>108802.51</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>439</v>
+      </c>
+      <c r="B192" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>101.766</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>99943.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1823.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1.8240397026305</v>
+      </c>
+      <c r="J192">
+        <v>1.08</v>
+      </c>
+      <c r="K192" t="s">
+        <v>440</v>
+      </c>
+      <c r="L192" s="1">
+        <v>101766.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>102850.93</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>442</v>
+      </c>
+      <c r="B193" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>97.527</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-3066.75</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-2.1815008726003</v>
+      </c>
+      <c r="J193">
+        <v>2.55</v>
+      </c>
+      <c r="K193" t="s">
+        <v>443</v>
+      </c>
+      <c r="L193" s="1">
+        <v>137513.07</v>
+      </c>
+      <c r="M193" s="1">
+        <v>141103.74</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>445</v>
+      </c>
+      <c r="B194" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>101.953</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>2342.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>2.3511459577757</v>
+      </c>
+      <c r="J194">
+        <v>3.92</v>
+      </c>
+      <c r="K194" t="s">
+        <v>446</v>
+      </c>
+      <c r="L194" s="1">
+        <v>101953.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>105876.29</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>448</v>
+      </c>
+      <c r="B195" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>98.878</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>99438.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.56316498722822</v>
+      </c>
+      <c r="J195">
+        <v>0.46</v>
+      </c>
+      <c r="K195">
+        <v>462.33</v>
+      </c>
+      <c r="L195" s="1">
+        <v>98878.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>99340.33</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>450</v>
+      </c>
+      <c r="B196" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.103</v>
+      </c>
+      <c r="D196" s="1">
+        <v>102.8745</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>205749.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-5543.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-2.6940592663877</v>
+      </c>
+      <c r="J196">
+        <v>0.53</v>
+      </c>
+      <c r="K196" t="s">
+        <v>451</v>
+      </c>
+      <c r="L196" s="1">
+        <v>200206.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>201268.33</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>453</v>
+      </c>
+      <c r="B197" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>104.408</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>99661.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>4747.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>4.7631470685624</v>
+      </c>
+      <c r="J197">
+        <v>0.43</v>
+      </c>
+      <c r="K197">
+        <v>430.82</v>
+      </c>
+      <c r="L197" s="1">
+        <v>104408.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>104838.82</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>455</v>
+      </c>
+      <c r="B198" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>101.908</v>
+      </c>
+      <c r="D198" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>197200.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>6616.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>3.3549695740365</v>
+      </c>
+      <c r="J198">
+        <v>1.02</v>
+      </c>
+      <c r="K198" t="s">
+        <v>456</v>
+      </c>
+      <c r="L198" s="1">
+        <v>203816.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>205853.67</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>458</v>
+      </c>
+      <c r="B199" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.36</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>6720.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>3.36</v>
+      </c>
+      <c r="J199">
+        <v>0.72</v>
+      </c>
+      <c r="K199" t="s">
+        <v>459</v>
+      </c>
+      <c r="L199" s="1">
+        <v>206720.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>208169.59</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>461</v>
+      </c>
+      <c r="B200" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>106.866</v>
+      </c>
+      <c r="D200" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>109300.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-2434.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-2.2268984446478</v>
+      </c>
+      <c r="J200">
+        <v>2.4</v>
+      </c>
+      <c r="K200" t="s">
+        <v>462</v>
+      </c>
+      <c r="L200" s="1">
+        <v>106866.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>109268.05</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>464</v>
+      </c>
+      <c r="B201" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.251</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>99852.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-601.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.6018907983816</v>
+      </c>
+      <c r="J201">
+        <v>0.77</v>
+      </c>
+      <c r="K201">
+        <v>767.12</v>
+      </c>
+      <c r="L201" s="1">
+        <v>99251.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>100018.12</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>466</v>
+      </c>
+      <c r="B202" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>178.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.17811755758801</v>
+      </c>
+      <c r="J202">
+        <v>0.63</v>
+      </c>
+      <c r="K202">
+        <v>632.19</v>
+      </c>
+      <c r="L202" s="1">
+        <v>100112.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>100744.19</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.934</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>934.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.934</v>
+      </c>
+      <c r="J203">
+        <v>1.03</v>
+      </c>
+      <c r="K203" t="s">
+        <v>469</v>
+      </c>
+      <c r="L203" s="1">
+        <v>100934.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>101960.62</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>471</v>
+      </c>
+      <c r="B204" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.598</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0.0090371426563175</v>
+      </c>
+      <c r="J204">
+        <v>1.35</v>
+      </c>
+      <c r="K204" t="s">
+        <v>472</v>
+      </c>
+      <c r="L204" s="1">
+        <v>99598.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>100948.0</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>474</v>
+      </c>
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>86.031</v>
+      </c>
+      <c r="D205" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>142.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.082596556537925</v>
+      </c>
+      <c r="J205">
+        <v>0.61</v>
+      </c>
+      <c r="K205" t="s">
+        <v>475</v>
+      </c>
+      <c r="L205" s="1">
+        <v>172062.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>173291.45</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>477</v>
+      </c>
+      <c r="B206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>99.434</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.89775</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>399591.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-1855.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.46422466972479</v>
+      </c>
+      <c r="J206">
+        <v>1.44</v>
+      </c>
+      <c r="K206" t="s">
+        <v>478</v>
+      </c>
+      <c r="L206" s="1">
+        <v>397736.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>403489.42</v>
+      </c>
+      <c r="N206" s="1">
         <v>0.29</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>480</v>
+      </c>
+      <c r="B207" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>100.451</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>99662.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>789.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.79167586442175</v>
+      </c>
+      <c r="J207">
+        <v>0.77</v>
+      </c>
+      <c r="K207">
+        <v>774.66</v>
+      </c>
+      <c r="L207" s="1">
+        <v>100451.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>101225.66</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>482</v>
+      </c>
+      <c r="B208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>99571.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>153.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0.15365919795925</v>
+      </c>
+      <c r="J208">
+        <v>2.18</v>
+      </c>
+      <c r="K208" t="s">
+        <v>483</v>
+      </c>
+      <c r="L208" s="1">
+        <v>99724.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>101905.51</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>485</v>
+      </c>
+      <c r="B209" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.356</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-644.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.644</v>
+      </c>
+      <c r="J209">
+        <v>2.71</v>
+      </c>
+      <c r="K209" t="s">
+        <v>486</v>
+      </c>
+      <c r="L209" s="1">
+        <v>99356.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>102066.96</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>488</v>
+      </c>
+      <c r="B210" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-2446.5</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-1.398</v>
+      </c>
+      <c r="J210">
+        <v>1.62</v>
+      </c>
+      <c r="K210" t="s">
+        <v>489</v>
+      </c>
+      <c r="L210" s="1">
+        <v>172553.5</v>
+      </c>
+      <c r="M210" s="1">
+        <v>175380.39</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>491</v>
+      </c>
+      <c r="B211" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-1830.48</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-1.578</v>
+      </c>
+      <c r="J211">
+        <v>3.17</v>
+      </c>
+      <c r="K211" t="s">
+        <v>492</v>
+      </c>
+      <c r="L211" s="1">
+        <v>114169.52</v>
+      </c>
+      <c r="M211" s="1">
+        <v>117841.38</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>494</v>
+      </c>
+      <c r="B212" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>99.269</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>100420.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-1151.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-1.1461860187214</v>
+      </c>
+      <c r="J212">
+        <v>0.61</v>
+      </c>
+      <c r="K212">
+        <v>605.82</v>
+      </c>
+      <c r="L212" s="1">
+        <v>99269.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>99874.82</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>99259.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>39.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0.039291147402251</v>
+      </c>
+      <c r="J213">
+        <v>1.55</v>
+      </c>
+      <c r="K213" t="s">
+        <v>497</v>
+      </c>
+      <c r="L213" s="1">
+        <v>99298.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>100844.23</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" s="1">
+        <v>186000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>185499.66</v>
+      </c>
+      <c r="H214" s="1">
+        <v>1153.2</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.62167229848292</v>
+      </c>
+      <c r="J214">
+        <v>0.42</v>
+      </c>
+      <c r="K214">
+        <v>783.49</v>
+      </c>
+      <c r="L214" s="1">
+        <v>186652.86</v>
+      </c>
+      <c r="M214" s="1">
+        <v>187436.35</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>501</v>
+      </c>
+      <c r="B215" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>230208.96</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-1897.76</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-0.82436409078083</v>
+      </c>
+      <c r="J215">
+        <v>0.44</v>
+      </c>
+      <c r="K215" t="s">
+        <v>502</v>
+      </c>
+      <c r="L215" s="1">
+        <v>228311.2</v>
+      </c>
+      <c r="M215" s="1">
+        <v>229334.54</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>504</v>
+      </c>
+      <c r="B216" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>91.834</v>
+      </c>
+      <c r="D216" s="1">
+        <v>83.45955844</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>257055.44</v>
+      </c>
+      <c r="H216" s="1">
+        <v>25793.28</v>
+      </c>
+      <c r="I216" s="1">
+        <v>10.034131158633</v>
+      </c>
+      <c r="J216">
+        <v>1.56</v>
+      </c>
+      <c r="K216" t="s">
+        <v>505</v>
+      </c>
+      <c r="L216" s="1">
+        <v>282848.72</v>
+      </c>
+      <c r="M216" s="1">
+        <v>287658.58</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>507</v>
+      </c>
+      <c r="B217" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>99329.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>2760.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>2.7786447059771</v>
+      </c>
+      <c r="J217">
+        <v>1.95</v>
+      </c>
+      <c r="K217" t="s">
+        <v>508</v>
+      </c>
+      <c r="L217" s="1">
+        <v>102089.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>104042.42</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>510</v>
+      </c>
+      <c r="B218" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>100250.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>659.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0.6573566084788</v>
+      </c>
+      <c r="J218">
+        <v>1.01</v>
+      </c>
+      <c r="K218" t="s">
+        <v>511</v>
+      </c>
+      <c r="L218" s="1">
+        <v>100909.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>101914.97</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>513</v>
+      </c>
+      <c r="B219" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.5965</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>199193.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-851.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.4272238482276</v>
+      </c>
+      <c r="J219">
+        <v>0.81</v>
+      </c>
+      <c r="K219" t="s">
+        <v>514</v>
+      </c>
+      <c r="L219" s="1">
+        <v>198342.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>199965.29</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>516</v>
+      </c>
+      <c r="B220" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>101.555</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>1904.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>1.9106682321301</v>
+      </c>
+      <c r="J220">
+        <v>1.05</v>
+      </c>
+      <c r="K220" t="s">
+        <v>517</v>
+      </c>
+      <c r="L220" s="1">
+        <v>101555.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>102606.71</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>519</v>
+      </c>
+      <c r="B221" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>100.74</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>149652.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>1458.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0.97426028385855</v>
+      </c>
+      <c r="J221">
+        <v>0.48</v>
+      </c>
+      <c r="K221">
+        <v>716.61</v>
+      </c>
+      <c r="L221" s="1">
+        <v>151110.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>151826.61</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>521</v>
+      </c>
+      <c r="B222" s="1">
+        <v>565896.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>98.445</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.12918451</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>555309.13</v>
+      </c>
+      <c r="H222" s="1">
+        <v>1787.19</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.32183695593119</v>
+      </c>
+      <c r="J222">
+        <v>1.02</v>
+      </c>
+      <c r="K222" t="s">
+        <v>522</v>
+      </c>
+      <c r="L222" s="1">
+        <v>557096.32</v>
+      </c>
+      <c r="M222" s="1">
+        <v>562840.55</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>524</v>
+      </c>
+      <c r="B223" s="1">
+        <v>554859.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>87.265</v>
+      </c>
+      <c r="D223" s="1">
+        <v>90.79023319</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>503757.78</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-19560.07</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-3.8828323405745</v>
+      </c>
+      <c r="J223">
+        <v>2.56</v>
+      </c>
+      <c r="K223" t="s">
+        <v>525</v>
+      </c>
+      <c r="L223" s="1">
+        <v>484197.71</v>
+      </c>
+      <c r="M223" s="1">
+        <v>498409.32</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>527</v>
+      </c>
+      <c r="B224" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>214.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.21450193452679</v>
+      </c>
+      <c r="J224">
+        <v>0.35</v>
+      </c>
+      <c r="K224">
+        <v>349.32</v>
+      </c>
+      <c r="L224" s="1">
+        <v>99980.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>100329.32</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>529</v>
+      </c>
+      <c r="B225" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>129928.5</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-1745.9</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1.3437390564811</v>
+      </c>
+      <c r="J225">
+        <v>1.98</v>
+      </c>
+      <c r="K225" t="s">
+        <v>530</v>
+      </c>
+      <c r="L225" s="1">
+        <v>128182.6</v>
+      </c>
+      <c r="M225" s="1">
+        <v>130757.88</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>532</v>
+      </c>
+      <c r="B226" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>98.95</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>240.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.24313646033836</v>
+      </c>
+      <c r="J226">
+        <v>1.53</v>
+      </c>
+      <c r="K226" t="s">
+        <v>533</v>
+      </c>
+      <c r="L226" s="1">
+        <v>98950.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>100484.25</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>535</v>
+      </c>
+      <c r="B227" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>73.518</v>
+      </c>
+      <c r="D227" s="1">
+        <v>72.7651</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>87318.12</v>
+      </c>
+      <c r="H227" s="1">
+        <v>903.48</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.0346993270125</v>
+      </c>
+      <c r="J227">
+        <v>0.03</v>
+      </c>
+      <c r="K227">
+        <v>34.93</v>
+      </c>
+      <c r="L227" s="1">
+        <v>88221.6</v>
+      </c>
+      <c r="M227" s="1">
+        <v>88256.53</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>537</v>
+      </c>
+      <c r="B228" s="1">
+        <v>772000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>86.857</v>
+      </c>
+      <c r="D228" s="1">
+        <v>86.41115544</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>667094.12</v>
+      </c>
+      <c r="H228" s="1">
+        <v>3441.92</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.51595717857624</v>
+      </c>
+      <c r="J228">
+        <v>0.1</v>
+      </c>
+      <c r="K228">
+        <v>785.22</v>
+      </c>
+      <c r="L228" s="1">
+        <v>670536.04</v>
+      </c>
+      <c r="M228" s="1">
+        <v>671321.26</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>539</v>
+      </c>
+      <c r="B229" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>62.626</v>
+      </c>
+      <c r="D229" s="1">
+        <v>72.92776</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>18231.94</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-2575.44</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-14.125978913928</v>
+      </c>
+      <c r="J229">
+        <v>0.2</v>
+      </c>
+      <c r="K229">
+        <v>50.86</v>
+      </c>
+      <c r="L229" s="1">
+        <v>15656.5</v>
+      </c>
+      <c r="M229" s="1">
+        <v>15707.36</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>541</v>
+      </c>
+      <c r="B230" s="1">
+        <v>208000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>95.764</v>
+      </c>
+      <c r="D230" s="1">
+        <v>93.56469231</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>194614.56</v>
+      </c>
+      <c r="H230" s="1">
+        <v>4574.56</v>
+      </c>
+      <c r="I230" s="1">
+        <v>2.3505743866235</v>
+      </c>
+      <c r="J230">
+        <v>0.41</v>
+      </c>
+      <c r="K230">
+        <v>846.25</v>
+      </c>
+      <c r="L230" s="1">
+        <v>199189.12</v>
+      </c>
+      <c r="M230" s="1">
+        <v>200035.37</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>543</v>
+      </c>
+      <c r="B231" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>101.42</v>
+      </c>
+      <c r="D231" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>101620.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-200.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.19681165124975</v>
+      </c>
+      <c r="J231">
+        <v>0.01</v>
+      </c>
+      <c r="K231">
+        <v>12.27</v>
+      </c>
+      <c r="L231" s="1">
+        <v>101420.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>101432.27</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>545</v>
+      </c>
+      <c r="B232" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.131</v>
+      </c>
+      <c r="D232" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H232" s="1">
+        <v>1551.75</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.0335026699235</v>
+      </c>
+      <c r="J232">
+        <v>3.32</v>
+      </c>
+      <c r="K232" t="s">
+        <v>546</v>
+      </c>
+      <c r="L232" s="1">
+        <v>151696.5</v>
+      </c>
+      <c r="M232" s="1">
+        <v>156683.9</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>548</v>
+      </c>
+      <c r="B233" s="1">
+        <v>1095503.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>87.8</v>
+      </c>
+      <c r="D233" s="1">
+        <v>87.27119871</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>956058.6</v>
+      </c>
+      <c r="H233" s="1">
+        <v>5793.03</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.60592833953902</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" s="1">
+        <v>961851.63</v>
+      </c>
+      <c r="M233" s="1">
+        <v>961851.63</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>550</v>
+      </c>
+      <c r="B234" s="1">
+        <v>1668300.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>84.641</v>
+      </c>
+      <c r="D234" s="1">
+        <v>84.18192351</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>1404407.03</v>
+      </c>
+      <c r="H234" s="1">
+        <v>7658.77</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0.5453383411218</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" s="1">
+        <v>1412065.8</v>
+      </c>
+      <c r="M234" s="1">
+        <v>1412065.8</v>
+      </c>
+      <c r="N234" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>552</v>
+      </c>
+      <c r="B235" s="1">
+        <v>4104769.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>62.423</v>
+      </c>
+      <c r="D235" s="1">
+        <v>68.69611079</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>2819816.66</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-257496.71</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-9.1316826959949</v>
+      </c>
+      <c r="J235">
+        <v>0.06</v>
+      </c>
+      <c r="K235" t="s">
+        <v>553</v>
+      </c>
+      <c r="L235" s="1">
+        <v>2562319.95</v>
+      </c>
+      <c r="M235" s="1">
+        <v>2564850.29</v>
+      </c>
+      <c r="N235" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>555</v>
+      </c>
+      <c r="B236" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>99.227</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.87859615</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>519368.7</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-3388.3</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-0.65238817818633</v>
+      </c>
+      <c r="J236">
+        <v>2.29</v>
+      </c>
+      <c r="K236" t="s">
+        <v>556</v>
+      </c>
+      <c r="L236" s="1">
+        <v>515980.4</v>
+      </c>
+      <c r="M236" s="1">
+        <v>527893.39</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>558</v>
+      </c>
+      <c r="B237" s="1">
+        <v>502884.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>96.896</v>
+      </c>
+      <c r="D237" s="1">
+        <v>98.22407553</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>493953.16</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-6678.68</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-1.3520877161713</v>
+      </c>
+      <c r="J237">
+        <v>0.51</v>
+      </c>
+      <c r="K237" t="s">
+        <v>559</v>
+      </c>
+      <c r="L237" s="1">
+        <v>487274.48</v>
+      </c>
+      <c r="M237" s="1">
+        <v>489816.46</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>561</v>
+      </c>
+      <c r="B238" s="1">
+        <v>428459.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>96.674</v>
+      </c>
+      <c r="D238" s="1">
+        <v>98.51635512</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>422102.19</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-7893.73</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-1.8700992761966</v>
+      </c>
+      <c r="J238">
+        <v>0.54</v>
+      </c>
+      <c r="K238" t="s">
+        <v>562</v>
+      </c>
+      <c r="L238" s="1">
+        <v>414208.46</v>
+      </c>
+      <c r="M238" s="1">
+        <v>416532.7</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>564</v>
+      </c>
+      <c r="B239" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>83.243</v>
+      </c>
+      <c r="D239" s="1">
+        <v>81.75</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>81750.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>1493.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>1.8262996941896</v>
+      </c>
+      <c r="J239">
+        <v>0.48</v>
+      </c>
+      <c r="K239">
+        <v>484.93</v>
+      </c>
+      <c r="L239" s="1">
+        <v>83243.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>83727.93</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>566</v>
+      </c>
+      <c r="B240" s="1">
+        <v>1827099.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>99.285</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.1842418</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>1812194.29</v>
+      </c>
+      <c r="H240" s="1">
+        <v>1840.95</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.101586789571</v>
+      </c>
+      <c r="J240">
+        <v>0.14</v>
+      </c>
+      <c r="K240" t="s">
+        <v>567</v>
+      </c>
+      <c r="L240" s="1">
+        <v>1814035.24</v>
+      </c>
+      <c r="M240" s="1">
+        <v>1816503.08</v>
+      </c>
+      <c r="N240" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>569</v>
+      </c>
+      <c r="B241" s="1">
+        <v>2403663.72</v>
+      </c>
+      <c r="C241" s="1">
+        <v>87.496</v>
+      </c>
+      <c r="D241" s="1">
+        <v>102.00630062</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>2451888.44</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-348778.83</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-14.22490617069</v>
+      </c>
+      <c r="J241">
+        <v>0.03</v>
+      </c>
+      <c r="K241">
+        <v>823.17</v>
+      </c>
+      <c r="L241" s="1">
+        <v>2103109.61</v>
+      </c>
+      <c r="M241" s="1">
+        <v>2103932.78</v>
+      </c>
+      <c r="N241" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>571</v>
+      </c>
+      <c r="B242" s="1">
+        <v>2949658.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>96.72</v>
+      </c>
+      <c r="D242" s="1">
+        <v>97.06506619</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>2863087.49</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-10178.28</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-0.35550013876803</v>
+      </c>
+      <c r="J242">
+        <v>0.99</v>
+      </c>
+      <c r="K242" t="s">
+        <v>572</v>
+      </c>
+      <c r="L242" s="1">
+        <v>2852909.21</v>
+      </c>
+      <c r="M242" s="1">
+        <v>2882001.73</v>
+      </c>
+      <c r="N242" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>574</v>
+      </c>
+      <c r="B243" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>677.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.677</v>
+      </c>
+      <c r="J243">
+        <v>0.89</v>
+      </c>
+      <c r="K243">
+        <v>894.97</v>
+      </c>
+      <c r="L243" s="1">
+        <v>100677.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>101571.97</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>576</v>
+      </c>
+      <c r="B244" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.089</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.152156388553</v>
+      </c>
+      <c r="J244">
+        <v>1.74</v>
+      </c>
+      <c r="K244" t="s">
+        <v>577</v>
+      </c>
+      <c r="L244" s="1">
+        <v>99089.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>100825.3</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>579</v>
+      </c>
+      <c r="B245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>89.873</v>
+      </c>
+      <c r="D245" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>85480.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>4393.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>5.1392138511933</v>
+      </c>
+      <c r="J245">
+        <v>0.4</v>
+      </c>
+      <c r="K245">
+        <v>400.41</v>
+      </c>
+      <c r="L245" s="1">
+        <v>89873.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>90273.41</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>581</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>92.839</v>
+      </c>
+      <c r="D246" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>586.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0.31659931277419</v>
+      </c>
+      <c r="J246">
+        <v>1.31</v>
+      </c>
+      <c r="K246" t="s">
+        <v>582</v>
+      </c>
+      <c r="L246" s="1">
+        <v>185678.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>188305.4</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>584</v>
+      </c>
+      <c r="B247" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>101.292</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>99942.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>1350.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>1.3507834544036</v>
+      </c>
+      <c r="J247">
+        <v>0.97</v>
+      </c>
+      <c r="K247">
+        <v>973.29</v>
+      </c>
+      <c r="L247" s="1">
+        <v>101292.0</v>
+      </c>
+      <c r="M247" s="1">
+        <v>102265.29</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>586</v>
+      </c>
+      <c r="B248" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>95.555</v>
+      </c>
+      <c r="D248" s="1">
+        <v>94.7</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>94700.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>855.0</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.90285110876452</v>
+      </c>
+      <c r="J248">
+        <v>0.51</v>
+      </c>
+      <c r="K248">
+        <v>506.85</v>
+      </c>
+      <c r="L248" s="1">
+        <v>95555.0</v>
+      </c>
+      <c r="M248" s="1">
+        <v>96061.85</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>588</v>
+      </c>
+      <c r="B249" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>101.596</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>99858.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>1738.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>1.7404714694867</v>
+      </c>
+      <c r="J249">
+        <v>0.36</v>
+      </c>
+      <c r="K249">
+        <v>360.96</v>
+      </c>
+      <c r="L249" s="1">
+        <v>101596.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>101956.96</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>590</v>
+      </c>
+      <c r="B250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="D250" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>197800.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-206.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.1041456016178</v>
+      </c>
+      <c r="J250">
+        <v>2.53</v>
+      </c>
+      <c r="K250" t="s">
+        <v>591</v>
+      </c>
+      <c r="L250" s="1">
+        <v>197594.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>202648.79</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>593</v>
+      </c>
+      <c r="B251" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>97.989</v>
+      </c>
+      <c r="D251" s="1">
+        <v>97.019</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>97019.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>970.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.99980416207135</v>
+      </c>
+      <c r="J251">
+        <v>0.58</v>
+      </c>
+      <c r="K251">
+        <v>575.34</v>
+      </c>
+      <c r="L251" s="1">
+        <v>97989.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>98564.34</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>595</v>
+      </c>
+      <c r="B252" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-1413.4</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.95856586501787</v>
+      </c>
+      <c r="J252">
+        <v>2.5</v>
+      </c>
+      <c r="K252" t="s">
+        <v>596</v>
+      </c>
+      <c r="L252" s="1">
+        <v>146036.04</v>
+      </c>
+      <c r="M252" s="1">
+        <v>149739.08</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>598</v>
+      </c>
+      <c r="B253" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>99.307</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-429.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-0.43013555787278</v>
+      </c>
+      <c r="J253">
+        <v>2.52</v>
+      </c>
+      <c r="K253" t="s">
+        <v>599</v>
+      </c>
+      <c r="L253" s="1">
+        <v>99307.0</v>
+      </c>
+      <c r="M253" s="1">
+        <v>101827.55</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>601</v>
+      </c>
+      <c r="B254" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D254" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>115297.04</v>
+      </c>
+      <c r="H254" s="1">
+        <v>564.92</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.48996921343341</v>
+      </c>
+      <c r="J254">
+        <v>0.73</v>
+      </c>
+      <c r="K254">
+        <v>846.16</v>
+      </c>
+      <c r="L254" s="1">
+        <v>115861.96</v>
+      </c>
+      <c r="M254" s="1">
+        <v>116708.12</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>603</v>
+      </c>
+      <c r="B255" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>95.803</v>
+      </c>
+      <c r="D255" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>93600.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>2203.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>2.3536324786325</v>
+      </c>
+      <c r="J255">
+        <v>1.16</v>
+      </c>
+      <c r="K255" t="s">
+        <v>604</v>
+      </c>
+      <c r="L255" s="1">
+        <v>95803.0</v>
+      </c>
+      <c r="M255" s="1">
+        <v>96964.99</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>606</v>
+      </c>
+      <c r="B256" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D256" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-1500.0</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-0.75</v>
+      </c>
+      <c r="J256">
+        <v>3.43</v>
+      </c>
+      <c r="K256" t="s">
+        <v>607</v>
+      </c>
+      <c r="L256" s="1">
+        <v>198500.0</v>
+      </c>
+      <c r="M256" s="1">
+        <v>205358.22</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>609</v>
+      </c>
+      <c r="B257" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>151770.48</v>
+      </c>
+      <c r="H257" s="1">
+        <v>2088.48</v>
+      </c>
+      <c r="I257" s="1">
+        <v>1.3760778775952</v>
+      </c>
+      <c r="J257">
+        <v>3.12</v>
+      </c>
+      <c r="K257" t="s">
+        <v>610</v>
+      </c>
+      <c r="L257" s="1">
+        <v>153858.96</v>
+      </c>
+      <c r="M257" s="1">
+        <v>158604.69</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>612</v>
+      </c>
+      <c r="B258" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>99.755</v>
+      </c>
+      <c r="D258" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="H258" s="1">
+        <v>748.8</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0.64571457397972</v>
+      </c>
+      <c r="J258">
+        <v>0.96</v>
+      </c>
+      <c r="K258" t="s">
+        <v>613</v>
+      </c>
+      <c r="L258" s="1">
+        <v>116713.35</v>
+      </c>
+      <c r="M258" s="1">
+        <v>117835.27</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>615</v>
+      </c>
+      <c r="B259" s="1">
+        <v>108553.72</v>
+      </c>
+      <c r="C259" s="1">
+        <v>90.083</v>
+      </c>
+      <c r="D259" s="1">
+        <v>92.84837037</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>100790.36</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-3001.92</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-2.9783800752374</v>
+      </c>
+      <c r="J259">
+        <v>0.2</v>
+      </c>
+      <c r="K259">
+        <v>212.65</v>
+      </c>
+      <c r="L259" s="1">
+        <v>97788.44</v>
+      </c>
+      <c r="M259" s="1">
+        <v>98001.09</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>617</v>
+      </c>
+      <c r="B260" s="1">
+        <v>136465.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>93.959</v>
+      </c>
+      <c r="D260" s="1">
+        <v>93.83347378</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>128049.85</v>
+      </c>
+      <c r="H260" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.13377602550882</v>
+      </c>
+      <c r="J260">
+        <v>0.42</v>
+      </c>
+      <c r="K260">
+        <v>570.35</v>
+      </c>
+      <c r="L260" s="1">
+        <v>128221.15</v>
+      </c>
+      <c r="M260" s="1">
+        <v>128791.5</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>619</v>
+      </c>
+      <c r="B261" s="1">
+        <v>84286.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>65.862</v>
+      </c>
+      <c r="D261" s="1">
+        <v>65.25033813</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>54996.9</v>
+      </c>
+      <c r="H261" s="1">
+        <v>515.54</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.93739828972178</v>
+      </c>
+      <c r="J261">
+        <v>0.23</v>
+      </c>
+      <c r="K261">
+        <v>190.51</v>
+      </c>
+      <c r="L261" s="1">
+        <v>55512.44</v>
+      </c>
+      <c r="M261" s="1">
+        <v>55702.95</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>621</v>
+      </c>
+      <c r="B262" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.186</v>
+      </c>
+      <c r="D262" s="1">
+        <v>124.37369103</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>901709.26</v>
+      </c>
+      <c r="H262" s="1">
+        <v>54216.21</v>
+      </c>
+      <c r="I262" s="1">
+        <v>6.0126043288055</v>
+      </c>
+      <c r="J262">
+        <v>0.52</v>
+      </c>
+      <c r="K262" t="s">
+        <v>622</v>
+      </c>
+      <c r="L262" s="1">
+        <v>955925.47</v>
+      </c>
+      <c r="M262" s="1">
+        <v>959685.03</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>624</v>
+      </c>
+      <c r="B263" s="1">
+        <v>796000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D263" s="1">
+        <v>100.86104271</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>802853.9</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-6893.7</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-0.85864937568342</v>
+      </c>
+      <c r="J263">
+        <v>0.94</v>
+      </c>
+      <c r="K263" t="s">
+        <v>625</v>
+      </c>
+      <c r="L263" s="1">
+        <v>795960.2</v>
+      </c>
+      <c r="M263" s="1">
+        <v>803473.82</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>627</v>
+      </c>
+      <c r="B264" s="1">
+        <v>531000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.728</v>
+      </c>
+      <c r="D264" s="1">
+        <v>97.9866968</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>520309.36</v>
+      </c>
+      <c r="H264" s="1">
+        <v>3936.32</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.75653453553094</v>
+      </c>
+      <c r="J264">
+        <v>0.98</v>
+      </c>
+      <c r="K264" t="s">
+        <v>628</v>
+      </c>
+      <c r="L264" s="1">
+        <v>524245.68</v>
+      </c>
+      <c r="M264" s="1">
+        <v>529472.71</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>630</v>
+      </c>
+      <c r="B265" s="1">
+        <v>310000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>85.668</v>
+      </c>
+      <c r="D265" s="1">
+        <v>95.00169032</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>294505.24</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-28934.44</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-9.8247623709514</v>
+      </c>
+      <c r="J265">
+        <v>1.15</v>
+      </c>
+      <c r="K265" t="s">
+        <v>631</v>
+      </c>
+      <c r="L265" s="1">
+        <v>265570.8</v>
+      </c>
+      <c r="M265" s="1">
+        <v>269129.9</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>633</v>
+      </c>
+      <c r="B266" s="1">
+        <v>1097000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>100.499</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.92508204</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>1096178.15</v>
+      </c>
+      <c r="H266" s="1">
+        <v>6295.88</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.57434824804709</v>
+      </c>
+      <c r="J266">
+        <v>0.08</v>
+      </c>
+      <c r="K266">
+        <v>906.22</v>
+      </c>
+      <c r="L266" s="1">
+        <v>1102474.03</v>
+      </c>
+      <c r="M266" s="1">
+        <v>1103380.25</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>635</v>
+      </c>
+      <c r="B267" s="1">
+        <v>2438000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>97.601</v>
+      </c>
+      <c r="D267" s="1">
+        <v>97.75063495</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>2383160.48</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-3648.1</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-0.15307823499994</v>
+      </c>
+      <c r="J267">
+        <v>1.04</v>
+      </c>
+      <c r="K267" t="s">
+        <v>636</v>
+      </c>
+      <c r="L267" s="1">
+        <v>2379512.38</v>
+      </c>
+      <c r="M267" s="1">
+        <v>2404901.55</v>
+      </c>
+      <c r="N267" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>638</v>
+      </c>
+      <c r="B268" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.087</v>
+      </c>
+      <c r="D268" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>119287.2</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-2782.8</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-2.3328571715993</v>
+      </c>
+      <c r="J268">
+        <v>1.8</v>
+      </c>
+      <c r="K268" t="s">
+        <v>639</v>
+      </c>
+      <c r="L268" s="1">
+        <v>116504.4</v>
+      </c>
+      <c r="M268" s="1">
+        <v>118661.93</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>641</v>
+      </c>
+      <c r="B269" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-2364.58</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J269">
+        <v>1.21</v>
+      </c>
+      <c r="K269" t="s">
+        <v>642</v>
+      </c>
+      <c r="L269" s="1">
+        <v>188635.42</v>
+      </c>
+      <c r="M269" s="1">
+        <v>190949.27</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>644</v>
+      </c>
+      <c r="B270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>103.462</v>
+      </c>
+      <c r="D270" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>2692.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>2.6714299890841</v>
+      </c>
+      <c r="J270">
+        <v>1.08</v>
+      </c>
+      <c r="K270" t="s">
+        <v>645</v>
+      </c>
+      <c r="L270" s="1">
+        <v>103462.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>104542.14</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>647</v>
+      </c>
+      <c r="B271" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D271" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>99076.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>1352.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>1.3646089870403</v>
+      </c>
+      <c r="J271">
+        <v>0.33</v>
+      </c>
+      <c r="K271">
+        <v>326.03</v>
+      </c>
+      <c r="L271" s="1">
+        <v>100428.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>100754.03</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>649</v>
+      </c>
+      <c r="B272" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.179</v>
+      </c>
+      <c r="D272" s="1">
+        <v>100.228</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>2906612.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-1421.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-0.048888534142156</v>
+      </c>
+      <c r="J272">
+        <v>2.12</v>
+      </c>
+      <c r="K272" t="s">
+        <v>650</v>
+      </c>
+      <c r="L272" s="1">
+        <v>2905191.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>2966587.58</v>
+      </c>
+      <c r="N272" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>652</v>
+      </c>
+      <c r="B273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D273" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>2142.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>2.1704326679501</v>
+      </c>
+      <c r="J273">
+        <v>3.07</v>
+      </c>
+      <c r="K273" t="s">
+        <v>653</v>
+      </c>
+      <c r="L273" s="1">
+        <v>100832.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>103900.15</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>655</v>
+      </c>
+      <c r="B274" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>84.986</v>
+      </c>
+      <c r="D274" s="1">
+        <v>85.427</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>170854.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-882.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-0.51623023165978</v>
+      </c>
+      <c r="J274">
+        <v>0.5</v>
+      </c>
+      <c r="K274">
+        <v>992.47</v>
+      </c>
+      <c r="L274" s="1">
+        <v>169972.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>170964.47</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>657</v>
+      </c>
+      <c r="B275" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.892</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>299694.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-18.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-0.0060061262487737</v>
+      </c>
+      <c r="J275">
+        <v>0.39</v>
+      </c>
+      <c r="K275" t="s">
+        <v>658</v>
+      </c>
+      <c r="L275" s="1">
+        <v>299676.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>300859.56</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>660</v>
+      </c>
+      <c r="B276" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>88.811</v>
+      </c>
+      <c r="D276" s="1">
+        <v>85.8</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>85800.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>3011.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>3.509324009324</v>
+      </c>
+      <c r="J276">
+        <v>0.3</v>
+      </c>
+      <c r="K276">
+        <v>297.6</v>
+      </c>
+      <c r="L276" s="1">
+        <v>88811.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>89108.6</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>662</v>
+      </c>
+      <c r="B277" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>81.867</v>
+      </c>
+      <c r="D277" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>82000.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-133.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-0.16219512195122</v>
+      </c>
+      <c r="J277">
+        <v>0.24</v>
+      </c>
+      <c r="K277">
+        <v>242.12</v>
+      </c>
+      <c r="L277" s="1">
+        <v>81867.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>82109.12</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>664</v>
+      </c>
+      <c r="B278" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>98.406</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-1017.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-1.0229021453788</v>
+      </c>
+      <c r="J278">
+        <v>1.02</v>
+      </c>
+      <c r="K278" t="s">
+        <v>665</v>
+      </c>
+      <c r="L278" s="1">
+        <v>98406.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>99425.18</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>667</v>
+      </c>
+      <c r="B279" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>98.42</v>
+      </c>
+      <c r="D279" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>830.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0.8504969771493</v>
+      </c>
+      <c r="J279">
+        <v>2.0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>668</v>
+      </c>
+      <c r="L279" s="1">
+        <v>98420.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>100423.42</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>670</v>
+      </c>
+      <c r="B280" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>98.293</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>75959.72</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-1257.04</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-1.654877084855</v>
+      </c>
+      <c r="J280">
+        <v>2.31</v>
+      </c>
+      <c r="K280" t="s">
+        <v>671</v>
+      </c>
+      <c r="L280" s="1">
+        <v>74702.68</v>
+      </c>
+      <c r="M280" s="1">
+        <v>76459.53</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>673</v>
+      </c>
+      <c r="B281" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>102.598</v>
+      </c>
+      <c r="D281" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>2649.96</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.598</v>
+      </c>
+      <c r="J281">
+        <v>1.36</v>
+      </c>
+      <c r="K281" t="s">
+        <v>674</v>
+      </c>
+      <c r="L281" s="1">
+        <v>104649.96</v>
+      </c>
+      <c r="M281" s="1">
+        <v>106037.27</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>676</v>
+      </c>
+      <c r="B282" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>199558.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-1474.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.7386323775544</v>
+      </c>
+      <c r="J282">
+        <v>1.39</v>
+      </c>
+      <c r="K282" t="s">
+        <v>677</v>
+      </c>
+      <c r="L282" s="1">
+        <v>198084.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>200857.97</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>679</v>
+      </c>
+      <c r="B283" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>98.672</v>
+      </c>
+      <c r="D283" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-2390.4</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-1.328</v>
+      </c>
+      <c r="J283">
+        <v>0.47</v>
+      </c>
+      <c r="K283">
+        <v>854.83</v>
+      </c>
+      <c r="L283" s="1">
+        <v>177609.6</v>
+      </c>
+      <c r="M283" s="1">
+        <v>178464.43</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>681</v>
+      </c>
+      <c r="B284" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-558.6</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-0.80431386383107</v>
+      </c>
+      <c r="J284">
+        <v>0.53</v>
+      </c>
+      <c r="K284">
+        <v>373.97</v>
+      </c>
+      <c r="L284" s="1">
+        <v>68891.9</v>
+      </c>
+      <c r="M284" s="1">
+        <v>69265.87</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>683</v>
+      </c>
+      <c r="B285" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>101.078</v>
+      </c>
+      <c r="D285" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-591.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-0.58129813414118</v>
+      </c>
+      <c r="J285">
+        <v>1.19</v>
+      </c>
+      <c r="K285" t="s">
+        <v>684</v>
+      </c>
+      <c r="L285" s="1">
+        <v>101078.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>102269.92</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>686</v>
+      </c>
+      <c r="B286" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>100.433</v>
+      </c>
+      <c r="D286" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>710.12</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0.433</v>
+      </c>
+      <c r="J286">
+        <v>0.46</v>
+      </c>
+      <c r="K286">
+        <v>759.38</v>
+      </c>
+      <c r="L286" s="1">
+        <v>164710.12</v>
+      </c>
+      <c r="M286" s="1">
+        <v>165469.5</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>688</v>
+      </c>
+      <c r="B287" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="D287" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-1552.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-1.5399880928756</v>
+      </c>
+      <c r="J287">
+        <v>0.31</v>
+      </c>
+      <c r="K287">
+        <v>310.68</v>
+      </c>
+      <c r="L287" s="1">
+        <v>99228.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>99538.68</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>690</v>
+      </c>
+      <c r="B288" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D288" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>747.86</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0.613</v>
+      </c>
+      <c r="J288">
+        <v>3.07</v>
+      </c>
+      <c r="K288" t="s">
+        <v>691</v>
+      </c>
+      <c r="L288" s="1">
+        <v>122747.86</v>
+      </c>
+      <c r="M288" s="1">
+        <v>126498.04</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>693</v>
+      </c>
+      <c r="B289" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>94.703</v>
+      </c>
+      <c r="D289" s="1">
+        <v>93.109</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>186218.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>3188.0</v>
+      </c>
+      <c r="I289" s="1">
+        <v>1.7119719898184</v>
+      </c>
+      <c r="J289">
+        <v>0.4</v>
+      </c>
+      <c r="K289">
+        <v>797.26</v>
+      </c>
+      <c r="L289" s="1">
+        <v>189406.0</v>
+      </c>
+      <c r="M289" s="1">
+        <v>190203.26</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>695</v>
+      </c>
+      <c r="B290" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="D290" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>983.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>0.98464435607464</v>
+      </c>
+      <c r="J290">
+        <v>3.77</v>
+      </c>
+      <c r="K290" t="s">
+        <v>696</v>
+      </c>
+      <c r="L290" s="1">
+        <v>100816.0</v>
+      </c>
+      <c r="M290" s="1">
+        <v>104585.86</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>698</v>
+      </c>
+      <c r="B291" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="D291" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>1608.0</v>
+      </c>
+      <c r="I291" s="1">
+        <v>0.81154739073382</v>
+      </c>
+      <c r="J291">
+        <v>1.37</v>
+      </c>
+      <c r="K291" t="s">
+        <v>699</v>
+      </c>
+      <c r="L291" s="1">
+        <v>199748.0</v>
+      </c>
+      <c r="M291" s="1">
+        <v>202481.6</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>701</v>
+      </c>
+      <c r="B292" s="1">
+        <v>159459.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>98.266</v>
+      </c>
+      <c r="D292" s="1">
+        <v>97.16645031</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>154940.65</v>
+      </c>
+      <c r="H292" s="1">
+        <v>1753.33</v>
+      </c>
+      <c r="I292" s="1">
+        <v>1.1316139437907</v>
+      </c>
+      <c r="J292">
+        <v>0.74</v>
+      </c>
+      <c r="K292" t="s">
+        <v>702</v>
+      </c>
+      <c r="L292" s="1">
+        <v>156693.98</v>
+      </c>
+      <c r="M292" s="1">
+        <v>157870.26</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>704</v>
+      </c>
+      <c r="B293" s="1">
+        <v>654760.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>97.735</v>
+      </c>
+      <c r="D293" s="1">
+        <v>100.62804234</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>658872.17</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-18942.48</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-2.8749855984963</v>
+      </c>
+      <c r="J293">
+        <v>1.2</v>
+      </c>
+      <c r="K293" t="s">
+        <v>705</v>
+      </c>
+      <c r="L293" s="1">
+        <v>639929.69</v>
+      </c>
+      <c r="M293" s="1">
+        <v>647777.84</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>707</v>
+      </c>
+      <c r="B294" s="1">
+        <v>387455.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>103.69</v>
+      </c>
+      <c r="D294" s="1">
+        <v>116.81598895</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>452609.39</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-50857.3</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-11.236465951358</v>
+      </c>
+      <c r="J294">
+        <v>1.8</v>
+      </c>
+      <c r="K294" t="s">
+        <v>708</v>
+      </c>
+      <c r="L294" s="1">
+        <v>401752.09</v>
+      </c>
+      <c r="M294" s="1">
+        <v>408718.32</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>710</v>
+      </c>
+      <c r="B295" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>98.416</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-1378.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-1.3808445397519</v>
+      </c>
+      <c r="J295">
+        <v>1.21</v>
+      </c>
+      <c r="K295" t="s">
+        <v>711</v>
+      </c>
+      <c r="L295" s="1">
+        <v>98416.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>99624.22</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>713</v>
+      </c>
+      <c r="B296" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.524</v>
+      </c>
+      <c r="D296" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>120864.48</v>
+      </c>
+      <c r="H296" s="1">
+        <v>769.56</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.63671311869294</v>
+      </c>
+      <c r="J296">
+        <v>0.24</v>
+      </c>
+      <c r="K296">
+        <v>295.46</v>
+      </c>
+      <c r="L296" s="1">
+        <v>121634.04</v>
+      </c>
+      <c r="M296" s="1">
+        <v>121929.5</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>715</v>
+      </c>
+      <c r="B297" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>99105.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-605.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-0.6104636496645</v>
+      </c>
+      <c r="J297">
+        <v>2.07</v>
+      </c>
+      <c r="K297" t="s">
+        <v>716</v>
+      </c>
+      <c r="L297" s="1">
+        <v>98500.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>100565.75</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>718</v>
+      </c>
+      <c r="B298" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-685.4</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-0.596</v>
+      </c>
+      <c r="J298">
+        <v>3.61</v>
+      </c>
+      <c r="K298" t="s">
+        <v>719</v>
+      </c>
+      <c r="L298" s="1">
+        <v>114314.6</v>
+      </c>
+      <c r="M298" s="1">
+        <v>118463.18</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>721</v>
+      </c>
+      <c r="B299" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>99.744</v>
+      </c>
+      <c r="D299" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>101200.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-1456.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-1.4387351778656</v>
+      </c>
+      <c r="J299">
+        <v>1.27</v>
+      </c>
+      <c r="K299" t="s">
+        <v>722</v>
+      </c>
+      <c r="L299" s="1">
+        <v>99744.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>101011.12</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>724</v>
+      </c>
+      <c r="B300" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>98.771</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-2287.23</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.95961013957966</v>
+      </c>
+      <c r="J300">
+        <v>1.42</v>
+      </c>
+      <c r="K300" t="s">
+        <v>725</v>
+      </c>
+      <c r="L300" s="1">
+        <v>236062.69</v>
+      </c>
+      <c r="M300" s="1">
+        <v>239467.62</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>727</v>
+      </c>
+      <c r="B301" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>105.298</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>12016.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>6.0509618289858</v>
+      </c>
+      <c r="J301">
+        <v>1.21</v>
+      </c>
+      <c r="K301" t="s">
+        <v>728</v>
+      </c>
+      <c r="L301" s="1">
+        <v>210596.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>213011.07</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>730</v>
+      </c>
+      <c r="B302" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.482</v>
+      </c>
+      <c r="D302" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-1988.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-1.9400800234215</v>
+      </c>
+      <c r="J302">
+        <v>0.89</v>
+      </c>
+      <c r="K302">
+        <v>887.67</v>
+      </c>
+      <c r="L302" s="1">
+        <v>100482.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>101369.67</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>732</v>
+      </c>
+      <c r="B303" s="1">
+        <v>226422.49</v>
+      </c>
+      <c r="C303" s="1">
+        <v>97.738</v>
+      </c>
+      <c r="D303" s="1">
+        <v>95.12240149</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>215378.51</v>
+      </c>
+      <c r="H303" s="1">
+        <v>5922.3</v>
+      </c>
+      <c r="I303" s="1">
+        <v>2.7497172303773</v>
+      </c>
+      <c r="J303">
+        <v>0.51</v>
+      </c>
+      <c r="K303" t="s">
+        <v>733</v>
+      </c>
+      <c r="L303" s="1">
+        <v>221300.81</v>
+      </c>
+      <c r="M303" s="1">
+        <v>222460.22</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>735</v>
+      </c>
+      <c r="B304" s="1">
+        <v>147011.84</v>
+      </c>
+      <c r="C304" s="1">
+        <v>81.152</v>
+      </c>
+      <c r="D304" s="1">
+        <v>82.23615186</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>120896.88</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-1593.84</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-1.3183466769366</v>
+      </c>
+      <c r="J304">
+        <v>0.67</v>
+      </c>
+      <c r="K304">
+        <v>978.74</v>
+      </c>
+      <c r="L304" s="1">
+        <v>119303.04</v>
+      </c>
+      <c r="M304" s="1">
+        <v>120281.78</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>737</v>
+      </c>
+      <c r="B305" s="1">
+        <v>174598.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>92.931</v>
+      </c>
+      <c r="D305" s="1">
+        <v>92.6137871</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>161701.82</v>
+      </c>
+      <c r="H305" s="1">
+        <v>553.84</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0.34250696745405</v>
+      </c>
+      <c r="J305">
+        <v>1.62</v>
+      </c>
+      <c r="K305" t="s">
+        <v>738</v>
+      </c>
+      <c r="L305" s="1">
+        <v>162255.66</v>
+      </c>
+      <c r="M305" s="1">
+        <v>165081.28</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>740</v>
+      </c>
+      <c r="B306" s="1">
+        <v>323588.93</v>
+      </c>
+      <c r="C306" s="1">
+        <v>103.018</v>
+      </c>
+      <c r="D306" s="1">
+        <v>106.19840425</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>343646.28</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-10291.43</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-2.9947741613848</v>
+      </c>
+      <c r="J306">
+        <v>1.62</v>
+      </c>
+      <c r="K306" t="s">
+        <v>741</v>
+      </c>
+      <c r="L306" s="1">
+        <v>333354.85</v>
+      </c>
+      <c r="M306" s="1">
+        <v>338589.01</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>743</v>
+      </c>
+      <c r="B307" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100.542</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>102956.74</v>
+      </c>
+      <c r="H307" s="1">
+        <v>601.52</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.58424538306089</v>
+      </c>
+      <c r="J307">
+        <v>0.66</v>
+      </c>
+      <c r="K307">
+        <v>677.26</v>
+      </c>
+      <c r="L307" s="1">
+        <v>103558.26</v>
+      </c>
+      <c r="M307" s="1">
+        <v>104235.52</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>745</v>
+      </c>
+      <c r="B308" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.165</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-1986.06</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-1.2643076984973</v>
+      </c>
+      <c r="J308">
+        <v>1.13</v>
+      </c>
+      <c r="K308" t="s">
+        <v>746</v>
+      </c>
+      <c r="L308" s="1">
+        <v>155100.7</v>
+      </c>
+      <c r="M308" s="1">
+        <v>156887.4</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>748</v>
+      </c>
+      <c r="B309" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>100.988</v>
+      </c>
+      <c r="D309" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>1877.2</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0.988</v>
+      </c>
+      <c r="J309">
+        <v>0.71</v>
+      </c>
+      <c r="K309" t="s">
+        <v>749</v>
+      </c>
+      <c r="L309" s="1">
+        <v>191877.2</v>
+      </c>
+      <c r="M309" s="1">
+        <v>193230.62</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>751</v>
+      </c>
+      <c r="B310" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>89.572</v>
+      </c>
+      <c r="D310" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>1902.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>1.0731090824974</v>
+      </c>
+      <c r="J310">
+        <v>0.1</v>
+      </c>
+      <c r="K310">
+        <v>195.89</v>
+      </c>
+      <c r="L310" s="1">
+        <v>179144.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>179339.89</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>753</v>
+      </c>
+      <c r="B311" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>75.431</v>
+      </c>
+      <c r="D311" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>3122.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>2.1131717882767</v>
+      </c>
+      <c r="J311">
+        <v>0.48</v>
+      </c>
+      <c r="K311">
+        <v>961.64</v>
+      </c>
+      <c r="L311" s="1">
+        <v>150862.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>151823.64</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>755</v>
+      </c>
+      <c r="B312" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.884</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-2202.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-1.1011651747762</v>
+      </c>
+      <c r="J312">
+        <v>0.25</v>
+      </c>
+      <c r="K312">
+        <v>499.32</v>
+      </c>
+      <c r="L312" s="1">
+        <v>197768.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>198267.32</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>757</v>
+      </c>
+      <c r="B313" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>101.759</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>1759.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>1.759</v>
+      </c>
+      <c r="J313">
+        <v>3.26</v>
+      </c>
+      <c r="K313" t="s">
+        <v>758</v>
+      </c>
+      <c r="L313" s="1">
+        <v>101759.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>105020.01</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>760</v>
+      </c>
+      <c r="B314" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.474</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>99915.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>559.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0.55947555422109</v>
+      </c>
+      <c r="J314">
+        <v>0.22</v>
+      </c>
+      <c r="K314">
+        <v>219.18</v>
+      </c>
+      <c r="L314" s="1">
+        <v>100474.0</v>
+      </c>
+      <c r="M314" s="1">
+        <v>100693.18</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>762</v>
+      </c>
+      <c r="B315" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.786</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>786.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0.786</v>
+      </c>
+      <c r="J315">
+        <v>0.88</v>
+      </c>
+      <c r="K315">
+        <v>875.0</v>
+      </c>
+      <c r="L315" s="1">
+        <v>100786.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>101661.0</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>764</v>
+      </c>
+      <c r="B316" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>98.374</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-3086.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-1.5442817538557</v>
+      </c>
+      <c r="J316">
+        <v>1.03</v>
+      </c>
+      <c r="K316" t="s">
+        <v>765</v>
+      </c>
+      <c r="L316" s="1">
+        <v>196748.0</v>
+      </c>
+      <c r="M316" s="1">
+        <v>198800.74</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>767</v>
+      </c>
+      <c r="B317" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>99.025</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-301.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-0.30304250649377</v>
+      </c>
+      <c r="J317">
+        <v>1.1</v>
+      </c>
+      <c r="K317" t="s">
+        <v>768</v>
+      </c>
+      <c r="L317" s="1">
+        <v>99025.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>100127.4</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>770</v>
+      </c>
+      <c r="B318" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>98.958</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>-1042.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-1.042</v>
+      </c>
+      <c r="J318">
+        <v>1.4</v>
+      </c>
+      <c r="K318" t="s">
+        <v>771</v>
+      </c>
+      <c r="L318" s="1">
+        <v>98958.0</v>
+      </c>
+      <c r="M318" s="1">
+        <v>100360.78</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>773</v>
+      </c>
+      <c r="B319" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>199400.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>496.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0.24874623871615</v>
+      </c>
+      <c r="J319">
+        <v>0.32</v>
+      </c>
+      <c r="K319">
+        <v>641.1</v>
+      </c>
+      <c r="L319" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>200537.1</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>775</v>
+      </c>
+      <c r="B320" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>295.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.29648539181298</v>
+      </c>
+      <c r="J320">
+        <v>1.79</v>
+      </c>
+      <c r="K320" t="s">
+        <v>776</v>
+      </c>
+      <c r="L320" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="M320" s="1">
+        <v>101581.67</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>778</v>
+      </c>
+      <c r="B321" s="1">
+        <v>348217.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>68.566</v>
+      </c>
+      <c r="D321" s="1">
+        <v>70.31891321</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>244862.41</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-6103.94</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-2.4928040200209</v>
+      </c>
+      <c r="J321">
+        <v>1.45</v>
+      </c>
+      <c r="K321" t="s">
+        <v>779</v>
+      </c>
+      <c r="L321" s="1">
+        <v>238758.47</v>
+      </c>
+      <c r="M321" s="1">
+        <v>243814.77</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>781</v>
+      </c>
+      <c r="B322" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-535.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-0.535</v>
+      </c>
+      <c r="J322">
+        <v>2.17</v>
+      </c>
+      <c r="K322" t="s">
+        <v>782</v>
+      </c>
+      <c r="L322" s="1">
+        <v>99465.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>101634.87</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>784</v>
+      </c>
+      <c r="B323" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>-305.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-0.30539395820609</v>
+      </c>
+      <c r="J323">
+        <v>2.45</v>
+      </c>
+      <c r="K323" t="s">
+        <v>785</v>
+      </c>
+      <c r="L323" s="1">
+        <v>99566.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>102018.4</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>787</v>
+      </c>
+      <c r="B324" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.595</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>595.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0.595</v>
+      </c>
+      <c r="J324">
+        <v>0.1</v>
+      </c>
+      <c r="K324">
+        <v>97.05</v>
+      </c>
+      <c r="L324" s="1">
+        <v>100595.0</v>
+      </c>
+      <c r="M324" s="1">
+        <v>100692.05</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>789</v>
+      </c>
+      <c r="B325" s="1">
+        <v>2516000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>87.918</v>
+      </c>
+      <c r="D325" s="1">
+        <v>87.45701868</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>2200418.59</v>
+      </c>
+      <c r="H325" s="1">
+        <v>11598.29</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0.52709471064776</v>
+      </c>
+      <c r="J325">
+        <v>0.13</v>
+      </c>
+      <c r="K325" t="s">
+        <v>790</v>
+      </c>
+      <c r="L325" s="1">
+        <v>2212016.88</v>
+      </c>
+      <c r="M325" s="1">
+        <v>2215394.52</v>
+      </c>
+      <c r="N325" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>792</v>
+      </c>
+      <c r="B326" s="1">
+        <v>887000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>66.053</v>
+      </c>
+      <c r="D326" s="1">
+        <v>65.7006133</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>582764.44</v>
+      </c>
+      <c r="H326" s="1">
+        <v>3125.67</v>
+      </c>
+      <c r="I326" s="1">
+        <v>0.53635221805915</v>
+      </c>
+      <c r="J326">
+        <v>0.94</v>
+      </c>
+      <c r="K326" t="s">
+        <v>793</v>
+      </c>
+      <c r="L326" s="1">
+        <v>585890.11</v>
+      </c>
+      <c r="M326" s="1">
+        <v>594249.78</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>795</v>
+      </c>
+      <c r="B327" s="1">
+        <v>247000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>84.951</v>
+      </c>
+      <c r="D327" s="1">
+        <v>84.87216194</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>209634.24</v>
+      </c>
+      <c r="H327" s="1">
+        <v>194.73</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.092890359895406</v>
+      </c>
+      <c r="J327">
+        <v>1.99</v>
+      </c>
+      <c r="K327" t="s">
+        <v>796</v>
+      </c>
+      <c r="L327" s="1">
+        <v>209828.97</v>
+      </c>
+      <c r="M327" s="1">
+        <v>214754.76</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>798</v>
+      </c>
+      <c r="B328" s="1">
+        <v>590000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>102.058</v>
+      </c>
+      <c r="D328" s="1">
+        <v>103.54855932</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>610936.5</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-8794.3</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.4394785710135</v>
+      </c>
+      <c r="J328">
+        <v>3.68</v>
+      </c>
+      <c r="K328" t="s">
+        <v>799</v>
+      </c>
+      <c r="L328" s="1">
+        <v>602142.2</v>
+      </c>
+      <c r="M328" s="1">
+        <v>623828.34</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>801</v>
+      </c>
+      <c r="B329" s="1">
+        <v>73000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>97.365</v>
+      </c>
+      <c r="D329" s="1">
+        <v>101.21261644</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>73885.21</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-2808.76</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-3.8015185989185</v>
+      </c>
+      <c r="J329">
+        <v>2.75</v>
+      </c>
+      <c r="K329" t="s">
+        <v>802</v>
+      </c>
+      <c r="L329" s="1">
+        <v>71076.45</v>
+      </c>
+      <c r="M329" s="1">
+        <v>73084.45</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>804</v>
+      </c>
+      <c r="B330" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.8525</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>199705.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-29.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-0.014521419093162</v>
+      </c>
+      <c r="J330">
+        <v>1.08</v>
+      </c>
+      <c r="K330" t="s">
+        <v>805</v>
+      </c>
+      <c r="L330" s="1">
+        <v>199676.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>201843.12</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>807</v>
+      </c>
+      <c r="B331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100.616</v>
+      </c>
+      <c r="D331" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>3206.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>3.2912431988502</v>
+      </c>
+      <c r="J331">
+        <v>0.87</v>
+      </c>
+      <c r="K331">
+        <v>865.75</v>
+      </c>
+      <c r="L331" s="1">
+        <v>100616.0</v>
+      </c>
+      <c r="M331" s="1">
+        <v>101481.75</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>809</v>
+      </c>
+      <c r="B332" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>101.251</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1251.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>1.251</v>
+      </c>
+      <c r="J332">
+        <v>0.94</v>
+      </c>
+      <c r="K332">
+        <v>940.06</v>
+      </c>
+      <c r="L332" s="1">
+        <v>101251.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>102191.06</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>811</v>
+      </c>
+      <c r="B333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.279</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0.279</v>
+      </c>
+      <c r="J333">
+        <v>0.78</v>
+      </c>
+      <c r="K333">
+        <v>782.14</v>
+      </c>
+      <c r="L333" s="1">
+        <v>100279.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>101061.14</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>813</v>
+      </c>
+      <c r="B334" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>88.988</v>
+      </c>
+      <c r="D334" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>42625.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>1869.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>4.3847507331378</v>
+      </c>
+      <c r="J334">
+        <v>0.22</v>
+      </c>
+      <c r="K334">
+        <v>110.96</v>
+      </c>
+      <c r="L334" s="1">
+        <v>44494.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>44604.96</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>815</v>
+      </c>
+      <c r="B335" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>101.039</v>
+      </c>
+      <c r="D335" s="1">
+        <v>102.1775</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>204355.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-2277.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1.114237478897</v>
+      </c>
+      <c r="J335">
+        <v>1.36</v>
+      </c>
+      <c r="K335" t="s">
+        <v>816</v>
+      </c>
+      <c r="L335" s="1">
+        <v>202078.0</v>
+      </c>
+      <c r="M335" s="1">
+        <v>204799.23</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>818</v>
+      </c>
+      <c r="B336" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.852</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-5818.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-2.8870297039529</v>
+      </c>
+      <c r="J336">
+        <v>1.19</v>
+      </c>
+      <c r="K336" t="s">
+        <v>819</v>
+      </c>
+      <c r="L336" s="1">
+        <v>195704.0</v>
+      </c>
+      <c r="M336" s="1">
+        <v>198089.62</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>821</v>
+      </c>
+      <c r="B337" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>104.462</v>
+      </c>
+      <c r="D337" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0.011488750598372</v>
+      </c>
+      <c r="J337">
+        <v>0.84</v>
+      </c>
+      <c r="K337">
+        <v>838.36</v>
+      </c>
+      <c r="L337" s="1">
+        <v>104462.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>105300.36</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>823</v>
+      </c>
+      <c r="B338" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>102.882</v>
+      </c>
+      <c r="D338" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>-268.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-0.25981580222976</v>
+      </c>
+      <c r="J338">
+        <v>1.16</v>
+      </c>
+      <c r="K338" t="s">
+        <v>824</v>
+      </c>
+      <c r="L338" s="1">
+        <v>102882.0</v>
+      </c>
+      <c r="M338" s="1">
+        <v>104040.22</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>823</v>
+      </c>
+      <c r="B339" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>98.53</v>
+      </c>
+      <c r="D339" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-1378.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1.3792689274132</v>
+      </c>
+      <c r="J339">
+        <v>1.69</v>
+      </c>
+      <c r="K339" t="s">
+        <v>826</v>
+      </c>
+      <c r="L339" s="1">
+        <v>98530.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>100219.93</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>828</v>
+      </c>
+      <c r="B340" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>170832.42</v>
+      </c>
+      <c r="H340" s="1">
+        <v>-2354.67</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-1.3783507837681</v>
+      </c>
+      <c r="J340">
+        <v>1.39</v>
+      </c>
+      <c r="K340" t="s">
+        <v>829</v>
+      </c>
+      <c r="L340" s="1">
+        <v>168477.75</v>
+      </c>
+      <c r="M340" s="1">
+        <v>170855.35</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>831</v>
+      </c>
+      <c r="B341" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.699</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>1174.32</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0.699</v>
+      </c>
+      <c r="J341">
+        <v>1.84</v>
+      </c>
+      <c r="K341" t="s">
+        <v>832</v>
+      </c>
+      <c r="L341" s="1">
+        <v>169174.32</v>
+      </c>
+      <c r="M341" s="1">
+        <v>172272.01</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>834</v>
+      </c>
+      <c r="B342" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>1722.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J342">
+        <v>0.94</v>
+      </c>
+      <c r="K342">
+        <v>942.11</v>
+      </c>
+      <c r="L342" s="1">
+        <v>101722.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>102664.11</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>836</v>
+      </c>
+      <c r="B343" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>102.149</v>
+      </c>
+      <c r="D343" s="1">
+        <v>103.602</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>103602.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-1453.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-1.4024825775564</v>
+      </c>
+      <c r="J343">
+        <v>1.29</v>
+      </c>
+      <c r="K343" t="s">
+        <v>837</v>
+      </c>
+      <c r="L343" s="1">
+        <v>102149.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>103441.47</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>839</v>
+      </c>
+      <c r="B344" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>99.149</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>198284.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>14.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0.0070605797744649</v>
+      </c>
+      <c r="J344">
+        <v>3.2</v>
+      </c>
+      <c r="K344" t="s">
+        <v>840</v>
+      </c>
+      <c r="L344" s="1">
+        <v>198298.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>204689.1</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>842</v>
+      </c>
+      <c r="B345" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100.856</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>886.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0.44117793512792</v>
+      </c>
+      <c r="J345">
+        <v>0.59</v>
+      </c>
+      <c r="K345" t="s">
+        <v>843</v>
+      </c>
+      <c r="L345" s="1">
+        <v>201712.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>202894.36</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>845</v>
+      </c>
+      <c r="B346" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>91.872</v>
+      </c>
+      <c r="D346" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>92350.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-478.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-0.51759610178668</v>
+      </c>
+      <c r="J346">
+        <v>0.45</v>
+      </c>
+      <c r="K346">
+        <v>448.63</v>
+      </c>
+      <c r="L346" s="1">
+        <v>91872.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>92320.63</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>847</v>
+      </c>
+      <c r="B347" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>90.069</v>
+      </c>
+      <c r="D347" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>90199.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-130.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-0.14412576636105</v>
+      </c>
+      <c r="J347">
+        <v>0.65</v>
+      </c>
+      <c r="K347">
+        <v>654.45</v>
+      </c>
+      <c r="L347" s="1">
+        <v>90069.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>90723.45</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>849</v>
+      </c>
+      <c r="B348" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100.654</v>
+      </c>
+      <c r="D348" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-3307.52</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-2.1161139745211</v>
+      </c>
+      <c r="J348">
+        <v>0.09</v>
+      </c>
+      <c r="K348">
+        <v>140.55</v>
+      </c>
+      <c r="L348" s="1">
+        <v>152994.08</v>
+      </c>
+      <c r="M348" s="1">
+        <v>153134.63</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>851</v>
+      </c>
+      <c r="B349" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>98.314</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-1686.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-1.686</v>
+      </c>
+      <c r="J349">
+        <v>1.47</v>
+      </c>
+      <c r="K349" t="s">
+        <v>852</v>
+      </c>
+      <c r="L349" s="1">
+        <v>98314.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>99780.63</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>854</v>
+      </c>
+      <c r="B350" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>96.766</v>
+      </c>
+      <c r="D350" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-484.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-0.49768637532134</v>
+      </c>
+      <c r="J350">
+        <v>0.55</v>
+      </c>
+      <c r="K350">
+        <v>547.95</v>
+      </c>
+      <c r="L350" s="1">
+        <v>96766.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>97313.95</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>856</v>
+      </c>
+      <c r="B351" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.546</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-149.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-0.14945584031295</v>
+      </c>
+      <c r="J351">
+        <v>0.25</v>
+      </c>
+      <c r="K351">
+        <v>246.58</v>
+      </c>
+      <c r="L351" s="1">
+        <v>99546.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>99792.58</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>858</v>
+      </c>
+      <c r="B352" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>83.569</v>
+      </c>
+      <c r="D352" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>5295.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>2.1575962055645</v>
+      </c>
+      <c r="J352">
+        <v>0.64</v>
+      </c>
+      <c r="K352" t="s">
+        <v>859</v>
+      </c>
+      <c r="L352" s="1">
+        <v>250707.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>252624.12</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>861</v>
+      </c>
+      <c r="B353" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H353" s="1">
+        <v>3228.65</v>
+      </c>
+      <c r="I353" s="1">
+        <v>2.0952151040567</v>
+      </c>
+      <c r="J353">
+        <v>1.0</v>
+      </c>
+      <c r="K353" t="s">
+        <v>862</v>
+      </c>
+      <c r="L353" s="1">
+        <v>157325.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>158869.69</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>864</v>
+      </c>
+      <c r="B354" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-0.28951021217529</v>
+      </c>
+      <c r="J354">
         <v>0.27</v>
       </c>
-      <c r="P5">
-[...446 lines deleted...]
-      <c r="O14" s="1">
+      <c r="K354">
+        <v>535.56</v>
+      </c>
+      <c r="L354" s="1">
+        <v>201136.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>201671.56</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>866</v>
+      </c>
+      <c r="B355" s="1">
+        <v>840.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>0.1725</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.2090744048</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-76806.25</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" s="1">
+        <v>-76806.25</v>
+      </c>
+      <c r="M355" s="1">
+        <v>-76806.25</v>
+      </c>
+      <c r="N355" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>868</v>
+      </c>
+      <c r="B356" s="1">
+        <v>840.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>0.025</v>
+      </c>
+      <c r="D356" s="1">
+        <v>0.091</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-138600.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0</v>
+      </c>
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" s="1">
+        <v>-138600.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>-138600.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>870</v>
+      </c>
+      <c r="B357" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D357" s="1">
+        <v>60.3524680073</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>330128.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-320282.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-97.017520476906</v>
+      </c>
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" s="1">
+        <v>9846.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>9846.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>872</v>
+      </c>
+      <c r="B358" s="1">
+        <v>1480.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>87.4</v>
+      </c>
+      <c r="D358" s="1">
+        <v>85.2180405405</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>1261227.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>32293.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>2.5604431240371</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" s="1">
+        <v>1293520.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>1293520.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>874</v>
+      </c>
+      <c r="B359" s="1">
+        <v>-840.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="D359" s="1">
+        <v>0.1458571429</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>70050.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0</v>
+      </c>
+      <c r="J359">
+        <v>0.0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359" s="1">
+        <v>70050.0</v>
+      </c>
+      <c r="M359" s="1">
+        <v>70050.0</v>
+      </c>
+      <c r="N359" s="1">
         <v>0.05</v>
       </c>
-      <c r="P14">
-[...6616 lines deleted...]
-      <c r="E147" s="1">
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>876</v>
+      </c>
+      <c r="B360" s="1">
+        <v>-840.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="D360" s="1">
+        <v>0.0649970238</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>47243.75</v>
+      </c>
+      <c r="I360" s="1">
+        <v>0</v>
+      </c>
+      <c r="J360">
+        <v>0.0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360" s="1">
+        <v>47243.75</v>
+      </c>
+      <c r="M360" s="1">
+        <v>47243.75</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>878</v>
+      </c>
+      <c r="B361" s="1">
+        <v>-547.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D361" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>-276782.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>268577.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-97.03557312253</v>
+      </c>
+      <c r="J361">
+        <v>0.0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361" s="1">
+        <v>-8205.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>-8205.0</v>
+      </c>
+      <c r="N361" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>880</v>
+      </c>
+      <c r="B362" s="1">
+        <v>-89.0</v>
+      </c>
+      <c r="C362" s="1">
         <v>82.0</v>
       </c>
-      <c r="F147" t="s">
-[...476 lines deleted...]
-      <c r="O156" s="1">
+      <c r="D362" s="1">
+        <v>80.4</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>-71556.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-1424.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1.9900497512438</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" s="1">
+        <v>-72980.0</v>
+      </c>
+      <c r="M362" s="1">
+        <v>-72980.0</v>
+      </c>
+      <c r="N362" s="1">
         <v>-0.05</v>
       </c>
-      <c r="P156">
-[...10700 lines deleted...]
-        <v>1</v>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>879</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">