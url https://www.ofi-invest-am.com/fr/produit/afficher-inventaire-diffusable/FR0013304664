--- v0 (2026-05-07)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,204 +175,159 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
-    <t>LU2244386053</t>
-[...10 lines deleted...]
-  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>IE00BMDFDY08</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968678</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/04/26</t>
+    <t>OVCT01743756</t>
+  </si>
+  <si>
+    <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>6 453.00</t>
-[...53 lines deleted...]
-    <t>RUSSELL 2000 EMINI CME MAR 26</t>
+    <t>2 967.00</t>
+  </si>
+  <si>
+    <t>OACT01993485</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>-15 690.81</t>
+  </si>
+  <si>
+    <t>SLB1180626</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...26 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,255 +660,255 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>719654.7139</v>
+        <v>689652.6921</v>
       </c>
       <c r="D2">
-        <v>197.77</v>
+        <v>199.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>142332770.55</v>
+        <v>137603824.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>142332770.55</v>
+        <v>137603824.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>237879.7055</v>
+        <v>235094.9423</v>
       </c>
       <c r="D3">
-        <v>146.1</v>
+        <v>147.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34755607.24</v>
+        <v>34732627.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34755607.24</v>
+        <v>34732627.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>142.9</v>
+        <v>144.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>215955.03</v>
+        <v>218078.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>215955.03</v>
+        <v>218078.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.07</v>
+        <v>135.94</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>126940.67</v>
+        <v>126818.66</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>107399.3569948</v>
+        <v>108336.45993508</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>118.97</v>
+        <v>120.19</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1189.79</v>
+        <v>1201.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1189.79</v>
+        <v>1201.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -972,1789 +927,1489 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>273933.0</v>
+        <v>279034.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.065</v>
+        <v>38.896</v>
       </c>
       <c r="E2" s="1">
-        <v>39.7246537292</v>
+        <v>39.6293497567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10881893.57</v>
+        <v>11057935.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-180700.92</v>
+        <v>-204629.52</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.6605650371197</v>
+        <v>-1.8505218367162</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10701192.65</v>
+        <v>10853306.46</v>
       </c>
       <c r="N2" s="1">
-        <v>10701192.65</v>
+        <v>10853306.46</v>
       </c>
       <c r="O2" s="1">
-        <v>6.03</v>
+        <v>6.29</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>803069.0</v>
+        <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.136</v>
+        <v>12.09</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964327</v>
+        <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8768868.16</v>
+        <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>977177.22</v>
+        <v>854694.94</v>
       </c>
       <c r="J3" s="1">
-        <v>11.143709794355</v>
+        <v>10.213298332801</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9746045.38</v>
+        <v>9223146.66</v>
       </c>
       <c r="N3" s="1">
-        <v>9746045.38</v>
+        <v>9223146.66</v>
       </c>
       <c r="O3" s="1">
-        <v>5.49</v>
+        <v>5.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>3001680.0</v>
+        <v>2944505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.319</v>
+        <v>11.727</v>
       </c>
       <c r="E4" s="1">
-        <v>10.3807384398</v>
+        <v>10.4217154191</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>31159654.96</v>
+        <v>30686793.16</v>
       </c>
       <c r="I4" s="1">
-        <v>2816360.96</v>
+        <v>3843416.98</v>
       </c>
       <c r="J4" s="1">
-        <v>9.0384857072885</v>
+        <v>12.524661537491</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>33976015.92</v>
+        <v>34530210.14</v>
       </c>
       <c r="N4" s="1">
-        <v>33976015.92</v>
+        <v>34530210.14</v>
       </c>
       <c r="O4" s="1">
-        <v>19.15</v>
+        <v>20.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>812231.0</v>
+        <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.372</v>
+        <v>10.282</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987254</v>
+        <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8216771.43</v>
+        <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>207688.5</v>
+        <v>120296.97</v>
       </c>
       <c r="J5" s="1">
-        <v>2.5276168598498</v>
+        <v>1.6379634236578</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8424459.93</v>
+        <v>7464598.33</v>
       </c>
       <c r="N5" s="1">
-        <v>8424459.93</v>
+        <v>7464598.33</v>
       </c>
       <c r="O5" s="1">
-        <v>4.75</v>
+        <v>4.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>726063.0</v>
+        <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.368</v>
+        <v>10.323</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618563</v>
+        <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7200266.47</v>
+        <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>327554.71</v>
+        <v>231236.79</v>
       </c>
       <c r="J6" s="1">
-        <v>4.5492026074974</v>
+        <v>4.0954302114694</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7527821.18</v>
+        <v>5877451.67</v>
       </c>
       <c r="N6" s="1">
-        <v>7527821.18</v>
+        <v>5877451.67</v>
       </c>
       <c r="O6" s="1">
-        <v>4.24</v>
+        <v>3.4</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>213217.0</v>
+        <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.31</v>
+        <v>6.796</v>
       </c>
       <c r="E7" s="1">
-        <v>5.918647106</v>
+        <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1261956.18</v>
+        <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>83443.09</v>
+        <v>253754.15</v>
       </c>
       <c r="J7" s="1">
-        <v>6.6122018594972</v>
+        <v>11.716755334389</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1345399.27</v>
+        <v>2419491.53</v>
       </c>
       <c r="N7" s="1">
-        <v>1345399.27</v>
+        <v>2419491.53</v>
       </c>
       <c r="O7" s="1">
-        <v>0.76</v>
+        <v>1.4</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2542386.0</v>
+        <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6882</v>
+        <v>10.606</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4174881981</v>
+        <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>26485276.15</v>
+        <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>688253.9</v>
+        <v>430249.64</v>
       </c>
       <c r="J8" s="1">
-        <v>2.5986283703521</v>
+        <v>1.451370599135</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27173530.05</v>
+        <v>30074617.54</v>
       </c>
       <c r="N8" s="1">
-        <v>27173530.05</v>
+        <v>30074617.54</v>
       </c>
       <c r="O8" s="1">
-        <v>15.32</v>
+        <v>17.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>540135.0</v>
+        <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.3703</v>
+        <v>12.1926</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157479</v>
+        <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5705130.43</v>
+        <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>976501.56</v>
+        <v>766128.82</v>
       </c>
       <c r="J9" s="1">
-        <v>17.116200444168</v>
+        <v>14.343710852092</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6681631.99</v>
+        <v>6107346.5</v>
       </c>
       <c r="N9" s="1">
-        <v>6681631.99</v>
+        <v>6107346.5</v>
       </c>
       <c r="O9" s="1">
-        <v>3.77</v>
+        <v>3.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2559291.0</v>
+        <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.2437</v>
+        <v>12.8531</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431109</v>
+        <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>30641477.76</v>
+        <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>693713.46</v>
+        <v>2168258.92</v>
       </c>
       <c r="J10" s="1">
-        <v>2.2639686813852</v>
+        <v>7.3539057456161</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31335191.22</v>
+        <v>31652712.42</v>
       </c>
       <c r="N10" s="1">
-        <v>31335191.22</v>
+        <v>31652712.42</v>
       </c>
       <c r="O10" s="1">
-        <v>17.66</v>
+        <v>18.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.922</v>
+        <v>10.84</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>530624.94</v>
+        <v>380965.26</v>
       </c>
       <c r="J11" s="1">
-        <v>2.7347129661902</v>
+        <v>1.9634030699537</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19933938.8</v>
+        <v>19784279.12</v>
       </c>
       <c r="N11" s="1">
-        <v>19933938.8</v>
+        <v>19784279.12</v>
       </c>
       <c r="O11" s="1">
-        <v>11.24</v>
+        <v>11.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>74546.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.288</v>
+        <v>17.3669</v>
       </c>
       <c r="E12" s="1">
-        <v>10.7776981998</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>803434.29</v>
+        <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>38040.96</v>
+        <v>313032.73</v>
       </c>
       <c r="J12" s="1">
-        <v>4.7347941796211</v>
+        <v>17.035053538568</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>841475.25</v>
+        <v>2150612.69</v>
       </c>
       <c r="N12" s="1">
-        <v>841475.25</v>
+        <v>2150612.69</v>
       </c>
       <c r="O12" s="1">
-        <v>0.47</v>
+        <v>1.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>702228.0</v>
+        <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.7104</v>
+        <v>3.9655</v>
       </c>
       <c r="E13" s="1">
-        <v>8.9173199445</v>
+        <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6261991.75</v>
+        <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>556923.02</v>
+        <v>-34529.79</v>
       </c>
       <c r="J13" s="1">
-        <v>8.8937041477258</v>
+        <v>-1.0802560310587</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6818914.77</v>
+        <v>3161915.22</v>
       </c>
       <c r="N13" s="1">
-        <v>6818914.77</v>
+        <v>3161915.22</v>
       </c>
       <c r="O13" s="1">
-        <v>3.84</v>
+        <v>1.83</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>123834.0</v>
+        <v>1725.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.362</v>
+        <v>4794.4</v>
       </c>
       <c r="E14" s="1">
-        <v>14.8390584169</v>
+        <v>4785.8642492754</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1837579.96</v>
+        <v>8255615.83</v>
       </c>
       <c r="I14" s="1">
-        <v>312425.95</v>
+        <v>14724.17</v>
       </c>
       <c r="J14" s="1">
-        <v>17.002032934665</v>
+        <v>0.17835338154295</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2150005.91</v>
+        <v>8270340.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2150005.91</v>
+        <v>8270340.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.21</v>
+        <v>4.79</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>1121235.0</v>
+        <v>6374463.84</v>
       </c>
       <c r="D15" s="1">
-        <v>3.9901</v>
+        <v>0.0053726</v>
       </c>
       <c r="E15" s="1">
-        <v>4.0048191592</v>
+        <v>0.0053736804</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>186.72</v>
       </c>
       <c r="H15" s="1">
-        <v>4490343.41</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-16503.64</v>
+        <v>1285.24</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.36753625487187</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>4473839.77</v>
+        <v>-1681.7599999998</v>
       </c>
       <c r="N15" s="1">
-        <v>4473839.77</v>
+        <v>1285.2400000002</v>
       </c>
       <c r="O15" s="1">
-        <v>2.52</v>
+        <v>0.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>277402.0</v>
+        <v>30967233.2</v>
       </c>
       <c r="D16" s="1">
-        <v>5.75</v>
+        <v>0.8512732</v>
       </c>
       <c r="E16" s="1">
-        <v>5.2229403537</v>
+        <v>0.8455602751</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1448854.1</v>
+        <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>146207.4</v>
+        <v>-35626.33</v>
       </c>
       <c r="J16" s="1">
-        <v>10.091243831936</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>1595061.5</v>
+        <v>-19935.519999999</v>
       </c>
       <c r="N16" s="1">
-        <v>1595061.5</v>
+        <v>-35626.329999994</v>
       </c>
       <c r="O16" s="1">
-        <v>0.9</v>
+        <v>-0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>637.0</v>
+        <v>12.0</v>
       </c>
       <c r="D17" s="1">
-        <v>4773.25</v>
+        <v>634.16</v>
       </c>
       <c r="E17" s="1">
-        <v>4765.2076295133</v>
+        <v>591.08</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>3035437.26</v>
+        <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>5122.99</v>
+        <v>220809.84</v>
       </c>
       <c r="J17" s="1">
-        <v>0.16877271909089</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3040560.25</v>
+        <v>220809.84</v>
       </c>
       <c r="N17" s="1">
-        <v>3040560.25</v>
+        <v>220809.84</v>
       </c>
       <c r="O17" s="1">
-        <v>1.71</v>
+        <v>0.13</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>6512769.74</v>
+        <v>131.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00540775</v>
+        <v>256.25</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054155105</v>
+        <v>247.65</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>185.39</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>1207.07</v>
+        <v>112660.0</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>68</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-5245.9299999997</v>
+        <v>112660.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1207.0700000003</v>
+        <v>112660.0</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.01</v>
+        <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>-2314465.11</v>
+        <v>53.0</v>
       </c>
       <c r="D19" s="1">
-        <v>0.0871211</v>
+        <v>125.63</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0846705758</v>
+        <v>126.3943319</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>11.44</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>66985.03</v>
+        <v>-40509.59</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>72</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>63929.56</v>
+        <v>-40509.59</v>
       </c>
       <c r="N19" s="1">
-        <v>66985.03</v>
+        <v>-40509.59</v>
       </c>
       <c r="O19" s="1">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>34871159.74</v>
+        <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.8435716</v>
+        <v>82.85</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8455279612</v>
+        <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>361281.69</v>
+        <v>31522.3</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>75</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>401064.02</v>
+        <v>31522.3</v>
       </c>
       <c r="N20" s="1">
-        <v>361281.69</v>
+        <v>31522.3</v>
       </c>
       <c r="O20" s="1">
-        <v>0.21</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>16.0</v>
+        <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>620.56</v>
+        <v>111.21875</v>
       </c>
       <c r="E21" s="1">
-        <v>607.0057575</v>
+        <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>91741.56</v>
+        <v>-315242.99</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>91741.56</v>
+        <v>-315242.99</v>
       </c>
       <c r="N21" s="1">
-        <v>91741.56</v>
+        <v>-315242.99</v>
       </c>
       <c r="O21" s="1">
-        <v>0.05</v>
+        <v>-0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>231.0</v>
+        <v>-66.0</v>
       </c>
       <c r="D22" s="1">
-        <v>262.6</v>
+        <v>5833.0</v>
       </c>
       <c r="E22" s="1">
-        <v>251.1</v>
+        <v>5554.780790709</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>265650.0</v>
+        <v>-183624.68</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>265650.0</v>
+        <v>-183624.68</v>
       </c>
       <c r="N22" s="1">
-        <v>265650.0</v>
+        <v>-183624.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.15</v>
+        <v>-0.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>32.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>128.2</v>
+        <v>115.68</v>
       </c>
       <c r="E23" s="1">
-        <v>128.6</v>
+        <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12800.0</v>
+        <v>284890.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-12800.0</v>
+        <v>284890.0</v>
       </c>
       <c r="N23" s="1">
-        <v>-12800.0</v>
+        <v>284890.0</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>0.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>31.0</v>
+        <v>842.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.65</v>
+        <v>0.0825</v>
       </c>
       <c r="E24" s="1">
-        <v>92.038387097</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-49576.69</v>
+        <v>-54500.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-49576.69</v>
+        <v>-54500.0</v>
       </c>
       <c r="N24" s="1">
-        <v>-49576.69</v>
+        <v>-54500.0</v>
       </c>
       <c r="O24" s="1">
         <v>-0.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>7.0</v>
+        <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2677.9</v>
+        <v>72.2</v>
       </c>
       <c r="E25" s="1">
-        <v>2641.6216748</v>
+        <v>53.2</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>10742.76</v>
+        <v>30400.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>10742.76</v>
+        <v>115520.0</v>
       </c>
       <c r="N25" s="1">
-        <v>10742.76</v>
+        <v>115520.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>146.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>82.05</v>
+        <v>0.085</v>
       </c>
       <c r="E26" s="1">
-        <v>81.839041096</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>6514.66</v>
+        <v>33701.22</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>69.440876942652</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6514.66</v>
+        <v>82233.47</v>
       </c>
       <c r="N26" s="1">
-        <v>6514.66</v>
+        <v>82233.47</v>
       </c>
       <c r="O26" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>207.0</v>
+        <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>112.109375</v>
+        <v>0.415</v>
       </c>
       <c r="E27" s="1">
-        <v>113.181310386</v>
+        <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>-187732.67</v>
+        <v>231647.03</v>
       </c>
       <c r="J27" s="1">
-        <v>0</v>
+        <v>136.38667758559</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-187732.67</v>
+        <v>401492.82</v>
       </c>
       <c r="N27" s="1">
-        <v>-187732.67</v>
+        <v>401492.82</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>102.0</v>
+        <v>230.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.51563</v>
+        <v>75.2</v>
       </c>
       <c r="E28" s="1">
-        <v>115.9921875</v>
+        <v>75.3</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-127424.06</v>
+        <v>-230.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-127424.06</v>
+        <v>172960.0</v>
       </c>
       <c r="N28" s="1">
-        <v>-127424.06</v>
+        <v>172960.0</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>-6.0</v>
+        <v>-842.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8208.5</v>
+        <v>0.055</v>
       </c>
       <c r="E29" s="1">
-        <v>8032.9850299</v>
+        <v>0.0738598575</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-17819.54</v>
+        <v>39700.0</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-17819.54</v>
+        <v>39700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>-17819.54</v>
+        <v>39700.0</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>-95.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>116.6</v>
+        <v>0.215</v>
       </c>
       <c r="E30" s="1">
-        <v>116.79</v>
+        <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>18050.0</v>
+        <v>-241288.51</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>138.10319140594</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>18050.0</v>
+        <v>-416004.61</v>
       </c>
       <c r="N30" s="1">
-        <v>18050.0</v>
+        <v>-416004.61</v>
       </c>
       <c r="O30" s="1">
-        <v>0.01</v>
+        <v>-0.24</v>
       </c>
       <c r="P30">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>