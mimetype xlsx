--- v2 (2026-08-16)
+++ v3 (2026-09-05)
@@ -208,144 +208,144 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 160.00</t>
+    <t>13 353.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-42 864.97</t>
+    <t>-73 338.49</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>IK1100626</t>
-[...14 lines deleted...]
-    <t>US 10YR NOTE JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>EC170626</t>
   </si>
   <si>
     <t>EUR/USD FUTURE (CME) JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...14 lines deleted...]
-    <t>DEC26 0RZ7 C @ 97.875</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/97.88</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
+    <t>SFR2609PK03</t>
+  </si>
+  <si>
+    <t>SEP26 SFRU6 P @ 96.5</t>
+  </si>
+  <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...14 lines deleted...]
-    <t>SEP26 SFRU6 P @ 96.5</t>
+    <t>ER32612CK10</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/98.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SFR2609PK05</t>
+  </si>
+  <si>
+    <t>SEP26 SFRU6 P @ 96.375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -709,182 +709,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>698076.2177</v>
+        <v>701770.0393</v>
       </c>
       <c r="D2">
-        <v>201.51</v>
+        <v>204.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>140675503.43</v>
+        <v>143541379.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>140675503.43</v>
+        <v>143541379.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>232377.1966</v>
+        <v>261751.6487</v>
       </c>
       <c r="D3">
-        <v>149.3</v>
+        <v>151.64</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34695937.9</v>
+        <v>39693095.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34695937.9</v>
+        <v>39693095.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>145.79</v>
+        <v>148.02</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>220315.95</v>
+        <v>223681.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>220315.95</v>
+        <v>223681.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.4</v>
+        <v>137.6</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127249.92</v>
+        <v>128366.69</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>109415.23645744</v>
+        <v>111053.45618133</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>121.43</v>
+        <v>123.3</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1214.35</v>
+        <v>1233.06</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1214.35</v>
+        <v>1233.06</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -933,1537 +933,1537 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>304510.0</v>
+        <v>325901.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.487</v>
+        <v>38.682</v>
       </c>
       <c r="E2" s="1">
-        <v>39.5520970083</v>
+        <v>39.5131682014</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>12044009.06</v>
+        <v>12877381.03</v>
       </c>
       <c r="I2" s="1">
-        <v>-324332.69</v>
+        <v>-270878.55</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.6928964299534</v>
+        <v>-2.1035220544375</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11719676.37</v>
+        <v>12606502.48</v>
       </c>
       <c r="N2" s="1">
-        <v>11719676.37</v>
+        <v>12606502.48</v>
       </c>
       <c r="O2" s="1">
-        <v>6.67</v>
+        <v>6.87</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>762874.0</v>
+        <v>809682.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.066</v>
+        <v>12.55</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9696381316</v>
+        <v>11.0615775082</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8368451.72</v>
+        <v>8956360.2</v>
       </c>
       <c r="I3" s="1">
-        <v>836385.96</v>
+        <v>1205148.9</v>
       </c>
       <c r="J3" s="1">
-        <v>9.9945125811158</v>
+        <v>13.455788658433</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9204837.68</v>
+        <v>10161509.1</v>
       </c>
       <c r="N3" s="1">
-        <v>9204837.68</v>
+        <v>10161509.1</v>
       </c>
       <c r="O3" s="1">
-        <v>5.24</v>
+        <v>5.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>2871432.0</v>
       </c>
       <c r="D4" s="1">
-        <v>12.107</v>
+        <v>12.391</v>
       </c>
       <c r="E4" s="1">
         <v>10.4217154193</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>29925247.15</v>
       </c>
       <c r="I4" s="1">
-        <v>4839180.07</v>
+        <v>5654666.76</v>
       </c>
       <c r="J4" s="1">
-        <v>16.170894247736</v>
+        <v>18.895973462328</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34764427.22</v>
+        <v>35579913.91</v>
       </c>
       <c r="N4" s="1">
-        <v>34764427.22</v>
+        <v>35579913.91</v>
       </c>
       <c r="O4" s="1">
-        <v>19.79</v>
+        <v>19.38</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>474437.0</v>
+        <v>572578.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.246</v>
+        <v>10.336</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987288</v>
+        <v>10.1590980268</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>4799546.42</v>
+        <v>5816876.03</v>
       </c>
       <c r="I5" s="1">
-        <v>61535.08</v>
+        <v>101290.18</v>
       </c>
       <c r="J5" s="1">
-        <v>1.282101986629</v>
+        <v>1.7413157763309</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4861081.5</v>
+        <v>5918166.21</v>
       </c>
       <c r="N5" s="1">
-        <v>4861081.5</v>
+        <v>5918166.21</v>
       </c>
       <c r="O5" s="1">
-        <v>2.77</v>
+        <v>3.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>474215.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.198</v>
+        <v>10.259</v>
       </c>
       <c r="E6" s="1">
         <v>9.9168618454</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>4702724.64</v>
       </c>
       <c r="I6" s="1">
-        <v>133319.93</v>
+        <v>162247.05</v>
       </c>
       <c r="J6" s="1">
-        <v>2.8349508041789</v>
+        <v>3.4500648543182</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4836044.57</v>
+        <v>4864971.69</v>
       </c>
       <c r="N6" s="1">
-        <v>4836044.57</v>
+        <v>4864971.69</v>
       </c>
       <c r="O6" s="1">
-        <v>2.75</v>
+        <v>2.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>458149.0</v>
       </c>
       <c r="D7" s="1">
-        <v>7.098</v>
+        <v>7.263</v>
       </c>
       <c r="E7" s="1">
         <v>6.3388804516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2904151.74</v>
       </c>
       <c r="I7" s="1">
-        <v>347789.86</v>
+        <v>423384.45</v>
       </c>
       <c r="J7" s="1">
-        <v>11.975609098166</v>
+        <v>14.57859257726</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3251941.6</v>
+        <v>3327536.19</v>
       </c>
       <c r="N7" s="1">
-        <v>3251941.6</v>
+        <v>3327536.19</v>
       </c>
       <c r="O7" s="1">
-        <v>1.85</v>
+        <v>1.81</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>3014704.0</v>
+        <v>3142751.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.5646</v>
+        <v>10.6757</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4627958566</v>
+        <v>10.4720407503</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>31542232.52</v>
+        <v>32911016.54</v>
       </c>
       <c r="I8" s="1">
-        <v>306909.36</v>
+        <v>640050.31</v>
       </c>
       <c r="J8" s="1">
-        <v>0.97301089834208</v>
+        <v>1.9447904601248</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>31849141.88</v>
+        <v>33551066.85</v>
       </c>
       <c r="N8" s="1">
-        <v>31849141.88</v>
+        <v>33551066.85</v>
       </c>
       <c r="O8" s="1">
-        <v>18.13</v>
+        <v>18.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.8622</v>
+        <v>13.233</v>
       </c>
       <c r="E9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>1101535.47</v>
+        <v>1287271.42</v>
       </c>
       <c r="J9" s="1">
-        <v>20.623302325323</v>
+        <v>24.100710682887</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6442753.15</v>
+        <v>6628489.1</v>
       </c>
       <c r="N9" s="1">
-        <v>6442753.15</v>
+        <v>6628489.1</v>
       </c>
       <c r="O9" s="1">
-        <v>3.67</v>
+        <v>3.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2351340.0</v>
+        <v>2376359.0</v>
       </c>
       <c r="D10" s="1">
-        <v>13.4815</v>
+        <v>13.8221</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9957128573</v>
+        <v>12.0952315244</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>28205999.47</v>
+        <v>28742612.29</v>
       </c>
       <c r="I10" s="1">
-        <v>3493590.74</v>
+        <v>4103659.44</v>
       </c>
       <c r="J10" s="1">
-        <v>12.385984562312</v>
+        <v>14.277266793275</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31699590.21</v>
+        <v>32846271.73</v>
       </c>
       <c r="N10" s="1">
-        <v>31699590.21</v>
+        <v>32846271.73</v>
       </c>
       <c r="O10" s="1">
-        <v>18.04</v>
+        <v>17.89</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.806</v>
+        <v>10.882</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>318911.25</v>
+        <v>457620.22</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6435916684182</v>
+        <v>2.3584642463749</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19722225.11</v>
+        <v>19860934.08</v>
       </c>
       <c r="N11" s="1">
-        <v>19722225.11</v>
+        <v>19860934.08</v>
       </c>
       <c r="O11" s="1">
-        <v>11.22</v>
+        <v>10.82</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>230977.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.2</v>
+        <v>11.302</v>
       </c>
       <c r="E12" s="1">
         <v>11.1977999974</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2586434.25</v>
       </c>
       <c r="I12" s="1">
-        <v>508.15</v>
+        <v>24067.8</v>
       </c>
       <c r="J12" s="1">
-        <v>0.019646739521795</v>
+        <v>0.93053979624651</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2586942.4</v>
+        <v>2610502.05</v>
       </c>
       <c r="N12" s="1">
-        <v>2586942.4</v>
+        <v>2610502.05</v>
       </c>
       <c r="O12" s="1">
-        <v>1.47</v>
+        <v>1.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>123834.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.2726</v>
+        <v>18.0863</v>
       </c>
       <c r="E13" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I13" s="1">
-        <v>301355.19</v>
+        <v>402118.91</v>
       </c>
       <c r="J13" s="1">
-        <v>16.399568811144</v>
+        <v>21.88307005699</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2138935.15</v>
+        <v>2239698.87</v>
       </c>
       <c r="N13" s="1">
-        <v>2138935.15</v>
+        <v>2239698.87</v>
       </c>
       <c r="O13" s="1">
         <v>1.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>2481790.0</v>
+        <v>3124124.0</v>
       </c>
       <c r="D14" s="1">
-        <v>3.9185</v>
+        <v>3.8581</v>
       </c>
       <c r="E14" s="1">
-        <v>3.9726728087</v>
+        <v>3.9535777389</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9859339.65</v>
+        <v>12351467.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-134445.53</v>
+        <v>-298284.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3636362552942</v>
+        <v>-2.414970607014</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9724894.12</v>
+        <v>12053182.8</v>
       </c>
       <c r="N14" s="1">
-        <v>9724894.12</v>
+        <v>12053182.8</v>
       </c>
       <c r="O14" s="1">
-        <v>5.53</v>
+        <v>6.57</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>536.0</v>
+        <v>431.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4800.35</v>
+        <v>4806.42</v>
       </c>
       <c r="E15" s="1">
-        <v>4793.8757649254</v>
+        <v>4800.950812065</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2569517.41</v>
+        <v>2069209.8</v>
       </c>
       <c r="I15" s="1">
-        <v>3470.19</v>
+        <v>2357.22</v>
       </c>
       <c r="J15" s="1">
-        <v>0.13505220811094</v>
+        <v>0.11391884960143</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2572987.6</v>
+        <v>2071567.02</v>
       </c>
       <c r="N15" s="1">
-        <v>2572987.6</v>
+        <v>2071567.02</v>
       </c>
       <c r="O15" s="1">
-        <v>1.46</v>
+        <v>1.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>6374463.84</v>
       </c>
       <c r="D16" s="1">
-        <v>0.00543415</v>
+        <v>0.00540623</v>
       </c>
       <c r="E16" s="1">
         <v>0.0053736804</v>
       </c>
       <c r="F16" t="s">
         <v>63</v>
       </c>
       <c r="G16">
-        <v>184.45</v>
+        <v>185.25</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-71729.73</v>
+        <v>-38613.76</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>-79889.73</v>
+        <v>-51966.76</v>
       </c>
       <c r="N16" s="1">
-        <v>-71729.73</v>
+        <v>-38613.76</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>32929936.22</v>
+        <v>33262195.26</v>
       </c>
       <c r="D17" s="1">
-        <v>0.85763733</v>
+        <v>0.86380643</v>
       </c>
       <c r="E17" s="1">
-        <v>0.849978172</v>
+        <v>0.8570094343</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
         <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-286187.19</v>
+        <v>-524785.11</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>-243322.22</v>
+        <v>-451446.61999999</v>
       </c>
       <c r="N17" s="1">
-        <v>-286187.19</v>
+        <v>-524785.11</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.17</v>
+        <v>-0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="D18" s="1">
-        <v>657.12</v>
+        <v>652.92</v>
       </c>
       <c r="E18" s="1">
-        <v>618.757272727</v>
+        <v>637.918461538</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18">
         <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>362846.09</v>
+        <v>84358.51</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>362846.09</v>
+        <v>84358.51</v>
       </c>
       <c r="N18" s="1">
-        <v>362846.09</v>
+        <v>84358.51</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>255.5</v>
+        <v>266.2</v>
       </c>
       <c r="E19" s="1">
         <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>102835.0</v>
+        <v>243005.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>102835.0</v>
+        <v>243005.0</v>
       </c>
       <c r="N19" s="1">
-        <v>102835.0</v>
+        <v>243005.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>75.0</v>
+        <v>201.0</v>
       </c>
       <c r="D20" s="1">
-        <v>116.5</v>
+        <v>109.07813</v>
       </c>
       <c r="E20" s="1">
-        <v>118.1532</v>
+        <v>109.1640625</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-123990.0</v>
+        <v>-14942.84</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-123990.0</v>
+        <v>-14942.84</v>
       </c>
       <c r="N20" s="1">
-        <v>-123990.0</v>
+        <v>-14942.84</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>146.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.9</v>
+        <v>1.15275</v>
       </c>
       <c r="E21" s="1">
-        <v>81.839041096</v>
+        <v>1.1751</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
         <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>64681.86</v>
+        <v>33837.27</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>64681.86</v>
+        <v>33837.27</v>
       </c>
       <c r="N21" s="1">
-        <v>64681.86</v>
+        <v>33837.27</v>
       </c>
       <c r="O21" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>201.0</v>
+        <v>-151.0</v>
       </c>
       <c r="D22" s="1">
-        <v>109.171875</v>
+        <v>114.48</v>
       </c>
       <c r="E22" s="1">
-        <v>113.0546875</v>
+        <v>114.57</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-671062.18</v>
+        <v>13590.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-671062.18</v>
+        <v>13590.0</v>
       </c>
       <c r="N22" s="1">
-        <v>-671062.18</v>
+        <v>13590.0</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.38</v>
+        <v>0.01</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>-14.0</v>
+        <v>359.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.1637</v>
+        <v>0.03</v>
       </c>
       <c r="E23" s="1">
-        <v>1.1751</v>
+        <v>0.1105640669</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>17153.91</v>
+        <v>-72306.25</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>17153.91</v>
+        <v>-72306.25</v>
       </c>
       <c r="N23" s="1">
-        <v>17153.91</v>
+        <v>-72306.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>-29.0</v>
+        <v>440.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5816.0</v>
+        <v>5.3</v>
       </c>
       <c r="E24" s="1">
-        <v>5560.0</v>
+        <v>18.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>0.0</v>
+        <v>79200.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-74240.0</v>
+        <v>-55880.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0</v>
+        <v>-70.555555555556</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-74240.0</v>
+        <v>23320.0</v>
       </c>
       <c r="N24" s="1">
-        <v>-74240.0</v>
+        <v>23320.0</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>-150.0</v>
+        <v>440.0</v>
       </c>
       <c r="D25" s="1">
-        <v>114.9</v>
+        <v>35.6</v>
       </c>
       <c r="E25" s="1">
-        <v>117.579266667</v>
+        <v>56.5</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>248600.0</v>
       </c>
       <c r="I25" s="1">
-        <v>401890.0</v>
+        <v>-91960.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>-36.991150442478</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>401890.0</v>
+        <v>156640.0</v>
       </c>
       <c r="N25" s="1">
-        <v>401890.0</v>
+        <v>156640.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>842.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.0475</v>
+        <v>0.125</v>
       </c>
       <c r="E26" s="1">
-        <v>0.1083907363</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>-128175.0</v>
+        <v>73937.25</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>152.34663548465</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>-128175.0</v>
+        <v>122469.5</v>
       </c>
       <c r="N26" s="1">
-        <v>-128175.0</v>
+        <v>122469.5</v>
       </c>
       <c r="O26" s="1">
-        <v>-0.07</v>
+        <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>453.0</v>
+        <v>161.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.1075</v>
+        <v>0.325</v>
       </c>
       <c r="E27" s="1">
-        <v>0.05</v>
+        <v>0.2759161491</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
         <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>48532.25</v>
+        <v>95447.78</v>
       </c>
       <c r="I27" s="1">
-        <v>56148.53</v>
+        <v>17721.61</v>
       </c>
       <c r="J27" s="1">
-        <v>115.69323491081</v>
+        <v>18.56681213539</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>104680.78</v>
+        <v>113169.39</v>
       </c>
       <c r="N27" s="1">
-        <v>104680.78</v>
+        <v>113169.39</v>
       </c>
       <c r="O27" s="1">
         <v>0.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>453.0</v>
+        <v>109.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.5125</v>
+        <v>0.5675</v>
       </c>
       <c r="E28" s="1">
         <v>0.175</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28">
         <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>169845.79</v>
+        <v>40872.08</v>
       </c>
       <c r="I28" s="1">
-        <v>329213.75</v>
+        <v>92914.36</v>
       </c>
       <c r="J28" s="1">
-        <v>193.83097455639</v>
+        <v>227.32965877929</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>499059.54</v>
+        <v>133786.44</v>
       </c>
       <c r="N28" s="1">
-        <v>499059.54</v>
+        <v>133786.44</v>
       </c>
       <c r="O28" s="1">
-        <v>0.28</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>230.0</v>
+        <v>-359.0</v>
       </c>
       <c r="D29" s="1">
-        <v>59.6</v>
+        <v>0.02</v>
       </c>
       <c r="E29" s="1">
-        <v>75.3</v>
+        <v>0.0798119777</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>173190.0</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-36110.0</v>
+        <v>53681.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-20.849933598938</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>137080.0</v>
+        <v>53681.25</v>
       </c>
       <c r="N29" s="1">
-        <v>137080.0</v>
+        <v>53681.25</v>
       </c>
       <c r="O29" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>-842.0</v>
+        <v>-880.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.035</v>
+        <v>13.0</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0738598575</v>
+        <v>30.4936363636</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>-268344.0</v>
       </c>
       <c r="I30" s="1">
-        <v>81800.0</v>
+        <v>153944.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>-57.368154309394</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>81800.0</v>
+        <v>-114400.0</v>
       </c>
       <c r="N30" s="1">
-        <v>81800.0</v>
+        <v>-114400.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>-906.0</v>
+        <v>-746.0</v>
       </c>
       <c r="D31" s="1">
-        <v>0.2825</v>
+        <v>0.2075</v>
       </c>
       <c r="E31" s="1">
-        <v>0.09</v>
+        <v>0.1630093834</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
       <c r="G31">
         <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>-174716.1</v>
+        <v>-261122.12</v>
       </c>
       <c r="I31" s="1">
-        <v>-375466.62</v>
+        <v>-73671.11</v>
       </c>
       <c r="J31" s="1">
-        <v>214.9009850838</v>
+        <v>28.213278139745</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>-550182.72</v>
+        <v>-334793.23</v>
       </c>
       <c r="N31" s="1">
-        <v>-550182.72</v>
+        <v>-334793.23</v>
       </c>
       <c r="O31" s="1">
-        <v>-0.31</v>
+        <v>-0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>