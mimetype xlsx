--- v3 (2026-09-05)
+++ v4 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -208,138 +208,114 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>13 353.00</t>
+    <t>18 546.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-73 338.49</t>
-[...11 lines deleted...]
-    <t>EURO STOXX 50 ESG JUN 26</t>
+    <t>-103 911.10</t>
+  </si>
+  <si>
+    <t>SLB1180926</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
+  </si>
+  <si>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
-    <t>EC170626</t>
-[...2 lines deleted...]
-    <t>EUR/USD FUTURE (CME) JUN 26</t>
+    <t>EC160926</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>ER32612CK09</t>
-[...14 lines deleted...]
-    <t>JUN26 SX5E P @ 5950.000000</t>
+    <t>SPX2607PQ15</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7100.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
   <si>
-    <t>SFR2609PK04</t>
-[...14 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SPX2607PQ26</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7075.000000</t>
   </si>
   <si>
     <t>SFR2609PK05</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -654,1819 +630,1619 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>705319.3907</v>
+      </c>
+      <c r="C2">
+        <v>205.61</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>145025075.77</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>145025075.77</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>271379.1376</v>
+      </c>
+      <c r="C3">
+        <v>152.53</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>41395349.72</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>41395349.72</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1511.1355</v>
+      </c>
+      <c r="C4">
+        <v>148.83</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>224917.16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>224917.16</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>932.8604</v>
+      </c>
+      <c r="C5">
+        <v>136.36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>127206.42</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>111633.54102677</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>124.0</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1240.02</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1240.02</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="1">
+        <v>325901.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.049</v>
+      </c>
+      <c r="D2" s="1">
+        <v>39.5131682014</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>12877381.03</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-151272.88</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-1.1747177446065</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>12726108.15</v>
+      </c>
+      <c r="M2" s="1">
+        <v>12726108.15</v>
+      </c>
+      <c r="N2" s="1">
+        <v>6.81</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>809682.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>12.946</v>
+      </c>
+      <c r="D3" s="1">
+        <v>11.0615775082</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>8956360.2</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1525782.97</v>
+      </c>
+      <c r="I3" s="1">
+        <v>17.035748182616</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>10482143.17</v>
+      </c>
+      <c r="M3" s="1">
+        <v>10482143.17</v>
+      </c>
+      <c r="N3" s="1">
+        <v>5.61</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
-[...14 lines deleted...]
-      <c r="G3">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2871432.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>12.402</v>
+      </c>
+      <c r="D4" s="1">
+        <v>10.4217154193</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>29925247.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>5686252.51</v>
+      </c>
+      <c r="I4" s="1">
+        <v>19.001522298204</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>35611499.66</v>
+      </c>
+      <c r="M4" s="1">
+        <v>35611499.66</v>
+      </c>
+      <c r="N4" s="1">
+        <v>19.07</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="G4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>572578.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>10.404</v>
+      </c>
+      <c r="D5" s="1">
+        <v>10.1590980268</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...28 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G5" s="1">
+        <v>5816876.03</v>
+      </c>
+      <c r="H5" s="1">
+        <v>140225.48</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.4106664690256</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5957101.51</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5957101.51</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.19</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>474215.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>10.364</v>
+      </c>
+      <c r="D6" s="1">
+        <v>9.9168618454</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...28 lines deleted...]
-      <c r="A6" t="s">
+      <c r="G6" s="1">
+        <v>4702724.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>212039.62</v>
+      </c>
+      <c r="I6" s="1">
+        <v>4.5088674381752</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4914764.26</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4914764.26</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>458149.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>7.524</v>
+      </c>
+      <c r="D7" s="1">
+        <v>6.3388804516</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...28 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G7" s="1">
+        <v>2904151.74</v>
+      </c>
+      <c r="H7" s="1">
+        <v>542961.34</v>
+      </c>
+      <c r="I7" s="1">
+        <v>18.696038933558</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3447113.08</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3447113.08</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3142751.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.7491</v>
+      </c>
+      <c r="D8" s="1">
+        <v>10.4720407503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...28 lines deleted...]
-      <c r="A8" t="s">
+      <c r="G8" s="1">
+        <v>32911016.54</v>
+      </c>
+      <c r="H8" s="1">
+        <v>870728.23</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.6457044526161</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>33781744.77</v>
+      </c>
+      <c r="M8" s="1">
+        <v>33781744.77</v>
+      </c>
+      <c r="N8" s="1">
+        <v>18.09</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-      <c r="G8">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>500906.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>13.6979</v>
+      </c>
+      <c r="D9" s="1">
+        <v>10.6631137978</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...28 lines deleted...]
-      <c r="A9" t="s">
+      <c r="G9" s="1">
+        <v>5341217.68</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1520142.62</v>
+      </c>
+      <c r="I9" s="1">
+        <v>28.460600392531</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>6861360.3</v>
+      </c>
+      <c r="M9" s="1">
+        <v>6861360.3</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.67</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2376359.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>13.8195</v>
+      </c>
+      <c r="D10" s="1">
+        <v>12.0952315244</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...28 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G10" s="1">
+        <v>28742612.29</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4097480.91</v>
+      </c>
+      <c r="I10" s="1">
+        <v>14.255770730434</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>32840093.2</v>
+      </c>
+      <c r="M10" s="1">
+        <v>32840093.2</v>
+      </c>
+      <c r="N10" s="1">
+        <v>17.58</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1887658.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>10.974</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10.6397712827</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...28 lines deleted...]
-      <c r="A11" t="s">
+      <c r="G11" s="1">
+        <v>20084249.38</v>
+      </c>
+      <c r="H11" s="1">
+        <v>630909.51</v>
+      </c>
+      <c r="I11" s="1">
+        <v>3.1413148585392</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20715158.89</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20715158.89</v>
+      </c>
+      <c r="N11" s="1">
+        <v>11.09</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>230977.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D12" s="1">
+        <v>11.1977999974</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...28 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G12" s="1">
+        <v>2586434.25</v>
+      </c>
+      <c r="H12" s="1">
+        <v>30073.21</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.162728571198</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2616507.46</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2616507.46</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>123834.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>18.8984</v>
+      </c>
+      <c r="D13" s="1">
+        <v>14.8390584169</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...28 lines deleted...]
-      <c r="A13" t="s">
+      <c r="G13" s="1">
+        <v>1837579.96</v>
+      </c>
+      <c r="H13" s="1">
+        <v>502684.51</v>
+      </c>
+      <c r="I13" s="1">
+        <v>27.355789731185</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2340264.47</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2340264.47</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3417808.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>3.8876</v>
+      </c>
+      <c r="D14" s="1">
+        <v>3.945665722</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="H13" s="1">
-[...28 lines deleted...]
-      <c r="A14" t="s">
+      <c r="G14" s="1">
+        <v>13485527.87</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-198457.49</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.4716330863213</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>13287070.38</v>
+      </c>
+      <c r="M14" s="1">
+        <v>13287070.38</v>
+      </c>
+      <c r="N14" s="1">
+        <v>7.11</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14">
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D15" s="1">
+        <v>4802.4680769231</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...28 lines deleted...]
-      <c r="A15" t="s">
+      <c r="G15" s="1">
+        <v>124864.17</v>
+      </c>
+      <c r="H15" s="1">
+        <v>261.35</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.2093074418386</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>125125.52</v>
+      </c>
+      <c r="M15" s="1">
+        <v>125125.52</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="C16" s="1">
+        <v>0.00542978</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16">
+        <v>184.3</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-66541.72</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-85087.72</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-66541.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>33262195.26</v>
+      </c>
+      <c r="C17" s="1">
+        <v>0.87696851</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.8570094343</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-1042446.49</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-938535.39</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-1042446.49</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-0.55</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>660.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>666.31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-35993.86</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>-35993.86</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-35993.86</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>131.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D19" s="1">
+        <v>276.050381679</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H15" s="1">
-[...55 lines deleted...]
-      <c r="J16" s="1">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-14415.0</v>
+      </c>
+      <c r="I19" s="1">
         <v>0</v>
       </c>
-      <c r="K16">
-[...34 lines deleted...]
-      <c r="F17" t="s">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>-14415.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>-14415.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>201.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>110.26563</v>
+      </c>
+      <c r="D20" s="1">
+        <v>109.1640625</v>
+      </c>
+      <c r="E20" t="s">
         <v>15</v>
       </c>
-      <c r="G17">
-[...8 lines deleted...]
-      <c r="J17" s="1">
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>194308.97</v>
+      </c>
+      <c r="I20" s="1">
         <v>0</v>
       </c>
-      <c r="K17">
-[...34 lines deleted...]
-      <c r="F18" t="s">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>194308.97</v>
+      </c>
+      <c r="M20" s="1">
+        <v>194308.97</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.14235</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.15835</v>
+      </c>
+      <c r="E21" t="s">
         <v>15</v>
       </c>
-      <c r="G18">
-[...8 lines deleted...]
-      <c r="J18" s="1">
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>24572.18</v>
+      </c>
+      <c r="I21" s="1">
         <v>0</v>
       </c>
-      <c r="K18">
-[...11 lines deleted...]
-      <c r="O18" s="1">
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>24572.18</v>
+      </c>
+      <c r="M21" s="1">
+        <v>24572.18</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D22" s="1">
+        <v>114.57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-134390.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>-134390.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>-134390.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="D23" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1279709.39</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-662070.07</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-51.735970304946</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>617639.32</v>
+      </c>
+      <c r="M23" s="1">
+        <v>617639.32</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>0.1675</v>
+      </c>
+      <c r="D24" s="1">
         <v>0.05</v>
       </c>
-      <c r="P18">
-[...69 lines deleted...]
-      <c r="F20" t="s">
+      <c r="E24" t="s">
         <v>15</v>
       </c>
-      <c r="G20">
-[...46 lines deleted...]
-      <c r="F21" t="s">
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>48532.25</v>
+      </c>
+      <c r="H24" s="1">
+        <v>117938.79</v>
+      </c>
+      <c r="I24" s="1">
+        <v>243.01117298291</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>166471.04</v>
+      </c>
+      <c r="M24" s="1">
+        <v>166471.04</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>0.3775</v>
+      </c>
+      <c r="D25" s="1">
+        <v>0.2847406181</v>
+      </c>
+      <c r="E25" t="s">
         <v>15</v>
       </c>
-      <c r="G21">
-[...181 lines deleted...]
-      <c r="A25" t="s">
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>278241.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>96939.36</v>
+      </c>
+      <c r="I25" s="1">
+        <v>34.83999016107</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>375181.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>375181.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
-[...45 lines deleted...]
-    <row r="26" spans="1:16">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>-180.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="D26" s="1">
+        <v>77.45</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>-1205760.25</v>
+      </c>
+      <c r="H26" s="1">
+        <v>649410.97</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-53.859046190982</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>-556349.28</v>
+      </c>
+      <c r="M26" s="1">
+        <v>-556349.28</v>
+      </c>
+      <c r="N26" s="1">
+        <v>-0.3</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>0.2575</v>
+      </c>
+      <c r="D27" s="1">
+        <v>0.1649862031</v>
+      </c>
+      <c r="E27" t="s">
         <v>15</v>
       </c>
-      <c r="G26">
-[...31 lines deleted...]
-      <c r="A27" t="s">
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>-321373.58</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-190462.75</v>
+      </c>
+      <c r="I27" s="1">
+        <v>59.265217134526</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>-511836.33</v>
+      </c>
+      <c r="M27" s="1">
+        <v>-511836.33</v>
+      </c>
+      <c r="N27" s="1">
+        <v>-0.27</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>86</v>
-      </c>
-[...243 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">