--- v4 (2026-09-28)
+++ v5 (2026-10-20)
@@ -199,129 +199,129 @@
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01743756</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/07/26</t>
+    <t>OVCT01763750</t>
+  </si>
+  <si>
+    <t>EUR/JPY 14/10/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>18 546.00</t>
-[...8 lines deleted...]
-    <t>-103 911.10</t>
+    <t>2 981.00</t>
+  </si>
+  <si>
+    <t>OACT02022172</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>-15 814.43</t>
   </si>
   <si>
     <t>SLB1180926</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
+    <t>RTY180926</t>
+  </si>
+  <si>
+    <t>RUSSELL 2000 EMINI CME SEP 26</t>
+  </si>
+  <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
+    <t>TU1051026</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>LWE180926</t>
+  </si>
+  <si>
+    <t>E-MINI S&amp;P 500 EWF SEP 26</t>
+  </si>
+  <si>
     <t>EC160926</t>
   </si>
   <si>
     <t>EUR/USD FUTURE (CME) SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>SPX2607PQ15</t>
-[...26 lines deleted...]
-    <t>SEP26 SFRU6 P @ 96.375</t>
+    <t>SPX2609PR29</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7225.000000</t>
+  </si>
+  <si>
+    <t>SPX2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -682,182 +682,182 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>705319.3907</v>
+        <v>713545.2363</v>
       </c>
       <c r="C2">
-        <v>205.61</v>
+        <v>204.09</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>145025075.77</v>
+        <v>145629528.71</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>145025075.77</v>
+        <v>145629528.71</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>271379.1376</v>
+        <v>270488.8551</v>
       </c>
       <c r="C3">
-        <v>152.53</v>
+        <v>151.51</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>41395349.72</v>
+        <v>40983535.41</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>41395349.72</v>
+        <v>40983535.41</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="C4">
-        <v>148.83</v>
+        <v>147.78</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>224917.16</v>
+        <v>223319.97</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>224917.16</v>
+        <v>223319.97</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>932.8604</v>
       </c>
       <c r="C5">
-        <v>136.36</v>
+        <v>135.48</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>127206.42</v>
+        <v>126392.88</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>111633.54102677</v>
+        <v>110802.91049356</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>124.0</v>
+        <v>123.13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1240.02</v>
+        <v>1231.39</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1240.02</v>
+        <v>1231.39</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -909,1334 +909,1334 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>325901.0</v>
       </c>
       <c r="C2" s="1">
-        <v>39.049</v>
+        <v>38.498</v>
       </c>
       <c r="D2" s="1">
         <v>39.5131682014</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12877381.03</v>
       </c>
       <c r="H2" s="1">
-        <v>-151272.88</v>
+        <v>-330844.33</v>
       </c>
       <c r="I2" s="1">
-        <v>-1.1747177446065</v>
+        <v>-2.5691895675778</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>12726108.15</v>
+        <v>12546536.7</v>
       </c>
       <c r="M2" s="1">
-        <v>12726108.15</v>
+        <v>12546536.7</v>
       </c>
       <c r="N2" s="1">
-        <v>6.81</v>
+        <v>6.71</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>809682.0</v>
       </c>
       <c r="C3" s="1">
-        <v>12.946</v>
+        <v>12.856</v>
       </c>
       <c r="D3" s="1">
         <v>11.0615775082</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>8956360.2</v>
       </c>
       <c r="H3" s="1">
-        <v>1525782.97</v>
+        <v>1452911.59</v>
       </c>
       <c r="I3" s="1">
-        <v>17.035748182616</v>
+        <v>16.222121012953</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>10482143.17</v>
+        <v>10409271.79</v>
       </c>
       <c r="M3" s="1">
-        <v>10482143.17</v>
+        <v>10409271.79</v>
       </c>
       <c r="N3" s="1">
-        <v>5.61</v>
+        <v>5.57</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>2871432.0</v>
       </c>
       <c r="C4" s="1">
-        <v>12.402</v>
+        <v>12.34</v>
       </c>
       <c r="D4" s="1">
         <v>10.4217154193</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>29925247.15</v>
       </c>
       <c r="H4" s="1">
-        <v>5686252.51</v>
+        <v>5508223.73</v>
       </c>
       <c r="I4" s="1">
-        <v>19.001522298204</v>
+        <v>18.406610653506</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>35611499.66</v>
+        <v>35433470.88</v>
       </c>
       <c r="M4" s="1">
-        <v>35611499.66</v>
+        <v>35433470.88</v>
       </c>
       <c r="N4" s="1">
-        <v>19.07</v>
+        <v>18.95</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>572578.0</v>
       </c>
       <c r="C5" s="1">
-        <v>10.404</v>
+        <v>10.31</v>
       </c>
       <c r="D5" s="1">
         <v>10.1590980268</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>5816876.03</v>
       </c>
       <c r="H5" s="1">
-        <v>140225.48</v>
+        <v>86403.15</v>
       </c>
       <c r="I5" s="1">
-        <v>2.4106664690256</v>
+        <v>1.4853875096252</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5957101.51</v>
+        <v>5903279.18</v>
       </c>
       <c r="M5" s="1">
-        <v>5957101.51</v>
+        <v>5903279.18</v>
       </c>
       <c r="N5" s="1">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>474215.0</v>
       </c>
       <c r="C6" s="1">
-        <v>10.364</v>
+        <v>10.226</v>
       </c>
       <c r="D6" s="1">
         <v>9.9168618454</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>4702724.64</v>
       </c>
       <c r="H6" s="1">
-        <v>212039.62</v>
+        <v>146597.95</v>
       </c>
       <c r="I6" s="1">
-        <v>4.5088674381752</v>
+        <v>3.1172981882265</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4914764.26</v>
+        <v>4849322.59</v>
       </c>
       <c r="M6" s="1">
-        <v>4914764.26</v>
+        <v>4849322.59</v>
       </c>
       <c r="N6" s="1">
-        <v>2.63</v>
+        <v>2.59</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
         <v>458149.0</v>
       </c>
       <c r="C7" s="1">
-        <v>7.524</v>
+        <v>7.097</v>
       </c>
       <c r="D7" s="1">
         <v>6.3388804516</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>2904151.74</v>
       </c>
       <c r="H7" s="1">
-        <v>542961.34</v>
+        <v>347331.71</v>
       </c>
       <c r="I7" s="1">
-        <v>18.696038933558</v>
+        <v>11.959833407327</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3447113.08</v>
+        <v>3251483.45</v>
       </c>
       <c r="M7" s="1">
-        <v>3447113.08</v>
+        <v>3251483.45</v>
       </c>
       <c r="N7" s="1">
-        <v>1.85</v>
+        <v>1.74</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
         <v>3142751.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.7491</v>
+        <v>10.6286</v>
       </c>
       <c r="D8" s="1">
         <v>10.4720407503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>32911016.54</v>
       </c>
       <c r="H8" s="1">
-        <v>870728.23</v>
+        <v>492026.74</v>
       </c>
       <c r="I8" s="1">
-        <v>2.6457044526161</v>
+        <v>1.4950213992995</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>33781744.77</v>
+        <v>33403043.28</v>
       </c>
       <c r="M8" s="1">
-        <v>33781744.77</v>
+        <v>33403043.28</v>
       </c>
       <c r="N8" s="1">
-        <v>18.09</v>
+        <v>17.87</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
         <v>500906.0</v>
       </c>
       <c r="C9" s="1">
-        <v>13.6979</v>
+        <v>13.4548</v>
       </c>
       <c r="D9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="H9" s="1">
-        <v>1520142.62</v>
+        <v>1398372.37</v>
       </c>
       <c r="I9" s="1">
-        <v>28.460600392531</v>
+        <v>26.180778499932</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>6861360.3</v>
+        <v>6739590.05</v>
       </c>
       <c r="M9" s="1">
-        <v>6861360.3</v>
+        <v>6739590.05</v>
       </c>
       <c r="N9" s="1">
-        <v>3.67</v>
+        <v>3.61</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>2376359.0</v>
+        <v>2437535.0</v>
       </c>
       <c r="C10" s="1">
-        <v>13.8195</v>
+        <v>14.0192</v>
       </c>
       <c r="D10" s="1">
-        <v>12.0952315244</v>
+        <v>12.1430991678</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>28742612.29</v>
+        <v>29599229.23</v>
       </c>
       <c r="H10" s="1">
-        <v>4097480.91</v>
+        <v>4573061.44</v>
       </c>
       <c r="I10" s="1">
-        <v>14.255770730434</v>
+        <v>15.449934200871</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>32840093.2</v>
+        <v>34172290.67</v>
       </c>
       <c r="M10" s="1">
-        <v>32840093.2</v>
+        <v>34172290.67</v>
       </c>
       <c r="N10" s="1">
-        <v>17.58</v>
+        <v>18.28</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>1887658.0</v>
+        <v>2146817.0</v>
       </c>
       <c r="C11" s="1">
-        <v>10.974</v>
+        <v>10.874</v>
       </c>
       <c r="D11" s="1">
-        <v>10.6397712827</v>
+        <v>10.6801186361</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20084249.38</v>
+        <v>22928260.25</v>
       </c>
       <c r="H11" s="1">
-        <v>630909.51</v>
+        <v>416227.81</v>
       </c>
       <c r="I11" s="1">
-        <v>3.1413148585392</v>
+        <v>1.8153484192068</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20715158.89</v>
+        <v>23344488.06</v>
       </c>
       <c r="M11" s="1">
-        <v>20715158.89</v>
+        <v>23344488.06</v>
       </c>
       <c r="N11" s="1">
-        <v>11.09</v>
+        <v>12.49</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
         <v>230977.0</v>
       </c>
       <c r="C12" s="1">
-        <v>11.328</v>
+        <v>11.298</v>
       </c>
       <c r="D12" s="1">
         <v>11.1977999974</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2586434.25</v>
       </c>
       <c r="H12" s="1">
-        <v>30073.21</v>
+        <v>23143.9</v>
       </c>
       <c r="I12" s="1">
-        <v>1.162728571198</v>
+        <v>0.89481880314568</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2616507.46</v>
+        <v>2609578.15</v>
       </c>
       <c r="M12" s="1">
-        <v>2616507.46</v>
+        <v>2609578.15</v>
       </c>
       <c r="N12" s="1">
         <v>1.4</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
         <v>123834.0</v>
       </c>
       <c r="C13" s="1">
-        <v>18.8984</v>
+        <v>18.8553</v>
       </c>
       <c r="D13" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1837579.96</v>
       </c>
       <c r="H13" s="1">
-        <v>502684.51</v>
+        <v>497347.26</v>
       </c>
       <c r="I13" s="1">
-        <v>27.355789731185</v>
+        <v>27.065339785268</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>2340264.47</v>
+        <v>2334927.22</v>
       </c>
       <c r="M13" s="1">
-        <v>2340264.47</v>
+        <v>2334927.22</v>
       </c>
       <c r="N13" s="1">
         <v>1.25</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>3417808.0</v>
+        <v>2572380.0</v>
       </c>
       <c r="C14" s="1">
-        <v>3.8876</v>
+        <v>3.8379</v>
       </c>
       <c r="D14" s="1">
         <v>3.945665722</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>13485527.87</v>
+        <v>10149751.59</v>
       </c>
       <c r="H14" s="1">
-        <v>-198457.49</v>
+        <v>-277214.39</v>
       </c>
       <c r="I14" s="1">
-        <v>-1.4716330863213</v>
+        <v>-2.7312431003053</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>13287070.38</v>
+        <v>9872537.2</v>
       </c>
       <c r="M14" s="1">
-        <v>13287070.38</v>
+        <v>9872537.2</v>
       </c>
       <c r="N14" s="1">
-        <v>7.11</v>
+        <v>5.28</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>26.0</v>
+        <v>291.0</v>
       </c>
       <c r="C15" s="1">
-        <v>4812.52</v>
+        <v>4820.37</v>
       </c>
       <c r="D15" s="1">
-        <v>4802.4680769231</v>
+        <v>4819.0489347079</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>124864.17</v>
+        <v>1402343.24</v>
       </c>
       <c r="H15" s="1">
-        <v>261.35</v>
+        <v>384.43</v>
       </c>
       <c r="I15" s="1">
-        <v>0.2093074418386</v>
+        <v>0.027413402727281</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>125125.52</v>
+        <v>1402727.67</v>
       </c>
       <c r="M15" s="1">
-        <v>125125.52</v>
+        <v>1402727.67</v>
       </c>
       <c r="N15" s="1">
-        <v>0.07</v>
+        <v>0.75</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="1">
-        <v>6374463.84</v>
+        <v>6410719.51</v>
       </c>
       <c r="C16" s="1">
-        <v>0.00542978</v>
+        <v>0.00541127</v>
       </c>
       <c r="D16" s="1">
-        <v>0.0053736804</v>
+        <v>0.0054042439</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16">
-        <v>184.3</v>
+        <v>185.41</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-66541.72</v>
+        <v>-8339.34</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
         <v>64</v>
       </c>
       <c r="L16" s="1">
-        <v>-85087.72</v>
+        <v>-11320.34</v>
       </c>
       <c r="M16" s="1">
-        <v>-66541.72</v>
+        <v>-8339.3399999998</v>
       </c>
       <c r="N16" s="1">
-        <v>-0.04</v>
+        <v>0.0</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="1">
-        <v>33262195.26</v>
+        <v>34086695.94</v>
       </c>
       <c r="C17" s="1">
-        <v>0.87696851</v>
+        <v>0.87379253</v>
       </c>
       <c r="D17" s="1">
-        <v>0.8570094343</v>
+        <v>0.8709360708</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-1042446.49</v>
+        <v>-111796.27</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>67</v>
       </c>
       <c r="L17" s="1">
-        <v>-938535.39</v>
+        <v>-95981.840000004</v>
       </c>
       <c r="M17" s="1">
-        <v>-1042446.49</v>
+        <v>-111796.27</v>
       </c>
       <c r="N17" s="1">
-        <v>-0.55</v>
+        <v>-0.07</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>13.0</v>
       </c>
       <c r="C18" s="1">
-        <v>660.0</v>
+        <v>657.92</v>
       </c>
       <c r="D18" s="1">
         <v>666.31</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>0.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-35993.86</v>
+        <v>-47808.36</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>-35993.86</v>
+        <v>-47808.36</v>
       </c>
       <c r="M18" s="1">
-        <v>-35993.86</v>
+        <v>-47808.36</v>
       </c>
       <c r="N18" s="1">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>131.0</v>
       </c>
       <c r="C19" s="1">
-        <v>274.95</v>
+        <v>274.0</v>
       </c>
       <c r="D19" s="1">
         <v>276.050381679</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-14415.0</v>
+        <v>-26860.0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>-14415.0</v>
+        <v>-26860.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-14415.0</v>
+        <v>-26860.0</v>
       </c>
       <c r="N19" s="1">
         <v>-0.01</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>201.0</v>
+        <v>7.0</v>
       </c>
       <c r="C20" s="1">
-        <v>110.26563</v>
+        <v>2955.2</v>
       </c>
       <c r="D20" s="1">
-        <v>109.1640625</v>
+        <v>3031.7857142</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>194308.97</v>
+        <v>-23498.73</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>194308.97</v>
+        <v>-23498.73</v>
       </c>
       <c r="M20" s="1">
-        <v>194308.97</v>
+        <v>-23498.73</v>
       </c>
       <c r="N20" s="1">
-        <v>0.1</v>
+        <v>-0.01</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>-14.0</v>
+        <v>228.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1.14235</v>
+        <v>108.85938</v>
       </c>
       <c r="D21" s="1">
-        <v>1.15835</v>
+        <v>109.251953125</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>0.0</v>
       </c>
       <c r="H21" s="1">
-        <v>24572.18</v>
+        <v>-78466.44</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>24572.18</v>
+        <v>-78466.44</v>
       </c>
       <c r="M21" s="1">
-        <v>24572.18</v>
+        <v>-78466.44</v>
       </c>
       <c r="N21" s="1">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>-151.0</v>
+        <v>116.0</v>
       </c>
       <c r="C22" s="1">
-        <v>115.46</v>
+        <v>102.9375</v>
       </c>
       <c r="D22" s="1">
-        <v>114.57</v>
+        <v>103.081307059</v>
       </c>
       <c r="E22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F22">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>0.0</v>
       </c>
       <c r="H22" s="1">
-        <v>-134390.0</v>
+        <v>-29248.04</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>-134390.0</v>
+        <v>-29248.04</v>
       </c>
       <c r="M22" s="1">
-        <v>-134390.0</v>
+        <v>-29248.04</v>
       </c>
       <c r="N22" s="1">
-        <v>-0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>180.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C23" s="1">
-        <v>39.1</v>
+        <v>8641.0</v>
       </c>
       <c r="D23" s="1">
-        <v>82.2</v>
+        <v>8736.1019108</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>1279709.39</v>
+        <v>0.0</v>
       </c>
       <c r="H23" s="1">
-        <v>-662070.07</v>
+        <v>10004.58</v>
       </c>
       <c r="I23" s="1">
-        <v>-51.735970304946</v>
+        <v>0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>617639.32</v>
+        <v>10004.58</v>
       </c>
       <c r="M23" s="1">
-        <v>617639.32</v>
+        <v>10004.58</v>
       </c>
       <c r="N23" s="1">
-        <v>0.33</v>
+        <v>0.01</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="1">
-        <v>453.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C24" s="1">
-        <v>0.1675</v>
+        <v>1.14405</v>
       </c>
       <c r="D24" s="1">
-        <v>0.05</v>
+        <v>1.15835</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>48532.25</v>
+        <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>117938.79</v>
+        <v>21938.28</v>
       </c>
       <c r="I24" s="1">
-        <v>243.01117298291</v>
+        <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>166471.04</v>
+        <v>21938.28</v>
       </c>
       <c r="M24" s="1">
-        <v>166471.04</v>
+        <v>21938.28</v>
       </c>
       <c r="N24" s="1">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="1">
-        <v>453.0</v>
+        <v>-176.0</v>
       </c>
       <c r="C25" s="1">
-        <v>0.3775</v>
+        <v>114.02</v>
       </c>
       <c r="D25" s="1">
-        <v>0.2847406181</v>
+        <v>114.685056818</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F25">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>278241.64</v>
+        <v>0.0</v>
       </c>
       <c r="H25" s="1">
-        <v>96939.36</v>
+        <v>117050.0</v>
       </c>
       <c r="I25" s="1">
-        <v>34.83999016107</v>
+        <v>0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>375181.0</v>
+        <v>117050.0</v>
       </c>
       <c r="M25" s="1">
-        <v>375181.0</v>
+        <v>117050.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>-180.0</v>
+        <v>250.0</v>
       </c>
       <c r="C26" s="1">
-        <v>35.22</v>
+        <v>106.0</v>
       </c>
       <c r="D26" s="1">
-        <v>77.45</v>
+        <v>94.85</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>-1205760.25</v>
+        <v>2073949.36</v>
       </c>
       <c r="H26" s="1">
-        <v>649410.97</v>
+        <v>249185.56</v>
       </c>
       <c r="I26" s="1">
-        <v>-53.859046190982</v>
+        <v>12.015026249243</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>-556349.28</v>
+        <v>2323134.92</v>
       </c>
       <c r="M26" s="1">
-        <v>-556349.28</v>
+        <v>2323134.92</v>
       </c>
       <c r="N26" s="1">
-        <v>-0.3</v>
+        <v>1.24</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="1">
-        <v>-906.0</v>
+        <v>-250.0</v>
       </c>
       <c r="C27" s="1">
-        <v>0.2575</v>
+        <v>101.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.1649862031</v>
+        <v>90.35</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>-321373.58</v>
+        <v>-1975554.29</v>
       </c>
       <c r="H27" s="1">
-        <v>-190462.75</v>
+        <v>-237998.79</v>
       </c>
       <c r="I27" s="1">
-        <v>59.265217134526</v>
+        <v>12.047190563414</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>-511836.33</v>
+        <v>-2213553.08</v>
       </c>
       <c r="M27" s="1">
-        <v>-511836.33</v>
+        <v>-2213553.08</v>
       </c>
       <c r="N27" s="1">
-        <v>-0.27</v>
+        <v>-1.18</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>