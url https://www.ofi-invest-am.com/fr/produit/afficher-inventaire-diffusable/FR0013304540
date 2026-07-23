--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -160,56 +160,50 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
@@ -446,50 +440,56 @@
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
+  </si>
+  <si>
+    <t>CF150526</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO MAY 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -853,153 +853,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7456.38</v>
+        <v>7462.94</v>
       </c>
       <c r="D2">
-        <v>275.98</v>
+        <v>290.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2057884.96</v>
+        <v>2169030.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2057884.96</v>
+        <v>2169030.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1041375.54</v>
+        <v>1039303.86</v>
       </c>
       <c r="D3">
-        <v>148.06</v>
+        <v>156.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>154188575.65</v>
+        <v>162213627.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>154188575.65</v>
+        <v>162213627.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>143.22</v>
+        <v>150.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22343.49</v>
+        <v>23540.38</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22343.49</v>
+        <v>23540.38</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>421.0</v>
       </c>
       <c r="D5">
-        <v>100.09</v>
+        <v>105.42</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>42138.15</v>
+        <v>44385.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>42138.15</v>
+        <v>44385.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1051,2734 +1051,2734 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>28.7</v>
+        <v>41.28</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>250200.0</v>
+        <v>376000.0</v>
       </c>
       <c r="J2" s="1">
-        <v>679.89130434783</v>
+        <v>1021.7391304348</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>287000.0</v>
+        <v>412800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>287000.0</v>
+        <v>412800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>30000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
         <v>42600.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3158400.0</v>
       </c>
       <c r="N3" s="1">
         <v>3158400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.02</v>
+        <v>1.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.62</v>
+        <v>2.095</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1355796.51</v>
+        <v>-1487046.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-67.425843602643</v>
+        <v>-73.953107766235</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>655000.0</v>
+        <v>523750.0</v>
       </c>
       <c r="N4" s="1">
-        <v>655000.0</v>
+        <v>523750.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>165.14</v>
+        <v>168.16</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>2057418.57</v>
+        <v>2214458.57</v>
       </c>
       <c r="J5" s="1">
-        <v>31.507844263703</v>
+        <v>33.912795757444</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8587280.0</v>
+        <v>8744320.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8587280.0</v>
+        <v>8744320.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.49</v>
+        <v>5.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>34.34</v>
+        <v>41.44</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-186092.79</v>
+        <v>310907.21</v>
       </c>
       <c r="J6" s="1">
-        <v>-7.1853472359371</v>
+        <v>12.004636300022</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2403800.0</v>
+        <v>2900800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2403800.0</v>
+        <v>2900800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.54</v>
+        <v>1.76</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>40.51</v>
+        <v>41.29</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1217628.43</v>
+        <v>1284708.43</v>
       </c>
       <c r="J7" s="1">
-        <v>53.729214883367</v>
+        <v>56.689194829282</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3483860.0</v>
+        <v>3550940.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3483860.0</v>
+        <v>3550940.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.23</v>
+        <v>2.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.46</v>
+        <v>10.89</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>402503.61</v>
+        <v>497103.61</v>
       </c>
       <c r="J8" s="1">
-        <v>21.198945345864</v>
+        <v>26.181311167922</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2301200.0</v>
+        <v>2395800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2301200.0</v>
+        <v>2395800.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>93.65</v>
+        <v>73.25</v>
       </c>
       <c r="E9" s="1">
-        <v>106.9485626667</v>
+        <v>93.6618376</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1604228.44</v>
+        <v>2341545.94</v>
       </c>
       <c r="I9" s="1">
-        <v>-199478.44</v>
+        <v>-510295.94</v>
       </c>
       <c r="J9" s="1">
-        <v>-12.43454080642</v>
+        <v>-21.793121001077</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1404750.0</v>
+        <v>1831250.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1404750.0</v>
+        <v>1831250.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>1.11</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>83.3</v>
+        <v>90.31</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>1790699.77</v>
+        <v>2526749.77</v>
       </c>
       <c r="J10" s="1">
-        <v>25.74397928044</v>
+        <v>36.325795544016</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>8746500.0</v>
+        <v>9482550.0</v>
       </c>
       <c r="N10" s="1">
-        <v>8746500.0</v>
+        <v>9482550.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.6</v>
+        <v>5.77</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>20000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>26.42</v>
+        <v>78.02</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1190935</v>
+        <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>542381.87</v>
+        <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>-13981.87</v>
+        <v>1316770.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.577864558784</v>
+        <v>72.990509690085</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>528400.0</v>
+        <v>3120800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>528400.0</v>
+        <v>3120800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>1.9</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>40000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>70.52</v>
+        <v>17.185</v>
       </c>
       <c r="E12" s="1">
-        <v>45.10074</v>
+        <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1804029.6</v>
+        <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>1016770.4</v>
+        <v>-10802.5</v>
       </c>
       <c r="J12" s="1">
-        <v>56.36107079396</v>
+        <v>-0.50036418545783</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2820800.0</v>
+        <v>2148125.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2820800.0</v>
+        <v>2148125.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.8</v>
+        <v>1.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>100000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.365</v>
+        <v>68.1</v>
       </c>
       <c r="E13" s="1">
-        <v>17.29565</v>
+        <v>63.70782975</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1729565.0</v>
+        <v>2548313.19</v>
       </c>
       <c r="I13" s="1">
-        <v>-93065.0</v>
+        <v>175686.81</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.3808327527442</v>
+        <v>6.8942393222868</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1636500.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1636500.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.05</v>
+        <v>1.66</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>30000.0</v>
+        <v>92500.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.24</v>
+        <v>20.0</v>
       </c>
       <c r="E14" s="1">
-        <v>62.232573</v>
+        <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1866977.19</v>
+        <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>210222.81</v>
+        <v>0.0</v>
       </c>
       <c r="J14" s="1">
-        <v>11.260063118393</v>
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2077200.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2077200.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.33</v>
+        <v>1.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>92500.0</v>
+        <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>20.0</v>
+        <v>28.68</v>
       </c>
       <c r="E15" s="1">
-        <v>20.0</v>
+        <v>13.5681583675</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1850000.0</v>
+        <v>2711447.2</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>3019935.32</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>111.37724975799</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1850000.0</v>
+        <v>5731382.52</v>
       </c>
       <c r="N15" s="1">
-        <v>1850000.0</v>
+        <v>5731382.52</v>
       </c>
       <c r="O15" s="1">
-        <v>1.18</v>
+        <v>3.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>199839.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>28.97</v>
+        <v>191.8</v>
       </c>
       <c r="E16" s="1">
-        <v>13.5681583675</v>
+        <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2711447.2</v>
+        <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>3077888.63</v>
+        <v>8911.76</v>
       </c>
       <c r="J16" s="1">
-        <v>113.51460688595</v>
+        <v>0.38870352473217</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5789335.83</v>
+        <v>2301600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>5789335.83</v>
+        <v>2301600.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.7</v>
+        <v>1.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>191.25</v>
+        <v>65.1</v>
       </c>
       <c r="E17" s="1">
-        <v>191.0573533333</v>
+        <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2292688.24</v>
+        <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>2311.76</v>
+        <v>451000.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.10083185143393</v>
+        <v>225.5</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2295000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2295000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.47</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>10000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="D18" s="1">
-        <v>65.2</v>
+        <v>150.0</v>
       </c>
       <c r="E18" s="1">
-        <v>20.0</v>
+        <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>200000.0</v>
+        <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
-        <v>452000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="J18" s="1">
-        <v>226.0</v>
+        <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>652000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
-        <v>652000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.42</v>
+        <v>2.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>23485.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>150.0</v>
+        <v>106.0</v>
       </c>
       <c r="E19" s="1">
-        <v>149.0</v>
+        <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3499265.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>23485.0</v>
+        <v>20000.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.67114093959732</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3522750.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3522750.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.25</v>
+        <v>0.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>10000.0</v>
+        <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.0</v>
+        <v>0.178</v>
       </c>
       <c r="E20" s="1">
-        <v>104.0</v>
+        <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1040000.0</v>
+        <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>20000.0</v>
+        <v>-1465344.03</v>
       </c>
       <c r="J20" s="1">
-        <v>1.9230769230769</v>
+        <v>-96.730460159503</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1060000.0</v>
+        <v>49529.39</v>
       </c>
       <c r="N20" s="1">
-        <v>1060000.0</v>
+        <v>49529.39</v>
       </c>
       <c r="O20" s="1">
-        <v>0.68</v>
+        <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>278255.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0604</v>
+        <v>1674.0</v>
       </c>
       <c r="E21" s="1">
-        <v>5.4441911915</v>
+        <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1514873.42</v>
+        <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-1498066.82</v>
+        <v>-745506.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-98.890560770417</v>
+        <v>-13.722563579183</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>16806.6</v>
+        <v>4687200.0</v>
       </c>
       <c r="N21" s="1">
-        <v>16806.6</v>
+        <v>4687200.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.01</v>
+        <v>2.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2600.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1667.5</v>
+        <v>22.24</v>
       </c>
       <c r="E22" s="1">
-        <v>1953.9569307692</v>
+        <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>5080288.02</v>
+        <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-744788.02</v>
+        <v>-437697.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-14.660350300375</v>
+        <v>-18.800640095276</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4335500.0</v>
+        <v>1890400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4335500.0</v>
+        <v>1890400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.77</v>
+        <v>1.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>85000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>20.2</v>
+        <v>165.5</v>
       </c>
       <c r="E23" s="1">
-        <v>27.3893784706</v>
+        <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2328097.17</v>
+        <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-611097.17</v>
+        <v>231142.15</v>
       </c>
       <c r="J23" s="1">
-        <v>-26.248782820349</v>
+        <v>53.646962681543</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1717000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1717000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.1</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>4000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>167.5</v>
+        <v>18.95</v>
       </c>
       <c r="E24" s="1">
-        <v>107.7144625</v>
+        <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>430857.85</v>
+        <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>239142.15</v>
+        <v>29328.12</v>
       </c>
       <c r="J24" s="1">
-        <v>55.50372355987</v>
+        <v>4.0248733078598</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>670000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>670000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.45</v>
+        <v>28.55</v>
       </c>
       <c r="E25" s="1">
-        <v>18.216797</v>
+        <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>728671.88</v>
+        <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>9328.12</v>
+        <v>-194388.12</v>
       </c>
       <c r="J25" s="1">
-        <v>1.2801536955152</v>
+        <v>-11.015749790104</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>738000.0</v>
+        <v>1570250.0</v>
       </c>
       <c r="N25" s="1">
-        <v>738000.0</v>
+        <v>1570250.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>55000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>28.9</v>
+        <v>187.86</v>
       </c>
       <c r="E26" s="1">
-        <v>32.0843294545</v>
+        <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1764638.12</v>
+        <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>-175138.12</v>
+        <v>2052741.47</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.9248745686169</v>
+        <v>77.64481690391</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1589500.0</v>
+        <v>4696500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1589500.0</v>
+        <v>4696500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.02</v>
+        <v>2.86</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25000.0</v>
+        <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>180.52</v>
+        <v>2.35</v>
       </c>
       <c r="E27" s="1">
-        <v>105.7503412</v>
+        <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2643758.53</v>
+        <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>1869241.47</v>
+        <v>-881600.0</v>
       </c>
       <c r="J27" s="1">
-        <v>70.703940953337</v>
+        <v>-73.142857142857</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4513000.0</v>
+        <v>323712.5</v>
       </c>
       <c r="N27" s="1">
-        <v>4513000.0</v>
+        <v>323712.5</v>
       </c>
       <c r="O27" s="1">
-        <v>2.89</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>137750.0</v>
+        <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="E28" s="1">
-        <v>8.75</v>
+        <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1205312.5</v>
+        <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-862315.0</v>
+        <v>-223836.28</v>
       </c>
       <c r="J28" s="1">
-        <v>-71.542857142857</v>
+        <v>-55.845410628019</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>342997.5</v>
+        <v>176977.82</v>
       </c>
       <c r="N28" s="1">
-        <v>342997.5</v>
+        <v>176977.82</v>
       </c>
       <c r="O28" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>38726.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>4.862</v>
+        <v>375.85</v>
       </c>
       <c r="E29" s="1">
-        <v>10.35</v>
+        <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>400814.1</v>
+        <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-212528.29</v>
+        <v>-88636.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-53.024155088356</v>
+        <v>-1.7817441501405</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>188285.81</v>
+        <v>4886050.0</v>
       </c>
       <c r="N29" s="1">
-        <v>188285.81</v>
+        <v>4886050.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>2.97</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>13000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>358.2</v>
+        <v>475.2</v>
       </c>
       <c r="E30" s="1">
-        <v>382.6681676923</v>
+        <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4974686.18</v>
+        <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>-318086.18</v>
+        <v>790674.95</v>
       </c>
       <c r="J30" s="1">
-        <v>-6.3940953959834</v>
+        <v>10.849406976461</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4656600.0</v>
+        <v>8078400.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4656600.0</v>
+        <v>8078400.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.98</v>
+        <v>4.91</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>17000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>471.05</v>
+        <v>12.72</v>
       </c>
       <c r="E31" s="1">
-        <v>428.6897088235</v>
+        <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>7287725.05</v>
+        <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>720124.95</v>
+        <v>-19995.5</v>
       </c>
       <c r="J31" s="1">
-        <v>9.8813408170496</v>
+        <v>-4.2983003919857</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>8007850.0</v>
+        <v>445200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8007850.0</v>
+        <v>445200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.12</v>
+        <v>0.27</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.78</v>
+        <v>28.76</v>
       </c>
       <c r="E32" s="1">
-        <v>13.2913</v>
+        <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>465195.5</v>
+        <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-52895.5</v>
+        <v>829150.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-11.37059580327</v>
+        <v>467.258382643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>412300.0</v>
+        <v>1006600.0</v>
       </c>
       <c r="N32" s="1">
-        <v>412300.0</v>
+        <v>1006600.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>35000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>27.4</v>
+        <v>134.9</v>
       </c>
       <c r="E33" s="1">
-        <v>5.07</v>
+        <v>125.4736866667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>177450.0</v>
+        <v>1882105.3</v>
       </c>
       <c r="I33" s="1">
-        <v>781550.0</v>
+        <v>141394.7</v>
       </c>
       <c r="J33" s="1">
-        <v>440.43392504931</v>
+        <v>7.5125817880647</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>959000.0</v>
+        <v>2023500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>959000.0</v>
+        <v>2023500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.61</v>
+        <v>1.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>7000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>118.2</v>
+        <v>17.93</v>
       </c>
       <c r="E34" s="1">
-        <v>119.0939</v>
+        <v>13.2063544667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>833657.3</v>
+        <v>1980953.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-6257.3</v>
+        <v>708546.83</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.75058420288529</v>
+        <v>35.76797476742</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>827400.0</v>
+        <v>2689500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>827400.0</v>
+        <v>2689500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>1.64</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>200000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>17.89</v>
+        <v>12.19</v>
       </c>
       <c r="E35" s="1">
-        <v>13.2063545</v>
+        <v>21.013614</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2641270.9</v>
+        <v>420272.28</v>
       </c>
       <c r="I35" s="1">
-        <v>936729.1</v>
+        <v>-176472.28</v>
       </c>
       <c r="J35" s="1">
-        <v>35.46508993076</v>
+        <v>-41.989988014437</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3578000.0</v>
+        <v>243800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3578000.0</v>
+        <v>243800.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.29</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>20000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.55</v>
+        <v>77.88</v>
       </c>
       <c r="E36" s="1">
-        <v>21.013614</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>420272.28</v>
+        <v>3788878.39</v>
       </c>
       <c r="I36" s="1">
-        <v>-209272.28</v>
+        <v>883921.61</v>
       </c>
       <c r="J36" s="1">
-        <v>-49.794452301256</v>
+        <v>23.329373999782</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>211000.0</v>
+        <v>4672800.0</v>
       </c>
       <c r="N36" s="1">
-        <v>211000.0</v>
+        <v>4672800.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.13</v>
+        <v>2.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>60000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>72.48</v>
+        <v>30.87</v>
       </c>
       <c r="E37" s="1">
-        <v>63.1479731667</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3788878.39</v>
+        <v>1855091.87</v>
       </c>
       <c r="I37" s="1">
-        <v>559921.61</v>
+        <v>-465941.87</v>
       </c>
       <c r="J37" s="1">
-        <v>14.778030656191</v>
+        <v>-25.11691617731</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4348800.0</v>
+        <v>1389150.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4348800.0</v>
+        <v>1389150.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.78</v>
+        <v>0.84</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>30.1</v>
+        <v>35.25</v>
       </c>
       <c r="E38" s="1">
-        <v>41.2242637778</v>
+        <v>26.496119</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1855091.87</v>
+        <v>794883.57</v>
       </c>
       <c r="I38" s="1">
-        <v>-500591.87</v>
+        <v>262616.43</v>
       </c>
       <c r="J38" s="1">
-        <v>-26.984748200099</v>
+        <v>33.038351767668</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1354500.0</v>
+        <v>1057500.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1354500.0</v>
+        <v>1057500.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.64</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>30000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>34.38</v>
+        <v>279.0</v>
       </c>
       <c r="E39" s="1">
-        <v>26.496119</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>794883.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="I39" s="1">
-        <v>236516.43</v>
+        <v>3747914.75</v>
       </c>
       <c r="J39" s="1">
-        <v>29.754852021913</v>
+        <v>99.017974562132</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1031400.0</v>
+        <v>7533000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1031400.0</v>
+        <v>7533000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>4.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>27000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>287.3</v>
+        <v>81.76</v>
       </c>
       <c r="E40" s="1">
-        <v>140.1883425926</v>
+        <v>90.9802184444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3785085.25</v>
+        <v>8188219.66</v>
       </c>
       <c r="I40" s="1">
-        <v>3972014.75</v>
+        <v>-829819.66</v>
       </c>
       <c r="J40" s="1">
-        <v>104.93858097384</v>
+        <v>-10.134311174549</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7757100.0</v>
+        <v>7358400.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7757100.0</v>
+        <v>7358400.0</v>
       </c>
       <c r="O40" s="1">
-        <v>4.96</v>
+        <v>4.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>82.58</v>
+        <v>274.85</v>
       </c>
       <c r="E41" s="1">
-        <v>90.9802184444</v>
+        <v>109.7979152</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>8188219.66</v>
+        <v>5489895.76</v>
       </c>
       <c r="I41" s="1">
-        <v>-756019.66</v>
+        <v>8252604.24</v>
       </c>
       <c r="J41" s="1">
-        <v>-9.2330163502233</v>
+        <v>150.32351433937</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7432200.0</v>
+        <v>13742500.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7432200.0</v>
+        <v>13742500.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.75</v>
+        <v>8.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>50000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>236.15</v>
+        <v>50.2</v>
       </c>
       <c r="E42" s="1">
-        <v>109.7979152</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5489895.76</v>
+        <v>2265320.01</v>
       </c>
       <c r="I42" s="1">
-        <v>6317604.24</v>
+        <v>-1110720.01</v>
       </c>
       <c r="J42" s="1">
-        <v>115.07694346459</v>
+        <v>-49.031483635727</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>11807500.0</v>
+        <v>1154600.0</v>
       </c>
       <c r="N42" s="1">
-        <v>11807500.0</v>
+        <v>1154600.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.55</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>23000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D43" s="1">
-        <v>44.44</v>
+        <v>42.1</v>
       </c>
       <c r="E43" s="1">
-        <v>98.4921743478</v>
+        <v>15.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2265320.01</v>
+        <v>27030.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1243200.01</v>
+        <v>48834.2</v>
       </c>
       <c r="J43" s="1">
-        <v>-54.879663999436</v>
+        <v>180.66666666667</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1022120.0</v>
+        <v>75864.2</v>
       </c>
       <c r="N43" s="1">
-        <v>1022120.0</v>
+        <v>75864.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.65</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>1802.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>36.0</v>
+        <v>69.71</v>
       </c>
       <c r="E44" s="1">
-        <v>15.0</v>
+        <v>28.643883619</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>27030.0</v>
+        <v>3007607.78</v>
       </c>
       <c r="I44" s="1">
-        <v>37842.0</v>
+        <v>4311942.22</v>
       </c>
       <c r="J44" s="1">
-        <v>140.0</v>
+        <v>143.36783701231</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>64872.0</v>
+        <v>7319550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>64872.0</v>
+        <v>7319550.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.04</v>
+        <v>4.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>105000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>64.24</v>
+        <v>42.74</v>
       </c>
       <c r="E45" s="1">
-        <v>28.643883619</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3007607.78</v>
+        <v>892049.21</v>
       </c>
       <c r="I45" s="1">
-        <v>3737592.22</v>
+        <v>-250949.21</v>
       </c>
       <c r="J45" s="1">
-        <v>124.27126451974</v>
+        <v>-28.131767528834</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>6745200.0</v>
+        <v>641100.0</v>
       </c>
       <c r="N45" s="1">
-        <v>6745200.0</v>
+        <v>641100.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.32</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>45.26</v>
+        <v>106.6</v>
       </c>
       <c r="E46" s="1">
-        <v>59.4699473333</v>
+        <v>111.6129077778</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>892049.21</v>
+        <v>1004516.17</v>
       </c>
       <c r="I46" s="1">
-        <v>-213149.21</v>
+        <v>-45116.17</v>
       </c>
       <c r="J46" s="1">
-        <v>-23.894333138863</v>
+        <v>-4.491333374952</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>678900.0</v>
+        <v>959400.0</v>
       </c>
       <c r="N46" s="1">
-        <v>678900.0</v>
+        <v>959400.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>50.0</v>
+        <v>42.87</v>
       </c>
       <c r="E47" s="1">
-        <v>111.6129077778</v>
+        <v>28.0368719375</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1004516.17</v>
+        <v>4485899.51</v>
       </c>
       <c r="I47" s="1">
-        <v>-554516.17</v>
+        <v>2373300.49</v>
       </c>
       <c r="J47" s="1">
-        <v>-55.202313965737</v>
+        <v>52.905788119181</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>450000.0</v>
+        <v>6859200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>450000.0</v>
+        <v>6859200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>4.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>160000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>29.085</v>
+        <v>39.96</v>
       </c>
       <c r="E48" s="1">
-        <v>28.0368719375</v>
+        <v>21.361331</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4485899.51</v>
+        <v>427226.62</v>
       </c>
       <c r="I48" s="1">
-        <v>167700.49</v>
+        <v>371973.38</v>
       </c>
       <c r="J48" s="1">
-        <v>3.7383915896056</v>
+        <v>87.066995029476</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4653600.0</v>
+        <v>799200.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4653600.0</v>
+        <v>799200.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.98</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>38.46</v>
+        <v>53.8</v>
       </c>
       <c r="E49" s="1">
-        <v>21.361331</v>
+        <v>108.672405</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>427226.62</v>
+        <v>1086724.05</v>
       </c>
       <c r="I49" s="1">
-        <v>341973.38</v>
+        <v>-548724.05</v>
       </c>
       <c r="J49" s="1">
-        <v>80.044960681523</v>
+        <v>-50.493411827961</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>769200.0</v>
+        <v>538000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>769200.0</v>
+        <v>538000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>49.15</v>
+        <v>76.6</v>
       </c>
       <c r="E50" s="1">
-        <v>108.672405</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1086724.05</v>
+        <v>7980530.78</v>
       </c>
       <c r="I50" s="1">
-        <v>-595224.05</v>
+        <v>4658469.22</v>
       </c>
       <c r="J50" s="1">
-        <v>-54.77232697666</v>
+        <v>58.372924664041</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>491500.0</v>
+        <v>12639000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>491500.0</v>
+        <v>12639000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>7.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>165000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>79.42</v>
+        <v>104.55</v>
       </c>
       <c r="E51" s="1">
-        <v>48.3668532121</v>
+        <v>76.0901648</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>7980530.78</v>
+        <v>951127.06</v>
       </c>
       <c r="I51" s="1">
-        <v>5123769.22</v>
+        <v>355747.94</v>
       </c>
       <c r="J51" s="1">
-        <v>64.20336392713</v>
+        <v>37.402777710898</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>13104300.0</v>
+        <v>1306875.0</v>
       </c>
       <c r="N51" s="1">
-        <v>13104300.0</v>
+        <v>1306875.0</v>
       </c>
       <c r="O51" s="1">
-        <v>8.38</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>12500.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.46</v>
+        <v>35.61</v>
       </c>
       <c r="E52" s="1">
-        <v>76.0901648</v>
+        <v>28.6797525</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>951127.06</v>
+        <v>1720785.15</v>
       </c>
       <c r="I52" s="1">
-        <v>279622.94</v>
+        <v>415814.85</v>
       </c>
       <c r="J52" s="1">
-        <v>29.399115192874</v>
+        <v>24.164251417442</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1230750.0</v>
+        <v>2136600.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1230750.0</v>
+        <v>2136600.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.79</v>
+        <v>1.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>60000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>33.46</v>
+        <v>131.05</v>
       </c>
       <c r="E53" s="1">
-        <v>28.6797525</v>
+        <v>104.83113</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1720785.15</v>
+        <v>3144933.9</v>
       </c>
       <c r="I53" s="1">
-        <v>286814.85</v>
+        <v>786566.1</v>
       </c>
       <c r="J53" s="1">
-        <v>16.667673474518</v>
+        <v>25.010576533898</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2007600.0</v>
+        <v>3931500.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2007600.0</v>
+        <v>3931500.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.28</v>
+        <v>2.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>33000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>131.6</v>
+        <v>147.0</v>
       </c>
       <c r="E54" s="1">
-        <v>104.83113</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3459427.29</v>
+        <v>2213283.23</v>
       </c>
       <c r="I54" s="1">
-        <v>883372.71</v>
+        <v>-8283.23</v>
       </c>
       <c r="J54" s="1">
-        <v>25.535229850141</v>
+        <v>-0.37425079121031</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4342800.0</v>
+        <v>2205000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4342800.0</v>
+        <v>2205000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.78</v>
+        <v>1.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>15000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>108.7</v>
+        <v>0.001</v>
       </c>
       <c r="E55" s="1">
-        <v>147.5522153333</v>
+        <v>0.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2213283.23</v>
+        <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-582783.23</v>
+        <v>48.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-26.331163680303</v>
+        <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1630500.0</v>
+        <v>48.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1630500.0</v>
+        <v>48.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.04</v>
+        <v>0.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
@@ -3798,137 +3798,137 @@
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>48000.0</v>
+        <v>835758.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.001</v>
+        <v>0.2864</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0</v>
+        <v>4.5415471345</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="I57" s="1">
-        <v>48.0</v>
+        <v>-3556273.26</v>
       </c>
       <c r="J57" s="1">
-        <v>0</v>
+        <v>-93.693779012196</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>48.0</v>
+        <v>239361.09</v>
       </c>
       <c r="N57" s="1">
-        <v>48.0</v>
+        <v>239361.09</v>
       </c>
       <c r="O57" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>835758.0</v>
+        <v>60.0</v>
       </c>
       <c r="D58" s="1">
-        <v>0.2889</v>
+        <v>8147.0</v>
       </c>
       <c r="E58" s="1">
-        <v>4.5415471345</v>
+        <v>8238.775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3795634.35</v>
+        <v>0.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-3554183.86</v>
+        <v>-55065.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-93.638731560115</v>
+        <v>0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>241450.49</v>
+        <v>-55065.0</v>
       </c>
       <c r="N58" s="1">
-        <v>241450.49</v>
+        <v>-55065.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.15</v>
+        <v>-0.03</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>