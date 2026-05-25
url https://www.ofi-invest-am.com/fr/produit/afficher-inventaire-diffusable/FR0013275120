--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="625">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -142,1917 +142,1797 @@
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 106.16</t>
+    <t>13 544.52</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 369.52</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 065.77</t>
+    <t>8 889.20</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>28 079.45</t>
+    <t>30 512.33</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>9 464.38</t>
+    <t>14 100.00</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 090.75</t>
+    <t>11 172.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 917.81</t>
-[...8 lines deleted...]
-    <t>6 410.96</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>24 521.92</t>
+    <t>27 184.93</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 159.08</t>
+    <t>6 924.98</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>21 086.70</t>
+    <t>23 708.88</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>23 848.77</t>
+    <t>17 266.85</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>14 630.14</t>
+    <t>15 945.21</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 488.01</t>
+    <t>13 844.18</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>14 646.58</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>10 241.10</t>
+    <t>13 002.74</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>4 183.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
+    <t>1 780.82</t>
+  </si>
+  <si>
     <t>FR001400SJS4</t>
   </si>
   <si>
     <t>ARKEMA SA 3.5 12/09/2034</t>
   </si>
   <si>
-    <t>8 284.93</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 605.48</t>
+    <t>19 282.19</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>43 361.64</t>
+    <t>47 273.97</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 123.99</t>
+    <t>30 427.66</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>4 828.08</t>
+    <t>7 877.40</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>19 393.15</t>
+    <t>24 094.52</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 556.23</t>
+    <t>25 530.68</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 196.29</t>
+    <t>3 840.92</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 002.47</t>
+    <t>3 348.90</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 430.14</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
+    <t>2 122.77</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>9 523.97</t>
+    <t>11 743.15</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>20 280.82</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA 1.625 22/10/2030</t>
+    <t>22 352.05</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 284.25</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>14 104.11</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 778.47</t>
+    <t>11 792.91</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 750.86</t>
+    <t>7 351.68</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 620.55</t>
+    <t>4 612.33</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 136.75</t>
+    <t>11 117.72</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>48 267.12</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>32 492.47</t>
+    <t>35 599.32</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 656.90</t>
+    <t>8 536.49</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>21 262.84</t>
+    <t>23 233.14</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>12 805.48</t>
+    <t>16 553.42</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 242.61</t>
+    <t>3 230.78</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>10 410.96</t>
+    <t>13 534.25</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>29 980.14</t>
+    <t>32 108.90</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>3 947.26</t>
+    <t>4 785.62</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 642.55</t>
-[...17 lines deleted...]
-    <t>1 040.41</t>
+    <t>8 686.42</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 155.14</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 049.32</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 998.97</t>
+    <t>3 516.78</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>50 916.10</t>
+    <t>54 820.21</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 885.62</t>
-[...5 lines deleted...]
-    <t>COFINIMMO SA 1 24/01/2028</t>
+    <t>21 129.45</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>5 984.45</t>
+    <t>7 089.27</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>6 321.92</t>
+    <t>7 489.04</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>30 991.78</t>
+    <t>34 673.97</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>25 048.97</t>
+    <t>27 046.23</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>22 517.12</t>
-[...8 lines deleted...]
-    <t>6 866.21</t>
+    <t>24 571.92</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>17 358.90</t>
+    <t>18 986.30</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>32 118.49</t>
+    <t>35 455.48</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 316.44</t>
+    <t>13 532.88</t>
   </si>
   <si>
     <t>FR0013166477</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 2.8 21/07/2026</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>9 583.56</t>
+    <t>11 030.14</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>20 874.08</t>
+    <t>22 771.73</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>24 097.26</t>
+    <t>1 208.22</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>8 608.56</t>
+    <t>10 161.99</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>22 756.73</t>
+    <t>24 565.22</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>39 301.37</t>
+    <t>45 547.95</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>13 130.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>14 025.21</t>
+    <t>15 090.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 433.22</t>
+    <t>2 720.89</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 093.15</t>
-[...8 lines deleted...]
-    <t>10 046.58</t>
+    <t>2 473.97</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 691.78</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>15 016.44</t>
+    <t>16 684.93</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 266.45</t>
+    <t>2 877.63</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 762.18</t>
+    <t>8 224.27</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 734.78</t>
+    <t>7 110.44</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>19 262.97</t>
+    <t>22 265.00</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>21 452.05</t>
-[...8 lines deleted...]
-    <t>17 464.04</t>
+    <t>23 358.90</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 551.37</t>
+    <t>10 428.08</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>4 554.45</t>
+    <t>6 317.47</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>16 319.18</t>
+    <t>19 754.79</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>15 096.58</t>
+    <t>16 625.34</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>32 624.95</t>
+    <t>35 579.66</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 822.26</t>
-[...8 lines deleted...]
-    <t>1 423.97</t>
+    <t>16 375.68</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 724.38</t>
+    <t>8 976.99</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>3 939.04</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>12 005.48</t>
+    <t>12 926.03</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>3 312.33</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>33 041.10</t>
+    <t>35 408.22</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>10 269.86</t>
+    <t>11 946.58</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 851.27</t>
+    <t>4 219.89</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 205.24</t>
-[...17 lines deleted...]
-    <t>1 898.37</t>
+    <t>5 859.76</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 687.67</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>5 789.38</t>
+    <t>6 734.59</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 096.91</t>
-[...14 lines deleted...]
-    <t>2 919.45</t>
+    <t>4 206.26</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 263.01</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>38 696.92</t>
+    <t>42 518.84</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>52 055.00</t>
+    <t>2 610.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>33 885.27</t>
+    <t>37 049.66</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 547.95</t>
+    <t>10 189.15</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 865.75</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 364.58</t>
+    <t>11 405.37</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>30 140.07</t>
+    <t>34 471.58</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>17 853.45</t>
+    <t>20 914.04</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>14 518.77</t>
+    <t>15 646.44</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>24 682.19</t>
+    <t>26 753.42</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 196.06</t>
-[...8 lines deleted...]
-    <t>1 161.33</t>
+    <t>3 172.09</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 282.07</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>68 400.00</t>
+    <t>74 021.92</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>16 943.84</t>
+    <t>20 001.37</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>4 565.07</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 900.68</t>
-[...8 lines deleted...]
-    <t>6 509.59</t>
+    <t>2 147.26</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 492.60</t>
+    <t>14 691.95</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>19 693.49</t>
+    <t>21 477.05</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>17 342.00</t>
+    <t>20 619.23</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>33 534.25</t>
+    <t>36 493.15</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 719.52</t>
+    <t>11 752.40</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>17 506.85</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 508.17</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>86 414.04</t>
+    <t>92 915.41</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
+    <t>1 348.60</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 864.38</t>
-[...8 lines deleted...]
-    <t>13 428.77</t>
+    <t>7 941.15</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 698.63</t>
-[...8 lines deleted...]
-    <t>6 407.45</t>
+    <t>4 356.16</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>20 197.08</t>
+    <t>23 563.27</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>38 484.60</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>24 141.88</t>
-[...8 lines deleted...]
-    <t>22 973.83</t>
+    <t>28 165.52</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 090.41</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 134.16</t>
-[...8 lines deleted...]
-    <t>10 808.86</t>
+    <t>12 457.03</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>32 661.37</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>5 365.26</t>
+  </si>
+  <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>3 922.95</t>
-[...2 lines deleted...]
-    <t>FR00140005L7</t>
+    <t>5 114.73</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 660.96</t>
-[...5 lines deleted...]
-    <t>64 279.11</t>
+    <t>69 580.48</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>17 210.96</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 108.49</t>
+    <t>13 110.58</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 878.14</t>
+    <t>20 226.58</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
-    <t>1 972.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 157.48</t>
+    <t>20 835.51</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 170.55</t>
+    <t>6 811.64</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>1 886.30</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 302.72</t>
+    <t>13 075.69</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>43 335.62</t>
+    <t>49 113.70</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
+    <t>2 021.92</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 617.81</t>
+  </si>
+  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>18 345.21</t>
+    <t>19 721.10</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 066.47</t>
+    <t>6 803.54</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>13 191.78</t>
-[...8 lines deleted...]
-    <t>36 242.17</t>
+    <t>14 671.23</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>22 308.90</t>
-[...29 lines deleted...]
-    <t>15 841.10</t>
+    <t>23 936.30</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>17 174.96</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>19 886.79</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 395.62</t>
-[...8 lines deleted...]
-    <t>2 511.12</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 102.74</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 758.56</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>24 979.26</t>
+    <t>26 841.07</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 249.32</t>
+    <t>27 353.42</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>16 982.10</t>
+    <t>18 687.41</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>28 460.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>12 712.33</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 171.58</t>
+    <t>33 056.51</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 175.89</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 256.85</t>
+    <t>3 503.42</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 575.00</t>
+    <t>6 079.11</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 511.64</t>
+    <t>21 396.58</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 650.68</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>3 121.23</t>
+    <t>3 885.62</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>6 543.84</t>
+    <t>7 102.74</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 304.11</t>
+    <t>17 178.08</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 146.58</t>
+    <t>29 332.88</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 345.49</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>XS2572989817</t>
-[...2 lines deleted...]
-    <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 3.5 13/01/2028</t>
+    <t>2 577.54</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>24 257.18</t>
+    <t>26 032.10</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 219.71</t>
+    <t>8 895.30</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 505.14</t>
+    <t>14 861.30</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>8 523.02</t>
+    <t>9 685.25</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>29 808.22</t>
+    <t>32 043.84</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 315.07</t>
+    <t>14 353.42</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 216.44</t>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>24 278.63</t>
+    <t>26 951.51</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 564.41</t>
+    <t>3 128.81</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>17 815.07</t>
+    <t>19 294.52</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>20 995.89</t>
-[...17 lines deleted...]
-    <t>14 905.48</t>
+    <t>22 919.18</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 310.27</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>18 863.01</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 020.49</t>
+    <t>11 679.06</t>
   </si>
   <si>
     <t>CDS-00107062</t>
   </si>
   <si>
     <t>PAR20251127050142061</t>
   </si>
   <si>
-    <t>-143 333.30</t>
+    <t>-223 333.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2416,212 +2296,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>88.3007</v>
+        <v>311.7083</v>
       </c>
       <c r="D2">
-        <v>6476.02</v>
+        <v>6506.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>571837.52</v>
+        <v>2028090.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>571837.52</v>
+        <v>2028090.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4053.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D3">
-        <v>11543.16</v>
+        <v>11597.26</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>46784428.69</v>
+        <v>44649459.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>46784428.69</v>
+        <v>44649459.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104056.7197</v>
+        <v>1103127.4362</v>
       </c>
       <c r="D4">
-        <v>113.51</v>
+        <v>114.07</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>125331481.27</v>
+        <v>125842497.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>125331481.27</v>
+        <v>125842497.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>79108.8936</v>
+        <v>83831.0187</v>
       </c>
       <c r="D5">
-        <v>103.51</v>
+        <v>103.97</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8189135.55</v>
+        <v>8716186.98</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8189135.55</v>
+        <v>8716186.98</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.5</v>
+        <v>100.95</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>191064.54</v>
+        <v>191906.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>191064.54</v>
+        <v>191906.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P222"/>
+  <dimension ref="A1:P207"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O222" sqref="O222"/>
+      <selection activeCell="O207" sqref="O207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2640,11089 +2520,10339 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>329.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4778.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4768.1360182371</v>
+        <v>4776.5931345566</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1568716.75</v>
+        <v>6247783.82</v>
       </c>
       <c r="I2" s="1">
-        <v>1054.11</v>
+        <v>2755.78</v>
       </c>
       <c r="J2" s="1">
-        <v>0.067195687175521</v>
+        <v>0.044108120245428</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1569770.86</v>
+        <v>6250539.6</v>
       </c>
       <c r="N2" s="1">
-        <v>1569770.86</v>
+        <v>6250539.6</v>
       </c>
       <c r="O2" s="1">
-        <v>0.87</v>
+        <v>3.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>162.0</v>
+        <v>12.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.61</v>
+        <v>117.14</v>
       </c>
       <c r="E3" s="1">
-        <v>116.602407407</v>
+        <v>116.57</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1230.0</v>
+        <v>6840.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1230.0</v>
+        <v>6840.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1230.0</v>
+        <v>6840.0</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>128.17</v>
+        <v>129.63</v>
       </c>
       <c r="E4" s="1">
         <v>128.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>8740.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8740.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8740.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>-64.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.93</v>
+        <v>123.58</v>
       </c>
       <c r="E5" s="1">
         <v>121.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-43520.0</v>
+        <v>-149120.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-43520.0</v>
+        <v>-149120.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-43520.0</v>
+        <v>-149120.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.02</v>
+        <v>-0.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.59</v>
+        <v>103.668</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>19780.0</v>
+        <v>20170.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9705321476604</v>
+        <v>4.0488186763555</v>
       </c>
       <c r="K6">
-        <v>2.42</v>
+        <v>2.71</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>517950.0</v>
+        <v>518340.0</v>
       </c>
       <c r="N6" s="1">
-        <v>530056.16</v>
+        <v>531884.52</v>
       </c>
       <c r="O6" s="1">
         <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.254</v>
+        <v>103.291</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12225.0</v>
+        <v>12336.0</v>
       </c>
       <c r="J7" s="1">
-        <v>4.1087326954295</v>
+        <v>4.146038980026</v>
       </c>
       <c r="K7">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>605.14</v>
+        <v>0.46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309762.0</v>
+        <v>309873.0</v>
       </c>
       <c r="N7" s="1">
-        <v>310367.14</v>
+        <v>311242.52</v>
       </c>
       <c r="O7" s="1">
         <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.401</v>
+        <v>110.471</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>45130.68</v>
+        <v>50405.78</v>
       </c>
       <c r="J8" s="1">
-        <v>9.1317677231374</v>
+        <v>10.199134488192</v>
       </c>
       <c r="K8">
-        <v>1.43</v>
+        <v>1.8</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>539346.93</v>
+        <v>544622.03</v>
       </c>
       <c r="N8" s="1">
-        <v>546412.7</v>
+        <v>553511.23</v>
       </c>
       <c r="O8" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.201</v>
+        <v>104.69</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>26343.58</v>
+        <v>38255.58</v>
       </c>
       <c r="J9" s="1">
-        <v>3.2959780694354</v>
+        <v>4.7863484277206</v>
       </c>
       <c r="K9">
-        <v>3.51</v>
+        <v>3.81</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>825608.0</v>
+        <v>837520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>853687.45</v>
+        <v>868032.33</v>
       </c>
       <c r="O9" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.866</v>
+        <v>102.565</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>22392.0</v>
+        <v>30780.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.866</v>
+        <v>2.565</v>
       </c>
       <c r="K10">
-        <v>0.79</v>
+        <v>1.18</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1222392.0</v>
+        <v>1230780.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1231856.38</v>
+        <v>1244880.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.828</v>
+        <v>100.143</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>6225.0</v>
+        <v>10162.5</v>
       </c>
       <c r="J11" s="1">
-        <v>0.50135910601027</v>
+        <v>0.81848384173966</v>
       </c>
       <c r="K11">
-        <v>0.65</v>
+        <v>0.89</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1247850.0</v>
+        <v>1251787.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1255940.75</v>
+        <v>1262960.45</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.401</v>
+        <v>98.916</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-6816.0</v>
+        <v>-2696.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.85841234018115</v>
+        <v>-0.33953633643316</v>
       </c>
       <c r="K12">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>787208.0</v>
+        <v>791328.0</v>
       </c>
       <c r="N12" s="1">
-        <v>793125.81</v>
+        <v>798823.89</v>
       </c>
       <c r="O12" s="1">
         <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.696</v>
+        <v>103.926</v>
       </c>
       <c r="E13" s="1">
-        <v>99.922</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>399688.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>23096.0</v>
+        <v>27617.67</v>
       </c>
       <c r="J13" s="1">
-        <v>5.7785072356438</v>
+        <v>3.0425441393128</v>
       </c>
       <c r="K13">
-        <v>1.6</v>
+        <v>3.02</v>
       </c>
       <c r="L13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>422784.0</v>
+        <v>935334.0</v>
       </c>
       <c r="N13" s="1">
-        <v>429194.96</v>
+        <v>962518.93</v>
       </c>
       <c r="O13" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.611</v>
+        <v>113.074</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>24782.67</v>
+        <v>25322.29</v>
       </c>
       <c r="J14" s="1">
-        <v>2.7302218965258</v>
+        <v>12.609087750767</v>
       </c>
       <c r="K14">
-        <v>2.72</v>
+        <v>3.46</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>932499.0</v>
+        <v>226148.0</v>
       </c>
       <c r="N14" s="1">
-        <v>957020.92</v>
+        <v>233072.98</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>112.736</v>
+        <v>104.644</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>24646.29</v>
+        <v>41607.0</v>
       </c>
       <c r="J15" s="1">
-        <v>12.272477463169</v>
+        <v>4.6220293738315</v>
       </c>
       <c r="K15">
-        <v>3.08</v>
+        <v>2.63</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>225472.0</v>
+        <v>941796.0</v>
       </c>
       <c r="N15" s="1">
-        <v>231631.08</v>
+        <v>965504.88</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>104.094</v>
+        <v>90.153</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>77.49666625</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>619973.33</v>
       </c>
       <c r="I16" s="1">
-        <v>36657.0</v>
+        <v>101250.67</v>
       </c>
       <c r="J16" s="1">
-        <v>4.0721448495816</v>
+        <v>16.331455741814</v>
       </c>
       <c r="K16">
-        <v>2.34</v>
+        <v>2.16</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>936846.0</v>
+        <v>721224.0</v>
       </c>
       <c r="N16" s="1">
-        <v>957932.7</v>
+        <v>738490.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.562</v>
+        <v>106.007</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666667</v>
+        <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>929960.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>144784.0</v>
+        <v>-2526.4</v>
       </c>
       <c r="J17" s="1">
-        <v>15.568841670609</v>
+        <v>-0.59228084389705</v>
       </c>
       <c r="K17">
-        <v>1.99</v>
+        <v>3.99</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>1074744.0</v>
+        <v>424028.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1098592.77</v>
+        <v>439973.21</v>
       </c>
       <c r="O17" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.135</v>
+        <v>109.173</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-2014.4</v>
+        <v>-5941.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.47224926058669</v>
+        <v>-1.7816229832664</v>
       </c>
       <c r="K18">
-        <v>3.66</v>
+        <v>4.61</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>424540.0</v>
+        <v>327519.0</v>
       </c>
       <c r="N18" s="1">
-        <v>439170.14</v>
+        <v>341363.18</v>
       </c>
       <c r="O18" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.248</v>
+        <v>99.215</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5716.0</v>
+        <v>-1308.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.7141486235231</v>
+        <v>-0.21924310842477</v>
       </c>
       <c r="K19">
-        <v>4.16</v>
+        <v>2.44</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>327744.0</v>
+        <v>595290.0</v>
       </c>
       <c r="N19" s="1">
-        <v>340232.01</v>
+        <v>609936.58</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.752</v>
+        <v>97.908</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>1185636.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-4086.0</v>
+        <v>-10740.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.68488328824435</v>
+        <v>-0.9058429399917</v>
       </c>
       <c r="K20">
-        <v>2.24</v>
+        <v>1.08</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>592512.0</v>
+        <v>1174896.0</v>
       </c>
       <c r="N20" s="1">
-        <v>605975.01</v>
+        <v>1187898.74</v>
       </c>
       <c r="O20" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>1200000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.138</v>
+        <v>100.801</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.726</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1185636.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I21" s="1">
-        <v>-19980.0</v>
+        <v>5611.5</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.6851715028896</v>
+        <v>1.0779535928444</v>
       </c>
       <c r="K21">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.07</v>
+      </c>
+      <c r="L21">
+        <v>375.41</v>
       </c>
       <c r="M21" s="1">
-        <v>1165656.0</v>
+        <v>526181.22</v>
       </c>
       <c r="N21" s="1">
-        <v>1175897.1</v>
+        <v>526556.63</v>
       </c>
       <c r="O21" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.999</v>
+        <v>98.761</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1425.06</v>
+        <v>460.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.27375007520606</v>
+        <v>0.11657847251789</v>
       </c>
       <c r="K22">
-        <v>0.8</v>
+        <v>0.45</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>521994.78</v>
+        <v>395044.0</v>
       </c>
       <c r="N22" s="1">
-        <v>526177.93</v>
+        <v>396824.82</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.073</v>
+        <v>98.89</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>98.166</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>588996.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2292.0</v>
+        <v>4344.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.5808649108935</v>
+        <v>0.73752623107797</v>
       </c>
       <c r="K23">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>1.61</v>
+      </c>
+      <c r="L23" t="s">
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>392292.0</v>
+        <v>593340.0</v>
       </c>
       <c r="N23" s="1">
-        <v>393250.9</v>
+        <v>603005.75</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.056</v>
+        <v>101.116</v>
       </c>
       <c r="E24" s="1">
-        <v>98.166</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>588996.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-660.0</v>
+        <v>6696.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.11205509035715</v>
+        <v>1.116</v>
       </c>
       <c r="K24">
-        <v>1.38</v>
+        <v>3.21</v>
       </c>
       <c r="L24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>588336.0</v>
+        <v>606696.0</v>
       </c>
       <c r="N24" s="1">
-        <v>596620.93</v>
+        <v>625978.19</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.701</v>
+        <v>99.812</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>4206.0</v>
+        <v>33009.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.701</v>
+        <v>1.9839583602547</v>
       </c>
       <c r="K25">
-        <v>2.93</v>
+        <v>2.78</v>
       </c>
       <c r="L25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>604206.0</v>
+        <v>1696804.0</v>
       </c>
       <c r="N25" s="1">
-        <v>621811.48</v>
+        <v>1744077.97</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.704</v>
+        <v>101.209</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>31173.0</v>
+        <v>7605.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.8736082269751</v>
+        <v>0.68780331628823</v>
       </c>
       <c r="K26">
-        <v>2.55</v>
+        <v>2.77</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1694968.0</v>
+        <v>1113299.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1738329.64</v>
+        <v>1143726.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.032</v>
+        <v>109.287</v>
       </c>
       <c r="E27" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>5658.0</v>
+        <v>38759.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.51171481440616</v>
+        <v>5.3368674698795</v>
       </c>
       <c r="K27">
-        <v>2.56</v>
+        <v>1.13</v>
       </c>
       <c r="L27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>1111352.0</v>
+        <v>765009.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1139475.99</v>
+        <v>772886.4</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>108.607</v>
+        <v>104.155</v>
       </c>
       <c r="E28" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>33999.0</v>
+        <v>-16691.3</v>
       </c>
       <c r="J28" s="1">
-        <v>4.6814457831325</v>
+        <v>-1.217715275694</v>
       </c>
       <c r="K28">
-        <v>0.69</v>
+        <v>1.85</v>
       </c>
       <c r="L28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>760249.0</v>
+        <v>1354015.0</v>
       </c>
       <c r="N28" s="1">
-        <v>765077.08</v>
+        <v>1378109.52</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.298</v>
+        <v>100.891</v>
       </c>
       <c r="E29" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-14832.3</v>
+        <v>-601.86</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.0820917653913</v>
+        <v>-0.043209204615937</v>
       </c>
       <c r="K29">
-        <v>1.49</v>
+        <v>1.85</v>
       </c>
       <c r="L29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1355874.0</v>
+        <v>1392295.8</v>
       </c>
       <c r="N29" s="1">
-        <v>1375267.15</v>
+        <v>1417826.48</v>
       </c>
       <c r="O29" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.561</v>
+        <v>90.465</v>
       </c>
       <c r="E30" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-5155.86</v>
+        <v>-59742.27</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.37015354021056</v>
+        <v>-8.4769940512322</v>
       </c>
       <c r="K30">
-        <v>1.63</v>
+        <v>0.54</v>
       </c>
       <c r="L30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>1387741.8</v>
+        <v>645015.45</v>
       </c>
       <c r="N30" s="1">
-        <v>1410298.03</v>
+        <v>648856.37</v>
       </c>
       <c r="O30" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.913</v>
+        <v>90.703</v>
       </c>
       <c r="E31" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>-63678.03</v>
+        <v>18020.53</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.0354497996844</v>
+        <v>7.6082572072606</v>
       </c>
       <c r="K31">
-        <v>0.45</v>
+        <v>1.19</v>
       </c>
       <c r="L31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>641079.69</v>
+        <v>254875.43</v>
       </c>
       <c r="N31" s="1">
-        <v>644275.98</v>
+        <v>258224.33</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>90.338</v>
+        <v>103.239</v>
       </c>
       <c r="E32" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>16994.88</v>
+        <v>23279.49</v>
       </c>
       <c r="J32" s="1">
-        <v>7.1752283782181</v>
+        <v>3.9049423613352</v>
       </c>
       <c r="K32">
-        <v>1.07</v>
+        <v>0.48</v>
       </c>
       <c r="L32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>253849.78</v>
+        <v>619434.0</v>
       </c>
       <c r="N32" s="1">
-        <v>256852.25</v>
+        <v>622294.27</v>
       </c>
       <c r="O32" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.934</v>
+        <v>109.588</v>
       </c>
       <c r="E33" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>21449.49</v>
+        <v>27517.56</v>
       </c>
       <c r="J33" s="1">
-        <v>3.5979749612227</v>
+        <v>9.588</v>
       </c>
       <c r="K33">
-        <v>0.24</v>
+        <v>0.74</v>
       </c>
       <c r="L33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>617604.0</v>
+        <v>314517.56</v>
       </c>
       <c r="N33" s="1">
-        <v>619034.14</v>
+        <v>316640.33</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>287000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>108.617</v>
+        <v>99.906</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.799</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>287000.0</v>
+        <v>1077829.2</v>
       </c>
       <c r="I34" s="1">
-        <v>24730.79</v>
+        <v>1155.6</v>
       </c>
       <c r="J34" s="1">
-        <v>8.617</v>
+        <v>0.10721550316135</v>
       </c>
       <c r="K34">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>909.76</v>
+        <v>1.09</v>
+      </c>
+      <c r="L34" t="s">
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>311730.79</v>
+        <v>1078984.8</v>
       </c>
       <c r="N34" s="1">
-        <v>312640.55</v>
+        <v>1090727.95</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.685</v>
+        <v>101.673</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>-1231.2</v>
+        <v>6032.72</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.11422960149901</v>
+        <v>2.0741514150612</v>
       </c>
       <c r="K35">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.34</v>
+      </c>
+      <c r="L35">
+        <v>999.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1076598.0</v>
+        <v>296885.16</v>
       </c>
       <c r="N35" s="1">
-        <v>1086121.97</v>
+        <v>297884.16</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.454</v>
+        <v>101.179</v>
       </c>
       <c r="E36" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>5393.24</v>
+        <v>8472.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.8542873492827</v>
+        <v>0.93910140233379</v>
       </c>
       <c r="K36">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>351.0</v>
+        <v>2.48</v>
+      </c>
+      <c r="L36" t="s">
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>296245.68</v>
+        <v>910611.0</v>
       </c>
       <c r="N36" s="1">
-        <v>296596.68</v>
+        <v>932963.05</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.854</v>
+        <v>103.019</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>102.64</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>513200.0</v>
       </c>
       <c r="I37" s="1">
-        <v>5547.0</v>
+        <v>1895.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.61487198757619</v>
+        <v>0.36925175370226</v>
       </c>
       <c r="K37">
-        <v>2.25</v>
+        <v>0.5</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>907686.0</v>
+        <v>515095.0</v>
       </c>
       <c r="N37" s="1">
-        <v>927966.82</v>
+        <v>517612.12</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>93.685</v>
+        <v>108.401</v>
       </c>
       <c r="E38" s="1">
-        <v>96.908855</v>
+        <v>99.379</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>193817.71</v>
+        <v>795032.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-6447.71</v>
+        <v>72176.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.3266877417961</v>
+        <v>9.0783767194276</v>
       </c>
       <c r="K38">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>926.03</v>
+        <v>1.76</v>
+      </c>
+      <c r="L38" t="s">
+        <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>187370.0</v>
+        <v>867208.0</v>
       </c>
       <c r="N38" s="1">
-        <v>188296.03</v>
+        <v>881312.11</v>
       </c>
       <c r="O38" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.391</v>
+        <v>90.028</v>
       </c>
       <c r="E39" s="1">
-        <v>102.64</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>513200.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>-1245.0</v>
+        <v>43040.24</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.24259547934528</v>
+        <v>3.5355631309064</v>
       </c>
       <c r="K39">
-        <v>0.26</v>
+        <v>0.84</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>511955.0</v>
+        <v>1260392.0</v>
       </c>
       <c r="N39" s="1">
-        <v>513239.25</v>
+        <v>1272184.91</v>
       </c>
       <c r="O39" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>800000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>108.423</v>
+        <v>100.394</v>
       </c>
       <c r="E40" s="1">
-        <v>99.379</v>
+        <v>99.459</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>795032.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I40" s="1">
-        <v>72352.0</v>
+        <v>15754.75</v>
       </c>
       <c r="J40" s="1">
-        <v>9.1005141931394</v>
+        <v>0.94008586452709</v>
       </c>
       <c r="K40">
-        <v>1.44</v>
+        <v>0.44</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>867384.0</v>
+        <v>1691638.9</v>
       </c>
       <c r="N40" s="1">
-        <v>878923.73</v>
+        <v>1698990.58</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.94</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>89.772</v>
+        <v>100.033</v>
       </c>
       <c r="E41" s="1">
-        <v>86.95369714</v>
+        <v>99.292</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1217351.76</v>
+        <v>1290796.0</v>
       </c>
       <c r="I41" s="1">
-        <v>39456.24</v>
+        <v>9633.0</v>
       </c>
       <c r="J41" s="1">
-        <v>3.2411535676426</v>
+        <v>0.74628368851468</v>
       </c>
       <c r="K41">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1256808.0</v>
+        <v>1300429.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1267586.47</v>
+        <v>1305041.33</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>1685000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.104</v>
+        <v>105.824</v>
       </c>
       <c r="E42" s="1">
-        <v>99.459</v>
+        <v>105.478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1675884.15</v>
+        <v>316434.0</v>
       </c>
       <c r="I42" s="1">
-        <v>10868.25</v>
+        <v>1038.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.6485084306096</v>
+        <v>0.32803048977038</v>
       </c>
       <c r="K42">
-        <v>0.22</v>
+        <v>3.71</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>1686752.4</v>
+        <v>317472.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1690503.26</v>
+        <v>328589.72</v>
       </c>
       <c r="O42" s="1">
-        <v>0.93</v>
+        <v>0.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.564</v>
+        <v>100.018</v>
       </c>
       <c r="E43" s="1">
-        <v>99.292</v>
+        <v>99.74</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1290796.0</v>
+        <v>598440.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3536.0</v>
+        <v>1668.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.27393949160053</v>
+        <v>0.27872468417887</v>
       </c>
       <c r="K43">
-        <v>0.12</v>
+        <v>1.65</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>1294332.0</v>
+        <v>600108.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1295952.55</v>
+        <v>609983.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>105.462</v>
+        <v>100.774</v>
       </c>
       <c r="E44" s="1">
-        <v>105.478</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>316434.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-48.0</v>
+        <v>12615.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.015169039989382</v>
+        <v>0.84156384777801</v>
       </c>
       <c r="K44">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>0.06</v>
+      </c>
+      <c r="L44">
+        <v>970.89</v>
       </c>
       <c r="M44" s="1">
-        <v>316386.0</v>
+        <v>1511610.0</v>
       </c>
       <c r="N44" s="1">
-        <v>326522.75</v>
+        <v>1512580.89</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.729</v>
+        <v>101.366</v>
       </c>
       <c r="E45" s="1">
-        <v>99.74</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>598440.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-66.0</v>
+        <v>6384.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.01102867455384</v>
+        <v>0.45188782083044</v>
       </c>
       <c r="K45">
-        <v>1.42</v>
+        <v>2.54</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>598374.0</v>
+        <v>1419124.0</v>
       </c>
       <c r="N45" s="1">
-        <v>606917.84</v>
+        <v>1454723.32</v>
       </c>
       <c r="O45" s="1">
-        <v>0.34</v>
+        <v>0.8</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.548</v>
+        <v>100.477</v>
       </c>
       <c r="E46" s="1">
-        <v>99.933</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1498995.0</v>
+        <v>850000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>9225.0</v>
+        <v>4054.5</v>
       </c>
       <c r="J46" s="1">
-        <v>0.61541232625859</v>
+        <v>0.477</v>
       </c>
       <c r="K46">
-        <v>3.22</v>
+        <v>1.0</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>1508220.0</v>
+        <v>854054.5</v>
       </c>
       <c r="N46" s="1">
-        <v>1556487.12</v>
+        <v>862590.99</v>
       </c>
       <c r="O46" s="1">
-        <v>0.86</v>
+        <v>0.48</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>1400000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.217</v>
+        <v>101.123</v>
       </c>
       <c r="E47" s="1">
-        <v>100.91</v>
+        <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1412740.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>4298.0</v>
+        <v>12336.36</v>
       </c>
       <c r="J47" s="1">
-        <v>0.30423149340997</v>
+        <v>1.3408828982312</v>
       </c>
       <c r="K47">
-        <v>2.32</v>
+        <v>2.52</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>1417038.0</v>
+        <v>932354.06</v>
       </c>
       <c r="N47" s="1">
-        <v>1449530.47</v>
+        <v>955587.2</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1">
-        <v>850000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.735</v>
+        <v>107.036</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>850000.0</v>
+        <v>1199064.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2252.5</v>
+        <v>85368.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.265</v>
+        <v>7.1195532515362</v>
       </c>
       <c r="K48">
-        <v>0.78</v>
+        <v>1.38</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M48" s="1">
-        <v>847747.5</v>
+        <v>1284432.0</v>
       </c>
       <c r="N48" s="1">
-        <v>854404.4</v>
+        <v>1300985.42</v>
       </c>
       <c r="O48" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
-        <v>922000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.243</v>
+        <v>100.618</v>
       </c>
       <c r="E49" s="1">
-        <v>99.785</v>
+        <v>100.028</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>920017.7</v>
+        <v>800224.0</v>
       </c>
       <c r="I49" s="1">
-        <v>13442.76</v>
+        <v>4720.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.4611414541264</v>
+        <v>0.58983484624305</v>
       </c>
       <c r="K49">
-        <v>2.31</v>
+        <v>0.4</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>933460.46</v>
+        <v>804944.0</v>
       </c>
       <c r="N49" s="1">
-        <v>954723.3</v>
+        <v>808174.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>107.094</v>
+        <v>108.009</v>
       </c>
       <c r="E50" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1199064.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>86064.0</v>
+        <v>1690.0</v>
       </c>
       <c r="J50" s="1">
-        <v>7.1775985268509</v>
+        <v>0.15671364985163</v>
       </c>
       <c r="K50">
-        <v>1.07</v>
+        <v>1.35</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M50" s="1">
-        <v>1285128.0</v>
+        <v>1080090.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1297933.48</v>
+        <v>1093624.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.572</v>
+        <v>104.93</v>
       </c>
       <c r="E51" s="1">
-        <v>100.028</v>
+        <v>105.696</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>800224.0</v>
+        <v>739872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>4352.0</v>
+        <v>-5362.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.54384772263766</v>
+        <v>-0.72471995155919</v>
       </c>
       <c r="K51">
-        <v>0.16</v>
+        <v>4.59</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M51" s="1">
-        <v>804576.0</v>
+        <v>734510.0</v>
       </c>
       <c r="N51" s="1">
-        <v>805818.61</v>
+        <v>766618.9</v>
       </c>
       <c r="O51" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C52" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.281</v>
+        <v>90.414</v>
       </c>
       <c r="E52" s="1">
-        <v>107.84</v>
+        <v>89.15</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1078400.0</v>
+        <v>534900.0</v>
       </c>
       <c r="I52" s="1">
-        <v>4410.0</v>
+        <v>7584.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.40893916913947</v>
+        <v>1.4178351093662</v>
       </c>
       <c r="K52">
-        <v>1.04</v>
+        <v>0.8</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M52" s="1">
-        <v>1082810.0</v>
+        <v>542484.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1093220.96</v>
+        <v>547269.62</v>
       </c>
       <c r="O52" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.018</v>
+        <v>100.785</v>
       </c>
       <c r="E53" s="1">
-        <v>105.696</v>
+        <v>99.832</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>739872.0</v>
+        <v>199664.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-4746.0</v>
+        <v>1906.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.64146230699364</v>
+        <v>0.95460373427358</v>
       </c>
       <c r="K53">
-        <v>4.28</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.46</v>
+      </c>
+      <c r="L53">
+        <v>920.55</v>
       </c>
       <c r="M53" s="1">
-        <v>735126.0</v>
+        <v>201570.0</v>
       </c>
       <c r="N53" s="1">
-        <v>765106.14</v>
+        <v>202490.55</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.872</v>
+        <v>102.309</v>
       </c>
       <c r="E54" s="1">
-        <v>89.15</v>
+        <v>102.47372</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>534900.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I54" s="1">
-        <v>10332.0</v>
+        <v>-2470.8</v>
       </c>
       <c r="J54" s="1">
-        <v>1.9315759955132</v>
+        <v>-0.16074365212857</v>
       </c>
       <c r="K54">
-        <v>0.66</v>
+        <v>0.42</v>
       </c>
       <c r="L54" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>545232.0</v>
+        <v>1534635.0</v>
       </c>
       <c r="N54" s="1">
-        <v>549179.26</v>
+        <v>1540881.58</v>
       </c>
       <c r="O54" s="1">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.642</v>
+        <v>100.009</v>
       </c>
       <c r="E55" s="1">
-        <v>99.832</v>
+        <v>99.528</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>199664.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I55" s="1">
-        <v>1620.0</v>
+        <v>4430.01</v>
       </c>
       <c r="J55" s="1">
-        <v>0.81136308999119</v>
+        <v>0.48328108672936</v>
       </c>
       <c r="K55">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>0.94</v>
+      </c>
+      <c r="L55" t="s">
+        <v>185</v>
       </c>
       <c r="M55" s="1">
-        <v>201284.0</v>
+        <v>921082.89</v>
       </c>
       <c r="N55" s="1">
-        <v>201678.52</v>
+        <v>929769.31</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.118</v>
+        <v>99.963</v>
       </c>
       <c r="E56" s="1">
-        <v>102.47372</v>
+        <v>99.46</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1537105.8</v>
+        <v>1094060.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-5335.8</v>
+        <v>5533.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.34713290392893</v>
+        <v>0.50573094711442</v>
       </c>
       <c r="K56">
-        <v>0.15</v>
+        <v>1.38</v>
       </c>
       <c r="L56" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M56" s="1">
-        <v>1531770.0</v>
+        <v>1099593.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1534071.37</v>
+        <v>1114748.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.85</v>
+        <v>0.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.576</v>
+        <v>100.347</v>
       </c>
       <c r="E57" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="I57" s="1">
-        <v>442.08</v>
+        <v>-721.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.048227634434531</v>
+        <v>-0.10253857640617</v>
       </c>
       <c r="K57">
-        <v>0.72</v>
+        <v>1.11</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M57" s="1">
-        <v>917094.96</v>
+        <v>702429.0</v>
       </c>
       <c r="N57" s="1">
-        <v>923737.51</v>
+        <v>710232.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.119</v>
+        <v>97.947</v>
       </c>
       <c r="E58" s="1">
-        <v>99.92</v>
+        <v>99.077</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>999200.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1990.0</v>
+        <v>-9040.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.19915932746197</v>
+        <v>-1.1405270648082</v>
       </c>
       <c r="K58">
-        <v>0.68</v>
+        <v>1.49</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M58" s="1">
-        <v>1001190.0</v>
+        <v>783576.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1008039.32</v>
+        <v>795466.41</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.209</v>
+        <v>95.154</v>
       </c>
       <c r="E59" s="1">
-        <v>99.625</v>
+        <v>92.47746</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>697375.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I59" s="1">
-        <v>4088.0</v>
+        <v>24088.86</v>
       </c>
       <c r="J59" s="1">
-        <v>0.5861982434128</v>
+        <v>2.8942620180096</v>
       </c>
       <c r="K59">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M59" s="1">
-        <v>701463.0</v>
+        <v>856386.0</v>
       </c>
       <c r="N59" s="1">
-        <v>702503.41</v>
+        <v>859902.78</v>
       </c>
       <c r="O59" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C60" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.087</v>
+        <v>105.864</v>
       </c>
       <c r="E60" s="1">
-        <v>99.077</v>
+        <v>100.8613224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>792616.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I60" s="1">
-        <v>-7920.0</v>
+        <v>62533.47</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.99922282669035</v>
+        <v>4.959956384629</v>
       </c>
       <c r="K60">
-        <v>1.26</v>
+        <v>4.39</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M60" s="1">
-        <v>784696.0</v>
+        <v>1323300.0</v>
       </c>
       <c r="N60" s="1">
-        <v>794745.32</v>
+        <v>1378120.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>94.922</v>
+        <v>106.534</v>
       </c>
       <c r="E61" s="1">
-        <v>92.47746</v>
+        <v>99.961</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>832297.14</v>
+        <v>699727.0</v>
       </c>
       <c r="I61" s="1">
-        <v>22000.86</v>
+        <v>46011.0</v>
       </c>
       <c r="J61" s="1">
-        <v>2.6433900758087</v>
+        <v>6.5755644701434</v>
       </c>
       <c r="K61">
-        <v>0.33</v>
+        <v>3.02</v>
       </c>
       <c r="L61" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M61" s="1">
-        <v>854298.0</v>
+        <v>745738.0</v>
       </c>
       <c r="N61" s="1">
-        <v>857296.97</v>
+        <v>766867.45</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C62" s="1">
-        <v>1250000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.935</v>
+        <v>99.965</v>
       </c>
       <c r="E62" s="1">
-        <v>100.8613224</v>
+        <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1260766.53</v>
+        <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>50920.97</v>
+        <v>1359.71</v>
       </c>
       <c r="J62" s="1">
-        <v>4.0388897379755</v>
+        <v>0.26378608252593</v>
       </c>
       <c r="K62">
-        <v>4.07</v>
+        <v>1.37</v>
       </c>
       <c r="L62" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M62" s="1">
-        <v>1311687.5</v>
+        <v>516819.05</v>
       </c>
       <c r="N62" s="1">
-        <v>1362603.6</v>
+        <v>523908.32</v>
       </c>
       <c r="O62" s="1">
-        <v>0.75</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>105.824</v>
+        <v>98.957</v>
       </c>
       <c r="E63" s="1">
-        <v>99.961</v>
+        <v>99.3</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>699727.0</v>
+        <v>496500.0</v>
       </c>
       <c r="I63" s="1">
-        <v>41041.0</v>
+        <v>-1715.0</v>
       </c>
       <c r="J63" s="1">
-        <v>5.8652874621102</v>
+        <v>-0.34541792547835</v>
       </c>
       <c r="K63">
-        <v>2.7</v>
+        <v>1.5</v>
       </c>
       <c r="L63" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M63" s="1">
-        <v>740768.0</v>
+        <v>494785.0</v>
       </c>
       <c r="N63" s="1">
-        <v>759653.62</v>
+        <v>502274.04</v>
       </c>
       <c r="O63" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.813</v>
+        <v>103.302</v>
       </c>
       <c r="E64" s="1">
-        <v>90.259</v>
+        <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>270777.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>19662.0</v>
+        <v>24034.0</v>
       </c>
       <c r="J64" s="1">
-        <v>7.2613257403694</v>
+        <v>1.6899241594325</v>
       </c>
       <c r="K64">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>82.19</v>
+        <v>2.48</v>
+      </c>
+      <c r="L64" t="s">
+        <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>290439.0</v>
+        <v>1446228.0</v>
       </c>
       <c r="N64" s="1">
-        <v>290521.19</v>
+        <v>1480901.97</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.82</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C65" s="1">
-        <v>517000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.614</v>
+        <v>101.877</v>
       </c>
       <c r="E65" s="1">
-        <v>99.702</v>
+        <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>515459.34</v>
+        <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-454.96</v>
+        <v>25390.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.088263023810957</v>
+        <v>2.8480570721899</v>
       </c>
       <c r="K65">
-        <v>1.16</v>
+        <v>3.01</v>
       </c>
       <c r="L65" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M65" s="1">
-        <v>515004.38</v>
+        <v>916893.0</v>
       </c>
       <c r="N65" s="1">
-        <v>520988.83</v>
+        <v>943939.23</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C66" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.078</v>
+        <v>100.935</v>
       </c>
       <c r="E66" s="1">
-        <v>99.3</v>
+        <v>99.071125</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>496500.0</v>
+        <v>990711.25</v>
       </c>
       <c r="I66" s="1">
-        <v>-6110.0</v>
+        <v>18638.75</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2306143001007</v>
+        <v>1.8813503934673</v>
       </c>
       <c r="K66">
-        <v>1.26</v>
+        <v>2.46</v>
       </c>
       <c r="L66" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="M66" s="1">
-        <v>490390.0</v>
+        <v>1009350.0</v>
       </c>
       <c r="N66" s="1">
-        <v>496711.92</v>
+        <v>1033921.92</v>
       </c>
       <c r="O66" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B67" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C67" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.094</v>
+        <v>102.699</v>
       </c>
       <c r="E67" s="1">
-        <v>101.58528571</v>
+        <v>102.78966667</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1422194.0</v>
+        <v>616738.0</v>
       </c>
       <c r="I67" s="1">
-        <v>21122.0</v>
+        <v>-544.0</v>
       </c>
       <c r="J67" s="1">
-        <v>1.4851700963441</v>
+        <v>-0.088206012926072</v>
       </c>
       <c r="K67">
-        <v>2.21</v>
+        <v>3.16</v>
       </c>
       <c r="L67" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M67" s="1">
-        <v>1443316.0</v>
+        <v>616194.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1474307.78</v>
+        <v>635180.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.81</v>
+        <v>0.35</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B68" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C68" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.754</v>
+        <v>99.397</v>
       </c>
       <c r="E68" s="1">
-        <v>99.05583333</v>
+        <v>98.58714286</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>891502.5</v>
+        <v>1380220.0</v>
       </c>
       <c r="I68" s="1">
-        <v>24283.5</v>
+        <v>11338.0</v>
       </c>
       <c r="J68" s="1">
-        <v>2.7238846778332</v>
+        <v>0.82146324498993</v>
       </c>
       <c r="K68">
-        <v>2.78</v>
+        <v>2.53</v>
       </c>
       <c r="L68" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M68" s="1">
-        <v>915786.0</v>
+        <v>1391558.0</v>
       </c>
       <c r="N68" s="1">
-        <v>940834.97</v>
+        <v>1427013.48</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.79</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C69" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.629</v>
+        <v>106.105</v>
       </c>
       <c r="E69" s="1">
-        <v>99.071125</v>
+        <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>990711.25</v>
+        <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>15578.75</v>
+        <v>25776.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.5724813864787</v>
+        <v>6.4659194669931</v>
       </c>
       <c r="K69">
-        <v>2.25</v>
+        <v>3.38</v>
       </c>
       <c r="L69" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M69" s="1">
-        <v>1006290.0</v>
+        <v>424420.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1028807.12</v>
+        <v>437952.88</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B70" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C70" s="1">
-        <v>593000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.935</v>
+        <v>100.146</v>
       </c>
       <c r="E70" s="1">
-        <v>99.494</v>
+        <v>109.95</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>589999.42</v>
+        <v>226497.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2615.13</v>
+        <v>-20196.24</v>
       </c>
       <c r="J70" s="1">
-        <v>0.44324280861157</v>
+        <v>-8.9167803547067</v>
       </c>
       <c r="K70">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.29</v>
+      </c>
+      <c r="L70">
+        <v>592.82</v>
       </c>
       <c r="M70" s="1">
-        <v>592614.55</v>
+        <v>206300.76</v>
       </c>
       <c r="N70" s="1">
-        <v>599480.76</v>
+        <v>206893.58</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.966</v>
+        <v>105.736</v>
       </c>
       <c r="E71" s="1">
-        <v>102.78966667</v>
+        <v>104.71</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>616738.0</v>
+        <v>418840.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4942.0</v>
+        <v>4104.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.8013127130159</v>
+        <v>0.97984910705759</v>
       </c>
       <c r="K71">
-        <v>2.89</v>
+        <v>2.76</v>
       </c>
       <c r="L71" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M71" s="1">
-        <v>611796.0</v>
+        <v>422944.0</v>
       </c>
       <c r="N71" s="1">
-        <v>629154.9</v>
+        <v>433974.14</v>
       </c>
       <c r="O71" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.289</v>
+        <v>104.891</v>
       </c>
       <c r="E72" s="1">
-        <v>98.58714286</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1380220.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-4174.0</v>
+        <v>29346.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.3024155569402</v>
+        <v>4.891</v>
       </c>
       <c r="K72">
-        <v>2.29</v>
+        <v>3.8</v>
       </c>
       <c r="L72" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M72" s="1">
-        <v>1376046.0</v>
+        <v>629346.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1408164.49</v>
+        <v>652117.73</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.557</v>
+        <v>101.175</v>
       </c>
       <c r="E73" s="1">
-        <v>99.661</v>
+        <v>102.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>398644.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>23584.0</v>
+        <v>-5775.0</v>
       </c>
       <c r="J73" s="1">
-        <v>5.9160554279006</v>
+        <v>-0.80882352941176</v>
       </c>
       <c r="K73">
-        <v>3.08</v>
+        <v>0.17</v>
       </c>
       <c r="L73" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>422228.0</v>
+        <v>708225.0</v>
       </c>
       <c r="N73" s="1">
-        <v>434544.44</v>
+        <v>709433.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>206000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.123</v>
+        <v>108.804</v>
       </c>
       <c r="E74" s="1">
-        <v>109.95</v>
+        <v>109.3</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>226497.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-20243.62</v>
+        <v>-2976.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.93769895407</v>
+        <v>-0.45379688929552</v>
       </c>
       <c r="K74">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>208.29</v>
+        <v>0.5</v>
+      </c>
+      <c r="L74" t="s">
+        <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>206253.38</v>
+        <v>652824.0</v>
       </c>
       <c r="N74" s="1">
-        <v>206461.67</v>
+        <v>655844.55</v>
       </c>
       <c r="O74" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>105.812</v>
+        <v>100.457</v>
       </c>
       <c r="E75" s="1">
-        <v>104.71</v>
+        <v>99.852</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>418840.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I75" s="1">
-        <v>4408.0</v>
+        <v>5445.0</v>
       </c>
       <c r="J75" s="1">
-        <v>1.0524305223952</v>
+        <v>0.60589672715619</v>
       </c>
       <c r="K75">
-        <v>2.4</v>
+        <v>0.31</v>
       </c>
       <c r="L75" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>423248.0</v>
+        <v>904113.0</v>
       </c>
       <c r="N75" s="1">
-        <v>432831.56</v>
+        <v>906874.64</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.809</v>
+        <v>101.839</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>600000.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I76" s="1">
-        <v>28854.0</v>
+        <v>15302.0</v>
       </c>
       <c r="J76" s="1">
-        <v>4.809</v>
+        <v>2.1936118330607</v>
       </c>
       <c r="K76">
-        <v>3.48</v>
+        <v>1.45</v>
       </c>
       <c r="L76" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>628854.0</v>
+        <v>712873.0</v>
       </c>
       <c r="N76" s="1">
-        <v>649728.08</v>
+        <v>723034.99</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.387</v>
+        <v>101.386</v>
       </c>
       <c r="E77" s="1">
-        <v>102.0</v>
+        <v>101.72</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>714000.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4291.0</v>
+        <v>-2672.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.60098039215686</v>
+        <v>-0.32835233975619</v>
       </c>
       <c r="K77">
-        <v>3.44</v>
+        <v>3.07</v>
       </c>
       <c r="L77" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>709709.0</v>
+        <v>811088.0</v>
       </c>
       <c r="N77" s="1">
-        <v>733806.26</v>
+        <v>835653.22</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>108.626</v>
+        <v>106.171</v>
       </c>
       <c r="E78" s="1">
-        <v>109.3</v>
+        <v>106.52073684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>655800.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-4044.0</v>
+        <v>-6645.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.61665141811528</v>
+        <v>-0.32832747169565</v>
       </c>
       <c r="K78">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>2.4</v>
+      </c>
+      <c r="L78" t="s">
+        <v>253</v>
       </c>
       <c r="M78" s="1">
-        <v>651756.0</v>
+        <v>2017249.0</v>
       </c>
       <c r="N78" s="1">
-        <v>652705.32</v>
+        <v>2062796.95</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>1.14</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.322</v>
+        <v>100.718</v>
       </c>
       <c r="E79" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>898668.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4230.0</v>
+        <v>4516.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.4706966310139</v>
+        <v>1.1336593398869</v>
       </c>
       <c r="K79">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="L79">
-        <v>394.52</v>
+        <v>517.81</v>
       </c>
       <c r="M79" s="1">
-        <v>902898.0</v>
+        <v>402872.0</v>
       </c>
       <c r="N79" s="1">
-        <v>903292.52</v>
+        <v>403389.81</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B80" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.743</v>
+        <v>101.251</v>
       </c>
       <c r="E80" s="1">
-        <v>99.653</v>
+        <v>99.43</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>697571.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I80" s="1">
-        <v>14630.0</v>
+        <v>9833.4</v>
       </c>
       <c r="J80" s="1">
-        <v>2.0972775531093</v>
+        <v>1.8314392034597</v>
       </c>
       <c r="K80">
-        <v>1.23</v>
+        <v>2.79</v>
       </c>
       <c r="L80" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="M80" s="1">
-        <v>712201.0</v>
+        <v>546755.4</v>
       </c>
       <c r="N80" s="1">
-        <v>720809.56</v>
+        <v>561845.81</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C81" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.514</v>
+        <v>86.646</v>
       </c>
       <c r="E81" s="1">
-        <v>101.72</v>
+        <v>85.96</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>813760.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-9648.0</v>
+        <v>4802.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.1856075501376</v>
+        <v>0.79804560260586</v>
       </c>
       <c r="K81">
-        <v>2.84</v>
+        <v>0.39</v>
       </c>
       <c r="L81" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M81" s="1">
-        <v>804112.0</v>
+        <v>606522.0</v>
       </c>
       <c r="N81" s="1">
-        <v>826868.73</v>
+        <v>609242.89</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B82" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C82" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>106.309</v>
+        <v>100.788</v>
       </c>
       <c r="E82" s="1">
-        <v>106.52073684</v>
+        <v>100.65</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2023894.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-4023.0</v>
+        <v>966.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.19877523229972</v>
+        <v>0.1371087928465</v>
       </c>
       <c r="K82">
-        <v>2.07</v>
+        <v>0.35</v>
       </c>
       <c r="L82" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="M82" s="1">
-        <v>2019871.0</v>
+        <v>705516.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2059172.37</v>
+        <v>707989.97</v>
       </c>
       <c r="O82" s="1">
-        <v>1.14</v>
+        <v>0.39</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C83" s="1">
         <v>400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.635</v>
+        <v>100.659</v>
       </c>
       <c r="E83" s="1">
-        <v>99.589</v>
+        <v>100.62</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>398356.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I83" s="1">
-        <v>4184.0</v>
+        <v>156.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.0503168020565</v>
+        <v>0.038759689922481</v>
       </c>
       <c r="K83">
-        <v>3.28</v>
+        <v>2.42</v>
       </c>
       <c r="L83" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>402540.0</v>
+        <v>402636.0</v>
       </c>
       <c r="N83" s="1">
-        <v>415670.14</v>
+        <v>412327.78</v>
       </c>
       <c r="O83" s="1">
         <v>0.23</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B84" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C84" s="1">
-        <v>540000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.016</v>
+        <v>101.322</v>
       </c>
       <c r="E84" s="1">
-        <v>99.43</v>
+        <v>99.64619429</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>536922.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I84" s="1">
-        <v>8564.4</v>
+        <v>11730.64</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5950920245399</v>
+        <v>1.681755862628</v>
       </c>
       <c r="K84">
-        <v>2.6</v>
+        <v>2.38</v>
       </c>
       <c r="L84" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>545486.4</v>
+        <v>709254.0</v>
       </c>
       <c r="N84" s="1">
-        <v>559511.61</v>
+        <v>725938.93</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>85.85</v>
+        <v>101.167</v>
       </c>
       <c r="E85" s="1">
-        <v>85.96</v>
+        <v>99.571</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>601720.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I85" s="1">
-        <v>-770.0</v>
+        <v>4564.56</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.12796649604467</v>
+        <v>1.6028763394964</v>
       </c>
       <c r="K85">
-        <v>0.35</v>
+        <v>1.01</v>
       </c>
       <c r="L85" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>600950.0</v>
+        <v>289337.62</v>
       </c>
       <c r="N85" s="1">
-        <v>603383.22</v>
+        <v>292215.25</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.539</v>
+        <v>100.581</v>
       </c>
       <c r="E86" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>704550.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-777.0</v>
+        <v>3486.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.11028315946349</v>
+        <v>0.581</v>
       </c>
       <c r="K86">
-        <v>0.16</v>
+        <v>1.37</v>
       </c>
       <c r="L86" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>703773.0</v>
+        <v>603486.0</v>
       </c>
       <c r="N86" s="1">
-        <v>704866.15</v>
+        <v>611710.27</v>
       </c>
       <c r="O86" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>772000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.462</v>
+        <v>100.503</v>
       </c>
       <c r="E87" s="1">
-        <v>100.34212824</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>774641.23</v>
+        <v>1930000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-6794.59</v>
+        <v>9707.9</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.87712733803234</v>
+        <v>0.503</v>
       </c>
       <c r="K87">
-        <v>1.3</v>
+        <v>0.37</v>
       </c>
       <c r="L87" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>767846.64</v>
+        <v>1939707.9</v>
       </c>
       <c r="N87" s="1">
-        <v>777893.22</v>
+        <v>1946818.34</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>1.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.705</v>
+        <v>100.467</v>
       </c>
       <c r="E88" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>697523.36</v>
+        <v>1225000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>7411.64</v>
+        <v>5720.75</v>
       </c>
       <c r="J88" s="1">
-        <v>1.0625651304352</v>
+        <v>0.467</v>
       </c>
       <c r="K88">
-        <v>2.15</v>
+        <v>1.82</v>
       </c>
       <c r="L88" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>704935.0</v>
+        <v>1230720.75</v>
       </c>
       <c r="N88" s="1">
-        <v>719951.44</v>
+        <v>1252985.75</v>
       </c>
       <c r="O88" s="1">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>286000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.066</v>
+        <v>100.932</v>
       </c>
       <c r="E89" s="1">
-        <v>99.571</v>
+        <v>100.42</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>284773.06</v>
+        <v>803360.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4275.7</v>
+        <v>4096.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.5014411826737</v>
+        <v>0.5098585939056</v>
       </c>
       <c r="K89">
-        <v>0.79</v>
+        <v>2.92</v>
       </c>
       <c r="L89" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>289048.76</v>
+        <v>807456.0</v>
       </c>
       <c r="N89" s="1">
-        <v>291315.21</v>
+        <v>830814.9</v>
       </c>
       <c r="O89" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.19</v>
+        <v>100.951</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>600000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1140.0</v>
+        <v>16920.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.19</v>
+        <v>1.7046313180669</v>
       </c>
       <c r="K90">
-        <v>1.13</v>
+        <v>1.04</v>
       </c>
       <c r="L90" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>601140.0</v>
+        <v>1009510.0</v>
       </c>
       <c r="N90" s="1">
-        <v>607902.18</v>
+        <v>1019938.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>0.56</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>1930000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.869</v>
+        <v>99.998</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1930000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I91" s="1">
-        <v>-2528.3</v>
+        <v>5456.88</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.131</v>
+        <v>0.64008373422435</v>
       </c>
       <c r="K91">
-        <v>0.14</v>
+        <v>0.74</v>
       </c>
       <c r="L91" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>1927471.7</v>
+        <v>857982.84</v>
       </c>
       <c r="N91" s="1">
-        <v>1930206.48</v>
+        <v>864300.31</v>
       </c>
       <c r="O91" s="1">
-        <v>1.07</v>
+        <v>0.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B92" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>1225000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.587</v>
+        <v>108.587</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>108.31690909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1225000.0</v>
+        <v>1191486.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-5059.25</v>
+        <v>2971.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.413</v>
+        <v>0.24935248924452</v>
       </c>
       <c r="K92">
-        <v>1.57</v>
+        <v>1.8</v>
       </c>
       <c r="L92" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>1219940.75</v>
+        <v>1194457.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1239203.72</v>
+        <v>1214211.79</v>
       </c>
       <c r="O92" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B93" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.863</v>
+        <v>102.983</v>
       </c>
       <c r="E93" s="1">
-        <v>100.42</v>
+        <v>100.4</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>803360.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3544.0</v>
+        <v>15498.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.44114718183629</v>
+        <v>2.5727091633466</v>
       </c>
       <c r="K93">
-        <v>2.68</v>
+        <v>2.77</v>
       </c>
       <c r="L93" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="M93" s="1">
-        <v>806904.0</v>
+        <v>617898.0</v>
       </c>
       <c r="N93" s="1">
-        <v>828356.05</v>
+        <v>634523.34</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B94" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.551</v>
+        <v>99.999</v>
       </c>
       <c r="E94" s="1">
-        <v>99.627284</v>
+        <v>99.228</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>498136.42</v>
+        <v>1550933.64</v>
       </c>
       <c r="I94" s="1">
-        <v>19618.58</v>
+        <v>12050.73</v>
       </c>
       <c r="J94" s="1">
-        <v>3.9383950284141</v>
+        <v>0.7769984278631</v>
       </c>
       <c r="K94">
-        <v>3.49</v>
+        <v>2.28</v>
       </c>
       <c r="L94" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="M94" s="1">
-        <v>517755.0</v>
+        <v>1562984.37</v>
       </c>
       <c r="N94" s="1">
-        <v>535219.04</v>
+        <v>1598564.03</v>
       </c>
       <c r="O94" s="1">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B95" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C95" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.344</v>
+        <v>100.561</v>
       </c>
       <c r="E95" s="1">
-        <v>99.259</v>
+        <v>99.517</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>992590.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I95" s="1">
-        <v>10850.0</v>
+        <v>7308.0</v>
       </c>
       <c r="J95" s="1">
-        <v>1.093099870037</v>
+        <v>1.049066993579</v>
       </c>
       <c r="K95">
-        <v>0.76</v>
+        <v>2.34</v>
       </c>
       <c r="L95" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M95" s="1">
-        <v>1003440.0</v>
+        <v>703927.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1010991.37</v>
+        <v>720302.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B96" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C96" s="1">
-        <v>858000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.51</v>
+        <v>92.28</v>
       </c>
       <c r="E96" s="1">
-        <v>99.362</v>
+        <v>83.44605217</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>852525.96</v>
+        <v>847811.89</v>
       </c>
       <c r="I96" s="1">
-        <v>1269.84</v>
+        <v>89752.91</v>
       </c>
       <c r="J96" s="1">
-        <v>0.14895030293271</v>
+        <v>10.586417937592</v>
       </c>
       <c r="K96">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="L96" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="M96" s="1">
-        <v>853795.8</v>
+        <v>937564.8</v>
       </c>
       <c r="N96" s="1">
-        <v>858350.25</v>
+        <v>946541.79</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C97" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>107.937</v>
+        <v>100.263</v>
       </c>
       <c r="E97" s="1">
-        <v>108.31690909</v>
+        <v>100.375</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1191486.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-4179.0</v>
+        <v>-672.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.3507384895836</v>
+        <v>-0.11158156911582</v>
       </c>
       <c r="K97">
-        <v>1.48</v>
+        <v>0.88</v>
       </c>
       <c r="L97" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="M97" s="1">
-        <v>1187307.0</v>
+        <v>601578.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1203626.18</v>
+        <v>606848.55</v>
       </c>
       <c r="O97" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B98" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.453</v>
+        <v>98.495</v>
       </c>
       <c r="E98" s="1">
-        <v>100.4</v>
+        <v>92.081555</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>602400.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I98" s="1">
-        <v>12318.0</v>
+        <v>51307.56</v>
       </c>
       <c r="J98" s="1">
-        <v>2.0448207171315</v>
+        <v>6.9649616581736</v>
       </c>
       <c r="K98">
-        <v>2.52</v>
+        <v>1.62</v>
       </c>
       <c r="L98" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M98" s="1">
-        <v>614718.0</v>
+        <v>787960.0</v>
       </c>
       <c r="N98" s="1">
-        <v>629814.58</v>
+        <v>800886.03</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B99" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C99" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.544</v>
+        <v>104.063</v>
       </c>
       <c r="E99" s="1">
-        <v>99.228</v>
+        <v>99.329</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1550933.64</v>
+        <v>595974.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4939.08</v>
+        <v>28404.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.31845849961704</v>
+        <v>4.7659797239477</v>
       </c>
       <c r="K99">
-        <v>2.09</v>
+        <v>0.55</v>
       </c>
       <c r="L99" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="M99" s="1">
-        <v>1555872.72</v>
+        <v>624378.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1588497.67</v>
+        <v>627690.33</v>
       </c>
       <c r="O99" s="1">
-        <v>0.88</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C100" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.652</v>
+        <v>100.167</v>
       </c>
       <c r="E100" s="1">
-        <v>99.517</v>
+        <v>100.33</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>696619.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I100" s="1">
-        <v>7945.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1405086568124</v>
+        <v>-0.16246386923154</v>
       </c>
       <c r="K100">
-        <v>2.12</v>
+        <v>2.95</v>
       </c>
       <c r="L100" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="M100" s="1">
-        <v>704564.0</v>
+        <v>1202004.0</v>
       </c>
       <c r="N100" s="1">
-        <v>719386.26</v>
+        <v>1237412.22</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.68</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B101" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C101" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.982</v>
+        <v>91.2</v>
       </c>
       <c r="E101" s="1">
-        <v>79.715</v>
+        <v>89.875</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>239145.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I101" s="1">
-        <v>33801.0</v>
+        <v>2650.0</v>
       </c>
       <c r="J101" s="1">
-        <v>14.134102741015</v>
+        <v>1.4742698191933</v>
       </c>
       <c r="K101">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.03</v>
+      </c>
+      <c r="L101">
+        <v>65.75</v>
       </c>
       <c r="M101" s="1">
-        <v>272946.0</v>
+        <v>182400.0</v>
       </c>
       <c r="N101" s="1">
-        <v>274369.97</v>
+        <v>182465.75</v>
       </c>
       <c r="O101" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>1016000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>92.174</v>
+        <v>91.486</v>
       </c>
       <c r="E102" s="1">
-        <v>83.44605217</v>
+        <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>847811.89</v>
+        <v>89875.0</v>
       </c>
       <c r="I102" s="1">
-        <v>88675.95</v>
+        <v>1611.0</v>
       </c>
       <c r="J102" s="1">
-        <v>10.459389759207</v>
+        <v>1.7924895688456</v>
       </c>
       <c r="K102">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.11</v>
+      </c>
+      <c r="L102">
+        <v>113.01</v>
       </c>
       <c r="M102" s="1">
-        <v>936487.84</v>
+        <v>91486.0</v>
       </c>
       <c r="N102" s="1">
-        <v>944212.22</v>
+        <v>91599.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B103" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C103" s="1">
         <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.269</v>
+        <v>100.625</v>
       </c>
       <c r="E103" s="1">
-        <v>100.375</v>
+        <v>99.766</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>602250.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-636.0</v>
+        <v>5154.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.10560398505604</v>
+        <v>0.8610147745725</v>
       </c>
       <c r="K103">
-        <v>0.66</v>
+        <v>1.99</v>
       </c>
       <c r="L103" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M103" s="1">
-        <v>601614.0</v>
+        <v>603750.0</v>
       </c>
       <c r="N103" s="1">
-        <v>605553.04</v>
+        <v>615696.58</v>
       </c>
       <c r="O103" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.405</v>
+        <v>100.393</v>
       </c>
       <c r="E104" s="1">
-        <v>92.081555</v>
+        <v>99.945</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>736652.44</v>
+        <v>592673.85</v>
       </c>
       <c r="I104" s="1">
-        <v>50587.56</v>
+        <v>2656.64</v>
       </c>
       <c r="J104" s="1">
-        <v>6.8672222140471</v>
+        <v>0.44824653559458</v>
       </c>
       <c r="K104">
-        <v>1.5</v>
+        <v>0.71</v>
       </c>
       <c r="L104" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>787240.0</v>
+        <v>595330.49</v>
       </c>
       <c r="N104" s="1">
-        <v>799245.48</v>
+        <v>599550.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>103.779</v>
+        <v>100.275</v>
       </c>
       <c r="E105" s="1">
-        <v>99.329</v>
+        <v>99.90538798</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>595974.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I105" s="1">
-        <v>26700.0</v>
+        <v>3381.95</v>
       </c>
       <c r="J105" s="1">
-        <v>4.480061210724</v>
+        <v>0.36996205043395</v>
       </c>
       <c r="K105">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>622674.0</v>
+        <v>917516.25</v>
       </c>
       <c r="N105" s="1">
-        <v>624457.56</v>
+        <v>923376.01</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.958</v>
+        <v>84.657</v>
       </c>
       <c r="E106" s="1">
-        <v>100.33</v>
+        <v>81.75</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1203960.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-4464.0</v>
+        <v>5814.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.37077643775541</v>
+        <v>3.5559633027523</v>
       </c>
       <c r="K106">
-        <v>2.75</v>
+        <v>1.44</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>1199496.0</v>
+        <v>169314.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1232537.1</v>
+        <v>172198.93</v>
       </c>
       <c r="O106" s="1">
-        <v>0.68</v>
+        <v>0.09</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>90.983</v>
+        <v>100.364</v>
       </c>
       <c r="E107" s="1">
-        <v>89.875</v>
+        <v>100.73</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>179750.0</v>
+        <v>503650.0</v>
       </c>
       <c r="I107" s="1">
-        <v>2216.0</v>
+        <v>-1830.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.2328233657858</v>
+        <v>-0.36334756279162</v>
       </c>
       <c r="K107">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L107" t="s">
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>181966.0</v>
+        <v>501820.0</v>
       </c>
       <c r="N107" s="1">
-        <v>181966.0</v>
+        <v>508554.59</v>
       </c>
       <c r="O107" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>91.288</v>
+        <v>105.287</v>
       </c>
       <c r="E108" s="1">
-        <v>89.875</v>
+        <v>99.775</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>89875.0</v>
+        <v>408079.75</v>
       </c>
       <c r="I108" s="1">
-        <v>1413.0</v>
+        <v>22544.08</v>
       </c>
       <c r="J108" s="1">
-        <v>1.5721835883171</v>
+        <v>5.5244299674267</v>
       </c>
       <c r="K108">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>96.58</v>
+        <v>1.03</v>
+      </c>
+      <c r="L108" t="s">
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>91288.0</v>
+        <v>430623.83</v>
       </c>
       <c r="N108" s="1">
-        <v>91384.58</v>
+        <v>434830.09</v>
       </c>
       <c r="O108" s="1">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.69</v>
+        <v>93.827</v>
       </c>
       <c r="E109" s="1">
-        <v>99.766</v>
+        <v>99.271</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>598596.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-456.0</v>
+        <v>-21776.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.076178257121665</v>
+        <v>-5.4839782010859</v>
       </c>
       <c r="K109">
-        <v>1.71</v>
+        <v>0.68</v>
       </c>
       <c r="L109" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>598140.0</v>
+        <v>375308.0</v>
       </c>
       <c r="N109" s="1">
-        <v>608409.86</v>
+        <v>378031.29</v>
       </c>
       <c r="O109" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>593000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.206</v>
+        <v>103.391</v>
       </c>
       <c r="E110" s="1">
-        <v>99.945</v>
+        <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>592673.85</v>
+        <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1547.73</v>
+        <v>30273.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.26114362899595</v>
+        <v>1.9908693456233</v>
       </c>
       <c r="K110">
-        <v>0.48</v>
+        <v>2.83</v>
       </c>
       <c r="L110" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>594221.58</v>
+        <v>1550865.0</v>
       </c>
       <c r="N110" s="1">
-        <v>597072.85</v>
+        <v>1593383.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.88</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>915000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.912</v>
+        <v>100.239</v>
       </c>
       <c r="E111" s="1">
-        <v>99.90538798</v>
+        <v>99.67</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>914134.3</v>
+        <v>598020.0</v>
       </c>
       <c r="I111" s="1">
-        <v>60.5</v>
+        <v>3414.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0066182835498023</v>
+        <v>0.57088391692586</v>
       </c>
       <c r="K111">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.15</v>
+      </c>
+      <c r="L111">
+        <v>873.29</v>
       </c>
       <c r="M111" s="1">
-        <v>914194.8</v>
+        <v>601434.0</v>
       </c>
       <c r="N111" s="1">
-        <v>918400.04</v>
+        <v>602307.29</v>
       </c>
       <c r="O111" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B112" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.58</v>
+        <v>99.876</v>
       </c>
       <c r="E112" s="1">
-        <v>100.12028667</v>
+        <v>99.81333333</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>300360.86</v>
+        <v>898320.0</v>
       </c>
       <c r="I112" s="1">
-        <v>7379.14</v>
+        <v>564.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.4567581808096</v>
+        <v>0.062783863211328</v>
       </c>
       <c r="K112">
-        <v>1.74</v>
+        <v>1.17</v>
       </c>
       <c r="L112" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M112" s="1">
-        <v>307740.0</v>
+        <v>898884.0</v>
       </c>
       <c r="N112" s="1">
-        <v>312970.68</v>
+        <v>909425.1</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C113" s="1">
-        <v>389000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.023</v>
+        <v>94.57</v>
       </c>
       <c r="E113" s="1">
-        <v>99.558</v>
+        <v>93.09788345</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>387280.62</v>
+        <v>2699838.62</v>
       </c>
       <c r="I113" s="1">
-        <v>5698.85</v>
+        <v>42691.38</v>
       </c>
       <c r="J113" s="1">
-        <v>1.4715040478917</v>
+        <v>1.5812567345229</v>
       </c>
       <c r="K113">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="L113" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M113" s="1">
-        <v>392979.47</v>
+        <v>2742530.0</v>
       </c>
       <c r="N113" s="1">
-        <v>394877.84</v>
+        <v>2745140.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>1.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>83.747</v>
+        <v>100.076</v>
       </c>
       <c r="E114" s="1">
-        <v>81.75</v>
+        <v>98.642</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>163500.0</v>
+        <v>1085062.0</v>
       </c>
       <c r="I114" s="1">
-        <v>3994.0</v>
+        <v>15774.0</v>
       </c>
       <c r="J114" s="1">
-        <v>2.4428134556575</v>
+        <v>1.4537418138318</v>
       </c>
       <c r="K114">
-        <v>1.34</v>
+        <v>3.37</v>
       </c>
       <c r="L114" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>167494.0</v>
+        <v>1100836.0</v>
       </c>
       <c r="N114" s="1">
-        <v>170181.67</v>
+        <v>1137885.66</v>
       </c>
       <c r="O114" s="1">
-        <v>0.09</v>
+        <v>0.63</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.198</v>
+        <v>100.005</v>
       </c>
       <c r="E115" s="1">
-        <v>100.73</v>
+        <v>99.628</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>503650.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I115" s="1">
-        <v>-2660.0</v>
+        <v>2895.36</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.52814454482279</v>
+        <v>0.37840767655679</v>
       </c>
       <c r="K115">
-        <v>1.16</v>
+        <v>1.33</v>
       </c>
       <c r="L115" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>500990.0</v>
+        <v>768038.4</v>
       </c>
       <c r="N115" s="1">
-        <v>506779.38</v>
+        <v>778227.55</v>
       </c>
       <c r="O115" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
-        <v>409000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>104.53</v>
+        <v>100.468</v>
       </c>
       <c r="E116" s="1">
-        <v>99.775</v>
+        <v>99.736</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>408079.75</v>
+        <v>598416.0</v>
       </c>
       <c r="I116" s="1">
-        <v>19447.95</v>
+        <v>4392.0</v>
       </c>
       <c r="J116" s="1">
-        <v>4.7657228764721</v>
+        <v>0.73393759525146</v>
       </c>
       <c r="K116">
-        <v>0.76</v>
+        <v>1.07</v>
       </c>
       <c r="L116" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>427527.7</v>
+        <v>602808.0</v>
       </c>
       <c r="N116" s="1">
-        <v>430624.61</v>
+        <v>609251.84</v>
       </c>
       <c r="O116" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.079</v>
+        <v>100.232</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>99.594</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>496200.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I117" s="1">
-        <v>4195.0</v>
+        <v>2992.22</v>
       </c>
       <c r="J117" s="1">
-        <v>0.84542523176139</v>
+        <v>0.640600839408</v>
       </c>
       <c r="K117">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>667.81</v>
+        <v>2.43</v>
+      </c>
+      <c r="L117" t="s">
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>500395.0</v>
+        <v>470088.08</v>
       </c>
       <c r="N117" s="1">
-        <v>501062.81</v>
+        <v>481493.45</v>
       </c>
       <c r="O117" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>90.042</v>
+        <v>100.564</v>
       </c>
       <c r="E118" s="1">
-        <v>85.48</v>
+        <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>170960.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>9124.0</v>
+        <v>9588.0</v>
       </c>
       <c r="J118" s="1">
-        <v>5.3369209171736</v>
+        <v>0.564</v>
       </c>
       <c r="K118">
-        <v>1.46</v>
+        <v>2.03</v>
       </c>
       <c r="L118" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>180084.0</v>
+        <v>1709588.0</v>
       </c>
       <c r="N118" s="1">
-        <v>183003.45</v>
+        <v>1744059.58</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.96</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
-        <v>400000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>93.511</v>
+        <v>102.911</v>
       </c>
       <c r="E119" s="1">
-        <v>99.271</v>
+        <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>397084.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>-23040.0</v>
+        <v>37019.58</v>
       </c>
       <c r="J119" s="1">
-        <v>-5.8022987579454</v>
+        <v>3.0666306122245</v>
       </c>
       <c r="K119">
-        <v>0.57</v>
+        <v>1.73</v>
       </c>
       <c r="L119" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>374044.0</v>
+        <v>1244193.99</v>
       </c>
       <c r="N119" s="1">
-        <v>376307.01</v>
+        <v>1265108.03</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.7</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
-        <v>1500000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.952</v>
+        <v>101.716</v>
       </c>
       <c r="E120" s="1">
-        <v>101.3728</v>
+        <v>99.115</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1520592.0</v>
+        <v>485663.5</v>
       </c>
       <c r="I120" s="1">
-        <v>23688.0</v>
+        <v>12744.9</v>
       </c>
       <c r="J120" s="1">
-        <v>1.5578143249471</v>
+        <v>2.6242243858145</v>
       </c>
       <c r="K120">
-        <v>2.58</v>
+        <v>3.19</v>
       </c>
       <c r="L120" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="M120" s="1">
-        <v>1544280.0</v>
+        <v>498408.4</v>
       </c>
       <c r="N120" s="1">
-        <v>1582976.92</v>
+        <v>514054.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B121" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.494</v>
+        <v>102.29</v>
       </c>
       <c r="E121" s="1">
-        <v>99.81333333</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>898320.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2874.0</v>
+        <v>14336.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.3199305370024</v>
+        <v>2.043055804952</v>
       </c>
       <c r="K121">
-        <v>0.92</v>
+        <v>3.82</v>
       </c>
       <c r="L121" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M121" s="1">
-        <v>895446.0</v>
+        <v>716030.0</v>
       </c>
       <c r="N121" s="1">
-        <v>903767.92</v>
+        <v>742783.42</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B122" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C122" s="1">
-        <v>2900000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.29</v>
+        <v>98.506</v>
       </c>
       <c r="E122" s="1">
-        <v>93.09788345</v>
+        <v>99.406</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2699838.62</v>
+        <v>472178.5</v>
       </c>
       <c r="I122" s="1">
-        <v>34571.38</v>
+        <v>-4275.0</v>
       </c>
       <c r="J122" s="1">
-        <v>1.2804980173222</v>
+        <v>-0.90537794499326</v>
       </c>
       <c r="K122">
-        <v>1.8</v>
+        <v>0.67</v>
       </c>
       <c r="L122" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="M122" s="1">
-        <v>2734410.0</v>
+        <v>467903.5</v>
       </c>
       <c r="N122" s="1">
-        <v>2786465.0</v>
+        <v>471075.59</v>
       </c>
       <c r="O122" s="1">
-        <v>1.54</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B123" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C123" s="1">
-        <v>1100000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.511</v>
+        <v>100.062</v>
       </c>
       <c r="E123" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1085062.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>9559.0</v>
+        <v>1027.96</v>
       </c>
       <c r="J123" s="1">
-        <v>0.88096348411427</v>
+        <v>0.062</v>
       </c>
       <c r="K123">
-        <v>3.08</v>
+        <v>0.08</v>
       </c>
       <c r="L123" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="M123" s="1">
-        <v>1094621.0</v>
+        <v>1659027.96</v>
       </c>
       <c r="N123" s="1">
-        <v>1128506.27</v>
+        <v>1660310.03</v>
       </c>
       <c r="O123" s="1">
-        <v>0.62</v>
+        <v>0.92</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B124" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C124" s="1">
-        <v>768000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.721</v>
+        <v>105.042</v>
       </c>
       <c r="E124" s="1">
-        <v>99.628</v>
+        <v>102.80672222</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>765143.04</v>
+        <v>1850521.0</v>
       </c>
       <c r="I124" s="1">
-        <v>714.24</v>
+        <v>40235.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.093347251776609</v>
+        <v>2.1742525483364</v>
       </c>
       <c r="K124">
-        <v>1.11</v>
+        <v>4.11</v>
       </c>
       <c r="L124" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="M124" s="1">
-        <v>765857.28</v>
+        <v>1890756.0</v>
       </c>
       <c r="N124" s="1">
-        <v>774405.23</v>
+        <v>1964777.92</v>
       </c>
       <c r="O124" s="1">
-        <v>0.43</v>
+        <v>1.08</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B125" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.498</v>
+        <v>102.929</v>
       </c>
       <c r="E125" s="1">
-        <v>99.736</v>
+        <v>99.07293333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>598416.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I125" s="1">
-        <v>4572.0</v>
+        <v>46272.8</v>
       </c>
       <c r="J125" s="1">
-        <v>0.76401700489292</v>
+        <v>3.8921494871791</v>
       </c>
       <c r="K125">
-        <v>0.81</v>
+        <v>1.67</v>
       </c>
       <c r="L125" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="M125" s="1">
-        <v>602988.0</v>
+        <v>1235148.0</v>
       </c>
       <c r="N125" s="1">
-        <v>607853.75</v>
+        <v>1255149.37</v>
       </c>
       <c r="O125" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B126" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C126" s="1">
-        <v>469000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.208</v>
+        <v>85.523</v>
       </c>
       <c r="E126" s="1">
-        <v>99.594</v>
+        <v>85.38325</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>467095.86</v>
+        <v>683066.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2879.66</v>
+        <v>1118.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.61650300218889</v>
+        <v>0.16367378847725</v>
       </c>
       <c r="K126">
-        <v>2.21</v>
+        <v>0.18</v>
       </c>
       <c r="L126" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M126" s="1">
-        <v>469975.52</v>
+        <v>684184.0</v>
       </c>
       <c r="N126" s="1">
-        <v>480340.1</v>
+        <v>685622.36</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B127" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C127" s="1">
-        <v>1700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.105</v>
+        <v>97.548</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>95.972</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1700000.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1785.0</v>
+        <v>7880.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.105</v>
+        <v>1.6421456258075</v>
       </c>
       <c r="K127">
-        <v>1.77</v>
+        <v>0.43</v>
       </c>
       <c r="L127" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="M127" s="1">
-        <v>1701785.0</v>
+        <v>487740.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1731925.07</v>
+        <v>489887.26</v>
       </c>
       <c r="O127" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B128" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C128" s="1">
-        <v>1209000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.697</v>
+        <v>102.164</v>
       </c>
       <c r="E128" s="1">
-        <v>99.849</v>
+        <v>99.609</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1207174.41</v>
+        <v>454217.04</v>
       </c>
       <c r="I128" s="1">
-        <v>34432.32</v>
+        <v>11650.8</v>
       </c>
       <c r="J128" s="1">
-        <v>2.8523069835452</v>
+        <v>2.5650292644239</v>
       </c>
       <c r="K128">
-        <v>1.48</v>
+        <v>3.22</v>
       </c>
       <c r="L128" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="M128" s="1">
-        <v>1241606.73</v>
+        <v>465867.84</v>
       </c>
       <c r="N128" s="1">
-        <v>1259460.18</v>
+        <v>480559.79</v>
       </c>
       <c r="O128" s="1">
-        <v>0.7</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B129" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C129" s="1">
-        <v>490000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.998</v>
+        <v>103.367</v>
       </c>
       <c r="E129" s="1">
-        <v>99.115</v>
+        <v>102.847</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>485663.5</v>
+        <v>719929.0</v>
       </c>
       <c r="I129" s="1">
-        <v>9226.7</v>
+        <v>3640.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.899813348131</v>
+        <v>0.5056054138672</v>
       </c>
       <c r="K129">
-        <v>2.96</v>
+        <v>3.07</v>
       </c>
       <c r="L129" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M129" s="1">
-        <v>494890.2</v>
+        <v>723569.0</v>
       </c>
       <c r="N129" s="1">
-        <v>509408.97</v>
+        <v>745046.05</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.227</v>
+        <v>105.157</v>
       </c>
       <c r="E130" s="1">
-        <v>100.242</v>
+        <v>101.91549321</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>701694.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I130" s="1">
-        <v>13895.0</v>
+        <v>38184.95</v>
       </c>
       <c r="J130" s="1">
-        <v>1.9802078968895</v>
+        <v>3.1805829409367</v>
       </c>
       <c r="K130">
-        <v>3.53</v>
+        <v>1.75</v>
       </c>
       <c r="L130" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="M130" s="1">
-        <v>715589.0</v>
+        <v>1238749.46</v>
       </c>
       <c r="N130" s="1">
-        <v>740271.19</v>
+        <v>1259368.69</v>
       </c>
       <c r="O130" s="1">
-        <v>0.41</v>
+        <v>0.69</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B131" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C131" s="1">
-        <v>475000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.12</v>
+        <v>100.363</v>
       </c>
       <c r="E131" s="1">
-        <v>99.406</v>
+        <v>99.423</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>472178.5</v>
+        <v>1491345.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-6108.5</v>
+        <v>14100.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.2936844858459</v>
+        <v>0.94545527694799</v>
       </c>
       <c r="K131">
-        <v>0.46</v>
+        <v>2.43</v>
       </c>
       <c r="L131" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M131" s="1">
-        <v>466070.0</v>
+        <v>1505445.0</v>
       </c>
       <c r="N131" s="1">
-        <v>468266.06</v>
+        <v>1541938.15</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.85</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C132" s="1">
-        <v>1074000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.343</v>
+        <v>100.257</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1074000.0</v>
+        <v>1229348.1</v>
       </c>
       <c r="I132" s="1">
-        <v>-7056.18</v>
+        <v>3813.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.657</v>
+        <v>0.31016438712518</v>
       </c>
       <c r="K132">
-        <v>0.11</v>
+        <v>0.96</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="M132" s="1">
-        <v>1066943.82</v>
+        <v>1233161.1</v>
       </c>
       <c r="N132" s="1">
-        <v>1068105.15</v>
+        <v>1244913.5</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C133" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>105.025</v>
+        <v>100.152</v>
       </c>
       <c r="E133" s="1">
-        <v>102.80672222</v>
+        <v>99.779</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1850521.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I133" s="1">
-        <v>39929.0</v>
+        <v>8952.0</v>
       </c>
       <c r="J133" s="1">
-        <v>2.1577166646582</v>
+        <v>0.37382615580433</v>
       </c>
       <c r="K133">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.03</v>
+      </c>
+      <c r="L133">
+        <v>739.73</v>
       </c>
       <c r="M133" s="1">
-        <v>1890450.0</v>
+        <v>2403648.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1958850.0</v>
+        <v>2404387.73</v>
       </c>
       <c r="O133" s="1">
-        <v>1.08</v>
+        <v>1.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C134" s="1">
-        <v>1200000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>102.234</v>
+        <v>100.215</v>
       </c>
       <c r="E134" s="1">
-        <v>99.07293333</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1188875.2</v>
+        <v>1559000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>37932.8</v>
+        <v>3351.85</v>
       </c>
       <c r="J134" s="1">
-        <v>3.190646082953</v>
+        <v>0.215</v>
       </c>
       <c r="K134">
-        <v>1.41</v>
+        <v>0.1</v>
       </c>
       <c r="L134" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="M134" s="1">
-        <v>1226808.0</v>
+        <v>1562351.85</v>
       </c>
       <c r="N134" s="1">
-        <v>1243751.84</v>
+        <v>1563860.02</v>
       </c>
       <c r="O134" s="1">
-        <v>0.69</v>
+        <v>0.86</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C135" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>85.119</v>
+        <v>102.346</v>
       </c>
       <c r="E135" s="1">
-        <v>85.35266667</v>
+        <v>102.33536</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>512116.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1402.0</v>
+        <v>266.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.273766099868</v>
+        <v>0.010397188225067</v>
       </c>
       <c r="K135">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>733.56</v>
+        <v>3.72</v>
+      </c>
+      <c r="L135" t="s">
+        <v>419</v>
       </c>
       <c r="M135" s="1">
-        <v>510714.0</v>
+        <v>2558650.0</v>
       </c>
       <c r="N135" s="1">
-        <v>511447.56</v>
+        <v>2651565.41</v>
       </c>
       <c r="O135" s="1">
-        <v>0.28</v>
+        <v>1.46</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B136" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.878</v>
+        <v>90.902</v>
       </c>
       <c r="E136" s="1">
-        <v>99.154125</v>
+        <v>85.4301904</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>198308.25</v>
+        <v>1049937.04</v>
       </c>
       <c r="I136" s="1">
-        <v>9447.75</v>
+        <v>67248.54</v>
       </c>
       <c r="J136" s="1">
-        <v>4.7641739564542</v>
+        <v>6.4050069135574</v>
       </c>
       <c r="K136">
-        <v>2.28</v>
+        <v>0.11</v>
       </c>
       <c r="L136" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="M136" s="1">
-        <v>207756.0</v>
+        <v>1117185.58</v>
       </c>
       <c r="N136" s="1">
-        <v>212321.07</v>
+        <v>1118534.18</v>
       </c>
       <c r="O136" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B137" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C137" s="1">
-        <v>500000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.41</v>
+        <v>102.455</v>
       </c>
       <c r="E137" s="1">
-        <v>95.972</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>479860.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>7190.0</v>
+        <v>11072.05</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4983536864919</v>
+        <v>2.455</v>
       </c>
       <c r="K137">
-        <v>0.38</v>
+        <v>1.76</v>
       </c>
       <c r="L137" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="M137" s="1">
-        <v>487050.0</v>
+        <v>462072.05</v>
       </c>
       <c r="N137" s="1">
-        <v>488950.68</v>
+        <v>470013.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B138" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C138" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>90.167</v>
+        <v>94.774</v>
       </c>
       <c r="E138" s="1">
-        <v>85.8</v>
+        <v>91.6578065</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>514800.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I138" s="1">
-        <v>26202.0</v>
+        <v>62323.87</v>
       </c>
       <c r="J138" s="1">
-        <v>5.0897435897436</v>
+        <v>3.3998124316885</v>
       </c>
       <c r="K138">
-        <v>1.08</v>
+        <v>0.22</v>
       </c>
       <c r="L138" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="M138" s="1">
-        <v>541002.0</v>
+        <v>1895480.0</v>
       </c>
       <c r="N138" s="1">
-        <v>547511.59</v>
+        <v>1899836.16</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B139" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C139" s="1">
-        <v>456000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.009</v>
+        <v>101.793</v>
       </c>
       <c r="E139" s="1">
-        <v>99.609</v>
+        <v>100.45530726</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>454217.04</v>
+        <v>1438520.0</v>
       </c>
       <c r="I139" s="1">
-        <v>10944.0</v>
+        <v>19155.76</v>
       </c>
       <c r="J139" s="1">
-        <v>2.4094208354667</v>
+        <v>1.3316297305564</v>
       </c>
       <c r="K139">
-        <v>2.96</v>
+        <v>1.65</v>
       </c>
       <c r="L139" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="M139" s="1">
-        <v>465161.04</v>
+        <v>1457675.76</v>
       </c>
       <c r="N139" s="1">
-        <v>478653.64</v>
+        <v>1481239.03</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.82</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B140" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C140" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.796</v>
+        <v>101.219</v>
       </c>
       <c r="E140" s="1">
-        <v>102.847</v>
+        <v>99.40027273</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>719929.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-357.0</v>
+        <v>20006.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.049588223283129</v>
+        <v>1.8297004855483</v>
       </c>
       <c r="K140">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.02</v>
+      </c>
+      <c r="L140">
+        <v>224.4</v>
       </c>
       <c r="M140" s="1">
-        <v>719572.0</v>
+        <v>1113409.0</v>
       </c>
       <c r="N140" s="1">
-        <v>739265.49</v>
+        <v>1113633.4</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B141" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C141" s="1">
-        <v>1178000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>105.156</v>
+        <v>99.894</v>
       </c>
       <c r="E141" s="1">
-        <v>101.91549321</v>
+        <v>99.794</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1200564.51</v>
+        <v>498970.0</v>
       </c>
       <c r="I141" s="1">
-        <v>38173.17</v>
+        <v>500.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.1796017358534</v>
+        <v>0.10020642523599</v>
       </c>
       <c r="K141">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1238737.68</v>
+        <v>499470.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1256079.68</v>
+        <v>499470.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
-        <v>1500000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.004</v>
+        <v>107.322</v>
       </c>
       <c r="E142" s="1">
-        <v>99.423</v>
+        <v>100.27343697</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1491345.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I142" s="1">
-        <v>8715.0</v>
+        <v>67102.32</v>
       </c>
       <c r="J142" s="1">
-        <v>0.58437182543275</v>
+        <v>7.0293422045384</v>
       </c>
       <c r="K142">
-        <v>2.24</v>
+        <v>2.96</v>
       </c>
       <c r="L142" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="M142" s="1">
-        <v>1500060.0</v>
+        <v>1021705.44</v>
       </c>
       <c r="N142" s="1">
-        <v>1533594.25</v>
+        <v>1049870.96</v>
       </c>
       <c r="O142" s="1">
-        <v>0.85</v>
+        <v>0.58</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B143" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C143" s="1">
-        <v>1230000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.964</v>
+        <v>99.462</v>
       </c>
       <c r="E143" s="1">
-        <v>99.947</v>
+        <v>99.105</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1229348.1</v>
+        <v>891945.0</v>
       </c>
       <c r="I143" s="1">
-        <v>209.1</v>
+        <v>3213.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.017009014777832</v>
+        <v>0.36022400484335</v>
       </c>
       <c r="K143">
-        <v>0.71</v>
+        <v>0.89</v>
       </c>
       <c r="L143" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="M143" s="1">
-        <v>1229557.2</v>
+        <v>895158.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1238276.72</v>
+        <v>903171.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B144" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1">
-        <v>2400000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.11</v>
+        <v>101.631</v>
       </c>
       <c r="E144" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2394696.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>7944.0</v>
+        <v>8921.57</v>
       </c>
       <c r="J144" s="1">
-        <v>0.33173313021778</v>
+        <v>1.631</v>
       </c>
       <c r="K144">
-        <v>0.73</v>
+        <v>2.28</v>
       </c>
       <c r="L144" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M144" s="1">
-        <v>2402640.0</v>
+        <v>555921.57</v>
       </c>
       <c r="N144" s="1">
-        <v>2420146.85</v>
+        <v>568378.6</v>
       </c>
       <c r="O144" s="1">
-        <v>1.34</v>
+        <v>0.31</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B145" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C145" s="1">
-        <v>2500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.036</v>
+        <v>100.867</v>
       </c>
       <c r="E145" s="1">
-        <v>102.33536</v>
+        <v>101.2</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2558384.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-7484.0</v>
+        <v>-2997.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.2925284085579</v>
+        <v>-0.32905138339921</v>
       </c>
       <c r="K145">
-        <v>3.46</v>
+        <v>3.63</v>
       </c>
       <c r="L145" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M145" s="1">
-        <v>2550900.0</v>
+        <v>907803.0</v>
       </c>
       <c r="N145" s="1">
-        <v>2637314.04</v>
+        <v>940464.37</v>
       </c>
       <c r="O145" s="1">
-        <v>1.46</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B146" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C146" s="1">
-        <v>1229000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>90.356</v>
+        <v>100.476</v>
       </c>
       <c r="E146" s="1">
-        <v>85.4301904</v>
+        <v>99.728</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1049937.04</v>
+        <v>2146146.56</v>
       </c>
       <c r="I146" s="1">
-        <v>60538.2</v>
+        <v>16096.96</v>
       </c>
       <c r="J146" s="1">
-        <v>5.7658885908054</v>
+        <v>0.75004010909674</v>
       </c>
       <c r="K146">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>496.85</v>
+        <v>0.25</v>
+      </c>
+      <c r="L146" t="s">
+        <v>450</v>
       </c>
       <c r="M146" s="1">
-        <v>1110475.24</v>
+        <v>2162243.52</v>
       </c>
       <c r="N146" s="1">
-        <v>1110972.09</v>
+        <v>2167608.78</v>
       </c>
       <c r="O146" s="1">
-        <v>0.61</v>
+        <v>1.19</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B147" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C147" s="1">
-        <v>451000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.009</v>
+        <v>103.165</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>102.5055</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>451000.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I147" s="1">
-        <v>9060.59</v>
+        <v>3297.5</v>
       </c>
       <c r="J147" s="1">
-        <v>2.009</v>
+        <v>0.6433801113111</v>
       </c>
       <c r="K147">
-        <v>1.52</v>
+        <v>1.02</v>
       </c>
       <c r="L147" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M147" s="1">
-        <v>460060.59</v>
+        <v>515825.0</v>
       </c>
       <c r="N147" s="1">
-        <v>466924.97</v>
+        <v>520939.73</v>
       </c>
       <c r="O147" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B148" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C148" s="1">
-        <v>820000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.529</v>
+        <v>106.458</v>
       </c>
       <c r="E148" s="1">
-        <v>101.16853659</v>
+        <v>103.12185667</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>829582.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I148" s="1">
-        <v>11155.8</v>
+        <v>50042.15</v>
       </c>
       <c r="J148" s="1">
-        <v>1.3447495244593</v>
+        <v>3.2351466906935</v>
       </c>
       <c r="K148">
-        <v>1.64</v>
+        <v>4.64</v>
       </c>
       <c r="L148" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M148" s="1">
-        <v>840737.8</v>
+        <v>1596870.0</v>
       </c>
       <c r="N148" s="1">
-        <v>854166.57</v>
+        <v>1666450.48</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B149" t="s">
         <v>455</v>
       </c>
       <c r="C149" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.631</v>
+        <v>103.321</v>
       </c>
       <c r="E149" s="1">
-        <v>91.6578065</v>
+        <v>103.479</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1833156.13</v>
+        <v>413916.0</v>
       </c>
       <c r="I149" s="1">
-        <v>59463.87</v>
+        <v>-632.0</v>
       </c>
       <c r="J149" s="1">
-        <v>3.2437973518382</v>
+        <v>-0.15268798500179</v>
       </c>
       <c r="K149">
-        <v>0.18</v>
+        <v>4.3</v>
       </c>
       <c r="L149" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M149" s="1">
-        <v>1892620.0</v>
+        <v>413284.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1896318.63</v>
+        <v>430494.96</v>
       </c>
       <c r="O149" s="1">
-        <v>1.05</v>
+        <v>0.24</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B150" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C150" s="1">
-        <v>311000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.087</v>
+        <v>102.387</v>
       </c>
       <c r="E150" s="1">
-        <v>99.833</v>
+        <v>102.47</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>310480.63</v>
+        <v>390410.7</v>
       </c>
       <c r="I150" s="1">
-        <v>7009.94</v>
+        <v>-316.23</v>
       </c>
       <c r="J150" s="1">
-        <v>2.2577704766961</v>
+        <v>-0.080999316873231</v>
       </c>
       <c r="K150">
-        <v>2.06</v>
+        <v>3.44</v>
       </c>
       <c r="L150" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M150" s="1">
-        <v>317490.57</v>
+        <v>390094.47</v>
       </c>
       <c r="N150" s="1">
-        <v>323898.02</v>
+        <v>403205.05</v>
       </c>
       <c r="O150" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B151" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C151" s="1">
-        <v>1432000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.848</v>
+        <v>99.796</v>
       </c>
       <c r="E151" s="1">
-        <v>100.45530726</v>
+        <v>99.422</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1438520.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I151" s="1">
-        <v>19943.36</v>
+        <v>2359.94</v>
       </c>
       <c r="J151" s="1">
-        <v>1.3863804465701</v>
+        <v>0.37617428738106</v>
       </c>
       <c r="K151">
-        <v>1.41</v>
+        <v>3.21</v>
       </c>
       <c r="L151" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M151" s="1">
-        <v>1458463.36</v>
+        <v>629712.76</v>
       </c>
       <c r="N151" s="1">
-        <v>1478660.44</v>
+        <v>649939.34</v>
       </c>
       <c r="O151" s="1">
-        <v>0.82</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B152" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C152" s="1">
-        <v>1100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.005</v>
+        <v>95.415</v>
       </c>
       <c r="E152" s="1">
-        <v>99.40027273</v>
+        <v>99.383</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1093403.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I152" s="1">
-        <v>17652.0</v>
+        <v>-7936.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.6144093257472</v>
+        <v>-3.9926345552056</v>
       </c>
       <c r="K152">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.05</v>
+      </c>
+      <c r="L152">
+        <v>104.11</v>
       </c>
       <c r="M152" s="1">
-        <v>1111055.0</v>
+        <v>190830.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1149539.6</v>
+        <v>190934.11</v>
       </c>
       <c r="O152" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B153" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C153" s="1">
-        <v>952000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.843</v>
+        <v>103.375</v>
       </c>
       <c r="E153" s="1">
-        <v>100.27343697</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>954603.12</v>
+        <v>638000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>62542.24</v>
+        <v>21532.5</v>
       </c>
       <c r="J153" s="1">
-        <v>6.5516483960371</v>
+        <v>3.375</v>
       </c>
       <c r="K153">
-        <v>2.54</v>
+        <v>3.27</v>
       </c>
       <c r="L153" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M153" s="1">
-        <v>1017145.36</v>
+        <v>659532.5</v>
       </c>
       <c r="N153" s="1">
-        <v>1041287.24</v>
+        <v>680368.01</v>
       </c>
       <c r="O153" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B154" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C154" s="1">
-        <v>962000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.533</v>
+        <v>90.385</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>962000.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I154" s="1">
-        <v>14747.46</v>
+        <v>10584.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.533</v>
+        <v>1.9904988659573</v>
       </c>
       <c r="K154">
-        <v>2.39</v>
+        <v>1.14</v>
       </c>
       <c r="L154" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M154" s="1">
-        <v>976747.46</v>
+        <v>542310.0</v>
       </c>
       <c r="N154" s="1">
-        <v>999721.29</v>
+        <v>549121.64</v>
       </c>
       <c r="O154" s="1">
-        <v>0.55</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C155" s="1">
         <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.221</v>
+        <v>76.618</v>
       </c>
       <c r="E155" s="1">
-        <v>99.105</v>
+        <v>74.33222222</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>891945.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1044.0</v>
+        <v>20572.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.11704757580344</v>
+        <v>3.075083334579</v>
       </c>
       <c r="K155">
-        <v>0.68</v>
+        <v>0.21</v>
       </c>
       <c r="L155" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M155" s="1">
-        <v>892989.0</v>
+        <v>689562.0</v>
       </c>
       <c r="N155" s="1">
-        <v>899079.41</v>
+        <v>691448.3</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
-        <v>547000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.352</v>
+        <v>99.933</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>547000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I156" s="1">
-        <v>7395.44</v>
+        <v>-468.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.352</v>
+        <v>-0.052007801170176</v>
       </c>
       <c r="K156">
-        <v>2.04</v>
+        <v>2.4</v>
       </c>
       <c r="L156" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M156" s="1">
-        <v>554395.44</v>
+        <v>899397.0</v>
       </c>
       <c r="N156" s="1">
-        <v>565529.6</v>
+        <v>921033.99</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>561000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.995</v>
+        <v>103.056</v>
       </c>
       <c r="E157" s="1">
-        <v>99.893</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>560399.73</v>
+        <v>700000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11792.22</v>
+        <v>21392.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.1042515491576</v>
+        <v>3.056</v>
       </c>
       <c r="K157">
-        <v>1.93</v>
+        <v>1.87</v>
       </c>
       <c r="L157" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>572191.95</v>
+        <v>721392.0</v>
       </c>
       <c r="N157" s="1">
-        <v>583000.81</v>
+        <v>734467.69</v>
       </c>
       <c r="O157" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
-        <v>2152000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.155</v>
+        <v>100.829</v>
       </c>
       <c r="E158" s="1">
-        <v>99.728</v>
+        <v>99.711</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2146146.56</v>
+        <v>398844.0</v>
       </c>
       <c r="I158" s="1">
-        <v>9189.04</v>
+        <v>4472.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.42816460773303</v>
+        <v>1.1212403847118</v>
       </c>
       <c r="K158">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>766.47</v>
+        <v>0.43</v>
+      </c>
+      <c r="L158" t="s">
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>2155335.6</v>
+        <v>403316.0</v>
       </c>
       <c r="N158" s="1">
-        <v>2156102.07</v>
+        <v>405042.03</v>
       </c>
       <c r="O158" s="1">
-        <v>1.19</v>
+        <v>0.22</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
-        <v>500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.909</v>
+        <v>103.504</v>
       </c>
       <c r="E159" s="1">
-        <v>102.5055</v>
+        <v>102.18216842</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>512527.5</v>
+        <v>1941461.2</v>
       </c>
       <c r="I159" s="1">
-        <v>2017.5</v>
+        <v>25114.8</v>
       </c>
       <c r="J159" s="1">
-        <v>0.39363741457775</v>
+        <v>1.2936029831552</v>
       </c>
       <c r="K159">
-        <v>0.78</v>
+        <v>2.58</v>
       </c>
       <c r="L159" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>514545.0</v>
+        <v>1966576.0</v>
       </c>
       <c r="N159" s="1">
-        <v>518467.95</v>
+        <v>2015689.7</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>1.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.556</v>
+        <v>98.407</v>
       </c>
       <c r="E160" s="1">
-        <v>94.75</v>
+        <v>99.405</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>473750.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I160" s="1">
-        <v>9030.0</v>
+        <v>-5988.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.9060686015831</v>
+        <v>-1.0039736431769</v>
       </c>
       <c r="K160">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="L160" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>482780.0</v>
+        <v>590442.0</v>
       </c>
       <c r="N160" s="1">
-        <v>485440.96</v>
+        <v>592463.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>106.363</v>
+        <v>100.816</v>
       </c>
       <c r="E161" s="1">
-        <v>103.12185667</v>
+        <v>100.66</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1546827.85</v>
+        <v>402640.0</v>
       </c>
       <c r="I161" s="1">
-        <v>48617.15</v>
+        <v>624.0</v>
       </c>
       <c r="J161" s="1">
-        <v>3.1430226705577</v>
+        <v>0.15497715080469</v>
       </c>
       <c r="K161">
-        <v>4.29</v>
+        <v>2.15</v>
       </c>
       <c r="L161" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>1595445.0</v>
+        <v>403264.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1659724.11</v>
+        <v>411881.81</v>
       </c>
       <c r="O161" s="1">
-        <v>0.92</v>
+        <v>0.23</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
-        <v>381000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.777</v>
+        <v>95.98</v>
       </c>
       <c r="E162" s="1">
-        <v>102.47</v>
+        <v>99.237</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>390410.7</v>
+        <v>148855.5</v>
       </c>
       <c r="I162" s="1">
-        <v>-2640.33</v>
+        <v>-4885.5</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.67629550112228</v>
+        <v>-3.2820419803098</v>
       </c>
       <c r="K162">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0.48</v>
+      </c>
+      <c r="L162">
+        <v>727.4</v>
       </c>
       <c r="M162" s="1">
-        <v>387770.37</v>
+        <v>143970.0</v>
       </c>
       <c r="N162" s="1">
-        <v>399878.86</v>
+        <v>144697.4</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B163" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C163" s="1">
-        <v>631000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.165</v>
+        <v>99.956</v>
       </c>
       <c r="E163" s="1">
-        <v>99.422</v>
+        <v>99.8956129</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>627352.82</v>
+        <v>619352.8</v>
       </c>
       <c r="I163" s="1">
-        <v>-1621.67</v>
+        <v>374.4</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.25849409587415</v>
+        <v>0.060450198981905</v>
       </c>
       <c r="K163">
-        <v>2.99</v>
+        <v>3.18</v>
       </c>
       <c r="L163" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M163" s="1">
-        <v>625731.15</v>
+        <v>619727.2</v>
       </c>
       <c r="N163" s="1">
-        <v>644609.29</v>
+        <v>639448.3</v>
       </c>
       <c r="O163" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B164" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.015</v>
+        <v>101.425</v>
       </c>
       <c r="E164" s="1">
-        <v>99.383</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198766.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-8736.0</v>
+        <v>9975.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-4.395117877303</v>
+        <v>1.425</v>
       </c>
       <c r="K164">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="L164" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M164" s="1">
-        <v>190030.0</v>
+        <v>709975.0</v>
       </c>
       <c r="N164" s="1">
-        <v>192002.6</v>
+        <v>716778.54</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B165" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C165" s="1">
-        <v>638000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.304</v>
+        <v>102.051</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>99.001</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>638000.0</v>
+        <v>594006.0</v>
       </c>
       <c r="I165" s="1">
-        <v>14699.52</v>
+        <v>18300.0</v>
       </c>
       <c r="J165" s="1">
-        <v>2.304</v>
+        <v>3.0807769618489</v>
       </c>
       <c r="K165">
-        <v>3.0</v>
+        <v>2.45</v>
       </c>
       <c r="L165" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M165" s="1">
-        <v>652699.52</v>
+        <v>612306.0</v>
       </c>
       <c r="N165" s="1">
-        <v>671857.0</v>
+        <v>626977.23</v>
       </c>
       <c r="O165" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B166" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>89.742</v>
+        <v>100.159</v>
       </c>
       <c r="E166" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>531726.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>6726.0</v>
+        <v>1297.44</v>
       </c>
       <c r="J166" s="1">
-        <v>1.2649372045001</v>
+        <v>0.159</v>
       </c>
       <c r="K166">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.02</v>
+      </c>
+      <c r="L166">
+        <v>170.85</v>
       </c>
       <c r="M166" s="1">
-        <v>538452.0</v>
+        <v>817297.44</v>
       </c>
       <c r="N166" s="1">
-        <v>544622.55</v>
+        <v>817468.29</v>
       </c>
       <c r="O166" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B167" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C167" s="1">
         <v>900000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>75.711</v>
+        <v>99.785</v>
       </c>
       <c r="E167" s="1">
-        <v>74.33222222</v>
+        <v>99.3</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>668990.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I167" s="1">
-        <v>12409.0</v>
+        <v>4365.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.8548857232545</v>
+        <v>0.48841893252769</v>
       </c>
       <c r="K167">
-        <v>0.16</v>
+        <v>2.66</v>
       </c>
       <c r="L167" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M167" s="1">
-        <v>681399.0</v>
+        <v>898065.0</v>
       </c>
       <c r="N167" s="1">
-        <v>682841.47</v>
+        <v>922001.3</v>
       </c>
       <c r="O167" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B168" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C168" s="1">
-        <v>700000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.328</v>
+        <v>100.993</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>99.24314075</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>700000.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I168" s="1">
-        <v>16296.0</v>
+        <v>21383.28</v>
       </c>
       <c r="J168" s="1">
-        <v>2.328</v>
+        <v>1.7632042213309</v>
       </c>
       <c r="K168">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="L168" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="M168" s="1">
-        <v>716296.0</v>
+        <v>1234134.46</v>
       </c>
       <c r="N168" s="1">
-        <v>727598.72</v>
+        <v>1254021.25</v>
       </c>
       <c r="O168" s="1">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B169" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C169" s="1">
-        <v>400000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.52</v>
+        <v>103.381</v>
       </c>
       <c r="E169" s="1">
-        <v>99.711</v>
+        <v>99.79670175</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>398844.0</v>
+        <v>682609.44</v>
       </c>
       <c r="I169" s="1">
-        <v>3236.0</v>
+        <v>24516.6</v>
       </c>
       <c r="J169" s="1">
-        <v>0.81134478643279</v>
+        <v>3.5915999052108</v>
       </c>
       <c r="K169">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>3.08</v>
+      </c>
+      <c r="L169" t="s">
+        <v>515</v>
       </c>
       <c r="M169" s="1">
-        <v>402080.0</v>
+        <v>707126.04</v>
       </c>
       <c r="N169" s="1">
-        <v>402819.73</v>
+        <v>728208.23</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B170" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C170" s="1">
-        <v>1900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.515</v>
+        <v>100.903</v>
       </c>
       <c r="E170" s="1">
-        <v>102.18216842</v>
+        <v>100.23</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1941461.2</v>
+        <v>200460.0</v>
       </c>
       <c r="I170" s="1">
-        <v>25323.8</v>
+        <v>1346.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.3043680708118</v>
+        <v>0.6714556520004</v>
       </c>
       <c r="K170">
-        <v>2.28</v>
+        <v>1.8</v>
       </c>
       <c r="L170" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="M170" s="1">
-        <v>1966785.0</v>
+        <v>201806.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2010120.62</v>
+        <v>205401.89</v>
       </c>
       <c r="O170" s="1">
-        <v>1.11</v>
+        <v>0.11</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B171" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.789</v>
+        <v>100.688</v>
       </c>
       <c r="E171" s="1">
-        <v>99.405</v>
+        <v>99.871</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>596430.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-9696.0</v>
+        <v>8987.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.6256727528796</v>
+        <v>0.81805529132581</v>
       </c>
       <c r="K171">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>1.05</v>
+      </c>
+      <c r="L171" t="s">
+        <v>521</v>
       </c>
       <c r="M171" s="1">
-        <v>586734.0</v>
+        <v>1107568.0</v>
       </c>
       <c r="N171" s="1">
-        <v>587572.36</v>
+        <v>1119129.3</v>
       </c>
       <c r="O171" s="1">
-        <v>0.32</v>
+        <v>0.62</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B172" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C172" s="1">
-        <v>150000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>95.911</v>
+        <v>102.072</v>
       </c>
       <c r="E172" s="1">
-        <v>99.237</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>148855.5</v>
+        <v>806136.14</v>
       </c>
       <c r="I172" s="1">
-        <v>-4989.0</v>
+        <v>19626.34</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.351572498161</v>
+        <v>2.4346185496658</v>
       </c>
       <c r="K172">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>3.32</v>
+      </c>
+      <c r="L172" t="s">
+        <v>524</v>
       </c>
       <c r="M172" s="1">
-        <v>143866.5</v>
+        <v>825762.48</v>
       </c>
       <c r="N172" s="1">
-        <v>144544.58</v>
+        <v>852603.55</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B173" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C173" s="1">
-        <v>620000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.971</v>
+        <v>101.29</v>
       </c>
       <c r="E173" s="1">
-        <v>99.8956129</v>
+        <v>99.471</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>619352.8</v>
+        <v>795768.0</v>
       </c>
       <c r="I173" s="1">
-        <v>467.4</v>
+        <v>14552.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.0754658734085</v>
+        <v>1.8286736837872</v>
       </c>
       <c r="K173">
-        <v>2.96</v>
+        <v>3.42</v>
       </c>
       <c r="L173" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="M173" s="1">
-        <v>619820.2</v>
+        <v>810320.0</v>
       </c>
       <c r="N173" s="1">
-        <v>638165.41</v>
+        <v>837673.42</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B174" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.337</v>
+        <v>101.62</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>98.46009582</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>700000.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I174" s="1">
-        <v>9359.0</v>
+        <v>23414.89</v>
       </c>
       <c r="J174" s="1">
-        <v>1.337</v>
+        <v>3.2093247089928</v>
       </c>
       <c r="K174">
-        <v>0.72</v>
+        <v>2.52</v>
       </c>
       <c r="L174" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="M174" s="1">
-        <v>709359.0</v>
+        <v>753004.2</v>
       </c>
       <c r="N174" s="1">
-        <v>714425.47</v>
+        <v>771691.61</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B175" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.162</v>
+        <v>99.528</v>
       </c>
       <c r="E175" s="1">
-        <v>99.001</v>
+        <v>98.41</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>594006.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I175" s="1">
-        <v>12966.0</v>
+        <v>10062.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1828062342805</v>
+        <v>1.1360634081902</v>
       </c>
       <c r="K175">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.01</v>
+      </c>
+      <c r="L175">
+        <v>83.22</v>
       </c>
       <c r="M175" s="1">
-        <v>606972.0</v>
+        <v>895752.0</v>
       </c>
       <c r="N175" s="1">
-        <v>620163.78</v>
+        <v>895835.22</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B176" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C176" s="1">
-        <v>981000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.22</v>
+        <v>108.775</v>
       </c>
       <c r="E176" s="1">
-        <v>100.34365341</v>
+        <v>108.24</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>984371.24</v>
+        <v>865920.0</v>
       </c>
       <c r="I176" s="1">
-        <v>18406.96</v>
+        <v>4280.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8699205393282</v>
+        <v>0.49427198817443</v>
       </c>
       <c r="K176">
-        <v>3.69</v>
+        <v>1.59</v>
       </c>
       <c r="L176" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="M176" s="1">
-        <v>1002778.2</v>
+        <v>870200.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1039020.37</v>
+        <v>882912.33</v>
       </c>
       <c r="O176" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B177" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C177" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.704</v>
+        <v>101.06</v>
       </c>
       <c r="E177" s="1">
-        <v>99.3</v>
+        <v>100.51323077</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>893700.0</v>
+        <v>1306672.0</v>
       </c>
       <c r="I177" s="1">
-        <v>3636.0</v>
+        <v>7108.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.40684793554884</v>
+        <v>0.54397737152093</v>
       </c>
       <c r="K177">
-        <v>2.48</v>
+        <v>2.54</v>
       </c>
       <c r="L177" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="M177" s="1">
-        <v>897336.0</v>
+        <v>1313780.0</v>
       </c>
       <c r="N177" s="1">
-        <v>919644.9</v>
+        <v>1346836.51</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.74</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B178" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C178" s="1">
-        <v>1000000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.711</v>
+        <v>100.084</v>
       </c>
       <c r="E178" s="1">
-        <v>99.492</v>
+        <v>99.902</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>994920.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I178" s="1">
-        <v>12190.0</v>
+        <v>2693.6</v>
       </c>
       <c r="J178" s="1">
-        <v>1.2252241386242</v>
+        <v>0.18217853496426</v>
       </c>
       <c r="K178">
-        <v>1.26</v>
+        <v>0.08</v>
       </c>
       <c r="L178" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="M178" s="1">
-        <v>1007110.0</v>
+        <v>1481243.2</v>
       </c>
       <c r="N178" s="1">
-        <v>1019685.34</v>
+        <v>1482419.09</v>
       </c>
       <c r="O178" s="1">
-        <v>0.56</v>
+        <v>0.82</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B179" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.646</v>
+        <v>90.691</v>
       </c>
       <c r="E179" s="1">
-        <v>99.633</v>
+        <v>85.25</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>996330.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I179" s="1">
-        <v>10130.0</v>
+        <v>27205.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.0167314042536</v>
+        <v>6.3824046920821</v>
       </c>
       <c r="K179">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="L179" t="s">
-        <v>499</v>
+        <v>544</v>
       </c>
       <c r="M179" s="1">
-        <v>1006460.0</v>
+        <v>453455.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1008432.6</v>
+        <v>456958.42</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B180" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.601</v>
+        <v>102.953</v>
       </c>
       <c r="E180" s="1">
-        <v>99.66082</v>
+        <v>99.18943934</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99660.82</v>
+        <v>605055.58</v>
       </c>
       <c r="I180" s="1">
-        <v>1940.18</v>
+        <v>22957.72</v>
       </c>
       <c r="J180" s="1">
-        <v>1.9467830989149</v>
+        <v>3.794315887476</v>
       </c>
       <c r="K180">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>967.47</v>
+        <v>1.0</v>
+      </c>
+      <c r="L180" t="s">
+        <v>547</v>
       </c>
       <c r="M180" s="1">
-        <v>101601.0</v>
+        <v>628013.3</v>
       </c>
       <c r="N180" s="1">
-        <v>102568.47</v>
+        <v>634092.41</v>
       </c>
       <c r="O180" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B181" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C181" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.88</v>
+        <v>102.886</v>
       </c>
       <c r="E181" s="1">
-        <v>102.622</v>
+        <v>102.939</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>718354.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-5194.0</v>
+        <v>-424.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.72304184287969</v>
+        <v>-0.051486802863832</v>
       </c>
       <c r="K181">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.05</v>
+      </c>
+      <c r="L181">
+        <v>397.26</v>
       </c>
       <c r="M181" s="1">
-        <v>713160.0</v>
+        <v>823088.0</v>
       </c>
       <c r="N181" s="1">
-        <v>729001.1</v>
+        <v>823485.26</v>
       </c>
       <c r="O181" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B182" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C182" s="1">
-        <v>1222000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.26</v>
+        <v>99.861</v>
       </c>
       <c r="E182" s="1">
-        <v>99.24314075</v>
+        <v>100.761</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1212751.18</v>
+        <v>1309893.0</v>
       </c>
       <c r="I182" s="1">
-        <v>12426.02</v>
+        <v>-11700.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.0246141339562</v>
+        <v>-0.89320272724566</v>
       </c>
       <c r="K182">
-        <v>1.41</v>
+        <v>1.65</v>
       </c>
       <c r="L182" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="M182" s="1">
-        <v>1225177.2</v>
+        <v>1298193.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1242352.16</v>
+        <v>1319589.58</v>
       </c>
       <c r="O182" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B183" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C183" s="1">
-        <v>208000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.081</v>
+        <v>103.873</v>
       </c>
       <c r="E183" s="1">
-        <v>99.499</v>
+        <v>100.350185</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>206957.92</v>
+        <v>200700.37</v>
       </c>
       <c r="I183" s="1">
-        <v>3290.56</v>
+        <v>7045.63</v>
       </c>
       <c r="J183" s="1">
-        <v>1.5899657282988</v>
+        <v>3.5105216796561</v>
       </c>
       <c r="K183">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>384.66</v>
+        <v>3.07</v>
+      </c>
+      <c r="L183" t="s">
+        <v>555</v>
       </c>
       <c r="M183" s="1">
-        <v>210248.48</v>
+        <v>207746.0</v>
       </c>
       <c r="N183" s="1">
-        <v>210633.14</v>
+        <v>213889.84</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="B184" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="C184" s="1">
-        <v>684000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.191</v>
+        <v>103.403</v>
       </c>
       <c r="E184" s="1">
-        <v>99.79670175</v>
+        <v>99.96825</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>682609.44</v>
+        <v>299904.75</v>
       </c>
       <c r="I184" s="1">
-        <v>23217.0</v>
+        <v>10304.25</v>
       </c>
       <c r="J184" s="1">
-        <v>3.4012128516711</v>
+        <v>3.4358408794792</v>
       </c>
       <c r="K184">
-        <v>2.84</v>
+        <v>1.3</v>
       </c>
       <c r="L184" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="M184" s="1">
-        <v>705826.44</v>
+        <v>310209.0</v>
       </c>
       <c r="N184" s="1">
-        <v>725222.06</v>
+        <v>314094.62</v>
       </c>
       <c r="O184" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B185" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="C185" s="1">
-        <v>370000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.737</v>
+        <v>106.776</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>104.45</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>370000.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2726.9</v>
+        <v>4652.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.737</v>
+        <v>2.2269028243179</v>
       </c>
       <c r="K185">
-        <v>0.68</v>
+        <v>3.55</v>
       </c>
       <c r="L185" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="M185" s="1">
-        <v>372726.9</v>
+        <v>213552.0</v>
       </c>
       <c r="N185" s="1">
-        <v>375238.02</v>
+        <v>220654.74</v>
       </c>
       <c r="O185" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B186" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.706</v>
+        <v>99.948</v>
       </c>
       <c r="E186" s="1">
-        <v>100.23</v>
+        <v>99.589</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>200460.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I186" s="1">
-        <v>952.0</v>
+        <v>3410.5</v>
       </c>
       <c r="J186" s="1">
-        <v>0.4749077122618</v>
+        <v>0.36048157929089</v>
       </c>
       <c r="K186">
-        <v>1.55</v>
+        <v>1.81</v>
       </c>
       <c r="L186" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="M186" s="1">
-        <v>201412.0</v>
+        <v>949506.0</v>
       </c>
       <c r="N186" s="1">
-        <v>204514.74</v>
+        <v>966684.08</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.53</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B187" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="C187" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.653</v>
+        <v>104.491</v>
       </c>
       <c r="E187" s="1">
-        <v>99.871</v>
+        <v>103.012</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1098581.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I187" s="1">
-        <v>8602.0</v>
+        <v>10353.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.78301008300708</v>
+        <v>1.4357550576632</v>
       </c>
       <c r="K187">
-        <v>0.8</v>
+        <v>4.19</v>
       </c>
       <c r="L187" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="M187" s="1">
-        <v>1107183.0</v>
+        <v>731437.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1115941.56</v>
+        <v>760769.88</v>
       </c>
       <c r="O187" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="B188" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C188" s="1">
-        <v>809000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.426</v>
+        <v>99.891</v>
       </c>
       <c r="E188" s="1">
-        <v>99.646</v>
+        <v>99.908</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>806136.14</v>
+        <v>499540.0</v>
       </c>
       <c r="I188" s="1">
-        <v>14400.2</v>
+        <v>-85.0</v>
       </c>
       <c r="J188" s="1">
-        <v>1.7863235854926</v>
+        <v>-0.01701565440205</v>
       </c>
       <c r="K188">
-        <v>3.09</v>
+        <v>0.27</v>
       </c>
       <c r="L188" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="M188" s="1">
-        <v>820536.34</v>
+        <v>499455.0</v>
       </c>
       <c r="N188" s="1">
-        <v>845515.6</v>
+        <v>500800.49</v>
       </c>
       <c r="O188" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B189" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="C189" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.375</v>
+        <v>106.205</v>
       </c>
       <c r="E189" s="1">
-        <v>99.471</v>
+        <v>106.6</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>795768.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I189" s="1">
-        <v>15232.0</v>
+        <v>-2765.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.9141257250857</v>
+        <v>-0.37054409005629</v>
       </c>
       <c r="K189">
-        <v>3.16</v>
+        <v>1.54</v>
       </c>
       <c r="L189" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="M189" s="1">
-        <v>811000.0</v>
+        <v>743435.0</v>
       </c>
       <c r="N189" s="1">
-        <v>836249.32</v>
+        <v>754193.9</v>
       </c>
       <c r="O189" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B190" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C190" s="1">
-        <v>741000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.991</v>
+        <v>102.156</v>
       </c>
       <c r="E190" s="1">
-        <v>98.46009582</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>729589.31</v>
+        <v>667000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>18754.0</v>
+        <v>14380.52</v>
       </c>
       <c r="J190" s="1">
-        <v>2.5704872238328</v>
+        <v>2.156</v>
       </c>
       <c r="K190">
-        <v>2.29</v>
+        <v>0.39</v>
       </c>
       <c r="L190" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="M190" s="1">
-        <v>748343.31</v>
+        <v>681380.52</v>
       </c>
       <c r="N190" s="1">
-        <v>765325.41</v>
+        <v>683958.06</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="B191" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C191" s="1">
-        <v>900000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.238</v>
+        <v>102.618</v>
       </c>
       <c r="E191" s="1">
-        <v>98.41</v>
+        <v>99.79727373</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>885690.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I191" s="1">
-        <v>-1548.0</v>
+        <v>20506.68</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.17477898587542</v>
+        <v>2.8264562417307</v>
       </c>
       <c r="K191">
-        <v>3.16</v>
+        <v>3.58</v>
       </c>
       <c r="L191" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="M191" s="1">
-        <v>884142.0</v>
+        <v>746032.86</v>
       </c>
       <c r="N191" s="1">
-        <v>912602.96</v>
+        <v>772064.96</v>
       </c>
       <c r="O191" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B192" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C192" s="1">
-        <v>800000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>108.207</v>
+        <v>103.81</v>
       </c>
       <c r="E192" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>865920.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-264.0</v>
+        <v>9448.8</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.030487804878049</v>
+        <v>3.81</v>
       </c>
       <c r="K192">
-        <v>1.26</v>
+        <v>3.59</v>
       </c>
       <c r="L192" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="M192" s="1">
-        <v>865656.0</v>
+        <v>257448.8</v>
       </c>
       <c r="N192" s="1">
-        <v>875738.19</v>
+        <v>266344.1</v>
       </c>
       <c r="O192" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B193" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C193" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.768</v>
+        <v>104.289</v>
       </c>
       <c r="E193" s="1">
-        <v>100.51323077</v>
+        <v>99.660226</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1306672.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I193" s="1">
-        <v>3312.0</v>
+        <v>23143.87</v>
       </c>
       <c r="J193" s="1">
-        <v>0.2534683531904</v>
+        <v>4.6445549902726</v>
       </c>
       <c r="K193">
-        <v>2.32</v>
+        <v>2.97</v>
       </c>
       <c r="L193" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="M193" s="1">
-        <v>1309984.0</v>
+        <v>521445.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1340155.58</v>
+        <v>536306.3</v>
       </c>
       <c r="O193" s="1">
-        <v>0.74</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B194" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="C194" s="1">
-        <v>500000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>90.286</v>
+        <v>100.253</v>
       </c>
       <c r="E194" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>426250.0</v>
+        <v>559000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>25180.0</v>
+        <v>1414.27</v>
       </c>
       <c r="J194" s="1">
-        <v>5.9073313782991</v>
+        <v>0.253</v>
       </c>
       <c r="K194">
-        <v>0.65</v>
+        <v>1.73</v>
       </c>
       <c r="L194" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="M194" s="1">
-        <v>451430.0</v>
+        <v>560414.27</v>
       </c>
       <c r="N194" s="1">
-        <v>454686.85</v>
+        <v>570099.52</v>
       </c>
       <c r="O194" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B195" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C195" s="1">
-        <v>610000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.632</v>
+        <v>103.773</v>
       </c>
       <c r="E195" s="1">
-        <v>99.18943934</v>
+        <v>103.47225</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>605055.58</v>
+        <v>827778.0</v>
       </c>
       <c r="I195" s="1">
-        <v>20999.62</v>
+        <v>2406.0</v>
       </c>
       <c r="J195" s="1">
-        <v>3.4706927254518</v>
+        <v>0.29065764009191</v>
       </c>
       <c r="K195">
-        <v>0.75</v>
+        <v>4.01</v>
       </c>
       <c r="L195" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="M195" s="1">
-        <v>626055.2</v>
+        <v>830184.0</v>
       </c>
       <c r="N195" s="1">
-        <v>630630.2</v>
+        <v>862227.84</v>
       </c>
       <c r="O195" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B196" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C196" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.147</v>
+        <v>101.405</v>
       </c>
       <c r="E196" s="1">
-        <v>100.761</v>
+        <v>99.495</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1309893.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-20982.0</v>
+        <v>15280.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.6018102241939</v>
+        <v>1.9196944570079</v>
       </c>
       <c r="K196">
-        <v>1.42</v>
+        <v>1.79</v>
       </c>
       <c r="L196" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="M196" s="1">
-        <v>1288911.0</v>
+        <v>811240.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1307422.64</v>
+        <v>825593.42</v>
       </c>
       <c r="O196" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B197" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.526</v>
+        <v>105.873</v>
       </c>
       <c r="E197" s="1">
-        <v>100.350185</v>
+        <v>105.92</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>200700.37</v>
+        <v>317760.0</v>
       </c>
       <c r="I197" s="1">
-        <v>6351.63</v>
+        <v>-141.0</v>
       </c>
       <c r="J197" s="1">
-        <v>3.1647325812105</v>
+        <v>-0.044373111782477</v>
       </c>
       <c r="K197">
-        <v>2.83</v>
+        <v>3.77</v>
       </c>
       <c r="L197" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="M197" s="1">
-        <v>207052.0</v>
+        <v>317619.0</v>
       </c>
       <c r="N197" s="1">
-        <v>212702.68</v>
+        <v>328920.37</v>
       </c>
       <c r="O197" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B198" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.346</v>
+        <v>102.304</v>
       </c>
       <c r="E198" s="1">
-        <v>99.96825</v>
+        <v>101.11874539</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>299904.75</v>
+        <v>1096127.2</v>
       </c>
       <c r="I198" s="1">
-        <v>10133.25</v>
+        <v>12848.16</v>
       </c>
       <c r="J198" s="1">
-        <v>3.3788227762315</v>
+        <v>1.1721413354217</v>
       </c>
       <c r="K198">
-        <v>1.04</v>
+        <v>2.49</v>
       </c>
       <c r="L198" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="M198" s="1">
-        <v>310038.0</v>
+        <v>1108975.36</v>
       </c>
       <c r="N198" s="1">
-        <v>313159.23</v>
+        <v>1135926.87</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.63</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B199" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>106.138</v>
+        <v>100.803</v>
       </c>
       <c r="E199" s="1">
-        <v>104.45</v>
+        <v>100.19914286</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>208900.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I199" s="1">
-        <v>3376.0</v>
+        <v>42.27</v>
       </c>
       <c r="J199" s="1">
-        <v>1.6160842508377</v>
+        <v>0.60265699449953</v>
       </c>
       <c r="K199">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>1.36</v>
+      </c>
+      <c r="L199">
+        <v>94.93</v>
       </c>
       <c r="M199" s="1">
-        <v>212276.0</v>
+        <v>7056.21</v>
       </c>
       <c r="N199" s="1">
-        <v>218819.84</v>
+        <v>7151.14</v>
       </c>
       <c r="O199" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B200" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C200" s="1">
-        <v>950000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.344</v>
+        <v>99.952</v>
       </c>
       <c r="E200" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>946095.5</v>
+        <v>800000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-2327.5</v>
+        <v>-384.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.2460111056442</v>
+        <v>-0.048</v>
       </c>
       <c r="K200">
-        <v>1.61</v>
+        <v>0.39</v>
       </c>
       <c r="L200" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="M200" s="1">
-        <v>943768.0</v>
+        <v>799616.0</v>
       </c>
       <c r="N200" s="1">
-        <v>959072.11</v>
+        <v>802744.81</v>
       </c>
       <c r="O200" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B201" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C201" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>104.328</v>
+        <v>97.203</v>
       </c>
       <c r="E201" s="1">
-        <v>103.012</v>
+        <v>97.25</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>721084.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I201" s="1">
-        <v>9212.0</v>
+        <v>-423.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.2775210655069</v>
+        <v>-0.048329048843188</v>
       </c>
       <c r="K201">
-        <v>3.88</v>
+        <v>2.14</v>
       </c>
       <c r="L201" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M201" s="1">
-        <v>730296.0</v>
+        <v>874827.0</v>
       </c>
       <c r="N201" s="1">
-        <v>757442.58</v>
+        <v>894121.52</v>
       </c>
       <c r="O201" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B202" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C202" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.16</v>
+        <v>101.947</v>
       </c>
       <c r="E202" s="1">
-        <v>106.6</v>
+        <v>99.33133333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>746200.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-3080.0</v>
+        <v>23541.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.41275797373358</v>
+        <v>2.6332744954596</v>
       </c>
       <c r="K202">
-        <v>1.26</v>
+        <v>2.55</v>
       </c>
       <c r="L202" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="M202" s="1">
-        <v>743120.0</v>
+        <v>917523.0</v>
       </c>
       <c r="N202" s="1">
-        <v>751922.74</v>
+        <v>940442.18</v>
       </c>
       <c r="O202" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B203" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C203" s="1">
-        <v>667000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.867</v>
+        <v>100.36</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>667000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>12452.89</v>
+        <v>4633.2</v>
       </c>
       <c r="J203" s="1">
-        <v>1.867</v>
+        <v>0.36</v>
       </c>
       <c r="K203">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="L203">
-        <v>810.09</v>
+        <v>598.89</v>
       </c>
       <c r="M203" s="1">
-        <v>679452.89</v>
+        <v>1291633.2</v>
       </c>
       <c r="N203" s="1">
-        <v>680262.98</v>
+        <v>1292232.09</v>
       </c>
       <c r="O203" s="1">
-        <v>0.38</v>
+        <v>0.71</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B204" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C204" s="1">
-        <v>333000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>101.709</v>
+        <v>84.567</v>
       </c>
       <c r="E204" s="1">
-        <v>99.572</v>
+        <v>81.04033333</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>331574.76</v>
+        <v>729363.0</v>
       </c>
       <c r="I204" s="1">
-        <v>7116.21</v>
+        <v>31740.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.1461856746877</v>
+        <v>4.3517425479494</v>
       </c>
       <c r="K204">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>670.56</v>
+        <v>0.37</v>
+      </c>
+      <c r="L204" t="s">
+        <v>615</v>
       </c>
       <c r="M204" s="1">
-        <v>338690.97</v>
+        <v>761103.0</v>
       </c>
       <c r="N204" s="1">
-        <v>339361.53</v>
+        <v>764413.27</v>
       </c>
       <c r="O204" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B205" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C205" s="1">
-        <v>727000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.132</v>
+        <v>102.828</v>
       </c>
       <c r="E205" s="1">
-        <v>99.79727373</v>
+        <v>99.774775</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>725526.18</v>
+        <v>598648.65</v>
       </c>
       <c r="I205" s="1">
-        <v>16973.46</v>
+        <v>18319.35</v>
       </c>
       <c r="J205" s="1">
-        <v>2.3394689906297</v>
+        <v>3.0601171488485</v>
       </c>
       <c r="K205">
-        <v>3.34</v>
+        <v>3.39</v>
       </c>
       <c r="L205" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="M205" s="1">
-        <v>742499.64</v>
+        <v>616968.0</v>
       </c>
       <c r="N205" s="1">
-        <v>766756.82</v>
+        <v>637310.47</v>
       </c>
       <c r="O205" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B206" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C206" s="1">
-        <v>248000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.036</v>
+        <v>100.489</v>
       </c>
       <c r="E206" s="1">
         <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>248000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>7529.28</v>
+        <v>3912.0</v>
       </c>
       <c r="J206" s="1">
-        <v>3.036</v>
+        <v>0.489</v>
       </c>
       <c r="K206">
-        <v>3.31</v>
+        <v>1.46</v>
       </c>
       <c r="L206" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="M206" s="1">
-        <v>255529.28</v>
+        <v>803912.0</v>
       </c>
       <c r="N206" s="1">
-        <v>263748.99</v>
+        <v>815591.06</v>
       </c>
       <c r="O206" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B207" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>-24000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>104.083</v>
+        <v>11.41705554</v>
       </c>
       <c r="E207" s="1">
-        <v>99.660226</v>
+        <v>0.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>498301.13</v>
+        <v>0.0</v>
       </c>
       <c r="I207" s="1">
-        <v>22113.87</v>
+        <v>-2516760.03</v>
       </c>
       <c r="J207" s="1">
-        <v>4.4378526695294</v>
+        <v>0</v>
       </c>
       <c r="K207">
-        <v>2.7</v>
+        <v>0.0</v>
       </c>
       <c r="L207" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="M207" s="1">
-        <v>520415.0</v>
+        <v>-2516760.03</v>
       </c>
       <c r="N207" s="1">
-        <v>533920.14</v>
+        <v>-2740093.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.29</v>
+        <v>-1.51</v>
       </c>
       <c r="P207">
-        <v>1</v>
-[...748 lines deleted...]
-      <c r="P222">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>