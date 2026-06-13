--- v0 (2026-05-07)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,456 +106,936 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...2 lines deleted...]
-    <t>DSM FIRMENICH AG</t>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...2 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -931,183 +1411,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>182069.15</v>
+        <v>180782.5989</v>
       </c>
       <c r="D2">
-        <v>209.58</v>
+        <v>199.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>38158508.45</v>
+        <v>36155600.02</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>38158508.45</v>
+        <v>36155600.02</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>321881.8172</v>
+        <v>319278.8172</v>
       </c>
       <c r="D3">
-        <v>137.78</v>
+        <v>131.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44349810.03</v>
+        <v>41978737.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44349810.03</v>
+        <v>41978737.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41358.0879</v>
+        <v>41605.0646</v>
       </c>
       <c r="D4">
-        <v>166.46</v>
+        <v>158.74</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6884768.01</v>
+        <v>6604485.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6884768.01</v>
+        <v>6604485.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>175.83</v>
+        <v>167.69</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>175.83</v>
+        <v>167.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>175.83</v>
+        <v>167.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P151"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O71" sqref="O71"/>
+      <selection activeCell="O151" sqref="O151"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1126,3539 +1606,7539 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4747.0</v>
+        <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>152.85</v>
+        <v>31.76</v>
       </c>
       <c r="E2" s="1">
-        <v>196.44259743</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>932513.01</v>
+        <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-206934.06</v>
+        <v>-9307.4</v>
       </c>
       <c r="J2" s="1">
-        <v>-22.191010503971</v>
+        <v>-9.8239636570131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>725578.95</v>
+        <v>85434.4</v>
       </c>
       <c r="N2" s="1">
-        <v>725578.95</v>
+        <v>85434.4</v>
       </c>
       <c r="O2" s="1">
-        <v>0.81</v>
+        <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>317.0</v>
+        <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1134.8</v>
+        <v>27.21</v>
       </c>
       <c r="E3" s="1">
-        <v>1003.8507886435</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>318220.7</v>
+        <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>41510.9</v>
+        <v>-8881.45</v>
       </c>
       <c r="J3" s="1">
-        <v>13.044688796172</v>
+        <v>-4.0550070521862</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>359731.6</v>
+        <v>210142.83</v>
       </c>
       <c r="N3" s="1">
-        <v>359731.6</v>
+        <v>210142.83</v>
       </c>
       <c r="O3" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>6372.0</v>
+        <v>2094.0</v>
       </c>
       <c r="D4" s="1">
-        <v>191.3</v>
+        <v>216.4</v>
       </c>
       <c r="E4" s="1">
-        <v>161.0160514752</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1025994.28</v>
+        <v>516799.2</v>
       </c>
       <c r="I4" s="1">
-        <v>192969.32</v>
+        <v>-63657.6</v>
       </c>
       <c r="J4" s="1">
-        <v>18.808030781614</v>
+        <v>-12.317666126418</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1218963.6</v>
+        <v>453141.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1218963.6</v>
+        <v>453141.6</v>
       </c>
       <c r="O4" s="1">
-        <v>1.36</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>12648.0</v>
+        <v>3412.0</v>
       </c>
       <c r="D5" s="1">
-        <v>58.64</v>
+        <v>138.9</v>
       </c>
       <c r="E5" s="1">
-        <v>70.7746157495</v>
+        <v>196.4425967175</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>895157.34</v>
+        <v>670262.14</v>
       </c>
       <c r="I5" s="1">
-        <v>-153478.62</v>
+        <v>-196335.34</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.145435013693</v>
+        <v>-29.292321359521</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>741678.72</v>
+        <v>473926.8</v>
       </c>
       <c r="N5" s="1">
-        <v>741678.72</v>
+        <v>473926.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>7359.0</v>
+        <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>387.2</v>
+        <v>913.6</v>
       </c>
       <c r="E6" s="1">
-        <v>206.3804049463</v>
+        <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1518753.4</v>
+        <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1330651.4</v>
+        <v>-28609.5</v>
       </c>
       <c r="J6" s="1">
-        <v>87.61471085431</v>
+        <v>-8.9904585088274</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2849404.8</v>
+        <v>289611.2</v>
       </c>
       <c r="N6" s="1">
-        <v>2849404.8</v>
+        <v>289611.2</v>
       </c>
       <c r="O6" s="1">
-        <v>3.19</v>
+        <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>36843.0</v>
+        <v>41035.0</v>
       </c>
       <c r="D7" s="1">
-        <v>28.43</v>
+        <v>25.48</v>
       </c>
       <c r="E7" s="1">
-        <v>20.7423317862</v>
+        <v>27.1571923967</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>764209.73</v>
+        <v>1114395.39</v>
       </c>
       <c r="I7" s="1">
-        <v>283236.76</v>
+        <v>-68823.59</v>
       </c>
       <c r="J7" s="1">
-        <v>37.062700052249</v>
+        <v>-6.1758681539413</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1047446.49</v>
+        <v>1045571.8</v>
       </c>
       <c r="N7" s="1">
-        <v>1047446.49</v>
+        <v>1045571.8</v>
       </c>
       <c r="O7" s="1">
-        <v>1.17</v>
+        <v>1.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>15688.0</v>
+        <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.14</v>
+        <v>103.2</v>
       </c>
       <c r="E8" s="1">
-        <v>63.1757158338</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>991100.63</v>
+        <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-173128.31</v>
+        <v>-11202.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-17.468287756007</v>
+        <v>-12.837837837838</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>817972.32</v>
+        <v>76058.4</v>
       </c>
       <c r="N8" s="1">
-        <v>817972.32</v>
+        <v>76058.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.92</v>
+        <v>0.09</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>16437.0</v>
+        <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.26</v>
+        <v>59.65</v>
       </c>
       <c r="E9" s="1">
-        <v>51.6907975908</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>849641.64</v>
+        <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>206599.98</v>
+        <v>-7046.0</v>
       </c>
       <c r="J9" s="1">
-        <v>24.316131681117</v>
+        <v>-5.1669316375199</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1056241.62</v>
+        <v>129321.2</v>
       </c>
       <c r="N9" s="1">
-        <v>1056241.62</v>
+        <v>129321.2</v>
       </c>
       <c r="O9" s="1">
-        <v>1.18</v>
+        <v>0.15</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>5963.0</v>
+        <v>38393.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1193.8</v>
+        <v>8.945</v>
       </c>
       <c r="E10" s="1">
-        <v>488.055297669</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2910273.74</v>
+        <v>339778.05</v>
       </c>
       <c r="I10" s="1">
-        <v>4208355.66</v>
+        <v>3647.34</v>
       </c>
       <c r="J10" s="1">
-        <v>144.60343032886</v>
+        <v>1.0734477992325</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7118629.4</v>
+        <v>343425.39</v>
       </c>
       <c r="N10" s="1">
-        <v>7118629.4</v>
+        <v>343425.39</v>
       </c>
       <c r="O10" s="1">
-        <v>7.96</v>
+        <v>0.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>45995.0</v>
+        <v>7592.0</v>
       </c>
       <c r="D11" s="1">
-        <v>39.66</v>
+        <v>168.38</v>
       </c>
       <c r="E11" s="1">
-        <v>25.0855408197</v>
+        <v>164.7480347734</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1153809.45</v>
+        <v>1250767.08</v>
       </c>
       <c r="I11" s="1">
-        <v>670352.25</v>
+        <v>27573.88</v>
       </c>
       <c r="J11" s="1">
-        <v>58.099043130562</v>
+        <v>2.2045575424003</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1824161.7</v>
+        <v>1278340.96</v>
       </c>
       <c r="N11" s="1">
-        <v>1824161.7</v>
+        <v>1278340.96</v>
       </c>
       <c r="O11" s="1">
-        <v>2.04</v>
+        <v>1.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>109163.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.19</v>
+        <v>354.1</v>
       </c>
       <c r="E12" s="1">
-        <v>7.6062302245</v>
+        <v>212.6330066951</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>830318.91</v>
+        <v>1048068.09</v>
       </c>
       <c r="I12" s="1">
-        <v>1373682.06</v>
+        <v>697290.81</v>
       </c>
       <c r="J12" s="1">
-        <v>165.44029570518</v>
+        <v>66.531060019202</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2204000.97</v>
+        <v>1745358.9</v>
       </c>
       <c r="N12" s="1">
-        <v>2204000.97</v>
+        <v>1745358.9</v>
       </c>
       <c r="O12" s="1">
-        <v>2.47</v>
+        <v>2.06</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>245312.0</v>
+        <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.66</v>
+        <v>23.3</v>
       </c>
       <c r="E13" s="1">
-        <v>7.1640059598</v>
+        <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1757416.63</v>
+        <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>857609.29</v>
+        <v>31390.26</v>
       </c>
       <c r="J13" s="1">
-        <v>48.799429535386</v>
+        <v>12.330667825638</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2615025.92</v>
+        <v>285960.9</v>
       </c>
       <c r="N13" s="1">
-        <v>2615025.92</v>
+        <v>285960.9</v>
       </c>
       <c r="O13" s="1">
-        <v>2.93</v>
+        <v>0.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>7269.0</v>
+        <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>94.8</v>
+        <v>57.35</v>
       </c>
       <c r="E14" s="1">
-        <v>109.18319026</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>793652.61</v>
+        <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-104551.41</v>
+        <v>-9560.4</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.173447511248</v>
+        <v>-9.7560975609756</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>689101.2</v>
+        <v>88433.7</v>
       </c>
       <c r="N14" s="1">
-        <v>689101.2</v>
+        <v>88433.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.77</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>17610.0</v>
+        <v>13980.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.44</v>
+        <v>52.22</v>
       </c>
       <c r="E15" s="1">
-        <v>80.5364860875</v>
+        <v>63.1757160229</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1418247.52</v>
+        <v>883196.51</v>
       </c>
       <c r="I15" s="1">
-        <v>139180.88</v>
+        <v>-153160.91</v>
       </c>
       <c r="J15" s="1">
-        <v>9.8135817646274</v>
+        <v>-17.341657067916</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1557428.4</v>
+        <v>730035.6</v>
       </c>
       <c r="N15" s="1">
-        <v>1557428.4</v>
+        <v>730035.6</v>
       </c>
       <c r="O15" s="1">
-        <v>1.74</v>
+        <v>0.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>18229.0</v>
+        <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.18</v>
+        <v>10.52</v>
       </c>
       <c r="E16" s="1">
-        <v>74.5558324648</v>
+        <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1359078.27</v>
+        <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>339499.95</v>
+        <v>-18731.03</v>
       </c>
       <c r="J16" s="1">
-        <v>24.980161738588</v>
+        <v>-20.151806951787</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1698578.22</v>
+        <v>74218.6</v>
       </c>
       <c r="N16" s="1">
-        <v>1698578.22</v>
+        <v>74218.6</v>
       </c>
       <c r="O16" s="1">
-        <v>1.9</v>
+        <v>0.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>37164.0</v>
+        <v>16437.0</v>
       </c>
       <c r="D17" s="1">
-        <v>27.96</v>
+        <v>63.76</v>
       </c>
       <c r="E17" s="1">
-        <v>25.1371321709</v>
+        <v>51.6907975908</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>934196.38</v>
+        <v>849641.64</v>
       </c>
       <c r="I17" s="1">
-        <v>104909.06</v>
+        <v>198381.48</v>
       </c>
       <c r="J17" s="1">
-        <v>11.229872245919</v>
+        <v>23.348841518643</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1039105.44</v>
+        <v>1048023.12</v>
       </c>
       <c r="N17" s="1">
-        <v>1039105.44</v>
+        <v>1048023.12</v>
       </c>
       <c r="O17" s="1">
-        <v>1.16</v>
+        <v>1.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>5683.0</v>
+        <v>7926.0</v>
       </c>
       <c r="D18" s="1">
-        <v>115.4</v>
+        <v>28.8</v>
       </c>
       <c r="E18" s="1">
-        <v>141.2018986451</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>802450.39</v>
+        <v>237145.92</v>
       </c>
       <c r="I18" s="1">
-        <v>-146632.19</v>
+        <v>-8877.12</v>
       </c>
       <c r="J18" s="1">
-        <v>-18.27305361519</v>
+        <v>-3.7433155080214</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>655818.2</v>
+        <v>228268.8</v>
       </c>
       <c r="N18" s="1">
-        <v>655818.2</v>
+        <v>228268.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>14713.0</v>
+        <v>5692.0</v>
       </c>
       <c r="D19" s="1">
-        <v>88.34</v>
+        <v>1179.6</v>
       </c>
       <c r="E19" s="1">
-        <v>75.3524203086</v>
+        <v>488.0552969079</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1108660.16</v>
+        <v>2778010.75</v>
       </c>
       <c r="I19" s="1">
-        <v>191086.26</v>
+        <v>3936272.45</v>
       </c>
       <c r="J19" s="1">
-        <v>17.235783055468</v>
+        <v>141.69392433057</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1299746.42</v>
+        <v>6714283.2</v>
       </c>
       <c r="N19" s="1">
-        <v>1299746.42</v>
+        <v>6714283.2</v>
       </c>
       <c r="O19" s="1">
-        <v>1.45</v>
+        <v>7.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>11124.0</v>
+        <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>69.16</v>
+        <v>58.02</v>
       </c>
       <c r="E20" s="1">
-        <v>56.908887091</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>633054.46</v>
+        <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>136281.38</v>
+        <v>-6624.54</v>
       </c>
       <c r="J20" s="1">
-        <v>21.527591796763</v>
+        <v>-5.56640625</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>769335.84</v>
+        <v>112384.74</v>
       </c>
       <c r="N20" s="1">
-        <v>769335.84</v>
+        <v>112384.74</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>11480.0</v>
+        <v>44870.0</v>
       </c>
       <c r="D21" s="1">
-        <v>22.25</v>
+        <v>38.3</v>
       </c>
       <c r="E21" s="1">
-        <v>34.1859869338</v>
+        <v>25.0855408959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>392455.13</v>
+        <v>1125588.22</v>
       </c>
       <c r="I21" s="1">
-        <v>-137025.13</v>
+        <v>592932.78</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.914852559068</v>
+        <v>52.677592876727</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>255430.0</v>
+        <v>1718521.0</v>
       </c>
       <c r="N21" s="1">
-        <v>255430.0</v>
+        <v>1718521.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>2.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>3313.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>214.5</v>
+        <v>7.6</v>
       </c>
       <c r="E22" s="1">
-        <v>143.4102173257</v>
+        <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>475118.05</v>
+        <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>235520.45</v>
+        <v>-8365.79</v>
       </c>
       <c r="J22" s="1">
-        <v>49.570932950243</v>
+        <v>-9.4699276968832</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>710638.5</v>
+        <v>79974.8</v>
       </c>
       <c r="N22" s="1">
-        <v>710638.5</v>
+        <v>79974.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.79</v>
+        <v>0.09</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>27127.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>30.26</v>
+        <v>50.3</v>
       </c>
       <c r="E23" s="1">
-        <v>31.4650374166</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>853552.07</v>
+        <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-32689.05</v>
+        <v>-7648.55</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.829766355086</v>
+        <v>-8.2953509571559</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>820863.02</v>
+        <v>84554.3</v>
       </c>
       <c r="N23" s="1">
-        <v>820863.02</v>
+        <v>84554.3</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>15925.0</v>
+        <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>70.52</v>
+        <v>16.73</v>
       </c>
       <c r="E24" s="1">
-        <v>83.1082034537</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1323498.14</v>
+        <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-200467.14</v>
+        <v>-15125.67</v>
       </c>
       <c r="J24" s="1">
-        <v>-15.146764014342</v>
+        <v>-8.2785087719298</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1123031.0</v>
+        <v>167584.41</v>
       </c>
       <c r="N24" s="1">
-        <v>1123031.0</v>
+        <v>167584.41</v>
       </c>
       <c r="O24" s="1">
-        <v>1.26</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>206442.0</v>
+        <v>82895.0</v>
       </c>
       <c r="D25" s="1">
-        <v>9.478</v>
+        <v>18.01</v>
       </c>
       <c r="E25" s="1">
-        <v>5.4519418529</v>
+        <v>7.6062301707</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1125509.78</v>
+        <v>630518.45</v>
       </c>
       <c r="I25" s="1">
-        <v>831147.5</v>
+        <v>862420.5</v>
       </c>
       <c r="J25" s="1">
-        <v>73.846315222601</v>
+        <v>136.77958194562</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1956657.28</v>
+        <v>1492938.95</v>
       </c>
       <c r="N25" s="1">
-        <v>1956657.28</v>
+        <v>1492938.95</v>
       </c>
       <c r="O25" s="1">
-        <v>2.19</v>
+        <v>1.76</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>52662.0</v>
+        <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>25.7</v>
+        <v>3.024</v>
       </c>
       <c r="E26" s="1">
-        <v>14.5844831188</v>
+        <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>768048.05</v>
+        <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>585365.35</v>
+        <v>-12405.83</v>
       </c>
       <c r="J26" s="1">
-        <v>76.214678235301</v>
+        <v>-5.7356600292807</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1353413.4</v>
+        <v>203887.15</v>
       </c>
       <c r="N26" s="1">
-        <v>1353413.4</v>
+        <v>203887.15</v>
       </c>
       <c r="O26" s="1">
-        <v>1.51</v>
+        <v>0.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>8850.0</v>
+        <v>184143.0</v>
       </c>
       <c r="D27" s="1">
-        <v>107.0</v>
+        <v>9.536</v>
       </c>
       <c r="E27" s="1">
-        <v>104.589700565</v>
+        <v>7.1640059628</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>925618.85</v>
+        <v>1319201.55</v>
       </c>
       <c r="I27" s="1">
-        <v>21331.15</v>
+        <v>436786.1</v>
       </c>
       <c r="J27" s="1">
-        <v>2.3045284784336</v>
+        <v>33.109883777805</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>946950.0</v>
+        <v>1755987.65</v>
       </c>
       <c r="N27" s="1">
-        <v>946950.0</v>
+        <v>1755987.65</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>2.07</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>5150.0</v>
+        <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>255.1</v>
+        <v>15.57</v>
       </c>
       <c r="E28" s="1">
-        <v>205.5135048544</v>
+        <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1058394.55</v>
+        <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>255370.45</v>
+        <v>-11310.77</v>
       </c>
       <c r="J28" s="1">
-        <v>24.128095708732</v>
+        <v>-5.836107660652</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1313765.0</v>
+        <v>182495.97</v>
       </c>
       <c r="N28" s="1">
-        <v>1313765.0</v>
+        <v>182495.97</v>
       </c>
       <c r="O28" s="1">
-        <v>1.47</v>
+        <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>23650.0</v>
+        <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.85</v>
+        <v>13.045</v>
       </c>
       <c r="E29" s="1">
-        <v>21.7984617336</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>515533.62</v>
+        <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-164331.12</v>
+        <v>-9333.8</v>
       </c>
       <c r="J29" s="1">
-        <v>-31.875926927908</v>
+        <v>-7.9717813051146</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>351202.5</v>
+        <v>107751.7</v>
       </c>
       <c r="N29" s="1">
-        <v>351202.5</v>
+        <v>107751.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>4838.0</v>
+        <v>1713.0</v>
       </c>
       <c r="D30" s="1">
-        <v>177.3</v>
+        <v>118.5</v>
       </c>
       <c r="E30" s="1">
-        <v>145.7381810666</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>705081.32</v>
+        <v>226116.0</v>
       </c>
       <c r="I30" s="1">
-        <v>152696.08</v>
+        <v>-23125.5</v>
       </c>
       <c r="J30" s="1">
-        <v>21.656520413844</v>
+        <v>-10.227272727273</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>857777.4</v>
+        <v>202990.5</v>
       </c>
       <c r="N30" s="1">
-        <v>857777.4</v>
+        <v>202990.5</v>
       </c>
       <c r="O30" s="1">
-        <v>0.96</v>
+        <v>0.24</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>10276.0</v>
+        <v>977.0</v>
       </c>
       <c r="D31" s="1">
-        <v>79.78</v>
+        <v>185.1</v>
       </c>
       <c r="E31" s="1">
-        <v>69.0962446477</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>710033.01</v>
+        <v>185043.8</v>
       </c>
       <c r="I31" s="1">
-        <v>109786.27</v>
+        <v>-4201.1</v>
       </c>
       <c r="J31" s="1">
-        <v>15.462136049139</v>
+        <v>-2.2703273495248</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>819819.28</v>
+        <v>180842.7</v>
       </c>
       <c r="N31" s="1">
-        <v>819819.28</v>
+        <v>180842.7</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>389.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>2055.0</v>
+        <v>31.7</v>
       </c>
       <c r="E32" s="1">
-        <v>1338.4087403599</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>520641.0</v>
+        <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>278754.0</v>
+        <v>-7057.5</v>
       </c>
       <c r="J32" s="1">
-        <v>53.540539450408</v>
+        <v>-7.3099415204678</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>799395.0</v>
+        <v>89489.1</v>
       </c>
       <c r="N32" s="1">
-        <v>799395.0</v>
+        <v>89489.1</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>0.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>83259.0</v>
+        <v>13781.0</v>
       </c>
       <c r="D33" s="1">
-        <v>19.365</v>
+        <v>81.3</v>
       </c>
       <c r="E33" s="1">
-        <v>13.9407368573</v>
+        <v>80.5364857412</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1160691.81</v>
+        <v>1109873.31</v>
       </c>
       <c r="I33" s="1">
-        <v>451618.73</v>
+        <v>10521.99</v>
       </c>
       <c r="J33" s="1">
-        <v>38.909444015117</v>
+        <v>0.94803523115625</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1612310.54</v>
+        <v>1120395.3</v>
       </c>
       <c r="N33" s="1">
-        <v>1612310.54</v>
+        <v>1120395.3</v>
       </c>
       <c r="O33" s="1">
-        <v>1.8</v>
+        <v>1.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>19445.0</v>
+        <v>15486.0</v>
       </c>
       <c r="D34" s="1">
-        <v>57.14</v>
+        <v>84.89</v>
       </c>
       <c r="E34" s="1">
-        <v>28.680563641</v>
+        <v>75.8731266951</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>557693.56</v>
+        <v>1174971.24</v>
       </c>
       <c r="I34" s="1">
-        <v>553393.74</v>
+        <v>139635.3</v>
       </c>
       <c r="J34" s="1">
-        <v>99.228999524398</v>
+        <v>11.884146202591</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1111087.3</v>
+        <v>1314606.54</v>
       </c>
       <c r="N34" s="1">
-        <v>1111087.3</v>
+        <v>1314606.54</v>
       </c>
       <c r="O34" s="1">
-        <v>1.24</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>38152.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>42.035</v>
+        <v>49.81</v>
       </c>
       <c r="E35" s="1">
-        <v>35.9008943175</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1369690.92</v>
+        <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>234028.4</v>
+        <v>-10177.02</v>
       </c>
       <c r="J35" s="1">
-        <v>17.086219714445</v>
+        <v>-5.4479878511769</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1603719.32</v>
+        <v>176626.26</v>
       </c>
       <c r="N35" s="1">
-        <v>1603719.32</v>
+        <v>176626.26</v>
       </c>
       <c r="O35" s="1">
-        <v>1.79</v>
+        <v>0.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>78900.0</v>
+        <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.345</v>
+        <v>10.97</v>
       </c>
       <c r="E36" s="1">
-        <v>14.6298670469</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1154296.51</v>
+        <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>845423.99</v>
+        <v>-19587.36</v>
       </c>
       <c r="J36" s="1">
-        <v>73.241492344112</v>
+        <v>-8.6594504579517</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1999720.5</v>
+        <v>206608.98</v>
       </c>
       <c r="N36" s="1">
-        <v>1999720.5</v>
+        <v>206608.98</v>
       </c>
       <c r="O36" s="1">
-        <v>2.24</v>
+        <v>0.24</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>396383.0</v>
+        <v>21469.0</v>
       </c>
       <c r="D37" s="1">
-        <v>5.966</v>
+        <v>28.18</v>
       </c>
       <c r="E37" s="1">
-        <v>2.7071045681</v>
+        <v>25.137132144</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1073050.23</v>
+        <v>539669.09</v>
       </c>
       <c r="I37" s="1">
-        <v>1291770.75</v>
+        <v>65327.33</v>
       </c>
       <c r="J37" s="1">
-        <v>120.38306445356</v>
+        <v>12.105071646775</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2364820.98</v>
+        <v>604996.42</v>
       </c>
       <c r="N37" s="1">
-        <v>2364820.98</v>
+        <v>604996.42</v>
       </c>
       <c r="O37" s="1">
-        <v>2.65</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>8357.0</v>
+        <v>70911.0</v>
       </c>
       <c r="D38" s="1">
-        <v>77.0</v>
+        <v>9.806</v>
       </c>
       <c r="E38" s="1">
-        <v>93.1433588608</v>
+        <v>10.5675168874</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>778399.05</v>
+        <v>749353.19</v>
       </c>
       <c r="I38" s="1">
-        <v>-134910.05</v>
+        <v>-53999.92</v>
       </c>
       <c r="J38" s="1">
-        <v>-17.331733639706</v>
+        <v>-7.2062040597972</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>643489.0</v>
+        <v>695353.27</v>
       </c>
       <c r="N38" s="1">
-        <v>643489.0</v>
+        <v>695353.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.72</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>7210.0</v>
+        <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>106.8</v>
+        <v>15.5</v>
       </c>
       <c r="E39" s="1">
-        <v>99.3163994452</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>716071.24</v>
+        <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>53956.76</v>
+        <v>-4653.21</v>
       </c>
       <c r="J39" s="1">
-        <v>7.5351106127374</v>
+        <v>-3.3966967902773</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>770028.0</v>
+        <v>132339.0</v>
       </c>
       <c r="N39" s="1">
-        <v>770028.0</v>
+        <v>132339.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.86</v>
+        <v>0.16</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>264641.0</v>
+        <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.477</v>
+        <v>83.3</v>
       </c>
       <c r="E40" s="1">
-        <v>3.5459065678</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>938392.26</v>
+        <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>246405.5</v>
+        <v>-9465.8</v>
       </c>
       <c r="J40" s="1">
-        <v>26.258262189844</v>
+        <v>-10.140237324703</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1184797.76</v>
+        <v>83883.1</v>
       </c>
       <c r="N40" s="1">
-        <v>1184797.76</v>
+        <v>83883.1</v>
       </c>
       <c r="O40" s="1">
-        <v>1.33</v>
+        <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>10382.0</v>
+        <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>167.74</v>
+        <v>29.59</v>
       </c>
       <c r="E41" s="1">
-        <v>147.4310845694</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1530629.52</v>
+        <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>210847.16</v>
+        <v>-33689.48</v>
       </c>
       <c r="J41" s="1">
-        <v>13.775192314336</v>
+        <v>-14.603174603175</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1741476.68</v>
+        <v>197010.22</v>
       </c>
       <c r="N41" s="1">
-        <v>1741476.68</v>
+        <v>197010.22</v>
       </c>
       <c r="O41" s="1">
-        <v>1.95</v>
+        <v>0.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>5485.0</v>
+        <v>7419.0</v>
       </c>
       <c r="D42" s="1">
-        <v>140.85</v>
+        <v>71.8</v>
       </c>
       <c r="E42" s="1">
-        <v>76.1009608022</v>
+        <v>75.3524208114</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>417413.77</v>
+        <v>559039.61</v>
       </c>
       <c r="I42" s="1">
-        <v>355148.48</v>
+        <v>-26355.41</v>
       </c>
       <c r="J42" s="1">
-        <v>85.083077158667</v>
+        <v>-4.7144083404036</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>772562.25</v>
+        <v>532684.2</v>
       </c>
       <c r="N42" s="1">
-        <v>772562.25</v>
+        <v>532684.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>3162.0</v>
+        <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>394.05</v>
+        <v>55.25</v>
       </c>
       <c r="E43" s="1">
-        <v>360.5104617331</v>
+        <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1139934.08</v>
+        <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>106052.02</v>
+        <v>-10322.38</v>
       </c>
       <c r="J43" s="1">
-        <v>9.3033467338743</v>
+        <v>-11.10215304145</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1245986.1</v>
+        <v>82654.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1245986.1</v>
+        <v>82654.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.39</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>3717.0</v>
+        <v>28548.0</v>
       </c>
       <c r="D44" s="1">
-        <v>536.2</v>
+        <v>16.325</v>
       </c>
       <c r="E44" s="1">
-        <v>637.8062684961</v>
+        <v>18.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2370725.9</v>
+        <v>536274.18</v>
       </c>
       <c r="I44" s="1">
-        <v>-377670.5</v>
+        <v>-70228.08</v>
       </c>
       <c r="J44" s="1">
-        <v>-15.93058480527</v>
+        <v>-13.095554964067</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1993055.4</v>
+        <v>466046.1</v>
       </c>
       <c r="N44" s="1">
-        <v>1993055.4</v>
+        <v>466046.1</v>
       </c>
       <c r="O44" s="1">
-        <v>2.23</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>6576.0</v>
+        <v>8468.0</v>
       </c>
       <c r="D45" s="1">
-        <v>121.45</v>
+        <v>71.92</v>
       </c>
       <c r="E45" s="1">
-        <v>100.9287287105</v>
+        <v>56.9088875768</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>663707.32</v>
+        <v>481904.46</v>
       </c>
       <c r="I45" s="1">
-        <v>134947.88</v>
+        <v>127114.1</v>
       </c>
       <c r="J45" s="1">
-        <v>20.332438099372</v>
+        <v>26.377448343184</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>798655.2</v>
+        <v>609018.56</v>
       </c>
       <c r="N45" s="1">
-        <v>798655.2</v>
+        <v>609018.56</v>
       </c>
       <c r="O45" s="1">
-        <v>0.89</v>
+        <v>0.72</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>55563.0</v>
+        <v>17334.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.965</v>
+        <v>18.495</v>
       </c>
       <c r="E46" s="1">
-        <v>11.802223602</v>
+        <v>28.9054361371</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>655766.95</v>
+        <v>501046.83</v>
       </c>
       <c r="I46" s="1">
-        <v>286859.35</v>
+        <v>-180454.5</v>
       </c>
       <c r="J46" s="1">
-        <v>43.744099942823</v>
+        <v>-36.01549579707</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>942626.3</v>
+        <v>320592.33</v>
       </c>
       <c r="N46" s="1">
-        <v>942626.3</v>
+        <v>320592.33</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>14514.0</v>
+        <v>22539.0</v>
       </c>
       <c r="D47" s="1">
-        <v>48.36</v>
+        <v>25.49</v>
       </c>
       <c r="E47" s="1">
-        <v>52.2038004685</v>
+        <v>30.2950002218</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>757685.96</v>
+        <v>682819.01</v>
       </c>
       <c r="I47" s="1">
-        <v>-55788.92</v>
+        <v>-108299.9</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.3630663553539</v>
+        <v>-15.860703702435</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>701897.04</v>
+        <v>574519.11</v>
       </c>
       <c r="N47" s="1">
-        <v>701897.04</v>
+        <v>574519.11</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.68</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>1202.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D48" s="1">
-        <v>532.0</v>
+        <v>243.0</v>
       </c>
       <c r="E48" s="1">
-        <v>186.1487104825</v>
+        <v>147.0676852699</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>223750.75</v>
+        <v>482234.94</v>
       </c>
       <c r="I48" s="1">
-        <v>415713.25</v>
+        <v>314562.06</v>
       </c>
       <c r="J48" s="1">
-        <v>185.79300851506</v>
+        <v>65.230043264804</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>639464.0</v>
+        <v>796797.0</v>
       </c>
       <c r="N48" s="1">
-        <v>639464.0</v>
+        <v>796797.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.72</v>
+        <v>0.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>173569.0</v>
+        <v>11826.0</v>
       </c>
       <c r="D49" s="1">
-        <v>5.884</v>
+        <v>45.05</v>
       </c>
       <c r="E49" s="1">
-        <v>4.5034241714</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>781654.83</v>
+        <v>592482.6</v>
       </c>
       <c r="I49" s="1">
-        <v>239625.17</v>
+        <v>-59721.3</v>
       </c>
       <c r="J49" s="1">
-        <v>30.656136289723</v>
+        <v>-10.079840319361</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1021280.0</v>
+        <v>532761.3</v>
       </c>
       <c r="N49" s="1">
-        <v>1021280.0</v>
+        <v>532761.3</v>
       </c>
       <c r="O49" s="1">
-        <v>1.14</v>
+        <v>0.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>288.0</v>
+        <v>13924.0</v>
       </c>
       <c r="D50" s="1">
-        <v>4773.25</v>
+        <v>33.33</v>
       </c>
       <c r="E50" s="1">
-        <v>4770.1000347222</v>
+        <v>31.4650373456</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1373788.81</v>
+        <v>438119.18</v>
       </c>
       <c r="I50" s="1">
-        <v>907.19</v>
+        <v>25967.74</v>
       </c>
       <c r="J50" s="1">
-        <v>0.066035623044564</v>
+        <v>5.9270949973019</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1374696.0</v>
+        <v>464086.92</v>
       </c>
       <c r="N50" s="1">
-        <v>1374696.0</v>
+        <v>464086.92</v>
       </c>
       <c r="O50" s="1">
-        <v>1.54</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>4821.0</v>
+        <v>67096.0</v>
       </c>
       <c r="D51" s="1">
-        <v>249.53</v>
+        <v>19.9</v>
       </c>
       <c r="E51" s="1">
-        <v>158.78</v>
+        <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>765478.38</v>
+        <v>1320449.28</v>
       </c>
       <c r="I51" s="1">
-        <v>437505.75</v>
+        <v>14761.12</v>
       </c>
       <c r="J51" s="1">
-        <v>57.15455347021</v>
+        <v>1.1178861788618</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1202984.13</v>
+        <v>1335210.4</v>
       </c>
       <c r="N51" s="1">
-        <v>1202984.13</v>
+        <v>1335210.4</v>
       </c>
       <c r="O51" s="1">
-        <v>1.35</v>
+        <v>1.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>7046.0</v>
+        <v>136114.0</v>
       </c>
       <c r="D52" s="1">
-        <v>46.0</v>
+        <v>4.4</v>
       </c>
       <c r="E52" s="1">
-        <v>32.8492307692</v>
+        <v>4.5159999706</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>231455.68</v>
+        <v>614690.82</v>
       </c>
       <c r="I52" s="1">
-        <v>92660.32</v>
+        <v>-15789.22</v>
       </c>
       <c r="J52" s="1">
-        <v>40.033720494567</v>
+        <v>-2.5686441844048</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>324116.0</v>
+        <v>598901.6</v>
       </c>
       <c r="N52" s="1">
-        <v>324116.0</v>
+        <v>598901.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.36</v>
+        <v>0.71</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>7636.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.95</v>
+        <v>134.1</v>
       </c>
       <c r="E53" s="1">
-        <v>42.797287847</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>326800.09</v>
+        <v>282458.4</v>
       </c>
       <c r="I53" s="1">
-        <v>459326.11</v>
+        <v>-23377.2</v>
       </c>
       <c r="J53" s="1">
-        <v>140.55262653079</v>
+        <v>-8.2763337893297</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>786126.2</v>
+        <v>259081.2</v>
       </c>
       <c r="N53" s="1">
-        <v>786126.2</v>
+        <v>259081.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>3171.0</v>
+        <v>14397.0</v>
       </c>
       <c r="D54" s="1">
-        <v>308.0</v>
+        <v>44.4</v>
       </c>
       <c r="E54" s="1">
-        <v>214.0855502996</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>678865.28</v>
+        <v>625405.68</v>
       </c>
       <c r="I54" s="1">
-        <v>297802.72</v>
+        <v>13821.12</v>
       </c>
       <c r="J54" s="1">
-        <v>43.867719969417</v>
+        <v>2.2099447513812</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>976668.0</v>
+        <v>639226.8</v>
       </c>
       <c r="N54" s="1">
-        <v>976668.0</v>
+        <v>639226.8</v>
       </c>
       <c r="O54" s="1">
-        <v>1.09</v>
+        <v>0.75</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>300576.0</v>
+        <v>186574.0</v>
       </c>
       <c r="D55" s="1">
-        <v>3.138</v>
+        <v>9.71</v>
       </c>
       <c r="E55" s="1">
-        <v>2.5731999894</v>
+        <v>5.4519418569</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>773442.16</v>
+        <v>1017190.6</v>
       </c>
       <c r="I55" s="1">
-        <v>169765.33</v>
+        <v>794442.94</v>
       </c>
       <c r="J55" s="1">
-        <v>21.949324562292</v>
+        <v>78.101679272302</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>943207.49</v>
+        <v>1811633.54</v>
       </c>
       <c r="N55" s="1">
-        <v>943207.49</v>
+        <v>1811633.54</v>
       </c>
       <c r="O55" s="1">
-        <v>1.06</v>
+        <v>2.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>20668.0</v>
+        <v>47384.0</v>
       </c>
       <c r="D56" s="1">
-        <v>80.36</v>
+        <v>27.64</v>
       </c>
       <c r="E56" s="1">
-        <v>90.1062720147</v>
+        <v>14.5844831589</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1862316.43</v>
+        <v>691071.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-201435.95</v>
+        <v>618622.61</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.816419098015</v>
+        <v>89.516486110005</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1660880.48</v>
+        <v>1309693.76</v>
       </c>
       <c r="N56" s="1">
-        <v>1660880.48</v>
+        <v>1309693.76</v>
       </c>
       <c r="O56" s="1">
-        <v>1.86</v>
+        <v>1.55</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>18110.0</v>
+        <v>3980.0</v>
       </c>
       <c r="D57" s="1">
-        <v>171.22</v>
+        <v>91.45</v>
       </c>
       <c r="E57" s="1">
-        <v>176.733484815</v>
+        <v>104.589701005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3200643.41</v>
+        <v>416267.01</v>
       </c>
       <c r="I57" s="1">
-        <v>-99849.21</v>
+        <v>-52296.01</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.1196605560005</v>
+        <v>-12.563092616924</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3100794.2</v>
+        <v>363971.0</v>
       </c>
       <c r="N57" s="1">
-        <v>3100794.2</v>
+        <v>363971.0</v>
       </c>
       <c r="O57" s="1">
-        <v>3.47</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>12313.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D58" s="1">
-        <v>252.9</v>
+        <v>204.7</v>
       </c>
       <c r="E58" s="1">
-        <v>121.5453480062</v>
+        <v>205.5135039263</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1496587.87</v>
+        <v>758961.37</v>
       </c>
       <c r="I58" s="1">
-        <v>1617369.83</v>
+        <v>-3004.27</v>
       </c>
       <c r="J58" s="1">
-        <v>108.07048903851</v>
+        <v>-0.39583964596248</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3113957.7</v>
+        <v>755957.1</v>
       </c>
       <c r="N58" s="1">
-        <v>3113957.7</v>
+        <v>755957.1</v>
       </c>
       <c r="O58" s="1">
-        <v>3.48</v>
+        <v>0.89</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>9715.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>50.2</v>
+        <v>61.48</v>
       </c>
       <c r="E59" s="1">
-        <v>95.6538764797</v>
+        <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>929277.41</v>
+        <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-441584.41</v>
+        <v>-10020.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-47.519115954836</v>
+        <v>-9.8004694835681</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>487693.0</v>
+        <v>92220.0</v>
       </c>
       <c r="N59" s="1">
-        <v>487693.0</v>
+        <v>92220.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.55</v>
+        <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>7352.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>152.0</v>
+        <v>25.86</v>
       </c>
       <c r="E60" s="1">
-        <v>89.12</v>
+        <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>655210.24</v>
+        <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>462293.76</v>
+        <v>726.8</v>
       </c>
       <c r="J60" s="1">
-        <v>70.556552962298</v>
+        <v>0.77942322681216</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1117504.0</v>
+        <v>93975.24</v>
       </c>
       <c r="N60" s="1">
-        <v>1117504.0</v>
+        <v>93975.24</v>
       </c>
       <c r="O60" s="1">
-        <v>1.25</v>
+        <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>23250.0</v>
+        <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>41.4</v>
+        <v>289.2</v>
       </c>
       <c r="E61" s="1">
-        <v>52.79836</v>
+        <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1227561.87</v>
+        <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-265011.87</v>
+        <v>-18515.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-21.588473581376</v>
+        <v>-10.018668326073</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>962550.0</v>
+        <v>166290.0</v>
       </c>
       <c r="N61" s="1">
-        <v>962550.0</v>
+        <v>166290.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>9885.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D62" s="1">
-        <v>250.5</v>
+        <v>55.28</v>
       </c>
       <c r="E62" s="1">
-        <v>188.1251482044</v>
+        <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1859617.09</v>
+        <v>409908.4</v>
       </c>
       <c r="I62" s="1">
-        <v>616575.41</v>
+        <v>-51141.2</v>
       </c>
       <c r="J62" s="1">
-        <v>33.156041279444</v>
+        <v>-12.47625079164</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2476192.5</v>
+        <v>358767.2</v>
       </c>
       <c r="N62" s="1">
-        <v>2476192.5</v>
+        <v>358767.2</v>
       </c>
       <c r="O62" s="1">
-        <v>2.77</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>23485.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>72.58</v>
+        <v>70.15</v>
       </c>
       <c r="E63" s="1">
-        <v>32.0377351501</v>
+        <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>752406.21</v>
+        <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>952135.09</v>
+        <v>-14030.1</v>
       </c>
       <c r="J63" s="1">
-        <v>126.5453524101</v>
+        <v>-15.735735735736</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1704541.3</v>
+        <v>75130.65</v>
       </c>
       <c r="N63" s="1">
-        <v>1704541.3</v>
+        <v>75130.65</v>
       </c>
       <c r="O63" s="1">
-        <v>1.91</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>30917.0</v>
+        <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.89</v>
+        <v>39.78</v>
       </c>
       <c r="E64" s="1">
-        <v>29.4209612834</v>
+        <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>909607.86</v>
+        <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-140083.73</v>
+        <v>951.72</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.400452894064</v>
+        <v>0.83650190114068</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>769524.13</v>
+        <v>114725.52</v>
       </c>
       <c r="N64" s="1">
-        <v>769524.13</v>
+        <v>114725.52</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>26216.0</v>
+        <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>32.72</v>
+        <v>33.92</v>
       </c>
       <c r="E65" s="1">
-        <v>29.5709955752</v>
+        <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>775233.22</v>
+        <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>82554.3</v>
+        <v>-7048.88</v>
       </c>
       <c r="J65" s="1">
-        <v>10.648963159757</v>
+        <v>-7.7257889009793</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>857787.52</v>
+        <v>84189.44</v>
       </c>
       <c r="N65" s="1">
-        <v>857787.52</v>
+        <v>84189.44</v>
       </c>
       <c r="O65" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>20630.0</v>
+        <v>4911.0</v>
       </c>
       <c r="D66" s="1">
-        <v>73.94</v>
+        <v>198.5</v>
       </c>
       <c r="E66" s="1">
-        <v>68.0993805138</v>
+        <v>148.3624434942</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1404890.22</v>
+        <v>728607.96</v>
       </c>
       <c r="I66" s="1">
-        <v>120491.98</v>
+        <v>246225.54</v>
       </c>
       <c r="J66" s="1">
-        <v>8.5766117725554</v>
+        <v>33.793967883634</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1525382.2</v>
+        <v>974833.5</v>
       </c>
       <c r="N66" s="1">
-        <v>1525382.2</v>
+        <v>974833.5</v>
       </c>
       <c r="O66" s="1">
-        <v>1.71</v>
+        <v>1.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>36557.0</v>
+        <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.02</v>
+        <v>62.3</v>
       </c>
       <c r="E67" s="1">
-        <v>28.6166706787</v>
+        <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1046139.63</v>
+        <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>124415.51</v>
+        <v>-4957.2</v>
       </c>
       <c r="J67" s="1">
-        <v>11.892820655308</v>
+        <v>-5.4628224582701</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1170555.14</v>
+        <v>85787.1</v>
       </c>
       <c r="N67" s="1">
-        <v>1170555.14</v>
+        <v>85787.1</v>
       </c>
       <c r="O67" s="1">
-        <v>1.31</v>
+        <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>7664.0</v>
+        <v>26881.0</v>
       </c>
       <c r="D68" s="1">
-        <v>134.2</v>
+        <v>34.21</v>
       </c>
       <c r="E68" s="1">
-        <v>107.1482646138</v>
+        <v>35.9611718314</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>821184.3</v>
+        <v>966672.26</v>
       </c>
       <c r="I68" s="1">
-        <v>207324.5</v>
+        <v>-47073.25</v>
       </c>
       <c r="J68" s="1">
-        <v>25.247012150622</v>
+        <v>-4.8696183751047</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1028508.8</v>
+        <v>919599.01</v>
       </c>
       <c r="N68" s="1">
-        <v>1028508.8</v>
+        <v>919599.01</v>
       </c>
       <c r="O68" s="1">
-        <v>1.15</v>
+        <v>1.09</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>9560.0</v>
+        <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>24.78</v>
+        <v>9.218</v>
       </c>
       <c r="E69" s="1">
-        <v>28.6202144351</v>
+        <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>273609.25</v>
+        <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-36712.45</v>
+        <v>-11759.14</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.417839491903</v>
+        <v>-13.283165383889</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>236896.8</v>
+        <v>76767.5</v>
       </c>
       <c r="N69" s="1">
-        <v>236896.8</v>
+        <v>76767.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>11031.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D70" s="1">
-        <v>29.54</v>
+        <v>261.2</v>
       </c>
       <c r="E70" s="1">
-        <v>30.4387254102</v>
+        <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335769.58</v>
+        <v>335140.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-9913.84</v>
+        <v>4420.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.9525724158812</v>
+        <v>1.3188518231187</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>325855.74</v>
+        <v>339560.0</v>
       </c>
       <c r="N70" s="1">
-        <v>325855.74</v>
+        <v>339560.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>5223.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D71" s="1">
+        <v>71.42</v>
+      </c>
+      <c r="E71" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>615203.36</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-55913.34</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-9.0885947046843</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71">
+        <v>0.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>559290.02</v>
+      </c>
+      <c r="N71" s="1">
+        <v>559290.02</v>
+      </c>
+      <c r="O71" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="P71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" t="s">
+        <v>171</v>
+      </c>
+      <c r="C72" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>70.08</v>
+      </c>
+      <c r="E72" s="1">
+        <v>69.0962440945</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>175504.46</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2498.74</v>
+      </c>
+      <c r="J72" s="1">
+        <v>1.4237472939434</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>178003.2</v>
+      </c>
+      <c r="N72" s="1">
+        <v>178003.2</v>
+      </c>
+      <c r="O72" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="1">
+        <v>456.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1873.0</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1442.8157894737</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>657924.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>196164.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>29.815601802032</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>854088.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>854088.0</v>
+      </c>
+      <c r="O73" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="P73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" t="s">
+        <v>175</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1856.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>42.9</v>
+      </c>
+      <c r="E74" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>90461.44</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-10839.04</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-11.981945014362</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>79622.4</v>
+      </c>
+      <c r="N74" s="1">
+        <v>79622.4</v>
+      </c>
+      <c r="O74" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>176</v>
+      </c>
+      <c r="B75" t="s">
+        <v>177</v>
+      </c>
+      <c r="C75" s="1">
+        <v>2854.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>28.56</v>
+      </c>
+      <c r="E75" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>90300.56</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-8790.32</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-9.7345132743363</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>81510.24</v>
+      </c>
+      <c r="N75" s="1">
+        <v>81510.24</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" t="s">
+        <v>179</v>
+      </c>
+      <c r="C76" s="1">
+        <v>37648.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>19.805</v>
+      </c>
+      <c r="E76" s="1">
+        <v>13.9407368253</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>524840.86</v>
+      </c>
+      <c r="I76" s="1">
+        <v>220777.78</v>
+      </c>
+      <c r="J76" s="1">
+        <v>42.065661579779</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>745618.64</v>
+      </c>
+      <c r="N76" s="1">
+        <v>745618.64</v>
+      </c>
+      <c r="O76" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="P76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="1">
+        <v>16507.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="E77" s="1">
+        <v>28.6805633973</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>473430.06</v>
+      </c>
+      <c r="I77" s="1">
+        <v>378661.28</v>
+      </c>
+      <c r="J77" s="1">
+        <v>79.982517375428</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>852091.34</v>
+      </c>
+      <c r="N77" s="1">
+        <v>852091.34</v>
+      </c>
+      <c r="O77" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
+        <v>16730.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>39.835</v>
+      </c>
+      <c r="E78" s="1">
+        <v>35.900894202</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>600621.96</v>
+      </c>
+      <c r="I78" s="1">
+        <v>65817.59</v>
+      </c>
+      <c r="J78" s="1">
+        <v>10.958239022762</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>666439.55</v>
+      </c>
+      <c r="N78" s="1">
+        <v>666439.55</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="P78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="1">
+        <v>38710.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>22.495</v>
+      </c>
+      <c r="E79" s="1">
+        <v>14.6298669594</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>566322.15</v>
+      </c>
+      <c r="I79" s="1">
+        <v>304459.3</v>
+      </c>
+      <c r="J79" s="1">
+        <v>53.760796747929</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>870781.45</v>
+      </c>
+      <c r="N79" s="1">
+        <v>870781.45</v>
+      </c>
+      <c r="O79" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="P79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
+        <v>186</v>
+      </c>
+      <c r="B80" t="s">
+        <v>187</v>
+      </c>
+      <c r="C80" s="1">
+        <v>2274.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="E80" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-14553.6</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-16.368286445013</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>74359.8</v>
+      </c>
+      <c r="N80" s="1">
+        <v>74359.8</v>
+      </c>
+      <c r="O80" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P80">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>188</v>
+      </c>
+      <c r="B81" t="s">
+        <v>189</v>
+      </c>
+      <c r="C81" s="1">
+        <v>303461.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>5.144</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.7071045703</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>821500.66</v>
+      </c>
+      <c r="I81" s="1">
+        <v>739502.72</v>
+      </c>
+      <c r="J81" s="1">
+        <v>90.018518061811</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1561003.38</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1561003.38</v>
+      </c>
+      <c r="O81" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="P81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>190</v>
+      </c>
+      <c r="B82" t="s">
+        <v>191</v>
+      </c>
+      <c r="C82" s="1">
+        <v>16343.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>18.995</v>
+      </c>
+      <c r="E82" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>312968.45</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2533.16</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.80939788020166</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>310435.29</v>
+      </c>
+      <c r="N82" s="1">
+        <v>310435.29</v>
+      </c>
+      <c r="O82" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>192</v>
+      </c>
+      <c r="B83" t="s">
+        <v>193</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6121.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>18.26</v>
+      </c>
+      <c r="E83" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="I83" s="1">
+        <v>20015.67</v>
+      </c>
+      <c r="J83" s="1">
+        <v>21.814543028686</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>111769.46</v>
+      </c>
+      <c r="N83" s="1">
+        <v>111769.46</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>194</v>
+      </c>
+      <c r="B84" t="s">
+        <v>195</v>
+      </c>
+      <c r="C84" s="1">
+        <v>3689.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E84" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>423497.2</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-30249.8</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-7.1428571428571</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>393247.4</v>
+      </c>
+      <c r="N84" s="1">
+        <v>393247.4</v>
+      </c>
+      <c r="O84" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" t="s">
+        <v>197</v>
+      </c>
+      <c r="C85" s="1">
+        <v>926.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>248.7</v>
+      </c>
+      <c r="E85" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>264743.4</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-34447.2</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-13.011542497377</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>230296.2</v>
+      </c>
+      <c r="N85" s="1">
+        <v>230296.2</v>
+      </c>
+      <c r="O85" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>198</v>
+      </c>
+      <c r="B86" t="s">
+        <v>199</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>32.18</v>
+      </c>
+      <c r="E86" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-10013.84</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-9.6574957888827</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>93675.98</v>
+      </c>
+      <c r="N86" s="1">
+        <v>93675.98</v>
+      </c>
+      <c r="O86" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>200</v>
+      </c>
+      <c r="B87" t="s">
+        <v>201</v>
+      </c>
+      <c r="C87" s="1">
+        <v>5284.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>55.82</v>
+      </c>
+      <c r="E87" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>338281.68</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-43328.8</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-12.80849734458</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>294952.88</v>
+      </c>
+      <c r="N87" s="1">
+        <v>294952.88</v>
+      </c>
+      <c r="O87" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" t="s">
+        <v>203</v>
+      </c>
+      <c r="C88" s="1">
+        <v>903.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>90.1</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-9210.6</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-10.169491525424</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>81360.3</v>
+      </c>
+      <c r="N88" s="1">
+        <v>81360.3</v>
+      </c>
+      <c r="O88" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" t="s">
+        <v>204</v>
+      </c>
+      <c r="B89" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" s="1">
+        <v>235938.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>4.859</v>
+      </c>
+      <c r="E89" s="1">
+        <v>3.5459065517</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>836614.1</v>
+      </c>
+      <c r="I89" s="1">
+        <v>309808.64</v>
+      </c>
+      <c r="J89" s="1">
+        <v>37.031247740147</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1146422.74</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1146422.74</v>
+      </c>
+      <c r="O89" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P89">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" t="s">
+        <v>206</v>
+      </c>
+      <c r="B90" t="s">
+        <v>207</v>
+      </c>
+      <c r="C90" s="1">
+        <v>10232.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>24.41</v>
+      </c>
+      <c r="E90" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>277082.56</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-27319.44</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-9.8596750369276</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>249763.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>249763.12</v>
+      </c>
+      <c r="O90" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91" t="s">
+        <v>208</v>
+      </c>
+      <c r="B91" t="s">
+        <v>209</v>
+      </c>
+      <c r="C91" s="1">
+        <v>5282.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>170.88</v>
+      </c>
+      <c r="E91" s="1">
+        <v>147.4310848164</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>778730.99</v>
+      </c>
+      <c r="I91" s="1">
+        <v>123857.17</v>
+      </c>
+      <c r="J91" s="1">
+        <v>15.905000775685</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>902588.16</v>
+      </c>
+      <c r="N91" s="1">
+        <v>902588.16</v>
+      </c>
+      <c r="O91" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="P91">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
+      <c r="A92" t="s">
+        <v>210</v>
+      </c>
+      <c r="B92" t="s">
+        <v>211</v>
+      </c>
+      <c r="C92" s="1">
+        <v>4604.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>136.85</v>
+      </c>
+      <c r="E92" s="1">
+        <v>76.1009600348</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>350368.82</v>
+      </c>
+      <c r="I92" s="1">
+        <v>279688.58</v>
+      </c>
+      <c r="J92" s="1">
+        <v>79.826903546954</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>630057.4</v>
+      </c>
+      <c r="N92" s="1">
+        <v>630057.4</v>
+      </c>
+      <c r="O92" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
+      <c r="A93" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93" t="s">
+        <v>213</v>
+      </c>
+      <c r="C93" s="1">
+        <v>5388.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>64.08</v>
+      </c>
+      <c r="E93" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>306038.4</v>
+      </c>
+      <c r="I93" s="1">
+        <v>39224.64</v>
+      </c>
+      <c r="J93" s="1">
+        <v>12.816901408451</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>345263.04</v>
+      </c>
+      <c r="N93" s="1">
+        <v>345263.04</v>
+      </c>
+      <c r="O93" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
+      <c r="A94" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94" t="s">
+        <v>215</v>
+      </c>
+      <c r="C94" s="1">
+        <v>3162.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>353.65</v>
+      </c>
+      <c r="E94" s="1">
+        <v>360.5104617331</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>1139934.08</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-21692.78</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.9029854778971</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1118241.3</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1118241.3</v>
+      </c>
+      <c r="O94" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="P94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" t="s">
+        <v>216</v>
+      </c>
+      <c r="B95" t="s">
+        <v>217</v>
+      </c>
+      <c r="C95" s="1">
+        <v>16258.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>24.78</v>
+      </c>
+      <c r="E95" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>333939.32</v>
+      </c>
+      <c r="I95" s="1">
+        <v>68933.92</v>
+      </c>
+      <c r="J95" s="1">
+        <v>20.64264849075</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>402873.24</v>
+      </c>
+      <c r="N95" s="1">
+        <v>402873.24</v>
+      </c>
+      <c r="O95" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
+      <c r="A96" t="s">
+        <v>218</v>
+      </c>
+      <c r="B96" t="s">
+        <v>219</v>
+      </c>
+      <c r="C96" s="1">
+        <v>3238.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>473.7</v>
+      </c>
+      <c r="E96" s="1">
+        <v>637.806269302</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2065216.7</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-531376.1</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-25.729798717975</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1533840.6</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1533840.6</v>
+      </c>
+      <c r="O96" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="P96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97" t="s">
+        <v>220</v>
+      </c>
+      <c r="B97" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="1">
+        <v>9206.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E97" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>543154.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-38204.9</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-7.0338983050847</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>504949.1</v>
+      </c>
+      <c r="N97" s="1">
+        <v>504949.1</v>
+      </c>
+      <c r="O97" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98" t="s">
+        <v>222</v>
+      </c>
+      <c r="B98" t="s">
+        <v>223</v>
+      </c>
+      <c r="C98" s="1">
+        <v>4396.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>107.8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.9287283894</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>443682.69</v>
+      </c>
+      <c r="I98" s="1">
+        <v>30206.11</v>
+      </c>
+      <c r="J98" s="1">
+        <v>6.8080433789292</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>473888.8</v>
+      </c>
+      <c r="N98" s="1">
+        <v>473888.8</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="P98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99" t="s">
+        <v>224</v>
+      </c>
+      <c r="B99" t="s">
+        <v>225</v>
+      </c>
+      <c r="C99" s="1">
+        <v>8263.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>15.455</v>
+      </c>
+      <c r="E99" s="1">
+        <v>11.8022231635</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>97521.77</v>
+      </c>
+      <c r="I99" s="1">
+        <v>30182.9</v>
+      </c>
+      <c r="J99" s="1">
+        <v>30.949909953439</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>127704.67</v>
+      </c>
+      <c r="N99" s="1">
+        <v>127704.67</v>
+      </c>
+      <c r="O99" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>226</v>
+      </c>
+      <c r="B100" t="s">
+        <v>227</v>
+      </c>
+      <c r="C100" s="1">
+        <v>8528.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>52.56</v>
+      </c>
+      <c r="E100" s="1">
+        <v>52.2038004221</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>445194.01</v>
+      </c>
+      <c r="I100" s="1">
+        <v>3037.67</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.68232499354607</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>448231.68</v>
+      </c>
+      <c r="N100" s="1">
+        <v>448231.68</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>228</v>
+      </c>
+      <c r="B101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="1">
+        <v>845.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>537.6</v>
+      </c>
+      <c r="E101" s="1">
+        <v>186.1487100592</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>157295.66</v>
+      </c>
+      <c r="I101" s="1">
+        <v>296976.34</v>
+      </c>
+      <c r="J101" s="1">
+        <v>188.80135662993</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>454272.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>454272.0</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" s="1">
+        <v>89850.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>2.983</v>
+      </c>
+      <c r="E102" s="1">
+        <v>3.478</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>312498.3</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-44475.75</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-14.232317423807</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>268022.55</v>
+      </c>
+      <c r="N102" s="1">
+        <v>268022.55</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>232</v>
+      </c>
+      <c r="B103" t="s">
+        <v>233</v>
+      </c>
+      <c r="C103" s="1">
+        <v>5896.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>66.0</v>
+      </c>
+      <c r="E103" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>408592.8</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-19456.8</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-4.7619047619048</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>389136.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>389136.0</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>234</v>
+      </c>
+      <c r="B104" t="s">
+        <v>235</v>
+      </c>
+      <c r="C104" s="1">
+        <v>93454.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>7.204</v>
+      </c>
+      <c r="E104" s="1">
+        <v>4.5034242515</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>420863.01</v>
+      </c>
+      <c r="I104" s="1">
+        <v>252379.61</v>
+      </c>
+      <c r="J104" s="1">
+        <v>59.967163662114</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>673242.62</v>
+      </c>
+      <c r="N104" s="1">
+        <v>673242.62</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>236</v>
+      </c>
+      <c r="B105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="1">
+        <v>41529.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>15.645</v>
+      </c>
+      <c r="E105" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>683152.05</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-33430.84</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-4.8936162893751</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>649721.21</v>
+      </c>
+      <c r="N105" s="1">
+        <v>649721.21</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="1">
+        <v>35604.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="E106" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>647636.76</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-23854.68</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-3.6833424958769</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>623782.08</v>
+      </c>
+      <c r="N106" s="1">
+        <v>623782.08</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="1">
+        <v>3493.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>69.45</v>
+      </c>
+      <c r="E107" s="1">
         <v>67.7</v>
       </c>
-      <c r="E71" s="1">
-[...32 lines deleted...]
-      <c r="P71">
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>236476.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>6112.75</v>
+      </c>
+      <c r="J107" s="1">
+        <v>2.5849335302806</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>242588.85</v>
+      </c>
+      <c r="N107" s="1">
+        <v>242588.85</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108" t="s">
+        <v>242</v>
+      </c>
+      <c r="B108" t="s">
+        <v>243</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>243.14</v>
+      </c>
+      <c r="E108" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="I108" s="1">
+        <v>406699.56</v>
+      </c>
+      <c r="J108" s="1">
+        <v>53.130117143217</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1172177.94</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1172177.94</v>
+      </c>
+      <c r="O108" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="P108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16">
+      <c r="A109" t="s">
+        <v>244</v>
+      </c>
+      <c r="B109" t="s">
+        <v>245</v>
+      </c>
+      <c r="C109" s="1">
+        <v>12058.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>21.18</v>
+      </c>
+      <c r="E109" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>274319.5</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-18931.06</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-6.9010989010989</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>255388.44</v>
+      </c>
+      <c r="N109" s="1">
+        <v>255388.44</v>
+      </c>
+      <c r="O109" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110" t="s">
+        <v>246</v>
+      </c>
+      <c r="B110" t="s">
+        <v>247</v>
+      </c>
+      <c r="C110" s="1">
+        <v>7046.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>46.615</v>
+      </c>
+      <c r="E110" s="1">
+        <v>32.8492307692</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>231455.68</v>
+      </c>
+      <c r="I110" s="1">
+        <v>96993.61</v>
+      </c>
+      <c r="J110" s="1">
+        <v>41.905910453353</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>328449.29</v>
+      </c>
+      <c r="N110" s="1">
+        <v>328449.29</v>
+      </c>
+      <c r="O110" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P110">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="A111" t="s">
+        <v>248</v>
+      </c>
+      <c r="B111" t="s">
+        <v>249</v>
+      </c>
+      <c r="C111" s="1">
+        <v>5666.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>14.7</v>
+      </c>
+      <c r="E111" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-9405.56</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-10.146699266504</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>83290.2</v>
+      </c>
+      <c r="N111" s="1">
+        <v>83290.2</v>
+      </c>
+      <c r="O111" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" t="s">
+        <v>251</v>
+      </c>
+      <c r="C112" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>21.61</v>
+      </c>
+      <c r="E112" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-8432.3</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-9.0488215488215</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>84754.42</v>
+      </c>
+      <c r="N112" s="1">
+        <v>84754.42</v>
+      </c>
+      <c r="O112" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16">
+      <c r="A113" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" t="s">
+        <v>253</v>
+      </c>
+      <c r="C113" s="1">
+        <v>10265.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>36.035</v>
+      </c>
+      <c r="E113" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>430719.4</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-60820.12</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-14.120589878236</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>369899.28</v>
+      </c>
+      <c r="N113" s="1">
+        <v>369899.28</v>
+      </c>
+      <c r="O113" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114" t="s">
+        <v>254</v>
+      </c>
+      <c r="B114" t="s">
+        <v>255</v>
+      </c>
+      <c r="C114" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>25.97</v>
+      </c>
+      <c r="E114" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-6355.62</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-6.6834351419332</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>88739.49</v>
+      </c>
+      <c r="N114" s="1">
+        <v>88739.49</v>
+      </c>
+      <c r="O114" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
+      <c r="A115" t="s">
+        <v>256</v>
+      </c>
+      <c r="B115" t="s">
+        <v>257</v>
+      </c>
+      <c r="C115" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>87.15</v>
+      </c>
+      <c r="E115" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-3670.7</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-3.9140022050717</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>90113.1</v>
+      </c>
+      <c r="N115" s="1">
+        <v>90113.1</v>
+      </c>
+      <c r="O115" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
+      <c r="A116" t="s">
+        <v>258</v>
+      </c>
+      <c r="B116" t="s">
+        <v>259</v>
+      </c>
+      <c r="C116" s="1">
+        <v>2981.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>32.92</v>
+      </c>
+      <c r="E116" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-11774.95</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-10.71331705994</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>98134.52</v>
+      </c>
+      <c r="N116" s="1">
+        <v>98134.52</v>
+      </c>
+      <c r="O116" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
+      <c r="A117" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C117" s="1">
+        <v>4515.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>304.4</v>
+      </c>
+      <c r="E117" s="1">
+        <v>251.5670609081</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1135825.28</v>
+      </c>
+      <c r="I117" s="1">
+        <v>238540.72</v>
+      </c>
+      <c r="J117" s="1">
+        <v>21.001532911822</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1374366.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1374366.0</v>
+      </c>
+      <c r="O117" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="P117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
+      <c r="A118" t="s">
+        <v>262</v>
+      </c>
+      <c r="B118" t="s">
+        <v>263</v>
+      </c>
+      <c r="C118" s="1">
+        <v>149195.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>3.369</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.5731999732</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>383908.57</v>
+      </c>
+      <c r="I118" s="1">
+        <v>118729.39</v>
+      </c>
+      <c r="J118" s="1">
+        <v>30.926475540778</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>502637.96</v>
+      </c>
+      <c r="N118" s="1">
+        <v>502637.96</v>
+      </c>
+      <c r="O118" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119" t="s">
+        <v>264</v>
+      </c>
+      <c r="B119" t="s">
+        <v>265</v>
+      </c>
+      <c r="C119" s="1">
+        <v>32878.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>9.328</v>
+      </c>
+      <c r="E119" s="1">
+        <v>9.3879998783</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>308658.66</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1972.68</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.63911377053215</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>306685.98</v>
+      </c>
+      <c r="N119" s="1">
+        <v>306685.98</v>
+      </c>
+      <c r="O119" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="P119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" t="s">
+        <v>267</v>
+      </c>
+      <c r="C120" s="1">
+        <v>14682.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>76.39</v>
+      </c>
+      <c r="E120" s="1">
+        <v>90.1062723062</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1322940.29</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-201382.31</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-15.222327985793</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1121557.98</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1121557.98</v>
+      </c>
+      <c r="O120" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="P120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" t="s">
+        <v>268</v>
+      </c>
+      <c r="B121" t="s">
+        <v>269</v>
+      </c>
+      <c r="C121" s="1">
+        <v>13256.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>166.44</v>
+      </c>
+      <c r="E121" s="1">
+        <v>176.7334844599</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2342779.07</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-136450.43</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-5.8242978071338</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>2206328.64</v>
+      </c>
+      <c r="N121" s="1">
+        <v>2206328.64</v>
+      </c>
+      <c r="O121" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" t="s">
+        <v>271</v>
+      </c>
+      <c r="C122" s="1">
+        <v>29264.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>32.6</v>
+      </c>
+      <c r="E122" s="1">
+        <v>32.5458399399</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>952421.46</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1584.94</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.16641162201448</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>954006.4</v>
+      </c>
+      <c r="N122" s="1">
+        <v>954006.4</v>
+      </c>
+      <c r="O122" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
+        <v>272</v>
+      </c>
+      <c r="B123" t="s">
+        <v>273</v>
+      </c>
+      <c r="C123" s="1">
+        <v>7826.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="E123" s="1">
+        <v>121.5453475594</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>951213.89</v>
+      </c>
+      <c r="I123" s="1">
+        <v>989634.11</v>
+      </c>
+      <c r="J123" s="1">
+        <v>104.03907264222</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1940848.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>1940848.0</v>
+      </c>
+      <c r="O123" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>274</v>
+      </c>
+      <c r="B124" t="s">
+        <v>275</v>
+      </c>
+      <c r="C124" s="1">
+        <v>10655.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>143.95</v>
+      </c>
+      <c r="E124" s="1">
+        <v>113.0919371187</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1204994.59</v>
+      </c>
+      <c r="I124" s="1">
+        <v>328792.66</v>
+      </c>
+      <c r="J124" s="1">
+        <v>27.285820428455</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1533787.25</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1533787.25</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>276</v>
+      </c>
+      <c r="B125" t="s">
+        <v>277</v>
+      </c>
+      <c r="C125" s="1">
+        <v>9626.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>220.35</v>
+      </c>
+      <c r="E125" s="1">
+        <v>188.125148556</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1810892.68</v>
+      </c>
+      <c r="I125" s="1">
+        <v>310196.42</v>
+      </c>
+      <c r="J125" s="1">
+        <v>17.129475613099</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2121089.1</v>
+      </c>
+      <c r="N125" s="1">
+        <v>2121089.1</v>
+      </c>
+      <c r="O125" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>278</v>
+      </c>
+      <c r="B126" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" s="1">
+        <v>10749.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>18.35</v>
+      </c>
+      <c r="E126" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-14726.13</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-6.947261663286</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>197244.15</v>
+      </c>
+      <c r="N126" s="1">
+        <v>197244.15</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>280</v>
+      </c>
+      <c r="B127" t="s">
+        <v>281</v>
+      </c>
+      <c r="C127" s="1">
+        <v>10025.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>64.12</v>
+      </c>
+      <c r="E127" s="1">
+        <v>32.0377346633</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>321178.29</v>
+      </c>
+      <c r="I127" s="1">
+        <v>321624.71</v>
+      </c>
+      <c r="J127" s="1">
+        <v>100.13899445071</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>642803.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>642803.0</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>282</v>
+      </c>
+      <c r="B128" t="s">
+        <v>283</v>
+      </c>
+      <c r="C128" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>126.9</v>
+      </c>
+      <c r="E128" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-3306.7</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-3.2774390243902</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>97586.1</v>
+      </c>
+      <c r="N128" s="1">
+        <v>97586.1</v>
+      </c>
+      <c r="O128" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>284</v>
+      </c>
+      <c r="B129" t="s">
+        <v>285</v>
+      </c>
+      <c r="C129" s="1">
+        <v>2265.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>45.7</v>
+      </c>
+      <c r="E129" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-15402.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-12.952380952381</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>103510.5</v>
+      </c>
+      <c r="N129" s="1">
+        <v>103510.5</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" t="s">
+        <v>287</v>
+      </c>
+      <c r="C130" s="1">
+        <v>8595.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>28.605</v>
+      </c>
+      <c r="E130" s="1">
+        <v>29.1999604421</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>250973.66</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-5113.68</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-2.0375365287337</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>245859.98</v>
+      </c>
+      <c r="N130" s="1">
+        <v>245859.98</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>288</v>
+      </c>
+      <c r="B131" t="s">
+        <v>289</v>
+      </c>
+      <c r="C131" s="1">
+        <v>8011.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>10.275</v>
+      </c>
+      <c r="E131" s="1">
+        <v>11.5050006241</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-9853.53</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-10.69100333136</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>82313.03</v>
+      </c>
+      <c r="N131" s="1">
+        <v>82313.03</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>290</v>
+      </c>
+      <c r="B132" t="s">
+        <v>291</v>
+      </c>
+      <c r="C132" s="1">
+        <v>26216.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>31.96</v>
+      </c>
+      <c r="E132" s="1">
+        <v>29.5709955752</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>775233.22</v>
+      </c>
+      <c r="I132" s="1">
+        <v>62630.14</v>
+      </c>
+      <c r="J132" s="1">
+        <v>8.0788772183937</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>837863.36</v>
+      </c>
+      <c r="N132" s="1">
+        <v>837863.36</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>292</v>
+      </c>
+      <c r="B133" t="s">
+        <v>293</v>
+      </c>
+      <c r="C133" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>51.24</v>
+      </c>
+      <c r="E133" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-429.84</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-0.46620046620047</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>91770.84</v>
+      </c>
+      <c r="N133" s="1">
+        <v>91770.84</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>294</v>
+      </c>
+      <c r="B134" t="s">
+        <v>295</v>
+      </c>
+      <c r="C134" s="1">
+        <v>18162.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>10.02</v>
+      </c>
+      <c r="E134" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-3269.16</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.7647058823529</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>181983.24</v>
+      </c>
+      <c r="N134" s="1">
+        <v>181983.24</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>296</v>
+      </c>
+      <c r="B135" t="s">
+        <v>297</v>
+      </c>
+      <c r="C135" s="1">
+        <v>1268.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>253.8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>323213.2</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-1394.8</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-0.43154178109062</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>321818.4</v>
+      </c>
+      <c r="N135" s="1">
+        <v>321818.4</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>298</v>
+      </c>
+      <c r="B136" t="s">
+        <v>299</v>
+      </c>
+      <c r="C136" s="1">
+        <v>1635.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>249.6</v>
+      </c>
+      <c r="E136" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>412510.5</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-4414.5</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-1.0701545778835</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>408096.0</v>
+      </c>
+      <c r="N136" s="1">
+        <v>408096.0</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>300</v>
+      </c>
+      <c r="B137" t="s">
+        <v>301</v>
+      </c>
+      <c r="C137" s="1">
+        <v>5089.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>16.61</v>
+      </c>
+      <c r="E137" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-7175.49</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-7.8246392896781</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>84528.29</v>
+      </c>
+      <c r="N137" s="1">
+        <v>84528.29</v>
+      </c>
+      <c r="O137" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P137">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16">
+      <c r="A138" t="s">
+        <v>302</v>
+      </c>
+      <c r="B138" t="s">
+        <v>303</v>
+      </c>
+      <c r="C138" s="1">
+        <v>5657.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>93.96</v>
+      </c>
+      <c r="E138" s="1">
+        <v>104.6745854693</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>592144.13</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-60612.41</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-10.236090662589</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>531531.72</v>
+      </c>
+      <c r="N138" s="1">
+        <v>531531.72</v>
+      </c>
+      <c r="O138" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P138">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16">
+      <c r="A139" t="s">
+        <v>304</v>
+      </c>
+      <c r="B139" t="s">
+        <v>305</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22839.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>63.5</v>
+      </c>
+      <c r="E139" s="1">
+        <v>68.5163058803</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>1564843.91</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-114567.41</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-7.3213314930561</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1450276.5</v>
+      </c>
+      <c r="N139" s="1">
+        <v>1450276.5</v>
+      </c>
+      <c r="O139" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="P139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16">
+      <c r="A140" t="s">
+        <v>306</v>
+      </c>
+      <c r="B140" t="s">
+        <v>307</v>
+      </c>
+      <c r="C140" s="1">
+        <v>5148.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>19.735</v>
+      </c>
+      <c r="E140" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-7335.9</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-6.734404536862</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>101595.78</v>
+      </c>
+      <c r="N140" s="1">
+        <v>101595.78</v>
+      </c>
+      <c r="O140" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P140">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16">
+      <c r="A141" t="s">
+        <v>308</v>
+      </c>
+      <c r="B141" t="s">
+        <v>309</v>
+      </c>
+      <c r="C141" s="1">
+        <v>14390.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>18.16</v>
+      </c>
+      <c r="E141" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>274992.9</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-13670.5</v>
+      </c>
+      <c r="J141" s="1">
+        <v>-4.9712192569335</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>261322.4</v>
+      </c>
+      <c r="N141" s="1">
+        <v>261322.4</v>
+      </c>
+      <c r="O141" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P141">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16">
+      <c r="A142" t="s">
+        <v>310</v>
+      </c>
+      <c r="B142" t="s">
+        <v>311</v>
+      </c>
+      <c r="C142" s="1">
+        <v>7049.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>26.17</v>
+      </c>
+      <c r="E142" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-5709.69</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-3.002223869533</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>184472.33</v>
+      </c>
+      <c r="N142" s="1">
+        <v>184472.33</v>
+      </c>
+      <c r="O142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16">
+      <c r="A143" t="s">
+        <v>312</v>
+      </c>
+      <c r="B143" t="s">
+        <v>313</v>
+      </c>
+      <c r="C143" s="1">
+        <v>23360.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.695</v>
+      </c>
+      <c r="E143" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>461593.6</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-24878.4</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-5.3896761133603</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>436715.2</v>
+      </c>
+      <c r="N143" s="1">
+        <v>436715.2</v>
+      </c>
+      <c r="O143" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P143">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16">
+      <c r="A144" t="s">
+        <v>314</v>
+      </c>
+      <c r="B144" t="s">
+        <v>315</v>
+      </c>
+      <c r="C144" s="1">
+        <v>10142.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>65.0</v>
+      </c>
+      <c r="E144" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>611562.6</v>
+      </c>
+      <c r="I144" s="1">
+        <v>47667.4</v>
+      </c>
+      <c r="J144" s="1">
+        <v>7.7943615257048</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>659230.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>659230.0</v>
+      </c>
+      <c r="O144" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16">
+      <c r="A145" t="s">
+        <v>316</v>
+      </c>
+      <c r="B145" t="s">
+        <v>317</v>
+      </c>
+      <c r="C145" s="1">
+        <v>1148.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>74.1</v>
+      </c>
+      <c r="E145" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-9069.2</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-9.6341463414634</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>85066.8</v>
+      </c>
+      <c r="N145" s="1">
+        <v>85066.8</v>
+      </c>
+      <c r="O145" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16">
+      <c r="A146" t="s">
+        <v>318</v>
+      </c>
+      <c r="B146" t="s">
+        <v>319</v>
+      </c>
+      <c r="C146" s="1">
+        <v>3880.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>129.35</v>
+      </c>
+      <c r="E146" s="1">
+        <v>107.1482654639</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>415735.27</v>
+      </c>
+      <c r="I146" s="1">
+        <v>86142.73</v>
+      </c>
+      <c r="J146" s="1">
+        <v>20.720572974239</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>501878.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>501878.0</v>
+      </c>
+      <c r="O146" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16">
+      <c r="A147" t="s">
+        <v>320</v>
+      </c>
+      <c r="B147" t="s">
+        <v>321</v>
+      </c>
+      <c r="C147" s="1">
+        <v>2759.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>89.5</v>
+      </c>
+      <c r="E147" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>279210.8</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-32280.3</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-11.561264822134</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>246930.5</v>
+      </c>
+      <c r="N147" s="1">
+        <v>246930.5</v>
+      </c>
+      <c r="O147" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16">
+      <c r="A148" t="s">
+        <v>322</v>
+      </c>
+      <c r="B148" t="s">
+        <v>323</v>
+      </c>
+      <c r="C148" s="1">
+        <v>18114.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>23.98</v>
+      </c>
+      <c r="E148" s="1">
+        <v>28.6531693718</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>519023.51</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-84649.79</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-16.309432688319</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>434373.72</v>
+      </c>
+      <c r="N148" s="1">
+        <v>434373.72</v>
+      </c>
+      <c r="O148" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16">
+      <c r="A149" t="s">
+        <v>324</v>
+      </c>
+      <c r="B149" t="s">
+        <v>325</v>
+      </c>
+      <c r="C149" s="1">
+        <v>19113.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>31.84</v>
+      </c>
+      <c r="E149" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>705269.7</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-96711.78</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-13.712737127371</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>608557.92</v>
+      </c>
+      <c r="N149" s="1">
+        <v>608557.92</v>
+      </c>
+      <c r="O149" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16">
+      <c r="A150" t="s">
+        <v>326</v>
+      </c>
+      <c r="B150" t="s">
+        <v>327</v>
+      </c>
+      <c r="C150" s="1">
+        <v>15505.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>23.38</v>
+      </c>
+      <c r="E150" s="1">
+        <v>29.6773157046</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>460146.78</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-97639.88</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-21.219290070877</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>362506.9</v>
+      </c>
+      <c r="N150" s="1">
+        <v>362506.9</v>
+      </c>
+      <c r="O150" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="P150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16">
+      <c r="A151" t="s">
+        <v>328</v>
+      </c>
+      <c r="B151" t="s">
+        <v>329</v>
+      </c>
+      <c r="C151" s="1">
+        <v>10166.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>67.26</v>
+      </c>
+      <c r="E151" s="1">
+        <v>102.6572585088</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1043613.69</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-359848.53</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-34.48100896415</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>683765.16</v>
+      </c>
+      <c r="N151" s="1">
+        <v>683765.16</v>
+      </c>
+      <c r="O151" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="P151">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>