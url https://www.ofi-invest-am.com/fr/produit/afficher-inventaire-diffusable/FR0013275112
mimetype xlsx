--- v1 (2026-06-13)
+++ v2 (2026-07-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -728,50 +728,56 @@
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>IT0005366767</t>
   </si>
   <si>
     <t>NEXI</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
@@ -1411,183 +1417,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180782.5989</v>
+        <v>180846.2773</v>
       </c>
       <c r="D2">
-        <v>199.99</v>
+        <v>199.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>36155600.02</v>
+        <v>36037958.78</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>36155600.02</v>
+        <v>36037958.78</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>319278.8172</v>
+        <v>304454.8172</v>
       </c>
       <c r="D3">
-        <v>131.47</v>
+        <v>131.0</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41978737.92</v>
+        <v>39885491.72</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41978737.92</v>
+        <v>39885491.72</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41605.0646</v>
+        <v>41164.4202</v>
       </c>
       <c r="D4">
-        <v>158.74</v>
+        <v>158.09</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6604485.62</v>
+        <v>6507772.26</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6604485.62</v>
+        <v>6507772.26</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>167.69</v>
+        <v>167.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>167.69</v>
+        <v>167.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>167.69</v>
+        <v>167.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P151"/>
+  <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O151" sqref="O151"/>
+      <selection activeCell="O152" sqref="O152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1609,7536 +1615,7586 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.76</v>
+        <v>29.84</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-9307.4</v>
+        <v>-14472.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.8239636570131</v>
+        <v>-15.275411697899</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>85434.4</v>
+        <v>80269.6</v>
       </c>
       <c r="N2" s="1">
-        <v>85434.4</v>
+        <v>80269.6</v>
       </c>
       <c r="O2" s="1">
         <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.21</v>
+        <v>27.79</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>-8881.45</v>
+        <v>-4402.11</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.0550070521862</v>
+        <v>-2.0098730606488</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>210142.83</v>
+        <v>214622.17</v>
       </c>
       <c r="N3" s="1">
-        <v>210142.83</v>
+        <v>214622.17</v>
       </c>
       <c r="O3" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2094.0</v>
+        <v>2034.0</v>
       </c>
       <c r="D4" s="1">
-        <v>216.4</v>
+        <v>230.2</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>516799.2</v>
+        <v>501991.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-63657.6</v>
+        <v>-33764.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.317666126418</v>
+        <v>-6.7260940032415</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>453141.6</v>
+        <v>468226.8</v>
       </c>
       <c r="N4" s="1">
-        <v>453141.6</v>
+        <v>468226.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3412.0</v>
+        <v>3315.0</v>
       </c>
       <c r="D5" s="1">
-        <v>138.9</v>
+        <v>130.85</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425967175</v>
+        <v>196.4425972851</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>670262.14</v>
+        <v>651207.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-196335.34</v>
+        <v>-217439.46</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.292321359521</v>
+        <v>-33.390210774847</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>473926.8</v>
+        <v>433767.75</v>
       </c>
       <c r="N5" s="1">
-        <v>473926.8</v>
+        <v>433767.75</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>317.0</v>
       </c>
       <c r="D6" s="1">
-        <v>913.6</v>
+        <v>844.2</v>
       </c>
       <c r="E6" s="1">
         <v>1003.8507886435</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>318220.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-28609.5</v>
+        <v>-50609.3</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.9904585088274</v>
+        <v>-15.903836551173</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>289611.2</v>
+        <v>267611.4</v>
       </c>
       <c r="N6" s="1">
-        <v>289611.2</v>
+        <v>267611.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>41035.0</v>
+        <v>39869.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.48</v>
+        <v>26.16</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923967</v>
+        <v>27.1571923048</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1114395.39</v>
+        <v>1082730.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-68823.59</v>
+        <v>-39757.06</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.1758681539413</v>
+        <v>-3.6719271035321</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1045571.8</v>
+        <v>1042973.04</v>
       </c>
       <c r="N7" s="1">
-        <v>1045571.8</v>
+        <v>1042973.04</v>
       </c>
       <c r="O7" s="1">
-        <v>1.23</v>
+        <v>1.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.2</v>
+        <v>110.5</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-11202.4</v>
+        <v>-5822.3</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.837837837838</v>
+        <v>-6.6722972972973</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>76058.4</v>
+        <v>81438.5</v>
       </c>
       <c r="N8" s="1">
-        <v>76058.4</v>
+        <v>81438.5</v>
       </c>
       <c r="O8" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.65</v>
+        <v>64.8</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>-7046.0</v>
+        <v>4119.2</v>
       </c>
       <c r="J9" s="1">
-        <v>-5.1669316375199</v>
+        <v>3.0206677265501</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>129321.2</v>
+        <v>140486.4</v>
       </c>
       <c r="N9" s="1">
-        <v>129321.2</v>
+        <v>140486.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>38393.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.945</v>
+        <v>8.958</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>339778.05</v>
       </c>
       <c r="I10" s="1">
-        <v>3647.34</v>
+        <v>4146.44</v>
       </c>
       <c r="J10" s="1">
-        <v>1.0734477992325</v>
+        <v>1.2203378058118</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>343425.39</v>
+        <v>343924.49</v>
       </c>
       <c r="N10" s="1">
-        <v>343425.39</v>
+        <v>343924.49</v>
       </c>
       <c r="O10" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7592.0</v>
+        <v>7377.0</v>
       </c>
       <c r="D11" s="1">
-        <v>168.38</v>
+        <v>162.62</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480347734</v>
+        <v>164.7480344313</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1250767.08</v>
+        <v>1215346.25</v>
       </c>
       <c r="I11" s="1">
-        <v>27573.88</v>
+        <v>-15698.51</v>
       </c>
       <c r="J11" s="1">
-        <v>2.2045575424003</v>
+        <v>-1.2916903310476</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1278340.96</v>
+        <v>1199647.74</v>
       </c>
       <c r="N11" s="1">
-        <v>1278340.96</v>
+        <v>1199647.74</v>
       </c>
       <c r="O11" s="1">
-        <v>1.51</v>
+        <v>1.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4929.0</v>
+        <v>4789.0</v>
       </c>
       <c r="D12" s="1">
-        <v>354.1</v>
+        <v>367.2</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330066951</v>
+        <v>212.6330068908</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1048068.09</v>
+        <v>1018299.47</v>
       </c>
       <c r="I12" s="1">
-        <v>697290.81</v>
+        <v>740221.33</v>
       </c>
       <c r="J12" s="1">
-        <v>66.531060019202</v>
+        <v>72.691909581373</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1745358.9</v>
+        <v>1758520.8</v>
       </c>
       <c r="N12" s="1">
-        <v>1745358.9</v>
+        <v>1758520.8</v>
       </c>
       <c r="O12" s="1">
-        <v>2.06</v>
+        <v>2.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.3</v>
+        <v>24.01</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>31390.26</v>
+        <v>40104.09</v>
       </c>
       <c r="J13" s="1">
-        <v>12.330667825638</v>
+        <v>15.753619506161</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>285960.9</v>
+        <v>294674.73</v>
       </c>
       <c r="N13" s="1">
-        <v>285960.9</v>
+        <v>294674.73</v>
       </c>
       <c r="O13" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.35</v>
+        <v>52.5</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-9560.4</v>
+        <v>-17039.1</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.7560975609756</v>
+        <v>-17.387883556255</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>88433.7</v>
+        <v>80955.0</v>
       </c>
       <c r="N14" s="1">
-        <v>88433.7</v>
+        <v>80955.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13980.0</v>
+        <v>13583.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.22</v>
+        <v>48.21</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757160229</v>
+        <v>63.1757159685</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>883196.51</v>
+        <v>858115.75</v>
       </c>
       <c r="I15" s="1">
-        <v>-153160.91</v>
+        <v>-203279.32</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.341657067916</v>
+        <v>-23.689032627591</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>730035.6</v>
+        <v>654836.43</v>
       </c>
       <c r="N15" s="1">
-        <v>730035.6</v>
+        <v>654836.43</v>
       </c>
       <c r="O15" s="1">
-        <v>0.86</v>
+        <v>0.79</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.52</v>
+        <v>9.07</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-18731.03</v>
+        <v>-28960.78</v>
       </c>
       <c r="J16" s="1">
-        <v>-20.151806951787</v>
+        <v>-31.157498959383</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>74218.6</v>
+        <v>63988.85</v>
       </c>
       <c r="N16" s="1">
-        <v>74218.6</v>
+        <v>63988.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>16437.0</v>
+        <v>15970.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.76</v>
+        <v>61.62</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907975908</v>
+        <v>51.6907977458</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>849641.64</v>
+        <v>825502.04</v>
       </c>
       <c r="I17" s="1">
-        <v>198381.48</v>
+        <v>158569.36</v>
       </c>
       <c r="J17" s="1">
-        <v>23.348841518643</v>
+        <v>19.208839265861</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1048023.12</v>
+        <v>984071.4</v>
       </c>
       <c r="N17" s="1">
-        <v>1048023.12</v>
+        <v>984071.4</v>
       </c>
       <c r="O17" s="1">
-        <v>1.24</v>
+        <v>1.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>7926.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.8</v>
+        <v>28.4</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>237145.92</v>
       </c>
       <c r="I18" s="1">
-        <v>-8877.12</v>
+        <v>-12047.52</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.7433155080214</v>
+        <v>-5.0802139037433</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>228268.8</v>
+        <v>225098.4</v>
       </c>
       <c r="N18" s="1">
-        <v>228268.8</v>
+        <v>225098.4</v>
       </c>
       <c r="O18" s="1">
         <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5692.0</v>
+        <v>5530.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1179.6</v>
+        <v>1113.8</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552969079</v>
+        <v>488.0552983725</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2778010.75</v>
+        <v>2698945.8</v>
       </c>
       <c r="I19" s="1">
-        <v>3936272.45</v>
+        <v>3460368.2</v>
       </c>
       <c r="J19" s="1">
-        <v>141.69392433057</v>
+        <v>128.21184478769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6714283.2</v>
+        <v>6159314.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6714283.2</v>
+        <v>6159314.0</v>
       </c>
       <c r="O19" s="1">
-        <v>7.92</v>
+        <v>7.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.02</v>
+        <v>60.68</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-6624.54</v>
+        <v>-1472.12</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.56640625</v>
+        <v>-1.2369791666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>112384.74</v>
+        <v>117537.16</v>
       </c>
       <c r="N20" s="1">
-        <v>112384.74</v>
+        <v>117537.16</v>
       </c>
       <c r="O20" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>44870.0</v>
+        <v>43596.0</v>
       </c>
       <c r="D21" s="1">
-        <v>38.3</v>
+        <v>40.33</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408959</v>
+        <v>25.0855408753</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1125588.22</v>
+        <v>1093629.24</v>
       </c>
       <c r="I21" s="1">
-        <v>592932.78</v>
+        <v>664597.44</v>
       </c>
       <c r="J21" s="1">
-        <v>52.677592876727</v>
+        <v>60.769904067305</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1718521.0</v>
+        <v>1758226.68</v>
       </c>
       <c r="N21" s="1">
-        <v>1718521.0</v>
+        <v>1758226.68</v>
       </c>
       <c r="O21" s="1">
-        <v>2.03</v>
+        <v>2.13</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.6</v>
+        <v>9.015</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>-8365.79</v>
+        <v>6524.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.4699276968832</v>
+        <v>7.3853480036753</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>79974.8</v>
+        <v>94864.85</v>
       </c>
       <c r="N22" s="1">
-        <v>79974.8</v>
+        <v>94864.85</v>
       </c>
       <c r="O22" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.3</v>
+        <v>51.65</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-7648.55</v>
+        <v>-5379.2</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.2953509571559</v>
+        <v>-5.8340929808569</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>84554.3</v>
+        <v>86823.65</v>
       </c>
       <c r="N23" s="1">
-        <v>84554.3</v>
+        <v>86823.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.73</v>
+        <v>17.74</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-15125.67</v>
+        <v>-5008.5</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.2785087719298</v>
+        <v>-2.7412280701754</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>167584.41</v>
+        <v>177701.58</v>
       </c>
       <c r="N24" s="1">
-        <v>167584.41</v>
+        <v>177701.58</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>82895.0</v>
+        <v>80541.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.01</v>
+        <v>18.89</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301707</v>
+        <v>7.6062301188</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>630518.45</v>
+        <v>612613.38</v>
       </c>
       <c r="I25" s="1">
-        <v>862420.5</v>
+        <v>908806.11</v>
       </c>
       <c r="J25" s="1">
-        <v>136.77958194562</v>
+        <v>148.34904683277</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1492938.95</v>
+        <v>1521419.49</v>
       </c>
       <c r="N25" s="1">
-        <v>1492938.95</v>
+        <v>1521419.49</v>
       </c>
       <c r="O25" s="1">
-        <v>1.76</v>
+        <v>1.85</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.024</v>
+        <v>3.068</v>
       </c>
       <c r="E26" s="1">
         <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>-12405.83</v>
+        <v>-9439.22</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.7356600292807</v>
+        <v>-4.3640898562681</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>203887.15</v>
+        <v>206853.76</v>
       </c>
       <c r="N26" s="1">
-        <v>203887.15</v>
+        <v>206853.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>184143.0</v>
+        <v>178913.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.536</v>
+        <v>9.721</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059628</v>
+        <v>7.1640059694</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1319201.55</v>
+        <v>1281733.8</v>
       </c>
       <c r="I27" s="1">
-        <v>436786.1</v>
+        <v>457479.47</v>
       </c>
       <c r="J27" s="1">
-        <v>33.109883777805</v>
+        <v>35.692237342887</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1755987.65</v>
+        <v>1739213.27</v>
       </c>
       <c r="N27" s="1">
-        <v>1755987.65</v>
+        <v>1739213.27</v>
       </c>
       <c r="O27" s="1">
-        <v>2.07</v>
+        <v>2.11</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.57</v>
+        <v>15.515</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-11310.77</v>
+        <v>-11955.42</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.836107660652</v>
+        <v>-6.1687328314794</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>182495.97</v>
+        <v>181851.32</v>
       </c>
       <c r="N28" s="1">
-        <v>182495.97</v>
+        <v>181851.32</v>
       </c>
       <c r="O28" s="1">
         <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.045</v>
+        <v>13.675</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-9333.8</v>
+        <v>-4130.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.9717813051146</v>
+        <v>-3.5273368606702</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>107751.7</v>
+        <v>112955.5</v>
       </c>
       <c r="N29" s="1">
-        <v>107751.7</v>
+        <v>112955.5</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>1713.0</v>
       </c>
       <c r="D30" s="1">
-        <v>118.5</v>
+        <v>130.7</v>
       </c>
       <c r="E30" s="1">
         <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>226116.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-23125.5</v>
+        <v>-2226.9</v>
       </c>
       <c r="J30" s="1">
-        <v>-10.227272727273</v>
+        <v>-0.98484848484848</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>202990.5</v>
+        <v>223889.1</v>
       </c>
       <c r="N30" s="1">
-        <v>202990.5</v>
+        <v>223889.1</v>
       </c>
       <c r="O30" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>977.0</v>
       </c>
       <c r="D31" s="1">
-        <v>185.1</v>
+        <v>191.35</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>185043.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-4201.1</v>
+        <v>1905.15</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.2703273495248</v>
+        <v>1.0295670538543</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>180842.7</v>
+        <v>186948.95</v>
       </c>
       <c r="N31" s="1">
-        <v>180842.7</v>
+        <v>186948.95</v>
       </c>
       <c r="O31" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.7</v>
+        <v>29.46</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-7057.5</v>
+        <v>-13381.02</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.3099415204678</v>
+        <v>-13.859649122807</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>89489.1</v>
+        <v>83165.58</v>
       </c>
       <c r="N32" s="1">
-        <v>89489.1</v>
+        <v>83165.58</v>
       </c>
       <c r="O32" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13781.0</v>
+        <v>13389.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.3</v>
+        <v>78.24</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364857412</v>
+        <v>80.5364859213</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1109873.31</v>
+        <v>1078303.01</v>
       </c>
       <c r="I33" s="1">
-        <v>10521.99</v>
+        <v>-30747.65</v>
       </c>
       <c r="J33" s="1">
-        <v>0.94803523115625</v>
+        <v>-2.8514851312527</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1120395.3</v>
+        <v>1047555.36</v>
       </c>
       <c r="N33" s="1">
-        <v>1120395.3</v>
+        <v>1047555.36</v>
       </c>
       <c r="O33" s="1">
-        <v>1.32</v>
+        <v>1.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15486.0</v>
+        <v>15046.0</v>
       </c>
       <c r="D34" s="1">
-        <v>84.89</v>
+        <v>83.72</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731266951</v>
+        <v>75.8731264123</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1174971.24</v>
+        <v>1141587.06</v>
       </c>
       <c r="I34" s="1">
-        <v>139635.3</v>
+        <v>118064.06</v>
       </c>
       <c r="J34" s="1">
-        <v>11.884146202591</v>
+        <v>10.342098656935</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1314606.54</v>
+        <v>1259651.12</v>
       </c>
       <c r="N34" s="1">
-        <v>1314606.54</v>
+        <v>1259651.12</v>
       </c>
       <c r="O34" s="1">
-        <v>1.55</v>
+        <v>1.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>49.81</v>
+        <v>50.08</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-10177.02</v>
+        <v>-9219.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.4479878511769</v>
+        <v>-4.9354593773728</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>176626.26</v>
+        <v>177583.68</v>
       </c>
       <c r="N35" s="1">
-        <v>176626.26</v>
+        <v>177583.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.97</v>
+        <v>11.386</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>-19587.36</v>
+        <v>-11752.42</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.6594504579517</v>
+        <v>-5.1956720431462</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>206608.98</v>
+        <v>214443.92</v>
       </c>
       <c r="N36" s="1">
-        <v>206608.98</v>
+        <v>214443.92</v>
       </c>
       <c r="O36" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>21469.0</v>
+        <v>20860.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.18</v>
+        <v>26.34</v>
       </c>
       <c r="E37" s="1">
-        <v>25.137132144</v>
+        <v>25.1371323106</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>539669.09</v>
+        <v>524360.58</v>
       </c>
       <c r="I37" s="1">
-        <v>65327.33</v>
+        <v>25091.82</v>
       </c>
       <c r="J37" s="1">
-        <v>12.105071646775</v>
+        <v>4.7852224131722</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>604996.42</v>
+        <v>549452.4</v>
       </c>
       <c r="N37" s="1">
-        <v>604996.42</v>
+        <v>549452.4</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>70911.0</v>
+        <v>68897.0</v>
       </c>
       <c r="D38" s="1">
-        <v>9.806</v>
+        <v>10.11</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675168874</v>
+        <v>10.567516873</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>749353.19</v>
+        <v>728070.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-53999.92</v>
+        <v>-31521.54</v>
       </c>
       <c r="J38" s="1">
-        <v>-7.2062040597972</v>
+        <v>-4.3294643246013</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>695353.27</v>
+        <v>696548.67</v>
       </c>
       <c r="N38" s="1">
-        <v>695353.27</v>
+        <v>696548.67</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.5</v>
+        <v>16.04</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-4653.21</v>
+        <v>-42.69</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.3966967902773</v>
+        <v>-0.031162355874104</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>132339.0</v>
+        <v>136949.52</v>
       </c>
       <c r="N39" s="1">
-        <v>132339.0</v>
+        <v>136949.52</v>
       </c>
       <c r="O39" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.3</v>
+        <v>83.1</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-9465.8</v>
+        <v>-9667.2</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.140237324703</v>
+        <v>-10.355987055016</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>83883.1</v>
+        <v>83681.7</v>
       </c>
       <c r="N40" s="1">
-        <v>83883.1</v>
+        <v>83681.7</v>
       </c>
       <c r="O40" s="1">
         <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>29.59</v>
+        <v>31.48</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>-33689.48</v>
+        <v>-21105.86</v>
       </c>
       <c r="J41" s="1">
-        <v>-14.603174603175</v>
+        <v>-9.1486291486291</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>197010.22</v>
+        <v>209593.84</v>
       </c>
       <c r="N41" s="1">
-        <v>197010.22</v>
+        <v>209593.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7419.0</v>
+        <v>7209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>71.8</v>
+        <v>70.9</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524208114</v>
+        <v>75.3524205854</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>559039.61</v>
+        <v>543215.6</v>
       </c>
       <c r="I42" s="1">
-        <v>-26355.41</v>
+        <v>-32097.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.7144083404036</v>
+        <v>-5.9087956973253</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>532684.2</v>
+        <v>511118.1</v>
       </c>
       <c r="N42" s="1">
-        <v>532684.2</v>
+        <v>511118.1</v>
       </c>
       <c r="O42" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>55.25</v>
+        <v>53.55</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-10322.38</v>
+        <v>-12865.58</v>
       </c>
       <c r="J43" s="1">
-        <v>-11.10215304145</v>
+        <v>-13.837471409405</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>82654.0</v>
+        <v>80110.8</v>
       </c>
       <c r="N43" s="1">
-        <v>82654.0</v>
+        <v>80110.8</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>28548.0</v>
+        <v>27737.0</v>
       </c>
       <c r="D44" s="1">
-        <v>16.325</v>
+        <v>16.415</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>18.7849998197</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>536274.18</v>
+        <v>521039.54</v>
       </c>
       <c r="I44" s="1">
-        <v>-70228.08</v>
+        <v>-65736.68</v>
       </c>
       <c r="J44" s="1">
-        <v>-13.095554964067</v>
+        <v>-12.61644749648</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>466046.1</v>
+        <v>455302.86</v>
       </c>
       <c r="N44" s="1">
-        <v>466046.1</v>
+        <v>455302.86</v>
       </c>
       <c r="O44" s="1">
         <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8468.0</v>
+        <v>8228.0</v>
       </c>
       <c r="D45" s="1">
-        <v>71.92</v>
+        <v>69.26</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088875768</v>
+        <v>56.9088879436</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>481904.46</v>
+        <v>468246.33</v>
       </c>
       <c r="I45" s="1">
-        <v>127114.1</v>
+        <v>101624.95</v>
       </c>
       <c r="J45" s="1">
-        <v>26.377448343184</v>
+        <v>21.703309452527</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>609018.56</v>
+        <v>569871.28</v>
       </c>
       <c r="N45" s="1">
-        <v>609018.56</v>
+        <v>569871.28</v>
       </c>
       <c r="O45" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>17334.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.495</v>
+        <v>17.4</v>
       </c>
       <c r="E46" s="1">
         <v>28.9054361371</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>501046.83</v>
       </c>
       <c r="I46" s="1">
-        <v>-180454.5</v>
+        <v>-199435.23</v>
       </c>
       <c r="J46" s="1">
-        <v>-36.01549579707</v>
+        <v>-39.803710563342</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>320592.33</v>
+        <v>301611.6</v>
       </c>
       <c r="N46" s="1">
-        <v>320592.33</v>
+        <v>301611.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>22539.0</v>
+        <v>21899.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.49</v>
+        <v>25.63</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002218</v>
+        <v>30.2950002283</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>682819.01</v>
+        <v>663430.21</v>
       </c>
       <c r="I47" s="1">
-        <v>-108299.9</v>
+        <v>-102158.84</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.860703702435</v>
+        <v>-15.398581261471</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>574519.11</v>
+        <v>561271.37</v>
       </c>
       <c r="N47" s="1">
-        <v>574519.11</v>
+        <v>561271.37</v>
       </c>
       <c r="O47" s="1">
         <v>0.68</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3279.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D48" s="1">
-        <v>243.0</v>
+        <v>256.5</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676852699</v>
+        <v>147.0676867546</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>482234.94</v>
+        <v>468557.65</v>
       </c>
       <c r="I48" s="1">
-        <v>314562.06</v>
+        <v>348651.35</v>
       </c>
       <c r="J48" s="1">
-        <v>65.230043264804</v>
+        <v>74.40948835218</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>796797.0</v>
+        <v>817209.0</v>
       </c>
       <c r="N48" s="1">
-        <v>796797.0</v>
+        <v>817209.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11826.0</v>
+        <v>11490.0</v>
       </c>
       <c r="D49" s="1">
-        <v>45.05</v>
+        <v>45.73</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>592482.6</v>
+        <v>575649.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-59721.3</v>
+        <v>-50211.3</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.079840319361</v>
+        <v>-8.7225548902196</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>532761.3</v>
+        <v>525437.7</v>
       </c>
       <c r="N49" s="1">
-        <v>532761.3</v>
+        <v>525437.7</v>
       </c>
       <c r="O49" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13924.0</v>
+        <v>13529.0</v>
       </c>
       <c r="D50" s="1">
-        <v>33.33</v>
+        <v>30.81</v>
       </c>
       <c r="E50" s="1">
-        <v>31.4650373456</v>
+        <v>31.4650373272</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>438119.18</v>
+        <v>425690.49</v>
       </c>
       <c r="I50" s="1">
-        <v>25967.74</v>
+        <v>-8862.0</v>
       </c>
       <c r="J50" s="1">
-        <v>5.9270949973019</v>
+        <v>-2.0817942162626</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>464086.92</v>
+        <v>416828.49</v>
       </c>
       <c r="N50" s="1">
-        <v>464086.92</v>
+        <v>416828.49</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>67096.0</v>
+        <v>65191.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.9</v>
+        <v>19.63</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1320449.28</v>
+        <v>1282958.88</v>
       </c>
       <c r="I51" s="1">
-        <v>14761.12</v>
+        <v>-3259.55</v>
       </c>
       <c r="J51" s="1">
-        <v>1.1178861788618</v>
+        <v>-0.25406504065041</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1335210.4</v>
+        <v>1279699.33</v>
       </c>
       <c r="N51" s="1">
-        <v>1335210.4</v>
+        <v>1279699.33</v>
       </c>
       <c r="O51" s="1">
-        <v>1.58</v>
+        <v>1.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>136114.0</v>
+        <v>132249.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.4</v>
+        <v>4.696</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999706</v>
+        <v>4.5159999698</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>614690.82</v>
+        <v>597236.48</v>
       </c>
       <c r="I52" s="1">
-        <v>-15789.22</v>
+        <v>23804.82</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.5686441844048</v>
+        <v>3.9858281932142</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>598901.6</v>
+        <v>621041.3</v>
       </c>
       <c r="N52" s="1">
-        <v>598901.6</v>
+        <v>621041.3</v>
       </c>
       <c r="O52" s="1">
-        <v>0.71</v>
+        <v>0.75</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>1932.0</v>
       </c>
       <c r="D53" s="1">
-        <v>134.1</v>
+        <v>134.55</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>282458.4</v>
       </c>
       <c r="I53" s="1">
-        <v>-23377.2</v>
+        <v>-22507.8</v>
       </c>
       <c r="J53" s="1">
-        <v>-8.2763337893297</v>
+        <v>-7.96853625171</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>259081.2</v>
+        <v>259950.6</v>
       </c>
       <c r="N53" s="1">
-        <v>259081.2</v>
+        <v>259950.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>14397.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D54" s="1">
-        <v>44.4</v>
+        <v>41.88</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>625405.68</v>
+        <v>607638.72</v>
       </c>
       <c r="I54" s="1">
-        <v>13821.12</v>
+        <v>-21821.28</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2099447513812</v>
+        <v>-3.5911602209945</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>639226.8</v>
+        <v>585817.44</v>
       </c>
       <c r="N54" s="1">
-        <v>639226.8</v>
+        <v>585817.44</v>
       </c>
       <c r="O54" s="1">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>186574.0</v>
+        <v>181276.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.71</v>
+        <v>9.767</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418569</v>
+        <v>5.4519418456</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1017190.6</v>
+        <v>988306.21</v>
       </c>
       <c r="I55" s="1">
-        <v>794442.94</v>
+        <v>782216.48</v>
       </c>
       <c r="J55" s="1">
-        <v>78.101679272302</v>
+        <v>79.147178484288</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1811633.54</v>
+        <v>1770522.69</v>
       </c>
       <c r="N55" s="1">
-        <v>1811633.54</v>
+        <v>1770522.69</v>
       </c>
       <c r="O55" s="1">
-        <v>2.14</v>
+        <v>2.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>47384.0</v>
+        <v>46038.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.64</v>
+        <v>29.03</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844831589</v>
+        <v>14.5844830358</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>691071.15</v>
+        <v>671440.43</v>
       </c>
       <c r="I56" s="1">
-        <v>618622.61</v>
+        <v>665042.71</v>
       </c>
       <c r="J56" s="1">
-        <v>89.516486110005</v>
+        <v>99.047164913796</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1309693.76</v>
+        <v>1336483.14</v>
       </c>
       <c r="N56" s="1">
-        <v>1309693.76</v>
+        <v>1336483.14</v>
       </c>
       <c r="O56" s="1">
-        <v>1.55</v>
+        <v>1.62</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>3980.0</v>
       </c>
       <c r="D57" s="1">
-        <v>91.45</v>
+        <v>94.3</v>
       </c>
       <c r="E57" s="1">
         <v>104.589701005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>416267.01</v>
       </c>
       <c r="I57" s="1">
-        <v>-52296.01</v>
+        <v>-40953.01</v>
       </c>
       <c r="J57" s="1">
-        <v>-12.563092616924</v>
+        <v>-9.8381589259259</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>363971.0</v>
+        <v>375314.0</v>
       </c>
       <c r="N57" s="1">
-        <v>363971.0</v>
+        <v>375314.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3693.0</v>
+        <v>3588.0</v>
       </c>
       <c r="D58" s="1">
-        <v>204.7</v>
+        <v>190.2</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135039263</v>
+        <v>205.5135033445</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>758961.37</v>
+        <v>737382.45</v>
       </c>
       <c r="I58" s="1">
-        <v>-3004.27</v>
+        <v>-54944.85</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.39583964596248</v>
+        <v>-7.4513368198552</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>755957.1</v>
+        <v>682437.6</v>
       </c>
       <c r="N58" s="1">
-        <v>755957.1</v>
+        <v>682437.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>61.48</v>
+        <v>65.04</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-10020.0</v>
+        <v>-4680.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.8004694835681</v>
+        <v>-4.5774647887324</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>92220.0</v>
+        <v>97560.0</v>
       </c>
       <c r="N59" s="1">
-        <v>92220.0</v>
+        <v>97560.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.86</v>
+        <v>25.59</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>726.8</v>
+        <v>-254.38</v>
       </c>
       <c r="J60" s="1">
-        <v>0.77942322681216</v>
+        <v>-0.27279812938426</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>93975.24</v>
+        <v>92994.06</v>
       </c>
       <c r="N60" s="1">
-        <v>93975.24</v>
+        <v>92994.06</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>289.2</v>
+        <v>286.75</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-18515.0</v>
+        <v>-19923.75</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.018668326073</v>
+        <v>-10.780958307405</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>166290.0</v>
+        <v>164881.25</v>
       </c>
       <c r="N61" s="1">
-        <v>166290.0</v>
+        <v>164881.25</v>
       </c>
       <c r="O61" s="1">
         <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>6490.0</v>
       </c>
       <c r="D62" s="1">
-        <v>55.28</v>
+        <v>56.74</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>409908.4</v>
       </c>
       <c r="I62" s="1">
-        <v>-51141.2</v>
+        <v>-41665.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-12.47625079164</v>
+        <v>-10.164661177961</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>358767.2</v>
+        <v>368242.6</v>
       </c>
       <c r="N62" s="1">
-        <v>358767.2</v>
+        <v>368242.6</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>70.15</v>
+        <v>75.7</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-14030.1</v>
+        <v>-8086.05</v>
       </c>
       <c r="J63" s="1">
-        <v>-15.735735735736</v>
+        <v>-9.0690690690691</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>75130.65</v>
+        <v>81074.7</v>
       </c>
       <c r="N63" s="1">
-        <v>75130.65</v>
+        <v>81074.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>39.78</v>
+        <v>39.11</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>951.72</v>
+        <v>-980.56</v>
       </c>
       <c r="J64" s="1">
-        <v>0.83650190114068</v>
+        <v>-0.86185044359949</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>114725.52</v>
+        <v>112793.24</v>
       </c>
       <c r="N64" s="1">
-        <v>114725.52</v>
+        <v>112793.24</v>
       </c>
       <c r="O64" s="1">
         <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>33.92</v>
+        <v>36.64</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>-7048.88</v>
+        <v>-297.84</v>
       </c>
       <c r="J65" s="1">
-        <v>-7.7257889009793</v>
+        <v>-0.32644178454842</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>84189.44</v>
+        <v>90940.48</v>
       </c>
       <c r="N65" s="1">
-        <v>84189.44</v>
+        <v>90940.48</v>
       </c>
       <c r="O65" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4911.0</v>
+        <v>4771.0</v>
       </c>
       <c r="D66" s="1">
-        <v>198.5</v>
+        <v>202.4</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624434942</v>
+        <v>148.3624418361</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>728607.96</v>
+        <v>707837.21</v>
       </c>
       <c r="I66" s="1">
-        <v>246225.54</v>
+        <v>257813.19</v>
       </c>
       <c r="J66" s="1">
-        <v>33.793967883634</v>
+        <v>36.422667014072</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>974833.5</v>
+        <v>965650.4</v>
       </c>
       <c r="N66" s="1">
-        <v>974833.5</v>
+        <v>965650.4</v>
       </c>
       <c r="O66" s="1">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>62.3</v>
+        <v>60.95</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-4957.2</v>
+        <v>-6816.15</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.4628224582701</v>
+        <v>-7.5113808801214</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>85787.1</v>
+        <v>83928.15</v>
       </c>
       <c r="N67" s="1">
-        <v>85787.1</v>
+        <v>83928.15</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26881.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D68" s="1">
-        <v>34.21</v>
+        <v>35.4</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611718314</v>
+        <v>35.9611716506</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>966672.26</v>
+        <v>939197.92</v>
       </c>
       <c r="I68" s="1">
-        <v>-47073.25</v>
+        <v>-14656.12</v>
       </c>
       <c r="J68" s="1">
-        <v>-4.8696183751047</v>
+        <v>-1.5604932344825</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>919599.01</v>
+        <v>924541.8</v>
       </c>
       <c r="N68" s="1">
-        <v>919599.01</v>
+        <v>924541.8</v>
       </c>
       <c r="O68" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>9.218</v>
+        <v>9.048</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-11759.14</v>
+        <v>-13174.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.283165383889</v>
+        <v>-14.882412796871</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>76767.5</v>
+        <v>75351.74</v>
       </c>
       <c r="N69" s="1">
-        <v>76767.5</v>
+        <v>75351.74</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>1300.0</v>
       </c>
       <c r="D70" s="1">
-        <v>261.2</v>
+        <v>272.0</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>335140.0</v>
       </c>
       <c r="I70" s="1">
-        <v>4420.0</v>
+        <v>18460.0</v>
       </c>
       <c r="J70" s="1">
-        <v>1.3188518231187</v>
+        <v>5.5081458494957</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>339560.0</v>
+        <v>353600.0</v>
       </c>
       <c r="N70" s="1">
-        <v>339560.0</v>
+        <v>353600.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7831.0</v>
+        <v>7609.0</v>
       </c>
       <c r="D71" s="1">
-        <v>71.42</v>
+        <v>67.12</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>615203.36</v>
+        <v>597763.04</v>
       </c>
       <c r="I71" s="1">
-        <v>-55913.34</v>
+        <v>-87046.96</v>
       </c>
       <c r="J71" s="1">
-        <v>-9.0885947046843</v>
+        <v>-14.562118126273</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>559290.02</v>
+        <v>510716.08</v>
       </c>
       <c r="N71" s="1">
-        <v>559290.02</v>
+        <v>510716.08</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>70.08</v>
+        <v>64.26</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>2498.74</v>
+        <v>-12284.06</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4237472939434</v>
+        <v>-6.9992865138584</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>178003.2</v>
+        <v>163220.4</v>
       </c>
       <c r="N72" s="1">
-        <v>178003.2</v>
+        <v>163220.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>456.0</v>
+        <v>443.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1873.0</v>
+        <v>1648.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157894737</v>
+        <v>1442.815778781</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>657924.0</v>
+        <v>639167.39</v>
       </c>
       <c r="I73" s="1">
-        <v>196164.0</v>
+        <v>91118.11</v>
       </c>
       <c r="J73" s="1">
-        <v>29.815601802032</v>
+        <v>14.255750750989</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>854088.0</v>
+        <v>730285.5</v>
       </c>
       <c r="N73" s="1">
-        <v>854088.0</v>
+        <v>730285.5</v>
       </c>
       <c r="O73" s="1">
-        <v>1.01</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>42.9</v>
+        <v>41.56</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-10839.04</v>
+        <v>-13326.08</v>
       </c>
       <c r="J74" s="1">
-        <v>-11.981945014362</v>
+        <v>-14.731226918342</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>79622.4</v>
+        <v>77135.36</v>
       </c>
       <c r="N74" s="1">
-        <v>79622.4</v>
+        <v>77135.36</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>28.56</v>
+        <v>27.88</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-8790.32</v>
+        <v>-10731.04</v>
       </c>
       <c r="J75" s="1">
-        <v>-9.7345132743363</v>
+        <v>-11.883691529709</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>81510.24</v>
+        <v>79569.52</v>
       </c>
       <c r="N75" s="1">
-        <v>81510.24</v>
+        <v>79569.52</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>37648.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.805</v>
+        <v>20.26</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407368253</v>
+        <v>13.9407367615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>524840.86</v>
+        <v>509938.21</v>
       </c>
       <c r="I76" s="1">
-        <v>220777.78</v>
+        <v>231152.33</v>
       </c>
       <c r="J76" s="1">
-        <v>42.065661579779</v>
+        <v>45.329478251885</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>745618.64</v>
+        <v>741090.54</v>
       </c>
       <c r="N76" s="1">
-        <v>745618.64</v>
+        <v>741090.54</v>
       </c>
       <c r="O76" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16507.0</v>
+        <v>16038.0</v>
       </c>
       <c r="D77" s="1">
-        <v>51.62</v>
+        <v>50.18</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805633973</v>
+        <v>28.6805630378</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>473430.06</v>
+        <v>459978.87</v>
       </c>
       <c r="I77" s="1">
-        <v>378661.28</v>
+        <v>344807.97</v>
       </c>
       <c r="J77" s="1">
-        <v>79.982517375428</v>
+        <v>74.961697697114</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>852091.34</v>
+        <v>804786.84</v>
       </c>
       <c r="N77" s="1">
-        <v>852091.34</v>
+        <v>804786.84</v>
       </c>
       <c r="O77" s="1">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16730.0</v>
+        <v>16255.0</v>
       </c>
       <c r="D78" s="1">
-        <v>39.835</v>
+        <v>38.265</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894202</v>
+        <v>35.900894494</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>600621.96</v>
+        <v>583569.04</v>
       </c>
       <c r="I78" s="1">
-        <v>65817.59</v>
+        <v>38428.54</v>
       </c>
       <c r="J78" s="1">
-        <v>10.958239022762</v>
+        <v>6.5850888868265</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>666439.55</v>
+        <v>621997.58</v>
       </c>
       <c r="N78" s="1">
-        <v>666439.55</v>
+        <v>621997.58</v>
       </c>
       <c r="O78" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>38710.0</v>
+        <v>37611.0</v>
       </c>
       <c r="D79" s="1">
-        <v>22.495</v>
+        <v>22.95</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298669594</v>
+        <v>14.6298670602</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>566322.15</v>
+        <v>550243.93</v>
       </c>
       <c r="I79" s="1">
-        <v>304459.3</v>
+        <v>312928.52</v>
       </c>
       <c r="J79" s="1">
-        <v>53.760796747929</v>
+        <v>56.870871796805</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>870781.45</v>
+        <v>863172.45</v>
       </c>
       <c r="N79" s="1">
-        <v>870781.45</v>
+        <v>863172.45</v>
       </c>
       <c r="O79" s="1">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>32.7</v>
+        <v>34.38</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-14553.6</v>
+        <v>-10733.28</v>
       </c>
       <c r="J80" s="1">
-        <v>-16.368286445013</v>
+        <v>-12.071611253197</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>74359.8</v>
+        <v>78180.12</v>
       </c>
       <c r="N80" s="1">
-        <v>74359.8</v>
+        <v>78180.12</v>
       </c>
       <c r="O80" s="1">
         <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>303461.0</v>
+        <v>294843.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.144</v>
+        <v>5.37</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045703</v>
+        <v>2.7071045607</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>821500.66</v>
+        <v>798170.83</v>
       </c>
       <c r="I81" s="1">
-        <v>739502.72</v>
+        <v>785136.08</v>
       </c>
       <c r="J81" s="1">
-        <v>90.018518061811</v>
+        <v>98.366922279031</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1561003.38</v>
+        <v>1583306.91</v>
       </c>
       <c r="N81" s="1">
-        <v>1561003.38</v>
+        <v>1583306.91</v>
       </c>
       <c r="O81" s="1">
-        <v>1.84</v>
+        <v>1.92</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>16343.0</v>
       </c>
       <c r="D82" s="1">
-        <v>18.995</v>
+        <v>19.15</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>312968.45</v>
       </c>
       <c r="I82" s="1">
-        <v>-2533.16</v>
+        <v>0.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.80939788020166</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>310435.29</v>
+        <v>312968.45</v>
       </c>
       <c r="N82" s="1">
-        <v>310435.29</v>
+        <v>312968.45</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>18.26</v>
+        <v>17.22</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>20015.67</v>
+        <v>13649.83</v>
       </c>
       <c r="J83" s="1">
-        <v>21.814543028686</v>
+        <v>14.876584389593</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>111769.46</v>
+        <v>105403.62</v>
       </c>
       <c r="N83" s="1">
-        <v>111769.46</v>
+        <v>105403.62</v>
       </c>
       <c r="O83" s="1">
         <v>0.13</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3689.0</v>
+        <v>3626.0</v>
       </c>
       <c r="D84" s="1">
-        <v>106.6</v>
+        <v>108.7</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>423497.2</v>
+        <v>416264.8</v>
       </c>
       <c r="I84" s="1">
-        <v>-30249.8</v>
+        <v>-22118.6</v>
       </c>
       <c r="J84" s="1">
-        <v>-7.1428571428571</v>
+        <v>-5.3135888501742</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>393247.4</v>
+        <v>394146.2</v>
       </c>
       <c r="N84" s="1">
-        <v>393247.4</v>
+        <v>394146.2</v>
       </c>
       <c r="O84" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>248.7</v>
+        <v>257.75</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-34447.2</v>
+        <v>-26066.9</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.011542497377</v>
+        <v>-9.8461000349773</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>230296.2</v>
+        <v>238676.5</v>
       </c>
       <c r="N85" s="1">
-        <v>230296.2</v>
+        <v>238676.5</v>
       </c>
       <c r="O85" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>32.18</v>
+        <v>33.6</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-10013.84</v>
+        <v>-5880.22</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.6574957888827</v>
+        <v>-5.670971364402</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>93675.98</v>
+        <v>97809.6</v>
       </c>
       <c r="N86" s="1">
-        <v>93675.98</v>
+        <v>97809.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>5284.0</v>
       </c>
       <c r="D87" s="1">
-        <v>55.82</v>
+        <v>54.88</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>338281.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-43328.8</v>
+        <v>-48295.76</v>
       </c>
       <c r="J87" s="1">
-        <v>-12.80849734458</v>
+        <v>-14.276788503593</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>294952.88</v>
+        <v>289985.92</v>
       </c>
       <c r="N87" s="1">
-        <v>294952.88</v>
+        <v>289985.92</v>
       </c>
       <c r="O87" s="1">
         <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>903.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>90.1</v>
+        <v>28.52</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-9210.6</v>
+        <v>-13310.22</v>
       </c>
       <c r="J88" s="1">
-        <v>-10.169491525424</v>
+        <v>-14.69591226321</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>81360.3</v>
+        <v>77260.68</v>
       </c>
       <c r="N88" s="1">
-        <v>81360.3</v>
+        <v>77260.68</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>235938.0</v>
+        <v>229238.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.859</v>
+        <v>4.825</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065517</v>
+        <v>3.5459065687</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>836614.1</v>
+        <v>812856.53</v>
       </c>
       <c r="I89" s="1">
-        <v>309808.64</v>
+        <v>293216.82</v>
       </c>
       <c r="J89" s="1">
-        <v>37.031247740147</v>
+        <v>36.072395210997</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1146422.74</v>
+        <v>1106073.35</v>
       </c>
       <c r="N89" s="1">
-        <v>1146422.74</v>
+        <v>1106073.35</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>10232.0</v>
       </c>
       <c r="D90" s="1">
-        <v>24.41</v>
+        <v>23.13</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>277082.56</v>
       </c>
       <c r="I90" s="1">
-        <v>-27319.44</v>
+        <v>-40416.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-9.8596750369276</v>
+        <v>-14.586410635155</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>249763.12</v>
+        <v>236666.16</v>
       </c>
       <c r="N90" s="1">
-        <v>249763.12</v>
+        <v>236666.16</v>
       </c>
       <c r="O90" s="1">
         <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5282.0</v>
+        <v>5132.0</v>
       </c>
       <c r="D91" s="1">
-        <v>170.88</v>
+        <v>181.5</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310848164</v>
+        <v>147.4310833983</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>778730.99</v>
+        <v>756616.32</v>
       </c>
       <c r="I91" s="1">
-        <v>123857.17</v>
+        <v>174841.68</v>
       </c>
       <c r="J91" s="1">
-        <v>15.905000775685</v>
+        <v>23.108367527679</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>902588.16</v>
+        <v>931458.0</v>
       </c>
       <c r="N91" s="1">
-        <v>902588.16</v>
+        <v>931458.0</v>
       </c>
       <c r="O91" s="1">
-        <v>1.07</v>
+        <v>1.13</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4604.0</v>
+        <v>4474.0</v>
       </c>
       <c r="D92" s="1">
-        <v>136.85</v>
+        <v>135.65</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009600348</v>
+        <v>76.1009611086</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>350368.82</v>
+        <v>340475.7</v>
       </c>
       <c r="I92" s="1">
-        <v>279688.58</v>
+        <v>266422.4</v>
       </c>
       <c r="J92" s="1">
-        <v>79.826903546954</v>
+        <v>78.250048388182</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>630057.4</v>
+        <v>606898.1</v>
       </c>
       <c r="N92" s="1">
-        <v>630057.4</v>
+        <v>606898.1</v>
       </c>
       <c r="O92" s="1">
         <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
         <v>5388.0</v>
       </c>
       <c r="D93" s="1">
-        <v>64.08</v>
+        <v>57.25</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>306038.4</v>
       </c>
       <c r="I93" s="1">
-        <v>39224.64</v>
+        <v>2424.6</v>
       </c>
       <c r="J93" s="1">
-        <v>12.816901408451</v>
+        <v>0.79225352112676</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>345263.04</v>
+        <v>308463.0</v>
       </c>
       <c r="N93" s="1">
-        <v>345263.04</v>
+        <v>308463.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3162.0</v>
+        <v>3072.0</v>
       </c>
       <c r="D94" s="1">
-        <v>353.65</v>
+        <v>350.8</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104617331</v>
+        <v>360.5104622396</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1139934.08</v>
+        <v>1107488.14</v>
       </c>
       <c r="I94" s="1">
-        <v>-21692.78</v>
+        <v>-29830.54</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.9029854778971</v>
+        <v>-2.693531327568</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1118241.3</v>
+        <v>1077657.6</v>
       </c>
       <c r="N94" s="1">
-        <v>1118241.3</v>
+        <v>1077657.6</v>
       </c>
       <c r="O94" s="1">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>16258.0</v>
+        <v>15981.0</v>
       </c>
       <c r="D95" s="1">
-        <v>24.78</v>
+        <v>25.39</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>333939.32</v>
+        <v>328249.74</v>
       </c>
       <c r="I95" s="1">
-        <v>68933.92</v>
+        <v>77507.85</v>
       </c>
       <c r="J95" s="1">
-        <v>20.64264849075</v>
+        <v>23.612463485881</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>402873.24</v>
+        <v>405757.59</v>
       </c>
       <c r="N95" s="1">
-        <v>402873.24</v>
+        <v>405757.59</v>
       </c>
       <c r="O95" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3238.0</v>
+        <v>3146.0</v>
       </c>
       <c r="D96" s="1">
-        <v>473.7</v>
+        <v>466.85</v>
       </c>
       <c r="E96" s="1">
-        <v>637.806269302</v>
+        <v>637.8062714558</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2065216.7</v>
+        <v>2006538.53</v>
       </c>
       <c r="I96" s="1">
-        <v>-531376.1</v>
+        <v>-537828.43</v>
       </c>
       <c r="J96" s="1">
-        <v>-25.729798717975</v>
+        <v>-26.803792798337</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1533840.6</v>
+        <v>1468710.1</v>
       </c>
       <c r="N96" s="1">
-        <v>1533840.6</v>
+        <v>1468710.1</v>
       </c>
       <c r="O96" s="1">
-        <v>1.81</v>
+        <v>1.78</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>9206.0</v>
+        <v>8944.0</v>
       </c>
       <c r="D97" s="1">
-        <v>54.85</v>
+        <v>51.98</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>543154.0</v>
+        <v>527696.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-38204.9</v>
+        <v>-62786.88</v>
       </c>
       <c r="J97" s="1">
-        <v>-7.0338983050847</v>
+        <v>-11.898305084746</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>504949.1</v>
+        <v>464909.12</v>
       </c>
       <c r="N97" s="1">
-        <v>504949.1</v>
+        <v>464909.12</v>
       </c>
       <c r="O97" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4396.0</v>
+        <v>4271.0</v>
       </c>
       <c r="D98" s="1">
-        <v>107.8</v>
+        <v>107.35</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287283894</v>
+        <v>100.928728635</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>443682.69</v>
+        <v>431066.6</v>
       </c>
       <c r="I98" s="1">
-        <v>30206.11</v>
+        <v>27425.25</v>
       </c>
       <c r="J98" s="1">
-        <v>6.8080433789292</v>
+        <v>6.3621839409502</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>473888.8</v>
+        <v>458491.85</v>
       </c>
       <c r="N98" s="1">
-        <v>473888.8</v>
+        <v>458491.85</v>
       </c>
       <c r="O98" s="1">
         <v>0.56</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>15.455</v>
+        <v>14.87</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>30182.9</v>
+        <v>25349.04</v>
       </c>
       <c r="J99" s="1">
-        <v>30.949909953439</v>
+        <v>25.993211567017</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>127704.67</v>
+        <v>122870.81</v>
       </c>
       <c r="N99" s="1">
-        <v>127704.67</v>
+        <v>122870.81</v>
       </c>
       <c r="O99" s="1">
         <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8528.0</v>
+        <v>8286.0</v>
       </c>
       <c r="D100" s="1">
-        <v>52.56</v>
+        <v>50.98</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038004221</v>
+        <v>52.2038003862</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>445194.01</v>
+        <v>432560.69</v>
       </c>
       <c r="I100" s="1">
-        <v>3037.67</v>
+        <v>-10140.41</v>
       </c>
       <c r="J100" s="1">
-        <v>0.68232499354607</v>
+        <v>-2.3442745109363</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>448231.68</v>
+        <v>422420.28</v>
       </c>
       <c r="N100" s="1">
-        <v>448231.68</v>
+        <v>422420.28</v>
       </c>
       <c r="O100" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>845.0</v>
+        <v>821.0</v>
       </c>
       <c r="D101" s="1">
-        <v>537.6</v>
+        <v>546.4</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487100592</v>
+        <v>186.1487088916</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>157295.66</v>
+        <v>152828.09</v>
       </c>
       <c r="I101" s="1">
-        <v>296976.34</v>
+        <v>295766.31</v>
       </c>
       <c r="J101" s="1">
-        <v>188.80135662993</v>
+        <v>193.52876163014</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>454272.0</v>
+        <v>448594.4</v>
       </c>
       <c r="N101" s="1">
-        <v>454272.0</v>
+        <v>448594.4</v>
       </c>
       <c r="O101" s="1">
         <v>0.54</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
         <v>89850.0</v>
       </c>
       <c r="D102" s="1">
-        <v>2.983</v>
+        <v>3.286</v>
       </c>
       <c r="E102" s="1">
         <v>3.478</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>312498.3</v>
       </c>
       <c r="I102" s="1">
-        <v>-44475.75</v>
+        <v>-17251.2</v>
       </c>
       <c r="J102" s="1">
-        <v>-14.232317423807</v>
+        <v>-5.5204140310523</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>268022.55</v>
+        <v>295247.1</v>
       </c>
       <c r="N102" s="1">
-        <v>268022.55</v>
+        <v>295247.1</v>
       </c>
       <c r="O102" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5896.0</v>
+        <v>5796.0</v>
       </c>
       <c r="D103" s="1">
-        <v>66.0</v>
+        <v>69.48</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>408592.8</v>
+        <v>401662.8</v>
       </c>
       <c r="I103" s="1">
-        <v>-19456.8</v>
+        <v>1043.28</v>
       </c>
       <c r="J103" s="1">
-        <v>-4.7619047619048</v>
+        <v>0.25974025974026</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>389136.0</v>
+        <v>402706.08</v>
       </c>
       <c r="N103" s="1">
-        <v>389136.0</v>
+        <v>402706.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>93454.0</v>
+        <v>90800.0</v>
       </c>
       <c r="D104" s="1">
-        <v>7.204</v>
+        <v>7.476</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242515</v>
+        <v>4.5034242291</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>420863.01</v>
+        <v>408910.92</v>
       </c>
       <c r="I104" s="1">
-        <v>252379.61</v>
+        <v>269909.88</v>
       </c>
       <c r="J104" s="1">
-        <v>59.967163662114</v>
+        <v>66.007011991756</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>673242.62</v>
+        <v>678820.8</v>
       </c>
       <c r="N104" s="1">
-        <v>673242.62</v>
+        <v>678820.8</v>
       </c>
       <c r="O104" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>41529.0</v>
+        <v>40350.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.645</v>
+        <v>14.97</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>683152.05</v>
+        <v>663757.5</v>
       </c>
       <c r="I105" s="1">
-        <v>-33430.84</v>
+        <v>-59718.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.8936162893751</v>
+        <v>-8.9969604863222</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>649721.21</v>
+        <v>604039.5</v>
       </c>
       <c r="N105" s="1">
-        <v>649721.21</v>
+        <v>604039.5</v>
       </c>
       <c r="O105" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>35604.0</v>
+        <v>3.0</v>
       </c>
       <c r="D106" s="1">
-        <v>17.52</v>
+        <v>4789.82</v>
       </c>
       <c r="E106" s="1">
-        <v>18.19</v>
+        <v>4785.96</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>647636.76</v>
+        <v>14357.88</v>
       </c>
       <c r="I106" s="1">
-        <v>-23854.68</v>
+        <v>11.58</v>
       </c>
       <c r="J106" s="1">
-        <v>-3.6833424958769</v>
+        <v>0.080652575449858</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>623782.08</v>
+        <v>14369.46</v>
       </c>
       <c r="N106" s="1">
-        <v>623782.08</v>
+        <v>14369.46</v>
       </c>
       <c r="O106" s="1">
-        <v>0.74</v>
+        <v>0.02</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>3493.0</v>
+        <v>34593.0</v>
       </c>
       <c r="D107" s="1">
-        <v>69.45</v>
+        <v>18.0</v>
       </c>
       <c r="E107" s="1">
-        <v>67.7</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>236476.1</v>
+        <v>629246.67</v>
       </c>
       <c r="I107" s="1">
-        <v>6112.75</v>
+        <v>-6572.67</v>
       </c>
       <c r="J107" s="1">
-        <v>2.5849335302806</v>
+        <v>-1.0445299615173</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>242588.85</v>
+        <v>622674.0</v>
       </c>
       <c r="N107" s="1">
-        <v>242588.85</v>
+        <v>622674.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>4821.0</v>
+        <v>3493.0</v>
       </c>
       <c r="D108" s="1">
-        <v>243.14</v>
+        <v>70.8</v>
       </c>
       <c r="E108" s="1">
-        <v>158.78</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>765478.38</v>
+        <v>236476.1</v>
       </c>
       <c r="I108" s="1">
-        <v>406699.56</v>
+        <v>10828.3</v>
       </c>
       <c r="J108" s="1">
-        <v>53.130117143217</v>
+        <v>4.5790251107829</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1172177.94</v>
+        <v>247304.4</v>
       </c>
       <c r="N108" s="1">
-        <v>1172177.94</v>
+        <v>247304.4</v>
       </c>
       <c r="O108" s="1">
-        <v>1.38</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
-        <v>12058.0</v>
+        <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>21.18</v>
+        <v>242.76</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>274319.5</v>
+        <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-18931.06</v>
+        <v>404867.58</v>
       </c>
       <c r="J109" s="1">
-        <v>-6.9010989010989</v>
+        <v>52.890792291221</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>255388.44</v>
+        <v>1170345.96</v>
       </c>
       <c r="N109" s="1">
-        <v>255388.44</v>
+        <v>1170345.96</v>
       </c>
       <c r="O109" s="1">
-        <v>0.3</v>
+        <v>1.42</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>7046.0</v>
+        <v>12058.0</v>
       </c>
       <c r="D110" s="1">
-        <v>46.615</v>
+        <v>20.96</v>
       </c>
       <c r="E110" s="1">
-        <v>32.8492307692</v>
+        <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>231455.68</v>
+        <v>274319.5</v>
       </c>
       <c r="I110" s="1">
-        <v>96993.61</v>
+        <v>-21583.82</v>
       </c>
       <c r="J110" s="1">
-        <v>41.905910453353</v>
+        <v>-7.8681318681319</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>328449.29</v>
+        <v>252735.68</v>
       </c>
       <c r="N110" s="1">
-        <v>328449.29</v>
+        <v>252735.68</v>
       </c>
       <c r="O110" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>5666.0</v>
+        <v>7046.0</v>
       </c>
       <c r="D111" s="1">
-        <v>14.7</v>
+        <v>39.765</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>32.8492307692</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>92695.76</v>
+        <v>231455.68</v>
       </c>
       <c r="I111" s="1">
-        <v>-9405.56</v>
+        <v>48728.51</v>
       </c>
       <c r="J111" s="1">
-        <v>-10.146699266504</v>
+        <v>21.053062944923</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>83290.2</v>
+        <v>280184.19</v>
       </c>
       <c r="N111" s="1">
-        <v>83290.2</v>
+        <v>280184.19</v>
       </c>
       <c r="O111" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
-        <v>3922.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>21.61</v>
+        <v>17.16</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>93186.72</v>
+        <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>-8432.3</v>
+        <v>4532.8</v>
       </c>
       <c r="J112" s="1">
-        <v>-9.0488215488215</v>
+        <v>4.8899755501222</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>84754.42</v>
+        <v>97228.56</v>
       </c>
       <c r="N112" s="1">
-        <v>84754.42</v>
+        <v>97228.56</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>10265.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>36.035</v>
+        <v>22.29</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>430719.4</v>
+        <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-60820.12</v>
+        <v>-5765.34</v>
       </c>
       <c r="J113" s="1">
-        <v>-14.120589878236</v>
+        <v>-6.1868686868687</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>369899.28</v>
+        <v>87421.38</v>
       </c>
       <c r="N113" s="1">
-        <v>369899.28</v>
+        <v>87421.38</v>
       </c>
       <c r="O113" s="1">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>3417.0</v>
+        <v>10090.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.97</v>
+        <v>34.29</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>95095.11</v>
+        <v>423376.4</v>
       </c>
       <c r="I114" s="1">
-        <v>-6355.62</v>
+        <v>-77390.3</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.6834351419332</v>
+        <v>-18.279313632031</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>88739.49</v>
+        <v>345986.1</v>
       </c>
       <c r="N114" s="1">
-        <v>88739.49</v>
+        <v>345986.1</v>
       </c>
       <c r="O114" s="1">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
-        <v>1034.0</v>
+        <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>87.15</v>
+        <v>22.39</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>93783.8</v>
+        <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-3670.7</v>
+        <v>-18588.48</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.9140022050717</v>
+        <v>-19.547251167805</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>90113.1</v>
+        <v>76506.63</v>
       </c>
       <c r="N115" s="1">
-        <v>90113.1</v>
+        <v>76506.63</v>
       </c>
       <c r="O115" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>2981.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>32.92</v>
+        <v>80.9</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>109909.47</v>
+        <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-11774.95</v>
+        <v>-10133.2</v>
       </c>
       <c r="J116" s="1">
-        <v>-10.71331705994</v>
+        <v>-10.804851157663</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>98134.52</v>
+        <v>83650.6</v>
       </c>
       <c r="N116" s="1">
-        <v>98134.52</v>
+        <v>83650.6</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>4515.0</v>
+        <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>304.4</v>
+        <v>33.9</v>
       </c>
       <c r="E117" s="1">
-        <v>251.5670609081</v>
+        <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1135825.28</v>
+        <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>238540.72</v>
+        <v>-8853.57</v>
       </c>
       <c r="J117" s="1">
-        <v>21.001532911822</v>
+        <v>-8.0553295362083</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1374366.0</v>
+        <v>101055.9</v>
       </c>
       <c r="N117" s="1">
-        <v>1374366.0</v>
+        <v>101055.9</v>
       </c>
       <c r="O117" s="1">
-        <v>1.62</v>
+        <v>0.12</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>149195.0</v>
+        <v>4387.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.369</v>
+        <v>283.0</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999732</v>
+        <v>251.5670617734</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>383908.57</v>
+        <v>1103624.7</v>
       </c>
       <c r="I118" s="1">
-        <v>118729.39</v>
+        <v>137896.3</v>
       </c>
       <c r="J118" s="1">
-        <v>30.926475540778</v>
+        <v>12.494854455505</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>502637.96</v>
+        <v>1241521.0</v>
       </c>
       <c r="N118" s="1">
-        <v>502637.96</v>
+        <v>1241521.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>32878.0</v>
+        <v>144958.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.328</v>
+        <v>3.968</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879998783</v>
+        <v>2.5731999614</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>308658.66</v>
+        <v>373005.92</v>
       </c>
       <c r="I119" s="1">
-        <v>-1972.68</v>
+        <v>202187.42</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.63911377053215</v>
+        <v>54.204882324656</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>306685.98</v>
+        <v>575193.34</v>
       </c>
       <c r="N119" s="1">
-        <v>306685.98</v>
+        <v>575193.34</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>14682.0</v>
+        <v>32878.0</v>
       </c>
       <c r="D120" s="1">
-        <v>76.39</v>
+        <v>9.224</v>
       </c>
       <c r="E120" s="1">
-        <v>90.1062723062</v>
+        <v>9.3879998783</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1322940.29</v>
+        <v>308658.66</v>
       </c>
       <c r="I120" s="1">
-        <v>-201382.31</v>
+        <v>-5391.99</v>
       </c>
       <c r="J120" s="1">
-        <v>-15.222327985793</v>
+        <v>-1.7469103248229</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1121557.98</v>
+        <v>303266.67</v>
       </c>
       <c r="N120" s="1">
-        <v>1121557.98</v>
+        <v>303266.67</v>
       </c>
       <c r="O120" s="1">
-        <v>1.32</v>
+        <v>0.37</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>13256.0</v>
+        <v>14265.0</v>
       </c>
       <c r="D121" s="1">
-        <v>166.44</v>
+        <v>80.51</v>
       </c>
       <c r="E121" s="1">
-        <v>176.7334844599</v>
+        <v>90.1062719944</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2342779.07</v>
+        <v>1285365.97</v>
       </c>
       <c r="I121" s="1">
-        <v>-136450.43</v>
+        <v>-136890.82</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.8242978071338</v>
+        <v>-10.649948979122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2206328.64</v>
+        <v>1148475.15</v>
       </c>
       <c r="N121" s="1">
-        <v>2206328.64</v>
+        <v>1148475.15</v>
       </c>
       <c r="O121" s="1">
-        <v>2.6</v>
+        <v>1.39</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>29264.0</v>
+        <v>12879.0</v>
       </c>
       <c r="D122" s="1">
-        <v>32.6</v>
+        <v>145.22</v>
       </c>
       <c r="E122" s="1">
-        <v>32.5458399399</v>
+        <v>176.7334839661</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>952421.46</v>
+        <v>2276150.54</v>
       </c>
       <c r="I122" s="1">
-        <v>1584.94</v>
+        <v>-405862.16</v>
       </c>
       <c r="J122" s="1">
-        <v>0.16641162201448</v>
+        <v>-17.831077201071</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>954006.4</v>
+        <v>1870288.38</v>
       </c>
       <c r="N122" s="1">
-        <v>954006.4</v>
+        <v>1870288.38</v>
       </c>
       <c r="O122" s="1">
-        <v>1.13</v>
+        <v>2.27</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>7826.0</v>
+        <v>28433.0</v>
       </c>
       <c r="D123" s="1">
-        <v>248.0</v>
+        <v>36.24</v>
       </c>
       <c r="E123" s="1">
-        <v>121.5453475594</v>
+        <v>32.545840045</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>951213.89</v>
+        <v>925375.87</v>
       </c>
       <c r="I123" s="1">
-        <v>989634.11</v>
+        <v>105036.05</v>
       </c>
       <c r="J123" s="1">
-        <v>104.03907264222</v>
+        <v>11.350636363578</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1940848.0</v>
+        <v>1030411.92</v>
       </c>
       <c r="N123" s="1">
-        <v>1940848.0</v>
+        <v>1030411.92</v>
       </c>
       <c r="O123" s="1">
-        <v>2.29</v>
+        <v>1.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>10655.0</v>
+        <v>7604.0</v>
       </c>
       <c r="D124" s="1">
-        <v>143.95</v>
+        <v>233.25</v>
       </c>
       <c r="E124" s="1">
-        <v>113.0919371187</v>
+        <v>121.5453471857</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1204994.59</v>
+        <v>924230.82</v>
       </c>
       <c r="I124" s="1">
-        <v>328792.66</v>
+        <v>849402.18</v>
       </c>
       <c r="J124" s="1">
-        <v>27.285820428455</v>
+        <v>91.903684839248</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1533787.25</v>
+        <v>1773633.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1533787.25</v>
+        <v>1773633.0</v>
       </c>
       <c r="O124" s="1">
-        <v>1.81</v>
+        <v>2.15</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9626.0</v>
+        <v>10353.0</v>
       </c>
       <c r="D125" s="1">
-        <v>220.35</v>
+        <v>147.74</v>
       </c>
       <c r="E125" s="1">
-        <v>188.125148556</v>
+        <v>113.0919376026</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1810892.68</v>
+        <v>1170840.83</v>
       </c>
       <c r="I125" s="1">
-        <v>310196.42</v>
+        <v>358711.39</v>
       </c>
       <c r="J125" s="1">
-        <v>17.129475613099</v>
+        <v>30.637075579266</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2121089.1</v>
+        <v>1529552.22</v>
       </c>
       <c r="N125" s="1">
-        <v>2121089.1</v>
+        <v>1529552.22</v>
       </c>
       <c r="O125" s="1">
-        <v>2.5</v>
+        <v>1.86</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>10749.0</v>
+        <v>9353.0</v>
       </c>
       <c r="D126" s="1">
-        <v>18.35</v>
+        <v>210.0</v>
       </c>
       <c r="E126" s="1">
-        <v>19.72</v>
+        <v>188.12514915</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>211970.28</v>
+        <v>1759534.52</v>
       </c>
       <c r="I126" s="1">
-        <v>-14726.13</v>
+        <v>204595.48</v>
       </c>
       <c r="J126" s="1">
-        <v>-6.947261663286</v>
+        <v>11.627818475536</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>197244.15</v>
+        <v>1964130.0</v>
       </c>
       <c r="N126" s="1">
-        <v>197244.15</v>
+        <v>1964130.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.23</v>
+        <v>2.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>10025.0</v>
+        <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>64.12</v>
+        <v>18.63</v>
       </c>
       <c r="E127" s="1">
-        <v>32.0377346633</v>
+        <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>321178.29</v>
+        <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>321624.71</v>
+        <v>-11716.41</v>
       </c>
       <c r="J127" s="1">
-        <v>100.13899445071</v>
+        <v>-5.52738336714</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>642803.0</v>
+        <v>200253.87</v>
       </c>
       <c r="N127" s="1">
-        <v>642803.0</v>
+        <v>200253.87</v>
       </c>
       <c r="O127" s="1">
-        <v>0.76</v>
+        <v>0.24</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>769.0</v>
+        <v>9740.0</v>
       </c>
       <c r="D128" s="1">
-        <v>126.9</v>
+        <v>64.61</v>
       </c>
       <c r="E128" s="1">
-        <v>131.2</v>
+        <v>32.0377351129</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>100892.8</v>
+        <v>312047.54</v>
       </c>
       <c r="I128" s="1">
-        <v>-3306.7</v>
+        <v>317253.86</v>
       </c>
       <c r="J128" s="1">
-        <v>-3.2774390243902</v>
+        <v>101.66843808479</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>97586.1</v>
+        <v>629301.4</v>
       </c>
       <c r="N128" s="1">
-        <v>97586.1</v>
+        <v>629301.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.76</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
-        <v>2265.0</v>
+        <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>45.7</v>
+        <v>122.2</v>
       </c>
       <c r="E129" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>118912.5</v>
+        <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-15402.0</v>
+        <v>-6921.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-12.952380952381</v>
+        <v>-6.859756097561</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>103510.5</v>
+        <v>93971.8</v>
       </c>
       <c r="N129" s="1">
-        <v>103510.5</v>
+        <v>93971.8</v>
       </c>
       <c r="O129" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
-        <v>8595.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>28.605</v>
+        <v>44.5</v>
       </c>
       <c r="E130" s="1">
-        <v>29.1999604421</v>
+        <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>250973.66</v>
+        <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-5113.68</v>
+        <v>-18120.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.0375365287337</v>
+        <v>-15.238095238095</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>245859.98</v>
+        <v>100792.5</v>
       </c>
       <c r="N130" s="1">
-        <v>245859.98</v>
+        <v>100792.5</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8011.0</v>
+        <v>8595.0</v>
       </c>
       <c r="D131" s="1">
-        <v>10.275</v>
+        <v>30.305</v>
       </c>
       <c r="E131" s="1">
-        <v>11.5050006241</v>
+        <v>29.1999604421</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>92166.56</v>
+        <v>250973.66</v>
       </c>
       <c r="I131" s="1">
-        <v>-9853.53</v>
+        <v>9497.82</v>
       </c>
       <c r="J131" s="1">
-        <v>-10.69100333136</v>
+        <v>3.7843891665763</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>82313.03</v>
+        <v>260471.48</v>
       </c>
       <c r="N131" s="1">
-        <v>82313.03</v>
+        <v>260471.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
-        <v>26216.0</v>
+        <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>31.96</v>
+        <v>9.902</v>
       </c>
       <c r="E132" s="1">
-        <v>29.5709955752</v>
+        <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>775233.22</v>
+        <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>62630.14</v>
+        <v>-12841.64</v>
       </c>
       <c r="J132" s="1">
-        <v>8.0788772183937</v>
+        <v>-13.933079416222</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>837863.36</v>
+        <v>79324.92</v>
       </c>
       <c r="N132" s="1">
-        <v>837863.36</v>
+        <v>79324.92</v>
       </c>
       <c r="O132" s="1">
-        <v>0.99</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>1791.0</v>
+        <v>25472.0</v>
       </c>
       <c r="D133" s="1">
-        <v>51.24</v>
+        <v>38.56</v>
       </c>
       <c r="E133" s="1">
-        <v>51.48</v>
+        <v>29.570995603</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>92200.68</v>
+        <v>753232.4</v>
       </c>
       <c r="I133" s="1">
-        <v>-429.84</v>
+        <v>228967.92</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.46620046620047</v>
+        <v>30.398044481358</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>91770.84</v>
+        <v>982200.32</v>
       </c>
       <c r="N133" s="1">
-        <v>91770.84</v>
+        <v>982200.32</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>1.19</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>18162.0</v>
+        <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>10.02</v>
+        <v>50.0</v>
       </c>
       <c r="E134" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>185252.4</v>
+        <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-3269.16</v>
+        <v>-2650.68</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.7647058823529</v>
+        <v>-2.8749028749029</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>181983.24</v>
+        <v>89550.0</v>
       </c>
       <c r="N134" s="1">
-        <v>181983.24</v>
+        <v>89550.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>1268.0</v>
+        <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>253.8</v>
+        <v>10.04</v>
       </c>
       <c r="E135" s="1">
-        <v>254.9</v>
+        <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>323213.2</v>
+        <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-1394.8</v>
+        <v>-2905.92</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.43154178109062</v>
+        <v>-1.5686274509804</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>321818.4</v>
+        <v>182346.48</v>
       </c>
       <c r="N135" s="1">
-        <v>321818.4</v>
+        <v>182346.48</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1635.0</v>
+        <v>1268.0</v>
       </c>
       <c r="D136" s="1">
-        <v>249.6</v>
+        <v>264.9</v>
       </c>
       <c r="E136" s="1">
-        <v>252.3</v>
+        <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>412510.5</v>
+        <v>323213.2</v>
       </c>
       <c r="I136" s="1">
-        <v>-4414.5</v>
+        <v>12680.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.0701545778835</v>
+        <v>3.9231071008239</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>408096.0</v>
+        <v>335893.2</v>
       </c>
       <c r="N136" s="1">
-        <v>408096.0</v>
+        <v>335893.2</v>
       </c>
       <c r="O136" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>5089.0</v>
+        <v>1588.0</v>
       </c>
       <c r="D137" s="1">
-        <v>16.61</v>
+        <v>263.4</v>
       </c>
       <c r="E137" s="1">
-        <v>18.02</v>
+        <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>91703.78</v>
+        <v>400652.4</v>
       </c>
       <c r="I137" s="1">
-        <v>-7175.49</v>
+        <v>17626.8</v>
       </c>
       <c r="J137" s="1">
-        <v>-7.8246392896781</v>
+        <v>4.3995243757432</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>84528.29</v>
+        <v>418279.2</v>
       </c>
       <c r="N137" s="1">
-        <v>84528.29</v>
+        <v>418279.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
-        <v>5657.0</v>
+        <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>93.96</v>
+        <v>16.47</v>
       </c>
       <c r="E138" s="1">
-        <v>104.6745854693</v>
+        <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>592144.13</v>
+        <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-60612.41</v>
+        <v>-7887.95</v>
       </c>
       <c r="J138" s="1">
-        <v>-10.236090662589</v>
+        <v>-8.6015538290788</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>531531.72</v>
+        <v>83815.83</v>
       </c>
       <c r="N138" s="1">
-        <v>531531.72</v>
+        <v>83815.83</v>
       </c>
       <c r="O138" s="1">
-        <v>0.63</v>
+        <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>22839.0</v>
+        <v>5497.0</v>
       </c>
       <c r="D139" s="1">
-        <v>63.5</v>
+        <v>97.82</v>
       </c>
       <c r="E139" s="1">
-        <v>68.5163058803</v>
+        <v>104.6745861379</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1564843.91</v>
+        <v>575396.2</v>
       </c>
       <c r="I139" s="1">
-        <v>-114567.41</v>
+        <v>-37679.66</v>
       </c>
       <c r="J139" s="1">
-        <v>-7.3213314930561</v>
+        <v>-6.5484721657877</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1450276.5</v>
+        <v>537716.54</v>
       </c>
       <c r="N139" s="1">
-        <v>1450276.5</v>
+        <v>537716.54</v>
       </c>
       <c r="O139" s="1">
-        <v>1.71</v>
+        <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>5148.0</v>
+        <v>22190.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.735</v>
+        <v>62.4</v>
       </c>
       <c r="E140" s="1">
-        <v>21.16</v>
+        <v>68.5163059937</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>108931.68</v>
+        <v>1520376.83</v>
       </c>
       <c r="I140" s="1">
-        <v>-7335.9</v>
+        <v>-135720.83</v>
       </c>
       <c r="J140" s="1">
-        <v>-6.734404536862</v>
+        <v>-8.926788893514</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>101595.78</v>
+        <v>1384656.0</v>
       </c>
       <c r="N140" s="1">
-        <v>101595.78</v>
+        <v>1384656.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>1.68</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
-        <v>14390.0</v>
+        <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>18.16</v>
+        <v>20.63</v>
       </c>
       <c r="E141" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>274992.9</v>
+        <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>-13670.5</v>
+        <v>-2728.44</v>
       </c>
       <c r="J141" s="1">
-        <v>-4.9712192569335</v>
+        <v>-2.5047258979206</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>261322.4</v>
+        <v>106203.24</v>
       </c>
       <c r="N141" s="1">
-        <v>261322.4</v>
+        <v>106203.24</v>
       </c>
       <c r="O141" s="1">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>7049.0</v>
+        <v>14390.0</v>
       </c>
       <c r="D142" s="1">
-        <v>26.17</v>
+        <v>19.055</v>
       </c>
       <c r="E142" s="1">
-        <v>26.98</v>
+        <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>190182.02</v>
+        <v>274992.9</v>
       </c>
       <c r="I142" s="1">
-        <v>-5709.69</v>
+        <v>-791.45</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.002223869533</v>
+        <v>-0.28780743066457</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>184472.33</v>
+        <v>274201.45</v>
       </c>
       <c r="N142" s="1">
-        <v>184472.33</v>
+        <v>274201.45</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
-        <v>23360.0</v>
+        <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>18.695</v>
+        <v>26.41</v>
       </c>
       <c r="E143" s="1">
-        <v>19.76</v>
+        <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>461593.6</v>
+        <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-24878.4</v>
+        <v>-4017.93</v>
       </c>
       <c r="J143" s="1">
-        <v>-5.3896761133603</v>
+        <v>-2.112676056338</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>436715.2</v>
+        <v>186164.09</v>
       </c>
       <c r="N143" s="1">
-        <v>436715.2</v>
+        <v>186164.09</v>
       </c>
       <c r="O143" s="1">
-        <v>0.52</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>10142.0</v>
+        <v>22696.0</v>
       </c>
       <c r="D144" s="1">
-        <v>65.0</v>
+        <v>21.79</v>
       </c>
       <c r="E144" s="1">
-        <v>60.3</v>
+        <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>611562.6</v>
+        <v>448472.96</v>
       </c>
       <c r="I144" s="1">
-        <v>47667.4</v>
+        <v>46072.88</v>
       </c>
       <c r="J144" s="1">
-        <v>7.7943615257048</v>
+        <v>10.273279352227</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>659230.0</v>
+        <v>494545.84</v>
       </c>
       <c r="N144" s="1">
-        <v>659230.0</v>
+        <v>494545.84</v>
       </c>
       <c r="O144" s="1">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>1148.0</v>
+        <v>9854.0</v>
       </c>
       <c r="D145" s="1">
-        <v>74.1</v>
+        <v>67.1</v>
       </c>
       <c r="E145" s="1">
-        <v>82.0</v>
+        <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>94136.0</v>
+        <v>594196.2</v>
       </c>
       <c r="I145" s="1">
-        <v>-9069.2</v>
+        <v>67007.2</v>
       </c>
       <c r="J145" s="1">
-        <v>-9.6341463414634</v>
+        <v>11.276948590381</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>85066.8</v>
+        <v>661203.4</v>
       </c>
       <c r="N145" s="1">
-        <v>85066.8</v>
+        <v>661203.4</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
-        <v>3880.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>129.35</v>
+        <v>76.6</v>
       </c>
       <c r="E146" s="1">
-        <v>107.1482654639</v>
+        <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>415735.27</v>
+        <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>86142.73</v>
+        <v>-6199.2</v>
       </c>
       <c r="J146" s="1">
-        <v>20.720572974239</v>
+        <v>-6.5853658536585</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>501878.0</v>
+        <v>87936.8</v>
       </c>
       <c r="N146" s="1">
-        <v>501878.0</v>
+        <v>87936.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.59</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>2759.0</v>
+        <v>3770.0</v>
       </c>
       <c r="D147" s="1">
-        <v>89.5</v>
+        <v>130.6</v>
       </c>
       <c r="E147" s="1">
-        <v>101.2</v>
+        <v>107.148265252</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>279210.8</v>
+        <v>403948.96</v>
       </c>
       <c r="I147" s="1">
-        <v>-32280.3</v>
+        <v>88413.04</v>
       </c>
       <c r="J147" s="1">
-        <v>-11.561264822134</v>
+        <v>21.887180994351</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>246930.5</v>
+        <v>492362.0</v>
       </c>
       <c r="N147" s="1">
-        <v>246930.5</v>
+        <v>492362.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>18114.0</v>
+        <v>2759.0</v>
       </c>
       <c r="D148" s="1">
-        <v>23.98</v>
+        <v>85.66</v>
       </c>
       <c r="E148" s="1">
-        <v>28.6531693718</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>519023.51</v>
+        <v>279210.8</v>
       </c>
       <c r="I148" s="1">
-        <v>-84649.79</v>
+        <v>-42874.86</v>
       </c>
       <c r="J148" s="1">
-        <v>-16.309432688319</v>
+        <v>-15.355731225296</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>434373.72</v>
+        <v>236335.94</v>
       </c>
       <c r="N148" s="1">
-        <v>434373.72</v>
+        <v>236335.94</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>19113.0</v>
+        <v>17806.0</v>
       </c>
       <c r="D149" s="1">
-        <v>31.84</v>
+        <v>21.93</v>
       </c>
       <c r="E149" s="1">
-        <v>36.9</v>
+        <v>28.6531691565</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>705269.7</v>
+        <v>510198.33</v>
       </c>
       <c r="I149" s="1">
-        <v>-96711.78</v>
+        <v>-119712.75</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.712737127371</v>
+        <v>-23.463963513953</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>608557.92</v>
+        <v>390485.58</v>
       </c>
       <c r="N149" s="1">
-        <v>608557.92</v>
+        <v>390485.58</v>
       </c>
       <c r="O149" s="1">
-        <v>0.72</v>
+        <v>0.47</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>15505.0</v>
+        <v>18571.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.38</v>
+        <v>32.56</v>
       </c>
       <c r="E150" s="1">
-        <v>29.6773157046</v>
+        <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>460146.78</v>
+        <v>685269.9</v>
       </c>
       <c r="I150" s="1">
-        <v>-97639.88</v>
+        <v>-80598.14</v>
       </c>
       <c r="J150" s="1">
-        <v>-21.219290070877</v>
+        <v>-11.761517615176</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>362506.9</v>
+        <v>604671.76</v>
       </c>
       <c r="N150" s="1">
-        <v>362506.9</v>
+        <v>604671.76</v>
       </c>
       <c r="O150" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>10166.0</v>
+        <v>15505.0</v>
       </c>
       <c r="D151" s="1">
-        <v>67.26</v>
+        <v>23.04</v>
       </c>
       <c r="E151" s="1">
-        <v>102.6572585088</v>
+        <v>29.6773157046</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1043613.69</v>
+        <v>460146.78</v>
       </c>
       <c r="I151" s="1">
-        <v>-359848.53</v>
+        <v>-102911.58</v>
       </c>
       <c r="J151" s="1">
-        <v>-34.48100896415</v>
+        <v>-22.364946246065</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>683765.16</v>
+        <v>357235.2</v>
       </c>
       <c r="N151" s="1">
-        <v>683765.16</v>
+        <v>357235.2</v>
       </c>
       <c r="O151" s="1">
-        <v>0.81</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16">
+      <c r="A152" t="s">
+        <v>330</v>
+      </c>
+      <c r="B152" t="s">
+        <v>331</v>
+      </c>
+      <c r="C152" s="1">
+        <v>9877.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>64.72</v>
+      </c>
+      <c r="E152" s="1">
+        <v>102.6572582768</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1013945.74</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-374706.3</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-36.955261531056</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>639239.44</v>
+      </c>
+      <c r="N152" s="1">
+        <v>639239.44</v>
+      </c>
+      <c r="O152" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>