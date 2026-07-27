--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -619,51 +619,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180846.2773</v>
+        <v>180766.5462</v>
       </c>
       <c r="D2">
-        <v>199.27</v>
+        <v>208.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>36037958.78</v>
+        <v>37696741.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>36037958.78</v>
+        <v>37696741.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>304454.8172</v>
+        <v>279154.8172</v>
       </c>
       <c r="D3">
-        <v>131.0</v>
+        <v>137.09</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39885491.72</v>
+        <v>38271383.88</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39885491.72</v>
+        <v>38271383.88</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41164.4202</v>
+        <v>41489.332</v>
       </c>
       <c r="D4">
-        <v>158.09</v>
+        <v>165.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6507772.26</v>
+        <v>6861364.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6507772.26</v>
+        <v>6861364.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>167.01</v>
+        <v>174.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>167.01</v>
+        <v>174.73</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>167.01</v>
+        <v>174.73</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>29.84</v>
+        <v>31.42</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-14472.2</v>
+        <v>-10222.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-15.275411697899</v>
+        <v>-10.789324247587</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>80269.6</v>
+        <v>84519.8</v>
       </c>
       <c r="N2" s="1">
-        <v>80269.6</v>
+        <v>84519.8</v>
       </c>
       <c r="O2" s="1">
         <v>0.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.79</v>
+        <v>29.05</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>-4402.11</v>
+        <v>5328.87</v>
       </c>
       <c r="J3" s="1">
-        <v>-2.0098730606488</v>
+        <v>2.4330042313117</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>214622.17</v>
+        <v>224353.15</v>
       </c>
       <c r="N3" s="1">
-        <v>214622.17</v>
+        <v>224353.15</v>
       </c>
       <c r="O3" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2034.0</v>
+        <v>1863.0</v>
       </c>
       <c r="D4" s="1">
-        <v>230.2</v>
+        <v>242.2</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>501991.2</v>
+        <v>459788.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-33764.4</v>
+        <v>-8569.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-6.7260940032415</v>
+        <v>-1.8638573743922</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>468226.8</v>
+        <v>451218.6</v>
       </c>
       <c r="N4" s="1">
-        <v>468226.8</v>
+        <v>451218.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3315.0</v>
+        <v>3037.0</v>
       </c>
       <c r="D5" s="1">
-        <v>130.85</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425972851</v>
+        <v>196.4425979585</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>651207.21</v>
+        <v>596596.17</v>
       </c>
       <c r="I5" s="1">
-        <v>-217439.46</v>
+        <v>-178097.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-33.390210774847</v>
+        <v>-29.852281820716</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>433767.75</v>
+        <v>418498.6</v>
       </c>
       <c r="N5" s="1">
-        <v>433767.75</v>
+        <v>418498.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>317.0</v>
+        <v>291.0</v>
       </c>
       <c r="D6" s="1">
-        <v>844.2</v>
+        <v>966.1</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507886435</v>
+        <v>1003.850790378</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>318220.7</v>
+        <v>292120.58</v>
       </c>
       <c r="I6" s="1">
-        <v>-50609.3</v>
+        <v>-10985.48</v>
       </c>
       <c r="J6" s="1">
-        <v>-15.903836551173</v>
+        <v>-3.7605977641151</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>267611.4</v>
+        <v>281135.1</v>
       </c>
       <c r="N6" s="1">
-        <v>267611.4</v>
+        <v>281135.1</v>
       </c>
       <c r="O6" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>39869.0</v>
+        <v>36524.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.16</v>
+        <v>23.94</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923048</v>
+        <v>27.1571922571</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1082730.1</v>
+        <v>991889.29</v>
       </c>
       <c r="I7" s="1">
-        <v>-39757.06</v>
+        <v>-117504.73</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.6719271035321</v>
+        <v>-11.84655698823</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1042973.04</v>
+        <v>874384.56</v>
       </c>
       <c r="N7" s="1">
-        <v>1042973.04</v>
+        <v>874384.56</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.06</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.5</v>
+        <v>109.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-5822.3</v>
+        <v>-6927.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.6722972972973</v>
+        <v>-7.9391891891892</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>81438.5</v>
+        <v>80333.0</v>
       </c>
       <c r="N8" s="1">
-        <v>81438.5</v>
+        <v>80333.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.8</v>
+        <v>67.55</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>4119.2</v>
+        <v>10081.2</v>
       </c>
       <c r="J9" s="1">
-        <v>3.0206677265501</v>
+        <v>7.3926868044515</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>140486.4</v>
+        <v>146448.4</v>
       </c>
       <c r="N9" s="1">
-        <v>140486.4</v>
+        <v>146448.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>38393.0</v>
+        <v>35171.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.958</v>
+        <v>9.404</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>339778.05</v>
+        <v>311263.35</v>
       </c>
       <c r="I10" s="1">
-        <v>4146.44</v>
+        <v>19484.73</v>
       </c>
       <c r="J10" s="1">
-        <v>1.2203378058118</v>
+        <v>6.2598857205643</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>343924.49</v>
+        <v>330748.08</v>
       </c>
       <c r="N10" s="1">
-        <v>343924.49</v>
+        <v>330748.08</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7377.0</v>
+        <v>6758.0</v>
       </c>
       <c r="D11" s="1">
-        <v>162.62</v>
+        <v>165.56</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480344313</v>
+        <v>164.7480334418</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1215346.25</v>
+        <v>1113367.21</v>
       </c>
       <c r="I11" s="1">
-        <v>-15698.51</v>
+        <v>5487.27</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.2916903310476</v>
+        <v>0.49285356625511</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1199647.74</v>
+        <v>1118854.48</v>
       </c>
       <c r="N11" s="1">
-        <v>1199647.74</v>
+        <v>1118854.48</v>
       </c>
       <c r="O11" s="1">
-        <v>1.46</v>
+        <v>1.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4789.0</v>
+        <v>4387.0</v>
       </c>
       <c r="D12" s="1">
-        <v>367.2</v>
+        <v>388.2</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330068908</v>
+        <v>212.6330066104</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1018299.47</v>
+        <v>932821.0</v>
       </c>
       <c r="I12" s="1">
-        <v>740221.33</v>
+        <v>770212.4</v>
       </c>
       <c r="J12" s="1">
-        <v>72.691909581373</v>
+        <v>82.568081121673</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1758520.8</v>
+        <v>1703033.4</v>
       </c>
       <c r="N12" s="1">
-        <v>1758520.8</v>
+        <v>1703033.4</v>
       </c>
       <c r="O12" s="1">
-        <v>2.13</v>
+        <v>2.06</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.01</v>
+        <v>16.32</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>40104.09</v>
+        <v>-54275.28</v>
       </c>
       <c r="J13" s="1">
-        <v>15.753619506161</v>
+        <v>-21.320321935004</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>294674.73</v>
+        <v>200295.36</v>
       </c>
       <c r="N13" s="1">
-        <v>294674.73</v>
+        <v>200295.36</v>
       </c>
       <c r="O13" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.5</v>
+        <v>57.1</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-17039.1</v>
+        <v>-9945.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.387883556255</v>
+        <v>-10.14948859166</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>80955.0</v>
+        <v>88048.2</v>
       </c>
       <c r="N14" s="1">
-        <v>80955.0</v>
+        <v>88048.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13583.0</v>
+        <v>12443.0</v>
       </c>
       <c r="D15" s="1">
-        <v>48.21</v>
+        <v>49.82</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757159685</v>
+        <v>63.1757156634</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>858115.75</v>
+        <v>786095.43</v>
       </c>
       <c r="I15" s="1">
-        <v>-203279.32</v>
+        <v>-166185.17</v>
       </c>
       <c r="J15" s="1">
-        <v>-23.689032627591</v>
+        <v>-21.140584674306</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>654836.43</v>
+        <v>619910.26</v>
       </c>
       <c r="N15" s="1">
-        <v>654836.43</v>
+        <v>619910.26</v>
       </c>
       <c r="O15" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.07</v>
+        <v>9.646</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-28960.78</v>
+        <v>-24897.1</v>
       </c>
       <c r="J16" s="1">
-        <v>-31.157498959383</v>
+        <v>-26.78558268602</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>63988.85</v>
+        <v>68052.53</v>
       </c>
       <c r="N16" s="1">
-        <v>63988.85</v>
+        <v>68052.53</v>
       </c>
       <c r="O16" s="1">
         <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>15970.0</v>
+        <v>14630.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.62</v>
+        <v>62.62</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907977458</v>
+        <v>51.690797676</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>825502.04</v>
+        <v>756236.37</v>
       </c>
       <c r="I17" s="1">
-        <v>158569.36</v>
+        <v>159894.23</v>
       </c>
       <c r="J17" s="1">
-        <v>19.208839265861</v>
+        <v>21.143419748511</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>984071.4</v>
+        <v>916130.6</v>
       </c>
       <c r="N17" s="1">
-        <v>984071.4</v>
+        <v>916130.6</v>
       </c>
       <c r="O17" s="1">
-        <v>1.19</v>
+        <v>1.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7926.0</v>
+        <v>7569.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.4</v>
+        <v>31.76</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>237145.92</v>
+        <v>226464.48</v>
       </c>
       <c r="I18" s="1">
-        <v>-12047.52</v>
+        <v>13926.96</v>
       </c>
       <c r="J18" s="1">
-        <v>-5.0802139037433</v>
+        <v>6.1497326203209</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>225098.4</v>
+        <v>240391.44</v>
       </c>
       <c r="N18" s="1">
-        <v>225098.4</v>
+        <v>240391.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5530.0</v>
+        <v>5066.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1113.8</v>
+        <v>1212.6</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552983725</v>
+        <v>488.0552980655</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2698945.8</v>
+        <v>2472488.14</v>
       </c>
       <c r="I19" s="1">
-        <v>3460368.2</v>
+        <v>3670543.46</v>
       </c>
       <c r="J19" s="1">
-        <v>128.21184478769</v>
+        <v>148.45545265184</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6159314.0</v>
+        <v>6143031.6</v>
       </c>
       <c r="N19" s="1">
-        <v>6159314.0</v>
+        <v>6143031.6</v>
       </c>
       <c r="O19" s="1">
-        <v>7.47</v>
+        <v>7.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>60.68</v>
+        <v>64.0</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-1472.12</v>
+        <v>4958.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.2369791666667</v>
+        <v>4.1666666666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>117537.16</v>
+        <v>123968.0</v>
       </c>
       <c r="N20" s="1">
-        <v>117537.16</v>
+        <v>123968.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>43596.0</v>
+        <v>39938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.33</v>
+        <v>40.77</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408753</v>
+        <v>25.0855408383</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1093629.24</v>
+        <v>1001866.33</v>
       </c>
       <c r="I21" s="1">
-        <v>664597.44</v>
+        <v>626405.93</v>
       </c>
       <c r="J21" s="1">
-        <v>60.769904067305</v>
+        <v>62.523902764553</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1758226.68</v>
+        <v>1628272.26</v>
       </c>
       <c r="N21" s="1">
-        <v>1758226.68</v>
+        <v>1628272.26</v>
       </c>
       <c r="O21" s="1">
-        <v>2.13</v>
+        <v>1.97</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.015</v>
+        <v>11.22</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>6524.26</v>
+        <v>29727.47</v>
       </c>
       <c r="J22" s="1">
-        <v>7.3853480036753</v>
+        <v>33.650975163286</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>94864.85</v>
+        <v>118068.06</v>
       </c>
       <c r="N22" s="1">
-        <v>94864.85</v>
+        <v>118068.06</v>
       </c>
       <c r="O22" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.65</v>
+        <v>56.25</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-5379.2</v>
+        <v>2353.4</v>
       </c>
       <c r="J23" s="1">
-        <v>-5.8340929808569</v>
+        <v>2.5524156791249</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>86823.65</v>
+        <v>94556.25</v>
       </c>
       <c r="N23" s="1">
-        <v>86823.65</v>
+        <v>94556.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.74</v>
+        <v>18.61</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-5008.5</v>
+        <v>3706.29</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7412280701754</v>
+        <v>2.0285087719298</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>177701.58</v>
+        <v>186416.37</v>
       </c>
       <c r="N24" s="1">
-        <v>177701.58</v>
+        <v>186416.37</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>80541.0</v>
+        <v>73783.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.89</v>
+        <v>18.715</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301188</v>
+        <v>7.6062301614</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>612613.38</v>
+        <v>561210.48</v>
       </c>
       <c r="I25" s="1">
-        <v>908806.11</v>
+        <v>819638.37</v>
       </c>
       <c r="J25" s="1">
-        <v>148.34904683277</v>
+        <v>146.04830080864</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1521419.49</v>
+        <v>1380848.85</v>
       </c>
       <c r="N25" s="1">
-        <v>1521419.49</v>
+        <v>1380848.85</v>
       </c>
       <c r="O25" s="1">
-        <v>1.85</v>
+        <v>1.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.068</v>
+        <v>3.172</v>
       </c>
       <c r="E26" s="1">
         <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>-9439.22</v>
+        <v>-2427.22</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.3640898562681</v>
+        <v>-1.1221908357821</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>206853.76</v>
+        <v>213865.76</v>
       </c>
       <c r="N26" s="1">
-        <v>206853.76</v>
+        <v>213865.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>178913.0</v>
+        <v>163895.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.721</v>
+        <v>10.276</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059694</v>
+        <v>7.1640059794</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1281733.8</v>
+        <v>1174144.76</v>
       </c>
       <c r="I27" s="1">
-        <v>457479.47</v>
+        <v>510040.26</v>
       </c>
       <c r="J27" s="1">
-        <v>35.692237342887</v>
+        <v>43.439299597096</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1739213.27</v>
+        <v>1684185.02</v>
       </c>
       <c r="N27" s="1">
-        <v>1739213.27</v>
+        <v>1684185.02</v>
       </c>
       <c r="O27" s="1">
-        <v>2.11</v>
+        <v>2.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.515</v>
+        <v>15.65</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-11955.42</v>
+        <v>-10373.09</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.1687328314794</v>
+        <v>-5.3522854777909</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>181851.32</v>
+        <v>183433.65</v>
       </c>
       <c r="N28" s="1">
-        <v>181851.32</v>
+        <v>183433.65</v>
       </c>
       <c r="O28" s="1">
         <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.675</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-4130.0</v>
+        <v>-2354.1</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.5273368606702</v>
+        <v>-2.010582010582</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>112955.5</v>
+        <v>114731.4</v>
       </c>
       <c r="N29" s="1">
-        <v>112955.5</v>
+        <v>114731.4</v>
       </c>
       <c r="O29" s="1">
         <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1713.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D30" s="1">
-        <v>130.7</v>
+        <v>145.5</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>226116.0</v>
+        <v>209326.2</v>
       </c>
       <c r="I30" s="1">
-        <v>-2226.9</v>
+        <v>28711.8</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.98484848484848</v>
+        <v>13.716295427902</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>223889.1</v>
+        <v>238038.0</v>
       </c>
       <c r="N30" s="1">
-        <v>223889.1</v>
+        <v>238038.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>977.0</v>
+        <v>937.0</v>
       </c>
       <c r="D31" s="1">
-        <v>191.35</v>
+        <v>248.0</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>185043.8</v>
+        <v>177467.8</v>
       </c>
       <c r="I31" s="1">
-        <v>1905.15</v>
+        <v>54908.2</v>
       </c>
       <c r="J31" s="1">
-        <v>1.0295670538543</v>
+        <v>30.939809926082</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>186948.95</v>
+        <v>232376.0</v>
       </c>
       <c r="N31" s="1">
-        <v>186948.95</v>
+        <v>232376.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.46</v>
+        <v>29.24</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-13381.02</v>
+        <v>-14002.08</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.859649122807</v>
+        <v>-14.502923976608</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>83165.58</v>
+        <v>82544.52</v>
       </c>
       <c r="N32" s="1">
-        <v>83165.58</v>
+        <v>82544.52</v>
       </c>
       <c r="O32" s="1">
         <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13389.0</v>
+        <v>12265.0</v>
       </c>
       <c r="D33" s="1">
-        <v>78.24</v>
+        <v>79.3</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364859213</v>
+        <v>80.5364859356</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078303.01</v>
+        <v>987780.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-30747.65</v>
+        <v>-15165.5</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.8514851312527</v>
+        <v>-1.5353115066108</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1047555.36</v>
+        <v>972614.5</v>
       </c>
       <c r="N33" s="1">
-        <v>1047555.36</v>
+        <v>972614.5</v>
       </c>
       <c r="O33" s="1">
-        <v>1.27</v>
+        <v>1.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15046.0</v>
+        <v>13784.0</v>
       </c>
       <c r="D34" s="1">
-        <v>83.72</v>
+        <v>90.16</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731264123</v>
+        <v>75.8731260882</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1141587.06</v>
+        <v>1045835.17</v>
       </c>
       <c r="I34" s="1">
-        <v>118064.06</v>
+        <v>196930.27</v>
       </c>
       <c r="J34" s="1">
-        <v>10.342098656935</v>
+        <v>18.829952907397</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1259651.12</v>
+        <v>1242765.44</v>
       </c>
       <c r="N34" s="1">
-        <v>1259651.12</v>
+        <v>1242765.44</v>
       </c>
       <c r="O34" s="1">
-        <v>1.53</v>
+        <v>1.5</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>50.08</v>
+        <v>51.62</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-9219.6</v>
+        <v>-3758.76</v>
       </c>
       <c r="J35" s="1">
-        <v>-4.9354593773728</v>
+        <v>-2.0121488230828</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>177583.68</v>
+        <v>183044.52</v>
       </c>
       <c r="N35" s="1">
-        <v>177583.68</v>
+        <v>183044.52</v>
       </c>
       <c r="O35" s="1">
         <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.386</v>
+        <v>12.196</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>-11752.42</v>
+        <v>3503.12</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.1956720431462</v>
+        <v>1.5487076404508</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>214443.92</v>
+        <v>229699.46</v>
       </c>
       <c r="N36" s="1">
-        <v>214443.92</v>
+        <v>229699.46</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>20860.0</v>
+        <v>19110.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.34</v>
+        <v>25.86</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371323106</v>
+        <v>25.1371323914</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>524360.58</v>
+        <v>480370.6</v>
       </c>
       <c r="I37" s="1">
-        <v>25091.82</v>
+        <v>13814.0</v>
       </c>
       <c r="J37" s="1">
-        <v>4.7852224131722</v>
+        <v>2.8756963894127</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>549452.4</v>
+        <v>494184.6</v>
       </c>
       <c r="N37" s="1">
-        <v>549452.4</v>
+        <v>494184.6</v>
       </c>
       <c r="O37" s="1">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>68897.0</v>
+        <v>63116.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.11</v>
+        <v>10.36</v>
       </c>
       <c r="E38" s="1">
-        <v>10.567516873</v>
+        <v>10.5675167945</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>728070.21</v>
+        <v>666979.39</v>
       </c>
       <c r="I38" s="1">
-        <v>-31521.54</v>
+        <v>-13097.63</v>
       </c>
       <c r="J38" s="1">
-        <v>-4.3294643246013</v>
+        <v>-1.9637233468339</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>696548.67</v>
+        <v>653881.76</v>
       </c>
       <c r="N38" s="1">
-        <v>696548.67</v>
+        <v>653881.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.04</v>
+        <v>16.465</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-42.69</v>
+        <v>3585.96</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.031162355874104</v>
+        <v>2.6176378934247</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>136949.52</v>
+        <v>140578.17</v>
       </c>
       <c r="N39" s="1">
-        <v>136949.52</v>
+        <v>140578.17</v>
       </c>
       <c r="O39" s="1">
         <v>0.17</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.1</v>
+        <v>85.45</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-9667.2</v>
+        <v>-7300.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.355987055016</v>
+        <v>-7.8209277238403</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>83681.7</v>
+        <v>86048.15</v>
       </c>
       <c r="N40" s="1">
-        <v>83681.7</v>
+        <v>86048.15</v>
       </c>
       <c r="O40" s="1">
         <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>31.48</v>
+        <v>34.75</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>-21105.86</v>
+        <v>665.8</v>
       </c>
       <c r="J41" s="1">
-        <v>-9.1486291486291</v>
+        <v>0.28860028860029</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>209593.84</v>
+        <v>231365.5</v>
       </c>
       <c r="N41" s="1">
-        <v>209593.84</v>
+        <v>231365.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7209.0</v>
+        <v>6604.0</v>
       </c>
       <c r="D42" s="1">
-        <v>70.9</v>
+        <v>77.36</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524205854</v>
+        <v>75.3524197456</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>543215.6</v>
+        <v>497627.38</v>
       </c>
       <c r="I42" s="1">
-        <v>-32097.5</v>
+        <v>13258.06</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.9087956973253</v>
+        <v>2.6642545271524</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>511118.1</v>
+        <v>510885.44</v>
       </c>
       <c r="N42" s="1">
-        <v>511118.1</v>
+        <v>510885.44</v>
       </c>
       <c r="O42" s="1">
         <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>53.55</v>
+        <v>56.65</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-12865.58</v>
+        <v>-8227.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-13.837471409405</v>
+        <v>-8.8495379148984</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>80110.8</v>
+        <v>84748.4</v>
       </c>
       <c r="N43" s="1">
-        <v>80110.8</v>
+        <v>84748.4</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>27737.0</v>
+        <v>25409.0</v>
       </c>
       <c r="D44" s="1">
-        <v>16.415</v>
+        <v>17.135</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849998197</v>
+        <v>18.7849998032</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>521039.54</v>
+        <v>477308.06</v>
       </c>
       <c r="I44" s="1">
-        <v>-65736.68</v>
+        <v>-41924.84</v>
       </c>
       <c r="J44" s="1">
-        <v>-12.61644749648</v>
+        <v>-8.7836019362422</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>455302.86</v>
+        <v>435383.22</v>
       </c>
       <c r="N44" s="1">
-        <v>455302.86</v>
+        <v>435383.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8228.0</v>
+        <v>7538.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.26</v>
+        <v>66.58</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088879436</v>
+        <v>56.9088882993</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>468246.33</v>
+        <v>428979.2</v>
       </c>
       <c r="I45" s="1">
-        <v>101624.95</v>
+        <v>72900.84</v>
       </c>
       <c r="J45" s="1">
-        <v>21.703309452527</v>
+        <v>16.994026750015</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>569871.28</v>
+        <v>501880.04</v>
       </c>
       <c r="N45" s="1">
-        <v>569871.28</v>
+        <v>501880.04</v>
       </c>
       <c r="O45" s="1">
-        <v>0.69</v>
+        <v>0.61</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>17334.0</v>
+        <v>15880.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.4</v>
+        <v>19.35</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054361371</v>
+        <v>28.905436398</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>501046.83</v>
+        <v>459018.33</v>
       </c>
       <c r="I46" s="1">
-        <v>-199435.23</v>
+        <v>-151740.33</v>
       </c>
       <c r="J46" s="1">
-        <v>-39.803710563342</v>
+        <v>-33.057575282451</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>301611.6</v>
+        <v>307278.0</v>
       </c>
       <c r="N46" s="1">
-        <v>301611.6</v>
+        <v>307278.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.37</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>21899.0</v>
+        <v>20061.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.63</v>
+        <v>27.115</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002283</v>
+        <v>30.2950002492</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>663430.21</v>
+        <v>607748.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-102158.84</v>
+        <v>-63793.98</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.398581261471</v>
+        <v>-10.496781560778</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>561271.37</v>
+        <v>543954.02</v>
       </c>
       <c r="N47" s="1">
-        <v>561271.37</v>
+        <v>543954.02</v>
       </c>
       <c r="O47" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3186.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D48" s="1">
-        <v>256.5</v>
+        <v>266.4</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676867546</v>
+        <v>147.0676875642</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>468557.65</v>
+        <v>429290.58</v>
       </c>
       <c r="I48" s="1">
-        <v>348651.35</v>
+        <v>348331.02</v>
       </c>
       <c r="J48" s="1">
-        <v>74.40948835218</v>
+        <v>81.141081642183</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>817209.0</v>
+        <v>777621.6</v>
       </c>
       <c r="N48" s="1">
-        <v>817209.0</v>
+        <v>777621.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11490.0</v>
+        <v>10526.0</v>
       </c>
       <c r="D49" s="1">
-        <v>45.73</v>
+        <v>47.6</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>575649.0</v>
+        <v>527352.6</v>
       </c>
       <c r="I49" s="1">
-        <v>-50211.3</v>
+        <v>-26315.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.7225548902196</v>
+        <v>-4.9900199600798</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>525437.7</v>
+        <v>501037.6</v>
       </c>
       <c r="N49" s="1">
-        <v>525437.7</v>
+        <v>501037.6</v>
       </c>
       <c r="O49" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13529.0</v>
+        <v>12394.0</v>
       </c>
       <c r="D50" s="1">
-        <v>30.81</v>
+        <v>26.87</v>
       </c>
       <c r="E50" s="1">
-        <v>31.4650373272</v>
+        <v>30.4650371147</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>425690.49</v>
+        <v>377583.67</v>
       </c>
       <c r="I50" s="1">
-        <v>-8862.0</v>
+        <v>-44556.89</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.0817942162626</v>
+        <v>-11.800534170347</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>416828.49</v>
+        <v>333026.78</v>
       </c>
       <c r="N50" s="1">
-        <v>416828.49</v>
+        <v>333026.78</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>65191.0</v>
+        <v>59721.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.63</v>
+        <v>18.7</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1282958.88</v>
+        <v>1175309.28</v>
       </c>
       <c r="I51" s="1">
-        <v>-3259.55</v>
+        <v>-58526.58</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.25406504065041</v>
+        <v>-4.979674796748</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1279699.33</v>
+        <v>1116782.7</v>
       </c>
       <c r="N51" s="1">
-        <v>1279699.33</v>
+        <v>1116782.7</v>
       </c>
       <c r="O51" s="1">
-        <v>1.55</v>
+        <v>1.35</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>132249.0</v>
+        <v>121149.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.696</v>
+        <v>4.595</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999698</v>
+        <v>4.515999967</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>597236.48</v>
+        <v>547108.88</v>
       </c>
       <c r="I52" s="1">
-        <v>23804.82</v>
+        <v>9570.78</v>
       </c>
       <c r="J52" s="1">
-        <v>3.9858281932142</v>
+        <v>1.749337353106</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>621041.3</v>
+        <v>556679.66</v>
       </c>
       <c r="N52" s="1">
-        <v>621041.3</v>
+        <v>556679.66</v>
       </c>
       <c r="O52" s="1">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1932.0</v>
+        <v>1770.0</v>
       </c>
       <c r="D53" s="1">
-        <v>134.55</v>
+        <v>136.0</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>282458.4</v>
+        <v>258774.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-22507.8</v>
+        <v>-18054.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.96853625171</v>
+        <v>-6.9767441860465</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>259950.6</v>
+        <v>240720.0</v>
       </c>
       <c r="N53" s="1">
-        <v>259950.6</v>
+        <v>240720.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>13988.0</v>
+        <v>12814.0</v>
       </c>
       <c r="D54" s="1">
-        <v>41.88</v>
+        <v>40.56</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>607638.72</v>
+        <v>556640.16</v>
       </c>
       <c r="I54" s="1">
-        <v>-21821.28</v>
+        <v>-36904.32</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.5911602209945</v>
+        <v>-6.6298342541436</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>585817.44</v>
+        <v>519735.84</v>
       </c>
       <c r="N54" s="1">
-        <v>585817.44</v>
+        <v>519735.84</v>
       </c>
       <c r="O54" s="1">
-        <v>0.71</v>
+        <v>0.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>181276.0</v>
+        <v>166060.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.767</v>
+        <v>9.791</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418456</v>
+        <v>5.4519418283</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>988306.21</v>
+        <v>905349.46</v>
       </c>
       <c r="I55" s="1">
-        <v>782216.48</v>
+        <v>720544.0</v>
       </c>
       <c r="J55" s="1">
-        <v>79.147178484288</v>
+        <v>79.587389382217</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1770522.69</v>
+        <v>1625893.46</v>
       </c>
       <c r="N55" s="1">
-        <v>1770522.69</v>
+        <v>1625893.46</v>
       </c>
       <c r="O55" s="1">
-        <v>2.15</v>
+        <v>1.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>46038.0</v>
+        <v>42175.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.03</v>
+        <v>28.28</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844830358</v>
+        <v>14.5844832247</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>671440.43</v>
+        <v>615100.58</v>
       </c>
       <c r="I56" s="1">
-        <v>665042.71</v>
+        <v>577608.42</v>
       </c>
       <c r="J56" s="1">
-        <v>99.047164913796</v>
+        <v>93.904710673497</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1336483.14</v>
+        <v>1192709.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1336483.14</v>
+        <v>1192709.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.62</v>
+        <v>1.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3980.0</v>
+        <v>3646.0</v>
       </c>
       <c r="D57" s="1">
-        <v>94.3</v>
+        <v>100.3</v>
       </c>
       <c r="E57" s="1">
-        <v>104.589701005</v>
+        <v>104.5897010422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>416267.01</v>
+        <v>381334.05</v>
       </c>
       <c r="I57" s="1">
-        <v>-40953.01</v>
+        <v>-15640.25</v>
       </c>
       <c r="J57" s="1">
-        <v>-9.8381589259259</v>
+        <v>-4.1014564526824</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>375314.0</v>
+        <v>365693.8</v>
       </c>
       <c r="N57" s="1">
-        <v>375314.0</v>
+        <v>365693.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3588.0</v>
+        <v>3286.0</v>
       </c>
       <c r="D58" s="1">
-        <v>190.2</v>
+        <v>186.45</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135033445</v>
+        <v>205.5135027389</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>737382.45</v>
+        <v>675317.37</v>
       </c>
       <c r="I58" s="1">
-        <v>-54944.85</v>
+        <v>-62642.67</v>
       </c>
       <c r="J58" s="1">
-        <v>-7.4513368198552</v>
+        <v>-9.2760341704227</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>682437.6</v>
+        <v>612674.7</v>
       </c>
       <c r="N58" s="1">
-        <v>682437.6</v>
+        <v>612674.7</v>
       </c>
       <c r="O58" s="1">
-        <v>0.83</v>
+        <v>0.74</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>65.04</v>
+        <v>61.54</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-4680.0</v>
+        <v>-9930.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.5774647887324</v>
+        <v>-9.712441314554</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>97560.0</v>
+        <v>92310.0</v>
       </c>
       <c r="N59" s="1">
-        <v>97560.0</v>
+        <v>92310.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.59</v>
+        <v>25.35</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-254.38</v>
+        <v>-1126.54</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.27279812938426</v>
+        <v>-1.2081060015588</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>92994.06</v>
+        <v>92121.9</v>
       </c>
       <c r="N60" s="1">
-        <v>92994.06</v>
+        <v>92121.9</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>286.75</v>
+        <v>296.1</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-19923.75</v>
+        <v>-14547.5</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.780958307405</v>
+        <v>-7.8718108276291</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>164881.25</v>
+        <v>170257.5</v>
       </c>
       <c r="N61" s="1">
-        <v>164881.25</v>
+        <v>170257.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>6490.0</v>
+        <v>6198.0</v>
       </c>
       <c r="D62" s="1">
-        <v>56.74</v>
+        <v>57.68</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>409908.4</v>
+        <v>391465.68</v>
       </c>
       <c r="I62" s="1">
-        <v>-41665.8</v>
+        <v>-33965.04</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.164661177961</v>
+        <v>-8.6763774540849</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>368242.6</v>
+        <v>357500.64</v>
       </c>
       <c r="N62" s="1">
-        <v>368242.6</v>
+        <v>357500.64</v>
       </c>
       <c r="O62" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>75.7</v>
+        <v>70.25</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-8086.05</v>
+        <v>-13923.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.0690690690691</v>
+        <v>-15.615615615616</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>81074.7</v>
+        <v>75237.75</v>
       </c>
       <c r="N63" s="1">
-        <v>81074.7</v>
+        <v>75237.75</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>39.11</v>
+        <v>38.75</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-980.56</v>
+        <v>-2018.8</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.86185044359949</v>
+        <v>-1.7743979721166</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>112793.24</v>
+        <v>111755.0</v>
       </c>
       <c r="N64" s="1">
-        <v>112793.24</v>
+        <v>111755.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>36.64</v>
+        <v>37.42</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>-297.84</v>
+        <v>1638.12</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.32644178454842</v>
+        <v>1.7954298150163</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>90940.48</v>
+        <v>92876.44</v>
       </c>
       <c r="N65" s="1">
-        <v>90940.48</v>
+        <v>92876.44</v>
       </c>
       <c r="O65" s="1">
         <v>0.11</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4771.0</v>
+        <v>4370.0</v>
       </c>
       <c r="D66" s="1">
-        <v>202.4</v>
+        <v>199.9</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624418361</v>
+        <v>148.3624439359</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>707837.21</v>
+        <v>648343.88</v>
       </c>
       <c r="I66" s="1">
-        <v>257813.19</v>
+        <v>225219.12</v>
       </c>
       <c r="J66" s="1">
-        <v>36.422667014072</v>
+        <v>34.73760252044</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>965650.4</v>
+        <v>873563.0</v>
       </c>
       <c r="N66" s="1">
-        <v>965650.4</v>
+        <v>873563.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>60.95</v>
+        <v>60.1</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-6816.15</v>
+        <v>-7986.6</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.5113808801214</v>
+        <v>-8.8012139605463</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>83928.15</v>
+        <v>82757.7</v>
       </c>
       <c r="N67" s="1">
-        <v>83928.15</v>
+        <v>82757.7</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26117.0</v>
+        <v>23925.0</v>
       </c>
       <c r="D68" s="1">
-        <v>35.4</v>
+        <v>38.21</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611716506</v>
+        <v>35.9611715778</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>939197.92</v>
+        <v>860371.03</v>
       </c>
       <c r="I68" s="1">
-        <v>-14656.12</v>
+        <v>53803.22</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.5604932344825</v>
+        <v>6.2534904272637</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>924541.8</v>
+        <v>914174.25</v>
       </c>
       <c r="N68" s="1">
-        <v>924541.8</v>
+        <v>914174.25</v>
       </c>
       <c r="O68" s="1">
-        <v>1.12</v>
+        <v>1.1</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>9.048</v>
+        <v>8.948</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-13174.9</v>
+        <v>-14007.7</v>
       </c>
       <c r="J69" s="1">
-        <v>-14.882412796871</v>
+        <v>-15.823146569214</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>75351.74</v>
+        <v>74518.94</v>
       </c>
       <c r="N69" s="1">
-        <v>75351.74</v>
+        <v>74518.94</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1300.0</v>
+        <v>1190.0</v>
       </c>
       <c r="D70" s="1">
-        <v>272.0</v>
+        <v>265.0</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335140.0</v>
+        <v>306782.0</v>
       </c>
       <c r="I70" s="1">
-        <v>18460.0</v>
+        <v>8568.0</v>
       </c>
       <c r="J70" s="1">
-        <v>5.5081458494957</v>
+        <v>2.7928626842514</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>353600.0</v>
+        <v>315350.0</v>
       </c>
       <c r="N70" s="1">
-        <v>353600.0</v>
+        <v>315350.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7609.0</v>
+        <v>6970.0</v>
       </c>
       <c r="D71" s="1">
-        <v>67.12</v>
+        <v>65.84</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>597763.04</v>
+        <v>547563.2</v>
       </c>
       <c r="I71" s="1">
-        <v>-87046.96</v>
+        <v>-88658.4</v>
       </c>
       <c r="J71" s="1">
-        <v>-14.562118126273</v>
+        <v>-16.191446028513</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>510716.08</v>
+        <v>458904.8</v>
       </c>
       <c r="N71" s="1">
-        <v>510716.08</v>
+        <v>458904.8</v>
       </c>
       <c r="O71" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>64.26</v>
+        <v>64.04</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-12284.06</v>
+        <v>-12842.86</v>
       </c>
       <c r="J72" s="1">
-        <v>-6.9992865138584</v>
+        <v>-7.31768298082</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>163220.4</v>
+        <v>162661.6</v>
       </c>
       <c r="N72" s="1">
-        <v>163220.4</v>
+        <v>162661.6</v>
       </c>
       <c r="O72" s="1">
         <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>443.0</v>
+        <v>406.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1648.5</v>
+        <v>1658.0</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.815778781</v>
+        <v>1442.8157635468</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>639167.39</v>
+        <v>585783.2</v>
       </c>
       <c r="I73" s="1">
-        <v>91118.11</v>
+        <v>87364.8</v>
       </c>
       <c r="J73" s="1">
-        <v>14.255750750989</v>
+        <v>14.914186682035</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>730285.5</v>
+        <v>673148.0</v>
       </c>
       <c r="N73" s="1">
-        <v>730285.5</v>
+        <v>673148.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.56</v>
+        <v>52.0</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-13326.08</v>
+        <v>6050.56</v>
       </c>
       <c r="J74" s="1">
-        <v>-14.731226918342</v>
+        <v>6.6885514977431</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>77135.36</v>
+        <v>96512.0</v>
       </c>
       <c r="N74" s="1">
-        <v>77135.36</v>
+        <v>96512.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.88</v>
+        <v>26.84</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-10731.04</v>
+        <v>-13699.2</v>
       </c>
       <c r="J75" s="1">
-        <v>-11.883691529709</v>
+        <v>-15.170670037927</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>79569.52</v>
+        <v>76601.36</v>
       </c>
       <c r="N75" s="1">
-        <v>79569.52</v>
+        <v>76601.36</v>
       </c>
       <c r="O75" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>36579.0</v>
+        <v>33510.0</v>
       </c>
       <c r="D76" s="1">
-        <v>20.26</v>
+        <v>19.99</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407367615</v>
+        <v>13.940736795</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>509938.21</v>
+        <v>467154.09</v>
       </c>
       <c r="I76" s="1">
-        <v>231152.33</v>
+        <v>202710.81</v>
       </c>
       <c r="J76" s="1">
-        <v>45.329478251885</v>
+        <v>43.392707960665</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>741090.54</v>
+        <v>669864.9</v>
       </c>
       <c r="N76" s="1">
-        <v>741090.54</v>
+        <v>669864.9</v>
       </c>
       <c r="O76" s="1">
-        <v>0.9</v>
+        <v>0.81</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16038.0</v>
+        <v>14692.0</v>
       </c>
       <c r="D77" s="1">
-        <v>50.18</v>
+        <v>52.12</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805630378</v>
+        <v>28.6805628914</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>459978.87</v>
+        <v>421374.83</v>
       </c>
       <c r="I77" s="1">
-        <v>344807.97</v>
+        <v>344372.21</v>
       </c>
       <c r="J77" s="1">
-        <v>74.961697697114</v>
+        <v>81.725861509099</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>804786.84</v>
+        <v>765747.04</v>
       </c>
       <c r="N77" s="1">
-        <v>804786.84</v>
+        <v>765747.04</v>
       </c>
       <c r="O77" s="1">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16255.0</v>
+        <v>14891.0</v>
       </c>
       <c r="D78" s="1">
-        <v>38.265</v>
+        <v>53.6</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894494</v>
+        <v>35.9008945</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>583569.04</v>
+        <v>534600.22</v>
       </c>
       <c r="I78" s="1">
-        <v>38428.54</v>
+        <v>263557.38</v>
       </c>
       <c r="J78" s="1">
-        <v>6.5850888868265</v>
+        <v>49.299901148563</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>621997.58</v>
+        <v>798157.6</v>
       </c>
       <c r="N78" s="1">
-        <v>621997.58</v>
+        <v>798157.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>37611.0</v>
+        <v>34455.0</v>
       </c>
       <c r="D79" s="1">
-        <v>22.95</v>
+        <v>23.88</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298670602</v>
+        <v>14.629867073</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>550243.93</v>
+        <v>504072.07</v>
       </c>
       <c r="I79" s="1">
-        <v>312928.52</v>
+        <v>318713.33</v>
       </c>
       <c r="J79" s="1">
-        <v>56.870871796805</v>
+        <v>63.227730510837</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>863172.45</v>
+        <v>822785.4</v>
       </c>
       <c r="N79" s="1">
-        <v>863172.45</v>
+        <v>822785.4</v>
       </c>
       <c r="O79" s="1">
-        <v>1.05</v>
+        <v>0.99</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>34.38</v>
+        <v>36.64</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-10733.28</v>
+        <v>-5594.04</v>
       </c>
       <c r="J80" s="1">
-        <v>-12.071611253197</v>
+        <v>-6.2915601023018</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>78180.12</v>
+        <v>83319.36</v>
       </c>
       <c r="N80" s="1">
-        <v>78180.12</v>
+        <v>83319.36</v>
       </c>
       <c r="O80" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>294843.0</v>
+        <v>270093.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.37</v>
+        <v>5.671</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045607</v>
+        <v>2.7071045899</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>798170.83</v>
+        <v>731170.0</v>
       </c>
       <c r="I81" s="1">
-        <v>785136.08</v>
+        <v>800527.4</v>
       </c>
       <c r="J81" s="1">
-        <v>98.366922279031</v>
+        <v>109.48581041345</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1583306.91</v>
+        <v>1531697.4</v>
       </c>
       <c r="N81" s="1">
-        <v>1583306.91</v>
+        <v>1531697.4</v>
       </c>
       <c r="O81" s="1">
-        <v>1.92</v>
+        <v>1.85</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>16343.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.15</v>
+        <v>13.99</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>312968.45</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-84329.88</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-26.945169712794</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>312968.45</v>
+        <v>228638.57</v>
       </c>
       <c r="N82" s="1">
-        <v>312968.45</v>
+        <v>228638.57</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>17.22</v>
+        <v>16.06</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>13649.83</v>
+        <v>6549.47</v>
       </c>
       <c r="J83" s="1">
-        <v>14.876584389593</v>
+        <v>7.1380920613743</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>105403.62</v>
+        <v>98303.26</v>
       </c>
       <c r="N83" s="1">
-        <v>105403.62</v>
+        <v>98303.26</v>
       </c>
       <c r="O83" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3626.0</v>
+        <v>3322.0</v>
       </c>
       <c r="D84" s="1">
-        <v>108.7</v>
+        <v>112.65</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>416264.8</v>
+        <v>381365.6</v>
       </c>
       <c r="I84" s="1">
-        <v>-22118.6</v>
+        <v>-7142.3</v>
       </c>
       <c r="J84" s="1">
-        <v>-5.3135888501742</v>
+        <v>-1.8728222996516</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>394146.2</v>
+        <v>374223.3</v>
       </c>
       <c r="N84" s="1">
-        <v>394146.2</v>
+        <v>374223.3</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>257.75</v>
+        <v>243.75</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-26066.9</v>
+        <v>-39030.9</v>
       </c>
       <c r="J85" s="1">
-        <v>-9.8461000349773</v>
+        <v>-14.742917103882</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>238676.5</v>
+        <v>225712.5</v>
       </c>
       <c r="N85" s="1">
-        <v>238676.5</v>
+        <v>225712.5</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>33.6</v>
+        <v>34.82</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-5880.22</v>
+        <v>-2328.8</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.670971364402</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>97809.6</v>
+        <v>101361.02</v>
       </c>
       <c r="N86" s="1">
-        <v>97809.6</v>
+        <v>101361.02</v>
       </c>
       <c r="O86" s="1">
         <v>0.12</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>5284.0</v>
+        <v>4841.0</v>
       </c>
       <c r="D87" s="1">
-        <v>54.88</v>
+        <v>56.92</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>338281.68</v>
+        <v>309920.82</v>
       </c>
       <c r="I87" s="1">
-        <v>-48295.76</v>
+        <v>-34371.1</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.276788503593</v>
+        <v>-11.090284286161</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>289985.92</v>
+        <v>275549.72</v>
       </c>
       <c r="N87" s="1">
-        <v>289985.92</v>
+        <v>275549.72</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>28.52</v>
+        <v>30.84</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-13310.22</v>
+        <v>-7025.34</v>
       </c>
       <c r="J88" s="1">
-        <v>-14.69591226321</v>
+        <v>-7.7567298105683</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>77260.68</v>
+        <v>83545.56</v>
       </c>
       <c r="N88" s="1">
-        <v>77260.68</v>
+        <v>83545.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>229238.0</v>
+        <v>209993.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.825</v>
+        <v>4.595</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065687</v>
+        <v>3.5459065778</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>812856.53</v>
+        <v>744615.56</v>
       </c>
       <c r="I89" s="1">
-        <v>293216.82</v>
+        <v>220302.28</v>
       </c>
       <c r="J89" s="1">
-        <v>36.072395210997</v>
+        <v>29.586043031387</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1106073.35</v>
+        <v>964917.84</v>
       </c>
       <c r="N89" s="1">
-        <v>1106073.35</v>
+        <v>964917.84</v>
       </c>
       <c r="O89" s="1">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>10232.0</v>
+        <v>9815.0</v>
       </c>
       <c r="D90" s="1">
-        <v>23.13</v>
+        <v>23.52</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>277082.56</v>
+        <v>265790.2</v>
       </c>
       <c r="I90" s="1">
-        <v>-40416.4</v>
+        <v>-34941.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-14.586410635155</v>
+        <v>-13.14623338257</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>236666.16</v>
+        <v>230848.8</v>
       </c>
       <c r="N90" s="1">
-        <v>236666.16</v>
+        <v>230848.8</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5132.0</v>
+        <v>4701.0</v>
       </c>
       <c r="D91" s="1">
-        <v>181.5</v>
+        <v>187.62</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310833983</v>
+        <v>147.4310827484</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>756616.32</v>
+        <v>693073.52</v>
       </c>
       <c r="I91" s="1">
-        <v>174841.68</v>
+        <v>188928.1</v>
       </c>
       <c r="J91" s="1">
-        <v>23.108367527679</v>
+        <v>27.259460150779</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>931458.0</v>
+        <v>882001.62</v>
       </c>
       <c r="N91" s="1">
-        <v>931458.0</v>
+        <v>882001.62</v>
       </c>
       <c r="O91" s="1">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4474.0</v>
+        <v>4099.0</v>
       </c>
       <c r="D92" s="1">
-        <v>135.65</v>
+        <v>150.45</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009611086</v>
+        <v>76.1009612101</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>340475.7</v>
+        <v>311937.84</v>
       </c>
       <c r="I92" s="1">
-        <v>266422.4</v>
+        <v>304756.71</v>
       </c>
       <c r="J92" s="1">
-        <v>78.250048388182</v>
+        <v>97.697897119503</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>606898.1</v>
+        <v>616694.55</v>
       </c>
       <c r="N92" s="1">
-        <v>606898.1</v>
+        <v>616694.55</v>
       </c>
       <c r="O92" s="1">
         <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>5388.0</v>
+        <v>4935.0</v>
       </c>
       <c r="D93" s="1">
-        <v>57.25</v>
+        <v>52.54</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>306038.4</v>
+        <v>280308.0</v>
       </c>
       <c r="I93" s="1">
-        <v>2424.6</v>
+        <v>-21023.1</v>
       </c>
       <c r="J93" s="1">
-        <v>0.79225352112676</v>
+        <v>-7.5</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>308463.0</v>
+        <v>259284.9</v>
       </c>
       <c r="N93" s="1">
-        <v>308463.0</v>
+        <v>259284.9</v>
       </c>
       <c r="O93" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3072.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D94" s="1">
-        <v>350.8</v>
+        <v>373.8</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104622396</v>
+        <v>360.5104618117</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1107488.14</v>
+        <v>1014836.95</v>
       </c>
       <c r="I94" s="1">
-        <v>-29830.54</v>
+        <v>37410.05</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.693531327568</v>
+        <v>3.6863113823359</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1077657.6</v>
+        <v>1052247.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1077657.6</v>
+        <v>1052247.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.31</v>
+        <v>1.27</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>15981.0</v>
+        <v>14640.0</v>
       </c>
       <c r="D95" s="1">
-        <v>25.39</v>
+        <v>26.03</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>328249.74</v>
+        <v>300705.6</v>
       </c>
       <c r="I95" s="1">
-        <v>77507.85</v>
+        <v>80373.6</v>
       </c>
       <c r="J95" s="1">
-        <v>23.612463485881</v>
+        <v>26.728334956183</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>405757.59</v>
+        <v>381079.2</v>
       </c>
       <c r="N95" s="1">
-        <v>405757.59</v>
+        <v>381079.2</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3146.0</v>
+        <v>2882.0</v>
       </c>
       <c r="D96" s="1">
-        <v>466.85</v>
+        <v>467.45</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062714558</v>
+        <v>637.8062699514</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2006538.53</v>
+        <v>1838157.67</v>
       </c>
       <c r="I96" s="1">
-        <v>-537828.43</v>
+        <v>-490966.77</v>
       </c>
       <c r="J96" s="1">
-        <v>-26.803792798337</v>
+        <v>-26.709720173243</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1468710.1</v>
+        <v>1347190.9</v>
       </c>
       <c r="N96" s="1">
-        <v>1468710.1</v>
+        <v>1347190.9</v>
       </c>
       <c r="O96" s="1">
-        <v>1.78</v>
+        <v>1.63</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8944.0</v>
+        <v>8193.0</v>
       </c>
       <c r="D97" s="1">
-        <v>51.98</v>
+        <v>49.525</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>527696.0</v>
+        <v>483387.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-62786.88</v>
+        <v>-77628.67</v>
       </c>
       <c r="J97" s="1">
-        <v>-11.898305084746</v>
+        <v>-16.05932099953</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>464909.12</v>
+        <v>405758.33</v>
       </c>
       <c r="N97" s="1">
-        <v>464909.12</v>
+        <v>405758.33</v>
       </c>
       <c r="O97" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4271.0</v>
+        <v>3913.0</v>
       </c>
       <c r="D98" s="1">
-        <v>107.35</v>
+        <v>109.15</v>
       </c>
       <c r="E98" s="1">
-        <v>100.928728635</v>
+        <v>100.9287273192</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>431066.6</v>
+        <v>394934.11</v>
       </c>
       <c r="I98" s="1">
-        <v>27425.25</v>
+        <v>32169.84</v>
       </c>
       <c r="J98" s="1">
-        <v>6.3621839409502</v>
+        <v>8.1456220633867</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>458491.85</v>
+        <v>427103.95</v>
       </c>
       <c r="N98" s="1">
-        <v>458491.85</v>
+        <v>427103.95</v>
       </c>
       <c r="O98" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>14.87</v>
+        <v>14.94</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>25349.04</v>
+        <v>25927.45</v>
       </c>
       <c r="J99" s="1">
-        <v>25.993211567017</v>
+        <v>26.586320162155</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>122870.81</v>
+        <v>123449.22</v>
       </c>
       <c r="N99" s="1">
-        <v>122870.81</v>
+        <v>123449.22</v>
       </c>
       <c r="O99" s="1">
         <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8286.0</v>
+        <v>7591.0</v>
       </c>
       <c r="D100" s="1">
-        <v>50.98</v>
+        <v>54.98</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038003862</v>
+        <v>52.2038005533</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>432560.69</v>
+        <v>396279.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-10140.41</v>
+        <v>21074.13</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.3442745109363</v>
+        <v>5.3180025540083</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>422420.28</v>
+        <v>417353.18</v>
       </c>
       <c r="N100" s="1">
-        <v>422420.28</v>
+        <v>417353.18</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>821.0</v>
+        <v>752.0</v>
       </c>
       <c r="D101" s="1">
-        <v>546.4</v>
+        <v>540.8</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487088916</v>
+        <v>186.1487101064</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>152828.09</v>
+        <v>139983.83</v>
       </c>
       <c r="I101" s="1">
-        <v>295766.31</v>
+        <v>266697.77</v>
       </c>
       <c r="J101" s="1">
-        <v>193.52876163014</v>
+        <v>190.52041225047</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>448594.4</v>
+        <v>406681.6</v>
       </c>
       <c r="N101" s="1">
-        <v>448594.4</v>
+        <v>406681.6</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>89850.0</v>
+        <v>82311.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.286</v>
+        <v>3.872</v>
       </c>
       <c r="E102" s="1">
-        <v>3.478</v>
+        <v>3.4780000243</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>312498.3</v>
+        <v>286277.66</v>
       </c>
       <c r="I102" s="1">
-        <v>-17251.2</v>
+        <v>32430.53</v>
       </c>
       <c r="J102" s="1">
-        <v>-5.5204140310523</v>
+        <v>11.328348149835</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>295247.1</v>
+        <v>318708.19</v>
       </c>
       <c r="N102" s="1">
-        <v>295247.1</v>
+        <v>318708.19</v>
       </c>
       <c r="O102" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5796.0</v>
+        <v>5310.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.48</v>
+        <v>73.34</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>401662.8</v>
+        <v>367983.0</v>
       </c>
       <c r="I103" s="1">
-        <v>1043.28</v>
+        <v>21452.4</v>
       </c>
       <c r="J103" s="1">
-        <v>0.25974025974026</v>
+        <v>5.8297258297258</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>402706.08</v>
+        <v>389435.4</v>
       </c>
       <c r="N103" s="1">
-        <v>402706.08</v>
+        <v>389435.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>90800.0</v>
+        <v>83181.0</v>
       </c>
       <c r="D104" s="1">
-        <v>7.476</v>
+        <v>9.276</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242291</v>
+        <v>4.5034242195</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>408910.92</v>
+        <v>374599.33</v>
       </c>
       <c r="I104" s="1">
-        <v>269909.88</v>
+        <v>396987.63</v>
       </c>
       <c r="J104" s="1">
-        <v>66.007011991756</v>
+        <v>105.97659905051</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>678820.8</v>
+        <v>771586.96</v>
       </c>
       <c r="N104" s="1">
-        <v>678820.8</v>
+        <v>771586.96</v>
       </c>
       <c r="O104" s="1">
-        <v>0.82</v>
+        <v>0.93</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>40350.0</v>
+        <v>36964.0</v>
       </c>
       <c r="D105" s="1">
-        <v>14.97</v>
+        <v>15.8</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>663757.5</v>
+        <v>608057.8</v>
       </c>
       <c r="I105" s="1">
-        <v>-59718.0</v>
+        <v>-24026.6</v>
       </c>
       <c r="J105" s="1">
-        <v>-8.9969604863222</v>
+        <v>-3.951367781155</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>604039.5</v>
+        <v>584031.2</v>
       </c>
       <c r="N105" s="1">
-        <v>604039.5</v>
+        <v>584031.2</v>
       </c>
       <c r="O105" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>3.0</v>
+        <v>63.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4789.82</v>
+        <v>4795.41</v>
       </c>
       <c r="E106" s="1">
-        <v>4785.96</v>
+        <v>4792.9011111111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>14357.88</v>
+        <v>301952.77</v>
       </c>
       <c r="I106" s="1">
-        <v>11.58</v>
+        <v>158.06</v>
       </c>
       <c r="J106" s="1">
-        <v>0.080652575449858</v>
+        <v>0.052345934763241</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14369.46</v>
+        <v>302110.83</v>
       </c>
       <c r="N106" s="1">
-        <v>14369.46</v>
+        <v>302110.83</v>
       </c>
       <c r="O106" s="1">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>34593.0</v>
+        <v>31690.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.0</v>
+        <v>17.385</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>629246.67</v>
+        <v>576441.1</v>
       </c>
       <c r="I107" s="1">
-        <v>-6572.67</v>
+        <v>-25510.45</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.0445299615173</v>
+        <v>-4.4255085211655</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>622674.0</v>
+        <v>550930.65</v>
       </c>
       <c r="N107" s="1">
-        <v>622674.0</v>
+        <v>550930.65</v>
       </c>
       <c r="O107" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
         <v>3493.0</v>
       </c>
       <c r="D108" s="1">
-        <v>70.8</v>
+        <v>67.75</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>236476.1</v>
       </c>
       <c r="I108" s="1">
-        <v>10828.3</v>
+        <v>174.65</v>
       </c>
       <c r="J108" s="1">
-        <v>4.5790251107829</v>
+        <v>0.073855243722304</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>247304.4</v>
+        <v>236650.75</v>
       </c>
       <c r="N108" s="1">
-        <v>247304.4</v>
+        <v>236650.75</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>242.76</v>
+        <v>249.62</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>404867.58</v>
+        <v>437939.64</v>
       </c>
       <c r="J109" s="1">
-        <v>52.890792291221</v>
+        <v>57.211235671999</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1170345.96</v>
+        <v>1203418.02</v>
       </c>
       <c r="N109" s="1">
-        <v>1170345.96</v>
+        <v>1203418.02</v>
       </c>
       <c r="O109" s="1">
-        <v>1.42</v>
+        <v>1.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>12058.0</v>
+        <v>11046.0</v>
       </c>
       <c r="D110" s="1">
-        <v>20.96</v>
+        <v>22.23</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>274319.5</v>
+        <v>251296.5</v>
       </c>
       <c r="I110" s="1">
-        <v>-21583.82</v>
+        <v>-5743.92</v>
       </c>
       <c r="J110" s="1">
-        <v>-7.8681318681319</v>
+        <v>-2.2857142857143</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>252735.68</v>
+        <v>245552.58</v>
       </c>
       <c r="N110" s="1">
-        <v>252735.68</v>
+        <v>245552.58</v>
       </c>
       <c r="O110" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>7046.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D111" s="1">
-        <v>39.765</v>
+        <v>40.77</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492307692</v>
+        <v>32.8492300542</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>231455.68</v>
+        <v>212041.78</v>
       </c>
       <c r="I111" s="1">
-        <v>48728.51</v>
+        <v>51128.57</v>
       </c>
       <c r="J111" s="1">
-        <v>21.053062944923</v>
+        <v>24.112498018079</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>280184.19</v>
+        <v>263170.35</v>
       </c>
       <c r="N111" s="1">
-        <v>280184.19</v>
+        <v>263170.35</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.16</v>
+        <v>18.38</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>4532.8</v>
+        <v>11445.32</v>
       </c>
       <c r="J112" s="1">
-        <v>4.8899755501222</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>97228.56</v>
+        <v>104141.08</v>
       </c>
       <c r="N112" s="1">
-        <v>97228.56</v>
+        <v>104141.08</v>
       </c>
       <c r="O112" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>22.29</v>
+        <v>25.09</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-5765.34</v>
+        <v>5216.26</v>
       </c>
       <c r="J113" s="1">
-        <v>-6.1868686868687</v>
+        <v>5.5976430976431</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>87421.38</v>
+        <v>98402.98</v>
       </c>
       <c r="N113" s="1">
-        <v>87421.38</v>
+        <v>98402.98</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>10090.0</v>
+        <v>9636.0</v>
       </c>
       <c r="D114" s="1">
-        <v>34.29</v>
+        <v>32.635</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>423376.4</v>
+        <v>404326.56</v>
       </c>
       <c r="I114" s="1">
-        <v>-77390.3</v>
+        <v>-89855.7</v>
       </c>
       <c r="J114" s="1">
-        <v>-18.279313632031</v>
+        <v>-22.223546234509</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>345986.1</v>
+        <v>314470.86</v>
       </c>
       <c r="N114" s="1">
-        <v>345986.1</v>
+        <v>314470.86</v>
       </c>
       <c r="O114" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>22.39</v>
+        <v>24.9</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-18588.48</v>
+        <v>-10011.81</v>
       </c>
       <c r="J115" s="1">
-        <v>-19.547251167805</v>
+        <v>-10.528206970895</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>76506.63</v>
+        <v>85083.3</v>
       </c>
       <c r="N115" s="1">
-        <v>76506.63</v>
+        <v>85083.3</v>
       </c>
       <c r="O115" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>80.9</v>
+        <v>91.45</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-10133.2</v>
+        <v>775.5</v>
       </c>
       <c r="J116" s="1">
-        <v>-10.804851157663</v>
+        <v>0.82690187431091</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>83650.6</v>
+        <v>94559.3</v>
       </c>
       <c r="N116" s="1">
-        <v>83650.6</v>
+        <v>94559.3</v>
       </c>
       <c r="O116" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>33.9</v>
+        <v>34.62</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>-8853.57</v>
+        <v>-6707.25</v>
       </c>
       <c r="J117" s="1">
-        <v>-8.0553295362083</v>
+        <v>-6.1025223759154</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>101055.9</v>
+        <v>103202.22</v>
       </c>
       <c r="N117" s="1">
-        <v>101055.9</v>
+        <v>103202.22</v>
       </c>
       <c r="O117" s="1">
         <v>0.12</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>4387.0</v>
+        <v>4018.0</v>
       </c>
       <c r="D118" s="1">
-        <v>283.0</v>
+        <v>274.0</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670617734</v>
+        <v>251.5670607267</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1103624.7</v>
+        <v>1010796.45</v>
       </c>
       <c r="I118" s="1">
-        <v>137896.3</v>
+        <v>90135.55</v>
       </c>
       <c r="J118" s="1">
-        <v>12.494854455505</v>
+        <v>8.9172800319985</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1241521.0</v>
+        <v>1100932.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1241521.0</v>
+        <v>1100932.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.51</v>
+        <v>1.33</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>144958.0</v>
+        <v>132790.0</v>
       </c>
       <c r="D119" s="1">
-        <v>3.968</v>
+        <v>4.522</v>
       </c>
       <c r="E119" s="1">
-        <v>2.5731999614</v>
+        <v>2.5731999398</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>373005.92</v>
+        <v>341695.22</v>
       </c>
       <c r="I119" s="1">
-        <v>202187.42</v>
+        <v>258781.16</v>
       </c>
       <c r="J119" s="1">
-        <v>54.204882324656</v>
+        <v>75.734498129649</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>575193.34</v>
+        <v>600476.38</v>
       </c>
       <c r="N119" s="1">
-        <v>575193.34</v>
+        <v>600476.38</v>
       </c>
       <c r="O119" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>32878.0</v>
+        <v>30119.0</v>
       </c>
       <c r="D120" s="1">
-        <v>9.224</v>
+        <v>8.944</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879998783</v>
+        <v>9.3879999336</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>308658.66</v>
+        <v>282757.17</v>
       </c>
       <c r="I120" s="1">
-        <v>-5391.99</v>
+        <v>-13372.83</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.7469103248229</v>
+        <v>-4.7294397521379</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>303266.67</v>
+        <v>269384.34</v>
       </c>
       <c r="N120" s="1">
-        <v>303266.67</v>
+        <v>269384.34</v>
       </c>
       <c r="O120" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>14265.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D121" s="1">
-        <v>80.51</v>
+        <v>78.9</v>
       </c>
       <c r="E121" s="1">
-        <v>90.1062719944</v>
+        <v>90.106271809</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1285365.97</v>
+        <v>1177508.76</v>
       </c>
       <c r="I121" s="1">
-        <v>-136890.82</v>
+        <v>-146443.56</v>
       </c>
       <c r="J121" s="1">
-        <v>-10.649948979122</v>
+        <v>-12.436727859248</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1148475.15</v>
+        <v>1031065.2</v>
       </c>
       <c r="N121" s="1">
-        <v>1148475.15</v>
+        <v>1031065.2</v>
       </c>
       <c r="O121" s="1">
-        <v>1.39</v>
+        <v>1.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>12879.0</v>
+        <v>11798.0</v>
       </c>
       <c r="D122" s="1">
-        <v>145.22</v>
+        <v>148.96</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334839661</v>
+        <v>176.7334836413</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2276150.54</v>
+        <v>2085101.64</v>
       </c>
       <c r="I122" s="1">
-        <v>-405862.16</v>
+        <v>-327671.56</v>
       </c>
       <c r="J122" s="1">
-        <v>-17.831077201071</v>
+        <v>-15.714896277191</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1870288.38</v>
+        <v>1757430.08</v>
       </c>
       <c r="N122" s="1">
-        <v>1870288.38</v>
+        <v>1757430.08</v>
       </c>
       <c r="O122" s="1">
-        <v>2.27</v>
+        <v>2.12</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>28433.0</v>
+        <v>26047.0</v>
       </c>
       <c r="D123" s="1">
-        <v>36.24</v>
+        <v>36.2</v>
       </c>
       <c r="E123" s="1">
-        <v>32.545840045</v>
+        <v>32.545839828</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>925375.87</v>
+        <v>847721.49</v>
       </c>
       <c r="I123" s="1">
-        <v>105036.05</v>
+        <v>95179.91</v>
       </c>
       <c r="J123" s="1">
-        <v>11.350636363578</v>
+        <v>11.227733533097</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1030411.92</v>
+        <v>942901.4</v>
       </c>
       <c r="N123" s="1">
-        <v>1030411.92</v>
+        <v>942901.4</v>
       </c>
       <c r="O123" s="1">
-        <v>1.25</v>
+        <v>1.14</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>7604.0</v>
+        <v>6966.0</v>
       </c>
       <c r="D124" s="1">
-        <v>233.25</v>
+        <v>275.1</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453471857</v>
+        <v>121.5453474017</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>924230.82</v>
+        <v>846684.89</v>
       </c>
       <c r="I124" s="1">
-        <v>849402.18</v>
+        <v>1069661.71</v>
       </c>
       <c r="J124" s="1">
-        <v>91.903684839248</v>
+        <v>126.33527805132</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1773633.0</v>
+        <v>1916346.6</v>
       </c>
       <c r="N124" s="1">
-        <v>1773633.0</v>
+        <v>1916346.6</v>
       </c>
       <c r="O124" s="1">
-        <v>2.15</v>
+        <v>2.31</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>10353.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D125" s="1">
-        <v>147.74</v>
+        <v>177.42</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919376026</v>
+        <v>113.0919380008</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1170840.83</v>
+        <v>1072563.94</v>
       </c>
       <c r="I125" s="1">
-        <v>358711.39</v>
+        <v>610087.34</v>
       </c>
       <c r="J125" s="1">
-        <v>30.637075579266</v>
+        <v>56.881209338438</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1529552.22</v>
+        <v>1682651.28</v>
       </c>
       <c r="N125" s="1">
-        <v>1529552.22</v>
+        <v>1682651.28</v>
       </c>
       <c r="O125" s="1">
-        <v>1.86</v>
+        <v>2.03</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>9353.0</v>
+        <v>8568.0</v>
       </c>
       <c r="D126" s="1">
-        <v>210.0</v>
+        <v>251.85</v>
       </c>
       <c r="E126" s="1">
-        <v>188.12514915</v>
+        <v>188.1251493931</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1759534.52</v>
+        <v>1611856.28</v>
       </c>
       <c r="I126" s="1">
-        <v>204595.48</v>
+        <v>545994.52</v>
       </c>
       <c r="J126" s="1">
-        <v>11.627818475536</v>
+        <v>33.873647841605</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1964130.0</v>
+        <v>2157850.8</v>
       </c>
       <c r="N126" s="1">
-        <v>1964130.0</v>
+        <v>2157850.8</v>
       </c>
       <c r="O126" s="1">
-        <v>2.38</v>
+        <v>2.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>18.63</v>
+        <v>20.08</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>-11716.41</v>
+        <v>3869.64</v>
       </c>
       <c r="J127" s="1">
-        <v>-5.52738336714</v>
+        <v>1.8255578093306</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>200253.87</v>
+        <v>215839.92</v>
       </c>
       <c r="N127" s="1">
-        <v>200253.87</v>
+        <v>215839.92</v>
       </c>
       <c r="O127" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>9740.0</v>
+        <v>8922.0</v>
       </c>
       <c r="D128" s="1">
-        <v>64.61</v>
+        <v>70.03</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377351129</v>
+        <v>32.0377348128</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>312047.54</v>
+        <v>285840.67</v>
       </c>
       <c r="I128" s="1">
-        <v>317253.86</v>
+        <v>338966.99</v>
       </c>
       <c r="J128" s="1">
-        <v>101.66843808479</v>
+        <v>118.58599058</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>629301.4</v>
+        <v>624807.66</v>
       </c>
       <c r="N128" s="1">
-        <v>629301.4</v>
+        <v>624807.66</v>
       </c>
       <c r="O128" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>122.2</v>
+        <v>113.2</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-6921.0</v>
+        <v>-13842.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-6.859756097561</v>
+        <v>-13.719512195122</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>93971.8</v>
+        <v>87050.8</v>
       </c>
       <c r="N129" s="1">
-        <v>93971.8</v>
+        <v>87050.8</v>
       </c>
       <c r="O129" s="1">
         <v>0.11</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>44.5</v>
+        <v>48.78</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-18120.0</v>
+        <v>-8425.8</v>
       </c>
       <c r="J130" s="1">
-        <v>-15.238095238095</v>
+        <v>-7.0857142857143</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>100792.5</v>
+        <v>110486.7</v>
       </c>
       <c r="N130" s="1">
-        <v>100792.5</v>
+        <v>110486.7</v>
       </c>
       <c r="O130" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8595.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D131" s="1">
-        <v>30.305</v>
+        <v>42.365</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999604421</v>
+        <v>29.1999606299</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>250973.66</v>
+        <v>229920.49</v>
       </c>
       <c r="I131" s="1">
-        <v>9497.82</v>
+        <v>103661.52</v>
       </c>
       <c r="J131" s="1">
-        <v>3.7843891665763</v>
+        <v>45.085812056159</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>260471.48</v>
+        <v>333582.01</v>
       </c>
       <c r="N131" s="1">
-        <v>260471.48</v>
+        <v>333582.01</v>
       </c>
       <c r="O131" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>9.902</v>
+        <v>9.63</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-12841.64</v>
+        <v>-15020.63</v>
       </c>
       <c r="J132" s="1">
-        <v>-13.933079416222</v>
+        <v>-16.297266600815</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>79324.92</v>
+        <v>77145.93</v>
       </c>
       <c r="N132" s="1">
-        <v>79324.92</v>
+        <v>77145.93</v>
       </c>
       <c r="O132" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>25472.0</v>
+        <v>23334.0</v>
       </c>
       <c r="D133" s="1">
-        <v>38.56</v>
+        <v>40.1</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995603</v>
+        <v>29.570995543</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>753232.4</v>
+        <v>690009.61</v>
       </c>
       <c r="I133" s="1">
-        <v>228967.92</v>
+        <v>245683.79</v>
       </c>
       <c r="J133" s="1">
-        <v>30.398044481358</v>
+        <v>35.605850475039</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>982200.32</v>
+        <v>935693.4</v>
       </c>
       <c r="N133" s="1">
-        <v>982200.32</v>
+        <v>935693.4</v>
       </c>
       <c r="O133" s="1">
-        <v>1.19</v>
+        <v>1.13</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>50.0</v>
+        <v>55.42</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-2650.68</v>
+        <v>7056.54</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.8749028749029</v>
+        <v>7.6534576534577</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>89550.0</v>
+        <v>99257.22</v>
       </c>
       <c r="N134" s="1">
-        <v>89550.0</v>
+        <v>99257.22</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.04</v>
+        <v>10.15</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-2905.92</v>
+        <v>-908.1</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.5686274509804</v>
+        <v>-0.49019607843137</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>182346.48</v>
+        <v>184344.3</v>
       </c>
       <c r="N135" s="1">
-        <v>182346.48</v>
+        <v>184344.3</v>
       </c>
       <c r="O135" s="1">
         <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1268.0</v>
+        <v>1162.0</v>
       </c>
       <c r="D136" s="1">
-        <v>264.9</v>
+        <v>231.2</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>323213.2</v>
+        <v>296193.8</v>
       </c>
       <c r="I136" s="1">
-        <v>12680.0</v>
+        <v>-27539.4</v>
       </c>
       <c r="J136" s="1">
-        <v>3.9231071008239</v>
+        <v>-9.2977638289525</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>335893.2</v>
+        <v>268654.4</v>
       </c>
       <c r="N136" s="1">
-        <v>335893.2</v>
+        <v>268654.4</v>
       </c>
       <c r="O136" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1588.0</v>
+        <v>1455.0</v>
       </c>
       <c r="D137" s="1">
-        <v>263.4</v>
+        <v>237.9</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>400652.4</v>
+        <v>367096.5</v>
       </c>
       <c r="I137" s="1">
-        <v>17626.8</v>
+        <v>-20952.0</v>
       </c>
       <c r="J137" s="1">
-        <v>4.3995243757432</v>
+        <v>-5.7074910820452</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>418279.2</v>
+        <v>346144.5</v>
       </c>
       <c r="N137" s="1">
-        <v>418279.2</v>
+        <v>346144.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>16.47</v>
+        <v>17.06</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-7887.95</v>
+        <v>-4885.44</v>
       </c>
       <c r="J138" s="1">
-        <v>-8.6015538290788</v>
+        <v>-5.3274139844617</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>83815.83</v>
+        <v>86818.34</v>
       </c>
       <c r="N138" s="1">
-        <v>83815.83</v>
+        <v>86818.34</v>
       </c>
       <c r="O138" s="1">
         <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>5497.0</v>
+        <v>5035.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.82</v>
+        <v>103.3</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745861379</v>
+        <v>104.6745858987</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>575396.2</v>
+        <v>527036.54</v>
       </c>
       <c r="I139" s="1">
-        <v>-37679.66</v>
+        <v>-6921.04</v>
       </c>
       <c r="J139" s="1">
-        <v>-6.5484721657877</v>
+        <v>-1.3131992707754</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>537716.54</v>
+        <v>520115.5</v>
       </c>
       <c r="N139" s="1">
-        <v>537716.54</v>
+        <v>520115.5</v>
       </c>
       <c r="O139" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>22190.0</v>
+        <v>20328.0</v>
       </c>
       <c r="D140" s="1">
-        <v>62.4</v>
+        <v>64.39</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163059937</v>
+        <v>68.5163060803</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1520376.83</v>
+        <v>1392799.47</v>
       </c>
       <c r="I140" s="1">
-        <v>-135720.83</v>
+        <v>-83879.55</v>
       </c>
       <c r="J140" s="1">
-        <v>-8.926788893514</v>
+        <v>-6.0223709016776</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1384656.0</v>
+        <v>1308919.92</v>
       </c>
       <c r="N140" s="1">
-        <v>1384656.0</v>
+        <v>1308919.92</v>
       </c>
       <c r="O140" s="1">
-        <v>1.68</v>
+        <v>1.58</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>20.63</v>
+        <v>22.09</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>-2728.44</v>
+        <v>4787.64</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.5047258979206</v>
+        <v>4.3950850661626</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>106203.24</v>
+        <v>113719.32</v>
       </c>
       <c r="N141" s="1">
-        <v>106203.24</v>
+        <v>113719.32</v>
       </c>
       <c r="O141" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>14390.0</v>
+        <v>13182.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.055</v>
+        <v>19.775</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>274992.9</v>
+        <v>251908.02</v>
       </c>
       <c r="I142" s="1">
-        <v>-791.45</v>
+        <v>8766.03</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.28780743066457</v>
+        <v>3.4798534798535</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>274201.45</v>
+        <v>260674.05</v>
       </c>
       <c r="N142" s="1">
-        <v>274201.45</v>
+        <v>260674.05</v>
       </c>
       <c r="O142" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>26.41</v>
+        <v>24.86</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-4017.93</v>
+        <v>-14943.88</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.112676056338</v>
+        <v>-7.8576723498888</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>186164.09</v>
+        <v>175238.14</v>
       </c>
       <c r="N143" s="1">
-        <v>186164.09</v>
+        <v>175238.14</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>22696.0</v>
+        <v>20791.0</v>
       </c>
       <c r="D144" s="1">
-        <v>21.79</v>
+        <v>25.17</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>448472.96</v>
+        <v>410830.16</v>
       </c>
       <c r="I144" s="1">
-        <v>46072.88</v>
+        <v>112479.31</v>
       </c>
       <c r="J144" s="1">
-        <v>10.273279352227</v>
+        <v>27.378542510121</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>494545.84</v>
+        <v>523309.47</v>
       </c>
       <c r="N144" s="1">
-        <v>494545.84</v>
+        <v>523309.47</v>
       </c>
       <c r="O144" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>9854.0</v>
+        <v>9027.0</v>
       </c>
       <c r="D145" s="1">
-        <v>67.1</v>
+        <v>65.15</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>594196.2</v>
+        <v>544328.1</v>
       </c>
       <c r="I145" s="1">
-        <v>67007.2</v>
+        <v>43780.95</v>
       </c>
       <c r="J145" s="1">
-        <v>11.276948590381</v>
+        <v>8.0431177446103</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>661203.4</v>
+        <v>588109.05</v>
       </c>
       <c r="N145" s="1">
-        <v>661203.4</v>
+        <v>588109.05</v>
       </c>
       <c r="O145" s="1">
-        <v>0.8</v>
+        <v>0.71</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>76.6</v>
+        <v>78.3</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-6199.2</v>
+        <v>-4247.6</v>
       </c>
       <c r="J146" s="1">
-        <v>-6.5853658536585</v>
+        <v>-4.5121951219512</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>87936.8</v>
+        <v>89888.4</v>
       </c>
       <c r="N146" s="1">
-        <v>87936.8</v>
+        <v>89888.4</v>
       </c>
       <c r="O146" s="1">
         <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3770.0</v>
+        <v>3453.0</v>
       </c>
       <c r="D147" s="1">
-        <v>130.6</v>
+        <v>127.75</v>
       </c>
       <c r="E147" s="1">
-        <v>107.148265252</v>
+        <v>107.1482652766</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>403948.96</v>
+        <v>369982.96</v>
       </c>
       <c r="I147" s="1">
-        <v>88413.04</v>
+        <v>71137.79</v>
       </c>
       <c r="J147" s="1">
-        <v>21.887180994351</v>
+        <v>19.227315225544</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>492362.0</v>
+        <v>441120.75</v>
       </c>
       <c r="N147" s="1">
-        <v>492362.0</v>
+        <v>441120.75</v>
       </c>
       <c r="O147" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>2759.0</v>
+        <v>2647.0</v>
       </c>
       <c r="D148" s="1">
-        <v>85.66</v>
+        <v>87.14</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>279210.8</v>
+        <v>267876.4</v>
       </c>
       <c r="I148" s="1">
-        <v>-42874.86</v>
+        <v>-37216.82</v>
       </c>
       <c r="J148" s="1">
-        <v>-15.355731225296</v>
+        <v>-13.893280632411</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>236335.94</v>
+        <v>230659.58</v>
       </c>
       <c r="N148" s="1">
-        <v>236335.94</v>
+        <v>230659.58</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>17806.0</v>
+        <v>16312.0</v>
       </c>
       <c r="D149" s="1">
-        <v>21.93</v>
+        <v>23.1</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531691565</v>
+        <v>28.6531694458</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>510198.33</v>
+        <v>467390.5</v>
       </c>
       <c r="I149" s="1">
-        <v>-119712.75</v>
+        <v>-90583.3</v>
       </c>
       <c r="J149" s="1">
-        <v>-23.463963513953</v>
+        <v>-19.380646375996</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>390485.58</v>
+        <v>376807.2</v>
       </c>
       <c r="N149" s="1">
-        <v>390485.58</v>
+        <v>376807.2</v>
       </c>
       <c r="O149" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>18571.0</v>
+        <v>17013.0</v>
       </c>
       <c r="D150" s="1">
-        <v>32.56</v>
+        <v>38.21</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>685269.9</v>
+        <v>627779.7</v>
       </c>
       <c r="I150" s="1">
-        <v>-80598.14</v>
+        <v>22287.03</v>
       </c>
       <c r="J150" s="1">
-        <v>-11.761517615176</v>
+        <v>3.550135501355</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>604671.76</v>
+        <v>650066.73</v>
       </c>
       <c r="N150" s="1">
-        <v>604671.76</v>
+        <v>650066.73</v>
       </c>
       <c r="O150" s="1">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>15505.0</v>
+        <v>14204.0</v>
       </c>
       <c r="D151" s="1">
-        <v>23.04</v>
+        <v>24.72</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773157046</v>
+        <v>29.6773155449</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>460146.78</v>
+        <v>421536.59</v>
       </c>
       <c r="I151" s="1">
-        <v>-102911.58</v>
+        <v>-70413.71</v>
       </c>
       <c r="J151" s="1">
-        <v>-22.364946246065</v>
+        <v>-16.704056461623</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>357235.2</v>
+        <v>351122.88</v>
       </c>
       <c r="N151" s="1">
-        <v>357235.2</v>
+        <v>351122.88</v>
       </c>
       <c r="O151" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>9877.0</v>
+        <v>9048.0</v>
       </c>
       <c r="D152" s="1">
-        <v>64.72</v>
+        <v>66.52</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572582768</v>
+        <v>102.6572579576</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1013945.74</v>
+        <v>928842.87</v>
       </c>
       <c r="I152" s="1">
-        <v>-374706.3</v>
+        <v>-326969.91</v>
       </c>
       <c r="J152" s="1">
-        <v>-36.955261531056</v>
+        <v>-35.201853893759</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>639239.44</v>
+        <v>601872.96</v>
       </c>
       <c r="N152" s="1">
-        <v>639239.44</v>
+        <v>601872.96</v>
       </c>
       <c r="O152" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>