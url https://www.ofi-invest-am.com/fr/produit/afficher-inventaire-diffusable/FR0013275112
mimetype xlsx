--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -259,51 +259,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -469,51 +469,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180766.5462</v>
+        <v>168649.6465</v>
       </c>
       <c r="D2">
-        <v>208.53</v>
+        <v>210.08</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>37696741.34</v>
+        <v>35431180.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>37696741.34</v>
+        <v>35431180.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>279154.8172</v>
+        <v>257154.8172</v>
       </c>
       <c r="D3">
-        <v>137.09</v>
+        <v>136.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>38271383.88</v>
+        <v>35010358.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>38271383.88</v>
+        <v>35010358.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41489.332</v>
+        <v>42017.3561</v>
       </c>
       <c r="D4">
-        <v>165.37</v>
+        <v>166.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6861364.43</v>
+        <v>6997814.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6861364.43</v>
+        <v>6997814.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>174.73</v>
+        <v>176.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>174.73</v>
+        <v>176.06</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>174.73</v>
+        <v>176.06</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.42</v>
+        <v>36.5</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-10222.0</v>
+        <v>3443.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.789324247587</v>
+        <v>3.6342986939239</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>84519.8</v>
+        <v>98185.0</v>
       </c>
       <c r="N2" s="1">
-        <v>84519.8</v>
+        <v>98185.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7723.0</v>
+        <v>7462.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.05</v>
+        <v>32.63</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>219024.28</v>
+        <v>211622.32</v>
       </c>
       <c r="I3" s="1">
-        <v>5328.87</v>
+        <v>31862.74</v>
       </c>
       <c r="J3" s="1">
-        <v>2.4330042313117</v>
+        <v>15.056417489422</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>224353.15</v>
+        <v>243485.06</v>
       </c>
       <c r="N3" s="1">
-        <v>224353.15</v>
+        <v>243485.06</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>1863.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D4" s="1">
-        <v>242.2</v>
+        <v>252.6</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>459788.4</v>
+        <v>444240.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-8569.8</v>
+        <v>10440.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.8638573743922</v>
+        <v>2.3500810372771</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>451218.6</v>
+        <v>454680.0</v>
       </c>
       <c r="N4" s="1">
-        <v>451218.6</v>
+        <v>454680.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3037.0</v>
+        <v>2934.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>145.7</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425979585</v>
+        <v>196.442597137</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>596596.17</v>
+        <v>576362.58</v>
       </c>
       <c r="I5" s="1">
-        <v>-178097.57</v>
+        <v>-148878.78</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.852281820716</v>
+        <v>-25.830750497369</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>418498.6</v>
+        <v>427483.8</v>
       </c>
       <c r="N5" s="1">
-        <v>418498.6</v>
+        <v>427483.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>291.0</v>
+        <v>281.0</v>
       </c>
       <c r="D6" s="1">
-        <v>966.1</v>
+        <v>890.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.850790378</v>
+        <v>1003.8507829181</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>292120.58</v>
+        <v>282082.07</v>
       </c>
       <c r="I6" s="1">
-        <v>-10985.48</v>
+        <v>-31767.27</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.7605977641151</v>
+        <v>-11.261711884063</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>281135.1</v>
+        <v>250314.8</v>
       </c>
       <c r="N6" s="1">
-        <v>281135.1</v>
+        <v>250314.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>36524.0</v>
+        <v>35291.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.94</v>
+        <v>22.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571922571</v>
+        <v>27.157192202</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>991889.29</v>
+        <v>958404.47</v>
       </c>
       <c r="I7" s="1">
-        <v>-117504.73</v>
+        <v>-149534.75</v>
       </c>
       <c r="J7" s="1">
-        <v>-11.84655698823</v>
+        <v>-15.602467922546</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>874384.56</v>
+        <v>808869.72</v>
       </c>
       <c r="N7" s="1">
-        <v>874384.56</v>
+        <v>808869.72</v>
       </c>
       <c r="O7" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.0</v>
+        <v>104.5</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-6927.8</v>
+        <v>-10244.3</v>
       </c>
       <c r="J8" s="1">
-        <v>-7.9391891891892</v>
+        <v>-11.739864864865</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>80333.0</v>
+        <v>77016.5</v>
       </c>
       <c r="N8" s="1">
-        <v>80333.0</v>
+        <v>77016.5</v>
       </c>
       <c r="O8" s="1">
         <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.55</v>
+        <v>68.3</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>10081.2</v>
+        <v>11707.2</v>
       </c>
       <c r="J9" s="1">
-        <v>7.3926868044515</v>
+        <v>8.5850556438792</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>146448.4</v>
+        <v>148074.4</v>
       </c>
       <c r="N9" s="1">
-        <v>146448.4</v>
+        <v>148074.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>35171.0</v>
+        <v>33983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.404</v>
+        <v>9.636</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>311263.35</v>
+        <v>300749.55</v>
       </c>
       <c r="I10" s="1">
-        <v>19484.73</v>
+        <v>26710.64</v>
       </c>
       <c r="J10" s="1">
-        <v>6.2598857205643</v>
+        <v>8.8813565972085</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>330748.08</v>
+        <v>327460.19</v>
       </c>
       <c r="N10" s="1">
-        <v>330748.08</v>
+        <v>327460.19</v>
       </c>
       <c r="O10" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>6758.0</v>
+        <v>6530.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.56</v>
+        <v>167.68</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480334418</v>
+        <v>164.7480336907</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1113367.21</v>
+        <v>1075804.66</v>
       </c>
       <c r="I11" s="1">
-        <v>5487.27</v>
+        <v>19145.74</v>
       </c>
       <c r="J11" s="1">
-        <v>0.49285356625511</v>
+        <v>1.7796669518052</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1118854.48</v>
+        <v>1094950.4</v>
       </c>
       <c r="N11" s="1">
-        <v>1118854.48</v>
+        <v>1094950.4</v>
       </c>
       <c r="O11" s="1">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4387.0</v>
+        <v>4239.0</v>
       </c>
       <c r="D12" s="1">
-        <v>388.2</v>
+        <v>374.5</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330066104</v>
+        <v>212.6330077849</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>932821.0</v>
+        <v>901351.32</v>
       </c>
       <c r="I12" s="1">
-        <v>770212.4</v>
+        <v>686154.18</v>
       </c>
       <c r="J12" s="1">
-        <v>82.568081121673</v>
+        <v>76.125054102101</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1703033.4</v>
+        <v>1587505.5</v>
       </c>
       <c r="N12" s="1">
-        <v>1703033.4</v>
+        <v>1587505.5</v>
       </c>
       <c r="O12" s="1">
-        <v>2.06</v>
+        <v>2.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.32</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>-54275.28</v>
+        <v>-45315.99</v>
       </c>
       <c r="J13" s="1">
-        <v>-21.320321935004</v>
+        <v>-17.800949080381</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>200295.36</v>
+        <v>209254.65</v>
       </c>
       <c r="N13" s="1">
-        <v>200295.36</v>
+        <v>209254.65</v>
       </c>
       <c r="O13" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.1</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-9945.9</v>
+        <v>-3315.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.14948859166</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>88048.2</v>
+        <v>94678.8</v>
       </c>
       <c r="N14" s="1">
-        <v>88048.2</v>
+        <v>94678.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>12443.0</v>
+        <v>12023.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.82</v>
+        <v>51.04</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757156634</v>
+        <v>63.1757157116</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>786095.43</v>
+        <v>759561.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-166185.17</v>
+        <v>-145907.71</v>
       </c>
       <c r="J15" s="1">
-        <v>-21.140584674306</v>
+        <v>-19.209462963525</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>619910.26</v>
+        <v>613653.92</v>
       </c>
       <c r="N15" s="1">
-        <v>619910.26</v>
+        <v>613653.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.646</v>
+        <v>10.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-24897.1</v>
+        <v>-15838.48</v>
       </c>
       <c r="J16" s="1">
-        <v>-26.78558268602</v>
+        <v>-17.039852659984</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>68052.53</v>
+        <v>77111.15</v>
       </c>
       <c r="N16" s="1">
-        <v>68052.53</v>
+        <v>77111.15</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>14630.0</v>
+        <v>14136.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.62</v>
+        <v>69.52</v>
       </c>
       <c r="E17" s="1">
-        <v>51.690797676</v>
+        <v>51.6907979626</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>756236.37</v>
+        <v>730701.12</v>
       </c>
       <c r="I17" s="1">
-        <v>159894.23</v>
+        <v>252033.6</v>
       </c>
       <c r="J17" s="1">
-        <v>21.143419748511</v>
+        <v>34.492023222847</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>916130.6</v>
+        <v>982734.72</v>
       </c>
       <c r="N17" s="1">
-        <v>916130.6</v>
+        <v>982734.72</v>
       </c>
       <c r="O17" s="1">
-        <v>1.11</v>
+        <v>1.27</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7569.0</v>
+        <v>7313.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.76</v>
+        <v>34.92</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>226464.48</v>
+        <v>218804.96</v>
       </c>
       <c r="I18" s="1">
-        <v>13926.96</v>
+        <v>36565.0</v>
       </c>
       <c r="J18" s="1">
-        <v>6.1497326203209</v>
+        <v>16.711229946524</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>240391.44</v>
+        <v>255369.96</v>
       </c>
       <c r="N18" s="1">
-        <v>240391.44</v>
+        <v>255369.96</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5066.0</v>
+        <v>4895.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1212.6</v>
+        <v>1306.6</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552980655</v>
+        <v>488.0552972421</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2472488.14</v>
+        <v>2389030.68</v>
       </c>
       <c r="I19" s="1">
-        <v>3670543.46</v>
+        <v>4006776.32</v>
       </c>
       <c r="J19" s="1">
-        <v>148.45545265184</v>
+        <v>167.7155657122</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6143031.6</v>
+        <v>6395807.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6143031.6</v>
+        <v>6395807.0</v>
       </c>
       <c r="O19" s="1">
-        <v>7.42</v>
+        <v>8.26</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.0</v>
+        <v>67.48</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>4958.72</v>
+        <v>11699.48</v>
       </c>
       <c r="J20" s="1">
-        <v>4.1666666666667</v>
+        <v>9.8307291666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>123968.0</v>
+        <v>130708.76</v>
       </c>
       <c r="N20" s="1">
-        <v>123968.0</v>
+        <v>130708.76</v>
       </c>
       <c r="O20" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>39938.0</v>
+        <v>38589.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.77</v>
+        <v>39.18</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408383</v>
+        <v>25.0855409573</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1001866.33</v>
+        <v>968025.94</v>
       </c>
       <c r="I21" s="1">
-        <v>626405.93</v>
+        <v>543891.08</v>
       </c>
       <c r="J21" s="1">
-        <v>62.523902764553</v>
+        <v>56.185589406829</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1628272.26</v>
+        <v>1511917.02</v>
       </c>
       <c r="N21" s="1">
-        <v>1628272.26</v>
+        <v>1511917.02</v>
       </c>
       <c r="O21" s="1">
-        <v>1.97</v>
+        <v>1.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.22</v>
+        <v>10.68</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>29727.47</v>
+        <v>24045.05</v>
       </c>
       <c r="J22" s="1">
-        <v>33.650975163286</v>
+        <v>27.218575289117</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>118068.06</v>
+        <v>112385.64</v>
       </c>
       <c r="N22" s="1">
-        <v>118068.06</v>
+        <v>112385.64</v>
       </c>
       <c r="O22" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.25</v>
+        <v>56.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>2353.4</v>
+        <v>2521.5</v>
       </c>
       <c r="J23" s="1">
-        <v>2.5524156791249</v>
+        <v>2.7347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>94556.25</v>
+        <v>94724.35</v>
       </c>
       <c r="N23" s="1">
-        <v>94556.25</v>
+        <v>94724.35</v>
       </c>
       <c r="O23" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.61</v>
+        <v>19.12</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>3706.29</v>
+        <v>8814.96</v>
       </c>
       <c r="J24" s="1">
-        <v>2.0285087719298</v>
+        <v>4.8245614035088</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>186416.37</v>
+        <v>191525.04</v>
       </c>
       <c r="N24" s="1">
-        <v>186416.37</v>
+        <v>191525.04</v>
       </c>
       <c r="O24" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>73783.0</v>
+        <v>71290.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.715</v>
+        <v>18.875</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301614</v>
+        <v>7.6062301866</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>561210.48</v>
+        <v>542248.15</v>
       </c>
       <c r="I25" s="1">
-        <v>819638.37</v>
+        <v>803350.6</v>
       </c>
       <c r="J25" s="1">
-        <v>146.04830080864</v>
+        <v>148.15183786243</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1380848.85</v>
+        <v>1345598.75</v>
       </c>
       <c r="N25" s="1">
-        <v>1380848.85</v>
+        <v>1345598.75</v>
       </c>
       <c r="O25" s="1">
-        <v>1.67</v>
+        <v>1.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>67423.0</v>
+        <v>65145.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.172</v>
+        <v>3.266</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079999407</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>216292.98</v>
+        <v>208985.16</v>
       </c>
       <c r="I26" s="1">
-        <v>-2427.22</v>
+        <v>3778.41</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1221908357821</v>
+        <v>1.8079800498753</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>213865.76</v>
+        <v>212763.57</v>
       </c>
       <c r="N26" s="1">
-        <v>213865.76</v>
+        <v>212763.57</v>
       </c>
       <c r="O26" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>163895.0</v>
+        <v>158352.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.276</v>
+        <v>10.182</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059794</v>
+        <v>7.1640059488</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1174144.76</v>
+        <v>1134434.67</v>
       </c>
       <c r="I27" s="1">
-        <v>510040.26</v>
+        <v>477905.39</v>
       </c>
       <c r="J27" s="1">
-        <v>43.439299597096</v>
+        <v>42.127184811797</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1684185.02</v>
+        <v>1612340.06</v>
       </c>
       <c r="N27" s="1">
-        <v>1684185.02</v>
+        <v>1612340.06</v>
       </c>
       <c r="O27" s="1">
-        <v>2.03</v>
+        <v>2.08</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.65</v>
+        <v>16.565</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-10373.09</v>
+        <v>351.63</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.3522854777909</v>
+        <v>0.18143331857292</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>183433.65</v>
+        <v>194158.37</v>
       </c>
       <c r="N28" s="1">
-        <v>183433.65</v>
+        <v>194158.37</v>
       </c>
       <c r="O28" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.89</v>
+        <v>13.695</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-2354.1</v>
+        <v>-3964.8</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.010582010582</v>
+        <v>-3.3862433862434</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>114731.4</v>
+        <v>113120.7</v>
       </c>
       <c r="N29" s="1">
-        <v>114731.4</v>
+        <v>113120.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1636.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D30" s="1">
-        <v>145.5</v>
+        <v>145.0</v>
       </c>
       <c r="E30" s="1">
         <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>209326.2</v>
+        <v>202288.95</v>
       </c>
       <c r="I30" s="1">
-        <v>28711.8</v>
+        <v>26956.05</v>
       </c>
       <c r="J30" s="1">
-        <v>13.716295427902</v>
+        <v>13.325517780383</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>238038.0</v>
+        <v>229245.0</v>
       </c>
       <c r="N30" s="1">
-        <v>238038.0</v>
+        <v>229245.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>937.0</v>
+        <v>905.0</v>
       </c>
       <c r="D31" s="1">
-        <v>248.0</v>
+        <v>261.8</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>177467.8</v>
+        <v>171407.0</v>
       </c>
       <c r="I31" s="1">
-        <v>54908.2</v>
+        <v>65522.0</v>
       </c>
       <c r="J31" s="1">
-        <v>30.939809926082</v>
+        <v>38.225976768743</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>232376.0</v>
+        <v>236929.0</v>
       </c>
       <c r="N31" s="1">
-        <v>232376.0</v>
+        <v>236929.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.24</v>
+        <v>29.5</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-14002.08</v>
+        <v>-13268.1</v>
       </c>
       <c r="J32" s="1">
-        <v>-14.502923976608</v>
+        <v>-13.74269005848</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>82544.52</v>
+        <v>83278.5</v>
       </c>
       <c r="N32" s="1">
-        <v>82544.52</v>
+        <v>83278.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>12265.0</v>
+        <v>11851.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.3</v>
+        <v>74.4</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364859356</v>
+        <v>80.5364855286</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>987780.0</v>
+        <v>954437.89</v>
       </c>
       <c r="I33" s="1">
-        <v>-15165.5</v>
+        <v>-72723.49</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.5353115066108</v>
+        <v>-7.6195099505113</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>972614.5</v>
+        <v>881714.4</v>
       </c>
       <c r="N33" s="1">
-        <v>972614.5</v>
+        <v>881714.4</v>
       </c>
       <c r="O33" s="1">
-        <v>1.17</v>
+        <v>1.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>13784.0</v>
+        <v>13319.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.16</v>
+        <v>89.25</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731260882</v>
+        <v>75.8731263608</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1045835.17</v>
+        <v>1010554.17</v>
       </c>
       <c r="I34" s="1">
-        <v>196930.27</v>
+        <v>178166.58</v>
       </c>
       <c r="J34" s="1">
-        <v>18.829952907397</v>
+        <v>17.63058184204</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1242765.44</v>
+        <v>1188720.75</v>
       </c>
       <c r="N34" s="1">
-        <v>1242765.44</v>
+        <v>1188720.75</v>
       </c>
       <c r="O34" s="1">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>51.62</v>
+        <v>50.5</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-3758.76</v>
+        <v>-7730.28</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.0121488230828</v>
+        <v>-4.1381928625664</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>183044.52</v>
+        <v>179073.0</v>
       </c>
       <c r="N35" s="1">
-        <v>183044.52</v>
+        <v>179073.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18834.0</v>
+        <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.196</v>
+        <v>12.212</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>226196.34</v>
+        <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>3503.12</v>
+        <v>3676.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.5487076404508</v>
+        <v>1.6819335537417</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>229699.46</v>
+        <v>222233.98</v>
       </c>
       <c r="N36" s="1">
-        <v>229699.46</v>
+        <v>222233.98</v>
       </c>
       <c r="O36" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>19110.0</v>
+        <v>18465.0</v>
       </c>
       <c r="D37" s="1">
-        <v>25.86</v>
+        <v>26.47</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371323914</v>
+        <v>25.1371324127</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>480370.6</v>
+        <v>464157.15</v>
       </c>
       <c r="I37" s="1">
-        <v>13814.0</v>
+        <v>24611.4</v>
       </c>
       <c r="J37" s="1">
-        <v>2.8756963894127</v>
+        <v>5.3023851943248</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>494184.6</v>
+        <v>488768.55</v>
       </c>
       <c r="N37" s="1">
-        <v>494184.6</v>
+        <v>488768.55</v>
       </c>
       <c r="O37" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>63116.0</v>
+        <v>60984.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.36</v>
+        <v>10.955</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675167945</v>
+        <v>10.5675167257</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>666979.39</v>
+        <v>644449.44</v>
       </c>
       <c r="I38" s="1">
-        <v>-13097.63</v>
+        <v>23630.28</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.9637233468339</v>
+        <v>3.6667391626564</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>653881.76</v>
+        <v>668079.72</v>
       </c>
       <c r="N38" s="1">
-        <v>653881.76</v>
+        <v>668079.72</v>
       </c>
       <c r="O38" s="1">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.465</v>
+        <v>17.085</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>3585.96</v>
+        <v>8879.52</v>
       </c>
       <c r="J39" s="1">
-        <v>2.6176378934247</v>
+        <v>6.4817700218137</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>140578.17</v>
+        <v>145871.73</v>
       </c>
       <c r="N39" s="1">
-        <v>140578.17</v>
+        <v>145871.73</v>
       </c>
       <c r="O39" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>85.45</v>
+        <v>83.5</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-7300.75</v>
+        <v>-9264.4</v>
       </c>
       <c r="J40" s="1">
-        <v>-7.8209277238403</v>
+        <v>-9.9244875943905</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>86048.15</v>
+        <v>84084.5</v>
       </c>
       <c r="N40" s="1">
-        <v>86048.15</v>
+        <v>84084.5</v>
       </c>
       <c r="O40" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6658.0</v>
+        <v>6433.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.75</v>
+        <v>36.48</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>230699.7</v>
+        <v>222903.45</v>
       </c>
       <c r="I41" s="1">
-        <v>665.8</v>
+        <v>11772.39</v>
       </c>
       <c r="J41" s="1">
-        <v>0.28860028860029</v>
+        <v>5.2813852813853</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>231365.5</v>
+        <v>234675.84</v>
       </c>
       <c r="N41" s="1">
-        <v>231365.5</v>
+        <v>234675.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>6604.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D42" s="1">
-        <v>77.36</v>
+        <v>74.42</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524197456</v>
+        <v>75.3524196834</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>497627.38</v>
+        <v>480823.79</v>
       </c>
       <c r="I42" s="1">
-        <v>13258.06</v>
+        <v>-5949.77</v>
       </c>
       <c r="J42" s="1">
-        <v>2.6642545271524</v>
+        <v>-1.2374117345566</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>510885.44</v>
+        <v>474874.02</v>
       </c>
       <c r="N42" s="1">
-        <v>510885.44</v>
+        <v>474874.02</v>
       </c>
       <c r="O42" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>56.65</v>
+        <v>53.1</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-8227.98</v>
+        <v>-13538.78</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.8495379148984</v>
+        <v>-14.561526271511</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>84748.4</v>
+        <v>79437.6</v>
       </c>
       <c r="N43" s="1">
-        <v>84748.4</v>
+        <v>79437.6</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>25409.0</v>
+        <v>24551.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.135</v>
+        <v>16.9</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849998032</v>
+        <v>18.7849997963</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>477308.06</v>
+        <v>461190.53</v>
       </c>
       <c r="I44" s="1">
-        <v>-41924.84</v>
+        <v>-46278.63</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.7836019362422</v>
+        <v>-10.034601100764</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>435383.22</v>
+        <v>414911.9</v>
       </c>
       <c r="N44" s="1">
-        <v>435383.22</v>
+        <v>414911.9</v>
       </c>
       <c r="O44" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>7538.0</v>
+        <v>7283.0</v>
       </c>
       <c r="D45" s="1">
-        <v>66.58</v>
+        <v>61.24</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088882993</v>
+        <v>56.908887821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>428979.2</v>
+        <v>414467.43</v>
       </c>
       <c r="I45" s="1">
-        <v>72900.84</v>
+        <v>31543.49</v>
       </c>
       <c r="J45" s="1">
-        <v>16.994026750015</v>
+        <v>7.6106076658424</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>501880.04</v>
+        <v>446010.92</v>
       </c>
       <c r="N45" s="1">
-        <v>501880.04</v>
+        <v>446010.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15880.0</v>
+        <v>15344.0</v>
       </c>
       <c r="D46" s="1">
-        <v>19.35</v>
+        <v>19.92</v>
       </c>
       <c r="E46" s="1">
-        <v>28.905436398</v>
+        <v>28.9054366528</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>459018.33</v>
+        <v>443525.02</v>
       </c>
       <c r="I46" s="1">
-        <v>-151740.33</v>
+        <v>-137872.54</v>
       </c>
       <c r="J46" s="1">
-        <v>-33.057575282451</v>
+        <v>-31.085628495096</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>307278.0</v>
+        <v>305652.48</v>
       </c>
       <c r="N46" s="1">
-        <v>307278.0</v>
+        <v>305652.48</v>
       </c>
       <c r="O46" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>20061.0</v>
+        <v>19384.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.115</v>
+        <v>26.7</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002492</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607748.0</v>
+        <v>587238.28</v>
       </c>
       <c r="I47" s="1">
-        <v>-63793.98</v>
+        <v>-69685.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-10.496781560778</v>
+        <v>-11.866644660835</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>543954.02</v>
+        <v>517552.8</v>
       </c>
       <c r="N47" s="1">
-        <v>543954.02</v>
+        <v>517552.8</v>
       </c>
       <c r="O47" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>2919.0</v>
+        <v>2820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>266.4</v>
+        <v>244.4</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676875642</v>
+        <v>147.0676879433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>429290.58</v>
+        <v>414730.88</v>
       </c>
       <c r="I48" s="1">
-        <v>348331.02</v>
+        <v>274477.12</v>
       </c>
       <c r="J48" s="1">
-        <v>81.141081642183</v>
+        <v>66.181982880079</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>777621.6</v>
+        <v>689208.0</v>
       </c>
       <c r="N48" s="1">
-        <v>777621.6</v>
+        <v>689208.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.94</v>
+        <v>0.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10526.0</v>
+        <v>10171.0</v>
       </c>
       <c r="D49" s="1">
-        <v>47.6</v>
+        <v>46.8</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>527352.6</v>
+        <v>509567.1</v>
       </c>
       <c r="I49" s="1">
-        <v>-26315.0</v>
+        <v>-33564.3</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.9900199600798</v>
+        <v>-6.5868263473054</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>501037.6</v>
+        <v>476002.8</v>
       </c>
       <c r="N49" s="1">
-        <v>501037.6</v>
+        <v>476002.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>12394.0</v>
+        <v>11976.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.87</v>
+        <v>27.68</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650371147</v>
+        <v>30.4650367401</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>377583.67</v>
+        <v>364849.28</v>
       </c>
       <c r="I50" s="1">
-        <v>-44556.89</v>
+        <v>-33353.6</v>
       </c>
       <c r="J50" s="1">
-        <v>-11.800534170347</v>
+        <v>-9.1417475183177</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>333026.78</v>
+        <v>331495.68</v>
       </c>
       <c r="N50" s="1">
-        <v>333026.78</v>
+        <v>331495.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>59721.0</v>
+        <v>57703.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.7</v>
+        <v>17.865</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1175309.28</v>
+        <v>1135595.04</v>
       </c>
       <c r="I51" s="1">
-        <v>-58526.58</v>
+        <v>-104730.94</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.979674796748</v>
+        <v>-9.222560535312</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1116782.7</v>
+        <v>1030864.1</v>
       </c>
       <c r="N51" s="1">
-        <v>1116782.7</v>
+        <v>1030864.1</v>
       </c>
       <c r="O51" s="1">
-        <v>1.35</v>
+        <v>1.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>121149.0</v>
+        <v>117052.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.595</v>
+        <v>4.276</v>
       </c>
       <c r="E52" s="1">
-        <v>4.515999967</v>
+        <v>4.5159999829</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>547108.88</v>
+        <v>528606.83</v>
       </c>
       <c r="I52" s="1">
-        <v>9570.78</v>
+        <v>-28092.48</v>
       </c>
       <c r="J52" s="1">
-        <v>1.749337353106</v>
+        <v>-5.3144375754661</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>556679.66</v>
+        <v>500514.35</v>
       </c>
       <c r="N52" s="1">
-        <v>556679.66</v>
+        <v>500514.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1770.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>136.0</v>
+        <v>130.6</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>258774.0</v>
+        <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-18054.0</v>
+        <v>-26676.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.9767441860465</v>
+        <v>-10.670314637483</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>240720.0</v>
+        <v>223326.0</v>
       </c>
       <c r="N53" s="1">
-        <v>240720.0</v>
+        <v>223326.0</v>
       </c>
       <c r="O53" s="1">
         <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>12814.0</v>
+        <v>12381.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.56</v>
+        <v>40.92</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>556640.16</v>
+        <v>537830.64</v>
       </c>
       <c r="I54" s="1">
-        <v>-36904.32</v>
+        <v>-31200.12</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.6298342541436</v>
+        <v>-5.8011049723757</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>519735.84</v>
+        <v>506630.52</v>
       </c>
       <c r="N54" s="1">
-        <v>519735.84</v>
+        <v>506630.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>166060.0</v>
+        <v>160444.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.791</v>
+        <v>9.484</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418283</v>
+        <v>5.451941799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>905349.46</v>
+        <v>874731.35</v>
       </c>
       <c r="I55" s="1">
-        <v>720544.0</v>
+        <v>646919.55</v>
       </c>
       <c r="J55" s="1">
-        <v>79.587389382217</v>
+        <v>73.956369575642</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1625893.46</v>
+        <v>1521650.9</v>
       </c>
       <c r="N55" s="1">
-        <v>1625893.46</v>
+        <v>1521650.9</v>
       </c>
       <c r="O55" s="1">
         <v>1.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>42175.0</v>
+        <v>40751.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.28</v>
+        <v>26.6</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844832247</v>
+        <v>14.2654830556</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>615100.58</v>
+        <v>581332.7</v>
       </c>
       <c r="I56" s="1">
-        <v>577608.42</v>
+        <v>502643.9</v>
       </c>
       <c r="J56" s="1">
-        <v>93.904710673497</v>
+        <v>86.464067822092</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1192709.0</v>
+        <v>1083976.6</v>
       </c>
       <c r="N56" s="1">
-        <v>1192709.0</v>
+        <v>1083976.6</v>
       </c>
       <c r="O56" s="1">
-        <v>1.44</v>
+        <v>1.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3646.0</v>
+        <v>3523.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.3</v>
+        <v>97.0</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897010422</v>
+        <v>104.5897019586</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>381334.05</v>
+        <v>368469.52</v>
       </c>
       <c r="I57" s="1">
-        <v>-15640.25</v>
+        <v>-26738.52</v>
       </c>
       <c r="J57" s="1">
-        <v>-4.1014564526824</v>
+        <v>-7.2566436431431</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>365693.8</v>
+        <v>341731.0</v>
       </c>
       <c r="N57" s="1">
-        <v>365693.8</v>
+        <v>341731.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3286.0</v>
+        <v>3175.0</v>
       </c>
       <c r="D58" s="1">
-        <v>186.45</v>
+        <v>173.25</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135027389</v>
+        <v>205.5135023622</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>675317.37</v>
+        <v>652505.37</v>
       </c>
       <c r="I58" s="1">
-        <v>-62642.67</v>
+        <v>-102436.62</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.2760341704227</v>
+        <v>-15.698969649859</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>612674.7</v>
+        <v>550068.75</v>
       </c>
       <c r="N58" s="1">
-        <v>612674.7</v>
+        <v>550068.75</v>
       </c>
       <c r="O58" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>61.54</v>
+        <v>59.28</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-9930.0</v>
+        <v>-13320.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.712441314554</v>
+        <v>-13.028169014085</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>92310.0</v>
+        <v>88920.0</v>
       </c>
       <c r="N59" s="1">
-        <v>92310.0</v>
+        <v>88920.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.35</v>
+        <v>22.95</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-1126.54</v>
+        <v>-9848.14</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.2081060015588</v>
+        <v>-10.561184723305</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>92121.9</v>
+        <v>83400.3</v>
       </c>
       <c r="N60" s="1">
-        <v>92121.9</v>
+        <v>83400.3</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>296.1</v>
+        <v>279.4</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-14547.5</v>
+        <v>-24150.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.8718108276291</v>
+        <v>-13.0678282514</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>170257.5</v>
+        <v>160655.0</v>
       </c>
       <c r="N61" s="1">
-        <v>170257.5</v>
+        <v>160655.0</v>
       </c>
       <c r="O61" s="1">
         <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>6198.0</v>
+        <v>5745.0</v>
       </c>
       <c r="D62" s="1">
-        <v>57.68</v>
+        <v>58.06</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>391465.68</v>
+        <v>362854.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-33965.04</v>
+        <v>-29299.5</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.6763774540849</v>
+        <v>-8.0747308423053</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>357500.64</v>
+        <v>333554.7</v>
       </c>
       <c r="N62" s="1">
-        <v>357500.64</v>
+        <v>333554.7</v>
       </c>
       <c r="O62" s="1">
         <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>70.25</v>
+        <v>64.6</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-13923.0</v>
+        <v>-19974.15</v>
       </c>
       <c r="J63" s="1">
-        <v>-15.615615615616</v>
+        <v>-22.402402402402</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>75237.75</v>
+        <v>69186.6</v>
       </c>
       <c r="N63" s="1">
-        <v>75237.75</v>
+        <v>69186.6</v>
       </c>
       <c r="O63" s="1">
         <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>38.75</v>
+        <v>37.22</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-2018.8</v>
+        <v>-6431.32</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.7743979721166</v>
+        <v>-5.6527249683143</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>111755.0</v>
+        <v>107342.48</v>
       </c>
       <c r="N64" s="1">
-        <v>111755.0</v>
+        <v>107342.48</v>
       </c>
       <c r="O64" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.42</v>
+        <v>36.84</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>1638.12</v>
+        <v>198.56</v>
       </c>
       <c r="J65" s="1">
-        <v>1.7954298150163</v>
+        <v>0.21762785636561</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>92876.44</v>
+        <v>91436.88</v>
       </c>
       <c r="N65" s="1">
-        <v>92876.44</v>
+        <v>91436.88</v>
       </c>
       <c r="O65" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4370.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.9</v>
+        <v>209.4</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624439359</v>
+        <v>148.3624443392</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>648343.88</v>
+        <v>626386.24</v>
       </c>
       <c r="I66" s="1">
-        <v>225219.12</v>
+        <v>257700.56</v>
       </c>
       <c r="J66" s="1">
-        <v>34.73760252044</v>
+        <v>41.14083987541</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>873563.0</v>
+        <v>884086.8</v>
       </c>
       <c r="N66" s="1">
-        <v>873563.0</v>
+        <v>884086.8</v>
       </c>
       <c r="O66" s="1">
-        <v>1.05</v>
+        <v>1.14</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>60.1</v>
+        <v>54.75</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-7986.6</v>
+        <v>-15353.55</v>
       </c>
       <c r="J67" s="1">
-        <v>-8.8012139605463</v>
+        <v>-16.919575113809</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>82757.7</v>
+        <v>75390.75</v>
       </c>
       <c r="N67" s="1">
-        <v>82757.7</v>
+        <v>75390.75</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>23925.0</v>
+        <v>23117.0</v>
       </c>
       <c r="D68" s="1">
-        <v>38.21</v>
+        <v>38.63</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611715778</v>
+        <v>35.9611714323</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>860371.03</v>
+        <v>831314.4</v>
       </c>
       <c r="I68" s="1">
-        <v>53803.22</v>
+        <v>61695.31</v>
       </c>
       <c r="J68" s="1">
-        <v>6.2534904272637</v>
+        <v>7.4214172159173</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>914174.25</v>
+        <v>893009.71</v>
       </c>
       <c r="N68" s="1">
-        <v>914174.25</v>
+        <v>893009.71</v>
       </c>
       <c r="O68" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.948</v>
+        <v>9.092</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-14007.7</v>
+        <v>-12808.46</v>
       </c>
       <c r="J69" s="1">
-        <v>-15.823146569214</v>
+        <v>-14.468480900213</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>74518.94</v>
+        <v>75718.18</v>
       </c>
       <c r="N69" s="1">
-        <v>74518.94</v>
+        <v>75718.18</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1190.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D70" s="1">
-        <v>265.0</v>
+        <v>237.4</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>306782.0</v>
+        <v>296470.0</v>
       </c>
       <c r="I70" s="1">
-        <v>8568.0</v>
+        <v>-23460.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.7928626842514</v>
+        <v>-7.9131109387122</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>315350.0</v>
+        <v>273010.0</v>
       </c>
       <c r="N70" s="1">
-        <v>315350.0</v>
+        <v>273010.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>6970.0</v>
+        <v>6735.0</v>
       </c>
       <c r="D71" s="1">
-        <v>65.84</v>
+        <v>66.08</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>547563.2</v>
+        <v>529101.6</v>
       </c>
       <c r="I71" s="1">
-        <v>-88658.4</v>
+        <v>-84052.8</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.191446028513</v>
+        <v>-15.885947046843</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>458904.8</v>
+        <v>445048.8</v>
       </c>
       <c r="N71" s="1">
-        <v>458904.8</v>
+        <v>445048.8</v>
       </c>
       <c r="O71" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>64.04</v>
+        <v>64.28</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-12842.86</v>
+        <v>-12233.26</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.31768298082</v>
+        <v>-6.9703413804983</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>162661.6</v>
+        <v>163271.2</v>
       </c>
       <c r="N72" s="1">
-        <v>162661.6</v>
+        <v>163271.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>406.0</v>
+        <v>392.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1658.0</v>
+        <v>1575.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157635468</v>
+        <v>1442.8157653061</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>585783.2</v>
+        <v>565583.78</v>
       </c>
       <c r="I73" s="1">
-        <v>87364.8</v>
+        <v>52012.22</v>
       </c>
       <c r="J73" s="1">
-        <v>14.914186682035</v>
+        <v>9.196200782137</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>673148.0</v>
+        <v>617596.0</v>
       </c>
       <c r="N73" s="1">
-        <v>673148.0</v>
+        <v>617596.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>52.0</v>
+        <v>51.3</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>6050.56</v>
+        <v>4751.36</v>
       </c>
       <c r="J74" s="1">
-        <v>6.6885514977431</v>
+        <v>5.2523594583504</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>96512.0</v>
+        <v>95212.8</v>
       </c>
       <c r="N74" s="1">
-        <v>96512.0</v>
+        <v>95212.8</v>
       </c>
       <c r="O74" s="1">
         <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>26.84</v>
+        <v>26.4</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-13699.2</v>
+        <v>-14954.96</v>
       </c>
       <c r="J75" s="1">
-        <v>-15.170670037927</v>
+        <v>-16.561314791403</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>76601.36</v>
+        <v>75345.6</v>
       </c>
       <c r="N75" s="1">
-        <v>76601.36</v>
+        <v>75345.6</v>
       </c>
       <c r="O75" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>33510.0</v>
+        <v>32379.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.99</v>
+        <v>19.2</v>
       </c>
       <c r="E76" s="1">
-        <v>13.940736795</v>
+        <v>13.9407368974</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>467154.09</v>
+        <v>451387.12</v>
       </c>
       <c r="I76" s="1">
-        <v>202710.81</v>
+        <v>170289.68</v>
       </c>
       <c r="J76" s="1">
-        <v>43.392707960665</v>
+        <v>37.725861562022</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>669864.9</v>
+        <v>621676.8</v>
       </c>
       <c r="N76" s="1">
-        <v>669864.9</v>
+        <v>621676.8</v>
       </c>
       <c r="O76" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>14692.0</v>
+        <v>14196.0</v>
       </c>
       <c r="D77" s="1">
-        <v>52.12</v>
+        <v>49.48</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805628914</v>
+        <v>28.6805628346</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>421374.83</v>
+        <v>407149.27</v>
       </c>
       <c r="I77" s="1">
-        <v>344372.21</v>
+        <v>295268.81</v>
       </c>
       <c r="J77" s="1">
-        <v>81.725861509099</v>
+        <v>72.521021589944</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>765747.04</v>
+        <v>702418.08</v>
       </c>
       <c r="N77" s="1">
-        <v>765747.04</v>
+        <v>702418.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>14891.0</v>
+        <v>14388.0</v>
       </c>
       <c r="D78" s="1">
-        <v>53.6</v>
+        <v>65.19</v>
       </c>
       <c r="E78" s="1">
-        <v>35.9008945</v>
+        <v>35.9008944954</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>534600.22</v>
+        <v>516542.07</v>
       </c>
       <c r="I78" s="1">
-        <v>263557.38</v>
+        <v>421411.65</v>
       </c>
       <c r="J78" s="1">
-        <v>49.299901148563</v>
+        <v>81.583219349394</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>798157.6</v>
+        <v>937953.72</v>
       </c>
       <c r="N78" s="1">
-        <v>798157.6</v>
+        <v>937953.72</v>
       </c>
       <c r="O78" s="1">
-        <v>0.96</v>
+        <v>1.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>34455.0</v>
+        <v>33292.0</v>
       </c>
       <c r="D79" s="1">
-        <v>23.88</v>
+        <v>25.365</v>
       </c>
       <c r="E79" s="1">
-        <v>14.629867073</v>
+        <v>14.629866935</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>504072.07</v>
+        <v>487057.53</v>
       </c>
       <c r="I79" s="1">
-        <v>318713.33</v>
+        <v>357394.05</v>
       </c>
       <c r="J79" s="1">
-        <v>63.227730510837</v>
+        <v>73.378200312394</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>822785.4</v>
+        <v>844451.58</v>
       </c>
       <c r="N79" s="1">
-        <v>822785.4</v>
+        <v>844451.58</v>
       </c>
       <c r="O79" s="1">
-        <v>0.99</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>36.64</v>
+        <v>33.72</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-5594.04</v>
+        <v>-12234.12</v>
       </c>
       <c r="J80" s="1">
-        <v>-6.2915601023018</v>
+        <v>-13.759590792839</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>83319.36</v>
+        <v>76679.28</v>
       </c>
       <c r="N80" s="1">
-        <v>83319.36</v>
+        <v>76679.28</v>
       </c>
       <c r="O80" s="1">
         <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>270093.0</v>
+        <v>260961.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.671</v>
+        <v>5.735</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045899</v>
+        <v>2.7071045865</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>731170.0</v>
+        <v>706448.72</v>
       </c>
       <c r="I81" s="1">
-        <v>800527.4</v>
+        <v>790162.62</v>
       </c>
       <c r="J81" s="1">
-        <v>109.48581041345</v>
+        <v>111.84996131071</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1531697.4</v>
+        <v>1496611.34</v>
       </c>
       <c r="N81" s="1">
-        <v>1531697.4</v>
+        <v>1496611.34</v>
       </c>
       <c r="O81" s="1">
-        <v>1.85</v>
+        <v>1.93</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>16343.0</v>
+        <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>13.99</v>
+        <v>13.93</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>312968.45</v>
+        <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>-84329.88</v>
+        <v>-82429.02</v>
       </c>
       <c r="J82" s="1">
-        <v>-26.945169712794</v>
+        <v>-27.258485639687</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>228638.57</v>
+        <v>219968.63</v>
       </c>
       <c r="N82" s="1">
-        <v>228638.57</v>
+        <v>219968.63</v>
       </c>
       <c r="O82" s="1">
         <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>16.06</v>
+        <v>15.47</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>6549.47</v>
+        <v>2938.08</v>
       </c>
       <c r="J83" s="1">
-        <v>7.1380920613743</v>
+        <v>3.2021347565043</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>98303.26</v>
+        <v>94691.87</v>
       </c>
       <c r="N83" s="1">
-        <v>98303.26</v>
+        <v>94691.87</v>
       </c>
       <c r="O83" s="1">
         <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3322.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D84" s="1">
-        <v>112.65</v>
+        <v>111.55</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>381365.6</v>
+        <v>368508.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-7142.3</v>
+        <v>-10432.5</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.8728222996516</v>
+        <v>-2.8310104529617</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>374223.3</v>
+        <v>358075.5</v>
       </c>
       <c r="N84" s="1">
-        <v>374223.3</v>
+        <v>358075.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>243.75</v>
+        <v>236.85</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-39030.9</v>
+        <v>-45420.3</v>
       </c>
       <c r="J85" s="1">
-        <v>-14.742917103882</v>
+        <v>-17.156348373557</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>225712.5</v>
+        <v>219323.1</v>
       </c>
       <c r="N85" s="1">
-        <v>225712.5</v>
+        <v>219323.1</v>
       </c>
       <c r="O85" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>34.82</v>
+        <v>33.94</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-2328.8</v>
+        <v>-4890.48</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.2459292532285</v>
+        <v>-4.7164514317799</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>101361.02</v>
+        <v>98799.34</v>
       </c>
       <c r="N86" s="1">
-        <v>101361.02</v>
+        <v>98799.34</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>4841.0</v>
+        <v>4678.0</v>
       </c>
       <c r="D87" s="1">
-        <v>56.92</v>
+        <v>51.0</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>309920.82</v>
+        <v>299485.56</v>
       </c>
       <c r="I87" s="1">
-        <v>-34371.1</v>
+        <v>-60907.56</v>
       </c>
       <c r="J87" s="1">
-        <v>-11.090284286161</v>
+        <v>-20.337394564199</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>275549.72</v>
+        <v>238578.0</v>
       </c>
       <c r="N87" s="1">
-        <v>275549.72</v>
+        <v>238578.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>30.84</v>
+        <v>26.18</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-7025.34</v>
+        <v>-19649.28</v>
       </c>
       <c r="J88" s="1">
-        <v>-7.7567298105683</v>
+        <v>-21.694915254237</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>83545.56</v>
+        <v>70921.62</v>
       </c>
       <c r="N88" s="1">
-        <v>83545.56</v>
+        <v>70921.62</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>209993.0</v>
+        <v>202891.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.595</v>
+        <v>4.593</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065778</v>
+        <v>3.5459065705</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>744615.56</v>
+        <v>719432.53</v>
       </c>
       <c r="I89" s="1">
-        <v>220302.28</v>
+        <v>212445.83</v>
       </c>
       <c r="J89" s="1">
-        <v>29.586043031387</v>
+        <v>29.529639144897</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>964917.84</v>
+        <v>931878.36</v>
       </c>
       <c r="N89" s="1">
-        <v>964917.84</v>
+        <v>931878.36</v>
       </c>
       <c r="O89" s="1">
-        <v>1.16</v>
+        <v>1.2</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>9815.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>23.52</v>
+        <v>21.84</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>265790.2</v>
+        <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-34941.4</v>
+        <v>-49696.16</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.14623338257</v>
+        <v>-19.350073855244</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>230848.8</v>
+        <v>207130.56</v>
       </c>
       <c r="N90" s="1">
-        <v>230848.8</v>
+        <v>207130.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>4701.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D91" s="1">
-        <v>187.62</v>
+        <v>176.24</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310827484</v>
+        <v>147.4310832232</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>693073.52</v>
+        <v>669631.98</v>
       </c>
       <c r="I91" s="1">
-        <v>188928.1</v>
+        <v>130850.1</v>
       </c>
       <c r="J91" s="1">
-        <v>27.259460150779</v>
+        <v>19.540599001858</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>882001.62</v>
+        <v>800482.08</v>
       </c>
       <c r="N91" s="1">
-        <v>882001.62</v>
+        <v>800482.08</v>
       </c>
       <c r="O91" s="1">
-        <v>1.06</v>
+        <v>1.03</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4099.0</v>
+        <v>3961.0</v>
       </c>
       <c r="D92" s="1">
-        <v>150.45</v>
+        <v>152.1</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009612101</v>
+        <v>76.1009618783</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>311937.84</v>
+        <v>301435.91</v>
       </c>
       <c r="I92" s="1">
-        <v>304756.71</v>
+        <v>301032.19</v>
       </c>
       <c r="J92" s="1">
-        <v>97.697897119503</v>
+        <v>99.866067715688</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>616694.55</v>
+        <v>602468.1</v>
       </c>
       <c r="N92" s="1">
-        <v>616694.55</v>
+        <v>602468.1</v>
       </c>
       <c r="O92" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>4935.0</v>
+        <v>4768.0</v>
       </c>
       <c r="D93" s="1">
-        <v>52.54</v>
+        <v>48.99</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>280308.0</v>
+        <v>270822.4</v>
       </c>
       <c r="I93" s="1">
-        <v>-21023.1</v>
+        <v>-37238.08</v>
       </c>
       <c r="J93" s="1">
-        <v>-7.5</v>
+        <v>-13.75</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>259284.9</v>
+        <v>233584.32</v>
       </c>
       <c r="N93" s="1">
-        <v>259284.9</v>
+        <v>233584.32</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>2815.0</v>
+        <v>2720.0</v>
       </c>
       <c r="D94" s="1">
-        <v>373.8</v>
+        <v>357.1</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104618117</v>
+        <v>360.5104632353</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1014836.95</v>
+        <v>980588.46</v>
       </c>
       <c r="I94" s="1">
-        <v>37410.05</v>
+        <v>-9276.46</v>
       </c>
       <c r="J94" s="1">
-        <v>3.6863113823359</v>
+        <v>-0.94600950127437</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1052247.0</v>
+        <v>971312.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1052247.0</v>
+        <v>971312.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>14640.0</v>
+        <v>14146.0</v>
       </c>
       <c r="D95" s="1">
-        <v>26.03</v>
+        <v>26.0</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>300705.6</v>
+        <v>290558.84</v>
       </c>
       <c r="I95" s="1">
-        <v>80373.6</v>
+        <v>77237.16</v>
       </c>
       <c r="J95" s="1">
-        <v>26.728334956183</v>
+        <v>26.582278481013</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>381079.2</v>
+        <v>367796.0</v>
       </c>
       <c r="N95" s="1">
-        <v>381079.2</v>
+        <v>367796.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>2882.0</v>
+        <v>2785.0</v>
       </c>
       <c r="D96" s="1">
-        <v>467.45</v>
+        <v>455.6</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062699514</v>
+        <v>637.8062692998</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1838157.67</v>
+        <v>1776290.46</v>
       </c>
       <c r="I96" s="1">
-        <v>-490966.77</v>
+        <v>-507444.46</v>
       </c>
       <c r="J96" s="1">
-        <v>-26.709720173243</v>
+        <v>-28.567651036081</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1347190.9</v>
+        <v>1268846.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1347190.9</v>
+        <v>1268846.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.63</v>
+        <v>1.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8193.0</v>
+        <v>7916.0</v>
       </c>
       <c r="D97" s="1">
-        <v>49.525</v>
+        <v>50.35</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>483387.0</v>
+        <v>467044.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-77628.67</v>
+        <v>-68473.4</v>
       </c>
       <c r="J97" s="1">
-        <v>-16.05932099953</v>
+        <v>-14.661016949153</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>405758.33</v>
+        <v>398570.6</v>
       </c>
       <c r="N97" s="1">
-        <v>405758.33</v>
+        <v>398570.6</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>3913.0</v>
+        <v>3781.0</v>
       </c>
       <c r="D98" s="1">
-        <v>109.15</v>
+        <v>117.35</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287273192</v>
+        <v>100.9287278498</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>394934.11</v>
+        <v>381611.52</v>
       </c>
       <c r="I98" s="1">
-        <v>32169.84</v>
+        <v>62088.83</v>
       </c>
       <c r="J98" s="1">
-        <v>8.1456220633867</v>
+        <v>16.270166581973</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>427103.95</v>
+        <v>443700.35</v>
       </c>
       <c r="N98" s="1">
-        <v>427103.95</v>
+        <v>443700.35</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>14.94</v>
+        <v>15.2</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>25927.45</v>
+        <v>28075.83</v>
       </c>
       <c r="J99" s="1">
-        <v>26.586320162155</v>
+        <v>28.789294944093</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>123449.22</v>
+        <v>125597.6</v>
       </c>
       <c r="N99" s="1">
-        <v>123449.22</v>
+        <v>125597.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>7591.0</v>
+        <v>7335.0</v>
       </c>
       <c r="D100" s="1">
-        <v>54.98</v>
+        <v>49.71</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038005533</v>
+        <v>52.2038009543</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>396279.05</v>
+        <v>382914.88</v>
       </c>
       <c r="I100" s="1">
-        <v>21074.13</v>
+        <v>-18292.03</v>
       </c>
       <c r="J100" s="1">
-        <v>5.3180025540083</v>
+        <v>-4.7770486223988</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>417353.18</v>
+        <v>364622.85</v>
       </c>
       <c r="N100" s="1">
-        <v>417353.18</v>
+        <v>364622.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>752.0</v>
+        <v>727.0</v>
       </c>
       <c r="D101" s="1">
-        <v>540.8</v>
+        <v>473.0</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487101064</v>
+        <v>186.1487070151</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>139983.83</v>
+        <v>135330.11</v>
       </c>
       <c r="I101" s="1">
-        <v>266697.77</v>
+        <v>208540.89</v>
       </c>
       <c r="J101" s="1">
-        <v>190.52041225047</v>
+        <v>154.09792395794</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>406681.6</v>
+        <v>343871.0</v>
       </c>
       <c r="N101" s="1">
-        <v>406681.6</v>
+        <v>343871.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>82311.0</v>
+        <v>79529.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.872</v>
+        <v>3.697</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4780000243</v>
+        <v>3.4779999749</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>286277.66</v>
+        <v>276601.86</v>
       </c>
       <c r="I102" s="1">
-        <v>32430.53</v>
+        <v>17416.85</v>
       </c>
       <c r="J102" s="1">
-        <v>11.328348149835</v>
+        <v>6.2967219381677</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>318708.19</v>
+        <v>294018.71</v>
       </c>
       <c r="N102" s="1">
-        <v>318708.19</v>
+        <v>294018.71</v>
       </c>
       <c r="O102" s="1">
         <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5310.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D103" s="1">
-        <v>73.34</v>
+        <v>75.74</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>367983.0</v>
+        <v>355578.3</v>
       </c>
       <c r="I103" s="1">
-        <v>21452.4</v>
+        <v>33043.64</v>
       </c>
       <c r="J103" s="1">
-        <v>5.8297258297258</v>
+        <v>9.2929292929293</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>389435.4</v>
+        <v>388621.94</v>
       </c>
       <c r="N103" s="1">
-        <v>389435.4</v>
+        <v>388621.94</v>
       </c>
       <c r="O103" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>83181.0</v>
+        <v>80369.0</v>
       </c>
       <c r="D104" s="1">
-        <v>9.276</v>
+        <v>11.905</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242195</v>
+        <v>4.5034242059</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>374599.33</v>
+        <v>361935.7</v>
       </c>
       <c r="I104" s="1">
-        <v>396987.63</v>
+        <v>594857.25</v>
       </c>
       <c r="J104" s="1">
-        <v>105.97659905051</v>
+        <v>164.35440051921</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>771586.96</v>
+        <v>956792.95</v>
       </c>
       <c r="N104" s="1">
-        <v>771586.96</v>
+        <v>956792.95</v>
       </c>
       <c r="O104" s="1">
-        <v>0.93</v>
+        <v>1.24</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>36964.0</v>
+        <v>35716.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.8</v>
+        <v>15.42</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>608057.8</v>
+        <v>587528.2</v>
       </c>
       <c r="I105" s="1">
-        <v>-24026.6</v>
+        <v>-36787.48</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.951367781155</v>
+        <v>-6.2613981762918</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>584031.2</v>
+        <v>550740.72</v>
       </c>
       <c r="N105" s="1">
-        <v>584031.2</v>
+        <v>550740.72</v>
       </c>
       <c r="O105" s="1">
         <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>63.0</v>
+        <v>101.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4795.41</v>
+        <v>4800.35</v>
       </c>
       <c r="E106" s="1">
-        <v>4792.9011111111</v>
+        <v>4798.619009901</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>301952.77</v>
+        <v>484660.52</v>
       </c>
       <c r="I106" s="1">
-        <v>158.06</v>
+        <v>174.83</v>
       </c>
       <c r="J106" s="1">
-        <v>0.052345934763241</v>
+        <v>0.036072672063324</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>302110.83</v>
+        <v>484835.35</v>
       </c>
       <c r="N106" s="1">
-        <v>302110.83</v>
+        <v>484835.35</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>31690.0</v>
+        <v>30620.0</v>
       </c>
       <c r="D107" s="1">
-        <v>17.385</v>
+        <v>18.22</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>576441.1</v>
+        <v>556977.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-25510.45</v>
+        <v>918.6</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.4255085211655</v>
+        <v>0.16492578339747</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>550930.65</v>
+        <v>557896.4</v>
       </c>
       <c r="N107" s="1">
-        <v>550930.65</v>
+        <v>557896.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.67</v>
+        <v>0.72</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3493.0</v>
+        <v>3375.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.75</v>
+        <v>68.05</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>236476.1</v>
+        <v>228487.5</v>
       </c>
       <c r="I108" s="1">
-        <v>174.65</v>
+        <v>1181.25</v>
       </c>
       <c r="J108" s="1">
-        <v>0.073855243722304</v>
+        <v>0.51698670605613</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>236650.75</v>
+        <v>229668.75</v>
       </c>
       <c r="N108" s="1">
-        <v>236650.75</v>
+        <v>229668.75</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>249.62</v>
+        <v>242.56</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>437939.64</v>
+        <v>403903.38</v>
       </c>
       <c r="J109" s="1">
-        <v>57.211235671999</v>
+        <v>52.764831842801</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1203418.02</v>
+        <v>1169381.76</v>
       </c>
       <c r="N109" s="1">
-        <v>1203418.02</v>
+        <v>1169381.76</v>
       </c>
       <c r="O109" s="1">
-        <v>1.45</v>
+        <v>1.51</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>11046.0</v>
+        <v>10673.0</v>
       </c>
       <c r="D110" s="1">
-        <v>22.23</v>
+        <v>24.23</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>251296.5</v>
+        <v>242810.75</v>
       </c>
       <c r="I110" s="1">
-        <v>-5743.92</v>
+        <v>15796.04</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.2857142857143</v>
+        <v>6.5054945054945</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>245552.58</v>
+        <v>258606.79</v>
       </c>
       <c r="N110" s="1">
-        <v>245552.58</v>
+        <v>258606.79</v>
       </c>
       <c r="O110" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>6455.0</v>
+        <v>6237.0</v>
       </c>
       <c r="D111" s="1">
-        <v>40.77</v>
+        <v>39.095</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492300542</v>
+        <v>32.8492303992</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>212041.78</v>
+        <v>204880.65</v>
       </c>
       <c r="I111" s="1">
-        <v>51128.57</v>
+        <v>38954.87</v>
       </c>
       <c r="J111" s="1">
-        <v>24.112498018079</v>
+        <v>19.013445144771</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>263170.35</v>
+        <v>243835.52</v>
       </c>
       <c r="N111" s="1">
-        <v>263170.35</v>
+        <v>243835.52</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>18.38</v>
+        <v>17.45</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>11445.32</v>
+        <v>6175.94</v>
       </c>
       <c r="J112" s="1">
-        <v>12.347188264059</v>
+        <v>6.6625916870416</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>104141.08</v>
+        <v>98871.7</v>
       </c>
       <c r="N112" s="1">
-        <v>104141.08</v>
+        <v>98871.7</v>
       </c>
       <c r="O112" s="1">
         <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>25.09</v>
+        <v>26.51</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>5216.26</v>
+        <v>10785.5</v>
       </c>
       <c r="J113" s="1">
-        <v>5.5976430976431</v>
+        <v>11.574074074074</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>98402.98</v>
+        <v>103972.22</v>
       </c>
       <c r="N113" s="1">
-        <v>98402.98</v>
+        <v>103972.22</v>
       </c>
       <c r="O113" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>9636.0</v>
+        <v>8932.0</v>
       </c>
       <c r="D114" s="1">
-        <v>32.635</v>
+        <v>28.51</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>404326.56</v>
+        <v>374786.72</v>
       </c>
       <c r="I114" s="1">
-        <v>-89855.7</v>
+        <v>-120135.4</v>
       </c>
       <c r="J114" s="1">
-        <v>-22.223546234509</v>
+        <v>-32.054337464252</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>314470.86</v>
+        <v>254651.32</v>
       </c>
       <c r="N114" s="1">
-        <v>314470.86</v>
+        <v>254651.32</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>24.9</v>
+        <v>24.16</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-10011.81</v>
+        <v>-12540.39</v>
       </c>
       <c r="J115" s="1">
-        <v>-10.528206970895</v>
+        <v>-13.187208048868</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>85083.3</v>
+        <v>82554.72</v>
       </c>
       <c r="N115" s="1">
-        <v>85083.3</v>
+        <v>82554.72</v>
       </c>
       <c r="O115" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>91.45</v>
+        <v>97.7</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>775.5</v>
+        <v>7238.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.82690187431091</v>
+        <v>7.7177508269019</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>94559.3</v>
+        <v>101021.8</v>
       </c>
       <c r="N116" s="1">
-        <v>94559.3</v>
+        <v>101021.8</v>
       </c>
       <c r="O116" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>34.62</v>
+        <v>37.2</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>-6707.25</v>
+        <v>983.73</v>
       </c>
       <c r="J117" s="1">
-        <v>-6.1025223759154</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>103202.22</v>
+        <v>110893.2</v>
       </c>
       <c r="N117" s="1">
-        <v>103202.22</v>
+        <v>110893.2</v>
       </c>
       <c r="O117" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>4018.0</v>
+        <v>3882.0</v>
       </c>
       <c r="D118" s="1">
-        <v>274.0</v>
+        <v>271.4</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670607267</v>
+        <v>251.5670607934</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1010796.45</v>
+        <v>976583.33</v>
       </c>
       <c r="I118" s="1">
-        <v>90135.55</v>
+        <v>76991.47</v>
       </c>
       <c r="J118" s="1">
-        <v>8.9172800319985</v>
+        <v>7.8837583680647</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1100932.0</v>
+        <v>1053574.8</v>
       </c>
       <c r="N118" s="1">
-        <v>1100932.0</v>
+        <v>1053574.8</v>
       </c>
       <c r="O118" s="1">
-        <v>1.33</v>
+        <v>1.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>132790.0</v>
+        <v>128299.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.522</v>
+        <v>4.655</v>
       </c>
       <c r="E119" s="1">
-        <v>2.5731999398</v>
+        <v>2.573199947</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>341695.22</v>
+        <v>330138.98</v>
       </c>
       <c r="I119" s="1">
-        <v>258781.16</v>
+        <v>267092.87</v>
       </c>
       <c r="J119" s="1">
-        <v>75.734498129649</v>
+        <v>80.903160844563</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>600476.38</v>
+        <v>597231.85</v>
       </c>
       <c r="N119" s="1">
-        <v>600476.38</v>
+        <v>597231.85</v>
       </c>
       <c r="O119" s="1">
-        <v>0.72</v>
+        <v>0.77</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>30119.0</v>
+        <v>29102.0</v>
       </c>
       <c r="D120" s="1">
-        <v>8.944</v>
+        <v>8.956</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879999336</v>
+        <v>9.3879997938</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>282757.17</v>
+        <v>273209.57</v>
       </c>
       <c r="I120" s="1">
-        <v>-13372.83</v>
+        <v>-12572.06</v>
       </c>
       <c r="J120" s="1">
-        <v>-4.7294397521379</v>
+        <v>-4.6016177251771</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>269384.34</v>
+        <v>260637.51</v>
       </c>
       <c r="N120" s="1">
-        <v>269384.34</v>
+        <v>260637.51</v>
       </c>
       <c r="O120" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>13068.0</v>
+        <v>12627.0</v>
       </c>
       <c r="D121" s="1">
-        <v>78.9</v>
+        <v>73.96</v>
       </c>
       <c r="E121" s="1">
-        <v>90.106271809</v>
+        <v>90.1062714817</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1177508.76</v>
+        <v>1137771.89</v>
       </c>
       <c r="I121" s="1">
-        <v>-146443.56</v>
+        <v>-203878.97</v>
       </c>
       <c r="J121" s="1">
-        <v>-12.436727859248</v>
+        <v>-17.919142825721</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1031065.2</v>
+        <v>933892.92</v>
       </c>
       <c r="N121" s="1">
-        <v>1031065.2</v>
+        <v>933892.92</v>
       </c>
       <c r="O121" s="1">
-        <v>1.24</v>
+        <v>1.21</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>11798.0</v>
+        <v>11400.0</v>
       </c>
       <c r="D122" s="1">
-        <v>148.96</v>
+        <v>144.06</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334836413</v>
+        <v>176.7334833333</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2085101.64</v>
+        <v>2014761.71</v>
       </c>
       <c r="I122" s="1">
-        <v>-327671.56</v>
+        <v>-372477.71</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.714896277191</v>
+        <v>-18.487432441825</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1757430.08</v>
+        <v>1642284.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1757430.08</v>
+        <v>1642284.0</v>
       </c>
       <c r="O122" s="1">
         <v>2.12</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>26047.0</v>
+        <v>25168.0</v>
       </c>
       <c r="D123" s="1">
-        <v>36.2</v>
+        <v>35.82</v>
       </c>
       <c r="E123" s="1">
-        <v>32.545839828</v>
+        <v>32.5458399555</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>847721.49</v>
+        <v>819113.7</v>
       </c>
       <c r="I123" s="1">
-        <v>95179.91</v>
+        <v>82404.06</v>
       </c>
       <c r="J123" s="1">
-        <v>11.227733533097</v>
+        <v>10.06014915878</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>942901.4</v>
+        <v>901517.76</v>
       </c>
       <c r="N123" s="1">
-        <v>942901.4</v>
+        <v>901517.76</v>
       </c>
       <c r="O123" s="1">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>6966.0</v>
+        <v>6731.0</v>
       </c>
       <c r="D124" s="1">
-        <v>275.1</v>
+        <v>263.75</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453474017</v>
+        <v>121.5453469024</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>846684.89</v>
+        <v>818121.73</v>
       </c>
       <c r="I124" s="1">
-        <v>1069661.71</v>
+        <v>957179.52</v>
       </c>
       <c r="J124" s="1">
-        <v>126.33527805132</v>
+        <v>116.99720040439</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1916346.6</v>
+        <v>1775301.25</v>
       </c>
       <c r="N124" s="1">
-        <v>1916346.6</v>
+        <v>1775301.25</v>
       </c>
       <c r="O124" s="1">
-        <v>2.31</v>
+        <v>2.29</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9484.0</v>
+        <v>9164.0</v>
       </c>
       <c r="D125" s="1">
-        <v>177.42</v>
+        <v>169.54</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919380008</v>
+        <v>113.0919380183</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1072563.94</v>
+        <v>1036374.52</v>
       </c>
       <c r="I125" s="1">
-        <v>610087.34</v>
+        <v>517290.04</v>
       </c>
       <c r="J125" s="1">
-        <v>56.881209338438</v>
+        <v>49.913427049519</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1682651.28</v>
+        <v>1553664.56</v>
       </c>
       <c r="N125" s="1">
-        <v>1682651.28</v>
+        <v>1553664.56</v>
       </c>
       <c r="O125" s="1">
-        <v>2.03</v>
+        <v>2.01</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>8568.0</v>
+        <v>8279.0</v>
       </c>
       <c r="D126" s="1">
-        <v>251.85</v>
+        <v>259.6</v>
       </c>
       <c r="E126" s="1">
-        <v>188.1251493931</v>
+        <v>188.1251491726</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1611856.28</v>
+        <v>1557488.11</v>
       </c>
       <c r="I126" s="1">
-        <v>545994.52</v>
+        <v>591740.29</v>
       </c>
       <c r="J126" s="1">
-        <v>33.873647841605</v>
+        <v>37.9932460608</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2157850.8</v>
+        <v>2149228.4</v>
       </c>
       <c r="N126" s="1">
-        <v>2157850.8</v>
+        <v>2149228.4</v>
       </c>
       <c r="O126" s="1">
-        <v>2.61</v>
+        <v>2.78</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>20.08</v>
+        <v>20.42</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>3869.64</v>
+        <v>7524.3</v>
       </c>
       <c r="J127" s="1">
-        <v>1.8255578093306</v>
+        <v>3.5496957403651</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>215839.92</v>
+        <v>219494.58</v>
       </c>
       <c r="N127" s="1">
-        <v>215839.92</v>
+        <v>219494.58</v>
       </c>
       <c r="O127" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>8922.0</v>
+        <v>8621.0</v>
       </c>
       <c r="D128" s="1">
-        <v>70.03</v>
+        <v>66.51</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377348128</v>
+        <v>32.0377346016</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>285840.67</v>
+        <v>276197.31</v>
       </c>
       <c r="I128" s="1">
-        <v>338966.99</v>
+        <v>297185.4</v>
       </c>
       <c r="J128" s="1">
-        <v>118.58599058</v>
+        <v>107.59894801293</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>624807.66</v>
+        <v>573382.71</v>
       </c>
       <c r="N128" s="1">
-        <v>624807.66</v>
+        <v>573382.71</v>
       </c>
       <c r="O128" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>113.2</v>
+        <v>133.8</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-13842.0</v>
+        <v>1999.4</v>
       </c>
       <c r="J129" s="1">
-        <v>-13.719512195122</v>
+        <v>1.9817073170732</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>87050.8</v>
+        <v>102892.2</v>
       </c>
       <c r="N129" s="1">
-        <v>87050.8</v>
+        <v>102892.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>48.78</v>
+        <v>47.88</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-8425.8</v>
+        <v>-10464.3</v>
       </c>
       <c r="J130" s="1">
-        <v>-7.0857142857143</v>
+        <v>-8.8</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>110486.7</v>
+        <v>108448.2</v>
       </c>
       <c r="N130" s="1">
-        <v>110486.7</v>
+        <v>108448.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>7874.0</v>
+        <v>7608.0</v>
       </c>
       <c r="D131" s="1">
-        <v>42.365</v>
+        <v>52.85</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999606299</v>
+        <v>29.1999605678</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>229920.49</v>
+        <v>222153.3</v>
       </c>
       <c r="I131" s="1">
-        <v>103661.52</v>
+        <v>179929.5</v>
       </c>
       <c r="J131" s="1">
-        <v>45.085812056159</v>
+        <v>80.993395101491</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>333582.01</v>
+        <v>402082.8</v>
       </c>
       <c r="N131" s="1">
-        <v>333582.01</v>
+        <v>402082.8</v>
       </c>
       <c r="O131" s="1">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>9.63</v>
+        <v>9.486</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-15020.63</v>
+        <v>-16174.21</v>
       </c>
       <c r="J132" s="1">
-        <v>-16.297266600815</v>
+        <v>-17.548891919152</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>77145.93</v>
+        <v>75992.35</v>
       </c>
       <c r="N132" s="1">
-        <v>77145.93</v>
+        <v>75992.35</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>23334.0</v>
+        <v>22546.0</v>
       </c>
       <c r="D133" s="1">
-        <v>40.1</v>
+        <v>37.08</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995543</v>
+        <v>29.570995742</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>690009.61</v>
+        <v>666707.67</v>
       </c>
       <c r="I133" s="1">
-        <v>245683.79</v>
+        <v>169298.01</v>
       </c>
       <c r="J133" s="1">
-        <v>35.605850475039</v>
+        <v>25.393139694943</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>935693.4</v>
+        <v>836005.68</v>
       </c>
       <c r="N133" s="1">
-        <v>935693.4</v>
+        <v>836005.68</v>
       </c>
       <c r="O133" s="1">
-        <v>1.13</v>
+        <v>1.08</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>55.42</v>
+        <v>69.68</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>7056.54</v>
+        <v>32596.2</v>
       </c>
       <c r="J134" s="1">
-        <v>7.6534576534577</v>
+        <v>35.353535353535</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>99257.22</v>
+        <v>124796.88</v>
       </c>
       <c r="N134" s="1">
-        <v>99257.22</v>
+        <v>124796.88</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.15</v>
+        <v>9.666</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-908.1</v>
+        <v>-9698.51</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.49019607843137</v>
+        <v>-5.2352951972552</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>184344.3</v>
+        <v>175553.89</v>
       </c>
       <c r="N135" s="1">
-        <v>184344.3</v>
+        <v>175553.89</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1162.0</v>
+        <v>1123.0</v>
       </c>
       <c r="D136" s="1">
-        <v>231.2</v>
+        <v>219.4</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>296193.8</v>
+        <v>286252.7</v>
       </c>
       <c r="I136" s="1">
-        <v>-27539.4</v>
+        <v>-39866.5</v>
       </c>
       <c r="J136" s="1">
-        <v>-9.2977638289525</v>
+        <v>-13.927030207925</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>268654.4</v>
+        <v>246386.2</v>
       </c>
       <c r="N136" s="1">
-        <v>268654.4</v>
+        <v>246386.2</v>
       </c>
       <c r="O136" s="1">
         <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1455.0</v>
+        <v>1406.0</v>
       </c>
       <c r="D137" s="1">
-        <v>237.9</v>
+        <v>237.0</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>367096.5</v>
+        <v>354733.8</v>
       </c>
       <c r="I137" s="1">
-        <v>-20952.0</v>
+        <v>-21511.8</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.7074910820452</v>
+        <v>-6.064209274673</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>346144.5</v>
+        <v>333222.0</v>
       </c>
       <c r="N137" s="1">
-        <v>346144.5</v>
+        <v>333222.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>17.06</v>
+        <v>24.08</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-4885.44</v>
+        <v>30839.34</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.3274139844617</v>
+        <v>33.629300776915</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>86818.34</v>
+        <v>122543.12</v>
       </c>
       <c r="N138" s="1">
-        <v>86818.34</v>
+        <v>122543.12</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>5035.0</v>
+        <v>4865.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.3</v>
+        <v>95.0</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745858987</v>
+        <v>104.6745858171</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>527036.54</v>
+        <v>509241.86</v>
       </c>
       <c r="I139" s="1">
-        <v>-6921.04</v>
+        <v>-47066.86</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.3131992707754</v>
+        <v>-9.2425355606077</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>520115.5</v>
+        <v>462175.0</v>
       </c>
       <c r="N139" s="1">
-        <v>520115.5</v>
+        <v>462175.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>20328.0</v>
+        <v>19642.0</v>
       </c>
       <c r="D140" s="1">
-        <v>64.39</v>
+        <v>71.26</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163060803</v>
+        <v>68.5163058752</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1392799.47</v>
+        <v>1345797.28</v>
       </c>
       <c r="I140" s="1">
-        <v>-83879.55</v>
+        <v>53891.64</v>
       </c>
       <c r="J140" s="1">
-        <v>-6.0223709016776</v>
+        <v>4.0044396582522</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1308919.92</v>
+        <v>1399688.92</v>
       </c>
       <c r="N140" s="1">
-        <v>1308919.92</v>
+        <v>1399688.92</v>
       </c>
       <c r="O140" s="1">
-        <v>1.58</v>
+        <v>1.81</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>22.09</v>
+        <v>22.15</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>4787.64</v>
+        <v>5096.52</v>
       </c>
       <c r="J141" s="1">
-        <v>4.3950850661626</v>
+        <v>4.6786389413989</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>113719.32</v>
+        <v>114028.2</v>
       </c>
       <c r="N141" s="1">
-        <v>113719.32</v>
+        <v>114028.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>13182.0</v>
+        <v>12737.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.775</v>
+        <v>20.53</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>251908.02</v>
+        <v>243404.07</v>
       </c>
       <c r="I142" s="1">
-        <v>8766.03</v>
+        <v>18086.54</v>
       </c>
       <c r="J142" s="1">
-        <v>3.4798534798535</v>
+        <v>7.4306645735217</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>260674.05</v>
+        <v>261490.61</v>
       </c>
       <c r="N142" s="1">
-        <v>260674.05</v>
+        <v>261490.61</v>
       </c>
       <c r="O142" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>24.86</v>
+        <v>25.05</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-14943.88</v>
+        <v>-13604.57</v>
       </c>
       <c r="J143" s="1">
-        <v>-7.8576723498888</v>
+        <v>-7.1534469977761</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>175238.14</v>
+        <v>176577.45</v>
       </c>
       <c r="N143" s="1">
-        <v>175238.14</v>
+        <v>176577.45</v>
       </c>
       <c r="O143" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>20791.0</v>
+        <v>20089.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.17</v>
+        <v>26.62</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>410830.16</v>
+        <v>396958.64</v>
       </c>
       <c r="I144" s="1">
-        <v>112479.31</v>
+        <v>137810.54</v>
       </c>
       <c r="J144" s="1">
-        <v>27.378542510121</v>
+        <v>34.716599190283</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>523309.47</v>
+        <v>534769.18</v>
       </c>
       <c r="N144" s="1">
-        <v>523309.47</v>
+        <v>534769.18</v>
       </c>
       <c r="O144" s="1">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>9027.0</v>
+        <v>8722.0</v>
       </c>
       <c r="D145" s="1">
-        <v>65.15</v>
+        <v>61.65</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>544328.1</v>
+        <v>525936.6</v>
       </c>
       <c r="I145" s="1">
-        <v>43780.95</v>
+        <v>11774.7</v>
       </c>
       <c r="J145" s="1">
-        <v>8.0431177446103</v>
+        <v>2.2388059701493</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>588109.05</v>
+        <v>537711.3</v>
       </c>
       <c r="N145" s="1">
-        <v>588109.05</v>
+        <v>537711.3</v>
       </c>
       <c r="O145" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>78.3</v>
+        <v>75.1</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-4247.6</v>
+        <v>-7921.2</v>
       </c>
       <c r="J146" s="1">
-        <v>-4.5121951219512</v>
+        <v>-8.4146341463415</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>89888.4</v>
+        <v>86214.8</v>
       </c>
       <c r="N146" s="1">
-        <v>89888.4</v>
+        <v>86214.8</v>
       </c>
       <c r="O146" s="1">
         <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3453.0</v>
+        <v>3336.0</v>
       </c>
       <c r="D147" s="1">
-        <v>127.75</v>
+        <v>124.65</v>
       </c>
       <c r="E147" s="1">
-        <v>107.1482652766</v>
+        <v>107.1482643885</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>369982.96</v>
+        <v>357446.61</v>
       </c>
       <c r="I147" s="1">
-        <v>71137.79</v>
+        <v>58385.79</v>
       </c>
       <c r="J147" s="1">
-        <v>19.227315225544</v>
+        <v>16.334128892704</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>441120.75</v>
+        <v>415832.4</v>
       </c>
       <c r="N147" s="1">
-        <v>441120.75</v>
+        <v>415832.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>2647.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>87.14</v>
+        <v>87.94</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>267876.4</v>
+        <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-37216.82</v>
+        <v>-33919.08</v>
       </c>
       <c r="J148" s="1">
-        <v>-13.893280632411</v>
+        <v>-13.102766798419</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>230659.58</v>
+        <v>224950.52</v>
       </c>
       <c r="N148" s="1">
-        <v>230659.58</v>
+        <v>224950.52</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>16312.0</v>
+        <v>15761.0</v>
       </c>
       <c r="D149" s="1">
-        <v>23.1</v>
+        <v>21.64</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531694458</v>
+        <v>28.6531692152</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>467390.5</v>
+        <v>451602.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-90583.3</v>
+        <v>-110534.56</v>
       </c>
       <c r="J149" s="1">
-        <v>-19.380646375996</v>
+        <v>-24.476068118297</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>376807.2</v>
+        <v>341068.04</v>
       </c>
       <c r="N149" s="1">
-        <v>376807.2</v>
+        <v>341068.04</v>
       </c>
       <c r="O149" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>17013.0</v>
+        <v>16439.0</v>
       </c>
       <c r="D150" s="1">
-        <v>38.21</v>
+        <v>34.34</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>627779.7</v>
+        <v>606599.1</v>
       </c>
       <c r="I150" s="1">
-        <v>22287.03</v>
+        <v>-42083.84</v>
       </c>
       <c r="J150" s="1">
-        <v>3.550135501355</v>
+        <v>-6.9376693766938</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>650066.73</v>
+        <v>564515.26</v>
       </c>
       <c r="N150" s="1">
-        <v>650066.73</v>
+        <v>564515.26</v>
       </c>
       <c r="O150" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>14204.0</v>
+        <v>13724.0</v>
       </c>
       <c r="D151" s="1">
-        <v>24.72</v>
+        <v>22.34</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773155449</v>
+        <v>29.6773156514</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>421536.59</v>
+        <v>407291.48</v>
       </c>
       <c r="I151" s="1">
-        <v>-70413.71</v>
+        <v>-100697.32</v>
       </c>
       <c r="J151" s="1">
-        <v>-16.704056461623</v>
+        <v>-24.723650001223</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>351122.88</v>
+        <v>306594.16</v>
       </c>
       <c r="N151" s="1">
-        <v>351122.88</v>
+        <v>306594.16</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>9048.0</v>
+        <v>8742.0</v>
       </c>
       <c r="D152" s="1">
-        <v>66.52</v>
+        <v>61.22</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572579576</v>
+        <v>102.6572580645</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>928842.87</v>
+        <v>897429.75</v>
       </c>
       <c r="I152" s="1">
-        <v>-326969.91</v>
+        <v>-362244.51</v>
       </c>
       <c r="J152" s="1">
-        <v>-35.201853893759</v>
+        <v>-40.364664755096</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>601872.96</v>
+        <v>535185.24</v>
       </c>
       <c r="N152" s="1">
-        <v>601872.96</v>
+        <v>535185.24</v>
       </c>
       <c r="O152" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>