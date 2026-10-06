--- v4 (2026-08-17)
+++ v5 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,320 +106,296 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -454,110 +430,80 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
@@ -574,104 +520,92 @@
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -706,140 +640,128 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -898,126 +820,108 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
@@ -1362,7840 +1266,7040 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>158309.6027</v>
+      </c>
+      <c r="C2">
+        <v>227.22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>35971858.55</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>35971858.55</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>196303.85</v>
+      </c>
+      <c r="C3">
+        <v>147.25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>28906277.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>28906277.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42359.7613</v>
+      </c>
+      <c r="C4">
+        <v>179.94</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>7622476.26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>7622476.26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>190.44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>190.44</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>190.44</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P152"/>
+  <dimension ref="A1:Z136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O152" sqref="O152"/>
+      <selection activeCell="N136" sqref="N136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6109.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.63</v>
+      </c>
+      <c r="D2" s="1">
+        <v>28.36</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>173251.24</v>
+      </c>
+      <c r="H2" s="1">
+        <v>62739.43</v>
+      </c>
+      <c r="I2" s="1">
+        <v>36.212976022567</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>235990.67</v>
+      </c>
+      <c r="M2" s="1">
+        <v>235990.67</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1570.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>266.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>246.8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>387476.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>30772.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>7.9416531604538</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>418248.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>418248.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2559.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>185.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>196.4425986714</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>502696.61</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-28258.01</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-5.6212851723826</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>474438.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>474438.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>964.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>69.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>78.7090248963</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>75875.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-9166.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.081238344393</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>66708.8</v>
+      </c>
+      <c r="M5" s="1">
+        <v>66708.8</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>31812.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D6" s="1">
+        <v>27.1632434302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>864117.1</v>
+      </c>
+      <c r="H6" s="1">
+        <v>4350.5</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.50346185719505</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>868467.6</v>
+      </c>
+      <c r="M6" s="1">
+        <v>868467.6</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1761.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>70.7</v>
+      </c>
+      <c r="D7" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>110766.9</v>
+      </c>
+      <c r="H7" s="1">
+        <v>13735.8</v>
+      </c>
+      <c r="I7" s="1">
+        <v>12.400635930048</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>124502.7</v>
+      </c>
+      <c r="M7" s="1">
+        <v>124502.7</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>43240.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.295</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.3048543016</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>402341.9</v>
+      </c>
+      <c r="H8" s="1">
+        <v>42813.9</v>
+      </c>
+      <c r="I8" s="1">
+        <v>10.64117358893</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>445155.8</v>
+      </c>
+      <c r="M8" s="1">
+        <v>445155.8</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5755.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>209.4</v>
+      </c>
+      <c r="D9" s="1">
+        <v>165.6713327541</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>953438.52</v>
+      </c>
+      <c r="H9" s="1">
+        <v>251658.48</v>
+      </c>
+      <c r="I9" s="1">
+        <v>26.394830366199</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1205097.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1205097.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3728.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>420.2</v>
+      </c>
+      <c r="D10" s="1">
+        <v>216.4191013948</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>806810.41</v>
+      </c>
+      <c r="H10" s="1">
+        <v>759695.19</v>
+      </c>
+      <c r="I10" s="1">
+        <v>94.160310846758</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1566505.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1566505.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9547.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>16.16</v>
+      </c>
+      <c r="D11" s="1">
+        <v>20.7423316225</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>198027.04</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-43747.52</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-22.091690104543</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>154279.52</v>
+      </c>
+      <c r="M11" s="1">
+        <v>154279.52</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>15384.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>51.68</v>
+      </c>
+      <c r="D12" s="1">
+        <v>59.434975299</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>914347.66</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-119302.54</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-13.047831281156</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>795045.12</v>
+      </c>
+      <c r="M12" s="1">
+        <v>795045.12</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5564.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>10.65</v>
+      </c>
+      <c r="D13" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>73305.7</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-14049.1</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-19.165085388994</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>59256.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>59256.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1584.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>89.45</v>
+      </c>
+      <c r="D14" s="1">
+        <v>89.45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>141688.8</v>
+      </c>
+      <c r="H14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>141688.8</v>
+      </c>
+      <c r="M14" s="1">
+        <v>141688.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>12460.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>69.46</v>
+      </c>
+      <c r="D15" s="1">
+        <v>52.0587319422</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>648651.8</v>
+      </c>
+      <c r="H15" s="1">
+        <v>216819.8</v>
+      </c>
+      <c r="I15" s="1">
+        <v>33.426223437598</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>865471.6</v>
+      </c>
+      <c r="M15" s="1">
+        <v>865471.6</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>8188.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>33.66</v>
+      </c>
+      <c r="D16" s="1">
+        <v>30.832618466</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>252457.48</v>
+      </c>
+      <c r="H16" s="1">
+        <v>23150.6</v>
+      </c>
+      <c r="I16" s="1">
+        <v>9.1700986637433</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>275608.08</v>
+      </c>
+      <c r="M16" s="1">
+        <v>275608.08</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>346.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>964.4</v>
+      </c>
+      <c r="D17" s="1">
+        <v>964.4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>333682.4</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>333682.4</v>
+      </c>
+      <c r="M17" s="1">
+        <v>333682.4</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4382.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1628.4</v>
+      </c>
+      <c r="D18" s="1">
+        <v>544.0055750799</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2383832.43</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4751816.37</v>
+      </c>
+      <c r="I18" s="1">
+        <v>199.33516761495</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>7135648.8</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7135648.8</v>
+      </c>
+      <c r="N18" s="1">
+        <v>9.84</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1573.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>67.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>96645.12</v>
+      </c>
+      <c r="H19" s="1">
+        <v>8745.88</v>
+      </c>
+      <c r="I19" s="1">
+        <v>9.0494791666667</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>105391.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>105391.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1827.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>179.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>179.8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>328494.6</v>
+      </c>
+      <c r="H20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>328494.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>328494.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>35137.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>44.17</v>
+      </c>
+      <c r="D21" s="1">
+        <v>26.3097879728</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>924447.02</v>
+      </c>
+      <c r="H21" s="1">
+        <v>627554.27</v>
+      </c>
+      <c r="I21" s="1">
+        <v>67.884287192575</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1552001.29</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1552001.29</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8548.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.995</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.395</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>71760.46</v>
+      </c>
+      <c r="H22" s="1">
+        <v>13676.8</v>
+      </c>
+      <c r="I22" s="1">
+        <v>19.058963668851</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>85437.26</v>
+      </c>
+      <c r="M22" s="1">
+        <v>85437.26</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>9035.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>12.52</v>
+      </c>
+      <c r="D23" s="1">
+        <v>12.5343995573</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>113248.3</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-130.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.11488031166914</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>113118.2</v>
+      </c>
+      <c r="M23" s="1">
+        <v>113118.2</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>8529.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.69</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.24</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>155568.96</v>
+      </c>
+      <c r="H24" s="1">
+        <v>37954.05</v>
+      </c>
+      <c r="I24" s="1">
+        <v>24.396929824561</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>193523.01</v>
+      </c>
+      <c r="M24" s="1">
+        <v>193523.01</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>65298.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>22.78</v>
+      </c>
+      <c r="D25" s="1">
+        <v>8.4799686055</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>553724.99</v>
+      </c>
+      <c r="H25" s="1">
+        <v>933763.45</v>
+      </c>
+      <c r="I25" s="1">
+        <v>168.63307000105</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1487488.44</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1487488.44</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>54865.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.232</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.208</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>176006.92</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1316.76</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.74812967581047</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>177323.68</v>
+      </c>
+      <c r="M26" s="1">
+        <v>177323.68</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>138917.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.508</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.2496763535</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1007103.29</v>
+      </c>
+      <c r="H27" s="1">
+        <v>730470.55</v>
+      </c>
+      <c r="I27" s="1">
+        <v>72.531840304086</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1737573.84</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1737573.84</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>9251.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.55</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.5350005405</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>152965.29</v>
+      </c>
+      <c r="H28" s="1">
+        <v>9389.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.1384906340517</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>162355.05</v>
+      </c>
+      <c r="M28" s="1">
+        <v>162355.05</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6710.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.28</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>95114.25</v>
+      </c>
+      <c r="H29" s="1">
+        <v>7414.55</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.7954144620811</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>102528.8</v>
+      </c>
+      <c r="M29" s="1">
+        <v>102528.8</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>773.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>258.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>146406.2</v>
+      </c>
+      <c r="H30" s="1">
+        <v>53105.1</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36.272439281943</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>199511.3</v>
+      </c>
+      <c r="M30" s="1">
+        <v>199511.3</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>10457.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>60.12</v>
+      </c>
+      <c r="D31" s="1">
+        <v>79.7086592713</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>833513.45</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-204838.61</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-24.575321490013</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>628674.84</v>
+      </c>
+      <c r="M31" s="1">
+        <v>628674.84</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>12405.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.6</v>
+      </c>
+      <c r="D32" s="1">
+        <v>77.9026320032</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>966382.15</v>
+      </c>
+      <c r="H32" s="1">
+        <v>318775.85</v>
+      </c>
+      <c r="I32" s="1">
+        <v>32.986520912043</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1285158.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1285158.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3020.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>47.92</v>
+      </c>
+      <c r="D33" s="1">
+        <v>52.68</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>159093.6</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-14375.2</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-9.0356871678056</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>144718.4</v>
+      </c>
+      <c r="M33" s="1">
+        <v>144718.4</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>16099.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>27.28</v>
+      </c>
+      <c r="D34" s="1">
+        <v>25.13713212</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>404682.69</v>
+      </c>
+      <c r="H34" s="1">
+        <v>34498.03</v>
+      </c>
+      <c r="I34" s="1">
+        <v>8.5247110520097</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>439180.72</v>
+      </c>
+      <c r="M34" s="1">
+        <v>439180.72</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>54663.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>12.735</v>
+      </c>
+      <c r="D35" s="1">
+        <v>10.6476133765</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>582030.49</v>
+      </c>
+      <c r="H35" s="1">
+        <v>114102.82</v>
+      </c>
+      <c r="I35" s="1">
+        <v>19.60426849803</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>696133.31</v>
+      </c>
+      <c r="M35" s="1">
+        <v>696133.31</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8119.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>38.17</v>
+      </c>
+      <c r="D36" s="1">
+        <v>35.6306922035</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>289285.59</v>
+      </c>
+      <c r="H36" s="1">
+        <v>20616.64</v>
+      </c>
+      <c r="I36" s="1">
+        <v>7.1267428149463</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>309902.23</v>
+      </c>
+      <c r="M36" s="1">
+        <v>309902.23</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2192.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>79.18</v>
+      </c>
+      <c r="D37" s="1">
+        <v>75.3524178832</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>165172.5</v>
+      </c>
+      <c r="H37" s="1">
+        <v>8390.06</v>
+      </c>
+      <c r="I37" s="1">
+        <v>5.0795743843557</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>173562.56</v>
+      </c>
+      <c r="M37" s="1">
+        <v>173562.56</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1216.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>53.55</v>
+      </c>
+      <c r="D38" s="1">
+        <v>62.1499835526</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>75574.38</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-10457.58</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-13.837467141642</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>65116.8</v>
+      </c>
+      <c r="M38" s="1">
+        <v>65116.8</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>21405.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>17.85</v>
+      </c>
+      <c r="D39" s="1">
+        <v>18.7849997664</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>402092.92</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-20013.67</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-4.9773743840105</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>382079.25</v>
+      </c>
+      <c r="M39" s="1">
+        <v>382079.25</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>6049.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>72.5</v>
+      </c>
+      <c r="D40" s="1">
+        <v>56.9088874194</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>344241.86</v>
+      </c>
+      <c r="H40" s="1">
+        <v>94310.64</v>
+      </c>
+      <c r="I40" s="1">
+        <v>27.396621665942</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>438552.5</v>
+      </c>
+      <c r="M40" s="1">
+        <v>438552.5</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>17000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>18.425</v>
+      </c>
+      <c r="D41" s="1">
+        <v>26.6731041176</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>453442.77</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-140217.77</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-30.922925510534</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>313225.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>313225.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>27950.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>0.419</v>
+      </c>
+      <c r="D42" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>11711.05</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>11711.05</v>
+      </c>
+      <c r="M42" s="1">
+        <v>11711.05</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>16732.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>32.295</v>
+      </c>
+      <c r="D43" s="1">
+        <v>30.295</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>506895.94</v>
+      </c>
+      <c r="H43" s="1">
+        <v>33464.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>6.6017494636079</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>540359.94</v>
+      </c>
+      <c r="M43" s="1">
+        <v>540359.94</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2622.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>254.2</v>
+      </c>
+      <c r="D44" s="1">
+        <v>158.0996186117</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>414537.2</v>
+      </c>
+      <c r="H44" s="1">
+        <v>251975.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>60.784701590111</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>666512.4</v>
+      </c>
+      <c r="M44" s="1">
+        <v>666512.4</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>9137.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.72</v>
+      </c>
+      <c r="D45" s="1">
+        <v>50.3201991901</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>459775.66</v>
+      </c>
+      <c r="H45" s="1">
+        <v>49337.98</v>
+      </c>
+      <c r="I45" s="1">
+        <v>10.730881230207</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>509113.64</v>
+      </c>
+      <c r="M45" s="1">
+        <v>509113.64</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>10134.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>25.44</v>
+      </c>
+      <c r="D46" s="1">
+        <v>30.4650374975</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>308732.69</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-50923.73</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-16.49444054661</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>257808.96</v>
+      </c>
+      <c r="M46" s="1">
+        <v>257808.96</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>48209.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>18.995</v>
+      </c>
+      <c r="D47" s="1">
+        <v>19.68</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>948753.12</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-33023.16</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-3.4806905299031</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>915729.96</v>
+      </c>
+      <c r="M47" s="1">
+        <v>915729.96</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>151752.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>4.579</v>
+      </c>
+      <c r="D48" s="1">
+        <v>4.5366310164</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>688442.83</v>
+      </c>
+      <c r="H48" s="1">
+        <v>6429.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.9339308537791</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>694872.41</v>
+      </c>
+      <c r="M48" s="1">
+        <v>694872.41</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1460.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>126.8</v>
+      </c>
+      <c r="D49" s="1">
+        <v>146.2</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>213452.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-28324.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-13.269493844049</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>185128.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>185128.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>10795.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>34.78</v>
+      </c>
+      <c r="D50" s="1">
+        <v>43.44</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>468934.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-93484.7</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-19.935543278085</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>375450.1</v>
+      </c>
+      <c r="M50" s="1">
+        <v>375450.1</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>145591.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>10.146</v>
+      </c>
+      <c r="D51" s="1">
+        <v>5.6806622662</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>827053.3</v>
+      </c>
+      <c r="H51" s="1">
+        <v>650112.99</v>
+      </c>
+      <c r="I51" s="1">
+        <v>78.605936280044</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1477166.29</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1477166.29</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>39114.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>27.21</v>
+      </c>
+      <c r="D52" s="1">
+        <v>15.5684067086</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>608942.66</v>
+      </c>
+      <c r="H52" s="1">
+        <v>455349.28</v>
+      </c>
+      <c r="I52" s="1">
+        <v>74.777037299374</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1064291.94</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1064291.94</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1498.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="D53" s="1">
+        <v>104.5896995995</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>156675.37</v>
+      </c>
+      <c r="H53" s="1">
+        <v>21436.83</v>
+      </c>
+      <c r="I53" s="1">
+        <v>13.68232288202</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>178112.2</v>
+      </c>
+      <c r="M53" s="1">
+        <v>178112.2</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>2705.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D54" s="1">
+        <v>205.0024584104</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>554531.65</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-87648.65</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-15.805887725254</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>466883.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>466883.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1218.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>68.7</v>
+      </c>
+      <c r="D55" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>83018.88</v>
+      </c>
+      <c r="H55" s="1">
+        <v>657.72</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.79225352112676</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>83676.6</v>
+      </c>
+      <c r="M55" s="1">
+        <v>83676.6</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>35007.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D56" s="1">
+        <v>15.9615999657</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>558767.73</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-756.15</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-0.13532456500306</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>558011.58</v>
+      </c>
+      <c r="M56" s="1">
+        <v>558011.58</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2951.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>22.22</v>
+      </c>
+      <c r="D57" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>75722.66</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-10151.44</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-13.406079501169</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>65571.22</v>
+      </c>
+      <c r="M57" s="1">
+        <v>65571.22</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4106.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>189.6</v>
+      </c>
+      <c r="D58" s="1">
+        <v>153.0124646858</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>628269.18</v>
+      </c>
+      <c r="H58" s="1">
+        <v>150228.42</v>
+      </c>
+      <c r="I58" s="1">
+        <v>23.911473741239</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>778497.6</v>
+      </c>
+      <c r="M58" s="1">
+        <v>778497.6</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1573.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>62.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>65.5012714558</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>103033.5</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-4406.4</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-4.2766672975294</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>98627.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>98627.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>20195.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>42.94</v>
+      </c>
+      <c r="D60" s="1">
+        <v>36.0441089379</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>727910.78</v>
+      </c>
+      <c r="H60" s="1">
+        <v>139262.52</v>
+      </c>
+      <c r="I60" s="1">
+        <v>19.131811731103</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>867173.3</v>
+      </c>
+      <c r="M60" s="1">
+        <v>867173.3</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>953.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>243.6</v>
+      </c>
+      <c r="D61" s="1">
+        <v>257.8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>245683.4</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-13532.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-5.5081458494957</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>232150.8</v>
+      </c>
+      <c r="M61" s="1">
+        <v>232150.8</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>5872.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>75.22</v>
+      </c>
+      <c r="D62" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>461304.32</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-19612.48</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-4.2515274949084</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>441691.84</v>
+      </c>
+      <c r="M62" s="1">
+        <v>441691.84</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>2164.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>74.72</v>
+      </c>
+      <c r="D63" s="1">
+        <v>69.0962430684</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>149524.27</v>
+      </c>
+      <c r="H63" s="1">
+        <v>12169.81</v>
+      </c>
+      <c r="I63" s="1">
+        <v>8.1390198393879</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>161694.08</v>
+      </c>
+      <c r="M63" s="1">
+        <v>161694.08</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>342.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1626.5</v>
+      </c>
+      <c r="D64" s="1">
+        <v>1444.964122807</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>494177.73</v>
+      </c>
+      <c r="H64" s="1">
+        <v>62085.27</v>
+      </c>
+      <c r="I64" s="1">
+        <v>12.563348413131</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>556263.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>556263.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1507.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>53.9</v>
+      </c>
+      <c r="D65" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>73451.18</v>
+      </c>
+      <c r="H65" s="1">
+        <v>7776.12</v>
+      </c>
+      <c r="I65" s="1">
+        <v>10.586787033238</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>81227.3</v>
+      </c>
+      <c r="M65" s="1">
+        <v>81227.3</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>26.24</v>
+      </c>
+      <c r="D66" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>73404.8</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-12528.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-17.067003792668</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>60876.8</v>
+      </c>
+      <c r="M66" s="1">
+        <v>60876.8</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>27950.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>20.93</v>
+      </c>
+      <c r="D67" s="1">
+        <v>13.9407370304</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>389643.6</v>
+      </c>
+      <c r="H67" s="1">
+        <v>195349.9</v>
+      </c>
+      <c r="I67" s="1">
+        <v>50.135534113739</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>584993.5</v>
+      </c>
+      <c r="M67" s="1">
+        <v>584993.5</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12255.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>55.98</v>
+      </c>
+      <c r="D68" s="1">
+        <v>28.6805630355</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>351480.3</v>
+      </c>
+      <c r="H68" s="1">
+        <v>334554.6</v>
+      </c>
+      <c r="I68" s="1">
+        <v>95.184452727507</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>686034.9</v>
+      </c>
+      <c r="M68" s="1">
+        <v>686034.9</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>10535.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>77.21</v>
+      </c>
+      <c r="D69" s="1">
+        <v>35.9008941623</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>378215.92</v>
+      </c>
+      <c r="H69" s="1">
+        <v>435191.43</v>
+      </c>
+      <c r="I69" s="1">
+        <v>115.06428127087</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>813407.35</v>
+      </c>
+      <c r="M69" s="1">
+        <v>813407.35</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30224.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>28.72</v>
+      </c>
+      <c r="D70" s="1">
+        <v>15.322625397</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>463111.03</v>
+      </c>
+      <c r="H70" s="1">
+        <v>404922.25</v>
+      </c>
+      <c r="I70" s="1">
+        <v>87.435242041201</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>868033.28</v>
+      </c>
+      <c r="M70" s="1">
+        <v>868033.28</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>234838.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>6.237</v>
+      </c>
+      <c r="D71" s="1">
+        <v>2.85099822</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>669522.72</v>
+      </c>
+      <c r="H71" s="1">
+        <v>795161.89</v>
+      </c>
+      <c r="I71" s="1">
+        <v>118.765482671</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1464684.61</v>
+      </c>
+      <c r="M71" s="1">
+        <v>1464684.61</v>
+      </c>
+      <c r="N71" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>13068.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>13.95</v>
+      </c>
+      <c r="D72" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>250252.2</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-67953.6</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-27.154046997389</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>182298.6</v>
+      </c>
+      <c r="M72" s="1">
+        <v>182298.6</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>3980.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>121.1</v>
+      </c>
+      <c r="D73" s="1">
+        <v>116.6710050251</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>464350.6</v>
+      </c>
+      <c r="H73" s="1">
+        <v>17627.4</v>
+      </c>
+      <c r="I73" s="1">
+        <v>3.7961402440311</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>481978.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>481978.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2365.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>35.64</v>
+      </c>
+      <c r="D74" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>84241.3</v>
+      </c>
+      <c r="H74" s="1">
+        <v>47.3</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.056148231330713</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>84288.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>84288.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2591.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="D75" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>165875.82</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-34771.22</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-20.962199312715</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>131104.6</v>
+      </c>
+      <c r="M75" s="1">
+        <v>131104.6</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2201.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D76" s="1">
+        <v>33.4333348478</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>73586.77</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-13499.47</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-18.344968803496</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>60087.3</v>
+      </c>
+      <c r="M76" s="1">
+        <v>60087.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3788.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>35.44</v>
+      </c>
+      <c r="D77" s="1">
+        <v>35.44</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>134246.72</v>
+      </c>
+      <c r="H77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>134246.72</v>
+      </c>
+      <c r="M77" s="1">
+        <v>134246.72</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="1">
+        <v>215158.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>4.177</v>
+      </c>
+      <c r="D78" s="1">
+        <v>3.6632917205</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>788186.52</v>
+      </c>
+      <c r="H78" s="1">
+        <v>110528.45</v>
+      </c>
+      <c r="I78" s="1">
+        <v>14.023133762805</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>898714.97</v>
+      </c>
+      <c r="M78" s="1">
+        <v>898714.97</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="1">
+        <v>8092.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>24.5</v>
+      </c>
+      <c r="D79" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>219131.36</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-20877.36</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-9.5273264401773</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>198254.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>198254.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4400.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>177.6</v>
+      </c>
+      <c r="D80" s="1">
+        <v>134.9082568182</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>593596.33</v>
+      </c>
+      <c r="H80" s="1">
+        <v>187843.67</v>
+      </c>
+      <c r="I80" s="1">
+        <v>31.645018762161</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>781440.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>781440.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1">
+        <v>3419.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>76.1009622697</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>260189.19</v>
+      </c>
+      <c r="H81" s="1">
+        <v>228727.81</v>
+      </c>
+      <c r="I81" s="1">
+        <v>87.908267826192</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>488917.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>488917.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2695.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>54.92</v>
+      </c>
+      <c r="D82" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>153076.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-5066.6</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-3.3098591549296</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>148009.4</v>
+      </c>
+      <c r="M82" s="1">
+        <v>148009.4</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2303.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>378.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>360.5104646114</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>830255.6</v>
+      </c>
+      <c r="H83" s="1">
+        <v>40278.4</v>
+      </c>
+      <c r="I83" s="1">
+        <v>4.851325302714</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>870534.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>870534.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>12850.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>25.72</v>
+      </c>
+      <c r="D84" s="1">
+        <v>20.7480062257</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>266611.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>63890.12</v>
+      </c>
+      <c r="I84" s="1">
+        <v>23.963718345934</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>330502.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>330502.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1953.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>491.4</v>
+      </c>
+      <c r="D85" s="1">
+        <v>637.8062672811</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>1245635.64</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-285931.44</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-22.954661123858</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>959704.2</v>
+      </c>
+      <c r="M85" s="1">
+        <v>959704.2</v>
+      </c>
+      <c r="N85" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1">
+        <v>10845.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>45.405</v>
+      </c>
+      <c r="D86" s="1">
+        <v>54.0571618257</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>586249.92</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-93832.69</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-16.005578303533</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>492417.23</v>
+      </c>
+      <c r="M86" s="1">
+        <v>492417.23</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4355.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>142.8</v>
+      </c>
+      <c r="D87" s="1">
+        <v>111.1105120551</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>483886.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>138007.72</v>
+      </c>
+      <c r="I87" s="1">
+        <v>28.520692919832</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>621894.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>621894.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1">
+        <v>11028.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>15.76</v>
+      </c>
+      <c r="D88" s="1">
+        <v>12.7945384476</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>141098.17</v>
+      </c>
+      <c r="H88" s="1">
+        <v>32703.11</v>
+      </c>
+      <c r="I88" s="1">
+        <v>23.177557866271</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>173801.28</v>
+      </c>
+      <c r="M88" s="1">
+        <v>173801.28</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1">
+        <v>6395.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>51.14</v>
+      </c>
+      <c r="D89" s="1">
+        <v>52.2038014073</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>333843.31</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-6803.01</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-2.0377853310884</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>327040.3</v>
+      </c>
+      <c r="M89" s="1">
+        <v>327040.3</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="1">
+        <v>631.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>495.9</v>
+      </c>
+      <c r="D90" s="1">
+        <v>200.3845007924</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>126442.62</v>
+      </c>
+      <c r="H90" s="1">
+        <v>186470.28</v>
+      </c>
+      <c r="I90" s="1">
+        <v>147.4742298127</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>312912.9</v>
+      </c>
+      <c r="M90" s="1">
+        <v>312912.9</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4313.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>75.76</v>
+      </c>
+      <c r="D91" s="1">
+        <v>69.472246696</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>299633.8</v>
+      </c>
+      <c r="H91" s="1">
+        <v>27119.08</v>
+      </c>
+      <c r="I91" s="1">
+        <v>9.0507412715121</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>326752.88</v>
+      </c>
+      <c r="M91" s="1">
+        <v>326752.88</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>71680.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>11.03</v>
+      </c>
+      <c r="D92" s="1">
+        <v>4.7133890904</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>337855.73</v>
+      </c>
+      <c r="H92" s="1">
+        <v>452774.67</v>
+      </c>
+      <c r="I92" s="1">
+        <v>134.0142048205</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>790630.4</v>
+      </c>
+      <c r="M92" s="1">
+        <v>790630.4</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>31693.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>17.055</v>
+      </c>
+      <c r="D93" s="1">
+        <v>16.4664743003</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>521871.97</v>
+      </c>
+      <c r="H93" s="1">
+        <v>18652.15</v>
+      </c>
+      <c r="I93" s="1">
+        <v>3.5740854217558</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>540524.12</v>
+      </c>
+      <c r="M93" s="1">
+        <v>540524.12</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>22.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>4816.02</v>
+      </c>
+      <c r="D94" s="1">
+        <v>4809.9272727273</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>105818.4</v>
+      </c>
+      <c r="H94" s="1">
+        <v>134.04</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.12666984191785</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>105952.44</v>
+      </c>
+      <c r="M94" s="1">
+        <v>105952.44</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>17899.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="D95" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>325582.81</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-44568.51</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-13.68884002199</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>281014.3</v>
+      </c>
+      <c r="M95" s="1">
+        <v>281014.3</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="1">
+        <v>4549.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>70.5</v>
+      </c>
+      <c r="D96" s="1">
+        <v>68.5641899319</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>311898.5</v>
+      </c>
+      <c r="H96" s="1">
+        <v>8806.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>2.8233543925348</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>320704.5</v>
+      </c>
+      <c r="M96" s="1">
+        <v>320704.5</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>260.46</v>
+      </c>
+      <c r="D97" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="H97" s="1">
+        <v>490199.28</v>
+      </c>
+      <c r="I97" s="1">
+        <v>64.038291976319</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1255677.66</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1255677.66</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1">
+        <v>9160.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>29.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>208390.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>57250.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>27.472527472527</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>265640.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>265640.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2239.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="D99" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>320736.75</v>
+      </c>
+      <c r="H99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>320736.75</v>
+      </c>
+      <c r="M99" s="1">
+        <v>320736.75</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4604.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>16.81</v>
+      </c>
+      <c r="D100" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>75321.44</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2071.8</v>
+      </c>
+      <c r="I100" s="1">
+        <v>2.7506112469438</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>77393.24</v>
+      </c>
+      <c r="M100" s="1">
+        <v>77393.24</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="1">
+        <v>3185.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>27.93</v>
+      </c>
+      <c r="D101" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>75675.6</v>
+      </c>
+      <c r="H101" s="1">
+        <v>13281.45</v>
+      </c>
+      <c r="I101" s="1">
+        <v>17.550505050505</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>88957.05</v>
+      </c>
+      <c r="M101" s="1">
+        <v>88957.05</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="1">
+        <v>7439.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>34.555</v>
+      </c>
+      <c r="D102" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>312140.44</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-55085.79</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-17.647758169368</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>257054.65</v>
+      </c>
+      <c r="M102" s="1">
+        <v>257054.65</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="1">
+        <v>6208.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>28.31</v>
+      </c>
+      <c r="D103" s="1">
+        <v>28.0457989691</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>174108.32</v>
+      </c>
+      <c r="H103" s="1">
+        <v>1640.16</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.94203424626692</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>175748.48</v>
+      </c>
+      <c r="M103" s="1">
+        <v>175748.48</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4334.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>38.62</v>
+      </c>
+      <c r="D104" s="1">
+        <v>37.416319797</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>162162.33</v>
+      </c>
+      <c r="H104" s="1">
+        <v>5216.75</v>
+      </c>
+      <c r="I104" s="1">
+        <v>3.2169925037461</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>167379.08</v>
+      </c>
+      <c r="M104" s="1">
+        <v>167379.08</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3408.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>357.1</v>
+      </c>
+      <c r="D105" s="1">
+        <v>253.332133216</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>863355.91</v>
+      </c>
+      <c r="H105" s="1">
+        <v>353640.89</v>
+      </c>
+      <c r="I105" s="1">
+        <v>40.961194092017</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1216996.8</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1216996.8</v>
+      </c>
+      <c r="N105" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>239</v>
+      </c>
+      <c r="B106" s="1">
+        <v>69527.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>4.397</v>
+      </c>
+      <c r="D106" s="1">
+        <v>2.5731999079</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>178906.87</v>
+      </c>
+      <c r="H106" s="1">
+        <v>126803.35</v>
+      </c>
+      <c r="I106" s="1">
+        <v>70.876736035905</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>305710.22</v>
+      </c>
+      <c r="M106" s="1">
+        <v>305710.22</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>241</v>
+      </c>
+      <c r="B107" s="1">
+        <v>24154.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>9.3</v>
+      </c>
+      <c r="D107" s="1">
+        <v>9.3879999172</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>226757.75</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-2125.55</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.93736597756857</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>224632.2</v>
+      </c>
+      <c r="M107" s="1">
+        <v>224632.2</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="1">
+        <v>11138.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>74.51</v>
+      </c>
+      <c r="D108" s="1">
+        <v>89.7730059257</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>999891.74</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-169999.36</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-17.001776612336</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>829892.38</v>
+      </c>
+      <c r="M108" s="1">
+        <v>829892.38</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" s="1">
+        <v>9956.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>140.06</v>
+      </c>
+      <c r="D109" s="1">
+        <v>176.0814935717</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1753067.35</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-358629.99</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-20.457285340463</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1394437.36</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1394437.36</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>247</v>
+      </c>
+      <c r="B110" s="1">
+        <v>24674.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>31.28</v>
+      </c>
+      <c r="D110" s="1">
+        <v>32.3946003891</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>799304.37</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-27501.65</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.4406980659946</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>771802.72</v>
+      </c>
+      <c r="M110" s="1">
+        <v>771802.72</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>249</v>
+      </c>
+      <c r="B111" s="1">
+        <v>6159.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>278.35</v>
+      </c>
+      <c r="D111" s="1">
+        <v>130.4306900471</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>803322.62</v>
+      </c>
+      <c r="H111" s="1">
+        <v>911035.03</v>
+      </c>
+      <c r="I111" s="1">
+        <v>113.40836263269</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1714357.65</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1714357.65</v>
+      </c>
+      <c r="N111" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>251</v>
+      </c>
+      <c r="B112" s="1">
+        <v>8053.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>170.44</v>
+      </c>
+      <c r="D112" s="1">
+        <v>114.1102880914</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>918930.15</v>
+      </c>
+      <c r="H112" s="1">
+        <v>453623.17</v>
+      </c>
+      <c r="I112" s="1">
+        <v>49.364271049328</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1372553.32</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1372553.32</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>7251.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>281.6</v>
+      </c>
+      <c r="D113" s="1">
+        <v>190.6776265343</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1382603.47</v>
+      </c>
+      <c r="H113" s="1">
+        <v>659278.13</v>
+      </c>
+      <c r="I113" s="1">
+        <v>47.683818557175</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2041881.6</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2041881.6</v>
+      </c>
+      <c r="N113" s="1">
+        <v>2.82</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" s="1">
+        <v>8898.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>16.41</v>
+      </c>
+      <c r="D114" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>175468.56</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-29452.38</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-16.784989858012</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>146016.18</v>
+      </c>
+      <c r="M114" s="1">
+        <v>146016.18</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="1">
+        <v>7247.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>77.76</v>
+      </c>
+      <c r="D115" s="1">
+        <v>32.0377342349</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>232177.46</v>
+      </c>
+      <c r="H115" s="1">
+        <v>331349.26</v>
+      </c>
+      <c r="I115" s="1">
+        <v>142.71379314771</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>563526.72</v>
+      </c>
+      <c r="M115" s="1">
+        <v>563526.72</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>259</v>
+      </c>
+      <c r="B116" s="1">
+        <v>625.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>146.2</v>
+      </c>
+      <c r="D116" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>82000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>9375.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>11.432926829268</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>91375.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>91375.0</v>
+      </c>
+      <c r="N116" s="1">
         <v>0.13</v>
       </c>
-      <c r="P2">
-[...346 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>261</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1839.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>52.55</v>
+      </c>
+      <c r="D117" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>96547.5</v>
+      </c>
+      <c r="H117" s="1">
+        <v>91.95</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.095238095238095</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>96639.45</v>
+      </c>
+      <c r="M117" s="1">
+        <v>96639.45</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>263</v>
+      </c>
+      <c r="B118" s="1">
+        <v>5218.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>63.47</v>
+      </c>
+      <c r="D118" s="1">
+        <v>29.1999616711</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>152365.4</v>
+      </c>
+      <c r="H118" s="1">
+        <v>178821.06</v>
+      </c>
+      <c r="I118" s="1">
+        <v>117.36329901671</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>331186.46</v>
+      </c>
+      <c r="M118" s="1">
+        <v>331186.46</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>265</v>
+      </c>
+      <c r="B119" s="1">
+        <v>6508.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>9.31</v>
+      </c>
+      <c r="D119" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>74874.54</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-14285.06</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-19.078661451543</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>60589.48</v>
+      </c>
+      <c r="M119" s="1">
+        <v>60589.48</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>267</v>
+      </c>
+      <c r="B120" s="1">
+        <v>13917.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>34.66</v>
+      </c>
+      <c r="D120" s="1">
+        <v>29.5709959043</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>411539.55</v>
+      </c>
+      <c r="H120" s="1">
+        <v>70823.67</v>
+      </c>
+      <c r="I120" s="1">
+        <v>17.209444389974</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>482363.22</v>
+      </c>
+      <c r="M120" s="1">
+        <v>482363.22</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="1">
+        <v>917.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>241.1</v>
+      </c>
+      <c r="D121" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>233743.3</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-12654.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-5.4138877991369</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>221088.7</v>
+      </c>
+      <c r="M121" s="1">
+        <v>221088.7</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>271</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1178.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>254.4</v>
+      </c>
+      <c r="D122" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>297209.4</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2473.8</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.83234244946492</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>299683.2</v>
+      </c>
+      <c r="M122" s="1">
+        <v>299683.2</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>273</v>
+      </c>
+      <c r="B123" s="1">
+        <v>4135.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>21.26</v>
+      </c>
+      <c r="D123" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>74512.7</v>
+      </c>
+      <c r="H123" s="1">
+        <v>13397.4</v>
+      </c>
+      <c r="I123" s="1">
+        <v>17.980022197558</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>87910.1</v>
+      </c>
+      <c r="M123" s="1">
+        <v>87910.1</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>275</v>
+      </c>
+      <c r="B124" s="1">
+        <v>4516.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.55</v>
+      </c>
+      <c r="D124" s="1">
+        <v>104.5456820195</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>472128.3</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-9012.5</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.9089090825523</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>463115.8</v>
+      </c>
+      <c r="M124" s="1">
+        <v>463115.8</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>277</v>
+      </c>
+      <c r="B125" s="1">
+        <v>17229.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>81.82</v>
+      </c>
+      <c r="D125" s="1">
+        <v>68.7286522723</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1184125.95</v>
+      </c>
+      <c r="H125" s="1">
+        <v>225550.83</v>
+      </c>
+      <c r="I125" s="1">
+        <v>19.047874932561</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1409676.78</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1409676.78</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>279</v>
+      </c>
+      <c r="B126" s="1">
+        <v>9963.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>18.755</v>
+      </c>
+      <c r="D126" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>190392.93</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-3536.86</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-1.8576635172325</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>186856.07</v>
+      </c>
+      <c r="M126" s="1">
+        <v>186856.07</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" s="1">
+        <v>6003.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>23.09</v>
+      </c>
+      <c r="D127" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>161960.94</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-23351.67</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-14.418087472202</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>138609.27</v>
+      </c>
+      <c r="M127" s="1">
+        <v>138609.27</v>
+      </c>
+      <c r="N127" s="1">
         <v>0.19</v>
       </c>
-      <c r="P9">
-[...1646 lines deleted...]
-      <c r="O42" s="1">
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>283</v>
+      </c>
+      <c r="B128" s="1">
+        <v>24114.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>20.25</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.8940926433</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>479726.15</v>
+      </c>
+      <c r="H128" s="1">
+        <v>8582.35</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.7890102509525</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>488308.5</v>
+      </c>
+      <c r="M128" s="1">
+        <v>488308.5</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>285</v>
+      </c>
+      <c r="B129" s="1">
+        <v>6914.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>37.08</v>
+      </c>
+      <c r="D129" s="1">
+        <v>37.08</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>256371.12</v>
+      </c>
+      <c r="H129" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>256371.12</v>
+      </c>
+      <c r="M129" s="1">
+        <v>256371.12</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>287</v>
+      </c>
+      <c r="B130" s="1">
+        <v>7808.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>56.2</v>
+      </c>
+      <c r="D130" s="1">
+        <v>60.0579277664</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>468932.3</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-30122.7</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-6.4236777888834</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>438809.6</v>
+      </c>
+      <c r="M130" s="1">
+        <v>438809.6</v>
+      </c>
+      <c r="N130" s="1">
         <v>0.61</v>
       </c>
-      <c r="P42">
-[...196 lines deleted...]
-      <c r="O46" s="1">
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>289</v>
+      </c>
+      <c r="B131" s="1">
+        <v>3016.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>125.25</v>
+      </c>
+      <c r="D131" s="1">
+        <v>108.3666511936</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>326833.82</v>
+      </c>
+      <c r="H131" s="1">
+        <v>50920.18</v>
+      </c>
+      <c r="I131" s="1">
+        <v>15.579838096315</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>377754.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>377754.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>291</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2047.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>75.5</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>207156.4</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-52607.9</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-25.395256916996</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>154548.5</v>
+      </c>
+      <c r="M132" s="1">
+        <v>154548.5</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>293</v>
+      </c>
+      <c r="B133" s="1">
+        <v>12713.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>22.47</v>
+      </c>
+      <c r="D133" s="1">
+        <v>28.6531691969</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>364267.74</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-78606.63</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-21.579355339015</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>285661.11</v>
+      </c>
+      <c r="M133" s="1">
+        <v>285661.11</v>
+      </c>
+      <c r="N133" s="1">
         <v>0.39</v>
       </c>
-      <c r="P46">
-[...2296 lines deleted...]
-      <c r="O92" s="1">
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
+        <v>17824.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>31.89</v>
+      </c>
+      <c r="D134" s="1">
+        <v>35.8788302289</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>639504.27</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-71096.91</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-11.117503562564</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>568407.36</v>
+      </c>
+      <c r="M134" s="1">
+        <v>568407.36</v>
+      </c>
+      <c r="N134" s="1">
         <v>0.78</v>
       </c>
-      <c r="P92">
-[...2054 lines deleted...]
-      <c r="A134" t="s">
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>294</v>
       </c>
-      <c r="B134" t="s">
-[...45 lines deleted...]
-    <row r="135" spans="1:16">
+    </row>
+    <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>297</v>
+      </c>
+      <c r="B135" s="1">
+        <v>6341.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>22.96</v>
+      </c>
+      <c r="D135" s="1">
+        <v>29.6773158808</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>188183.86</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-42594.5</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-22.634512864174</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>145589.36</v>
+      </c>
+      <c r="M135" s="1">
+        <v>145589.36</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>296</v>
       </c>
-      <c r="B135" t="s">
-[...45 lines deleted...]
-    <row r="136" spans="1:16">
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
+        <v>299</v>
+      </c>
+      <c r="B136" s="1">
+        <v>10291.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>57.88</v>
+      </c>
+      <c r="D136" s="1">
+        <v>90.0216383247</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>926412.68</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-330769.6</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-35.704347224608</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>595643.08</v>
+      </c>
+      <c r="M136" s="1">
+        <v>595643.08</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>298</v>
-      </c>
-[...843 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">