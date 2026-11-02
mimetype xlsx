--- v5 (2026-10-06)
+++ v6 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -253,51 +253,51 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>NL0000337319</t>
   </si>
   <si>
     <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL</t>
+    <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -344,56 +344,50 @@
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
-  </si>
-[...4 lines deleted...]
-    <t>DERECHOS IBERDROLA S.A. SA</t>
   </si>
   <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
@@ -1318,186 +1312,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>158309.6027</v>
+        <v>157594.0841</v>
       </c>
       <c r="C2">
-        <v>227.22</v>
+        <v>224.45</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>35971858.55</v>
+        <v>35372611.65</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>35971858.55</v>
+        <v>35372611.65</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>196303.85</v>
+        <v>194803.85</v>
       </c>
       <c r="C3">
-        <v>147.25</v>
+        <v>145.45</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>28906277.17</v>
+        <v>28335608.66</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>28906277.17</v>
+        <v>28335608.66</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>42359.7613</v>
+        <v>42633.1484</v>
       </c>
       <c r="C4">
-        <v>179.94</v>
+        <v>177.66</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>7622476.26</v>
+        <v>7574383.14</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>7622476.26</v>
+        <v>7574383.14</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>190.44</v>
+        <v>188.03</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>190.44</v>
+        <v>188.03</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>190.44</v>
+        <v>188.03</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z136"/>
+  <dimension ref="A1:Z135"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N136" sqref="N136"/>
+      <selection activeCell="N135" sqref="N135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1516,6790 +1510,6740 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>6109.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.63</v>
+        <v>39.0</v>
       </c>
       <c r="D2" s="1">
         <v>28.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>173251.24</v>
       </c>
       <c r="H2" s="1">
-        <v>62739.43</v>
+        <v>64999.76</v>
       </c>
       <c r="I2" s="1">
-        <v>36.212976022567</v>
+        <v>37.517630465444</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>235990.67</v>
+        <v>238251.0</v>
       </c>
       <c r="M2" s="1">
-        <v>235990.67</v>
+        <v>238251.0</v>
       </c>
       <c r="N2" s="1">
         <v>0.33</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
         <v>1570.0</v>
       </c>
       <c r="C3" s="1">
-        <v>266.4</v>
+        <v>238.6</v>
       </c>
       <c r="D3" s="1">
         <v>246.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>387476.0</v>
       </c>
       <c r="H3" s="1">
-        <v>30772.0</v>
+        <v>-12874.0</v>
       </c>
       <c r="I3" s="1">
-        <v>7.9416531604538</v>
+        <v>-3.322528363047</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>418248.0</v>
+        <v>374602.0</v>
       </c>
       <c r="M3" s="1">
-        <v>418248.0</v>
+        <v>374602.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
         <v>2559.0</v>
       </c>
       <c r="C4" s="1">
-        <v>185.4</v>
+        <v>159.4</v>
       </c>
       <c r="D4" s="1">
         <v>196.4425986714</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>502696.61</v>
       </c>
       <c r="H4" s="1">
-        <v>-28258.01</v>
+        <v>-94792.01</v>
       </c>
       <c r="I4" s="1">
-        <v>-5.6212851723826</v>
+        <v>-18.856703648748</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>474438.6</v>
+        <v>407904.6</v>
       </c>
       <c r="M4" s="1">
-        <v>474438.6</v>
+        <v>407904.6</v>
       </c>
       <c r="N4" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
         <v>964.0</v>
       </c>
       <c r="C5" s="1">
-        <v>69.2</v>
+        <v>70.25</v>
       </c>
       <c r="D5" s="1">
         <v>78.7090248963</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>75875.5</v>
       </c>
       <c r="H5" s="1">
-        <v>-9166.7</v>
+        <v>-8154.5</v>
       </c>
       <c r="I5" s="1">
-        <v>-12.081238344393</v>
+        <v>-10.747210891526</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>66708.8</v>
+        <v>67721.0</v>
       </c>
       <c r="M5" s="1">
-        <v>66708.8</v>
+        <v>67721.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>31812.0</v>
       </c>
       <c r="C6" s="1">
-        <v>27.3</v>
+        <v>26.68</v>
       </c>
       <c r="D6" s="1">
         <v>27.1632434302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>864117.1</v>
       </c>
       <c r="H6" s="1">
-        <v>4350.5</v>
+        <v>-15372.94</v>
       </c>
       <c r="I6" s="1">
-        <v>0.50346185719505</v>
+        <v>-1.7790343461552</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>868467.6</v>
+        <v>848744.16</v>
       </c>
       <c r="M6" s="1">
-        <v>868467.6</v>
+        <v>848744.16</v>
       </c>
       <c r="N6" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
         <v>1761.0</v>
       </c>
       <c r="C7" s="1">
-        <v>70.7</v>
+        <v>71.9</v>
       </c>
       <c r="D7" s="1">
         <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>110766.9</v>
       </c>
       <c r="H7" s="1">
-        <v>13735.8</v>
+        <v>15849.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12.400635930048</v>
+        <v>14.308426073132</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>124502.7</v>
+        <v>126615.9</v>
       </c>
       <c r="M7" s="1">
-        <v>124502.7</v>
+        <v>126615.9</v>
       </c>
       <c r="N7" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
         <v>43240.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.295</v>
+        <v>10.255</v>
       </c>
       <c r="D8" s="1">
         <v>9.3048543016</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>402341.9</v>
       </c>
       <c r="H8" s="1">
-        <v>42813.9</v>
+        <v>41084.3</v>
       </c>
       <c r="I8" s="1">
-        <v>10.64117358893</v>
+        <v>10.211290447254</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>445155.8</v>
+        <v>443426.2</v>
       </c>
       <c r="M8" s="1">
-        <v>445155.8</v>
+        <v>443426.2</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
         <v>5755.0</v>
       </c>
       <c r="C9" s="1">
-        <v>209.4</v>
+        <v>202.2</v>
       </c>
       <c r="D9" s="1">
         <v>165.6713327541</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>953438.52</v>
       </c>
       <c r="H9" s="1">
-        <v>251658.48</v>
+        <v>210222.48</v>
       </c>
       <c r="I9" s="1">
-        <v>26.394830366199</v>
+        <v>22.048876313493</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1205097.0</v>
+        <v>1163661.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1205097.0</v>
+        <v>1163661.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
         <v>3728.0</v>
       </c>
       <c r="C10" s="1">
-        <v>420.2</v>
+        <v>432.5</v>
       </c>
       <c r="D10" s="1">
         <v>216.4191013948</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>806810.41</v>
       </c>
       <c r="H10" s="1">
-        <v>759695.19</v>
+        <v>805549.59</v>
       </c>
       <c r="I10" s="1">
-        <v>94.160310846758</v>
+        <v>99.843727846794</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1566505.6</v>
+        <v>1612360.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1566505.6</v>
+        <v>1612360.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2.16</v>
+        <v>2.26</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
         <v>9547.0</v>
       </c>
       <c r="C11" s="1">
-        <v>16.16</v>
+        <v>16.08</v>
       </c>
       <c r="D11" s="1">
         <v>20.7423316225</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>198027.04</v>
       </c>
       <c r="H11" s="1">
-        <v>-43747.52</v>
+        <v>-44511.28</v>
       </c>
       <c r="I11" s="1">
-        <v>-22.091690104543</v>
+        <v>-22.477374806996</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>154279.52</v>
+        <v>153515.76</v>
       </c>
       <c r="M11" s="1">
-        <v>154279.52</v>
+        <v>153515.76</v>
       </c>
       <c r="N11" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
         <v>15384.0</v>
       </c>
       <c r="C12" s="1">
-        <v>51.68</v>
+        <v>53.34</v>
       </c>
       <c r="D12" s="1">
         <v>59.434975299</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>914347.66</v>
       </c>
       <c r="H12" s="1">
-        <v>-119302.54</v>
+        <v>-93765.1</v>
       </c>
       <c r="I12" s="1">
-        <v>-13.047831281156</v>
+        <v>-10.254863013484</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>795045.12</v>
+        <v>820582.56</v>
       </c>
       <c r="M12" s="1">
-        <v>795045.12</v>
+        <v>820582.56</v>
       </c>
       <c r="N12" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
         <v>5564.0</v>
       </c>
       <c r="C13" s="1">
-        <v>10.65</v>
+        <v>12.15</v>
       </c>
       <c r="D13" s="1">
         <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>73305.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-14049.1</v>
+        <v>-5703.1</v>
       </c>
       <c r="I13" s="1">
-        <v>-19.165085388994</v>
+        <v>-7.7798861480076</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>59256.6</v>
+        <v>67602.6</v>
       </c>
       <c r="M13" s="1">
-        <v>59256.6</v>
+        <v>67602.6</v>
       </c>
       <c r="N13" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
         <v>1584.0</v>
       </c>
       <c r="C14" s="1">
-        <v>89.45</v>
+        <v>94.35</v>
       </c>
       <c r="D14" s="1">
         <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>141688.8</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>7761.6</v>
       </c>
       <c r="I14" s="1">
-        <v>0.0</v>
+        <v>5.4779206260481</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>141688.8</v>
+        <v>149450.4</v>
       </c>
       <c r="M14" s="1">
-        <v>141688.8</v>
+        <v>149450.4</v>
       </c>
       <c r="N14" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
         <v>12460.0</v>
       </c>
       <c r="C15" s="1">
-        <v>69.46</v>
+        <v>75.2</v>
       </c>
       <c r="D15" s="1">
         <v>52.0587319422</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>648651.8</v>
       </c>
       <c r="H15" s="1">
-        <v>216819.8</v>
+        <v>288340.2</v>
       </c>
       <c r="I15" s="1">
-        <v>33.426223437598</v>
+        <v>44.452231536242</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>865471.6</v>
+        <v>936992.0</v>
       </c>
       <c r="M15" s="1">
-        <v>865471.6</v>
+        <v>936992.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1.19</v>
+        <v>1.31</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
         <v>8188.0</v>
       </c>
       <c r="C16" s="1">
-        <v>33.66</v>
+        <v>40.62</v>
       </c>
       <c r="D16" s="1">
         <v>30.832618466</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>252457.48</v>
       </c>
       <c r="H16" s="1">
-        <v>23150.6</v>
+        <v>80139.08</v>
       </c>
       <c r="I16" s="1">
-        <v>9.1700986637433</v>
+        <v>31.743595000631</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>275608.08</v>
+        <v>332596.56</v>
       </c>
       <c r="M16" s="1">
-        <v>275608.08</v>
+        <v>332596.56</v>
       </c>
       <c r="N16" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
         <v>346.0</v>
       </c>
       <c r="C17" s="1">
-        <v>964.4</v>
+        <v>801.2</v>
       </c>
       <c r="D17" s="1">
         <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>333682.4</v>
       </c>
       <c r="H17" s="1">
-        <v>0.0</v>
+        <v>-56467.2</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>-16.922438822066</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>333682.4</v>
+        <v>277215.2</v>
       </c>
       <c r="M17" s="1">
-        <v>333682.4</v>
+        <v>277215.2</v>
       </c>
       <c r="N17" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
         <v>4382.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1628.4</v>
+        <v>1434.2</v>
       </c>
       <c r="D18" s="1">
         <v>544.0055750799</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>2383832.43</v>
       </c>
       <c r="H18" s="1">
-        <v>4751816.37</v>
+        <v>3900831.97</v>
       </c>
       <c r="I18" s="1">
-        <v>199.33516761495</v>
+        <v>163.63700404898</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>7135648.8</v>
+        <v>6284664.4</v>
       </c>
       <c r="M18" s="1">
-        <v>7135648.8</v>
+        <v>6284664.4</v>
       </c>
       <c r="N18" s="1">
-        <v>9.84</v>
+        <v>8.82</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
         <v>1573.0</v>
       </c>
       <c r="C19" s="1">
-        <v>67.0</v>
+        <v>70.88</v>
       </c>
       <c r="D19" s="1">
         <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>96645.12</v>
       </c>
       <c r="H19" s="1">
-        <v>8745.88</v>
+        <v>14849.12</v>
       </c>
       <c r="I19" s="1">
-        <v>9.0494791666667</v>
+        <v>15.364583333333</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>105391.0</v>
+        <v>111494.24</v>
       </c>
       <c r="M19" s="1">
-        <v>105391.0</v>
+        <v>111494.24</v>
       </c>
       <c r="N19" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
         <v>1827.0</v>
       </c>
       <c r="C20" s="1">
-        <v>179.8</v>
+        <v>181.6</v>
       </c>
       <c r="D20" s="1">
         <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>328494.6</v>
       </c>
       <c r="H20" s="1">
-        <v>0.0</v>
+        <v>3288.6</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0</v>
+        <v>1.0011123470523</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>328494.6</v>
+        <v>331783.2</v>
       </c>
       <c r="M20" s="1">
-        <v>328494.6</v>
+        <v>331783.2</v>
       </c>
       <c r="N20" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
         <v>35137.0</v>
       </c>
       <c r="C21" s="1">
-        <v>44.17</v>
+        <v>44.94</v>
       </c>
       <c r="D21" s="1">
         <v>26.3097879728</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>924447.02</v>
       </c>
       <c r="H21" s="1">
-        <v>627554.27</v>
+        <v>654609.76</v>
       </c>
       <c r="I21" s="1">
-        <v>67.884287192575</v>
+        <v>70.810954639672</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1552001.29</v>
+        <v>1579056.78</v>
       </c>
       <c r="M21" s="1">
-        <v>1552001.29</v>
+        <v>1579056.78</v>
       </c>
       <c r="N21" s="1">
-        <v>2.14</v>
+        <v>2.22</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
         <v>8548.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.995</v>
+        <v>11.31</v>
       </c>
       <c r="D22" s="1">
         <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>71760.46</v>
       </c>
       <c r="H22" s="1">
-        <v>13676.8</v>
+        <v>24917.42</v>
       </c>
       <c r="I22" s="1">
-        <v>19.058963668851</v>
+        <v>34.723049434187</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>85437.26</v>
+        <v>96677.88</v>
       </c>
       <c r="M22" s="1">
-        <v>85437.26</v>
+        <v>96677.88</v>
       </c>
       <c r="N22" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
         <v>9035.0</v>
       </c>
       <c r="C23" s="1">
-        <v>12.52</v>
+        <v>11.59</v>
       </c>
       <c r="D23" s="1">
         <v>12.5343995573</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>113248.3</v>
       </c>
       <c r="H23" s="1">
-        <v>-130.1</v>
+        <v>-8532.65</v>
       </c>
       <c r="I23" s="1">
-        <v>-0.11488031166914</v>
+        <v>-7.5344618859621</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>113118.2</v>
+        <v>104715.65</v>
       </c>
       <c r="M23" s="1">
-        <v>113118.2</v>
+        <v>104715.65</v>
       </c>
       <c r="N23" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
         <v>8529.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.69</v>
+        <v>23.17</v>
       </c>
       <c r="D24" s="1">
         <v>18.24</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>155568.96</v>
       </c>
       <c r="H24" s="1">
-        <v>37954.05</v>
+        <v>42047.97</v>
       </c>
       <c r="I24" s="1">
-        <v>24.396929824561</v>
+        <v>27.02850877193</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>193523.01</v>
+        <v>197616.93</v>
       </c>
       <c r="M24" s="1">
-        <v>193523.01</v>
+        <v>197616.93</v>
       </c>
       <c r="N24" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
         <v>65298.0</v>
       </c>
       <c r="C25" s="1">
-        <v>22.78</v>
+        <v>24.2</v>
       </c>
       <c r="D25" s="1">
         <v>8.4799686055</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>553724.99</v>
       </c>
       <c r="H25" s="1">
-        <v>933763.45</v>
+        <v>1026486.61</v>
       </c>
       <c r="I25" s="1">
-        <v>168.63307000105</v>
+        <v>185.37841501428</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1487488.44</v>
+        <v>1580211.6</v>
       </c>
       <c r="M25" s="1">
-        <v>1487488.44</v>
+        <v>1580211.6</v>
       </c>
       <c r="N25" s="1">
-        <v>2.05</v>
+        <v>2.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
         <v>54865.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.232</v>
+        <v>3.325</v>
       </c>
       <c r="D26" s="1">
         <v>3.208</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>176006.92</v>
       </c>
       <c r="H26" s="1">
-        <v>1316.76</v>
+        <v>6419.21</v>
       </c>
       <c r="I26" s="1">
-        <v>0.74812967581047</v>
+        <v>3.6471350103735</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>177323.68</v>
+        <v>182426.13</v>
       </c>
       <c r="M26" s="1">
-        <v>177323.68</v>
+        <v>182426.13</v>
       </c>
       <c r="N26" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
         <v>138917.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.508</v>
+        <v>12.318</v>
       </c>
       <c r="D27" s="1">
         <v>7.2496763535</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>1007103.29</v>
       </c>
       <c r="H27" s="1">
-        <v>730470.55</v>
+        <v>704076.32</v>
       </c>
       <c r="I27" s="1">
-        <v>72.531840304086</v>
+        <v>69.911033653758</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1737573.84</v>
+        <v>1711179.61</v>
       </c>
       <c r="M27" s="1">
-        <v>1737573.84</v>
+        <v>1711179.61</v>
       </c>
       <c r="N27" s="1">
         <v>2.4</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
         <v>9251.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.55</v>
+        <v>18.09</v>
       </c>
       <c r="D28" s="1">
         <v>16.5350005405</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>152965.29</v>
       </c>
       <c r="H28" s="1">
-        <v>9389.76</v>
+        <v>14385.3</v>
       </c>
       <c r="I28" s="1">
-        <v>6.1384906340517</v>
+        <v>9.4042903458687</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>162355.05</v>
+        <v>167350.59</v>
       </c>
       <c r="M28" s="1">
-        <v>162355.05</v>
+        <v>167350.59</v>
       </c>
       <c r="N28" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
         <v>6710.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.28</v>
+        <v>15.93</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>95114.25</v>
       </c>
       <c r="H29" s="1">
-        <v>7414.55</v>
+        <v>11776.05</v>
       </c>
       <c r="I29" s="1">
-        <v>7.7954144620811</v>
+        <v>12.380952380952</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>102528.8</v>
+        <v>106890.3</v>
       </c>
       <c r="M29" s="1">
-        <v>102528.8</v>
+        <v>106890.3</v>
       </c>
       <c r="N29" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
         <v>773.0</v>
       </c>
       <c r="C30" s="1">
-        <v>258.1</v>
+        <v>198.25</v>
       </c>
       <c r="D30" s="1">
         <v>189.4</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>146406.2</v>
       </c>
       <c r="H30" s="1">
-        <v>53105.1</v>
+        <v>6841.05</v>
       </c>
       <c r="I30" s="1">
-        <v>36.272439281943</v>
+        <v>4.6726504751848</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>199511.3</v>
+        <v>153247.25</v>
       </c>
       <c r="M30" s="1">
-        <v>199511.3</v>
+        <v>153247.25</v>
       </c>
       <c r="N30" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>10457.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C31" s="1">
-        <v>60.12</v>
+        <v>59.3</v>
       </c>
       <c r="D31" s="1">
-        <v>79.7086592713</v>
+        <v>79.7086591404</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>833513.45</v>
+        <v>804898.04</v>
       </c>
       <c r="H31" s="1">
-        <v>-204838.61</v>
+        <v>-206086.64</v>
       </c>
       <c r="I31" s="1">
-        <v>-24.575321490013</v>
+        <v>-25.604067814602</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>628674.84</v>
+        <v>598811.4</v>
       </c>
       <c r="M31" s="1">
-        <v>628674.84</v>
+        <v>598811.4</v>
       </c>
       <c r="N31" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
         <v>12405.0</v>
       </c>
       <c r="C32" s="1">
-        <v>103.6</v>
+        <v>109.66</v>
       </c>
       <c r="D32" s="1">
         <v>77.9026320032</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>966382.15</v>
       </c>
       <c r="H32" s="1">
-        <v>318775.85</v>
+        <v>393950.15</v>
       </c>
       <c r="I32" s="1">
-        <v>32.986520912043</v>
+        <v>40.765462193191</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1285158.0</v>
+        <v>1360332.3</v>
       </c>
       <c r="M32" s="1">
-        <v>1285158.0</v>
+        <v>1360332.3</v>
       </c>
       <c r="N32" s="1">
-        <v>1.77</v>
+        <v>1.91</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>3020.0</v>
+        <v>2716.0</v>
       </c>
       <c r="C33" s="1">
-        <v>47.92</v>
+        <v>48.76</v>
       </c>
       <c r="D33" s="1">
         <v>52.68</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>159093.6</v>
+        <v>143078.88</v>
       </c>
       <c r="H33" s="1">
-        <v>-14375.2</v>
+        <v>-10646.72</v>
       </c>
       <c r="I33" s="1">
-        <v>-9.0356871678056</v>
+        <v>-7.4411541381929</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>144718.4</v>
+        <v>132432.16</v>
       </c>
       <c r="M33" s="1">
-        <v>144718.4</v>
+        <v>132432.16</v>
       </c>
       <c r="N33" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>16099.0</v>
+        <v>15057.0</v>
       </c>
       <c r="C34" s="1">
-        <v>27.28</v>
+        <v>27.66</v>
       </c>
       <c r="D34" s="1">
-        <v>25.13713212</v>
+        <v>25.1371322309</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>404682.69</v>
+        <v>378489.8</v>
       </c>
       <c r="H34" s="1">
-        <v>34498.03</v>
+        <v>37986.82</v>
       </c>
       <c r="I34" s="1">
-        <v>8.5247110520097</v>
+        <v>10.036418418673</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>439180.72</v>
+        <v>416476.62</v>
       </c>
       <c r="M34" s="1">
-        <v>439180.72</v>
+        <v>416476.62</v>
       </c>
       <c r="N34" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
         <v>54663.0</v>
       </c>
       <c r="C35" s="1">
-        <v>12.735</v>
+        <v>12.565</v>
       </c>
       <c r="D35" s="1">
         <v>10.6476133765</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>582030.49</v>
       </c>
       <c r="H35" s="1">
-        <v>114102.82</v>
+        <v>104810.11</v>
       </c>
       <c r="I35" s="1">
-        <v>19.60426849803</v>
+        <v>18.007666574306</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>696133.31</v>
+        <v>686840.6</v>
       </c>
       <c r="M35" s="1">
-        <v>696133.31</v>
+        <v>686840.6</v>
       </c>
       <c r="N35" s="1">
         <v>0.96</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
         <v>8119.0</v>
       </c>
       <c r="C36" s="1">
-        <v>38.17</v>
+        <v>37.67</v>
       </c>
       <c r="D36" s="1">
         <v>35.6306922035</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>289285.59</v>
       </c>
       <c r="H36" s="1">
-        <v>20616.64</v>
+        <v>16557.14</v>
       </c>
       <c r="I36" s="1">
-        <v>7.1267428149463</v>
+        <v>5.7234582614364</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>309902.23</v>
+        <v>305842.73</v>
       </c>
       <c r="M36" s="1">
-        <v>309902.23</v>
+        <v>305842.73</v>
       </c>
       <c r="N36" s="1">
         <v>0.43</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
         <v>2192.0</v>
       </c>
       <c r="C37" s="1">
-        <v>79.18</v>
+        <v>81.28</v>
       </c>
       <c r="D37" s="1">
         <v>75.3524178832</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>165172.5</v>
       </c>
       <c r="H37" s="1">
-        <v>8390.06</v>
+        <v>12993.26</v>
       </c>
       <c r="I37" s="1">
-        <v>5.0795743843557</v>
+        <v>7.8664789840924</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>173562.56</v>
+        <v>178165.76</v>
       </c>
       <c r="M37" s="1">
-        <v>173562.56</v>
+        <v>178165.76</v>
       </c>
       <c r="N37" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
         <v>1216.0</v>
       </c>
       <c r="C38" s="1">
-        <v>53.55</v>
+        <v>52.9</v>
       </c>
       <c r="D38" s="1">
-        <v>62.1499835526</v>
+        <v>59.9485444079</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>75574.38</v>
+        <v>72897.43</v>
       </c>
       <c r="H38" s="1">
-        <v>-10457.58</v>
+        <v>-8571.03</v>
       </c>
       <c r="I38" s="1">
-        <v>-13.837467141642</v>
+        <v>-11.757657300127</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>65116.8</v>
+        <v>64326.4</v>
       </c>
       <c r="M38" s="1">
-        <v>65116.8</v>
+        <v>64326.4</v>
       </c>
       <c r="N38" s="1">
         <v>0.09</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
         <v>21405.0</v>
       </c>
       <c r="C39" s="1">
-        <v>17.85</v>
+        <v>19.275</v>
       </c>
       <c r="D39" s="1">
         <v>18.7849997664</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>402092.92</v>
       </c>
       <c r="H39" s="1">
-        <v>-20013.67</v>
+        <v>10488.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-4.9773743840105</v>
+        <v>2.6084667195831</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>382079.25</v>
+        <v>412581.38</v>
       </c>
       <c r="M39" s="1">
-        <v>382079.25</v>
+        <v>412581.38</v>
       </c>
       <c r="N39" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
         <v>6049.0</v>
       </c>
       <c r="C40" s="1">
-        <v>72.5</v>
+        <v>67.52</v>
       </c>
       <c r="D40" s="1">
         <v>56.9088874194</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>344241.86</v>
       </c>
       <c r="H40" s="1">
-        <v>94310.64</v>
+        <v>64186.62</v>
       </c>
       <c r="I40" s="1">
-        <v>27.396621665942</v>
+        <v>18.645791653578</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>438552.5</v>
+        <v>408428.48</v>
       </c>
       <c r="M40" s="1">
-        <v>438552.5</v>
+        <v>408428.48</v>
       </c>
       <c r="N40" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
         <v>17000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>18.425</v>
+        <v>20.05</v>
       </c>
       <c r="D41" s="1">
         <v>26.6731041176</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>453442.77</v>
       </c>
       <c r="H41" s="1">
-        <v>-140217.77</v>
+        <v>-112592.77</v>
       </c>
       <c r="I41" s="1">
-        <v>-30.922925510534</v>
+        <v>-24.830646213634</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>313225.0</v>
+        <v>340850.0</v>
       </c>
       <c r="M41" s="1">
-        <v>313225.0</v>
+        <v>340850.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>27950.0</v>
+        <v>16732.0</v>
       </c>
       <c r="C42" s="1">
-        <v>0.419</v>
+        <v>31.875</v>
       </c>
       <c r="D42" s="1">
-        <v>0.0</v>
+        <v>30.295</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>0.0</v>
+        <v>506895.94</v>
       </c>
       <c r="H42" s="1">
-        <v>11711.05</v>
+        <v>26436.56</v>
       </c>
       <c r="I42" s="1">
-        <v>0</v>
+        <v>5.2153820762502</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>11711.05</v>
+        <v>533332.5</v>
       </c>
       <c r="M42" s="1">
-        <v>11711.05</v>
+        <v>533332.5</v>
       </c>
       <c r="N42" s="1">
-        <v>0.02</v>
+        <v>0.75</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>16732.0</v>
+        <v>2622.0</v>
       </c>
       <c r="C43" s="1">
-        <v>32.295</v>
+        <v>262.3</v>
       </c>
       <c r="D43" s="1">
-        <v>30.295</v>
+        <v>158.0996186117</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>506895.94</v>
+        <v>414537.2</v>
       </c>
       <c r="H43" s="1">
-        <v>33464.0</v>
+        <v>273213.4</v>
       </c>
       <c r="I43" s="1">
-        <v>6.6017494636079</v>
+        <v>65.908053607734</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>540359.94</v>
+        <v>687750.6</v>
       </c>
       <c r="M43" s="1">
-        <v>540359.94</v>
+        <v>687750.6</v>
       </c>
       <c r="N43" s="1">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>2622.0</v>
+        <v>9137.0</v>
       </c>
       <c r="C44" s="1">
-        <v>254.2</v>
+        <v>57.76</v>
       </c>
       <c r="D44" s="1">
-        <v>158.0996186117</v>
+        <v>50.3201991901</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>414537.2</v>
+        <v>459775.66</v>
       </c>
       <c r="H44" s="1">
-        <v>251975.2</v>
+        <v>67977.46</v>
       </c>
       <c r="I44" s="1">
-        <v>60.784701590111</v>
+        <v>14.784919236482</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>666512.4</v>
+        <v>527753.12</v>
       </c>
       <c r="M44" s="1">
-        <v>666512.4</v>
+        <v>527753.12</v>
       </c>
       <c r="N44" s="1">
-        <v>0.92</v>
+        <v>0.74</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>9137.0</v>
+        <v>10134.0</v>
       </c>
       <c r="C45" s="1">
-        <v>55.72</v>
+        <v>26.76</v>
       </c>
       <c r="D45" s="1">
-        <v>50.3201991901</v>
+        <v>30.4650374975</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>459775.66</v>
+        <v>308732.69</v>
       </c>
       <c r="H45" s="1">
-        <v>49337.98</v>
+        <v>-37546.85</v>
       </c>
       <c r="I45" s="1">
-        <v>10.730881230207</v>
+        <v>-12.161604914595</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>509113.64</v>
+        <v>271185.84</v>
       </c>
       <c r="M45" s="1">
-        <v>509113.64</v>
+        <v>271185.84</v>
       </c>
       <c r="N45" s="1">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>10134.0</v>
+        <v>48209.0</v>
       </c>
       <c r="C46" s="1">
-        <v>25.44</v>
+        <v>18.715</v>
       </c>
       <c r="D46" s="1">
-        <v>30.4650374975</v>
+        <v>19.68</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>308732.69</v>
+        <v>948753.12</v>
       </c>
       <c r="H46" s="1">
-        <v>-50923.73</v>
+        <v>-46521.68</v>
       </c>
       <c r="I46" s="1">
-        <v>-16.49444054661</v>
+        <v>-4.9034547575454</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>257808.96</v>
+        <v>902231.44</v>
       </c>
       <c r="M46" s="1">
-        <v>257808.96</v>
+        <v>902231.44</v>
       </c>
       <c r="N46" s="1">
-        <v>0.36</v>
+        <v>1.27</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>48209.0</v>
+        <v>151752.0</v>
       </c>
       <c r="C47" s="1">
-        <v>18.995</v>
+        <v>4.47</v>
       </c>
       <c r="D47" s="1">
-        <v>19.68</v>
+        <v>4.5366310164</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>948753.12</v>
+        <v>688442.83</v>
       </c>
       <c r="H47" s="1">
-        <v>-33023.16</v>
+        <v>-10111.39</v>
       </c>
       <c r="I47" s="1">
-        <v>-3.4806905299031</v>
+        <v>-1.4687334313584</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>915729.96</v>
+        <v>678331.44</v>
       </c>
       <c r="M47" s="1">
-        <v>915729.96</v>
+        <v>678331.44</v>
       </c>
       <c r="N47" s="1">
-        <v>1.26</v>
+        <v>0.95</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>151752.0</v>
+        <v>1460.0</v>
       </c>
       <c r="C48" s="1">
-        <v>4.579</v>
+        <v>123.25</v>
       </c>
       <c r="D48" s="1">
-        <v>4.5366310164</v>
+        <v>146.2</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>688442.83</v>
+        <v>213452.0</v>
       </c>
       <c r="H48" s="1">
-        <v>6429.58</v>
+        <v>-33507.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.9339308537791</v>
+        <v>-15.697674418605</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>694872.41</v>
+        <v>179945.0</v>
       </c>
       <c r="M48" s="1">
-        <v>694872.41</v>
+        <v>179945.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.96</v>
+        <v>0.25</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>1460.0</v>
+        <v>10795.0</v>
       </c>
       <c r="C49" s="1">
-        <v>126.8</v>
+        <v>34.98</v>
       </c>
       <c r="D49" s="1">
-        <v>146.2</v>
+        <v>43.44</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>213452.0</v>
+        <v>468934.8</v>
       </c>
       <c r="H49" s="1">
-        <v>-28324.0</v>
+        <v>-91325.7</v>
       </c>
       <c r="I49" s="1">
-        <v>-13.269493844049</v>
+        <v>-19.475138121547</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>185128.0</v>
+        <v>377609.1</v>
       </c>
       <c r="M49" s="1">
-        <v>185128.0</v>
+        <v>377609.1</v>
       </c>
       <c r="N49" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>10795.0</v>
+        <v>145591.0</v>
       </c>
       <c r="C50" s="1">
-        <v>34.78</v>
+        <v>9.799</v>
       </c>
       <c r="D50" s="1">
-        <v>43.44</v>
+        <v>5.6806622662</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>468934.8</v>
+        <v>827053.3</v>
       </c>
       <c r="H50" s="1">
-        <v>-93484.7</v>
+        <v>599592.91</v>
       </c>
       <c r="I50" s="1">
-        <v>-19.935543278085</v>
+        <v>72.497493208721</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>375450.1</v>
+        <v>1426646.21</v>
       </c>
       <c r="M50" s="1">
-        <v>375450.1</v>
+        <v>1426646.21</v>
       </c>
       <c r="N50" s="1">
-        <v>0.52</v>
+        <v>2.0</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>145591.0</v>
+        <v>39114.0</v>
       </c>
       <c r="C51" s="1">
-        <v>10.146</v>
+        <v>27.11</v>
       </c>
       <c r="D51" s="1">
-        <v>5.6806622662</v>
+        <v>15.5684067086</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>827053.3</v>
+        <v>608942.66</v>
       </c>
       <c r="H51" s="1">
-        <v>650112.99</v>
+        <v>451437.88</v>
       </c>
       <c r="I51" s="1">
-        <v>78.605936280044</v>
+        <v>74.134710811688</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1477166.29</v>
+        <v>1060380.54</v>
       </c>
       <c r="M51" s="1">
-        <v>1477166.29</v>
+        <v>1060380.54</v>
       </c>
       <c r="N51" s="1">
-        <v>2.04</v>
+        <v>1.49</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>39114.0</v>
+        <v>1498.0</v>
       </c>
       <c r="C52" s="1">
-        <v>27.21</v>
+        <v>112.8</v>
       </c>
       <c r="D52" s="1">
-        <v>15.5684067086</v>
+        <v>104.5896995995</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>608942.66</v>
+        <v>156675.37</v>
       </c>
       <c r="H52" s="1">
-        <v>455349.28</v>
+        <v>12299.03</v>
       </c>
       <c r="I52" s="1">
-        <v>74.777037299374</v>
+        <v>7.8500085878208</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1064291.94</v>
+        <v>168974.4</v>
       </c>
       <c r="M52" s="1">
-        <v>1064291.94</v>
+        <v>168974.4</v>
       </c>
       <c r="N52" s="1">
-        <v>1.47</v>
+        <v>0.24</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>1498.0</v>
+        <v>2705.0</v>
       </c>
       <c r="C53" s="1">
-        <v>118.9</v>
+        <v>164.05</v>
       </c>
       <c r="D53" s="1">
-        <v>104.5896995995</v>
+        <v>205.0024584104</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>156675.37</v>
+        <v>554531.65</v>
       </c>
       <c r="H53" s="1">
-        <v>21436.83</v>
+        <v>-110776.4</v>
       </c>
       <c r="I53" s="1">
-        <v>13.68232288202</v>
+        <v>-19.976569416732</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>178112.2</v>
+        <v>443755.25</v>
       </c>
       <c r="M53" s="1">
-        <v>178112.2</v>
+        <v>443755.25</v>
       </c>
       <c r="N53" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>2705.0</v>
+        <v>1218.0</v>
       </c>
       <c r="C54" s="1">
-        <v>172.6</v>
+        <v>68.16</v>
       </c>
       <c r="D54" s="1">
-        <v>205.0024584104</v>
+        <v>68.16</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>554531.65</v>
+        <v>83018.88</v>
       </c>
       <c r="H54" s="1">
-        <v>-87648.65</v>
+        <v>0.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-15.805887725254</v>
+        <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>466883.0</v>
+        <v>83018.88</v>
       </c>
       <c r="M54" s="1">
-        <v>466883.0</v>
+        <v>83018.88</v>
       </c>
       <c r="N54" s="1">
-        <v>0.64</v>
+        <v>0.12</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>1218.0</v>
+        <v>35007.0</v>
       </c>
       <c r="C55" s="1">
-        <v>68.7</v>
+        <v>17.54</v>
       </c>
       <c r="D55" s="1">
-        <v>68.16</v>
+        <v>15.9615999657</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>83018.88</v>
+        <v>558767.73</v>
       </c>
       <c r="H55" s="1">
-        <v>657.72</v>
+        <v>55255.05</v>
       </c>
       <c r="I55" s="1">
-        <v>0.79225352112676</v>
+        <v>9.888733195097</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>83676.6</v>
+        <v>614022.78</v>
       </c>
       <c r="M55" s="1">
-        <v>83676.6</v>
+        <v>614022.78</v>
       </c>
       <c r="N55" s="1">
-        <v>0.12</v>
+        <v>0.86</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>35007.0</v>
+        <v>2951.0</v>
       </c>
       <c r="C56" s="1">
-        <v>15.94</v>
+        <v>21.93</v>
       </c>
       <c r="D56" s="1">
-        <v>15.9615999657</v>
+        <v>25.66</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>558767.73</v>
+        <v>75722.66</v>
       </c>
       <c r="H56" s="1">
-        <v>-756.15</v>
+        <v>-11007.23</v>
       </c>
       <c r="I56" s="1">
-        <v>-0.13532456500306</v>
+        <v>-14.536243180047</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>558011.58</v>
+        <v>64715.43</v>
       </c>
       <c r="M56" s="1">
-        <v>558011.58</v>
+        <v>64715.43</v>
       </c>
       <c r="N56" s="1">
-        <v>0.77</v>
+        <v>0.09</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>2951.0</v>
+        <v>4106.0</v>
       </c>
       <c r="C57" s="1">
-        <v>22.22</v>
+        <v>195.7</v>
       </c>
       <c r="D57" s="1">
-        <v>25.66</v>
+        <v>153.0124646858</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>75722.66</v>
+        <v>628269.18</v>
       </c>
       <c r="H57" s="1">
-        <v>-10151.44</v>
+        <v>175275.02</v>
       </c>
       <c r="I57" s="1">
-        <v>-13.406079501169</v>
+        <v>27.898077063083</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>65571.22</v>
+        <v>803544.2</v>
       </c>
       <c r="M57" s="1">
-        <v>65571.22</v>
+        <v>803544.2</v>
       </c>
       <c r="N57" s="1">
-        <v>0.09</v>
+        <v>1.13</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>4106.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C58" s="1">
-        <v>189.6</v>
+        <v>61.65</v>
       </c>
       <c r="D58" s="1">
-        <v>153.0124646858</v>
+        <v>65.5012714558</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>628269.18</v>
+        <v>103033.5</v>
       </c>
       <c r="H58" s="1">
-        <v>150228.42</v>
+        <v>-6058.05</v>
       </c>
       <c r="I58" s="1">
-        <v>23.911473741239</v>
+        <v>-5.8796896155134</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>778497.6</v>
+        <v>96975.45</v>
       </c>
       <c r="M58" s="1">
-        <v>778497.6</v>
+        <v>96975.45</v>
       </c>
       <c r="N58" s="1">
-        <v>1.07</v>
+        <v>0.14</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>1573.0</v>
+        <v>20195.0</v>
       </c>
       <c r="C59" s="1">
-        <v>62.7</v>
+        <v>43.99</v>
       </c>
       <c r="D59" s="1">
-        <v>65.5012714558</v>
+        <v>36.0441089379</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>103033.5</v>
+        <v>727910.78</v>
       </c>
       <c r="H59" s="1">
-        <v>-4406.4</v>
+        <v>160467.27</v>
       </c>
       <c r="I59" s="1">
-        <v>-4.2766672975294</v>
+        <v>22.04490913021</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>98627.1</v>
+        <v>888378.05</v>
       </c>
       <c r="M59" s="1">
-        <v>98627.1</v>
+        <v>888378.05</v>
       </c>
       <c r="N59" s="1">
-        <v>0.14</v>
+        <v>1.25</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="1">
-        <v>20195.0</v>
+        <v>953.0</v>
       </c>
       <c r="C60" s="1">
-        <v>42.94</v>
+        <v>250.6</v>
       </c>
       <c r="D60" s="1">
-        <v>36.0441089379</v>
+        <v>257.8</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>727910.78</v>
+        <v>245683.4</v>
       </c>
       <c r="H60" s="1">
-        <v>139262.52</v>
+        <v>-6861.6</v>
       </c>
       <c r="I60" s="1">
-        <v>19.131811731103</v>
+        <v>-2.7928626842514</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>867173.3</v>
+        <v>238821.8</v>
       </c>
       <c r="M60" s="1">
-        <v>867173.3</v>
+        <v>238821.8</v>
       </c>
       <c r="N60" s="1">
-        <v>1.2</v>
+        <v>0.34</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>953.0</v>
+        <v>5872.0</v>
       </c>
       <c r="C61" s="1">
-        <v>243.6</v>
+        <v>78.54</v>
       </c>
       <c r="D61" s="1">
-        <v>257.8</v>
+        <v>78.56</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>245683.4</v>
+        <v>461304.32</v>
       </c>
       <c r="H61" s="1">
-        <v>-13532.6</v>
+        <v>-117.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-5.5081458494957</v>
+        <v>-0.025458248472505</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>232150.8</v>
+        <v>461186.88</v>
       </c>
       <c r="M61" s="1">
-        <v>232150.8</v>
+        <v>461186.88</v>
       </c>
       <c r="N61" s="1">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="1">
-        <v>5872.0</v>
+        <v>2164.0</v>
       </c>
       <c r="C62" s="1">
-        <v>75.22</v>
+        <v>75.62</v>
       </c>
       <c r="D62" s="1">
-        <v>78.56</v>
+        <v>69.0962430684</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>461304.32</v>
+        <v>149524.27</v>
       </c>
       <c r="H62" s="1">
-        <v>-19612.48</v>
+        <v>14117.41</v>
       </c>
       <c r="I62" s="1">
-        <v>-4.2515274949084</v>
+        <v>9.4415508599373</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>441691.84</v>
+        <v>163641.68</v>
       </c>
       <c r="M62" s="1">
-        <v>441691.84</v>
+        <v>163641.68</v>
       </c>
       <c r="N62" s="1">
-        <v>0.61</v>
+        <v>0.23</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="1">
-        <v>2164.0</v>
+        <v>342.0</v>
       </c>
       <c r="C63" s="1">
-        <v>74.72</v>
+        <v>1531.5</v>
       </c>
       <c r="D63" s="1">
-        <v>69.0962430684</v>
+        <v>1444.964122807</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>149524.27</v>
+        <v>494177.73</v>
       </c>
       <c r="H63" s="1">
-        <v>12169.81</v>
+        <v>29595.27</v>
       </c>
       <c r="I63" s="1">
-        <v>8.1390198393879</v>
+        <v>5.9887907130093</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>161694.08</v>
+        <v>523773.0</v>
       </c>
       <c r="M63" s="1">
-        <v>161694.08</v>
+        <v>523773.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.22</v>
+        <v>0.73</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="1">
-        <v>342.0</v>
+        <v>1507.0</v>
       </c>
       <c r="C64" s="1">
-        <v>1626.5</v>
+        <v>58.8</v>
       </c>
       <c r="D64" s="1">
-        <v>1444.964122807</v>
+        <v>48.74</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>494177.73</v>
+        <v>73451.18</v>
       </c>
       <c r="H64" s="1">
-        <v>62085.27</v>
+        <v>15160.42</v>
       </c>
       <c r="I64" s="1">
-        <v>12.563348413131</v>
+        <v>20.640131308986</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>556263.0</v>
+        <v>88611.6</v>
       </c>
       <c r="M64" s="1">
-        <v>556263.0</v>
+        <v>88611.6</v>
       </c>
       <c r="N64" s="1">
-        <v>0.77</v>
+        <v>0.12</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="1">
-        <v>1507.0</v>
+        <v>2320.0</v>
       </c>
       <c r="C65" s="1">
-        <v>53.9</v>
+        <v>30.9</v>
       </c>
       <c r="D65" s="1">
-        <v>48.74</v>
+        <v>31.64</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>73451.18</v>
+        <v>73404.8</v>
       </c>
       <c r="H65" s="1">
-        <v>7776.12</v>
+        <v>-1716.8</v>
       </c>
       <c r="I65" s="1">
-        <v>10.586787033238</v>
+        <v>-2.338811630847</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>81227.3</v>
+        <v>71688.0</v>
       </c>
       <c r="M65" s="1">
-        <v>81227.3</v>
+        <v>71688.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="1">
-        <v>2320.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C66" s="1">
-        <v>26.24</v>
+        <v>20.65</v>
       </c>
       <c r="D66" s="1">
-        <v>31.64</v>
+        <v>13.9407370304</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>73404.8</v>
+        <v>389643.6</v>
       </c>
       <c r="H66" s="1">
-        <v>-12528.0</v>
+        <v>187523.9</v>
       </c>
       <c r="I66" s="1">
-        <v>-17.067003792668</v>
+        <v>48.127031985127</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>60876.8</v>
+        <v>577167.5</v>
       </c>
       <c r="M66" s="1">
-        <v>60876.8</v>
+        <v>577167.5</v>
       </c>
       <c r="N66" s="1">
-        <v>0.08</v>
+        <v>0.81</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="1">
-        <v>27950.0</v>
+        <v>12255.0</v>
       </c>
       <c r="C67" s="1">
-        <v>20.93</v>
+        <v>56.44</v>
       </c>
       <c r="D67" s="1">
-        <v>13.9407370304</v>
+        <v>28.6805630355</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>389643.6</v>
+        <v>351480.3</v>
       </c>
       <c r="H67" s="1">
-        <v>195349.9</v>
+        <v>340191.9</v>
       </c>
       <c r="I67" s="1">
-        <v>50.135534113739</v>
+        <v>96.788326401224</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>584993.5</v>
+        <v>691672.2</v>
       </c>
       <c r="M67" s="1">
-        <v>584993.5</v>
+        <v>691672.2</v>
       </c>
       <c r="N67" s="1">
-        <v>0.81</v>
+        <v>0.97</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="1">
-        <v>12255.0</v>
+        <v>10535.0</v>
       </c>
       <c r="C68" s="1">
-        <v>55.98</v>
+        <v>61.67</v>
       </c>
       <c r="D68" s="1">
-        <v>28.6805630355</v>
+        <v>35.9008941623</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>351480.3</v>
+        <v>378215.92</v>
       </c>
       <c r="H68" s="1">
-        <v>334554.6</v>
+        <v>271477.53</v>
       </c>
       <c r="I68" s="1">
-        <v>95.184452727507</v>
+        <v>71.778451314265</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>686034.9</v>
+        <v>649693.45</v>
       </c>
       <c r="M68" s="1">
-        <v>686034.9</v>
+        <v>649693.45</v>
       </c>
       <c r="N68" s="1">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="1">
-        <v>10535.0</v>
+        <v>30224.0</v>
       </c>
       <c r="C69" s="1">
-        <v>77.21</v>
+        <v>30.44</v>
       </c>
       <c r="D69" s="1">
-        <v>35.9008941623</v>
+        <v>15.322625397</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>378215.92</v>
+        <v>463111.03</v>
       </c>
       <c r="H69" s="1">
-        <v>435191.43</v>
+        <v>456907.53</v>
       </c>
       <c r="I69" s="1">
-        <v>115.06428127087</v>
+        <v>98.660472414142</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>813407.35</v>
+        <v>920018.56</v>
       </c>
       <c r="M69" s="1">
-        <v>813407.35</v>
+        <v>920018.56</v>
       </c>
       <c r="N69" s="1">
-        <v>1.12</v>
+        <v>1.29</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="1">
-        <v>30224.0</v>
+        <v>234838.0</v>
       </c>
       <c r="C70" s="1">
-        <v>28.72</v>
+        <v>6.539</v>
       </c>
       <c r="D70" s="1">
-        <v>15.322625397</v>
+        <v>2.85099822</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>463111.03</v>
+        <v>669522.72</v>
       </c>
       <c r="H70" s="1">
-        <v>404922.25</v>
+        <v>866082.96</v>
       </c>
       <c r="I70" s="1">
-        <v>87.435242041201</v>
+        <v>129.35826285328</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>868033.28</v>
+        <v>1535605.68</v>
       </c>
       <c r="M70" s="1">
-        <v>868033.28</v>
+        <v>1535605.68</v>
       </c>
       <c r="N70" s="1">
-        <v>1.2</v>
+        <v>2.15</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="1">
-        <v>234838.0</v>
+        <v>13068.0</v>
       </c>
       <c r="C71" s="1">
-        <v>6.237</v>
+        <v>13.895</v>
       </c>
       <c r="D71" s="1">
-        <v>2.85099822</v>
+        <v>19.15</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>669522.72</v>
+        <v>250252.2</v>
       </c>
       <c r="H71" s="1">
-        <v>795161.89</v>
+        <v>-68672.34</v>
       </c>
       <c r="I71" s="1">
-        <v>118.765482671</v>
+        <v>-27.441253263708</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>1464684.61</v>
+        <v>181579.86</v>
       </c>
       <c r="M71" s="1">
-        <v>1464684.61</v>
+        <v>181579.86</v>
       </c>
       <c r="N71" s="1">
-        <v>2.02</v>
+        <v>0.25</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="1">
-        <v>13068.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C72" s="1">
-        <v>13.95</v>
+        <v>124.65</v>
       </c>
       <c r="D72" s="1">
-        <v>19.15</v>
+        <v>116.6710050251</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>250252.2</v>
+        <v>464350.6</v>
       </c>
       <c r="H72" s="1">
-        <v>-67953.6</v>
+        <v>31756.4</v>
       </c>
       <c r="I72" s="1">
-        <v>-27.154046997389</v>
+        <v>6.8388842396241</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>182298.6</v>
+        <v>496107.0</v>
       </c>
       <c r="M72" s="1">
-        <v>182298.6</v>
+        <v>496107.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.25</v>
+        <v>0.7</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="1">
-        <v>3980.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C73" s="1">
-        <v>121.1</v>
+        <v>39.34</v>
       </c>
       <c r="D73" s="1">
-        <v>116.6710050251</v>
+        <v>35.62</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>464350.6</v>
+        <v>84241.3</v>
       </c>
       <c r="H73" s="1">
-        <v>17627.4</v>
+        <v>8797.8</v>
       </c>
       <c r="I73" s="1">
-        <v>3.7961402440311</v>
+        <v>10.443571027513</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>481978.0</v>
+        <v>93039.1</v>
       </c>
       <c r="M73" s="1">
-        <v>481978.0</v>
+        <v>93039.1</v>
       </c>
       <c r="N73" s="1">
-        <v>0.66</v>
+        <v>0.13</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="1">
-        <v>2365.0</v>
+        <v>2591.0</v>
       </c>
       <c r="C74" s="1">
-        <v>35.64</v>
+        <v>50.1</v>
       </c>
       <c r="D74" s="1">
-        <v>35.62</v>
+        <v>64.02</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>84241.3</v>
+        <v>165875.82</v>
       </c>
       <c r="H74" s="1">
-        <v>47.3</v>
+        <v>-36066.72</v>
       </c>
       <c r="I74" s="1">
-        <v>0.056148231330713</v>
+        <v>-21.74320524836</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>84288.6</v>
+        <v>129809.1</v>
       </c>
       <c r="M74" s="1">
-        <v>84288.6</v>
+        <v>129809.1</v>
       </c>
       <c r="N74" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>2591.0</v>
+        <v>2201.0</v>
       </c>
       <c r="C75" s="1">
-        <v>50.6</v>
+        <v>27.04</v>
       </c>
       <c r="D75" s="1">
-        <v>64.02</v>
+        <v>33.4333348478</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>165875.82</v>
+        <v>73586.77</v>
       </c>
       <c r="H75" s="1">
-        <v>-34771.22</v>
+        <v>-14071.73</v>
       </c>
       <c r="I75" s="1">
-        <v>-20.962199312715</v>
+        <v>-19.122635767272</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>131104.6</v>
+        <v>59515.04</v>
       </c>
       <c r="M75" s="1">
-        <v>131104.6</v>
+        <v>59515.04</v>
       </c>
       <c r="N75" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="1">
-        <v>2201.0</v>
+        <v>3788.0</v>
       </c>
       <c r="C76" s="1">
-        <v>27.3</v>
+        <v>34.36</v>
       </c>
       <c r="D76" s="1">
-        <v>33.4333348478</v>
+        <v>35.44</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>73586.77</v>
+        <v>134246.72</v>
       </c>
       <c r="H76" s="1">
-        <v>-13499.47</v>
+        <v>-4091.04</v>
       </c>
       <c r="I76" s="1">
-        <v>-18.344968803496</v>
+        <v>-3.0474040632054</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>60087.3</v>
+        <v>130155.68</v>
       </c>
       <c r="M76" s="1">
-        <v>60087.3</v>
+        <v>130155.68</v>
       </c>
       <c r="N76" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" s="1">
-        <v>3788.0</v>
+        <v>215158.0</v>
       </c>
       <c r="C77" s="1">
-        <v>35.44</v>
+        <v>4.111</v>
       </c>
       <c r="D77" s="1">
-        <v>35.44</v>
+        <v>3.6632917205</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>134246.72</v>
+        <v>788186.52</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>96328.02</v>
       </c>
       <c r="I77" s="1">
-        <v>0.0</v>
+        <v>12.221475190923</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>134246.72</v>
+        <v>884514.54</v>
       </c>
       <c r="M77" s="1">
-        <v>134246.72</v>
+        <v>884514.54</v>
       </c>
       <c r="N77" s="1">
-        <v>0.19</v>
+        <v>1.24</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" s="1">
-        <v>215158.0</v>
+        <v>7509.0</v>
       </c>
       <c r="C78" s="1">
-        <v>4.177</v>
+        <v>22.74</v>
       </c>
       <c r="D78" s="1">
-        <v>3.6632917205</v>
+        <v>27.08</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>788186.52</v>
+        <v>203343.72</v>
       </c>
       <c r="H78" s="1">
-        <v>110528.45</v>
+        <v>-32589.06</v>
       </c>
       <c r="I78" s="1">
-        <v>14.023133762805</v>
+        <v>-16.02658788774</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>898714.97</v>
+        <v>170754.66</v>
       </c>
       <c r="M78" s="1">
-        <v>898714.97</v>
+        <v>170754.66</v>
       </c>
       <c r="N78" s="1">
-        <v>1.24</v>
+        <v>0.24</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" s="1">
-        <v>8092.0</v>
+        <v>4400.0</v>
       </c>
       <c r="C79" s="1">
-        <v>24.5</v>
+        <v>170.72</v>
       </c>
       <c r="D79" s="1">
-        <v>27.08</v>
+        <v>134.9082568182</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>219131.36</v>
+        <v>593596.33</v>
       </c>
       <c r="H79" s="1">
-        <v>-20877.36</v>
+        <v>157571.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-9.5273264401773</v>
+        <v>26.545256774077</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>198254.0</v>
+        <v>751168.0</v>
       </c>
       <c r="M79" s="1">
-        <v>198254.0</v>
+        <v>751168.0</v>
       </c>
       <c r="N79" s="1">
-        <v>0.27</v>
+        <v>1.05</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" s="1">
-        <v>4400.0</v>
+        <v>3419.0</v>
       </c>
       <c r="C80" s="1">
-        <v>177.6</v>
+        <v>131.4</v>
       </c>
       <c r="D80" s="1">
-        <v>134.9082568182</v>
+        <v>76.1009622697</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>593596.33</v>
+        <v>260189.19</v>
       </c>
       <c r="H80" s="1">
-        <v>187843.67</v>
+        <v>189067.41</v>
       </c>
       <c r="I80" s="1">
-        <v>31.645018762161</v>
+        <v>72.665359387144</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>781440.0</v>
+        <v>449256.6</v>
       </c>
       <c r="M80" s="1">
-        <v>781440.0</v>
+        <v>449256.6</v>
       </c>
       <c r="N80" s="1">
-        <v>1.08</v>
+        <v>0.63</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" s="1">
-        <v>3419.0</v>
+        <v>2695.0</v>
       </c>
       <c r="C81" s="1">
-        <v>143.0</v>
+        <v>55.12</v>
       </c>
       <c r="D81" s="1">
-        <v>76.1009622697</v>
+        <v>56.8</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>260189.19</v>
+        <v>153076.0</v>
       </c>
       <c r="H81" s="1">
-        <v>228727.81</v>
+        <v>-4527.6</v>
       </c>
       <c r="I81" s="1">
-        <v>87.908267826192</v>
+        <v>-2.9577464788732</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>488917.0</v>
+        <v>148548.4</v>
       </c>
       <c r="M81" s="1">
-        <v>488917.0</v>
+        <v>148548.4</v>
       </c>
       <c r="N81" s="1">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" s="1">
-        <v>2695.0</v>
+        <v>2303.0</v>
       </c>
       <c r="C82" s="1">
-        <v>54.92</v>
+        <v>386.95</v>
       </c>
       <c r="D82" s="1">
-        <v>56.8</v>
+        <v>360.5104646114</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>153076.0</v>
+        <v>830255.6</v>
       </c>
       <c r="H82" s="1">
-        <v>-5066.6</v>
+        <v>60890.25</v>
       </c>
       <c r="I82" s="1">
-        <v>-3.3098591549296</v>
+        <v>7.3339162060455</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>148009.4</v>
+        <v>891145.85</v>
       </c>
       <c r="M82" s="1">
-        <v>148009.4</v>
+        <v>891145.85</v>
       </c>
       <c r="N82" s="1">
-        <v>0.2</v>
+        <v>1.25</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" s="1">
-        <v>2303.0</v>
+        <v>12850.0</v>
       </c>
       <c r="C83" s="1">
-        <v>378.0</v>
+        <v>23.48</v>
       </c>
       <c r="D83" s="1">
-        <v>360.5104646114</v>
+        <v>20.7480062257</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>830255.6</v>
+        <v>266611.88</v>
       </c>
       <c r="H83" s="1">
-        <v>40278.4</v>
+        <v>35106.12</v>
       </c>
       <c r="I83" s="1">
-        <v>4.851325302714</v>
+        <v>13.167500262929</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>870534.0</v>
+        <v>301718.0</v>
       </c>
       <c r="M83" s="1">
-        <v>870534.0</v>
+        <v>301718.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1.2</v>
+        <v>0.42</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" s="1">
-        <v>12850.0</v>
+        <v>1953.0</v>
       </c>
       <c r="C84" s="1">
-        <v>25.72</v>
+        <v>475.15</v>
       </c>
       <c r="D84" s="1">
-        <v>20.7480062257</v>
+        <v>637.8062672811</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>266611.88</v>
+        <v>1245635.64</v>
       </c>
       <c r="H84" s="1">
-        <v>63890.12</v>
+        <v>-317667.69</v>
       </c>
       <c r="I84" s="1">
-        <v>23.963718345934</v>
+        <v>-25.502456721614</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>330502.0</v>
+        <v>927967.95</v>
       </c>
       <c r="M84" s="1">
-        <v>330502.0</v>
+        <v>927967.95</v>
       </c>
       <c r="N84" s="1">
-        <v>0.46</v>
+        <v>1.3</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" s="1">
-        <v>1953.0</v>
+        <v>10527.0</v>
       </c>
       <c r="C85" s="1">
-        <v>491.4</v>
+        <v>46.73</v>
       </c>
       <c r="D85" s="1">
-        <v>637.8062672811</v>
+        <v>54.0571615845</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>1245635.64</v>
+        <v>569059.74</v>
       </c>
       <c r="H85" s="1">
-        <v>-285931.44</v>
+        <v>-77133.03</v>
       </c>
       <c r="I85" s="1">
-        <v>-22.954661123858</v>
+        <v>-13.554469694166</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>959704.2</v>
+        <v>491926.71</v>
       </c>
       <c r="M85" s="1">
-        <v>959704.2</v>
+        <v>491926.71</v>
       </c>
       <c r="N85" s="1">
-        <v>1.32</v>
+        <v>0.69</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>199</v>
       </c>
       <c r="B86" s="1">
-        <v>10845.0</v>
+        <v>4355.0</v>
       </c>
       <c r="C86" s="1">
-        <v>45.405</v>
+        <v>143.15</v>
       </c>
       <c r="D86" s="1">
-        <v>54.0571618257</v>
+        <v>111.1105120551</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>586249.92</v>
+        <v>483886.28</v>
       </c>
       <c r="H86" s="1">
-        <v>-93832.69</v>
+        <v>139531.97</v>
       </c>
       <c r="I86" s="1">
-        <v>-16.005578303533</v>
+        <v>28.835694618165</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>492417.23</v>
+        <v>623418.25</v>
       </c>
       <c r="M86" s="1">
-        <v>492417.23</v>
+        <v>623418.25</v>
       </c>
       <c r="N86" s="1">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" s="1">
-        <v>4355.0</v>
+        <v>11028.0</v>
       </c>
       <c r="C87" s="1">
-        <v>142.8</v>
+        <v>16.11</v>
       </c>
       <c r="D87" s="1">
-        <v>111.1105120551</v>
+        <v>12.7945384476</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>483886.28</v>
+        <v>141098.17</v>
       </c>
       <c r="H87" s="1">
-        <v>138007.72</v>
+        <v>36562.91</v>
       </c>
       <c r="I87" s="1">
-        <v>28.520692919832</v>
+        <v>25.913100077769</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>621894.0</v>
+        <v>177661.08</v>
       </c>
       <c r="M87" s="1">
-        <v>621894.0</v>
+        <v>177661.08</v>
       </c>
       <c r="N87" s="1">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>203</v>
       </c>
       <c r="B88" s="1">
-        <v>11028.0</v>
+        <v>6395.0</v>
       </c>
       <c r="C88" s="1">
-        <v>15.76</v>
+        <v>49.1</v>
       </c>
       <c r="D88" s="1">
-        <v>12.7945384476</v>
+        <v>52.2038014073</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>141098.17</v>
+        <v>333843.31</v>
       </c>
       <c r="H88" s="1">
-        <v>32703.11</v>
+        <v>-19848.81</v>
       </c>
       <c r="I88" s="1">
-        <v>23.177557866271</v>
+        <v>-5.9455467296918</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>173801.28</v>
+        <v>313994.5</v>
       </c>
       <c r="M88" s="1">
-        <v>173801.28</v>
+        <v>313994.5</v>
       </c>
       <c r="N88" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" s="1">
-        <v>6395.0</v>
+        <v>631.0</v>
       </c>
       <c r="C89" s="1">
-        <v>51.14</v>
+        <v>522.2</v>
       </c>
       <c r="D89" s="1">
-        <v>52.2038014073</v>
+        <v>200.3845007924</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>333843.31</v>
+        <v>126442.62</v>
       </c>
       <c r="H89" s="1">
-        <v>-6803.01</v>
+        <v>203065.58</v>
       </c>
       <c r="I89" s="1">
-        <v>-2.0377853310884</v>
+        <v>160.59899739502</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>327040.3</v>
+        <v>329508.2</v>
       </c>
       <c r="M89" s="1">
-        <v>327040.3</v>
+        <v>329508.2</v>
       </c>
       <c r="N89" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>207</v>
       </c>
       <c r="B90" s="1">
-        <v>631.0</v>
+        <v>4313.0</v>
       </c>
       <c r="C90" s="1">
-        <v>495.9</v>
+        <v>81.6</v>
       </c>
       <c r="D90" s="1">
-        <v>200.3845007924</v>
+        <v>69.472246696</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>126442.62</v>
+        <v>299633.8</v>
       </c>
       <c r="H90" s="1">
-        <v>186470.28</v>
+        <v>52307.0</v>
       </c>
       <c r="I90" s="1">
-        <v>147.4742298127</v>
+        <v>17.456975815145</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>312912.9</v>
+        <v>351940.8</v>
       </c>
       <c r="M90" s="1">
-        <v>312912.9</v>
+        <v>351940.8</v>
       </c>
       <c r="N90" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>209</v>
       </c>
       <c r="B91" s="1">
-        <v>4313.0</v>
+        <v>71680.0</v>
       </c>
       <c r="C91" s="1">
-        <v>75.76</v>
+        <v>7.958</v>
       </c>
       <c r="D91" s="1">
-        <v>69.472246696</v>
+        <v>4.7133890904</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>299633.8</v>
+        <v>337855.73</v>
       </c>
       <c r="H91" s="1">
-        <v>27119.08</v>
+        <v>232573.71</v>
       </c>
       <c r="I91" s="1">
-        <v>9.0507412715121</v>
+        <v>68.838172435317</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>326752.88</v>
+        <v>570429.44</v>
       </c>
       <c r="M91" s="1">
-        <v>326752.88</v>
+        <v>570429.44</v>
       </c>
       <c r="N91" s="1">
-        <v>0.45</v>
+        <v>0.8</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>211</v>
       </c>
       <c r="B92" s="1">
-        <v>71680.0</v>
+        <v>31693.0</v>
       </c>
       <c r="C92" s="1">
-        <v>11.03</v>
+        <v>17.5</v>
       </c>
       <c r="D92" s="1">
-        <v>4.7133890904</v>
+        <v>16.4664743003</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>337855.73</v>
+        <v>521871.97</v>
       </c>
       <c r="H92" s="1">
-        <v>452774.67</v>
+        <v>32755.53</v>
       </c>
       <c r="I92" s="1">
-        <v>134.0142048205</v>
+        <v>6.2765451840611</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>790630.4</v>
+        <v>554627.5</v>
       </c>
       <c r="M92" s="1">
-        <v>790630.4</v>
+        <v>554627.5</v>
       </c>
       <c r="N92" s="1">
-        <v>1.09</v>
+        <v>0.78</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>213</v>
       </c>
       <c r="B93" s="1">
-        <v>31693.0</v>
+        <v>38.0</v>
       </c>
       <c r="C93" s="1">
-        <v>17.055</v>
+        <v>4823.57</v>
       </c>
       <c r="D93" s="1">
-        <v>16.4664743003</v>
+        <v>4815.3589473684</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>521871.97</v>
+        <v>182983.64</v>
       </c>
       <c r="H93" s="1">
-        <v>18652.15</v>
+        <v>312.02</v>
       </c>
       <c r="I93" s="1">
-        <v>3.5740854217558</v>
+        <v>0.17051797636117</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>540524.12</v>
+        <v>183295.66</v>
       </c>
       <c r="M93" s="1">
-        <v>540524.12</v>
+        <v>183295.66</v>
       </c>
       <c r="N93" s="1">
-        <v>0.75</v>
+        <v>0.26</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>215</v>
       </c>
       <c r="B94" s="1">
-        <v>22.0</v>
+        <v>16138.0</v>
       </c>
       <c r="C94" s="1">
-        <v>4816.02</v>
+        <v>16.57</v>
       </c>
       <c r="D94" s="1">
-        <v>4809.9272727273</v>
+        <v>18.19</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>105818.4</v>
+        <v>293550.22</v>
       </c>
       <c r="H94" s="1">
-        <v>134.04</v>
+        <v>-26143.56</v>
       </c>
       <c r="I94" s="1">
-        <v>0.12666984191785</v>
+        <v>-8.9059923034634</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>105952.44</v>
+        <v>267406.66</v>
       </c>
       <c r="M94" s="1">
-        <v>105952.44</v>
+        <v>267406.66</v>
       </c>
       <c r="N94" s="1">
-        <v>0.15</v>
+        <v>0.38</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>217</v>
       </c>
       <c r="B95" s="1">
-        <v>17899.0</v>
+        <v>4549.0</v>
       </c>
       <c r="C95" s="1">
-        <v>15.7</v>
+        <v>81.1</v>
       </c>
       <c r="D95" s="1">
-        <v>18.19</v>
+        <v>68.5641899319</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>325582.81</v>
+        <v>311898.5</v>
       </c>
       <c r="H95" s="1">
-        <v>-44568.51</v>
+        <v>57025.4</v>
       </c>
       <c r="I95" s="1">
-        <v>-13.68884002199</v>
+        <v>18.283319733824</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>281014.3</v>
+        <v>368923.9</v>
       </c>
       <c r="M95" s="1">
-        <v>281014.3</v>
+        <v>368923.9</v>
       </c>
       <c r="N95" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>219</v>
       </c>
       <c r="B96" s="1">
-        <v>4549.0</v>
+        <v>4821.0</v>
       </c>
       <c r="C96" s="1">
-        <v>70.5</v>
+        <v>258.83</v>
       </c>
       <c r="D96" s="1">
-        <v>68.5641899319</v>
+        <v>158.78</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>311898.5</v>
+        <v>765478.38</v>
       </c>
       <c r="H96" s="1">
-        <v>8806.0</v>
+        <v>482341.05</v>
       </c>
       <c r="I96" s="1">
-        <v>2.8233543925348</v>
+        <v>63.011714321703</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>320704.5</v>
+        <v>1247819.43</v>
       </c>
       <c r="M96" s="1">
-        <v>320704.5</v>
+        <v>1247819.43</v>
       </c>
       <c r="N96" s="1">
-        <v>0.44</v>
+        <v>1.75</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>221</v>
       </c>
       <c r="B97" s="1">
-        <v>4821.0</v>
+        <v>9160.0</v>
       </c>
       <c r="C97" s="1">
-        <v>260.46</v>
+        <v>26.21</v>
       </c>
       <c r="D97" s="1">
-        <v>158.78</v>
+        <v>22.75</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>765478.38</v>
+        <v>208390.0</v>
       </c>
       <c r="H97" s="1">
-        <v>490199.28</v>
+        <v>31693.6</v>
       </c>
       <c r="I97" s="1">
-        <v>64.038291976319</v>
+        <v>15.208791208791</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>1255677.66</v>
+        <v>240083.6</v>
       </c>
       <c r="M97" s="1">
-        <v>1255677.66</v>
+        <v>240083.6</v>
       </c>
       <c r="N97" s="1">
-        <v>1.73</v>
+        <v>0.34</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>223</v>
       </c>
       <c r="B98" s="1">
-        <v>9160.0</v>
+        <v>2239.0</v>
       </c>
       <c r="C98" s="1">
-        <v>29.0</v>
+        <v>120.2</v>
       </c>
       <c r="D98" s="1">
-        <v>22.75</v>
+        <v>143.25</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>208390.0</v>
+        <v>320736.75</v>
       </c>
       <c r="H98" s="1">
-        <v>57250.0</v>
+        <v>-51608.95</v>
       </c>
       <c r="I98" s="1">
-        <v>27.472527472527</v>
+        <v>-16.0907504363</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>265640.0</v>
+        <v>269127.8</v>
       </c>
       <c r="M98" s="1">
-        <v>265640.0</v>
+        <v>269127.8</v>
       </c>
       <c r="N98" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>225</v>
       </c>
       <c r="B99" s="1">
-        <v>2239.0</v>
+        <v>4604.0</v>
       </c>
       <c r="C99" s="1">
-        <v>143.25</v>
+        <v>16.69</v>
       </c>
       <c r="D99" s="1">
-        <v>143.25</v>
+        <v>16.36</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>320736.75</v>
+        <v>75321.44</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>1519.32</v>
       </c>
       <c r="I99" s="1">
-        <v>0.0</v>
+        <v>2.0171149144254</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>320736.75</v>
+        <v>76840.76</v>
       </c>
       <c r="M99" s="1">
-        <v>320736.75</v>
+        <v>76840.76</v>
       </c>
       <c r="N99" s="1">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>227</v>
       </c>
       <c r="B100" s="1">
-        <v>4604.0</v>
+        <v>3185.0</v>
       </c>
       <c r="C100" s="1">
-        <v>16.81</v>
+        <v>27.5</v>
       </c>
       <c r="D100" s="1">
-        <v>16.36</v>
+        <v>23.76</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>75321.44</v>
+        <v>75675.6</v>
       </c>
       <c r="H100" s="1">
-        <v>2071.8</v>
+        <v>11911.9</v>
       </c>
       <c r="I100" s="1">
-        <v>2.7506112469438</v>
+        <v>15.740740740741</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>77393.24</v>
+        <v>87587.5</v>
       </c>
       <c r="M100" s="1">
-        <v>77393.24</v>
+        <v>87587.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>229</v>
       </c>
       <c r="B101" s="1">
-        <v>3185.0</v>
+        <v>7439.0</v>
       </c>
       <c r="C101" s="1">
-        <v>27.93</v>
+        <v>35.965</v>
       </c>
       <c r="D101" s="1">
-        <v>23.76</v>
+        <v>41.96</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>75675.6</v>
+        <v>312140.44</v>
       </c>
       <c r="H101" s="1">
-        <v>13281.45</v>
+        <v>-44596.8</v>
       </c>
       <c r="I101" s="1">
-        <v>17.550505050505</v>
+        <v>-14.287414985383</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>88957.05</v>
+        <v>267543.64</v>
       </c>
       <c r="M101" s="1">
-        <v>88957.05</v>
+        <v>267543.64</v>
       </c>
       <c r="N101" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>231</v>
       </c>
       <c r="B102" s="1">
-        <v>7439.0</v>
+        <v>6208.0</v>
       </c>
       <c r="C102" s="1">
-        <v>34.555</v>
+        <v>36.5</v>
       </c>
       <c r="D102" s="1">
-        <v>41.96</v>
+        <v>28.0457989691</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>312140.44</v>
+        <v>174108.32</v>
       </c>
       <c r="H102" s="1">
-        <v>-55085.79</v>
+        <v>52483.68</v>
       </c>
       <c r="I102" s="1">
-        <v>-17.647758169368</v>
+        <v>30.14426880921</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>257054.65</v>
+        <v>226592.0</v>
       </c>
       <c r="M102" s="1">
-        <v>257054.65</v>
+        <v>226592.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>233</v>
       </c>
       <c r="B103" s="1">
-        <v>6208.0</v>
+        <v>4334.0</v>
       </c>
       <c r="C103" s="1">
-        <v>28.31</v>
+        <v>35.84</v>
       </c>
       <c r="D103" s="1">
-        <v>28.0457989691</v>
+        <v>37.416319797</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>174108.32</v>
+        <v>162162.33</v>
       </c>
       <c r="H103" s="1">
-        <v>1640.16</v>
+        <v>-6831.77</v>
       </c>
       <c r="I103" s="1">
-        <v>0.94203424626692</v>
+        <v>-4.2129204729606</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>175748.48</v>
+        <v>155330.56</v>
       </c>
       <c r="M103" s="1">
-        <v>175748.48</v>
+        <v>155330.56</v>
       </c>
       <c r="N103" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>235</v>
       </c>
       <c r="B104" s="1">
-        <v>4334.0</v>
+        <v>3408.0</v>
       </c>
       <c r="C104" s="1">
-        <v>38.62</v>
+        <v>338.4</v>
       </c>
       <c r="D104" s="1">
-        <v>37.416319797</v>
+        <v>253.332133216</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>162162.33</v>
+        <v>863355.91</v>
       </c>
       <c r="H104" s="1">
-        <v>5216.75</v>
+        <v>289911.29</v>
       </c>
       <c r="I104" s="1">
-        <v>3.2169925037461</v>
+        <v>33.579580175689</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>167379.08</v>
+        <v>1153267.2</v>
       </c>
       <c r="M104" s="1">
-        <v>167379.08</v>
+        <v>1153267.2</v>
       </c>
       <c r="N104" s="1">
-        <v>0.23</v>
+        <v>1.62</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>237</v>
       </c>
       <c r="B105" s="1">
-        <v>3408.0</v>
+        <v>69527.0</v>
       </c>
       <c r="C105" s="1">
-        <v>357.1</v>
+        <v>4.188</v>
       </c>
       <c r="D105" s="1">
-        <v>253.332133216</v>
+        <v>2.5731999079</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>863355.91</v>
+        <v>178906.87</v>
       </c>
       <c r="H105" s="1">
-        <v>353640.89</v>
+        <v>112272.21</v>
       </c>
       <c r="I105" s="1">
-        <v>40.961194092017</v>
+        <v>62.7545549257</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>1216996.8</v>
+        <v>291179.08</v>
       </c>
       <c r="M105" s="1">
-        <v>1216996.8</v>
+        <v>291179.08</v>
       </c>
       <c r="N105" s="1">
-        <v>1.68</v>
+        <v>0.41</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>239</v>
       </c>
       <c r="B106" s="1">
-        <v>69527.0</v>
+        <v>24154.0</v>
       </c>
       <c r="C106" s="1">
-        <v>4.397</v>
+        <v>9.624</v>
       </c>
       <c r="D106" s="1">
-        <v>2.5731999079</v>
+        <v>9.3879999172</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>178906.87</v>
+        <v>226757.75</v>
       </c>
       <c r="H106" s="1">
-        <v>126803.35</v>
+        <v>5700.35</v>
       </c>
       <c r="I106" s="1">
-        <v>70.876736035905</v>
+        <v>2.5138501330164</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>305710.22</v>
+        <v>232458.1</v>
       </c>
       <c r="M106" s="1">
-        <v>305710.22</v>
+        <v>232458.1</v>
       </c>
       <c r="N106" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" s="1">
-        <v>24154.0</v>
+        <v>11138.0</v>
       </c>
       <c r="C107" s="1">
-        <v>9.3</v>
+        <v>74.47</v>
       </c>
       <c r="D107" s="1">
-        <v>9.3879999172</v>
+        <v>89.7730059257</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>226757.75</v>
+        <v>999891.74</v>
       </c>
       <c r="H107" s="1">
-        <v>-2125.55</v>
+        <v>-170444.88</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.93736597756857</v>
+        <v>-17.046333436058</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>224632.2</v>
+        <v>829446.86</v>
       </c>
       <c r="M107" s="1">
-        <v>224632.2</v>
+        <v>829446.86</v>
       </c>
       <c r="N107" s="1">
-        <v>0.31</v>
+        <v>1.16</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>243</v>
       </c>
       <c r="B108" s="1">
-        <v>11138.0</v>
+        <v>9956.0</v>
       </c>
       <c r="C108" s="1">
-        <v>74.51</v>
+        <v>157.68</v>
       </c>
       <c r="D108" s="1">
-        <v>89.7730059257</v>
+        <v>176.0814935717</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>999891.74</v>
+        <v>1753067.35</v>
       </c>
       <c r="H108" s="1">
-        <v>-169999.36</v>
+        <v>-183205.27</v>
       </c>
       <c r="I108" s="1">
-        <v>-17.001776612336</v>
+        <v>-10.450555136972</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>829892.38</v>
+        <v>1569862.08</v>
       </c>
       <c r="M108" s="1">
-        <v>829892.38</v>
+        <v>1569862.08</v>
       </c>
       <c r="N108" s="1">
-        <v>1.14</v>
+        <v>2.2</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>245</v>
       </c>
       <c r="B109" s="1">
-        <v>9956.0</v>
+        <v>24674.0</v>
       </c>
       <c r="C109" s="1">
-        <v>140.06</v>
+        <v>32.34</v>
       </c>
       <c r="D109" s="1">
-        <v>176.0814935717</v>
+        <v>32.3946003891</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1753067.35</v>
+        <v>799304.37</v>
       </c>
       <c r="H109" s="1">
-        <v>-358629.99</v>
+        <v>-1347.21</v>
       </c>
       <c r="I109" s="1">
-        <v>-20.457285340463</v>
+        <v>-0.16854780864016</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>1394437.36</v>
+        <v>797957.16</v>
       </c>
       <c r="M109" s="1">
-        <v>1394437.36</v>
+        <v>797957.16</v>
       </c>
       <c r="N109" s="1">
-        <v>1.92</v>
+        <v>1.12</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>247</v>
       </c>
       <c r="B110" s="1">
-        <v>24674.0</v>
+        <v>6159.0</v>
       </c>
       <c r="C110" s="1">
-        <v>31.28</v>
+        <v>289.6</v>
       </c>
       <c r="D110" s="1">
-        <v>32.3946003891</v>
+        <v>130.4306900471</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>799304.37</v>
+        <v>803322.62</v>
       </c>
       <c r="H110" s="1">
-        <v>-27501.65</v>
+        <v>980323.78</v>
       </c>
       <c r="I110" s="1">
-        <v>-3.4406980659946</v>
+        <v>122.03363326181</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>771802.72</v>
+        <v>1783646.4</v>
       </c>
       <c r="M110" s="1">
-        <v>771802.72</v>
+        <v>1783646.4</v>
       </c>
       <c r="N110" s="1">
-        <v>1.06</v>
+        <v>2.5</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>249</v>
       </c>
       <c r="B111" s="1">
-        <v>6159.0</v>
+        <v>8053.0</v>
       </c>
       <c r="C111" s="1">
-        <v>278.35</v>
+        <v>147.44</v>
       </c>
       <c r="D111" s="1">
-        <v>130.4306900471</v>
+        <v>114.1102880914</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>803322.62</v>
+        <v>918930.15</v>
       </c>
       <c r="H111" s="1">
-        <v>911035.03</v>
+        <v>268404.17</v>
       </c>
       <c r="I111" s="1">
-        <v>113.40836263269</v>
+        <v>29.208332102282</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>1714357.65</v>
+        <v>1187334.32</v>
       </c>
       <c r="M111" s="1">
-        <v>1714357.65</v>
+        <v>1187334.32</v>
       </c>
       <c r="N111" s="1">
-        <v>2.36</v>
+        <v>1.67</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>251</v>
       </c>
       <c r="B112" s="1">
-        <v>8053.0</v>
+        <v>7251.0</v>
       </c>
       <c r="C112" s="1">
-        <v>170.44</v>
+        <v>282.65</v>
       </c>
       <c r="D112" s="1">
-        <v>114.1102880914</v>
+        <v>190.6776265343</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>918930.15</v>
+        <v>1382603.47</v>
       </c>
       <c r="H112" s="1">
-        <v>453623.17</v>
+        <v>666891.68</v>
       </c>
       <c r="I112" s="1">
-        <v>49.364271049328</v>
+        <v>48.234486204494</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>1372553.32</v>
+        <v>2049495.15</v>
       </c>
       <c r="M112" s="1">
-        <v>1372553.32</v>
+        <v>2049495.15</v>
       </c>
       <c r="N112" s="1">
-        <v>1.89</v>
+        <v>2.88</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>253</v>
       </c>
       <c r="B113" s="1">
-        <v>7251.0</v>
+        <v>8026.0</v>
       </c>
       <c r="C113" s="1">
-        <v>281.6</v>
+        <v>14.76</v>
       </c>
       <c r="D113" s="1">
-        <v>190.6776265343</v>
+        <v>19.72</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>1382603.47</v>
+        <v>158272.72</v>
       </c>
       <c r="H113" s="1">
-        <v>659278.13</v>
+        <v>-39808.96</v>
       </c>
       <c r="I113" s="1">
-        <v>47.683818557175</v>
+        <v>-25.152129817444</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>2041881.6</v>
+        <v>118463.76</v>
       </c>
       <c r="M113" s="1">
-        <v>2041881.6</v>
+        <v>118463.76</v>
       </c>
       <c r="N113" s="1">
-        <v>2.82</v>
+        <v>0.17</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>255</v>
       </c>
       <c r="B114" s="1">
-        <v>8898.0</v>
+        <v>7247.0</v>
       </c>
       <c r="C114" s="1">
-        <v>16.41</v>
+        <v>81.31</v>
       </c>
       <c r="D114" s="1">
-        <v>19.72</v>
+        <v>32.0377342349</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>175468.56</v>
+        <v>232177.46</v>
       </c>
       <c r="H114" s="1">
-        <v>-29452.38</v>
+        <v>357076.11</v>
       </c>
       <c r="I114" s="1">
-        <v>-16.784989858012</v>
+        <v>153.79447686265</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>146016.18</v>
+        <v>589253.57</v>
       </c>
       <c r="M114" s="1">
-        <v>146016.18</v>
+        <v>589253.57</v>
       </c>
       <c r="N114" s="1">
-        <v>0.2</v>
+        <v>0.83</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>257</v>
       </c>
       <c r="B115" s="1">
-        <v>7247.0</v>
+        <v>484.0</v>
       </c>
       <c r="C115" s="1">
-        <v>77.76</v>
+        <v>183.0</v>
       </c>
       <c r="D115" s="1">
-        <v>32.0377342349</v>
+        <v>131.2</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>232177.46</v>
+        <v>63500.8</v>
       </c>
       <c r="H115" s="1">
-        <v>331349.26</v>
+        <v>25071.2</v>
       </c>
       <c r="I115" s="1">
-        <v>142.71379314771</v>
+        <v>39.481707317073</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>563526.72</v>
+        <v>88572.0</v>
       </c>
       <c r="M115" s="1">
-        <v>563526.72</v>
+        <v>88572.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.78</v>
+        <v>0.12</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>259</v>
       </c>
       <c r="B116" s="1">
-        <v>625.0</v>
+        <v>1839.0</v>
       </c>
       <c r="C116" s="1">
-        <v>146.2</v>
+        <v>46.52</v>
       </c>
       <c r="D116" s="1">
-        <v>131.2</v>
+        <v>52.5</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>82000.0</v>
+        <v>96547.5</v>
       </c>
       <c r="H116" s="1">
-        <v>9375.0</v>
+        <v>-10997.22</v>
       </c>
       <c r="I116" s="1">
-        <v>11.432926829268</v>
+        <v>-11.390476190476</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>91375.0</v>
+        <v>85550.28</v>
       </c>
       <c r="M116" s="1">
-        <v>91375.0</v>
+        <v>85550.28</v>
       </c>
       <c r="N116" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>261</v>
       </c>
       <c r="B117" s="1">
-        <v>1839.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C117" s="1">
-        <v>52.55</v>
+        <v>45.68</v>
       </c>
       <c r="D117" s="1">
-        <v>52.5</v>
+        <v>29.1999616711</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>96547.5</v>
+        <v>152365.4</v>
       </c>
       <c r="H117" s="1">
-        <v>91.95</v>
+        <v>85992.84</v>
       </c>
       <c r="I117" s="1">
-        <v>0.095238095238095</v>
+        <v>56.438561510684</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>96639.45</v>
+        <v>238358.24</v>
       </c>
       <c r="M117" s="1">
-        <v>96639.45</v>
+        <v>238358.24</v>
       </c>
       <c r="N117" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>263</v>
       </c>
       <c r="B118" s="1">
-        <v>5218.0</v>
+        <v>6508.0</v>
       </c>
       <c r="C118" s="1">
-        <v>63.47</v>
+        <v>9.938</v>
       </c>
       <c r="D118" s="1">
-        <v>29.1999616711</v>
+        <v>11.505</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>152365.4</v>
+        <v>74874.54</v>
       </c>
       <c r="H118" s="1">
-        <v>178821.06</v>
+        <v>-10198.04</v>
       </c>
       <c r="I118" s="1">
-        <v>117.36329901671</v>
+        <v>-13.620170487859</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>331186.46</v>
+        <v>64676.5</v>
       </c>
       <c r="M118" s="1">
-        <v>331186.46</v>
+        <v>64676.5</v>
       </c>
       <c r="N118" s="1">
-        <v>0.46</v>
+        <v>0.09</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>265</v>
       </c>
       <c r="B119" s="1">
-        <v>6508.0</v>
+        <v>13917.0</v>
       </c>
       <c r="C119" s="1">
-        <v>9.31</v>
+        <v>29.9</v>
       </c>
       <c r="D119" s="1">
-        <v>11.505</v>
+        <v>29.5709959043</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>74874.54</v>
+        <v>411539.55</v>
       </c>
       <c r="H119" s="1">
-        <v>-14285.06</v>
+        <v>4578.75</v>
       </c>
       <c r="I119" s="1">
-        <v>-19.078661451543</v>
+        <v>1.112590515298</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>60589.48</v>
+        <v>416118.3</v>
       </c>
       <c r="M119" s="1">
-        <v>60589.48</v>
+        <v>416118.3</v>
       </c>
       <c r="N119" s="1">
-        <v>0.08</v>
+        <v>0.58</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>267</v>
       </c>
       <c r="B120" s="1">
-        <v>13917.0</v>
+        <v>917.0</v>
       </c>
       <c r="C120" s="1">
-        <v>34.66</v>
+        <v>245.9</v>
       </c>
       <c r="D120" s="1">
-        <v>29.5709959043</v>
+        <v>254.9</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>411539.55</v>
+        <v>233743.3</v>
       </c>
       <c r="H120" s="1">
-        <v>70823.67</v>
+        <v>-8253.0</v>
       </c>
       <c r="I120" s="1">
-        <v>17.209444389974</v>
+        <v>-3.5307963907415</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>482363.22</v>
+        <v>225490.3</v>
       </c>
       <c r="M120" s="1">
-        <v>482363.22</v>
+        <v>225490.3</v>
       </c>
       <c r="N120" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>269</v>
       </c>
       <c r="B121" s="1">
-        <v>917.0</v>
+        <v>1178.0</v>
       </c>
       <c r="C121" s="1">
-        <v>241.1</v>
+        <v>222.9</v>
       </c>
       <c r="D121" s="1">
-        <v>254.9</v>
+        <v>252.3</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>233743.3</v>
+        <v>297209.4</v>
       </c>
       <c r="H121" s="1">
-        <v>-12654.6</v>
+        <v>-34633.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-5.4138877991369</v>
+        <v>-11.652794292509</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>221088.7</v>
+        <v>262576.2</v>
       </c>
       <c r="M121" s="1">
-        <v>221088.7</v>
+        <v>262576.2</v>
       </c>
       <c r="N121" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" s="1">
-        <v>1178.0</v>
+        <v>4135.0</v>
       </c>
       <c r="C122" s="1">
-        <v>254.4</v>
+        <v>21.6</v>
       </c>
       <c r="D122" s="1">
-        <v>252.3</v>
+        <v>18.02</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>297209.4</v>
+        <v>74512.7</v>
       </c>
       <c r="H122" s="1">
-        <v>2473.8</v>
+        <v>14803.3</v>
       </c>
       <c r="I122" s="1">
-        <v>0.83234244946492</v>
+        <v>19.866814650388</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>299683.2</v>
+        <v>89316.0</v>
       </c>
       <c r="M122" s="1">
-        <v>299683.2</v>
+        <v>89316.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.41</v>
+        <v>0.13</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>273</v>
       </c>
       <c r="B123" s="1">
-        <v>4135.0</v>
+        <v>4516.0</v>
       </c>
       <c r="C123" s="1">
-        <v>21.26</v>
+        <v>105.3</v>
       </c>
       <c r="D123" s="1">
-        <v>18.02</v>
+        <v>104.5456820195</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>74512.7</v>
+        <v>472128.3</v>
       </c>
       <c r="H123" s="1">
-        <v>13397.4</v>
+        <v>3406.5</v>
       </c>
       <c r="I123" s="1">
-        <v>17.980022197558</v>
+        <v>0.72151997666736</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>87910.1</v>
+        <v>475534.8</v>
       </c>
       <c r="M123" s="1">
-        <v>87910.1</v>
+        <v>475534.8</v>
       </c>
       <c r="N123" s="1">
-        <v>0.12</v>
+        <v>0.67</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>275</v>
       </c>
       <c r="B124" s="1">
-        <v>4516.0</v>
+        <v>17229.0</v>
       </c>
       <c r="C124" s="1">
-        <v>102.55</v>
+        <v>81.61</v>
       </c>
       <c r="D124" s="1">
-        <v>104.5456820195</v>
+        <v>68.7286522723</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>472128.3</v>
+        <v>1184125.95</v>
       </c>
       <c r="H124" s="1">
-        <v>-9012.5</v>
+        <v>221932.74</v>
       </c>
       <c r="I124" s="1">
-        <v>-1.9089090825523</v>
+        <v>18.742325510221</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>463115.8</v>
+        <v>1406058.69</v>
       </c>
       <c r="M124" s="1">
-        <v>463115.8</v>
+        <v>1406058.69</v>
       </c>
       <c r="N124" s="1">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>277</v>
       </c>
       <c r="B125" s="1">
-        <v>17229.0</v>
+        <v>9963.0</v>
       </c>
       <c r="C125" s="1">
-        <v>81.82</v>
+        <v>14.435</v>
       </c>
       <c r="D125" s="1">
-        <v>68.7286522723</v>
+        <v>19.11</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1184125.95</v>
+        <v>190392.93</v>
       </c>
       <c r="H125" s="1">
-        <v>225550.83</v>
+        <v>-46577.02</v>
       </c>
       <c r="I125" s="1">
-        <v>19.047874932561</v>
+        <v>-24.463628980341</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>1409676.78</v>
+        <v>143815.91</v>
       </c>
       <c r="M125" s="1">
-        <v>1409676.78</v>
+        <v>143815.91</v>
       </c>
       <c r="N125" s="1">
-        <v>1.94</v>
+        <v>0.2</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>279</v>
       </c>
       <c r="B126" s="1">
-        <v>9963.0</v>
+        <v>6003.0</v>
       </c>
       <c r="C126" s="1">
-        <v>18.755</v>
+        <v>23.52</v>
       </c>
       <c r="D126" s="1">
-        <v>19.11</v>
+        <v>26.98</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>190392.93</v>
+        <v>161960.94</v>
       </c>
       <c r="H126" s="1">
-        <v>-3536.86</v>
+        <v>-20770.38</v>
       </c>
       <c r="I126" s="1">
-        <v>-1.8576635172325</v>
+        <v>-12.824314306894</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>186856.07</v>
+        <v>141190.56</v>
       </c>
       <c r="M126" s="1">
-        <v>186856.07</v>
+        <v>141190.56</v>
       </c>
       <c r="N126" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>281</v>
       </c>
       <c r="B127" s="1">
-        <v>6003.0</v>
+        <v>24114.0</v>
       </c>
       <c r="C127" s="1">
-        <v>23.09</v>
+        <v>20.81</v>
       </c>
       <c r="D127" s="1">
-        <v>26.98</v>
+        <v>19.8940926433</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>161960.94</v>
+        <v>479726.15</v>
       </c>
       <c r="H127" s="1">
-        <v>-23351.67</v>
+        <v>22086.19</v>
       </c>
       <c r="I127" s="1">
-        <v>-14.418087472202</v>
+        <v>4.603916213448</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>138609.27</v>
+        <v>501812.34</v>
       </c>
       <c r="M127" s="1">
-        <v>138609.27</v>
+        <v>501812.34</v>
       </c>
       <c r="N127" s="1">
-        <v>0.19</v>
+        <v>0.7</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>283</v>
       </c>
       <c r="B128" s="1">
-        <v>24114.0</v>
+        <v>6914.0</v>
       </c>
       <c r="C128" s="1">
-        <v>20.25</v>
+        <v>34.47</v>
       </c>
       <c r="D128" s="1">
-        <v>19.8940926433</v>
+        <v>37.08</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>479726.15</v>
+        <v>256371.12</v>
       </c>
       <c r="H128" s="1">
-        <v>8582.35</v>
+        <v>-18045.54</v>
       </c>
       <c r="I128" s="1">
-        <v>1.7890102509525</v>
+        <v>-7.0388349514563</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>488308.5</v>
+        <v>238325.58</v>
       </c>
       <c r="M128" s="1">
-        <v>488308.5</v>
+        <v>238325.58</v>
       </c>
       <c r="N128" s="1">
-        <v>0.67</v>
+        <v>0.33</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>285</v>
       </c>
       <c r="B129" s="1">
-        <v>6914.0</v>
+        <v>7808.0</v>
       </c>
       <c r="C129" s="1">
-        <v>37.08</v>
+        <v>59.55</v>
       </c>
       <c r="D129" s="1">
-        <v>37.08</v>
+        <v>60.0579277664</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>256371.12</v>
+        <v>468932.3</v>
       </c>
       <c r="H129" s="1">
-        <v>0.0</v>
+        <v>-3965.9</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0</v>
+        <v>-0.84572975672608</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>256371.12</v>
+        <v>464966.4</v>
       </c>
       <c r="M129" s="1">
-        <v>256371.12</v>
+        <v>464966.4</v>
       </c>
       <c r="N129" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>287</v>
       </c>
       <c r="B130" s="1">
-        <v>7808.0</v>
+        <v>3016.0</v>
       </c>
       <c r="C130" s="1">
-        <v>56.2</v>
+        <v>122.55</v>
       </c>
       <c r="D130" s="1">
-        <v>60.0579277664</v>
+        <v>108.3666511936</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>468932.3</v>
+        <v>326833.82</v>
       </c>
       <c r="H130" s="1">
-        <v>-30122.7</v>
+        <v>42776.98</v>
       </c>
       <c r="I130" s="1">
-        <v>-6.4236777888834</v>
+        <v>13.088296676274</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>438809.6</v>
+        <v>369610.8</v>
       </c>
       <c r="M130" s="1">
-        <v>438809.6</v>
+        <v>369610.8</v>
       </c>
       <c r="N130" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>289</v>
       </c>
       <c r="B131" s="1">
-        <v>3016.0</v>
+        <v>2047.0</v>
       </c>
       <c r="C131" s="1">
-        <v>125.25</v>
+        <v>74.66</v>
       </c>
       <c r="D131" s="1">
-        <v>108.3666511936</v>
+        <v>101.2</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>326833.82</v>
+        <v>207156.4</v>
       </c>
       <c r="H131" s="1">
-        <v>50920.18</v>
+        <v>-54327.38</v>
       </c>
       <c r="I131" s="1">
-        <v>15.579838096315</v>
+        <v>-26.225296442688</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>377754.0</v>
+        <v>152829.02</v>
       </c>
       <c r="M131" s="1">
-        <v>377754.0</v>
+        <v>152829.02</v>
       </c>
       <c r="N131" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>291</v>
       </c>
       <c r="B132" s="1">
-        <v>2047.0</v>
+        <v>12713.0</v>
       </c>
       <c r="C132" s="1">
-        <v>75.5</v>
+        <v>21.03</v>
       </c>
       <c r="D132" s="1">
-        <v>101.2</v>
+        <v>28.6531691969</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>207156.4</v>
+        <v>364267.74</v>
       </c>
       <c r="H132" s="1">
-        <v>-52607.9</v>
+        <v>-96913.35</v>
       </c>
       <c r="I132" s="1">
-        <v>-25.395256916996</v>
+        <v>-26.604977426769</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>154548.5</v>
+        <v>267354.39</v>
       </c>
       <c r="M132" s="1">
-        <v>154548.5</v>
+        <v>267354.39</v>
       </c>
       <c r="N132" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>293</v>
       </c>
       <c r="B133" s="1">
-        <v>12713.0</v>
+        <v>17824.0</v>
       </c>
       <c r="C133" s="1">
-        <v>22.47</v>
+        <v>29.34</v>
       </c>
       <c r="D133" s="1">
-        <v>28.6531691969</v>
+        <v>35.8788302289</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>364267.74</v>
+        <v>639504.27</v>
       </c>
       <c r="H133" s="1">
-        <v>-78606.63</v>
+        <v>-116548.11</v>
       </c>
       <c r="I133" s="1">
-        <v>-21.579355339015</v>
+        <v>-18.224758686912</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>285661.11</v>
+        <v>522956.16</v>
       </c>
       <c r="M133" s="1">
-        <v>285661.11</v>
+        <v>522956.16</v>
       </c>
       <c r="N133" s="1">
-        <v>0.39</v>
+        <v>0.73</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>295</v>
       </c>
       <c r="B134" s="1">
-        <v>17824.0</v>
+        <v>6341.0</v>
       </c>
       <c r="C134" s="1">
-        <v>31.89</v>
+        <v>21.26</v>
       </c>
       <c r="D134" s="1">
-        <v>35.8788302289</v>
+        <v>29.6773158808</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>639504.27</v>
+        <v>188183.86</v>
       </c>
       <c r="H134" s="1">
-        <v>-71096.91</v>
+        <v>-53374.2</v>
       </c>
       <c r="I134" s="1">
-        <v>-11.117503562564</v>
+        <v>-28.362793706113</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>568407.36</v>
+        <v>134809.66</v>
       </c>
       <c r="M134" s="1">
-        <v>568407.36</v>
+        <v>134809.66</v>
       </c>
       <c r="N134" s="1">
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>297</v>
       </c>
       <c r="B135" s="1">
-        <v>6341.0</v>
+        <v>10291.0</v>
       </c>
       <c r="C135" s="1">
-        <v>22.96</v>
+        <v>67.88</v>
       </c>
       <c r="D135" s="1">
-        <v>29.6773158808</v>
+        <v>90.0216383247</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>188183.86</v>
+        <v>926412.68</v>
       </c>
       <c r="H135" s="1">
-        <v>-42594.5</v>
+        <v>-227859.6</v>
       </c>
       <c r="I135" s="1">
-        <v>-22.634512864174</v>
+        <v>-24.595906869496</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>145589.36</v>
+        <v>698553.08</v>
       </c>
       <c r="M135" s="1">
-        <v>145589.36</v>
+        <v>698553.08</v>
       </c>
       <c r="N135" s="1">
-        <v>0.2</v>
+        <v>0.98</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>296</v>
-      </c>
-[...48 lines deleted...]
-        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">