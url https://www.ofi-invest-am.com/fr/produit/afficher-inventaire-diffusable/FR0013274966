--- v0 (2026-05-07)
+++ v1 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1833 +136,1749 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...2 lines deleted...]
-    <t>EURO-BUND MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>115 745.89</t>
-[...8 lines deleted...]
-    <t>16 121.37</t>
+    <t>20 013.70</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>5 900.42</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 871.25</t>
-[...8 lines deleted...]
-    <t>75 143.84</t>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>51 277.40</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 660.36</t>
+    <t>16 890.04</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>16 687.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>4 369.17</t>
+    <t>38 885.58</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>116 174.44</t>
+    <t>46 219.94</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>8 781.56</t>
-[...17 lines deleted...]
-    <t>66 316.44</t>
+    <t>36 531.30</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>162 604.11</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>19 890.41</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>10 864.38</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>59 386.83</t>
+    <t>6 445.08</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>12 546.65</t>
+    <t>52 194.04</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>19 566.75</t>
+    <t>81 397.69</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
+    <t>32 754.70</t>
+  </si>
+  <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>82 934.17</t>
+    <t>10 096.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>45 574.74</t>
+    <t>5 548.23</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>26 421.25</t>
+    <t>54 616.11</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>135 878.63</t>
+    <t>186 589.32</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>8 870.69</t>
+    <t>22 347.33</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>5 940.81</t>
-[...35 lines deleted...]
-    <t>9 165.63</t>
+    <t>14 473.99</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>10 886.16</t>
+    <t>5 397.52</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>1 707.05</t>
+    <t>20 972.35</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>18 022.81</t>
+    <t>43 910.13</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>30 981.32</t>
+    <t>59 775.72</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>22 321.03</t>
+    <t>7 204.14</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>32 856.16</t>
+    <t>52 569.86</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>80 460.62</t>
+    <t>13 526.71</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>43 125.00</t>
+    <t>5 250.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>58 203.75</t>
+    <t>134 838.69</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>56 453.75</t>
+    <t>12 446.24</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>90 719.79</t>
+    <t>175 035.83</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>49 508.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>46 244.25</t>
+    <t>82 060.88</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>39 389.10</t>
+    <t>4 795.19</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>2 413.13</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>122 979.45</t>
+    <t>165 051.37</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>14 049.44</t>
+    <t>34 229.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>44 971.88</t>
+    <t>5 118.75</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>4 709.20</t>
+    <t>19 590.28</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>9 350.47</t>
+    <t>61 445.92</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>36 616.44</t>
+    <t>51 041.10</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 994.58</t>
+    <t>7 482.60</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>65 309.22</t>
+    <t>7 950.69</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 972.29</t>
-[...8 lines deleted...]
-    <t>16 403.10</t>
+    <t>48 181.83</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>23 934.25</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>35 842.19</t>
+    <t>10 876.25</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>31 572.60</t>
+    <t>49 950.68</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 839.27</t>
+    <t>3 236.24</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>59 776.04</t>
-[...8 lines deleted...]
-    <t>18 126.88</t>
+    <t>7 277.08</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>60 213.70</t>
+    <t>8 317.81</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>130 019.52</t>
+    <t>17 283.56</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>15 578.33</t>
+    <t>46 345.54</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>79 003.09</t>
+    <t>164 589.78</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>57 944.44</t>
+    <t>103 720.56</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>18 505.21</t>
+    <t>45 085.42</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>64 489.38</t>
+    <t>88 557.19</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>53 322.07</t>
+    <t>69 380.45</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>11 371.11</t>
+    <t>33 829.06</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>67 678.08</t>
-[...8 lines deleted...]
-    <t>29 059.06</t>
+    <t>89 582.19</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>29 156.29</t>
+    <t>59 463.49</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 626.72</t>
-[...26 lines deleted...]
-    <t>3 593.01</t>
+    <t>103 854.19</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>8 521.50</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>9 491.78</t>
+    <t>37 967.12</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>6 482.84</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>28 277.22</t>
+    <t>3 442.44</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>29 562.50</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>27 307.54</t>
+    <t>48 189.78</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 852.57</t>
-[...8 lines deleted...]
-    <t>40 559.06</t>
+    <t>3 370.45</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>2 480.63</t>
+    <t>24 255.00</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>14 225.53</t>
+    <t>4 445.48</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>37 405.48</t>
+    <t>49 265.75</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>49 513.89</t>
+    <t>6 027.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>60 544.69</t>
+    <t>108 858.13</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>47 460.99</t>
+    <t>44 592.63</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 880.94</t>
+    <t>11 346.75</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>49 669.75</t>
+    <t>88 139.46</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>22 775.73</t>
+    <t>55 489.96</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>6 440.27</t>
+    <t>5 053.42</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>2 248.56</t>
+    <t>19 787.34</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 004.27</t>
-[...8 lines deleted...]
-    <t>47 812.50</t>
+    <t>33 415.89</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>89 713.98</t>
+    <t>10 921.70</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>12 575.34</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>127 602.74</t>
-[...8 lines deleted...]
-    <t>43 797.95</t>
+    <t>25 875.00</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>8 946.58</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>57 463.89</t>
+    <t>11 744.44</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>52 406.25</t>
-[...8 lines deleted...]
-    <t>17 588.89</t>
+    <t>5 643.75</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>16 669.97</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>17 192.08</t>
+    <t>45 038.89</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>13 811.25</t>
+    <t>4 191.00</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
+    <t>12 847.92</t>
+  </si>
+  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>57 987.95</t>
+    <t>7 059.40</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>60 358.26</t>
+    <t>18 315.61</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>7 246.56</t>
+    <t>5 849.01</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>20 658.08</t>
+    <t>2 485.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>20 995.77</t>
+    <t>2 095.55</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>5 022.74</t>
+    <t>26 787.95</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>69 312.48</t>
+    <t>106 597.82</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>19 093.92</t>
-[...8 lines deleted...]
-    <t>27 992.11</t>
+    <t>65 635.36</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>20 598.42</t>
-[...8 lines deleted...]
-    <t>10 445.14</t>
+    <t>39 742.84</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>29 091.56</t>
+    <t>52 306.04</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>11 332.29</t>
+    <t>24 306.94</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>46 904.86</t>
+    <t>114 277.29</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 364.72</t>
+    <t>47 617.92</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>6 927.08</t>
+    <t>28 816.67</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>30 656.03</t>
+    <t>24 372.56</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>22 825.69</t>
+    <t>56 218.82</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>27 041.67</t>
-[...8 lines deleted...]
-    <t>75 512.98</t>
+    <t>65 883.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>23 123.84</t>
+    <t>44 615.40</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 829.62</t>
+    <t>4 935.72</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>32 000.00</t>
+    <t>12 200.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>99 551.51</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>3 687.50</t>
+    <t>15 340.00</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>4 633.85</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 123.18</t>
+    <t>11 819.11</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>24 653.13</t>
+    <t>52 879.17</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>7 302.44</t>
+    <t>5 254.12</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>76 961.81</t>
-[...8 lines deleted...]
-    <t>25 448.52</t>
+    <t>17 168.40</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>6 858.22</t>
+    <t>38 325.34</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>2 775.83</t>
+    <t>12 519.94</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 354.79</t>
+    <t>12 216.44</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>31 872.57</t>
+    <t>57 051.90</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>11 953.13</t>
+    <t>49 725.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>67 428.63</t>
+    <t>128 656.92</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>131 501.80</t>
+    <t>12 444.97</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>7 272.28</t>
+    <t>22 003.31</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>6 980.42</t>
+    <t>62 125.71</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>17 896.15</t>
+    <t>49 621.15</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>27 612.99</t>
+    <t>65 816.33</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>43 604.51</t>
+    <t>39 517.36</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>33 841.64</t>
+    <t>49 099.73</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>10 079.31</t>
+    <t>40 317.24</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 510.00</t>
+    <t>8 630.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>31 995.22</t>
+    <t>9 323.11</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>200 192.33</t>
+    <t>36 034.62</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>24 990.00</t>
-[...8 lines deleted...]
-    <t>102 814.68</t>
+    <t>74 345.25</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 848.07</t>
+    <t>43 703.17</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 038.75</t>
+    <t>16 929.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>148 438.36</t>
+    <t>13 194.52</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>23 526.25</t>
+    <t>7 139.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>10 435.56</t>
-[...8 lines deleted...]
-    <t>39 715.07</t>
+    <t>6 450.55</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>43 780.04</t>
+    <t>58 562.91</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>4 129.69</t>
+    <t>17 179.50</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>60 139.39</t>
+    <t>30 069.69</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 907.50</t>
+    <t>29 011.00</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>2 479.17</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>132 534.25</t>
+    <t>131 178.08</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>46 320.55</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 398.00</t>
+    <t>29 768.30</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>1 313.99</t>
-[...17 lines deleted...]
-    <t>36 919.45</t>
+    <t>11 694.54</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>8 321.39</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>42 106.94</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>7 657.75</t>
+    <t>22 805.21</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>37 456.18</t>
+    <t>48 118.88</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>22 740.16</t>
-[...8 lines deleted...]
-    <t>87 517.60</t>
+    <t>29 510.14</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>18 847.22</t>
+    <t>33 736.53</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 631.25</t>
+    <t>54 829.94</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>6 432.29</t>
+    <t>33 177.08</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>56 999.25</t>
+    <t>74 868.06</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>33 177.08</t>
+    <t>61 979.17</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>38 616.32</t>
+    <t>11 718.06</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>14 761.02</t>
+    <t>10 743.32</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>49 965.41</t>
-[...5 lines deleted...]
-    <t>20 629.11</t>
+    <t>80 177.05</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>39 126.56</t>
+    <t>99 734.38</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>59 758.90</t>
+    <t>77 282.19</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>83 123.29</t>
-[...8 lines deleted...]
-    <t>152 672.92</t>
+    <t>2 527.40</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>40 833.33</t>
+    <t>17 266.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 380.14</t>
+    <t>3 128.42</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>2 388.75</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>27 812.67</t>
+    <t>2 945.89</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>6 989.58</t>
+    <t>62 207.29</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 264.08</t>
+    <t>3 335.04</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>75 012.74</t>
+    <t>110 048.63</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>244 712.33</t>
+    <t>24 547.95</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>38 602.01</t>
+    <t>49 432.79</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>14 120.31</t>
+    <t>58 740.50</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 612.85</t>
+    <t>1 900.69</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 861.64</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>111 221.12</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>12 749.31</t>
+    <t>53 037.11</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>10 833.33</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>16 088.91</t>
+    <t>66 929.85</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>228 353.42</t>
-[...8 lines deleted...]
-    <t>-501 388.80</t>
+    <t>301 652.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2326,299 +2242,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144304.4819</v>
+        <v>2070462.3988</v>
       </c>
       <c r="D2">
-        <v>134.01</v>
+        <v>133.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287374912.73</v>
+        <v>276815596.69</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287374912.73</v>
+        <v>276815596.69</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.15</v>
+        <v>54.02</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55617123.58</v>
+        <v>55484063.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55617123.58</v>
+        <v>55484063.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>424092.2961</v>
+        <v>458053.4976</v>
       </c>
       <c r="D4">
-        <v>124.55</v>
+        <v>124.13</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52823047.52</v>
+        <v>56860334.54</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52823047.52</v>
+        <v>56860334.54</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.38</v>
+        <v>132.14</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.38</v>
+        <v>132.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.38</v>
+        <v>132.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.87</v>
+        <v>128.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.87</v>
+        <v>128.77</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.87</v>
+        <v>128.77</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.51</v>
+        <v>128.17</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.7</v>
+        <v>1409.93</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.7</v>
+        <v>1409.93</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11007.59</v>
+        <v>10987.28</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117674546.24</v>
+        <v>102778361.2</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117674546.24</v>
+        <v>102778361.2</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2796.0</v>
       </c>
       <c r="D9">
-        <v>100.79</v>
+        <v>100.45</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252097.4</v>
+        <v>280879.91</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252097.4</v>
+        <v>280879.91</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2687,10089 +2603,9689 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>90.95</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>92.0360615385</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>11964688.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.05</v>
+        <v>-141188.0</v>
       </c>
       <c r="J3" s="1">
-        <v>924.24242424242</v>
+        <v>-1.1800391284754</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.38</v>
+        <v>11823500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.38</v>
+        <v>11823500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>2.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>105.76</v>
+        <v>3.08</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>933.33333333333</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>105.76</v>
+        <v>3.41</v>
       </c>
       <c r="N4" s="1">
-        <v>105.76</v>
+        <v>3.41</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>809.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4773.25</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4768.3315945612</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>3857580.26</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>3978.99</v>
+        <v>106.51</v>
       </c>
       <c r="J5" s="1">
-        <v>0.10314730301943</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3861559.25</v>
+        <v>106.51</v>
       </c>
       <c r="N5" s="1">
-        <v>3861559.25</v>
+        <v>106.51</v>
       </c>
       <c r="O5" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>102.0</v>
+        <v>1679.0</v>
       </c>
       <c r="D6" s="1">
-        <v>128.2</v>
+        <v>4795.41</v>
       </c>
       <c r="E6" s="1">
-        <v>128.21</v>
+        <v>4792.491530673</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>8046593.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-1020.0</v>
+        <v>4900.11</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.060896702859076</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-1020.0</v>
+        <v>8051493.39</v>
       </c>
       <c r="N6" s="1">
-        <v>-1020.0</v>
+        <v>8051493.39</v>
       </c>
       <c r="O6" s="1">
-        <v>0.0</v>
+        <v>1.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2500000.0</v>
+        <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.617</v>
+        <v>115.54</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87175.0</v>
+        <v>-507340.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.482472785379</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>4.63</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2590425.0</v>
+        <v>-507340.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2706170.89</v>
+        <v>-507340.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>-0.1</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1805000.0</v>
+        <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.052</v>
+        <v>105.88</v>
       </c>
       <c r="E8" s="1">
-        <v>87.83365097</v>
+        <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1585397.4</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>184441.2</v>
+        <v>-14960.0</v>
       </c>
       <c r="J8" s="1">
-        <v>11.633751890851</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1769838.6</v>
+        <v>-14960.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1785959.97</v>
+        <v>-14960.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.387</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>31425.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.255368021572</v>
+      </c>
+      <c r="K9">
+        <v>0.8</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1599844.88</v>
+        <v>2534675.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1624716.13</v>
+        <v>2554688.7</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>103.277</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>37532.6</v>
+      </c>
+      <c r="J10" s="1">
+        <v>1.5506391347099</v>
+      </c>
+      <c r="K10">
+        <v>0.25</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>4612834.0</v>
+        <v>2457992.6</v>
       </c>
       <c r="N10" s="1">
-        <v>4687977.84</v>
+        <v>2463893.02</v>
       </c>
       <c r="O10" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C11" s="1">
-        <v>2571000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.56</v>
+        <v>100.716</v>
       </c>
       <c r="E11" s="1">
-        <v>100.42060793</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2581813.83</v>
+        <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>80713.77</v>
+        <v>11284.16</v>
       </c>
       <c r="J11" s="1">
-        <v>3.126242839903</v>
+        <v>0.716</v>
       </c>
       <c r="K11">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2662527.6</v>
+        <v>1587284.16</v>
       </c>
       <c r="N11" s="1">
-        <v>2718187.96</v>
+        <v>1587284.16</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.623</v>
+        <v>96.78</v>
       </c>
       <c r="E12" s="1">
-        <v>100.2479</v>
+        <v>97.75</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002479.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="I12" s="1">
-        <v>13751.0</v>
+        <v>-44620.0</v>
       </c>
       <c r="J12" s="1">
-        <v>1.3716995567987</v>
+        <v>-0.9923273657289</v>
       </c>
       <c r="K12">
-        <v>0.19</v>
+        <v>1.11</v>
       </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M12" s="1">
-        <v>1016230.0</v>
+        <v>4451880.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1018105.0</v>
+        <v>4503157.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C13" s="1">
-        <v>1498000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.549</v>
+        <v>101.892</v>
       </c>
       <c r="E13" s="1">
-        <v>105.76043057</v>
+        <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1584291.25</v>
+        <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>26792.77</v>
+        <v>37829.49</v>
       </c>
       <c r="J13" s="1">
-        <v>1.6911518005291</v>
+        <v>1.4652291950888</v>
       </c>
       <c r="K13">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="M13" s="1">
-        <v>1611084.02</v>
+        <v>2619643.32</v>
       </c>
       <c r="N13" s="1">
-        <v>1615453.19</v>
+        <v>2636533.36</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C14" s="1">
-        <v>5451000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.211</v>
+        <v>98.398</v>
       </c>
       <c r="E14" s="1">
-        <v>99.95557916</v>
+        <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5448578.62</v>
+        <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-40587.01</v>
+        <v>-18499.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.7449100550925</v>
+        <v>-1.8453254382386</v>
       </c>
       <c r="K14">
-        <v>2.13</v>
+        <v>1.67</v>
       </c>
       <c r="L14" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="M14" s="1">
-        <v>5407991.61</v>
+        <v>983980.0</v>
       </c>
       <c r="N14" s="1">
-        <v>5524166.05</v>
+        <v>1000667.5</v>
       </c>
       <c r="O14" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C15" s="1">
-        <v>1938000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.796</v>
+        <v>105.604</v>
       </c>
       <c r="E15" s="1">
-        <v>94.23756966</v>
+        <v>105.76043057</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1826324.1</v>
+        <v>1584291.25</v>
       </c>
       <c r="I15" s="1">
-        <v>1527.73</v>
+        <v>-2343.33</v>
       </c>
       <c r="J15" s="1">
-        <v>0.083650541544078</v>
+        <v>-0.14791030373992</v>
       </c>
       <c r="K15">
-        <v>0.45</v>
+        <v>2.6</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>1827851.83</v>
+        <v>1581947.92</v>
       </c>
       <c r="N15" s="1">
-        <v>1836633.39</v>
+        <v>1620833.5</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C16" s="1">
-        <v>4163000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.588</v>
+        <v>97.459</v>
       </c>
       <c r="E16" s="1">
-        <v>100.04511626</v>
+        <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4164878.19</v>
+        <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>-102289.75</v>
+        <v>-136088.53</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.4560082032075</v>
+        <v>-2.4976886540732</v>
       </c>
       <c r="K16">
-        <v>1.39</v>
+        <v>0.85</v>
       </c>
       <c r="L16" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>4062588.44</v>
+        <v>5312490.09</v>
       </c>
       <c r="N16" s="1">
-        <v>4120407.88</v>
+        <v>5358710.03</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>1.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C17" s="1">
-        <v>2500000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.092</v>
+        <v>104.011</v>
       </c>
       <c r="E17" s="1">
-        <v>103.3764868</v>
+        <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2584412.17</v>
+        <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>67887.83</v>
+        <v>-12164.24</v>
       </c>
       <c r="J17" s="1">
-        <v>2.6268190031004</v>
+        <v>-0.66605045621421</v>
       </c>
       <c r="K17">
-        <v>2.65</v>
+        <v>1.89</v>
       </c>
       <c r="L17" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>2652300.0</v>
+        <v>1814159.86</v>
       </c>
       <c r="N17" s="1">
-        <v>2718616.44</v>
+        <v>1850691.16</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.155</v>
+        <v>99.69</v>
       </c>
       <c r="E18" s="1">
         <v>98.92441182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3264505.59</v>
       </c>
       <c r="I18" s="1">
-        <v>139609.41</v>
+        <v>25264.41</v>
       </c>
       <c r="J18" s="1">
-        <v>4.2765866423283</v>
+        <v>0.77391229095736</v>
       </c>
       <c r="K18">
-        <v>4.93</v>
+        <v>0.6</v>
       </c>
       <c r="L18" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M18" s="1">
-        <v>3404115.0</v>
+        <v>3289770.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3566719.11</v>
+        <v>3309660.41</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>93.479</v>
+        <v>92.086</v>
       </c>
       <c r="E19" s="1">
         <v>81.90598182</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1801931.6</v>
       </c>
       <c r="I19" s="1">
-        <v>254606.4</v>
+        <v>223960.4</v>
       </c>
       <c r="J19" s="1">
-        <v>14.129637329186</v>
+        <v>12.428906846409</v>
       </c>
       <c r="K19">
-        <v>0.12</v>
+        <v>0.49</v>
       </c>
       <c r="L19" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="M19" s="1">
-        <v>2056538.0</v>
+        <v>2025892.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2059174.99</v>
+        <v>2036756.38</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C20" s="1">
         <v>3525250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.733</v>
+        <v>98.023</v>
       </c>
       <c r="E20" s="1">
         <v>96.4088025</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3398651.31</v>
       </c>
       <c r="I20" s="1">
-        <v>-23571.88</v>
+        <v>21437.09</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.69356570739232</v>
+        <v>0.63075285001803</v>
       </c>
       <c r="K20">
-        <v>1.68</v>
+        <v>0.18</v>
       </c>
       <c r="L20" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="M20" s="1">
-        <v>3375079.43</v>
+        <v>3420088.4</v>
       </c>
       <c r="N20" s="1">
-        <v>3434466.26</v>
+        <v>3426533.48</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C21" s="1">
         <v>3245250.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.315</v>
+        <v>98.766</v>
       </c>
       <c r="E21" s="1">
         <v>97.78572159</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3173391.13</v>
       </c>
       <c r="I21" s="1">
-        <v>-47690.61</v>
+        <v>-1085.34</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5028279857831</v>
+        <v>-0.034201267840564</v>
       </c>
       <c r="K21">
-        <v>0.39</v>
+        <v>1.61</v>
       </c>
       <c r="L21" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="M21" s="1">
-        <v>3125700.52</v>
+        <v>3172305.79</v>
       </c>
       <c r="N21" s="1">
-        <v>3138247.17</v>
+        <v>3224499.83</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C22" s="1">
         <v>4253000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.633</v>
+        <v>103.685</v>
       </c>
       <c r="E22" s="1">
         <v>103.54083188</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>4403591.58</v>
       </c>
       <c r="I22" s="1">
-        <v>46449.91</v>
+        <v>6131.47</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0548187577377</v>
+        <v>0.13923793541271</v>
       </c>
       <c r="K22">
-        <v>0.46</v>
+        <v>1.91</v>
       </c>
       <c r="L22" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M22" s="1">
-        <v>4450041.49</v>
+        <v>4409723.05</v>
       </c>
       <c r="N22" s="1">
-        <v>4469608.24</v>
+        <v>4491120.74</v>
       </c>
       <c r="O22" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C23" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>108.969</v>
+        <v>107.161</v>
       </c>
       <c r="E23" s="1">
         <v>108.54733851</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2305545.47</v>
       </c>
       <c r="I23" s="1">
-        <v>8956.09</v>
+        <v>-29445.83</v>
       </c>
       <c r="J23" s="1">
-        <v>0.38845861495848</v>
+        <v>-1.2771741170648</v>
       </c>
       <c r="K23">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>414.62</v>
+        <v>1.54</v>
+      </c>
+      <c r="L23" t="s">
+        <v>96</v>
       </c>
       <c r="M23" s="1">
-        <v>2314501.56</v>
+        <v>2276099.64</v>
       </c>
       <c r="N23" s="1">
-        <v>2314916.18</v>
+        <v>2308854.34</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C24" s="1">
         <v>4327000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.873</v>
+        <v>100.434</v>
       </c>
       <c r="E24" s="1">
         <v>99.95464109</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>4325037.32</v>
       </c>
       <c r="I24" s="1">
-        <v>83007.39</v>
+        <v>20741.86</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9192294507184</v>
+        <v>0.47957643981671</v>
       </c>
       <c r="K24">
-        <v>1.92</v>
+        <v>0.23</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="M24" s="1">
-        <v>4408044.71</v>
+        <v>4345779.18</v>
       </c>
       <c r="N24" s="1">
-        <v>4490978.88</v>
+        <v>4355875.51</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C25" s="1">
         <v>3261000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.532</v>
+        <v>97.912</v>
       </c>
       <c r="E25" s="1">
         <v>100.01062956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3261346.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-15608.11</v>
+        <v>-68436.31</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.47857869066803</v>
+        <v>-2.098406510074</v>
       </c>
       <c r="K25">
-        <v>1.4</v>
+        <v>0.17</v>
       </c>
       <c r="L25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M25" s="1">
-        <v>3245738.52</v>
+        <v>3192910.32</v>
       </c>
       <c r="N25" s="1">
-        <v>3291313.26</v>
+        <v>3198458.55</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>433.53</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.016306138077886</v>
+      </c>
+      <c r="K26">
+        <v>2.06</v>
+      </c>
+      <c r="L26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>2819115.21</v>
+        <v>2659125.6</v>
       </c>
       <c r="N26" s="1">
-        <v>2845536.46</v>
+        <v>2713741.71</v>
       </c>
       <c r="O26" s="1">
         <v>0.55</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C27" s="1">
         <v>4746000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.465</v>
+        <v>96.944</v>
       </c>
       <c r="E27" s="1">
         <v>65.88463274</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3126884.67</v>
       </c>
       <c r="I27" s="1">
-        <v>1593724.23</v>
+        <v>1474077.57</v>
       </c>
       <c r="J27" s="1">
-        <v>50.968436581321</v>
+        <v>47.142051132957</v>
       </c>
       <c r="K27">
-        <v>2.86</v>
+        <v>3.93</v>
       </c>
       <c r="L27" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="M27" s="1">
-        <v>4720608.9</v>
+        <v>4600962.24</v>
       </c>
       <c r="N27" s="1">
-        <v>4856487.53</v>
+        <v>4787551.56</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C28" s="1">
         <v>1445000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.063</v>
+        <v>99.222</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1445000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>15360.35</v>
+        <v>-11242.1</v>
       </c>
       <c r="J28" s="1">
-        <v>1.063</v>
+        <v>-0.778</v>
       </c>
       <c r="K28">
-        <v>0.61</v>
+        <v>1.55</v>
       </c>
       <c r="L28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="M28" s="1">
-        <v>1460360.35</v>
+        <v>1433757.9</v>
       </c>
       <c r="N28" s="1">
-        <v>1469231.04</v>
+        <v>1456105.23</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C29" s="1">
         <v>1268000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.185</v>
+        <v>104.111</v>
       </c>
       <c r="E29" s="1">
         <v>52.65093533</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>667613.86</v>
       </c>
       <c r="I29" s="1">
-        <v>43717.23</v>
+        <v>36454.12</v>
       </c>
       <c r="J29" s="1">
-        <v>6.5482807681674</v>
+        <v>5.4603599751509</v>
       </c>
       <c r="K29">
-        <v>0.47</v>
+        <v>1.14</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="M29" s="1">
-        <v>711331.09</v>
+        <v>704067.98</v>
       </c>
       <c r="N29" s="1">
-        <v>717271.9</v>
+        <v>718541.97</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.268</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I30" s="1">
+        <v>23976.25</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0.81720600160928</v>
+      </c>
+      <c r="K30">
+        <v>0.18</v>
+      </c>
+      <c r="L30" t="s">
         <v>117</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>2377663.2</v>
+        <v>2957906.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2384056.95</v>
+        <v>2963303.52</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.727</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>12453.51</v>
+      </c>
+      <c r="J31" s="1">
+        <v>0.727</v>
+      </c>
+      <c r="K31">
+        <v>1.22</v>
+      </c>
+      <c r="L31" t="s">
         <v>120</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>1297159.11</v>
+        <v>1725453.51</v>
       </c>
       <c r="N31" s="1">
-        <v>1336639.11</v>
+        <v>1746425.86</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.614</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-8673.42</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.386</v>
+      </c>
+      <c r="K32">
+        <v>1.95</v>
+      </c>
+      <c r="L32" t="s">
         <v>123</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>1362815.5</v>
+        <v>2238326.58</v>
       </c>
       <c r="N32" s="1">
-        <v>1365483.9</v>
+        <v>2282236.71</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>101.995</v>
+      </c>
+      <c r="E33" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-34761.18</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.4715053176348</v>
+      </c>
+      <c r="K33">
+        <v>2.62</v>
+      </c>
+      <c r="L33" t="s">
         <v>126</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>2580696.41</v>
+        <v>2327525.9</v>
       </c>
       <c r="N33" s="1">
-        <v>2589862.04</v>
+        <v>2387301.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
+        <v>128</v>
+      </c>
+      <c r="C34" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.123</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>13697.93</v>
+      </c>
+      <c r="J34" s="1">
+        <v>1.7249737122133</v>
+      </c>
+      <c r="K34">
+        <v>0.91</v>
+      </c>
+      <c r="L34" t="s">
         <v>129</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2908582.0</v>
+        <v>807792.93</v>
       </c>
       <c r="N34" s="1">
-        <v>2919468.16</v>
+        <v>814997.07</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
+        <v>131</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>102.919</v>
+      </c>
+      <c r="E35" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-12390.63</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-0.66440094407056</v>
+      </c>
+      <c r="K35">
+        <v>2.92</v>
+      </c>
+      <c r="L35" t="s">
         <v>132</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>1740990.42</v>
+        <v>1852542.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1742697.47</v>
+        <v>1905111.86</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
+        <v>134</v>
+      </c>
+      <c r="C36" s="1">
+        <v>2724000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.789</v>
+      </c>
+      <c r="E36" s="1">
+        <v>93.54200514</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2548084.22</v>
+      </c>
+      <c r="I36" s="1">
+        <v>142928.14</v>
+      </c>
+      <c r="J36" s="1">
+        <v>5.6092392424925</v>
+      </c>
+      <c r="K36">
+        <v>0.5</v>
+      </c>
+      <c r="L36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>2259718.02</v>
+        <v>2691012.36</v>
       </c>
       <c r="N36" s="1">
-        <v>2277740.83</v>
+        <v>2704539.07</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" t="s">
+        <v>137</v>
+      </c>
+      <c r="C37" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E37" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>69984.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>2.6451678742729</v>
+      </c>
+      <c r="K37">
+        <v>0.19</v>
+      </c>
+      <c r="L37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2357671.12</v>
+        <v>2715714.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2388652.44</v>
+        <v>2720964.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" t="s">
+        <v>140</v>
+      </c>
+      <c r="C38" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>103.471</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>111620.56</v>
+      </c>
+      <c r="J38" s="1">
+        <v>2.6151015707078</v>
+      </c>
+      <c r="K38">
+        <v>3.19</v>
+      </c>
+      <c r="L38" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>817775.35</v>
+        <v>4379927.43</v>
       </c>
       <c r="N38" s="1">
-        <v>840096.38</v>
+        <v>4514766.12</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I39" s="1">
+        <v>29039.74</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.2197052830483</v>
+      </c>
+      <c r="K39">
+        <v>0.52</v>
+      </c>
+      <c r="L39" t="s">
         <v>144</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1881396.0</v>
+        <v>2409921.45</v>
       </c>
       <c r="N39" s="1">
-        <v>1914252.16</v>
+        <v>2422367.69</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.493</v>
+      </c>
+      <c r="E40" s="1">
+        <v>102.84970974</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>5268990.63</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-18274.24</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-0.34682620037227</v>
+      </c>
+      <c r="K40">
+        <v>3.42</v>
+      </c>
+      <c r="L40" t="s">
         <v>147</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2704468.92</v>
+        <v>5250716.39</v>
       </c>
       <c r="N40" s="1">
-        <v>2784929.54</v>
+        <v>5425752.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C41" s="1">
-        <v>2700000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.792</v>
+        <v>96.103</v>
       </c>
       <c r="E41" s="1">
-        <v>97.99</v>
+        <v>100.08024879</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2645730.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I41" s="1">
-        <v>48654.0</v>
+        <v>-98317.59</v>
       </c>
       <c r="J41" s="1">
-        <v>1.8389631595061</v>
+        <v>-3.9740596517661</v>
       </c>
       <c r="K41">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.04</v>
+      </c>
+      <c r="L41">
+        <v>961.33</v>
       </c>
       <c r="M41" s="1">
-        <v>2694384.0</v>
+        <v>2375666.16</v>
       </c>
       <c r="N41" s="1">
-        <v>2737509.0</v>
+        <v>2376627.49</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B42" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C42" s="1">
-        <v>4233000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.869</v>
+        <v>99.817</v>
       </c>
       <c r="E42" s="1">
-        <v>100.83408623</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4268306.87</v>
+        <v>3348000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>213127.9</v>
+        <v>-6126.84</v>
       </c>
       <c r="J42" s="1">
-        <v>4.9932656318125</v>
+        <v>-0.183</v>
       </c>
       <c r="K42">
-        <v>1.38</v>
+        <v>2.45</v>
       </c>
       <c r="L42" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M42" s="1">
-        <v>4481434.77</v>
+        <v>3341873.16</v>
       </c>
       <c r="N42" s="1">
-        <v>4539638.52</v>
+        <v>3423934.04</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B43" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C43" s="1">
-        <v>2377000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.981</v>
+        <v>103.262</v>
       </c>
       <c r="E43" s="1">
-        <v>100.1633029</v>
+        <v>102.70391249</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2380881.71</v>
+        <v>1948293.22</v>
       </c>
       <c r="I43" s="1">
-        <v>66976.66</v>
+        <v>10586.92</v>
       </c>
       <c r="J43" s="1">
-        <v>2.8131032179671</v>
+        <v>0.54339459231912</v>
       </c>
       <c r="K43">
-        <v>2.38</v>
+        <v>0.25</v>
       </c>
       <c r="L43" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M43" s="1">
-        <v>2447858.37</v>
+        <v>1958880.14</v>
       </c>
       <c r="N43" s="1">
-        <v>2504312.12</v>
+        <v>1963675.33</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C44" s="1">
-        <v>5123000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.931</v>
+        <v>102.35</v>
       </c>
       <c r="E44" s="1">
-        <v>102.84970974</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>5268990.63</v>
+        <v>972000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>55394.5</v>
+        <v>22842.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.0513303949451</v>
+        <v>2.35</v>
       </c>
       <c r="K44">
-        <v>1.77</v>
+        <v>0.25</v>
       </c>
       <c r="L44" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M44" s="1">
-        <v>5324385.13</v>
+        <v>994842.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5415104.92</v>
+        <v>997255.13</v>
       </c>
       <c r="O44" s="1">
-        <v>1.05</v>
+        <v>0.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C45" s="1">
-        <v>2472000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.625</v>
+        <v>106.848</v>
       </c>
       <c r="E45" s="1">
-        <v>100.08024879</v>
+        <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2473983.75</v>
+        <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>62906.25</v>
+        <v>134050.0</v>
       </c>
       <c r="J45" s="1">
-        <v>2.5427107190983</v>
+        <v>5.2834873775693</v>
       </c>
       <c r="K45">
-        <v>2.0</v>
+        <v>6.6</v>
       </c>
       <c r="L45" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M45" s="1">
-        <v>2536890.0</v>
+        <v>2671200.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2586398.67</v>
+        <v>2836251.37</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C46" s="1">
-        <v>3348000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.374</v>
+        <v>100.26</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3348000.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>79481.52</v>
+        <v>3035.79</v>
       </c>
       <c r="J46" s="1">
-        <v>2.374</v>
+        <v>0.15664568785039</v>
       </c>
       <c r="K46">
-        <v>1.38</v>
+        <v>1.77</v>
       </c>
       <c r="L46" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M46" s="1">
-        <v>3427481.52</v>
+        <v>1941033.6</v>
       </c>
       <c r="N46" s="1">
-        <v>3473725.77</v>
+        <v>1975263.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B47" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C47" s="1">
-        <v>1897000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.89</v>
+        <v>97.232</v>
       </c>
       <c r="E47" s="1">
-        <v>102.70391249</v>
+        <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1948293.22</v>
+        <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>22500.08</v>
+        <v>10584.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.1548610737351</v>
+        <v>0.40479140850888</v>
       </c>
       <c r="K47">
-        <v>2.08</v>
+        <v>0.19</v>
       </c>
       <c r="L47" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M47" s="1">
-        <v>1970793.3</v>
+        <v>2625264.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2010182.4</v>
+        <v>2630382.75</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B48" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C48" s="1">
-        <v>2500000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.447</v>
+        <v>97.364</v>
       </c>
       <c r="E48" s="1">
-        <v>101.486</v>
+        <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2537150.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>49025.0</v>
+        <v>105623.5</v>
       </c>
       <c r="J48" s="1">
-        <v>1.9322862266717</v>
+        <v>5.2622957247431</v>
       </c>
       <c r="K48">
-        <v>4.92</v>
+        <v>0.9</v>
       </c>
       <c r="L48" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M48" s="1">
-        <v>2586175.0</v>
+        <v>2112798.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2709154.45</v>
+        <v>2132389.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B49" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C49" s="1">
-        <v>1936000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.623</v>
+        <v>99.044</v>
       </c>
       <c r="E49" s="1">
-        <v>100.10319267</v>
+        <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1937997.81</v>
+        <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>29423.47</v>
+        <v>43982.3</v>
       </c>
       <c r="J49" s="1">
-        <v>1.5182406217477</v>
+        <v>1.1050342097736</v>
       </c>
       <c r="K49">
-        <v>0.73</v>
+        <v>1.51</v>
       </c>
       <c r="L49" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M49" s="1">
-        <v>1967421.28</v>
+        <v>4024157.72</v>
       </c>
       <c r="N49" s="1">
-        <v>1981470.72</v>
+        <v>4085603.64</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C50" s="1">
-        <v>2700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.629</v>
+        <v>90.419</v>
       </c>
       <c r="E50" s="1">
-        <v>96.84</v>
+        <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2614680.0</v>
+        <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>21303.0</v>
+        <v>15771.79</v>
       </c>
       <c r="J50" s="1">
-        <v>0.81474597273854</v>
+        <v>0.97853837365563</v>
       </c>
       <c r="K50">
-        <v>1.67</v>
+        <v>2.84</v>
       </c>
       <c r="L50" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M50" s="1">
-        <v>2635983.0</v>
+        <v>1627542.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2680954.88</v>
+        <v>1678583.1</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C51" s="1">
-        <v>2170000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.319</v>
+        <v>98.922</v>
       </c>
       <c r="E51" s="1">
-        <v>92.4965576</v>
+        <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2007175.3</v>
+        <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>148047.0</v>
+        <v>-26752.04</v>
       </c>
       <c r="J51" s="1">
-        <v>7.3758878957907</v>
+        <v>-1.0799959716598</v>
       </c>
       <c r="K51">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="L51" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="M51" s="1">
-        <v>2155222.3</v>
+        <v>2450297.94</v>
       </c>
       <c r="N51" s="1">
-        <v>2159931.5</v>
+        <v>2457780.54</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C52" s="1">
-        <v>4063000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.015</v>
+        <v>102.445</v>
       </c>
       <c r="E52" s="1">
-        <v>97.961492</v>
+        <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3980175.42</v>
+        <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>164694.03</v>
+        <v>11565.34</v>
       </c>
       <c r="J52" s="1">
-        <v>4.1378585770976</v>
+        <v>0.3532646517644</v>
       </c>
       <c r="K52">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="L52" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="M52" s="1">
-        <v>4144869.45</v>
+        <v>3285411.15</v>
       </c>
       <c r="N52" s="1">
-        <v>4154219.92</v>
+        <v>3293361.84</v>
       </c>
       <c r="O52" s="1">
-        <v>0.81</v>
+        <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C53" s="1">
-        <v>1800000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.529</v>
+        <v>100.894</v>
       </c>
       <c r="E53" s="1">
-        <v>89.54278944</v>
+        <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1611770.21</v>
+        <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>53751.79</v>
+        <v>12505.97</v>
       </c>
       <c r="J53" s="1">
-        <v>3.3349536842476</v>
+        <v>0.64875567237843</v>
       </c>
       <c r="K53">
-        <v>2.03</v>
+        <v>2.51</v>
       </c>
       <c r="L53" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="M53" s="1">
-        <v>1665522.0</v>
+        <v>1940191.62</v>
       </c>
       <c r="N53" s="1">
-        <v>1702138.44</v>
+        <v>1988373.45</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C54" s="1">
-        <v>2477000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.749</v>
+        <v>99.441</v>
       </c>
       <c r="E54" s="1">
-        <v>100.00201776</v>
+        <v>99.8308825</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2477049.98</v>
+        <v>1597294.12</v>
       </c>
       <c r="I54" s="1">
-        <v>18502.75</v>
+        <v>-6238.12</v>
       </c>
       <c r="J54" s="1">
-        <v>0.74696716454627</v>
+        <v>-0.39054297651831</v>
       </c>
       <c r="K54">
-        <v>1.29</v>
+        <v>1.5</v>
       </c>
       <c r="L54" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="M54" s="1">
-        <v>2495552.73</v>
+        <v>1591056.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2527547.31</v>
+        <v>1614990.25</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B55" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C55" s="1">
-        <v>3207000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.446</v>
+        <v>100.398</v>
       </c>
       <c r="E55" s="1">
-        <v>102.084372</v>
+        <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3273845.81</v>
+        <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>43667.41</v>
+        <v>3610.16</v>
       </c>
       <c r="J55" s="1">
-        <v>1.3338261034352</v>
+        <v>0.22781545015032</v>
       </c>
       <c r="K55">
-        <v>2.04</v>
+        <v>0.69</v>
       </c>
       <c r="L55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="M55" s="1">
-        <v>3317513.22</v>
+        <v>1588296.36</v>
       </c>
       <c r="N55" s="1">
-        <v>3382822.44</v>
+        <v>1599172.61</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B56" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C56" s="1">
-        <v>1923000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.792</v>
+        <v>95.23</v>
       </c>
       <c r="E56" s="1">
-        <v>100.24366355</v>
+        <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1927685.65</v>
+        <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>49004.51</v>
+        <v>156697.03</v>
       </c>
       <c r="J56" s="1">
-        <v>2.542142179665</v>
+        <v>3.9789068538203</v>
       </c>
       <c r="K56">
-        <v>1.3</v>
+        <v>1.16</v>
       </c>
       <c r="L56" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="M56" s="1">
-        <v>1976690.16</v>
+        <v>4094890.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2001662.45</v>
+        <v>4144840.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.84</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C57" s="1">
-        <v>1289000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.684</v>
+        <v>99.528</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1289000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>8816.76</v>
+        <v>-7301.84</v>
       </c>
       <c r="J57" s="1">
-        <v>0.684</v>
+        <v>-0.472</v>
       </c>
       <c r="K57">
-        <v>1.27</v>
+        <v>0.21</v>
       </c>
       <c r="L57" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="M57" s="1">
-        <v>1297816.76</v>
+        <v>1539698.16</v>
       </c>
       <c r="N57" s="1">
-        <v>1314219.86</v>
+        <v>1542934.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B58" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C58" s="1">
-        <v>1600000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.111</v>
+        <v>88.164</v>
       </c>
       <c r="E58" s="1">
-        <v>99.8308825</v>
+        <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1597294.12</v>
+        <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>52481.88</v>
+        <v>-374131.74</v>
       </c>
       <c r="J58" s="1">
-        <v>3.2856741499806</v>
+        <v>-12.414110749758</v>
       </c>
       <c r="K58">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="L58" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="M58" s="1">
-        <v>1649776.0</v>
+        <v>2639630.16</v>
       </c>
       <c r="N58" s="1">
-        <v>1655759.56</v>
+        <v>2646907.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C59" s="1">
-        <v>1582000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.949</v>
+        <v>98.414</v>
       </c>
       <c r="E59" s="1">
-        <v>100.16979772</v>
+        <v>91.49876455</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1584686.2</v>
+        <v>4025945.64</v>
       </c>
       <c r="I59" s="1">
-        <v>28146.98</v>
+        <v>304270.36</v>
       </c>
       <c r="J59" s="1">
-        <v>1.7761863515944</v>
+        <v>7.5577364228892</v>
       </c>
       <c r="K59">
-        <v>2.27</v>
+        <v>0.19</v>
       </c>
       <c r="L59" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M59" s="1">
-        <v>1612833.18</v>
+        <v>4330216.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1648675.37</v>
+        <v>4338533.81</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.88</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B60" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C60" s="1">
-        <v>4300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>96.319</v>
+        <v>100.999</v>
       </c>
       <c r="E60" s="1">
-        <v>91.58588302</v>
+        <v>101.46012484</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3938192.97</v>
+        <v>3145263.87</v>
       </c>
       <c r="I60" s="1">
-        <v>203524.03</v>
+        <v>-14294.87</v>
       </c>
       <c r="J60" s="1">
-        <v>5.1679547333101</v>
+        <v>-0.45448873578928</v>
       </c>
       <c r="K60">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="L60" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="M60" s="1">
-        <v>4141717.0</v>
+        <v>3130969.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4173289.6</v>
+        <v>3148252.56</v>
       </c>
       <c r="O60" s="1">
-        <v>0.81</v>
+        <v>0.64</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B61" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C61" s="1">
-        <v>1547000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.39</v>
+        <v>87.53</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1547000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="I61" s="1">
-        <v>6033.3</v>
+        <v>-314530.32</v>
       </c>
       <c r="J61" s="1">
-        <v>0.39</v>
+        <v>-11.106715778878</v>
       </c>
       <c r="K61">
-        <v>1.02</v>
+        <v>1.61</v>
       </c>
       <c r="L61" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M61" s="1">
-        <v>1553033.3</v>
+        <v>2517362.8</v>
       </c>
       <c r="N61" s="1">
-        <v>1568872.57</v>
+        <v>2563708.34</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C62" s="1">
-        <v>2994000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.144</v>
+        <v>105.887</v>
       </c>
       <c r="E62" s="1">
-        <v>100.6600501</v>
+        <v>106.49917419</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3013761.9</v>
+        <v>3845685.18</v>
       </c>
       <c r="I62" s="1">
-        <v>-15450.54</v>
+        <v>-22105.61</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.51266624612913</v>
+        <v>-0.57481590315721</v>
       </c>
       <c r="K62">
-        <v>2.0</v>
+        <v>4.56</v>
       </c>
       <c r="L62" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="M62" s="1">
-        <v>2998311.36</v>
+        <v>3823579.57</v>
       </c>
       <c r="N62" s="1">
-        <v>3058087.4</v>
+        <v>3988169.35</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B63" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C63" s="1">
-        <v>1746000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.175</v>
+        <v>101.141</v>
       </c>
       <c r="E63" s="1">
-        <v>97.65969015</v>
+        <v>100.76860067</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1705138.19</v>
+        <v>4204066.02</v>
       </c>
       <c r="I63" s="1">
-        <v>26457.3</v>
+        <v>15536.5</v>
       </c>
       <c r="J63" s="1">
-        <v>1.5516220418475</v>
+        <v>0.36955889669877</v>
       </c>
       <c r="K63">
-        <v>1.04</v>
+        <v>2.49</v>
       </c>
       <c r="L63" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="M63" s="1">
-        <v>1731595.49</v>
+        <v>4219602.52</v>
       </c>
       <c r="N63" s="1">
-        <v>1749722.37</v>
+        <v>4323323.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.34</v>
+        <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C64" s="1">
-        <v>4400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.551</v>
+        <v>103.095</v>
       </c>
       <c r="E64" s="1">
-        <v>91.49876455</v>
+        <v>104.15905</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4025945.64</v>
+        <v>1979021.95</v>
       </c>
       <c r="I64" s="1">
-        <v>310298.36</v>
+        <v>-20216.95</v>
       </c>
       <c r="J64" s="1">
-        <v>7.707465220519</v>
+        <v>-1.0215626966644</v>
       </c>
       <c r="K64">
-        <v>1.37</v>
+        <v>2.37</v>
       </c>
       <c r="L64" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="M64" s="1">
-        <v>4336244.0</v>
+        <v>1958805.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4396457.7</v>
+        <v>2003890.42</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B65" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C65" s="1">
-        <v>3100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.185</v>
+        <v>109.602</v>
       </c>
       <c r="E65" s="1">
-        <v>101.46012484</v>
+        <v>111.51583353</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3145263.87</v>
+        <v>1895769.17</v>
       </c>
       <c r="I65" s="1">
-        <v>53471.13</v>
+        <v>-32535.17</v>
       </c>
       <c r="J65" s="1">
-        <v>1.7000522757412</v>
+        <v>-1.71619891888</v>
       </c>
       <c r="K65">
-        <v>4.19</v>
+        <v>5.21</v>
       </c>
       <c r="L65" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="M65" s="1">
-        <v>3198735.0</v>
+        <v>1863234.0</v>
       </c>
       <c r="N65" s="1">
-        <v>3328754.52</v>
+        <v>1951791.19</v>
       </c>
       <c r="O65" s="1">
-        <v>0.65</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B66" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C66" s="1">
-        <v>2876000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>87.11</v>
+        <v>101.67</v>
       </c>
       <c r="E66" s="1">
-        <v>98.46638108</v>
+        <v>101.8174469</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2831893.12</v>
+        <v>1610752.01</v>
       </c>
       <c r="I66" s="1">
-        <v>-326609.52</v>
+        <v>-2332.61</v>
       </c>
       <c r="J66" s="1">
-        <v>-11.533257300332</v>
+        <v>-0.14481496751322</v>
       </c>
       <c r="K66">
-        <v>0.54</v>
+        <v>4.39</v>
       </c>
       <c r="L66" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="M66" s="1">
-        <v>2505283.6</v>
+        <v>1608419.4</v>
       </c>
       <c r="N66" s="1">
-        <v>2520861.93</v>
+        <v>1677799.85</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B67" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C67" s="1">
-        <v>3611000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>108.032</v>
+        <v>95.888</v>
       </c>
       <c r="E67" s="1">
-        <v>106.49917419</v>
+        <v>93.46821512</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3845685.18</v>
+        <v>2733010.61</v>
       </c>
       <c r="I67" s="1">
-        <v>55350.34</v>
+        <v>70754.51</v>
       </c>
       <c r="J67" s="1">
-        <v>1.4392842213881</v>
+        <v>2.5888853025711</v>
       </c>
       <c r="K67">
-        <v>2.19</v>
+        <v>1.16</v>
       </c>
       <c r="L67" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="M67" s="1">
-        <v>3901035.52</v>
+        <v>2803765.12</v>
       </c>
       <c r="N67" s="1">
-        <v>3980038.61</v>
+        <v>2837594.18</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.58</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C68" s="1">
-        <v>4172000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.923</v>
+        <v>103.431</v>
       </c>
       <c r="E68" s="1">
-        <v>100.76860067</v>
+        <v>103.465095</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4204066.02</v>
+        <v>2069301.9</v>
       </c>
       <c r="I68" s="1">
-        <v>48161.54</v>
+        <v>-681.9</v>
       </c>
       <c r="J68" s="1">
-        <v>1.1455942835075</v>
+        <v>-0.032953142313357</v>
       </c>
       <c r="K68">
-        <v>1.39</v>
+        <v>4.48</v>
       </c>
       <c r="L68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="M68" s="1">
-        <v>4252227.56</v>
+        <v>2068620.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4310172.0</v>
+        <v>2158202.19</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B69" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C69" s="1">
-        <v>1900000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>104.03</v>
+        <v>100.422</v>
       </c>
       <c r="E69" s="1">
-        <v>104.15905</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1979021.95</v>
+        <v>2833000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-2451.95</v>
+        <v>11955.26</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.12389705935298</v>
+        <v>0.422</v>
       </c>
       <c r="K69">
-        <v>0.97</v>
+        <v>2.1</v>
       </c>
       <c r="L69" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="M69" s="1">
-        <v>1976570.0</v>
+        <v>2844955.26</v>
       </c>
       <c r="N69" s="1">
-        <v>1995075.21</v>
+        <v>2904418.75</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B70" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C70" s="1">
-        <v>1700000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>112.239</v>
+        <v>105.726</v>
       </c>
       <c r="E70" s="1">
-        <v>111.51583353</v>
+        <v>105.91142309</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1895769.17</v>
+        <v>3752441.72</v>
       </c>
       <c r="I70" s="1">
-        <v>12293.83</v>
+        <v>-6569.54</v>
       </c>
       <c r="J70" s="1">
-        <v>0.64848770591622</v>
+        <v>-0.17507373838707</v>
       </c>
       <c r="K70">
-        <v>3.79</v>
+        <v>2.93</v>
       </c>
       <c r="L70" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="M70" s="1">
-        <v>1908063.0</v>
+        <v>3745872.18</v>
       </c>
       <c r="N70" s="1">
-        <v>1972552.38</v>
+        <v>3849726.37</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.78</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B71" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C71" s="1">
-        <v>1582000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.479</v>
+        <v>102.942</v>
       </c>
       <c r="E71" s="1">
-        <v>101.8174469</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1610752.01</v>
+        <v>988000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>26285.77</v>
+        <v>29066.96</v>
       </c>
       <c r="J71" s="1">
-        <v>1.6318942852041</v>
+        <v>2.942</v>
       </c>
       <c r="K71">
-        <v>3.37</v>
+        <v>0.86</v>
       </c>
       <c r="L71" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="M71" s="1">
-        <v>1637037.78</v>
+        <v>1017066.96</v>
       </c>
       <c r="N71" s="1">
-        <v>1690359.85</v>
+        <v>1025588.46</v>
       </c>
       <c r="O71" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B72" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C72" s="1">
-        <v>2924000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.028</v>
+        <v>101.16</v>
       </c>
       <c r="E72" s="1">
-        <v>93.46821512</v>
+        <v>101.33207423</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2733010.61</v>
+        <v>2634633.93</v>
       </c>
       <c r="I72" s="1">
-        <v>133328.11</v>
+        <v>-4473.93</v>
       </c>
       <c r="J72" s="1">
-        <v>4.8784336772114</v>
+        <v>-0.16981220613066</v>
       </c>
       <c r="K72">
-        <v>0.39</v>
+        <v>1.46</v>
       </c>
       <c r="L72" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="M72" s="1">
-        <v>2866338.72</v>
+        <v>2630160.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2877709.83</v>
+        <v>2668127.12</v>
       </c>
       <c r="O72" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B73" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C73" s="1">
-        <v>2000000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.823</v>
+        <v>101.815</v>
       </c>
       <c r="E73" s="1">
-        <v>103.465095</v>
+        <v>101.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2069301.9</v>
+        <v>2340170.0</v>
       </c>
       <c r="I73" s="1">
-        <v>47158.1</v>
+        <v>18883.55</v>
       </c>
       <c r="J73" s="1">
-        <v>2.2789376455896</v>
+        <v>0.80693069306931</v>
       </c>
       <c r="K73">
-        <v>3.38</v>
+        <v>0.28</v>
       </c>
       <c r="L73" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="M73" s="1">
-        <v>2116460.0</v>
+        <v>2359053.55</v>
       </c>
       <c r="N73" s="1">
-        <v>2184138.08</v>
+        <v>2365536.39</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B74" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C74" s="1">
-        <v>933000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.544</v>
+        <v>97.724</v>
       </c>
       <c r="E74" s="1">
-        <v>100.86452304</v>
+        <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>941066.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>34329.52</v>
+        <v>-50763.02</v>
       </c>
       <c r="J74" s="1">
-        <v>3.6479396769196</v>
+        <v>-2.2934458959732</v>
       </c>
       <c r="K74">
-        <v>3.11</v>
+        <v>0.16</v>
       </c>
       <c r="L74" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M74" s="1">
-        <v>975395.52</v>
+        <v>2162632.12</v>
       </c>
       <c r="N74" s="1">
-        <v>1004454.58</v>
+        <v>2166074.56</v>
       </c>
       <c r="O74" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B75" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C75" s="1">
-        <v>2833000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.682</v>
+        <v>101.89</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2833000.0</v>
+        <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>19321.06</v>
+        <v>30800.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.682</v>
+        <v>0.67629137618708</v>
       </c>
       <c r="K75">
-        <v>1.03</v>
+        <v>0.66</v>
       </c>
       <c r="L75" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="M75" s="1">
-        <v>2852321.06</v>
+        <v>4585050.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2881477.35</v>
+        <v>4614612.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B76" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C76" s="1">
-        <v>3543000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>106.903</v>
+        <v>99.438</v>
       </c>
       <c r="E76" s="1">
-        <v>105.91142309</v>
+        <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3752441.72</v>
+        <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>35131.57</v>
+        <v>-18418.88</v>
       </c>
       <c r="J76" s="1">
-        <v>0.93623226212291</v>
+        <v>-0.99344332840019</v>
       </c>
       <c r="K76">
-        <v>1.2</v>
+        <v>2.61</v>
       </c>
       <c r="L76" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="M76" s="1">
-        <v>3787573.29</v>
+        <v>1835625.48</v>
       </c>
       <c r="N76" s="1">
-        <v>3830200.01</v>
+        <v>1883815.26</v>
       </c>
       <c r="O76" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B77" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C77" s="1">
-        <v>3505000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.013</v>
+        <v>100.016</v>
       </c>
       <c r="E77" s="1">
-        <v>108.2488505</v>
+        <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3794122.21</v>
+        <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>-78366.56</v>
+        <v>-414.13</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.065472740795</v>
+        <v>-0.020897386234174</v>
       </c>
       <c r="K77">
-        <v>3.21</v>
+        <v>0.17</v>
       </c>
       <c r="L77" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="M77" s="1">
-        <v>3715755.65</v>
+        <v>1981316.96</v>
       </c>
       <c r="N77" s="1">
-        <v>3828107.7</v>
+        <v>1984687.41</v>
       </c>
       <c r="O77" s="1">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B78" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C78" s="1">
-        <v>3200000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.757</v>
+        <v>100.928</v>
       </c>
       <c r="E78" s="1">
-        <v>91.34423156</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2923015.41</v>
+        <v>1018000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>237208.59</v>
+        <v>9447.04</v>
       </c>
       <c r="J78" s="1">
-        <v>8.1152014863993</v>
+        <v>0.928</v>
       </c>
       <c r="K78">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.02</v>
+      </c>
+      <c r="L78">
+        <v>176.74</v>
       </c>
       <c r="M78" s="1">
-        <v>3160224.0</v>
+        <v>1027447.04</v>
       </c>
       <c r="N78" s="1">
-        <v>3168662.36</v>
+        <v>1027623.78</v>
       </c>
       <c r="O78" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B79" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C79" s="1">
-        <v>878000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.111</v>
+        <v>99.639</v>
       </c>
       <c r="E79" s="1">
-        <v>69.3732164</v>
+        <v>99.57946939</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>609096.84</v>
+        <v>1463818.2</v>
       </c>
       <c r="I79" s="1">
-        <v>18742.14</v>
+        <v>875.1</v>
       </c>
       <c r="J79" s="1">
-        <v>3.0770377991125</v>
+        <v>0.059782013914023</v>
       </c>
       <c r="K79">
-        <v>0.41</v>
+        <v>1.65</v>
       </c>
       <c r="L79" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="M79" s="1">
-        <v>627838.98</v>
+        <v>1464693.3</v>
       </c>
       <c r="N79" s="1">
-        <v>631431.99</v>
+        <v>1488948.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B80" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C80" s="1">
-        <v>2600000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.577</v>
+        <v>95.865</v>
       </c>
       <c r="E80" s="1">
-        <v>101.33207423</v>
+        <v>97.976</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2634633.93</v>
+        <v>1673430.08</v>
       </c>
       <c r="I80" s="1">
-        <v>32368.07</v>
+        <v>-36055.88</v>
       </c>
       <c r="J80" s="1">
-        <v>1.2285604323026</v>
+        <v>-2.1546092920715</v>
       </c>
       <c r="K80">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="L80" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="M80" s="1">
-        <v>2667002.0</v>
+        <v>1637374.2</v>
       </c>
       <c r="N80" s="1">
-        <v>2676493.78</v>
+        <v>1641819.68</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B81" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C81" s="1">
-        <v>2213000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.067</v>
+        <v>99.84</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0178554</v>
+        <v>78.77307</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2213395.14</v>
+        <v>2914603.59</v>
       </c>
       <c r="I81" s="1">
-        <v>1087.57</v>
+        <v>779476.41</v>
       </c>
       <c r="J81" s="1">
-        <v>0.04913582669202</v>
+        <v>26.743822476387</v>
       </c>
       <c r="K81">
-        <v>1.28</v>
+        <v>1.33</v>
       </c>
       <c r="L81" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="M81" s="1">
-        <v>2214482.71</v>
+        <v>3694080.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2242759.93</v>
+        <v>3743345.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B82" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C82" s="1">
-        <v>1846000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.894</v>
+        <v>98.525</v>
       </c>
       <c r="E82" s="1">
-        <v>100.43577248</v>
+        <v>94.94162525</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1854044.36</v>
+        <v>3797665.01</v>
       </c>
       <c r="I82" s="1">
-        <v>8458.88</v>
+        <v>143334.99</v>
       </c>
       <c r="J82" s="1">
-        <v>0.45623935341008</v>
+        <v>3.7742926146085</v>
       </c>
       <c r="K82">
-        <v>1.48</v>
+        <v>0.15</v>
       </c>
       <c r="L82" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="M82" s="1">
-        <v>1862503.24</v>
+        <v>3941000.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1889810.78</v>
+        <v>3947027.78</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.8</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B83" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C83" s="1">
-        <v>1981000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.658</v>
+        <v>104.107</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0369051</v>
+        <v>104.36764887</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1981731.09</v>
+        <v>3224960.35</v>
       </c>
       <c r="I83" s="1">
-        <v>32113.89</v>
+        <v>-8054.05</v>
       </c>
       <c r="J83" s="1">
-        <v>1.6204968556052</v>
+        <v>-0.24974105495592</v>
       </c>
       <c r="K83">
-        <v>1.51</v>
+        <v>3.52</v>
       </c>
       <c r="L83" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="M83" s="1">
-        <v>2013844.98</v>
+        <v>3216906.3</v>
       </c>
       <c r="N83" s="1">
-        <v>2043697.55</v>
+        <v>3325764.43</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B84" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C84" s="1">
-        <v>3078000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>102.752</v>
+        <v>99.918</v>
       </c>
       <c r="E84" s="1">
-        <v>100.08080539</v>
+        <v>97.79670122</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3080487.19</v>
+        <v>2320715.72</v>
       </c>
       <c r="I84" s="1">
-        <v>82219.37</v>
+        <v>50338.42</v>
       </c>
       <c r="J84" s="1">
-        <v>2.6690378803361</v>
+        <v>2.1690903183954</v>
       </c>
       <c r="K84">
-        <v>1.32</v>
+        <v>1.88</v>
       </c>
       <c r="L84" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="M84" s="1">
-        <v>3162706.56</v>
+        <v>2371054.14</v>
       </c>
       <c r="N84" s="1">
-        <v>3203265.62</v>
+        <v>2415646.77</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.49</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B85" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C85" s="1">
-        <v>1470000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.992</v>
+        <v>103.654</v>
       </c>
       <c r="E85" s="1">
-        <v>99.57946939</v>
+        <v>106.56094038</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1463818.2</v>
+        <v>393209.87</v>
       </c>
       <c r="I85" s="1">
-        <v>6064.2</v>
+        <v>-10726.61</v>
       </c>
       <c r="J85" s="1">
-        <v>0.41427275600208</v>
+        <v>-2.7279605163522</v>
       </c>
       <c r="K85">
-        <v>0.17</v>
+        <v>3.08</v>
       </c>
       <c r="L85" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="M85" s="1">
-        <v>1469882.4</v>
+        <v>382483.26</v>
       </c>
       <c r="N85" s="1">
-        <v>1472363.03</v>
+        <v>393830.01</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B86" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C86" s="1">
-        <v>1708000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.065</v>
+        <v>99.709</v>
       </c>
       <c r="E86" s="1">
-        <v>97.976</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1673430.08</v>
+        <v>2697000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>18600.12</v>
+        <v>-7848.27</v>
       </c>
       <c r="J86" s="1">
-        <v>1.1114966930677</v>
+        <v>-0.291</v>
       </c>
       <c r="K86">
-        <v>0.83</v>
+        <v>3.27</v>
       </c>
       <c r="L86" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="M86" s="1">
-        <v>1692030.2</v>
+        <v>2689151.73</v>
       </c>
       <c r="N86" s="1">
-        <v>1706255.73</v>
+        <v>2777291.19</v>
       </c>
       <c r="O86" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B87" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C87" s="1">
-        <v>3700000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.592</v>
+        <v>96.449</v>
       </c>
       <c r="E87" s="1">
-        <v>78.77307</v>
+        <v>93.34613647</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2914603.59</v>
+        <v>4281787.28</v>
       </c>
       <c r="I87" s="1">
-        <v>770300.41</v>
+        <v>142328.35</v>
       </c>
       <c r="J87" s="1">
-        <v>26.428994071197</v>
+        <v>3.3240406562187</v>
       </c>
       <c r="K87">
-        <v>1.01</v>
+        <v>1.21</v>
       </c>
       <c r="L87" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="M87" s="1">
-        <v>3684904.0</v>
+        <v>4424115.63</v>
       </c>
       <c r="N87" s="1">
-        <v>3722309.48</v>
+        <v>4479605.59</v>
       </c>
       <c r="O87" s="1">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B88" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C88" s="1">
-        <v>4000000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.994</v>
+        <v>96.782</v>
       </c>
       <c r="E88" s="1">
-        <v>94.94162525</v>
+        <v>97.36899024</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3797665.01</v>
+        <v>3591942.05</v>
       </c>
       <c r="I88" s="1">
-        <v>162094.99</v>
+        <v>-21654.07</v>
       </c>
       <c r="J88" s="1">
-        <v>4.2682803663086</v>
+        <v>-0.60285131827224</v>
       </c>
       <c r="K88">
-        <v>1.24</v>
+        <v>0.14</v>
       </c>
       <c r="L88" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="M88" s="1">
-        <v>3959760.0</v>
+        <v>3570287.98</v>
       </c>
       <c r="N88" s="1">
-        <v>4009273.89</v>
+        <v>3575341.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B89" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C89" s="1">
-        <v>3090000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.614</v>
+        <v>98.367</v>
       </c>
       <c r="E89" s="1">
-        <v>104.36764887</v>
+        <v>99.43250047</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3224960.35</v>
+        <v>2105980.36</v>
       </c>
       <c r="I89" s="1">
-        <v>7612.25</v>
+        <v>-22567.3</v>
       </c>
       <c r="J89" s="1">
-        <v>0.23604166172152</v>
+        <v>-1.071581693193</v>
       </c>
       <c r="K89">
-        <v>1.96</v>
+        <v>0.93</v>
       </c>
       <c r="L89" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="M89" s="1">
-        <v>3232572.6</v>
+        <v>2083413.06</v>
       </c>
       <c r="N89" s="1">
-        <v>3293117.29</v>
+        <v>2103200.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B90" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C90" s="1">
-        <v>4873000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.394</v>
+        <v>96.994</v>
       </c>
       <c r="E90" s="1">
-        <v>97.79670121</v>
+        <v>99.91096625</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4765633.25</v>
+        <v>1450707.23</v>
       </c>
       <c r="I90" s="1">
-        <v>126566.37</v>
+        <v>-42354.35</v>
       </c>
       <c r="J90" s="1">
-        <v>2.655814313869</v>
+        <v>-2.9195656521268</v>
       </c>
       <c r="K90">
-        <v>0.97</v>
+        <v>2.3</v>
       </c>
       <c r="L90" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="M90" s="1">
-        <v>4892199.62</v>
+        <v>1408352.88</v>
       </c>
       <c r="N90" s="1">
-        <v>4939660.61</v>
+        <v>1441768.77</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B91" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C91" s="1">
-        <v>369000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D91" s="1">
-        <v>104.387</v>
+        <v>101.886</v>
       </c>
       <c r="E91" s="1">
-        <v>106.56094038</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>393209.87</v>
+        <v>1230103.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-8021.84</v>
+        <v>23199.74</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.0400912113422</v>
+        <v>1.8859997902615</v>
       </c>
       <c r="K91">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.08</v>
+      </c>
+      <c r="L91">
+        <v>961.02</v>
       </c>
       <c r="M91" s="1">
-        <v>385188.03</v>
+        <v>1253302.74</v>
       </c>
       <c r="N91" s="1">
-        <v>391068.97</v>
+        <v>1254263.76</v>
       </c>
       <c r="O91" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B92" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C92" s="1">
-        <v>2697000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.433</v>
+        <v>105.624</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>107.00187687</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2697000.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="I92" s="1">
-        <v>38648.01</v>
+        <v>-56286.27</v>
       </c>
       <c r="J92" s="1">
-        <v>1.433</v>
+        <v>-1.2877128018073</v>
       </c>
       <c r="K92">
-        <v>1.84</v>
+        <v>0.27</v>
       </c>
       <c r="L92" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="M92" s="1">
-        <v>2735648.01</v>
+        <v>4314740.4</v>
       </c>
       <c r="N92" s="1">
-        <v>2785317.76</v>
+        <v>4325662.1</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.88</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C93" s="1">
-        <v>4587000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.263</v>
+        <v>101.128</v>
       </c>
       <c r="E93" s="1">
-        <v>93.34613647</v>
+        <v>100.677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4281787.28</v>
+        <v>805416.0</v>
       </c>
       <c r="I93" s="1">
-        <v>225536.53</v>
+        <v>3608.0</v>
       </c>
       <c r="J93" s="1">
-        <v>5.2673455090464</v>
+        <v>0.44796726163871</v>
       </c>
       <c r="K93">
-        <v>0.5</v>
+        <v>1.57</v>
       </c>
       <c r="L93" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="M93" s="1">
-        <v>4507323.81</v>
+        <v>809024.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4530099.54</v>
+        <v>821599.34</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B94" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C94" s="1">
-        <v>2137000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.14</v>
+        <v>105.742</v>
       </c>
       <c r="E94" s="1">
-        <v>99.685</v>
+        <v>106.27639</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2130268.45</v>
+        <v>2444356.97</v>
       </c>
       <c r="I94" s="1">
-        <v>9723.35</v>
+        <v>-12290.97</v>
       </c>
       <c r="J94" s="1">
-        <v>0.45643777900386</v>
+        <v>-0.50283040287688</v>
       </c>
       <c r="K94">
-        <v>0.3</v>
+        <v>1.13</v>
       </c>
       <c r="L94" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="M94" s="1">
-        <v>2139991.8</v>
+        <v>2432066.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2146432.07</v>
+        <v>2457941.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B95" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C95" s="1">
-        <v>2118000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.481</v>
+        <v>97.562</v>
       </c>
       <c r="E95" s="1">
-        <v>99.43250047</v>
+        <v>96.29170675</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2105980.36</v>
+        <v>2994672.08</v>
       </c>
       <c r="I95" s="1">
-        <v>1027.22</v>
+        <v>39506.12</v>
       </c>
       <c r="J95" s="1">
-        <v>0.048776333317752</v>
+        <v>1.3192135547609</v>
       </c>
       <c r="K95">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="L95" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="M95" s="1">
-        <v>2107007.58</v>
+        <v>3034178.2</v>
       </c>
       <c r="N95" s="1">
-        <v>2109256.14</v>
+        <v>3043124.78</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B96" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C96" s="1">
-        <v>1452000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.556</v>
+        <v>97.518</v>
       </c>
       <c r="E96" s="1">
-        <v>99.91096625</v>
+        <v>99.00852132</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1450707.23</v>
+        <v>3737571.68</v>
       </c>
       <c r="I96" s="1">
-        <v>-5154.11</v>
+        <v>-56267.18</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.35528257483076</v>
+        <v>-1.5054475155912</v>
       </c>
       <c r="K96">
-        <v>1.45</v>
+        <v>0.31</v>
       </c>
       <c r="L96" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="M96" s="1">
-        <v>1445553.12</v>
+        <v>3681304.5</v>
       </c>
       <c r="N96" s="1">
-        <v>1466557.39</v>
+        <v>3693048.94</v>
       </c>
       <c r="O96" s="1">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C97" s="1">
-        <v>3000000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>105.763</v>
+        <v>97.592</v>
       </c>
       <c r="E97" s="1">
-        <v>102.76761933</v>
+        <v>97.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3083028.58</v>
+        <v>2096250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>89861.42</v>
+        <v>1978.0</v>
       </c>
       <c r="J97" s="1">
-        <v>2.9147125194668</v>
+        <v>0.094358974358974</v>
       </c>
       <c r="K97">
-        <v>1.59</v>
+        <v>0.26</v>
       </c>
       <c r="L97" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="M97" s="1">
-        <v>3172890.0</v>
+        <v>2098228.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3220702.5</v>
+        <v>2103871.75</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B98" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C98" s="1">
-        <v>4085000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>106.681</v>
+        <v>77.191</v>
       </c>
       <c r="E98" s="1">
-        <v>107.00187687</v>
+        <v>81.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>4371026.67</v>
+        <v>2453150.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-13107.82</v>
+        <v>-129700.9</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.29987966191018</v>
+        <v>-5.2871165644172</v>
       </c>
       <c r="K98">
-        <v>2.2</v>
+        <v>0.55</v>
       </c>
       <c r="L98" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="M98" s="1">
-        <v>4357918.85</v>
+        <v>2323449.1</v>
       </c>
       <c r="N98" s="1">
-        <v>4447632.83</v>
+        <v>2340119.07</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B99" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.718</v>
+        <v>95.768</v>
       </c>
       <c r="E99" s="1">
-        <v>100.677</v>
+        <v>94.97</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>805416.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I99" s="1">
-        <v>16328.0</v>
+        <v>17556.0</v>
       </c>
       <c r="J99" s="1">
-        <v>2.0272753459082</v>
+        <v>0.84026534695167</v>
       </c>
       <c r="K99">
-        <v>0.66</v>
+        <v>2.05</v>
       </c>
       <c r="L99" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="M99" s="1">
-        <v>821744.0</v>
+        <v>2106896.0</v>
       </c>
       <c r="N99" s="1">
-        <v>827053.59</v>
+        <v>2151934.89</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B100" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C100" s="1">
-        <v>2300000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>107.439</v>
+        <v>96.146</v>
       </c>
       <c r="E100" s="1">
-        <v>106.27639</v>
+        <v>92.6043248</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2444356.97</v>
+        <v>1411289.91</v>
       </c>
       <c r="I100" s="1">
-        <v>26740.03</v>
+        <v>53975.13</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0939494651634</v>
+        <v>3.8245246152153</v>
       </c>
       <c r="K100">
-        <v>5.55</v>
+        <v>0.28</v>
       </c>
       <c r="L100" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="M100" s="1">
-        <v>2471097.0</v>
+        <v>1465265.04</v>
       </c>
       <c r="N100" s="1">
-        <v>2598699.74</v>
+        <v>1469456.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B101" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C101" s="1">
-        <v>1400000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.757</v>
+        <v>100.654</v>
       </c>
       <c r="E101" s="1">
-        <v>101.61188214</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1422566.35</v>
+        <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-11968.35</v>
+        <v>5761.74</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.84132103926119</v>
+        <v>0.654</v>
       </c>
       <c r="K101">
-        <v>3.13</v>
+        <v>1.46</v>
       </c>
       <c r="L101" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="M101" s="1">
-        <v>1410598.0</v>
+        <v>886761.74</v>
       </c>
       <c r="N101" s="1">
-        <v>1454395.95</v>
+        <v>899609.66</v>
       </c>
       <c r="O101" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B102" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C102" s="1">
-        <v>3775000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.314</v>
+        <v>101.236</v>
       </c>
       <c r="E102" s="1">
-        <v>99.00852132</v>
+        <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3737571.68</v>
+        <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-26218.18</v>
+        <v>37153.44</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.70147631255596</v>
+        <v>1.1761634490806</v>
       </c>
       <c r="K102">
-        <v>1.52</v>
+        <v>0.22</v>
       </c>
       <c r="L102" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M102" s="1">
-        <v>3711353.5</v>
+        <v>3196020.52</v>
       </c>
       <c r="N102" s="1">
-        <v>3768817.39</v>
+        <v>3203079.92</v>
       </c>
       <c r="O102" s="1">
-        <v>0.73</v>
+        <v>0.65</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B103" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C103" s="1">
-        <v>2150000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.534</v>
+        <v>100.7</v>
       </c>
       <c r="E103" s="1">
-        <v>97.5</v>
+        <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2096250.0</v>
+        <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>43731.0</v>
+        <v>83146.79</v>
       </c>
       <c r="J103" s="1">
-        <v>2.0861538461538</v>
+        <v>2.9058880110842</v>
       </c>
       <c r="K103">
-        <v>2.44</v>
+        <v>0.63</v>
       </c>
       <c r="L103" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="M103" s="1">
-        <v>2139981.0</v>
+        <v>2944468.0</v>
       </c>
       <c r="N103" s="1">
-        <v>2192387.25</v>
+        <v>2962783.61</v>
       </c>
       <c r="O103" s="1">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B104" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C104" s="1">
-        <v>2029000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.042</v>
+        <v>100.137</v>
       </c>
       <c r="E104" s="1">
-        <v>100.30556235</v>
+        <v>100.32507202</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2035199.86</v>
+        <v>849753.36</v>
       </c>
       <c r="I104" s="1">
-        <v>-45927.68</v>
+        <v>-1592.97</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.2566668219012</v>
+        <v>-0.18746263033311</v>
       </c>
       <c r="K104">
-        <v>0.87</v>
+        <v>0.69</v>
       </c>
       <c r="L104" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="M104" s="1">
-        <v>1989272.18</v>
+        <v>848160.39</v>
       </c>
       <c r="N104" s="1">
-        <v>2006861.07</v>
+        <v>854009.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B105" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C105" s="1">
-        <v>2046000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.957</v>
+        <v>100.452</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0838304</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2047715.17</v>
+        <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-43514.95</v>
+        <v>5776.56</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.1250489637189</v>
+        <v>0.452</v>
       </c>
       <c r="K105">
-        <v>0.84</v>
+        <v>0.19</v>
       </c>
       <c r="L105" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="M105" s="1">
-        <v>2004200.22</v>
+        <v>1283776.56</v>
       </c>
       <c r="N105" s="1">
-        <v>2021392.3</v>
+        <v>1286261.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B106" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C106" s="1">
-        <v>1524000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.132</v>
+        <v>100.673</v>
       </c>
       <c r="E106" s="1">
-        <v>92.6043248</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1411289.91</v>
+        <v>988000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>69001.77</v>
+        <v>6649.24</v>
       </c>
       <c r="J106" s="1">
-        <v>4.8892697036288</v>
+        <v>0.673</v>
       </c>
       <c r="K106">
-        <v>0.91</v>
+        <v>0.21</v>
       </c>
       <c r="L106" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="M106" s="1">
-        <v>1480291.68</v>
+        <v>994649.24</v>
       </c>
       <c r="N106" s="1">
-        <v>1494102.93</v>
+        <v>996744.79</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B107" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C107" s="1">
-        <v>881000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.081</v>
+        <v>100.227</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>881000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I107" s="1">
-        <v>9523.61</v>
+        <v>-12814.77</v>
       </c>
       <c r="J107" s="1">
-        <v>1.081</v>
+        <v>-0.60516057427147</v>
       </c>
       <c r="K107">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>764.76</v>
+        <v>1.28</v>
+      </c>
+      <c r="L107" t="s">
+        <v>345</v>
       </c>
       <c r="M107" s="1">
-        <v>890523.61</v>
+        <v>2104767.0</v>
       </c>
       <c r="N107" s="1">
-        <v>891288.37</v>
+        <v>2131554.95</v>
       </c>
       <c r="O107" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B108" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C108" s="1">
-        <v>3157000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.911</v>
+        <v>102.18</v>
       </c>
       <c r="E108" s="1">
-        <v>100.05914096</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3158867.08</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>58463.19</v>
+        <v>14817.4</v>
       </c>
       <c r="J108" s="1">
-        <v>1.8507644835755</v>
+        <v>0.40682500885178</v>
       </c>
       <c r="K108">
-        <v>1.84</v>
+        <v>2.98</v>
       </c>
       <c r="L108" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M108" s="1">
-        <v>3217330.27</v>
+        <v>3657022.2</v>
       </c>
       <c r="N108" s="1">
-        <v>3275318.22</v>
+        <v>3763620.02</v>
       </c>
       <c r="O108" s="1">
-        <v>0.64</v>
+        <v>0.76</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B109" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C109" s="1">
-        <v>2924000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.194</v>
+        <v>100.116</v>
       </c>
       <c r="E109" s="1">
-        <v>97.85640253</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2861321.21</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>97591.35</v>
+        <v>7584.0</v>
       </c>
       <c r="J109" s="1">
-        <v>3.4107093484971</v>
+        <v>0.31663326653307</v>
       </c>
       <c r="K109">
-        <v>2.06</v>
+        <v>2.73</v>
       </c>
       <c r="L109" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M109" s="1">
-        <v>2958912.56</v>
+        <v>2402784.0</v>
       </c>
       <c r="N109" s="1">
-        <v>3019270.82</v>
+        <v>2468419.36</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B110" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C110" s="1">
-        <v>847000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.769</v>
+        <v>105.125</v>
       </c>
       <c r="E110" s="1">
-        <v>100.32507202</v>
+        <v>100.47036099</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>849753.36</v>
+        <v>934941.01</v>
       </c>
       <c r="I110" s="1">
-        <v>3760.07</v>
+        <v>43314.39</v>
       </c>
       <c r="J110" s="1">
-        <v>0.44248957132691</v>
+        <v>4.6328473707662</v>
       </c>
       <c r="K110">
-        <v>0.86</v>
+        <v>4.27</v>
       </c>
       <c r="L110" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="M110" s="1">
-        <v>853513.43</v>
+        <v>978255.4</v>
       </c>
       <c r="N110" s="1">
-        <v>860759.99</v>
+        <v>1017998.24</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C111" s="1">
-        <v>1278000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.413</v>
+        <v>101.747</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>100.14070507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1278000.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I111" s="1">
-        <v>18058.14</v>
+        <v>34856.6</v>
       </c>
       <c r="J111" s="1">
-        <v>1.413</v>
+        <v>1.6040379681437</v>
       </c>
       <c r="K111">
-        <v>1.62</v>
+        <v>2.41</v>
       </c>
       <c r="L111" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M111" s="1">
-        <v>1296058.14</v>
+        <v>2207909.9</v>
       </c>
       <c r="N111" s="1">
-        <v>1316716.22</v>
+        <v>2260215.94</v>
       </c>
       <c r="O111" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B112" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C112" s="1">
-        <v>1988000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.534</v>
+        <v>102.555</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>102.39609091</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1988000.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="I112" s="1">
-        <v>10615.92</v>
+        <v>1748.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.534</v>
+        <v>0.15519058344734</v>
       </c>
       <c r="K112">
-        <v>1.06</v>
+        <v>2.21</v>
       </c>
       <c r="L112" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M112" s="1">
-        <v>1998615.92</v>
+        <v>1128105.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2019611.69</v>
+        <v>1152411.94</v>
       </c>
       <c r="O112" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B113" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C113" s="1">
-        <v>2100000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.524</v>
+        <v>103.006</v>
       </c>
       <c r="E113" s="1">
-        <v>100.83722714</v>
+        <v>92.97841301</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2117581.77</v>
+        <v>4975274.88</v>
       </c>
       <c r="I113" s="1">
-        <v>14422.23</v>
+        <v>-14608.92</v>
       </c>
       <c r="J113" s="1">
-        <v>0.68107074797872</v>
+        <v>-0.29363040942172</v>
       </c>
       <c r="K113">
-        <v>0.24</v>
+        <v>2.14</v>
       </c>
       <c r="L113" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="M113" s="1">
-        <v>2132004.0</v>
+        <v>4960665.96</v>
       </c>
       <c r="N113" s="1">
-        <v>2137026.74</v>
+        <v>5074943.25</v>
       </c>
       <c r="O113" s="1">
-        <v>0.42</v>
+        <v>1.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B114" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C114" s="1">
-        <v>3579000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.921</v>
+        <v>104.518</v>
       </c>
       <c r="E114" s="1">
-        <v>101.7659905</v>
+        <v>103.47</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3642204.8</v>
+        <v>1541703.0</v>
       </c>
       <c r="I114" s="1">
-        <v>77127.79</v>
+        <v>15615.2</v>
       </c>
       <c r="J114" s="1">
-        <v>2.1176126614297</v>
+        <v>1.0128539673335</v>
       </c>
       <c r="K114">
-        <v>1.94</v>
+        <v>3.2</v>
       </c>
       <c r="L114" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="M114" s="1">
-        <v>3719332.59</v>
+        <v>1557318.2</v>
       </c>
       <c r="N114" s="1">
-        <v>3788645.07</v>
+        <v>1604936.12</v>
       </c>
       <c r="O114" s="1">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B115" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C115" s="1">
-        <v>2400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.027</v>
+        <v>105.601</v>
       </c>
       <c r="E115" s="1">
-        <v>99.8</v>
+        <v>105.20933357</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2395200.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I115" s="1">
-        <v>5448.0</v>
+        <v>5483.33</v>
       </c>
       <c r="J115" s="1">
-        <v>0.22745490981964</v>
+        <v>0.37227346213111</v>
       </c>
       <c r="K115">
-        <v>0.8</v>
+        <v>2.06</v>
       </c>
       <c r="L115" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M115" s="1">
-        <v>2400648.0</v>
+        <v>1478414.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2419741.92</v>
+        <v>1507230.67</v>
       </c>
       <c r="O115" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B116" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C116" s="1">
-        <v>1319000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.285</v>
+        <v>97.052</v>
       </c>
       <c r="E116" s="1">
-        <v>100.12170508</v>
+        <v>98.03544408</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1320605.29</v>
+        <v>2673426.56</v>
       </c>
       <c r="I116" s="1">
-        <v>15343.86</v>
+        <v>-26818.52</v>
       </c>
       <c r="J116" s="1">
-        <v>1.1618808523779</v>
+        <v>-1.0031515509444</v>
       </c>
       <c r="K116">
-        <v>2.12</v>
+        <v>0.89</v>
       </c>
       <c r="L116" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M116" s="1">
-        <v>1335949.15</v>
+        <v>2646608.04</v>
       </c>
       <c r="N116" s="1">
-        <v>1363941.26</v>
+        <v>2670980.6</v>
       </c>
       <c r="O116" s="1">
-        <v>0.27</v>
+        <v>0.54</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B117" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C117" s="1">
-        <v>930564.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>104.432</v>
+        <v>98.606</v>
       </c>
       <c r="E117" s="1">
-        <v>100.47036099</v>
+        <v>99.9978546</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>934941.01</v>
+        <v>3926915.75</v>
       </c>
       <c r="I117" s="1">
-        <v>36865.59</v>
+        <v>-54658.13</v>
       </c>
       <c r="J117" s="1">
-        <v>3.9430926235656</v>
+        <v>-1.3918844579235</v>
       </c>
       <c r="K117">
-        <v>2.21</v>
+        <v>1.43</v>
       </c>
       <c r="L117" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="M117" s="1">
-        <v>971806.6</v>
+        <v>3872257.62</v>
       </c>
       <c r="N117" s="1">
-        <v>992405.02</v>
+        <v>3928476.44</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.8</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C118" s="1">
-        <v>4353000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.058</v>
+        <v>87.875</v>
       </c>
       <c r="E118" s="1">
-        <v>14.53366506</v>
+        <v>91.95776</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>632650.44</v>
+        <v>2206986.24</v>
       </c>
       <c r="I118" s="1">
-        <v>16044.74</v>
+        <v>-97986.24</v>
       </c>
       <c r="J118" s="1">
-        <v>2.5361145722115</v>
+        <v>-4.4398210656719</v>
       </c>
       <c r="K118">
-        <v>0.24</v>
+        <v>2.75</v>
       </c>
       <c r="L118" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M118" s="1">
-        <v>648695.18</v>
+        <v>2109000.0</v>
       </c>
       <c r="N118" s="1">
-        <v>659140.32</v>
+        <v>2174883.33</v>
       </c>
       <c r="O118" s="1">
-        <v>0.13</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B119" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C119" s="1">
-        <v>2170000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.947</v>
+        <v>102.886</v>
       </c>
       <c r="E119" s="1">
-        <v>100.14070507</v>
+        <v>101.22761608</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2173053.3</v>
+        <v>1687464.36</v>
       </c>
       <c r="I119" s="1">
-        <v>60896.6</v>
+        <v>27645.26</v>
       </c>
       <c r="J119" s="1">
-        <v>2.8023518797261</v>
+        <v>1.6382722299391</v>
       </c>
       <c r="K119">
-        <v>1.34</v>
+        <v>2.68</v>
       </c>
       <c r="L119" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="M119" s="1">
-        <v>2233949.9</v>
+        <v>1715109.62</v>
       </c>
       <c r="N119" s="1">
-        <v>2263041.46</v>
+        <v>1759725.02</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B120" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C120" s="1">
-        <v>1100000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.354</v>
+        <v>103.064</v>
       </c>
       <c r="E120" s="1">
-        <v>102.39609091</v>
+        <v>103.54205743</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1126357.0</v>
+        <v>1875146.66</v>
       </c>
       <c r="I120" s="1">
-        <v>10537.0</v>
+        <v>-8657.62</v>
       </c>
       <c r="J120" s="1">
-        <v>0.93549380880129</v>
+        <v>-0.46170361949182</v>
       </c>
       <c r="K120">
-        <v>1.03</v>
+        <v>0.27</v>
       </c>
       <c r="L120" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M120" s="1">
-        <v>1136894.0</v>
+        <v>1866489.04</v>
       </c>
       <c r="N120" s="1">
-        <v>1148226.29</v>
+        <v>1871424.76</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B121" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C121" s="1">
-        <v>5351000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.507</v>
+        <v>100.901</v>
       </c>
       <c r="E121" s="1">
-        <v>92.97841301</v>
+        <v>101.78811563</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4975274.88</v>
+        <v>1302887.88</v>
       </c>
       <c r="I121" s="1">
-        <v>9518.73</v>
+        <v>-11355.08</v>
       </c>
       <c r="J121" s="1">
-        <v>0.19132068538091</v>
+        <v>-0.87153163171646</v>
       </c>
       <c r="K121">
-        <v>0.88</v>
+        <v>0.95</v>
       </c>
       <c r="L121" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="M121" s="1">
-        <v>4984793.61</v>
+        <v>1291532.8</v>
       </c>
       <c r="N121" s="1">
-        <v>5031698.47</v>
+        <v>1303732.8</v>
       </c>
       <c r="O121" s="1">
-        <v>0.98</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B122" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C122" s="1">
-        <v>1490000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.827</v>
+        <v>101.661</v>
       </c>
       <c r="E122" s="1">
-        <v>103.47</v>
+        <v>101.103</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1541703.0</v>
+        <v>2446692.6</v>
       </c>
       <c r="I122" s="1">
-        <v>20219.3</v>
+        <v>13503.6</v>
       </c>
       <c r="J122" s="1">
-        <v>1.3114912535034</v>
+        <v>0.55191240616005</v>
       </c>
       <c r="K122">
-        <v>1.77</v>
+        <v>4.11</v>
       </c>
       <c r="L122" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="M122" s="1">
-        <v>1561922.3</v>
+        <v>2460196.2</v>
       </c>
       <c r="N122" s="1">
-        <v>1588287.02</v>
+        <v>2559747.71</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B123" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C123" s="1">
-        <v>1400000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>106.737</v>
+        <v>97.623</v>
       </c>
       <c r="E123" s="1">
-        <v>105.20933357</v>
+        <v>94.44113136</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1472930.67</v>
+        <v>2005929.63</v>
       </c>
       <c r="I123" s="1">
-        <v>21387.33</v>
+        <v>67582.89</v>
       </c>
       <c r="J123" s="1">
-        <v>1.4520255729348</v>
+        <v>3.369155577008</v>
       </c>
       <c r="K123">
-        <v>0.49</v>
+        <v>0.72</v>
       </c>
       <c r="L123" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="M123" s="1">
-        <v>1494318.0</v>
+        <v>2073512.52</v>
       </c>
       <c r="N123" s="1">
-        <v>1501245.08</v>
+        <v>2088852.52</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B124" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C124" s="1">
-        <v>2727000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>96.88</v>
+        <v>103.59</v>
       </c>
       <c r="E124" s="1">
-        <v>98.03544408</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2673426.56</v>
+        <v>1271000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-31508.96</v>
+        <v>45628.9</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1785983004523</v>
+        <v>3.59</v>
       </c>
       <c r="K124">
-        <v>1.12</v>
+        <v>0.36</v>
       </c>
       <c r="L124" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="M124" s="1">
-        <v>2641917.6</v>
+        <v>1316628.9</v>
       </c>
       <c r="N124" s="1">
-        <v>2672573.63</v>
+        <v>1321262.75</v>
       </c>
       <c r="O124" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B125" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C125" s="1">
-        <v>3927000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.12</v>
+        <v>104.387</v>
       </c>
       <c r="E125" s="1">
-        <v>99.9978546</v>
+        <v>101.19775245</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3926915.75</v>
+        <v>1855966.78</v>
       </c>
       <c r="I125" s="1">
-        <v>4796.65</v>
+        <v>58490.8</v>
       </c>
       <c r="J125" s="1">
-        <v>0.12214802418412</v>
+        <v>3.1515003732987</v>
       </c>
       <c r="K125">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="L125" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="M125" s="1">
-        <v>3931712.4</v>
+        <v>1914457.58</v>
       </c>
       <c r="N125" s="1">
-        <v>3954538.09</v>
+        <v>1926276.69</v>
       </c>
       <c r="O125" s="1">
-        <v>0.77</v>
+        <v>0.39</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B126" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C126" s="1">
-        <v>2400000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>88.998</v>
+        <v>100.849</v>
       </c>
       <c r="E126" s="1">
-        <v>91.95776</v>
+        <v>101.43494653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2206986.24</v>
+        <v>2485156.19</v>
       </c>
       <c r="I126" s="1">
-        <v>-71034.24</v>
+        <v>-14355.69</v>
       </c>
       <c r="J126" s="1">
-        <v>-3.2186081957629</v>
+        <v>-0.57765745500286</v>
       </c>
       <c r="K126">
-        <v>1.13</v>
+        <v>2.16</v>
       </c>
       <c r="L126" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="M126" s="1">
-        <v>2135952.0</v>
+        <v>2470800.5</v>
       </c>
       <c r="N126" s="1">
-        <v>2162993.67</v>
+        <v>2523679.67</v>
       </c>
       <c r="O126" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B127" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C127" s="1">
-        <v>3300000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.542</v>
+        <v>96.082</v>
       </c>
       <c r="E127" s="1">
-        <v>96.87136758</v>
+        <v>98.76648216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3196755.13</v>
+        <v>1024208.42</v>
       </c>
       <c r="I127" s="1">
-        <v>88130.87</v>
+        <v>-27838.08</v>
       </c>
       <c r="J127" s="1">
-        <v>2.7568852294295</v>
+        <v>-2.7180092895546</v>
       </c>
       <c r="K127">
-        <v>2.29</v>
+        <v>0.51</v>
       </c>
       <c r="L127" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="M127" s="1">
-        <v>3284886.0</v>
+        <v>996370.34</v>
       </c>
       <c r="N127" s="1">
-        <v>3360398.98</v>
+        <v>1001624.46</v>
       </c>
       <c r="O127" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B128" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C128" s="1">
-        <v>1667000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.135</v>
+        <v>101.673</v>
       </c>
       <c r="E128" s="1">
-        <v>101.22761608</v>
+        <v>100.0960031</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1687464.36</v>
+        <v>3878720.12</v>
       </c>
       <c r="I128" s="1">
-        <v>48466.09</v>
+        <v>61108.63</v>
       </c>
       <c r="J128" s="1">
-        <v>2.8721252518779</v>
+        <v>1.5754843894228</v>
       </c>
       <c r="K128">
-        <v>1.39</v>
+        <v>0.44</v>
       </c>
       <c r="L128" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="M128" s="1">
-        <v>1735930.45</v>
+        <v>3939828.75</v>
       </c>
       <c r="N128" s="1">
-        <v>1759054.29</v>
+        <v>3956997.15</v>
       </c>
       <c r="O128" s="1">
-        <v>0.34</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B129" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C129" s="1">
-        <v>1811000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>104.204</v>
+        <v>114.511</v>
       </c>
       <c r="E129" s="1">
-        <v>103.54205743</v>
+        <v>123.47145</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1875146.66</v>
+        <v>2345957.55</v>
       </c>
       <c r="I129" s="1">
-        <v>11987.78</v>
+        <v>-170248.55</v>
       </c>
       <c r="J129" s="1">
-        <v>0.63929826160904</v>
+        <v>-7.2571027553333</v>
       </c>
       <c r="K129">
-        <v>2.31</v>
+        <v>2.02</v>
       </c>
       <c r="L129" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="M129" s="1">
-        <v>1887134.44</v>
+        <v>2175709.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1928964.06</v>
+        <v>2214034.34</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B130" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C130" s="1">
-        <v>1280000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>103.045</v>
+        <v>108.044</v>
       </c>
       <c r="E130" s="1">
-        <v>101.78811563</v>
+        <v>113.147</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1302887.88</v>
+        <v>739981.38</v>
       </c>
       <c r="I130" s="1">
-        <v>16088.12</v>
+        <v>-33373.62</v>
       </c>
       <c r="J130" s="1">
-        <v>1.2348046402888</v>
+        <v>-4.5100621315634</v>
       </c>
       <c r="K130">
-        <v>2.5</v>
+        <v>1.91</v>
       </c>
       <c r="L130" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="M130" s="1">
-        <v>1318976.0</v>
+        <v>706607.76</v>
       </c>
       <c r="N130" s="1">
-        <v>1350976.0</v>
+        <v>719127.7</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B131" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C131" s="1">
-        <v>2124000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.143</v>
+        <v>95.756</v>
       </c>
       <c r="E131" s="1">
-        <v>94.44113136</v>
+        <v>93.14264308</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2005929.63</v>
+        <v>1210854.36</v>
       </c>
       <c r="I131" s="1">
-        <v>78627.69</v>
+        <v>33973.64</v>
       </c>
       <c r="J131" s="1">
-        <v>3.9197631274832</v>
+        <v>2.8057577461256</v>
       </c>
       <c r="K131">
-        <v>0.17</v>
+        <v>0.94</v>
       </c>
       <c r="L131" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="M131" s="1">
-        <v>2084557.32</v>
+        <v>1244828.0</v>
       </c>
       <c r="N131" s="1">
-        <v>2088244.82</v>
+        <v>1257044.44</v>
       </c>
       <c r="O131" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B132" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C132" s="1">
-        <v>1834000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>104.804</v>
+        <v>99.425</v>
       </c>
       <c r="E132" s="1">
-        <v>101.19775245</v>
+        <v>94.47603859</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1855966.78</v>
+        <v>3770538.7</v>
       </c>
       <c r="I132" s="1">
-        <v>66138.58</v>
+        <v>197513.05</v>
       </c>
       <c r="J132" s="1">
-        <v>3.5635648607892</v>
+        <v>5.2383244335882</v>
       </c>
       <c r="K132">
-        <v>2.68</v>
+        <v>1.43</v>
       </c>
       <c r="L132" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="M132" s="1">
-        <v>1922105.36</v>
+        <v>3968051.75</v>
       </c>
       <c r="N132" s="1">
-        <v>1971228.54</v>
+        <v>4025103.65</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B133" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C133" s="1">
-        <v>2450000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>103.247</v>
+        <v>100.645</v>
       </c>
       <c r="E133" s="1">
-        <v>101.43494653</v>
+        <v>100.05687163</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2485156.19</v>
+        <v>3827175.34</v>
       </c>
       <c r="I133" s="1">
-        <v>44395.31</v>
+        <v>22495.91</v>
       </c>
       <c r="J133" s="1">
-        <v>1.7864193075124</v>
+        <v>0.58779407791648</v>
       </c>
       <c r="K133">
-        <v>1.01</v>
+        <v>1.3</v>
       </c>
       <c r="L133" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="M133" s="1">
-        <v>2529551.5</v>
+        <v>3849671.25</v>
       </c>
       <c r="N133" s="1">
-        <v>2554204.63</v>
+        <v>3899396.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.79</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B134" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="C134" s="1">
-        <v>1037000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>94.631</v>
+        <v>86.388</v>
       </c>
       <c r="E134" s="1">
-        <v>98.76648216</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1024208.42</v>
+        <v>3382000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-42884.95</v>
+        <v>-460357.84</v>
       </c>
       <c r="J134" s="1">
-        <v>-4.1871311700406</v>
+        <v>-13.612</v>
       </c>
       <c r="K134">
-        <v>0.7</v>
+        <v>3.8</v>
       </c>
       <c r="L134" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="M134" s="1">
-        <v>981323.47</v>
+        <v>2921642.16</v>
       </c>
       <c r="N134" s="1">
-        <v>988625.91</v>
+        <v>3050299.08</v>
       </c>
       <c r="O134" s="1">
-        <v>0.19</v>
+        <v>0.62</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C135" s="1">
-        <v>3875000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>102.596</v>
+        <v>0.001</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0960031</v>
+        <v>0.0</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H135" s="1">
-        <v>3878720.12</v>
+        <v>0.0</v>
       </c>
       <c r="I135" s="1">
-        <v>96874.88</v>
+        <v>10.65</v>
       </c>
       <c r="J135" s="1">
-        <v>2.4975991307153</v>
+        <v>0</v>
       </c>
       <c r="K135">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>3975595.0</v>
+        <v>10.65</v>
       </c>
       <c r="N135" s="1">
-        <v>4052556.81</v>
+        <v>10.65</v>
       </c>
       <c r="O135" s="1">
-        <v>0.79</v>
+        <v>0.0</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B136" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C136" s="1">
-        <v>761000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>106.318</v>
+        <v>97.849</v>
       </c>
       <c r="E136" s="1">
-        <v>108.80813929</v>
+        <v>101.3779503</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>828029.94</v>
+        <v>2855816.86</v>
       </c>
       <c r="I136" s="1">
-        <v>-18949.96</v>
+        <v>-99410.53</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.2885597590831</v>
+        <v>-3.4809840712265</v>
       </c>
       <c r="K136">
-        <v>3.34</v>
+        <v>0.44</v>
       </c>
       <c r="L136" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="M136" s="1">
-        <v>809079.98</v>
+        <v>2756406.33</v>
       </c>
       <c r="N136" s="1">
-        <v>834528.5</v>
+        <v>2768851.3</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B137" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C137" s="1">
-        <v>1900000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>116.549</v>
+        <v>103.396</v>
       </c>
       <c r="E137" s="1">
-        <v>123.47145</v>
+        <v>103.32906363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2345957.55</v>
+        <v>1088055.04</v>
       </c>
       <c r="I137" s="1">
-        <v>-131526.55</v>
+        <v>704.84</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.6065187539306</v>
+        <v>0.064779811138966</v>
       </c>
       <c r="K137">
-        <v>0.36</v>
+        <v>2.09</v>
       </c>
       <c r="L137" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="M137" s="1">
-        <v>2214431.0</v>
+        <v>1088759.88</v>
       </c>
       <c r="N137" s="1">
-        <v>2221289.22</v>
+        <v>1110763.19</v>
       </c>
       <c r="O137" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B138" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C138" s="1">
-        <v>1276000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>109.828</v>
+        <v>104.197</v>
       </c>
       <c r="E138" s="1">
-        <v>113.147</v>
+        <v>104.47316382</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1443755.72</v>
+        <v>3182252.57</v>
       </c>
       <c r="I138" s="1">
-        <v>-42350.44</v>
+        <v>-8411.95</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.9333521878618</v>
+        <v>-0.26433948327364</v>
       </c>
       <c r="K138">
-        <v>0.22</v>
+        <v>2.04</v>
       </c>
       <c r="L138" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="M138" s="1">
-        <v>1401405.28</v>
+        <v>3173840.62</v>
       </c>
       <c r="N138" s="1">
-        <v>1404181.11</v>
+        <v>3235966.33</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B139" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C139" s="1">
-        <v>1300000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>96.696</v>
+        <v>101.204</v>
       </c>
       <c r="E139" s="1">
-        <v>93.14264308</v>
+        <v>101.57528214</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1210854.36</v>
+        <v>2559697.11</v>
       </c>
       <c r="I139" s="1">
-        <v>46193.64</v>
+        <v>-9356.31</v>
       </c>
       <c r="J139" s="1">
-        <v>3.8149625195222</v>
+        <v>-0.36552410687372</v>
       </c>
       <c r="K139">
-        <v>0.57</v>
+        <v>1.97</v>
       </c>
       <c r="L139" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="M139" s="1">
-        <v>1257048.0</v>
+        <v>2550340.8</v>
       </c>
       <c r="N139" s="1">
-        <v>1264402.79</v>
+        <v>2599961.95</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B140" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C140" s="1">
-        <v>3991000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.459</v>
+        <v>102.753</v>
       </c>
       <c r="E140" s="1">
-        <v>94.47603859</v>
+        <v>101.56042721</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3770538.7</v>
+        <v>2992985.79</v>
       </c>
       <c r="I140" s="1">
-        <v>158959.99</v>
+        <v>35145.12</v>
       </c>
       <c r="J140" s="1">
-        <v>4.2158429510351</v>
+        <v>1.1742494774758</v>
       </c>
       <c r="K140">
-        <v>0.8</v>
+        <v>2.23</v>
       </c>
       <c r="L140" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="M140" s="1">
-        <v>3929498.69</v>
+        <v>3028130.91</v>
       </c>
       <c r="N140" s="1">
-        <v>3961371.26</v>
+        <v>3093947.24</v>
       </c>
       <c r="O140" s="1">
-        <v>0.77</v>
+        <v>0.63</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B141" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C141" s="1">
-        <v>3825000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.72</v>
+        <v>99.581</v>
       </c>
       <c r="E141" s="1">
-        <v>100.05687163</v>
+        <v>97.59067821</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3827175.34</v>
+        <v>2001584.81</v>
       </c>
       <c r="I141" s="1">
-        <v>63614.66</v>
+        <v>40821.5</v>
       </c>
       <c r="J141" s="1">
-        <v>1.6621830553496</v>
+        <v>2.0394589225525</v>
       </c>
       <c r="K141">
-        <v>0.31</v>
+        <v>1.93</v>
       </c>
       <c r="L141" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="M141" s="1">
-        <v>3890790.0</v>
+        <v>2042406.31</v>
       </c>
       <c r="N141" s="1">
-        <v>3902743.13</v>
+        <v>2081923.67</v>
       </c>
       <c r="O141" s="1">
-        <v>0.76</v>
+        <v>0.42</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B142" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C142" s="1">
-        <v>3382000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.672</v>
+        <v>103.078</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.81182206</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3382000.0</v>
+        <v>1357440.78</v>
       </c>
       <c r="I142" s="1">
-        <v>-247832.96</v>
+        <v>44420.02</v>
       </c>
       <c r="J142" s="1">
-        <v>-7.328</v>
+        <v>3.272335755229</v>
       </c>
       <c r="K142">
-        <v>1.99</v>
+        <v>3.61</v>
       </c>
       <c r="L142" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="M142" s="1">
-        <v>3134167.04</v>
+        <v>1401860.8</v>
       </c>
       <c r="N142" s="1">
-        <v>3201595.67</v>
+        <v>1450960.53</v>
       </c>
       <c r="O142" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B143" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C143" s="1">
-        <v>1250000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>0.001</v>
+        <v>100.97</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0</v>
+        <v>102.17381658</v>
       </c>
       <c r="F143" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G143">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>2205932.7</v>
       </c>
       <c r="I143" s="1">
-        <v>10.58</v>
+        <v>-25990.4</v>
       </c>
       <c r="J143" s="1">
-        <v>0</v>
+        <v>-1.1782045753254</v>
       </c>
       <c r="K143">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.87</v>
+      </c>
+      <c r="L143" t="s">
+        <v>452</v>
       </c>
       <c r="M143" s="1">
-        <v>10.58</v>
+        <v>2179942.3</v>
       </c>
       <c r="N143" s="1">
-        <v>10.58</v>
+        <v>2220259.54</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B144" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C144" s="1">
-        <v>2817000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.22</v>
+        <v>75.255</v>
       </c>
       <c r="E144" s="1">
-        <v>101.3779503</v>
+        <v>97.56207595</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2855816.86</v>
+        <v>1772702.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-32619.46</v>
+        <v>-405319.57</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.1422111990753</v>
+        <v>-22.864494971329</v>
       </c>
       <c r="K144">
-        <v>4.67</v>
+        <v>0.48</v>
       </c>
       <c r="L144" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M144" s="1">
-        <v>2823197.4</v>
+        <v>1367383.35</v>
       </c>
       <c r="N144" s="1">
-        <v>2954699.2</v>
+        <v>1376014.1</v>
       </c>
       <c r="O144" s="1">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B145" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C145" s="1">
-        <v>1053000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.172</v>
+        <v>100.607</v>
       </c>
       <c r="E145" s="1">
-        <v>103.32906363</v>
+        <v>100.07713005</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1088055.04</v>
+        <v>1908470.87</v>
       </c>
       <c r="I145" s="1">
-        <v>8876.12</v>
+        <v>10104.62</v>
       </c>
       <c r="J145" s="1">
-        <v>0.81577858414221</v>
+        <v>0.52946157883982</v>
       </c>
       <c r="K145">
-        <v>0.69</v>
+        <v>0.49</v>
       </c>
       <c r="L145" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="M145" s="1">
-        <v>1096931.16</v>
+        <v>1918575.49</v>
       </c>
       <c r="N145" s="1">
-        <v>1104203.44</v>
+        <v>1927898.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B146" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="C146" s="1">
-        <v>3046000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.718</v>
+        <v>100.135</v>
       </c>
       <c r="E146" s="1">
-        <v>104.47316382</v>
+        <v>100.0646</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3182252.57</v>
+        <v>3802454.8</v>
       </c>
       <c r="I146" s="1">
-        <v>7457.71</v>
+        <v>2675.2</v>
       </c>
       <c r="J146" s="1">
-        <v>0.23435317706413</v>
+        <v>0.07035455096008</v>
       </c>
       <c r="K146">
-        <v>0.23</v>
+        <v>0.95</v>
       </c>
       <c r="L146" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="M146" s="1">
-        <v>3189710.28</v>
+        <v>3805130.0</v>
       </c>
       <c r="N146" s="1">
-        <v>3196690.7</v>
+        <v>3841164.62</v>
       </c>
       <c r="O146" s="1">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B147" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C147" s="1">
-        <v>2520000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.221</v>
+        <v>103.739</v>
       </c>
       <c r="E147" s="1">
-        <v>101.57528214</v>
+        <v>102.94102671</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>2559697.11</v>
+        <v>3429995.01</v>
       </c>
       <c r="I147" s="1">
-        <v>16272.09</v>
+        <v>26588.47</v>
       </c>
       <c r="J147" s="1">
-        <v>0.63570372980575</v>
+        <v>0.77517518021112</v>
       </c>
       <c r="K147">
-        <v>0.71</v>
+        <v>2.23</v>
       </c>
       <c r="L147" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="M147" s="1">
-        <v>2575969.2</v>
+        <v>3456583.48</v>
       </c>
       <c r="N147" s="1">
-        <v>2593865.35</v>
+        <v>3530928.73</v>
       </c>
       <c r="O147" s="1">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B148" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C148" s="1">
-        <v>2947000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>104.078</v>
+        <v>82.419</v>
       </c>
       <c r="E148" s="1">
-        <v>101.56042721</v>
+        <v>77.42602805</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2992985.79</v>
+        <v>5106246.55</v>
       </c>
       <c r="I148" s="1">
-        <v>74192.87</v>
+        <v>329286.5</v>
       </c>
       <c r="J148" s="1">
-        <v>2.4788914884892</v>
+        <v>6.4486995834543</v>
       </c>
       <c r="K148">
-        <v>0.94</v>
+        <v>0.66</v>
       </c>
       <c r="L148" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="M148" s="1">
-        <v>3067178.66</v>
+        <v>5435533.05</v>
       </c>
       <c r="N148" s="1">
-        <v>3094791.65</v>
+        <v>5479236.22</v>
       </c>
       <c r="O148" s="1">
-        <v>0.6</v>
+        <v>1.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B149" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C149" s="1">
-        <v>4051000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.973</v>
+        <v>90.493</v>
       </c>
       <c r="E149" s="1">
-        <v>97.5906781</v>
+        <v>96.25274529</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3953398.37</v>
+        <v>2962659.5</v>
       </c>
       <c r="I149" s="1">
-        <v>96507.86</v>
+        <v>-177284.96</v>
       </c>
       <c r="J149" s="1">
-        <v>2.4411367377581</v>
+        <v>-5.9839802717795</v>
       </c>
       <c r="K149">
-        <v>1.08</v>
+        <v>0.55</v>
       </c>
       <c r="L149" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="M149" s="1">
-        <v>4049906.23</v>
+        <v>2785374.54</v>
       </c>
       <c r="N149" s="1">
-        <v>4093510.74</v>
+        <v>2802303.54</v>
       </c>
       <c r="O149" s="1">
-        <v>0.8</v>
+        <v>0.57</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B150" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="C150" s="1">
-        <v>1360000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>105.122</v>
+        <v>103.757</v>
       </c>
       <c r="E150" s="1">
-        <v>99.81182206</v>
+        <v>100.14981813</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1357440.78</v>
+        <v>3204794.18</v>
       </c>
       <c r="I150" s="1">
-        <v>72218.42</v>
+        <v>115429.82</v>
       </c>
       <c r="J150" s="1">
-        <v>5.3201893639883</v>
+        <v>3.6017857471271</v>
       </c>
       <c r="K150">
-        <v>2.49</v>
+        <v>0.41</v>
       </c>
       <c r="L150" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="M150" s="1">
-        <v>1429659.2</v>
+        <v>3320224.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1463500.84</v>
+        <v>3333418.52</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.68</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B151" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="C151" s="1">
-        <v>2159000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.86</v>
+        <v>100.692</v>
       </c>
       <c r="E151" s="1">
-        <v>102.17381658</v>
+        <v>100.15715331</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2205932.7</v>
+        <v>1300039.85</v>
       </c>
       <c r="I151" s="1">
-        <v>14814.7</v>
+        <v>6942.31</v>
       </c>
       <c r="J151" s="1">
-        <v>0.67158440509087</v>
+        <v>0.53400747677081</v>
       </c>
       <c r="K151">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="L151" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="M151" s="1">
-        <v>2220747.4</v>
+        <v>1306982.16</v>
       </c>
       <c r="N151" s="1">
-        <v>2230826.71</v>
+        <v>1314121.16</v>
       </c>
       <c r="O151" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B152" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C152" s="1">
-        <v>1817000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>88.133</v>
+        <v>99.551</v>
       </c>
       <c r="E152" s="1">
-        <v>97.56207595</v>
+        <v>100.445238</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1772702.92</v>
+        <v>2008904.76</v>
       </c>
       <c r="I152" s="1">
-        <v>-171326.31</v>
+        <v>-17884.76</v>
       </c>
       <c r="J152" s="1">
-        <v>-9.6646938450352</v>
+        <v>-0.89027416113047</v>
       </c>
       <c r="K152">
-        <v>3.0</v>
+        <v>0.32</v>
       </c>
       <c r="L152" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="M152" s="1">
-        <v>1601376.61</v>
+        <v>1991020.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1655886.61</v>
+        <v>1997470.55</v>
       </c>
       <c r="O152" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="B153" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C153" s="1">
-        <v>1907000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.642</v>
+        <v>99.286</v>
       </c>
       <c r="E153" s="1">
-        <v>100.07713005</v>
+        <v>99.95674066</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1908470.87</v>
+        <v>1418386.15</v>
       </c>
       <c r="I153" s="1">
-        <v>29842.07</v>
+        <v>-9517.81</v>
       </c>
       <c r="J153" s="1">
-        <v>1.5636638981029</v>
+        <v>-0.6710309459804</v>
       </c>
       <c r="K153">
-        <v>1.68</v>
+        <v>4.13</v>
       </c>
       <c r="L153" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="M153" s="1">
-        <v>1938312.94</v>
+        <v>1408868.34</v>
       </c>
       <c r="N153" s="1">
-        <v>1970308.16</v>
+        <v>1467431.25</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="B154" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="C154" s="1">
-        <v>3800000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.852</v>
+        <v>96.995</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0646</v>
+        <v>91.98892622</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>3802454.8</v>
+        <v>2431267.32</v>
       </c>
       <c r="I154" s="1">
-        <v>143921.2</v>
+        <v>132310.53</v>
       </c>
       <c r="J154" s="1">
-        <v>3.7849549191222</v>
+        <v>5.4420395861694</v>
       </c>
       <c r="K154">
-        <v>5.27</v>
+        <v>0.65</v>
       </c>
       <c r="L154" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="M154" s="1">
-        <v>3946376.0</v>
+        <v>2563577.85</v>
       </c>
       <c r="N154" s="1">
-        <v>4146568.33</v>
+        <v>2580757.35</v>
       </c>
       <c r="O154" s="1">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="B155" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="C155" s="1">
-        <v>3332000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>104.501</v>
+        <v>99.201</v>
       </c>
       <c r="E155" s="1">
-        <v>102.94102671</v>
+        <v>100.02073707</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3429995.01</v>
+        <v>3442713.77</v>
       </c>
       <c r="I155" s="1">
-        <v>51978.31</v>
+        <v>-28215.35</v>
       </c>
       <c r="J155" s="1">
-        <v>1.5154048285336</v>
+        <v>-0.81956711725123</v>
       </c>
       <c r="K155">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="L155" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="M155" s="1">
-        <v>3481973.32</v>
+        <v>3414498.42</v>
       </c>
       <c r="N155" s="1">
-        <v>3506963.32</v>
+        <v>3444568.11</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B156" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C156" s="1">
-        <v>3007000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.264</v>
+        <v>101.602</v>
       </c>
       <c r="E156" s="1">
-        <v>100.60017459</v>
+        <v>100.16080774</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3025047.25</v>
+        <v>1734785.19</v>
       </c>
       <c r="I156" s="1">
-        <v>170311.23</v>
+        <v>24961.45</v>
       </c>
       <c r="J156" s="1">
-        <v>5.6300353655633</v>
+        <v>1.4388784354333</v>
       </c>
       <c r="K156">
-        <v>3.42</v>
+        <v>1.68</v>
       </c>
       <c r="L156" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="M156" s="1">
-        <v>3195358.48</v>
+        <v>1759746.64</v>
       </c>
       <c r="N156" s="1">
-        <v>3298173.16</v>
+        <v>1788757.64</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B157" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C157" s="1">
-        <v>6595000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>82.41</v>
+        <v>101.578</v>
       </c>
       <c r="E157" s="1">
-        <v>77.42602805</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5106246.55</v>
+        <v>2000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>328692.95</v>
+        <v>31560.0</v>
       </c>
       <c r="J157" s="1">
-        <v>6.4370755853926</v>
+        <v>1.578</v>
       </c>
       <c r="K157">
-        <v>0.42</v>
+        <v>0.12</v>
       </c>
       <c r="L157" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="M157" s="1">
-        <v>5434939.5</v>
+        <v>2031560.0</v>
       </c>
       <c r="N157" s="1">
-        <v>5462787.57</v>
+        <v>2034039.17</v>
       </c>
       <c r="O157" s="1">
-        <v>1.06</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B158" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C158" s="1">
-        <v>1878000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>93.586</v>
+        <v>99.865</v>
       </c>
       <c r="E158" s="1">
-        <v>99.95192119</v>
+        <v>100.05580737</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>1877097.08</v>
+        <v>3802120.68</v>
       </c>
       <c r="I158" s="1">
-        <v>-119552.0</v>
+        <v>-7250.68</v>
       </c>
       <c r="J158" s="1">
-        <v>-6.3689833239738</v>
+        <v>-0.19070094324307</v>
       </c>
       <c r="K158">
-        <v>1.81</v>
+        <v>3.45</v>
       </c>
       <c r="L158" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="M158" s="1">
-        <v>1757545.08</v>
+        <v>3794870.0</v>
       </c>
       <c r="N158" s="1">
-        <v>1791583.83</v>
+        <v>3926048.08</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.8</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B159" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C159" s="1">
-        <v>3200000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>106.31</v>
+        <v>98.429</v>
       </c>
       <c r="E159" s="1">
-        <v>100.14981813</v>
+        <v>98.72295901</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>3204794.18</v>
+        <v>6069487.52</v>
       </c>
       <c r="I159" s="1">
-        <v>197125.82</v>
+        <v>-18072.6</v>
       </c>
       <c r="J159" s="1">
-        <v>6.1509666121523</v>
+        <v>-0.29776154807877</v>
       </c>
       <c r="K159">
-        <v>4.64</v>
+        <v>0.75</v>
       </c>
       <c r="L159" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="M159" s="1">
-        <v>3401920.0</v>
+        <v>6051414.92</v>
       </c>
       <c r="N159" s="1">
-        <v>3550358.36</v>
+        <v>6097735.47</v>
       </c>
       <c r="O159" s="1">
-        <v>0.69</v>
+        <v>1.24</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B160" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C160" s="1">
-        <v>1298000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.881</v>
+        <v>87.228</v>
       </c>
       <c r="E160" s="1">
-        <v>100.15715331</v>
+        <v>100.27475375</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1300039.85</v>
+        <v>2471772.68</v>
       </c>
       <c r="I160" s="1">
-        <v>22375.53</v>
+        <v>-321602.48</v>
       </c>
       <c r="J160" s="1">
-        <v>1.721141855767</v>
+        <v>-13.011005526609</v>
       </c>
       <c r="K160">
-        <v>1.81</v>
+        <v>1.21</v>
       </c>
       <c r="L160" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="M160" s="1">
-        <v>1322415.38</v>
+        <v>2150170.2</v>
       </c>
       <c r="N160" s="1">
-        <v>1345941.63</v>
+        <v>2179938.5</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B161" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C161" s="1">
-        <v>2000000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.89</v>
+        <v>101.018</v>
       </c>
       <c r="E161" s="1">
-        <v>100.445238</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2008904.76</v>
+        <v>533000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>8895.24</v>
+        <v>5425.94</v>
       </c>
       <c r="J161" s="1">
-        <v>0.44279052830757</v>
+        <v>1.018</v>
       </c>
       <c r="K161">
-        <v>0.52</v>
+        <v>2.19</v>
       </c>
       <c r="L161" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="M161" s="1">
-        <v>2017800.0</v>
+        <v>538425.94</v>
       </c>
       <c r="N161" s="1">
-        <v>2028235.56</v>
+        <v>550120.48</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B162" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C162" s="1">
-        <v>1600000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.619</v>
+        <v>102.054</v>
       </c>
       <c r="E162" s="1">
-        <v>93.9679475</v>
+        <v>98.653</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1503487.16</v>
+        <v>2038170.98</v>
       </c>
       <c r="I162" s="1">
-        <v>74416.84</v>
+        <v>70264.66</v>
       </c>
       <c r="J162" s="1">
-        <v>4.9496159315388</v>
+        <v>3.4474369760676</v>
       </c>
       <c r="K162">
-        <v>2.48</v>
+        <v>0.4</v>
       </c>
       <c r="L162" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="M162" s="1">
-        <v>1577904.0</v>
+        <v>2108435.64</v>
       </c>
       <c r="N162" s="1">
-        <v>1617619.07</v>
+        <v>2116757.03</v>
       </c>
       <c r="O162" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B163" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C163" s="1">
-        <v>1419000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.334</v>
+        <v>95.562</v>
       </c>
       <c r="E163" s="1">
-        <v>99.95674066</v>
+        <v>94.5</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1418386.15</v>
+        <v>4035150.0</v>
       </c>
       <c r="I163" s="1">
-        <v>19543.31</v>
+        <v>45347.4</v>
       </c>
       <c r="J163" s="1">
-        <v>1.3778553886754</v>
+        <v>1.1238095238095</v>
       </c>
       <c r="K163">
-        <v>3.09</v>
+        <v>0.99</v>
       </c>
       <c r="L163" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="M163" s="1">
-        <v>1437929.46</v>
+        <v>4080497.4</v>
       </c>
       <c r="N163" s="1">
-        <v>1481709.5</v>
+        <v>4122604.34</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B164" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C164" s="1">
-        <v>2643000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.185</v>
+        <v>100.62</v>
       </c>
       <c r="E164" s="1">
-        <v>91.98892622</v>
+        <v>100.49614232</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2431267.32</v>
+        <v>2683247.0</v>
       </c>
       <c r="I164" s="1">
-        <v>163762.23</v>
+        <v>3307.0</v>
       </c>
       <c r="J164" s="1">
-        <v>6.7356735581014</v>
+        <v>0.12324620133741</v>
       </c>
       <c r="K164">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>2595029.55</v>
+        <v>2686554.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2599159.24</v>
+        <v>2686554.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C165" s="1">
-        <v>3442000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.356</v>
+        <v>98.489</v>
       </c>
       <c r="E165" s="1">
-        <v>100.02073707</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>3442713.77</v>
+        <v>1900000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>45959.75</v>
+        <v>-28709.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.33498609151</v>
+        <v>-1.511</v>
       </c>
       <c r="K165">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
       <c r="L165" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="M165" s="1">
-        <v>3488673.52</v>
+        <v>1871291.0</v>
       </c>
       <c r="N165" s="1">
-        <v>3548812.91</v>
+        <v>1894096.21</v>
       </c>
       <c r="O165" s="1">
-        <v>0.69</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C166" s="1">
-        <v>1732000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>103.399</v>
+        <v>94.855</v>
       </c>
       <c r="E166" s="1">
-        <v>100.16080774</v>
+        <v>94.06809095</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1734785.19</v>
+        <v>1975429.91</v>
       </c>
       <c r="I166" s="1">
-        <v>56085.49</v>
+        <v>16525.09</v>
       </c>
       <c r="J166" s="1">
-        <v>3.2329933598292</v>
+        <v>0.83653132497118</v>
       </c>
       <c r="K166">
-        <v>0.69</v>
+        <v>2.29</v>
       </c>
       <c r="L166" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="M166" s="1">
-        <v>1790870.68</v>
+        <v>1991955.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1802778.18</v>
+        <v>2040073.88</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B167" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="C167" s="1">
-        <v>5000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.154</v>
+        <v>97.821</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0558076</v>
+        <v>87.394</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>5002790.38</v>
+        <v>961334.0</v>
       </c>
       <c r="I167" s="1">
-        <v>54909.62</v>
+        <v>114697.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.0975798670181</v>
+        <v>11.931025013159</v>
       </c>
       <c r="K167">
-        <v>2.65</v>
+        <v>2.68</v>
       </c>
       <c r="L167" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="M167" s="1">
-        <v>5057700.0</v>
+        <v>1076031.0</v>
       </c>
       <c r="N167" s="1">
-        <v>5190234.25</v>
+        <v>1105541.14</v>
       </c>
       <c r="O167" s="1">
-        <v>1.01</v>
+        <v>0.22</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C168" s="1">
-        <v>2465000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>91.279</v>
+        <v>94.604</v>
       </c>
       <c r="E168" s="1">
-        <v>100.27475375</v>
+        <v>93.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>2471772.68</v>
+        <v>1097400.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-221745.33</v>
+        <v>18927.2</v>
       </c>
       <c r="J168" s="1">
-        <v>-8.9711053040687</v>
+        <v>1.7247311827957</v>
       </c>
       <c r="K168">
         <v>2.86</v>
       </c>
       <c r="L168" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="M168" s="1">
-        <v>2250027.35</v>
+        <v>1116327.2</v>
       </c>
       <c r="N168" s="1">
-        <v>2320425.35</v>
+        <v>1150063.73</v>
       </c>
       <c r="O168" s="1">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C169" s="1">
-        <v>533000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.656</v>
+        <v>101.289</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>533000.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I169" s="1">
-        <v>8826.48</v>
+        <v>-45640.42</v>
       </c>
       <c r="J169" s="1">
-        <v>1.656</v>
+        <v>-2.8772596958488</v>
       </c>
       <c r="K169">
-        <v>0.25</v>
+        <v>3.6</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="M169" s="1">
-        <v>541826.48</v>
+        <v>1540605.69</v>
       </c>
       <c r="N169" s="1">
-        <v>543140.47</v>
+        <v>1595435.63</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B170" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C170" s="1">
-        <v>2501000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.364</v>
+        <v>100.256</v>
       </c>
       <c r="E170" s="1">
-        <v>100.19588884</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2505899.18</v>
+        <v>1500000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-70825.54</v>
+        <v>3840.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.8263523355317</v>
+        <v>0.256</v>
       </c>
       <c r="K170">
-        <v>0.39</v>
+        <v>2.21</v>
       </c>
       <c r="L170" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="M170" s="1">
-        <v>2435073.64</v>
+        <v>1503840.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2444900.58</v>
+        <v>1537017.08</v>
       </c>
       <c r="O170" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B171" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C171" s="1">
-        <v>2284000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>96.685</v>
+        <v>100.194</v>
       </c>
       <c r="E171" s="1">
-        <v>100.06723993</v>
+        <v>99.44707143</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2285535.76</v>
+        <v>1963085.19</v>
       </c>
       <c r="I171" s="1">
-        <v>-77250.36</v>
+        <v>14744.37</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.3799672423415</v>
+        <v>0.75108151572373</v>
       </c>
       <c r="K171">
-        <v>1.62</v>
+        <v>3.79</v>
       </c>
       <c r="L171" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="M171" s="1">
-        <v>2208285.4</v>
+        <v>1977829.56</v>
       </c>
       <c r="N171" s="1">
-        <v>2245204.85</v>
+        <v>2052697.62</v>
       </c>
       <c r="O171" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B172" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C172" s="1">
-        <v>2900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.221</v>
+        <v>101.428</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>100.82032267</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2900000.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="I172" s="1">
-        <v>6409.0</v>
+        <v>18230.32</v>
       </c>
       <c r="J172" s="1">
-        <v>0.221</v>
+        <v>0.60273297809455</v>
       </c>
       <c r="K172">
-        <v>0.26</v>
+        <v>2.07</v>
       </c>
       <c r="L172" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="M172" s="1">
-        <v>2906409.0</v>
+        <v>3042840.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2914066.75</v>
+        <v>3104819.17</v>
       </c>
       <c r="O172" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="B173" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C173" s="1">
-        <v>2100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.003</v>
+        <v>110.558</v>
       </c>
       <c r="E173" s="1">
-        <v>94.06809095</v>
+        <v>113.539</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1975429.91</v>
+        <v>1476007.0</v>
       </c>
       <c r="I173" s="1">
-        <v>40633.09</v>
+        <v>-38753.0</v>
       </c>
       <c r="J173" s="1">
-        <v>2.0569239027063</v>
+        <v>-2.6255295537216</v>
       </c>
       <c r="K173">
-        <v>1.78</v>
+        <v>0.9</v>
       </c>
       <c r="L173" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="M173" s="1">
-        <v>2016063.0</v>
+        <v>1437254.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2053519.18</v>
+        <v>1448972.06</v>
       </c>
       <c r="O173" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B174" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.588</v>
+        <v>91.179</v>
       </c>
       <c r="E174" s="1">
-        <v>87.394</v>
+        <v>99.83244604</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>961334.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="I174" s="1">
-        <v>123134.0</v>
+        <v>-192452.64</v>
       </c>
       <c r="J174" s="1">
-        <v>12.808659633384</v>
+        <v>-8.6679695691558</v>
       </c>
       <c r="K174">
-        <v>2.07</v>
+        <v>0.48</v>
       </c>
       <c r="L174" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="M174" s="1">
-        <v>1084468.0</v>
+        <v>2027820.96</v>
       </c>
       <c r="N174" s="1">
-        <v>1107208.16</v>
+        <v>2038564.28</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B175" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="C175" s="1">
-        <v>2010000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>105.007</v>
+        <v>101.202</v>
       </c>
       <c r="E175" s="1">
-        <v>102.4847393</v>
+        <v>99.55343345</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2059943.26</v>
+        <v>2887049.57</v>
       </c>
       <c r="I175" s="1">
-        <v>50697.44</v>
+        <v>47808.43</v>
       </c>
       <c r="J175" s="1">
-        <v>2.4611085647087</v>
+        <v>1.6559615219908</v>
       </c>
       <c r="K175">
-        <v>4.35</v>
+        <v>2.76</v>
       </c>
       <c r="L175" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="M175" s="1">
-        <v>2110640.7</v>
+        <v>2934858.0</v>
       </c>
       <c r="N175" s="1">
-        <v>2198158.3</v>
+        <v>3015035.05</v>
       </c>
       <c r="O175" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B176" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="C176" s="1">
-        <v>1180000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>94.748</v>
+        <v>100.993</v>
       </c>
       <c r="E176" s="1">
-        <v>93.0</v>
+        <v>100.25273885</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1097400.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="I176" s="1">
-        <v>20626.4</v>
+        <v>32712.13</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8795698924731</v>
+        <v>0.73839470842885</v>
       </c>
       <c r="K176">
-        <v>1.6</v>
+        <v>2.26</v>
       </c>
       <c r="L176" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="M176" s="1">
-        <v>1118026.4</v>
+        <v>4462880.66</v>
       </c>
       <c r="N176" s="1">
-        <v>1136873.62</v>
+        <v>4562615.04</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.93</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B177" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C177" s="1">
-        <v>1521000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.521</v>
+        <v>102.81</v>
       </c>
       <c r="E177" s="1">
-        <v>104.28968508</v>
+        <v>99.58935313</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1586246.11</v>
+        <v>1593429.65</v>
       </c>
       <c r="I177" s="1">
-        <v>-26901.7</v>
+        <v>51530.35</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.6959348130411</v>
+        <v>3.233926894733</v>
       </c>
       <c r="K177">
-        <v>2.01</v>
+        <v>4.83</v>
       </c>
       <c r="L177" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="M177" s="1">
-        <v>1559344.41</v>
+        <v>1644960.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1589975.66</v>
+        <v>1722242.19</v>
       </c>
       <c r="O177" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B178" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="C178" s="1">
-        <v>1500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.048</v>
+        <v>95.811</v>
       </c>
       <c r="E178" s="1">
-        <v>100.0</v>
+        <v>89.63713976</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1500000.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="I178" s="1">
-        <v>30720.0</v>
+        <v>253128.27</v>
       </c>
       <c r="J178" s="1">
-        <v>2.048</v>
+        <v>6.8876140634356</v>
       </c>
       <c r="K178">
-        <v>0.43</v>
+        <v>0.06</v>
       </c>
       <c r="L178" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="M178" s="1">
-        <v>1530720.0</v>
+        <v>3928251.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1537152.29</v>
+        <v>3930778.4</v>
       </c>
       <c r="O178" s="1">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B179" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C179" s="1">
-        <v>1974000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>102.196</v>
+        <v>100.184</v>
       </c>
       <c r="E179" s="1">
-        <v>99.44707143</v>
+        <v>100.256</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1963085.19</v>
+        <v>1604096.0</v>
       </c>
       <c r="I179" s="1">
-        <v>54263.85</v>
+        <v>-1152.0</v>
       </c>
       <c r="J179" s="1">
-        <v>2.7642126931842</v>
+        <v>-0.071816150654325</v>
       </c>
       <c r="K179">
-        <v>2.89</v>
+        <v>1.08</v>
       </c>
       <c r="L179" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="M179" s="1">
-        <v>2017349.04</v>
+        <v>1602944.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2074348.29</v>
+        <v>1620210.67</v>
       </c>
       <c r="O179" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B180" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="C180" s="1">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>103.275</v>
+        <v>80.867</v>
       </c>
       <c r="E180" s="1">
-        <v>100.82032267</v>
+        <v>73.81842241</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3024609.68</v>
+        <v>2140734.25</v>
       </c>
       <c r="I180" s="1">
-        <v>73640.32</v>
+        <v>204408.75</v>
       </c>
       <c r="J180" s="1">
-        <v>2.4347048971952</v>
+        <v>9.5485345740603</v>
       </c>
       <c r="K180">
-        <v>1.11</v>
+        <v>0.11</v>
       </c>
       <c r="L180" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="M180" s="1">
-        <v>3098250.0</v>
+        <v>2345143.0</v>
       </c>
       <c r="N180" s="1">
-        <v>3131427.08</v>
+        <v>2348271.42</v>
       </c>
       <c r="O180" s="1">
-        <v>0.61</v>
+        <v>0.48</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="B181" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="C181" s="1">
-        <v>1300000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>112.731</v>
+        <v>97.494</v>
       </c>
       <c r="E181" s="1">
-        <v>113.539</v>
+        <v>96.71</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1476007.0</v>
+        <v>1218546.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-10504.0</v>
+        <v>9878.4</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.71164974149852</v>
+        <v>0.81067107848206</v>
       </c>
       <c r="K181">
-        <v>2.97</v>
+        <v>0.19</v>
       </c>
       <c r="L181" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="M181" s="1">
-        <v>1465503.0</v>
+        <v>1228424.4</v>
       </c>
       <c r="N181" s="1">
-        <v>1504119.32</v>
+        <v>1230813.15</v>
       </c>
       <c r="O181" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="B182" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="C182" s="1">
-        <v>2224000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.863</v>
+        <v>94.741</v>
       </c>
       <c r="E182" s="1">
-        <v>99.83244604</v>
+        <v>93.7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2220273.6</v>
+        <v>2155100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-110520.48</v>
+        <v>23943.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-4.9777865214449</v>
+        <v>1.110992529349</v>
       </c>
       <c r="K182">
-        <v>0.66</v>
+        <v>0.13</v>
       </c>
       <c r="L182" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="M182" s="1">
-        <v>2109753.12</v>
+        <v>2179043.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2124514.14</v>
+        <v>2181988.89</v>
       </c>
       <c r="O182" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B183" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="C183" s="1">
-        <v>2900000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.117</v>
+        <v>92.624</v>
       </c>
       <c r="E183" s="1">
-        <v>99.55343345</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>2887049.57</v>
+        <v>3355000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>103343.43</v>
+        <v>-247464.8</v>
       </c>
       <c r="J183" s="1">
-        <v>3.5795516320144</v>
+        <v>-7.376</v>
       </c>
       <c r="K183">
-        <v>1.72</v>
+        <v>1.85</v>
       </c>
       <c r="L183" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="M183" s="1">
-        <v>2990393.0</v>
+        <v>3107535.2</v>
       </c>
       <c r="N183" s="1">
-        <v>3040358.41</v>
+        <v>3169742.49</v>
       </c>
       <c r="O183" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C184" s="1">
-        <v>900000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.977</v>
+        <v>96.386</v>
       </c>
       <c r="E184" s="1">
-        <v>98.387</v>
+        <v>101.28018323</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>885483.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I184" s="1">
-        <v>14310.0</v>
+        <v>-75859.84</v>
       </c>
       <c r="J184" s="1">
-        <v>1.6160671633448</v>
+        <v>-4.8323206672077</v>
       </c>
       <c r="K184">
-        <v>2.29</v>
+        <v>0.22</v>
       </c>
       <c r="L184" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="M184" s="1">
-        <v>899793.0</v>
+        <v>1493983.0</v>
       </c>
       <c r="N184" s="1">
-        <v>920422.11</v>
+        <v>1497318.04</v>
       </c>
       <c r="O184" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B185" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C185" s="1">
-        <v>4419000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.471</v>
+        <v>95.427</v>
       </c>
       <c r="E185" s="1">
-        <v>100.25273885</v>
+        <v>93.03169973</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4430168.53</v>
+        <v>5084182.39</v>
       </c>
       <c r="I185" s="1">
-        <v>98024.96</v>
+        <v>130903.16</v>
       </c>
       <c r="J185" s="1">
-        <v>2.2126688710869</v>
+        <v>2.5747140829855</v>
       </c>
       <c r="K185">
-        <v>0.89</v>
+        <v>2.01</v>
       </c>
       <c r="L185" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="M185" s="1">
-        <v>4528193.49</v>
+        <v>5215085.55</v>
       </c>
       <c r="N185" s="1">
-        <v>4567320.05</v>
+        <v>5325134.18</v>
       </c>
       <c r="O185" s="1">
-        <v>0.89</v>
+        <v>1.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B186" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C186" s="1">
-        <v>1600000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>104.765</v>
+        <v>96.026</v>
       </c>
       <c r="E186" s="1">
-        <v>99.58935313</v>
+        <v>93.70721516</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1593429.65</v>
+        <v>5997261.77</v>
       </c>
       <c r="I186" s="1">
-        <v>82810.35</v>
+        <v>148402.23</v>
       </c>
       <c r="J186" s="1">
-        <v>5.1969881444091</v>
+        <v>2.4744997915941</v>
       </c>
       <c r="K186">
-        <v>3.73</v>
+        <v>0.38</v>
       </c>
       <c r="L186" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="M186" s="1">
-        <v>1676240.0</v>
+        <v>6145664.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1735998.9</v>
+        <v>6170211.95</v>
       </c>
       <c r="O186" s="1">
-        <v>0.34</v>
+        <v>1.25</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B187" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="C187" s="1">
-        <v>4100000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.13</v>
+        <v>102.341</v>
       </c>
       <c r="E187" s="1">
-        <v>89.63713976</v>
+        <v>102.21806092</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>3675122.73</v>
+        <v>1090666.71</v>
       </c>
       <c r="I187" s="1">
-        <v>307207.27</v>
+        <v>1311.76</v>
       </c>
       <c r="J187" s="1">
-        <v>8.3591023366994</v>
+        <v>0.12027138886452</v>
       </c>
       <c r="K187">
-        <v>2.03</v>
+        <v>4.63</v>
       </c>
       <c r="L187" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="M187" s="1">
-        <v>3982330.0</v>
+        <v>1091978.47</v>
       </c>
       <c r="N187" s="1">
-        <v>4065453.29</v>
+        <v>1141411.26</v>
       </c>
       <c r="O187" s="1">
-        <v>0.79</v>
+        <v>0.23</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B188" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C188" s="1">
-        <v>4408000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.13</v>
+        <v>95.995</v>
       </c>
       <c r="E188" s="1">
-        <v>102.79332963</v>
+        <v>100.06415001</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>4531129.97</v>
+        <v>3875484.53</v>
       </c>
       <c r="I188" s="1">
-        <v>-29239.57</v>
+        <v>-157598.18</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.64530415577552</v>
+        <v>-4.0665413261242</v>
       </c>
       <c r="K188">
-        <v>3.46</v>
+        <v>1.52</v>
       </c>
       <c r="L188" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="M188" s="1">
-        <v>4501890.4</v>
+        <v>3717886.35</v>
       </c>
       <c r="N188" s="1">
-        <v>4654563.32</v>
+        <v>3776626.85</v>
       </c>
       <c r="O188" s="1">
-        <v>0.91</v>
+        <v>0.77</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B189" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C189" s="1">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.126</v>
+        <v>94.197</v>
       </c>
       <c r="E189" s="1">
-        <v>100.256</v>
+        <v>91.5185</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1604096.0</v>
+        <v>1555814.5</v>
       </c>
       <c r="I189" s="1">
-        <v>-2080.0</v>
+        <v>45534.5</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.12966804979253</v>
+        <v>2.9267306610139</v>
       </c>
       <c r="K189">
-        <v>2.55</v>
+        <v>0.11</v>
       </c>
       <c r="L189" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="M189" s="1">
-        <v>1602016.0</v>
+        <v>1601349.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1642849.33</v>
+        <v>1603249.69</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B190" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C190" s="1">
-        <v>2900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>80.051</v>
+        <v>102.439</v>
       </c>
       <c r="E190" s="1">
-        <v>73.81842241</v>
+        <v>101.2434</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>2140734.25</v>
+        <v>101243.4</v>
       </c>
       <c r="I190" s="1">
-        <v>180744.75</v>
+        <v>1195.6</v>
       </c>
       <c r="J190" s="1">
-        <v>8.4431194577281</v>
+        <v>1.1809164844326</v>
       </c>
       <c r="K190">
-        <v>0.6</v>
+        <v>4.86</v>
       </c>
       <c r="L190" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="M190" s="1">
-        <v>2321479.0</v>
+        <v>102439.0</v>
       </c>
       <c r="N190" s="1">
-        <v>2338859.14</v>
+        <v>107300.64</v>
       </c>
       <c r="O190" s="1">
-        <v>0.46</v>
+        <v>0.02</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B191" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C191" s="1">
-        <v>2300000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>96.274</v>
+        <v>103.433</v>
       </c>
       <c r="E191" s="1">
-        <v>93.7</v>
+        <v>102.38671778</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2155100.0</v>
+        <v>2470591.5</v>
       </c>
       <c r="I191" s="1">
-        <v>59202.0</v>
+        <v>25246.79</v>
       </c>
       <c r="J191" s="1">
-        <v>2.7470651013874</v>
+        <v>1.0218925305944</v>
       </c>
       <c r="K191">
-        <v>1.21</v>
+        <v>4.61</v>
       </c>
       <c r="L191" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="M191" s="1">
-        <v>2214302.0</v>
+        <v>2495838.29</v>
       </c>
       <c r="N191" s="1">
-        <v>2242114.67</v>
+        <v>2607059.41</v>
       </c>
       <c r="O191" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B192" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C192" s="1">
-        <v>3355000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.269</v>
+        <v>99.875</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>90.92355123</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3355000.0</v>
+        <v>3035028.14</v>
       </c>
       <c r="I192" s="1">
-        <v>-24525.05</v>
+        <v>298799.36</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.731</v>
+        <v>9.8450276642246</v>
       </c>
       <c r="K192">
-        <v>0.21</v>
+        <v>1.59</v>
       </c>
       <c r="L192" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="M192" s="1">
-        <v>3330474.95</v>
+        <v>3333827.5</v>
       </c>
       <c r="N192" s="1">
-        <v>3337464.53</v>
+        <v>3386864.61</v>
       </c>
       <c r="O192" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B193" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C193" s="1">
-        <v>1550000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.14</v>
+        <v>99.751</v>
       </c>
       <c r="E193" s="1">
-        <v>101.28018323</v>
+        <v>97.7673</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1569842.84</v>
+        <v>977673.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-48672.84</v>
+        <v>19837.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-3.1004912568191</v>
+        <v>2.0290015168671</v>
       </c>
       <c r="K193">
-        <v>1.82</v>
+        <v>1.08</v>
       </c>
       <c r="L193" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="M193" s="1">
-        <v>1521170.0</v>
+        <v>997510.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1549434.08</v>
+        <v>1008343.33</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B194" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="C194" s="1">
-        <v>5465000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.231</v>
+        <v>104.134</v>
       </c>
       <c r="E194" s="1">
-        <v>93.03169973</v>
+        <v>103.09125717</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5084182.39</v>
+        <v>3538401.22</v>
       </c>
       <c r="I194" s="1">
-        <v>229491.76</v>
+        <v>35790.06</v>
       </c>
       <c r="J194" s="1">
-        <v>4.5138380647277</v>
+        <v>1.0114754595297</v>
       </c>
       <c r="K194">
-        <v>1.37</v>
+        <v>1.95</v>
       </c>
       <c r="L194" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="M194" s="1">
-        <v>5313674.15</v>
+        <v>3574191.28</v>
       </c>
       <c r="N194" s="1">
-        <v>5388686.89</v>
+        <v>3641121.13</v>
       </c>
       <c r="O194" s="1">
-        <v>1.05</v>
+        <v>0.74</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="B195" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C195" s="1">
-        <v>6400000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.654</v>
+        <v>105.593</v>
       </c>
       <c r="E195" s="1">
-        <v>93.70721516</v>
+        <v>100.27195449</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5997261.77</v>
+        <v>4913325.77</v>
       </c>
       <c r="I195" s="1">
-        <v>380594.23</v>
+        <v>260731.23</v>
       </c>
       <c r="J195" s="1">
-        <v>6.346133362126</v>
+        <v>5.3066139353508</v>
       </c>
       <c r="K195">
-        <v>3.82</v>
+        <v>6.16</v>
       </c>
       <c r="L195" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="M195" s="1">
-        <v>6377856.0</v>
+        <v>5174057.0</v>
       </c>
       <c r="N195" s="1">
-        <v>6622568.33</v>
+        <v>5475709.05</v>
       </c>
       <c r="O195" s="1">
-        <v>1.29</v>
+        <v>1.11</v>
       </c>
       <c r="P195">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>