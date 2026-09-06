--- v1 (2026-07-27)
+++ v2 (2026-09-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1722 +163,1701 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...8 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>20 013.70</t>
+    <t>33 689.73</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>5 900.42</t>
+    <t>22 758.75</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
+    <t>54 175.00</t>
+  </si>
+  <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>51 277.40</t>
+    <t>71 300.00</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>16 890.04</t>
+    <t>32 244.63</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>16 687.50</t>
-[...8 lines deleted...]
-    <t>38 885.58</t>
+    <t>24 187.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>46 219.94</t>
+    <t>71 203.69</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>36 531.30</t>
+    <t>50 581.80</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>19 890.41</t>
+    <t>40 278.08</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>10 864.38</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>6 445.08</t>
+    <t>24 859.60</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>52 194.04</t>
+    <t>72 268.68</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>81 397.69</t>
+    <t>112 704.50</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
+  </si>
+  <si>
+    <t>2 711.50</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>32 754.70</t>
+    <t>49 753.97</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>10 096.33</t>
+    <t>38 943.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>5 548.23</t>
+    <t>21 400.31</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>54 616.11</t>
+    <t>69 377.22</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>186 589.32</t>
+    <t>213 244.93</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>22 347.33</t>
-[...8 lines deleted...]
-    <t>14 473.99</t>
+    <t>29 170.94</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>5 397.52</t>
+    <t>25 515.53</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>20 972.35</t>
+    <t>30 726.94</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>43 910.13</t>
+    <t>57 017.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>59 775.72</t>
+    <t>8 747.67</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>7 204.14</t>
+    <t>11 928.17</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>52 569.86</t>
-[...8 lines deleted...]
-    <t>13 526.71</t>
+    <t>62 932.19</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>5 250.00</t>
+    <t>20 250.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>134 838.69</t>
+    <t>173 641.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>12 446.24</t>
-[...8 lines deleted...]
-    <t>175 035.83</t>
+    <t>29 613.46</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>176 423.31</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
+    <t>20 188.00</t>
+  </si>
+  <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>82 060.88</t>
+    <t>10 881.00</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>4 795.19</t>
+    <t>18 495.75</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 413.13</t>
+    <t>9 838.13</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>165 051.37</t>
+    <t>157 219.52</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>34 229.56</t>
+    <t>44 447.33</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 118.75</t>
+    <t>19 743.75</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>19 590.28</t>
+    <t>27 125.00</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>61 445.92</t>
+    <t>88 829.42</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>51 041.10</t>
+    <t>58 623.29</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>7 482.60</t>
+    <t>17 803.44</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>7 950.69</t>
+    <t>30 666.94</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>48 181.83</t>
+    <t>7 051.00</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>23 934.25</t>
+    <t>33 369.86</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>10 876.25</t>
+    <t>20 763.75</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>49 950.68</t>
+    <t>59 610.96</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>3 236.24</t>
+    <t>12 713.80</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>7 277.08</t>
+    <t>28 068.75</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>8 317.81</t>
+    <t>15 731.51</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>17 283.56</t>
+    <t>33 388.70</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>46 345.54</t>
+    <t>61 923.88</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>164 589.78</t>
+    <t>10 793.75</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
+  </si>
+  <si>
+    <t>2 553.96</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>103 720.56</t>
+    <t>22 598.33</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>45 085.42</t>
+    <t>58 543.75</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>88 557.19</t>
+    <t>101 208.22</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>69 380.45</t>
+    <t>2 676.40</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>33 829.06</t>
+    <t>45 200.17</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>89 582.19</t>
+    <t>101 095.89</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>59 463.49</t>
+    <t>3 452.72</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>103 854.19</t>
+    <t>134 855.44</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>8 521.50</t>
+    <t>14 833.72</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>37 967.12</t>
+    <t>52 934.93</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>6 482.84</t>
+    <t>20 472.12</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>3 442.44</t>
+    <t>13 278.00</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>29 562.50</t>
+    <t>56 437.50</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>48 189.78</t>
+    <t>10 534.24</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>3 370.45</t>
+    <t>13 000.31</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
+    <t>7 246.18</t>
+  </si>
+  <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>24 255.00</t>
+    <t>35 280.00</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>4 445.48</t>
-[...8 lines deleted...]
-    <t>49 265.75</t>
+    <t>13 558.71</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>27 184.93</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>6 027.78</t>
+    <t>23 250.00</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>108 858.13</t>
+    <t>23 239.38</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>44 592.63</t>
+    <t>3 261.50</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>11 346.75</t>
+    <t>1 660.50</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>88 139.46</t>
+    <t>18 991.38</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>55 489.96</t>
+    <t>72 054.13</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>5 053.42</t>
+    <t>25 772.47</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>19 787.34</t>
+    <t>29 006.45</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>33 415.89</t>
+    <t>39 939.95</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
+    <t>8 649.16</t>
+  </si>
+  <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>10 921.70</t>
+    <t>42 126.56</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>12 575.34</t>
+    <t>16 394.52</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>25 875.00</t>
+    <t>40 407.53</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>8 946.58</t>
+    <t>22 046.92</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>11 744.44</t>
+    <t>28 522.22</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>5 643.75</t>
+    <t>21 768.75</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>16 669.97</t>
+    <t>39 663.02</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>45 038.89</t>
+    <t>58 483.33</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>4 191.00</t>
+    <t>5 276.25</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>12 847.92</t>
+    <t>18 965.97</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>7 059.40</t>
+    <t>27 229.13</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>18 315.61</t>
-[...8 lines deleted...]
-    <t>5 849.01</t>
+    <t>34 966.17</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>2 485.00</t>
+    <t>9 585.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>2 095.55</t>
+    <t>8 232.51</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>26 787.95</t>
+    <t>38 228.63</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>106 597.82</t>
+    <t>126 196.52</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>65 635.36</t>
+    <t>90 099.45</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>39 742.84</t>
+    <t>5 350.74</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>52 306.04</t>
+    <t>11 166.46</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>24 306.94</t>
+    <t>1 313.89</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>114 277.29</t>
-[...8 lines deleted...]
-    <t>47 617.92</t>
+    <t>148 389.92</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>6 620.17</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>28 816.67</t>
+    <t>82 365.00</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>24 372.56</t>
+    <t>46 578.68</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>56 218.82</t>
-[...8 lines deleted...]
-    <t>65 883.33</t>
+    <t>73 126.74</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
+  </si>
+  <si>
+    <t>1 285.17</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>44 615.40</t>
+    <t>6 529.08</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>4 935.72</t>
+    <t>19 390.32</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>12 200.00</t>
+    <t>20 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>99 551.51</t>
+    <t>113 822.88</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>15 340.00</t>
+    <t>21 240.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>4 633.85</t>
+    <t>13 460.24</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>11 819.11</t>
+    <t>26 593.00</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>52 879.17</t>
+    <t>2 858.33</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>5 254.12</t>
+    <t>12 682.37</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>17 168.40</t>
+    <t>40 848.96</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>38 325.34</t>
+    <t>54 865.75</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>12 519.94</t>
+    <t>18 353.10</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>12 216.44</t>
+    <t>14 771.92</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>57 051.90</t>
+    <t>12 430.30</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>49 725.00</t>
+    <t>68 850.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>128 656.92</t>
+    <t>16 951.00</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>12 444.97</t>
+    <t>29 453.09</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>22 003.31</t>
+    <t>29 462.06</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>62 125.71</t>
+    <t>90 047.38</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>49 621.15</t>
+    <t>66 297.12</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>65 816.33</t>
+    <t>85 463.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>39 517.36</t>
+    <t>8 609.93</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>49 099.73</t>
+    <t>57 120.00</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>40 317.24</t>
+    <t>56 211.53</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>8 630.75</t>
+    <t>26 800.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>9 323.11</t>
+    <t>17 798.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>36 034.62</t>
+    <t>59 485.72</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>74 345.25</t>
+    <t>99 335.25</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>43 703.17</t>
-[...8 lines deleted...]
-    <t>16 929.00</t>
+    <t>52 037.26</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>13 194.52</t>
+    <t>32 515.07</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>7 139.00</t>
+    <t>13 629.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>6 450.55</t>
+    <t>19 674.18</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>58 562.91</t>
+    <t>66 333.39</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>17 179.50</t>
+    <t>23 787.00</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>30 069.69</t>
+    <t>46 323.58</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>29 011.00</t>
+    <t>37 671.00</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>2 479.17</t>
+    <t>16 645.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>131 178.08</t>
+    <t>4 684.93</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>46 320.55</t>
+    <t>89 482.88</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>29 768.30</t>
+    <t>45 859.27</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 694.54</t>
+    <t>3 242.11</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>8 321.39</t>
+    <t>24 964.17</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>42 106.94</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
+    <t>23 140.00</t>
+  </si>
+  <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>22 805.21</t>
+    <t>32 155.34</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>1 388.71</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>29 510.14</t>
+    <t>3 827.64</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>33 736.53</t>
+    <t>7 350.42</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>54 829.94</t>
+    <t>11 946.19</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>33 177.08</t>
+    <t>13 203.13</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>74 868.06</t>
+    <t>1 809.50</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>61 979.17</t>
+    <t>10 937.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>11 718.06</t>
+    <t>13 749.46</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>10 743.32</t>
+    <t>25 425.19</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>3 720.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>80 177.05</t>
+    <t>96 057.53</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>99 734.38</t>
+    <t>130 421.88</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>77 282.19</t>
+    <t>4 493.15</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 527.40</t>
-[...8 lines deleted...]
-    <t>17 266.67</t>
+    <t>14 041.10</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>3 128.42</t>
+    <t>5 164.38</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 388.75</t>
+    <t>9 213.75</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>2 945.89</t>
+    <t>6 498.29</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>62 207.29</t>
+    <t>90 165.63</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>3 335.04</t>
+    <t>13 101.95</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>110 048.63</t>
+    <t>128 464.93</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>24 547.95</t>
+    <t>56 000.00</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>49 432.79</t>
+    <t>4 443.40</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>58 740.50</t>
+    <t>81 333.00</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>1 900.69</t>
+    <t>7 331.25</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 861.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>111 221.12</t>
+    <t>125 790.02</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>53 037.11</t>
+    <t>73 436.00</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>10 833.33</t>
+    <t>15 000.00</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>66 929.85</t>
+    <t>92 672.10</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>301 652.05</t>
+    <t>340 180.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2242,299 +2221,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2070462.3988</v>
+        <v>2019412.879</v>
       </c>
       <c r="D2">
-        <v>133.69</v>
+        <v>134.86</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>276815596.69</v>
+        <v>272352438.84</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>276815596.69</v>
+        <v>272352438.84</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1027004.6728</v>
+        <v>1031628.3088</v>
       </c>
       <c r="D3">
-        <v>54.02</v>
+        <v>54.49</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55484063.84</v>
+        <v>56221356.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55484063.84</v>
+        <v>56221356.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>458053.4976</v>
+        <v>413447.8018</v>
       </c>
       <c r="D4">
-        <v>124.13</v>
+        <v>125.16</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56860334.54</v>
+        <v>51747357.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56860334.54</v>
+        <v>51747357.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.14</v>
+        <v>133.34</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.14</v>
+        <v>133.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.14</v>
+        <v>133.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.77</v>
+        <v>129.86</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.77</v>
+        <v>129.86</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.77</v>
+        <v>129.86</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.17</v>
+        <v>129.27</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1409.93</v>
+        <v>1422.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1409.93</v>
+        <v>1422.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>9354.3</v>
+        <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10987.28</v>
+        <v>11086.35</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102778361.2</v>
+        <v>93616524.27</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102778361.2</v>
+        <v>93616524.27</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2796.0</v>
+        <v>3066.0</v>
       </c>
       <c r="D9">
-        <v>100.45</v>
+        <v>101.28</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>280879.91</v>
+        <v>310547.46</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>280879.91</v>
+        <v>310547.46</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2603,9689 +2582,9539 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>130000.0</v>
+        <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.95</v>
+        <v>91.6</v>
       </c>
       <c r="E3" s="1">
-        <v>92.0360615385</v>
+        <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11964688.0</v>
+        <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-141188.0</v>
+        <v>-21138.96</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.1800391284754</v>
+        <v>-0.47379432552772</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11823500.0</v>
+        <v>4440493.2</v>
       </c>
       <c r="N3" s="1">
-        <v>11823500.0</v>
+        <v>4440493.2</v>
       </c>
       <c r="O3" s="1">
-        <v>2.4</v>
+        <v>0.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.08</v>
+        <v>3.13</v>
       </c>
       <c r="J4" s="1">
-        <v>933.33333333333</v>
+        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.41</v>
+        <v>3.46</v>
       </c>
       <c r="N4" s="1">
-        <v>3.41</v>
+        <v>3.46</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.51</v>
+        <v>108.14</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.51</v>
+        <v>108.14</v>
       </c>
       <c r="N5" s="1">
-        <v>106.51</v>
+        <v>108.14</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>1679.0</v>
+        <v>1603.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4795.41</v>
+        <v>4806.42</v>
       </c>
       <c r="E6" s="1">
-        <v>4792.491530673</v>
+        <v>4804.2823580786</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8046593.28</v>
+        <v>7701264.62</v>
       </c>
       <c r="I6" s="1">
-        <v>4900.11</v>
+        <v>3426.64</v>
       </c>
       <c r="J6" s="1">
-        <v>0.060896702859076</v>
+        <v>0.044494510565201</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8051493.39</v>
+        <v>7704691.26</v>
       </c>
       <c r="N6" s="1">
-        <v>8051493.39</v>
+        <v>7704691.26</v>
       </c>
       <c r="O6" s="1">
-        <v>1.64</v>
+        <v>1.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>451.0</v>
+        <v>232.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.54</v>
+        <v>114.48</v>
       </c>
       <c r="E7" s="1">
-        <v>116.664922395</v>
+        <v>114.62</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-507340.0</v>
+        <v>-32480.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-507340.0</v>
+        <v>-32480.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-507340.0</v>
+        <v>-32480.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.1</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>748.0</v>
+        <v>657.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.88</v>
+        <v>105.625</v>
       </c>
       <c r="E8" s="1">
-        <v>105.9</v>
+        <v>105.69</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-14960.0</v>
+        <v>-42705.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>-14960.0</v>
+        <v>-42705.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-14960.0</v>
+        <v>-42705.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.387</v>
+        <v>101.822</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>31425.0</v>
+        <v>42300.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.255368021572</v>
+        <v>1.6898032557675</v>
       </c>
       <c r="K9">
-        <v>0.8</v>
+        <v>1.35</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2534675.0</v>
+        <v>2545550.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2554688.7</v>
+        <v>2579239.73</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.277</v>
+        <v>103.865</v>
       </c>
       <c r="E10" s="1">
         <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>37532.6</v>
+        <v>51527.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.5506391347099</v>
+        <v>2.1288102261554</v>
       </c>
       <c r="K10">
-        <v>0.25</v>
+        <v>0.96</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>2457992.6</v>
+        <v>2471987.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2463893.02</v>
+        <v>2494745.75</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.716</v>
+        <v>101.402</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>11284.16</v>
+        <v>22095.52</v>
       </c>
       <c r="J11" s="1">
-        <v>0.716</v>
+        <v>1.402</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.44</v>
+      </c>
+      <c r="L11" t="s">
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1587284.16</v>
+        <v>1598095.52</v>
       </c>
       <c r="N11" s="1">
-        <v>1587284.16</v>
+        <v>1652270.52</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.78</v>
+        <v>98.189</v>
       </c>
       <c r="E12" s="1">
         <v>97.75</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4496500.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-44620.0</v>
+        <v>20194.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.9923273657289</v>
+        <v>0.44910485933504</v>
       </c>
       <c r="K12">
-        <v>1.11</v>
+        <v>1.55</v>
       </c>
       <c r="L12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>4451880.0</v>
+        <v>4516694.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4503157.4</v>
+        <v>4587994.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.91</v>
+        <v>0.97</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.892</v>
+        <v>102.721</v>
       </c>
       <c r="E13" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>37829.49</v>
+        <v>59143.08</v>
       </c>
       <c r="J13" s="1">
-        <v>1.4652291950888</v>
+        <v>2.2907569598076</v>
       </c>
       <c r="K13">
-        <v>0.66</v>
+        <v>1.25</v>
       </c>
       <c r="L13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>2619643.32</v>
+        <v>2640956.91</v>
       </c>
       <c r="N13" s="1">
-        <v>2636533.36</v>
+        <v>2673201.54</v>
       </c>
       <c r="O13" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.398</v>
+        <v>98.733</v>
       </c>
       <c r="E14" s="1">
         <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-18499.0</v>
+        <v>-15149.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.8453254382386</v>
+        <v>-1.5111538496068</v>
       </c>
       <c r="K14">
-        <v>1.67</v>
+        <v>2.42</v>
       </c>
       <c r="L14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>983980.0</v>
+        <v>987330.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1000667.5</v>
+        <v>1011517.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>1498000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.604</v>
+        <v>98.148</v>
       </c>
       <c r="E15" s="1">
-        <v>105.76043057</v>
+        <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1584291.25</v>
+        <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-2343.33</v>
+        <v>-98531.14</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.14791030373992</v>
+        <v>-1.8083824584695</v>
       </c>
       <c r="K15">
-        <v>2.6</v>
+        <v>1.31</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>1581947.92</v>
+        <v>5350047.48</v>
       </c>
       <c r="N15" s="1">
-        <v>1620833.5</v>
+        <v>5421251.17</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>1.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C16" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.459</v>
+        <v>104.084</v>
       </c>
       <c r="E16" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-136088.53</v>
+        <v>-10890.97</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.4976886540732</v>
+        <v>-0.5963328195691</v>
       </c>
       <c r="K16">
-        <v>0.85</v>
+        <v>2.61</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>5312490.09</v>
+        <v>1815433.13</v>
       </c>
       <c r="N16" s="1">
-        <v>5358710.03</v>
+        <v>1866014.93</v>
       </c>
       <c r="O16" s="1">
-        <v>1.09</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C17" s="1">
-        <v>1938000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.011</v>
+        <v>99.885</v>
       </c>
       <c r="E17" s="1">
-        <v>94.23756966</v>
+        <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1826324.1</v>
+        <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-12164.24</v>
+        <v>31699.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.66605045621421</v>
+        <v>0.97103249254966</v>
       </c>
       <c r="K17">
-        <v>1.89</v>
+        <v>1.22</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>1814159.86</v>
+        <v>3296205.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1850691.16</v>
+        <v>3336483.08</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.69</v>
+        <v>92.683</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>25264.41</v>
+        <v>237094.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.77391229095736</v>
+        <v>13.157791339028</v>
       </c>
       <c r="K18">
-        <v>0.6</v>
+        <v>0.69</v>
       </c>
       <c r="L18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>3289770.0</v>
+        <v>2039026.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3309660.41</v>
+        <v>2054215.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.086</v>
+        <v>96.956</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>223960.4</v>
+        <v>-15791.26</v>
       </c>
       <c r="J19" s="1">
-        <v>12.428906846409</v>
+        <v>-0.46463313119344</v>
       </c>
       <c r="K19">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="L19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>2025892.0</v>
+        <v>3382860.05</v>
       </c>
       <c r="N19" s="1">
-        <v>2036756.38</v>
+        <v>3407719.65</v>
       </c>
       <c r="O19" s="1">
-        <v>0.41</v>
+        <v>0.72</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.023</v>
+        <v>97.485</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>21437.09</v>
+        <v>-42230.31</v>
       </c>
       <c r="J20" s="1">
-        <v>0.63075285001803</v>
+        <v>-1.3307628423352</v>
       </c>
       <c r="K20">
-        <v>0.18</v>
+        <v>2.23</v>
       </c>
       <c r="L20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>3420088.4</v>
+        <v>3131160.82</v>
       </c>
       <c r="N20" s="1">
-        <v>3426533.48</v>
+        <v>3203429.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.766</v>
+        <v>103.816</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-1085.34</v>
+        <v>11702.9</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.034201267840564</v>
+        <v>0.26575807014328</v>
       </c>
       <c r="K21">
-        <v>1.61</v>
+        <v>2.65</v>
       </c>
       <c r="L21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>3172305.79</v>
+        <v>4415294.48</v>
       </c>
       <c r="N21" s="1">
-        <v>3224499.83</v>
+        <v>4527998.98</v>
       </c>
       <c r="O21" s="1">
-        <v>0.66</v>
+        <v>0.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.685</v>
+        <v>102.146</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>99.10522282</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>1667940.9</v>
       </c>
       <c r="I22" s="1">
-        <v>6131.47</v>
+        <v>51176.28</v>
       </c>
       <c r="J22" s="1">
-        <v>0.13923793541271</v>
+        <v>3.0682310146601</v>
       </c>
       <c r="K22">
-        <v>1.91</v>
+        <v>0.16</v>
       </c>
       <c r="L22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>4409723.05</v>
+        <v>1719117.18</v>
       </c>
       <c r="N22" s="1">
-        <v>4491120.74</v>
+        <v>1721828.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.91</v>
+        <v>0.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C23" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>107.161</v>
+        <v>106.933</v>
       </c>
       <c r="E23" s="1">
         <v>108.54733851</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2305545.47</v>
       </c>
       <c r="I23" s="1">
-        <v>-29445.83</v>
+        <v>-34288.55</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2771741170648</v>
+        <v>-1.4872207226518</v>
       </c>
       <c r="K23">
-        <v>1.54</v>
+        <v>2.34</v>
       </c>
       <c r="L23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>2276099.64</v>
+        <v>2271256.92</v>
       </c>
       <c r="N23" s="1">
-        <v>2308854.34</v>
+        <v>2321010.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1">
         <v>4327000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.434</v>
+        <v>101.277</v>
       </c>
       <c r="E24" s="1">
         <v>99.95464109</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>4325037.32</v>
       </c>
       <c r="I24" s="1">
-        <v>20741.86</v>
+        <v>57218.47</v>
       </c>
       <c r="J24" s="1">
-        <v>0.47957643981671</v>
+        <v>1.3229589889412</v>
       </c>
       <c r="K24">
-        <v>0.23</v>
+        <v>0.9</v>
       </c>
       <c r="L24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>4345779.18</v>
+        <v>4382255.79</v>
       </c>
       <c r="N24" s="1">
-        <v>4355875.51</v>
+        <v>4421198.79</v>
       </c>
       <c r="O24" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C25" s="1">
         <v>3261000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.912</v>
+        <v>98.662</v>
       </c>
       <c r="E25" s="1">
         <v>100.01062956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3261346.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-68436.31</v>
+        <v>-43978.81</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.098406510074</v>
+        <v>-1.348486223312</v>
       </c>
       <c r="K25">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="L25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>3192910.32</v>
+        <v>3217367.82</v>
       </c>
       <c r="N25" s="1">
-        <v>3198458.55</v>
+        <v>3238768.13</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C26" s="1">
         <v>2657000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.08</v>
+        <v>100.325</v>
       </c>
       <c r="E26" s="1">
         <v>100.06368348</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2658692.07</v>
       </c>
       <c r="I26" s="1">
-        <v>433.53</v>
+        <v>6943.18</v>
       </c>
       <c r="J26" s="1">
-        <v>0.016306138077886</v>
+        <v>0.26115021285635</v>
       </c>
       <c r="K26">
-        <v>2.06</v>
+        <v>2.61</v>
       </c>
       <c r="L26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>2659125.6</v>
+        <v>2665635.25</v>
       </c>
       <c r="N26" s="1">
-        <v>2713741.71</v>
+        <v>2735012.47</v>
       </c>
       <c r="O26" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C27" s="1">
         <v>4746000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.944</v>
+        <v>97.339</v>
       </c>
       <c r="E27" s="1">
         <v>65.88463274</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3126884.67</v>
       </c>
       <c r="I27" s="1">
-        <v>1474077.57</v>
+        <v>1492824.27</v>
       </c>
       <c r="J27" s="1">
-        <v>47.142051132957</v>
+        <v>47.741583958068</v>
       </c>
       <c r="K27">
-        <v>3.93</v>
+        <v>4.49</v>
       </c>
       <c r="L27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>4600962.24</v>
+        <v>4619708.94</v>
       </c>
       <c r="N27" s="1">
-        <v>4787551.56</v>
+        <v>4832953.87</v>
       </c>
       <c r="O27" s="1">
-        <v>0.97</v>
+        <v>1.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C28" s="1">
         <v>1445000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.222</v>
+        <v>99.637</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1445000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-11242.1</v>
+        <v>-5245.35</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.778</v>
+        <v>-0.363</v>
       </c>
       <c r="K28">
-        <v>1.55</v>
+        <v>2.02</v>
       </c>
       <c r="L28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>1433757.9</v>
+        <v>1439754.65</v>
       </c>
       <c r="N28" s="1">
-        <v>1456105.23</v>
+        <v>1468925.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1">
-        <v>1268000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.111</v>
+        <v>100.135</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093533</v>
+        <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>667613.86</v>
+        <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>36454.12</v>
+        <v>20052.75</v>
       </c>
       <c r="J29" s="1">
-        <v>5.4603599751509</v>
+        <v>0.68347750998469</v>
       </c>
       <c r="K29">
-        <v>1.14</v>
+        <v>0.86</v>
       </c>
       <c r="L29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>704067.98</v>
+        <v>2953982.5</v>
       </c>
       <c r="N29" s="1">
-        <v>718541.97</v>
+        <v>2979498.03</v>
       </c>
       <c r="O29" s="1">
-        <v>0.15</v>
+        <v>0.63</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C30" s="1">
-        <v>2950000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.268</v>
+        <v>101.322</v>
       </c>
       <c r="E30" s="1">
-        <v>99.45524576</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2933929.75</v>
+        <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>23976.25</v>
+        <v>22645.86</v>
       </c>
       <c r="J30" s="1">
-        <v>0.81720600160928</v>
+        <v>1.322</v>
       </c>
       <c r="K30">
-        <v>0.18</v>
+        <v>1.79</v>
       </c>
       <c r="L30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>2957906.0</v>
+        <v>1735645.86</v>
       </c>
       <c r="N30" s="1">
-        <v>2963303.52</v>
+        <v>1766372.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.727</v>
+        <v>99.42</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>12453.51</v>
+        <v>-13032.6</v>
       </c>
       <c r="J31" s="1">
-        <v>0.727</v>
+        <v>-0.58</v>
       </c>
       <c r="K31">
-        <v>1.22</v>
+        <v>2.54</v>
       </c>
       <c r="L31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1725453.51</v>
+        <v>2233967.4</v>
       </c>
       <c r="N31" s="1">
-        <v>1746425.86</v>
+        <v>2290985.03</v>
       </c>
       <c r="O31" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>2247000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.614</v>
+        <v>102.816</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2247000.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-8673.42</v>
+        <v>-16025.96</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.386</v>
+        <v>-0.67840865471778</v>
       </c>
       <c r="K32">
-        <v>1.95</v>
+        <v>0.38</v>
       </c>
       <c r="L32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2238326.58</v>
+        <v>2346261.12</v>
       </c>
       <c r="N32" s="1">
-        <v>2282236.71</v>
+        <v>2355008.79</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2282000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.995</v>
+        <v>102.824</v>
       </c>
       <c r="E33" s="1">
-        <v>103.51827695</v>
+        <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2362287.08</v>
+        <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-34761.18</v>
+        <v>19242.84</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.4715053176348</v>
+        <v>2.4232415517035</v>
       </c>
       <c r="K33">
-        <v>2.62</v>
+        <v>1.51</v>
       </c>
       <c r="L33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2327525.9</v>
+        <v>813337.84</v>
       </c>
       <c r="N33" s="1">
-        <v>2387301.62</v>
+        <v>825266.01</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>791000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.123</v>
+        <v>103.308</v>
       </c>
       <c r="E34" s="1">
-        <v>100.39127686</v>
+        <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>794095.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>13697.93</v>
+        <v>-5388.63</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7249737122133</v>
+        <v>-0.28894502210517</v>
       </c>
       <c r="K34">
-        <v>0.91</v>
+        <v>3.5</v>
       </c>
       <c r="L34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>807792.93</v>
+        <v>1859544.0</v>
       </c>
       <c r="N34" s="1">
-        <v>814997.07</v>
+        <v>1922476.19</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.919</v>
+        <v>100.775</v>
       </c>
       <c r="E35" s="1">
-        <v>103.60736833</v>
+        <v>97.99</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1864932.63</v>
+        <v>2645730.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-12390.63</v>
+        <v>75195.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.66440094407056</v>
+        <v>2.8421267476273</v>
       </c>
       <c r="K35">
-        <v>2.92</v>
+        <v>0.75</v>
       </c>
       <c r="L35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>1852542.0</v>
+        <v>2720925.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1905111.86</v>
+        <v>2741175.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>2724000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.789</v>
+        <v>105.804</v>
       </c>
       <c r="E36" s="1">
-        <v>93.54200514</v>
+        <v>100.83408623</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2548084.22</v>
+        <v>4268306.87</v>
       </c>
       <c r="I36" s="1">
-        <v>142928.14</v>
+        <v>210376.45</v>
       </c>
       <c r="J36" s="1">
-        <v>5.6092392424925</v>
+        <v>4.928803303217</v>
       </c>
       <c r="K36">
-        <v>0.5</v>
+        <v>4.1</v>
       </c>
       <c r="L36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2691012.36</v>
+        <v>4478683.32</v>
       </c>
       <c r="N36" s="1">
-        <v>2704539.07</v>
+        <v>4652324.51</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.98</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>2700000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.582</v>
+        <v>102.612</v>
       </c>
       <c r="E37" s="1">
-        <v>97.99</v>
+        <v>100.1633029</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2645730.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I37" s="1">
-        <v>69984.0</v>
+        <v>58205.53</v>
       </c>
       <c r="J37" s="1">
-        <v>2.6451678742729</v>
+        <v>2.4447048232396</v>
       </c>
       <c r="K37">
-        <v>0.19</v>
+        <v>1.25</v>
       </c>
       <c r="L37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>2715714.0</v>
+        <v>2439087.24</v>
       </c>
       <c r="N37" s="1">
-        <v>2720964.0</v>
+        <v>2468700.7</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>4233000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.471</v>
+        <v>102.003</v>
       </c>
       <c r="E38" s="1">
-        <v>100.83408623</v>
+        <v>102.45</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4268306.87</v>
+        <v>5248513.5</v>
       </c>
       <c r="I38" s="1">
-        <v>111620.56</v>
+        <v>-22899.81</v>
       </c>
       <c r="J38" s="1">
-        <v>2.6151015707078</v>
+        <v>-0.43631039531479</v>
       </c>
       <c r="K38">
-        <v>3.19</v>
+        <v>3.44</v>
       </c>
       <c r="L38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>4379927.43</v>
+        <v>5225613.69</v>
       </c>
       <c r="N38" s="1">
-        <v>4514766.12</v>
+        <v>5402037.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2377000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.385</v>
+        <v>97.007</v>
       </c>
       <c r="E39" s="1">
-        <v>100.1633029</v>
+        <v>100.08024879</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2380881.71</v>
+        <v>2473983.75</v>
       </c>
       <c r="I39" s="1">
-        <v>29039.74</v>
+        <v>-75970.71</v>
       </c>
       <c r="J39" s="1">
-        <v>1.2197052830483</v>
+        <v>-3.070784519098</v>
       </c>
       <c r="K39">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="L39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2409921.45</v>
+        <v>2398013.04</v>
       </c>
       <c r="N39" s="1">
-        <v>2422367.69</v>
+        <v>2418201.04</v>
       </c>
       <c r="O39" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>5123000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>102.493</v>
+        <v>101.569</v>
       </c>
       <c r="E40" s="1">
-        <v>102.84970974</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>5268990.63</v>
+        <v>3348000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-18274.24</v>
+        <v>52530.12</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.34682620037227</v>
+        <v>1.569</v>
       </c>
       <c r="K40">
-        <v>3.42</v>
+        <v>0.33</v>
       </c>
       <c r="L40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>5250716.39</v>
+        <v>3400530.12</v>
       </c>
       <c r="N40" s="1">
-        <v>5425752.22</v>
+        <v>3411411.12</v>
       </c>
       <c r="O40" s="1">
-        <v>1.1</v>
+        <v>0.72</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2472000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>96.103</v>
+        <v>103.683</v>
       </c>
       <c r="E41" s="1">
-        <v>100.08024879</v>
+        <v>102.70391249</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2473983.75</v>
+        <v>1948293.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-98317.59</v>
+        <v>18573.29</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.9740596517661</v>
+        <v>0.95331081632569</v>
       </c>
       <c r="K41">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>961.33</v>
+        <v>0.98</v>
+      </c>
+      <c r="L41" t="s">
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2375666.16</v>
+        <v>1966866.51</v>
       </c>
       <c r="N41" s="1">
-        <v>2376627.49</v>
+        <v>1985362.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>3348000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.817</v>
+        <v>102.393</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3348000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-6126.84</v>
+        <v>23259.96</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.183</v>
+        <v>2.393</v>
       </c>
       <c r="K42">
-        <v>2.45</v>
+        <v>1.01</v>
       </c>
       <c r="L42" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>3341873.16</v>
+        <v>995259.96</v>
       </c>
       <c r="N42" s="1">
-        <v>3423934.04</v>
+        <v>1005098.09</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>1897000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.262</v>
+        <v>106.852</v>
       </c>
       <c r="E43" s="1">
-        <v>102.70391249</v>
+        <v>101.486</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1948293.22</v>
+        <v>2131206.0</v>
       </c>
       <c r="I43" s="1">
-        <v>10586.92</v>
+        <v>112686.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.54339459231912</v>
+        <v>5.2874288079144</v>
       </c>
       <c r="K43">
-        <v>0.25</v>
+        <v>7.49</v>
       </c>
       <c r="L43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>1958880.14</v>
+        <v>2243892.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1963675.33</v>
+        <v>2401111.52</v>
       </c>
       <c r="O43" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>972000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.35</v>
+        <v>100.54</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.10319267</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>972000.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I44" s="1">
-        <v>22842.0</v>
+        <v>8456.59</v>
       </c>
       <c r="J44" s="1">
-        <v>2.35</v>
+        <v>0.43635704624455</v>
       </c>
       <c r="K44">
-        <v>0.25</v>
+        <v>2.3</v>
       </c>
       <c r="L44" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>994842.0</v>
+        <v>1946454.4</v>
       </c>
       <c r="N44" s="1">
-        <v>997255.13</v>
+        <v>1990901.73</v>
       </c>
       <c r="O44" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>2500000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.848</v>
+        <v>98.849</v>
       </c>
       <c r="E45" s="1">
-        <v>101.486</v>
+        <v>96.84</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537150.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="I45" s="1">
-        <v>134050.0</v>
+        <v>54243.0</v>
       </c>
       <c r="J45" s="1">
-        <v>5.2834873775693</v>
+        <v>2.074555968608</v>
       </c>
       <c r="K45">
-        <v>6.6</v>
+        <v>0.73</v>
       </c>
       <c r="L45" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>2671200.0</v>
+        <v>2668923.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2836251.37</v>
+        <v>2688666.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>1936000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.26</v>
+        <v>97.996</v>
       </c>
       <c r="E46" s="1">
-        <v>100.10319267</v>
+        <v>92.4965576</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1937997.81</v>
+        <v>2007175.3</v>
       </c>
       <c r="I46" s="1">
-        <v>3035.79</v>
+        <v>119337.9</v>
       </c>
       <c r="J46" s="1">
-        <v>0.15664568785039</v>
+        <v>5.9455643958951</v>
       </c>
       <c r="K46">
-        <v>1.77</v>
+        <v>1.25</v>
       </c>
       <c r="L46" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1941033.6</v>
+        <v>2126513.2</v>
       </c>
       <c r="N46" s="1">
-        <v>1975263.16</v>
+        <v>2153638.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2700000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.232</v>
+        <v>98.211</v>
       </c>
       <c r="E47" s="1">
-        <v>96.84</v>
+        <v>97.961492</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2614680.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I47" s="1">
-        <v>10584.0</v>
+        <v>10137.51</v>
       </c>
       <c r="J47" s="1">
-        <v>0.40479140850888</v>
+        <v>0.25470008053062</v>
       </c>
       <c r="K47">
-        <v>0.19</v>
+        <v>2.19</v>
       </c>
       <c r="L47" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2625264.0</v>
+        <v>3990312.93</v>
       </c>
       <c r="N47" s="1">
-        <v>2630382.75</v>
+        <v>4079142.35</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.86</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2170000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.364</v>
+        <v>91.741</v>
       </c>
       <c r="E48" s="1">
-        <v>92.4965576</v>
+        <v>89.54278944</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2007175.3</v>
+        <v>1611770.21</v>
       </c>
       <c r="I48" s="1">
-        <v>105623.5</v>
+        <v>39567.79</v>
       </c>
       <c r="J48" s="1">
-        <v>5.2622957247431</v>
+        <v>2.4549274924246</v>
       </c>
       <c r="K48">
-        <v>0.9</v>
+        <v>3.26</v>
       </c>
       <c r="L48" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2112798.8</v>
+        <v>1651338.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2132389.08</v>
+        <v>1709961.29</v>
       </c>
       <c r="O48" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>4063000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.044</v>
+        <v>99.285</v>
       </c>
       <c r="E49" s="1">
-        <v>97.961492</v>
+        <v>100.00201776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3980175.42</v>
+        <v>2477049.98</v>
       </c>
       <c r="I49" s="1">
-        <v>43982.3</v>
+        <v>-17760.53</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1050342097736</v>
+        <v>-0.71700329599324</v>
       </c>
       <c r="K49">
-        <v>1.51</v>
+        <v>0.72</v>
       </c>
       <c r="L49" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>4024157.72</v>
+        <v>2459289.45</v>
       </c>
       <c r="N49" s="1">
-        <v>4085603.64</v>
+        <v>2477092.89</v>
       </c>
       <c r="O49" s="1">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.419</v>
+        <v>103.039</v>
       </c>
       <c r="E50" s="1">
-        <v>89.54278944</v>
+        <v>102.084372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1611770.21</v>
+        <v>3273845.81</v>
       </c>
       <c r="I50" s="1">
-        <v>15771.79</v>
+        <v>30614.92</v>
       </c>
       <c r="J50" s="1">
-        <v>0.97853837365563</v>
+        <v>0.9351362824262</v>
       </c>
       <c r="K50">
-        <v>2.84</v>
+        <v>0.96</v>
       </c>
       <c r="L50" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>1627542.0</v>
+        <v>3304460.73</v>
       </c>
       <c r="N50" s="1">
-        <v>1678583.1</v>
+        <v>3335127.67</v>
       </c>
       <c r="O50" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>2477000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.922</v>
+        <v>101.673</v>
       </c>
       <c r="E51" s="1">
-        <v>100.00201776</v>
+        <v>100.24366355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2477049.98</v>
+        <v>1927685.65</v>
       </c>
       <c r="I51" s="1">
-        <v>-26752.04</v>
+        <v>27486.14</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.0799959716598</v>
+        <v>1.4258621471815</v>
       </c>
       <c r="K51">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="L51" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2450297.94</v>
+        <v>1955171.79</v>
       </c>
       <c r="N51" s="1">
-        <v>2457780.54</v>
+        <v>1962222.79</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>3207000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.445</v>
+        <v>101.2</v>
       </c>
       <c r="E52" s="1">
-        <v>102.084372</v>
+        <v>99.8308825</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3273845.81</v>
+        <v>1597294.12</v>
       </c>
       <c r="I52" s="1">
-        <v>11565.34</v>
+        <v>21905.88</v>
       </c>
       <c r="J52" s="1">
-        <v>0.3532646517644</v>
+        <v>1.3714368396974</v>
       </c>
       <c r="K52">
-        <v>0.25</v>
+        <v>2.09</v>
       </c>
       <c r="L52" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>3285411.15</v>
+        <v>1619200.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3293361.84</v>
+        <v>1652569.86</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1923000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.894</v>
+        <v>100.826</v>
       </c>
       <c r="E53" s="1">
-        <v>100.24366355</v>
+        <v>100.16979772</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1927685.65</v>
+        <v>1584686.2</v>
       </c>
       <c r="I53" s="1">
-        <v>12505.97</v>
+        <v>10381.12</v>
       </c>
       <c r="J53" s="1">
-        <v>0.64875567237843</v>
+        <v>0.65508994777641</v>
       </c>
       <c r="K53">
-        <v>2.51</v>
+        <v>1.31</v>
       </c>
       <c r="L53" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1940191.62</v>
+        <v>1595067.32</v>
       </c>
       <c r="N53" s="1">
-        <v>1988373.45</v>
+        <v>1615831.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B54" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.441</v>
+        <v>96.367</v>
       </c>
       <c r="E54" s="1">
-        <v>99.8308825</v>
+        <v>91.58588302</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1597294.12</v>
+        <v>3938192.97</v>
       </c>
       <c r="I54" s="1">
-        <v>-6238.12</v>
+        <v>205588.03</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.39054297651831</v>
+        <v>5.2203645571994</v>
       </c>
       <c r="K54">
-        <v>1.5</v>
+        <v>1.39</v>
       </c>
       <c r="L54" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1591056.0</v>
+        <v>4143781.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1614990.25</v>
+        <v>4203391.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.33</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B55" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1582000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.398</v>
+        <v>100.681</v>
       </c>
       <c r="E55" s="1">
-        <v>100.16979772</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1584686.2</v>
+        <v>1547000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>3610.16</v>
+        <v>10535.07</v>
       </c>
       <c r="J55" s="1">
-        <v>0.22781545015032</v>
+        <v>0.681</v>
       </c>
       <c r="K55">
-        <v>0.69</v>
+        <v>0.82</v>
       </c>
       <c r="L55" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1588296.36</v>
+        <v>1557535.07</v>
       </c>
       <c r="N55" s="1">
-        <v>1599172.61</v>
+        <v>1570248.87</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>4300000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.23</v>
+        <v>93.707</v>
       </c>
       <c r="E56" s="1">
-        <v>91.58588302</v>
+        <v>100.6600501</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3938192.97</v>
+        <v>3013761.9</v>
       </c>
       <c r="I56" s="1">
-        <v>156697.03</v>
+        <v>-208174.32</v>
       </c>
       <c r="J56" s="1">
-        <v>3.9789068538203</v>
+        <v>-6.9074574205746</v>
       </c>
       <c r="K56">
-        <v>1.16</v>
+        <v>0.94</v>
       </c>
       <c r="L56" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>4094890.0</v>
+        <v>2805587.58</v>
       </c>
       <c r="N56" s="1">
-        <v>4144840.68</v>
+        <v>2833656.33</v>
       </c>
       <c r="O56" s="1">
-        <v>0.84</v>
+        <v>0.6</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1547000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.528</v>
+        <v>98.745</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>91.49876455</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1547000.0</v>
+        <v>4025945.64</v>
       </c>
       <c r="I57" s="1">
-        <v>-7301.84</v>
+        <v>318834.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.472</v>
+        <v>7.9194899412502</v>
       </c>
       <c r="K57">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="L57" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1539698.16</v>
+        <v>4344780.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1542934.4</v>
+        <v>4360511.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.31</v>
+        <v>0.92</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>2994000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>88.164</v>
+        <v>101.013</v>
       </c>
       <c r="E58" s="1">
-        <v>100.6600501</v>
+        <v>101.46012484</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3013761.9</v>
+        <v>3145263.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-374131.74</v>
+        <v>-13860.87</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.414110749758</v>
+        <v>-0.44069021147024</v>
       </c>
       <c r="K58">
-        <v>0.24</v>
+        <v>1.08</v>
       </c>
       <c r="L58" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>2639630.16</v>
+        <v>3131403.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2646907.24</v>
+        <v>3164791.7</v>
       </c>
       <c r="O58" s="1">
-        <v>0.54</v>
+        <v>0.67</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B59" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>4400000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.414</v>
+        <v>92.437</v>
       </c>
       <c r="E59" s="1">
-        <v>91.49876455</v>
+        <v>98.46638108</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4025945.64</v>
+        <v>2831893.12</v>
       </c>
       <c r="I59" s="1">
-        <v>304270.36</v>
+        <v>-173405.0</v>
       </c>
       <c r="J59" s="1">
-        <v>7.5577364228892</v>
+        <v>-6.1232890032234</v>
       </c>
       <c r="K59">
-        <v>0.19</v>
+        <v>2.15</v>
       </c>
       <c r="L59" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>4330216.0</v>
+        <v>2658488.12</v>
       </c>
       <c r="N59" s="1">
-        <v>4338533.81</v>
+        <v>2720412.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.88</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>3100000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.999</v>
+        <v>106.17</v>
       </c>
       <c r="E60" s="1">
-        <v>101.46012484</v>
+        <v>106.49917419</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3145263.87</v>
+        <v>3845685.18</v>
       </c>
       <c r="I60" s="1">
-        <v>-14294.87</v>
+        <v>-11886.48</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.45448873578928</v>
+        <v>-0.30908614313562</v>
       </c>
       <c r="K60">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="L60" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>3130969.0</v>
+        <v>3833798.7</v>
       </c>
       <c r="N60" s="1">
-        <v>3148252.56</v>
+        <v>3844592.45</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>0.81</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>2876000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>87.53</v>
+        <v>101.533</v>
       </c>
       <c r="E61" s="1">
-        <v>98.46638108</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2831893.12</v>
+        <v>690000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-314530.32</v>
+        <v>10577.7</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.106715778878</v>
+        <v>1.533</v>
       </c>
       <c r="K61">
-        <v>1.61</v>
+        <v>0.37</v>
       </c>
       <c r="L61" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>2517362.8</v>
+        <v>700577.7</v>
       </c>
       <c r="N61" s="1">
-        <v>2563708.34</v>
+        <v>703131.66</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>3611000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>105.887</v>
+        <v>101.107</v>
       </c>
       <c r="E62" s="1">
-        <v>106.49917419</v>
+        <v>100.76860067</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3845685.18</v>
+        <v>4204066.02</v>
       </c>
       <c r="I62" s="1">
-        <v>-22105.61</v>
+        <v>14118.02</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.57481590315721</v>
+        <v>0.33581822770709</v>
       </c>
       <c r="K62">
-        <v>4.56</v>
+        <v>0.54</v>
       </c>
       <c r="L62" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>3823579.57</v>
+        <v>4218184.04</v>
       </c>
       <c r="N62" s="1">
-        <v>3988169.35</v>
+        <v>4240782.37</v>
       </c>
       <c r="O62" s="1">
-        <v>0.81</v>
+        <v>0.89</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>4172000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.141</v>
+        <v>103.349</v>
       </c>
       <c r="E63" s="1">
-        <v>100.76860067</v>
+        <v>104.15905</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4204066.02</v>
+        <v>1979021.95</v>
       </c>
       <c r="I63" s="1">
-        <v>15536.5</v>
+        <v>-15390.95</v>
       </c>
       <c r="J63" s="1">
-        <v>0.36955889669877</v>
+        <v>-0.77770486577979</v>
       </c>
       <c r="K63">
-        <v>2.49</v>
+        <v>3.08</v>
       </c>
       <c r="L63" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>4219602.52</v>
+        <v>1963631.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4323323.08</v>
+        <v>2022174.75</v>
       </c>
       <c r="O63" s="1">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>1900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.095</v>
+        <v>109.743</v>
       </c>
       <c r="E64" s="1">
-        <v>104.15905</v>
+        <v>111.51583353</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1979021.95</v>
+        <v>1895769.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-20216.95</v>
+        <v>-30138.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0215626966644</v>
+        <v>-1.5897594747783</v>
       </c>
       <c r="K64">
-        <v>2.37</v>
+        <v>5.95</v>
       </c>
       <c r="L64" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>1958805.0</v>
+        <v>1865631.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2003890.42</v>
+        <v>1966839.22</v>
       </c>
       <c r="O64" s="1">
         <v>0.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>1700000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>109.602</v>
+        <v>101.943</v>
       </c>
       <c r="E65" s="1">
-        <v>111.51583353</v>
+        <v>101.8174469</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1895769.17</v>
+        <v>1610752.01</v>
       </c>
       <c r="I65" s="1">
-        <v>-32535.17</v>
+        <v>1986.25</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.71619891888</v>
+        <v>0.12331196780565</v>
       </c>
       <c r="K65">
-        <v>5.21</v>
+        <v>0.17</v>
       </c>
       <c r="L65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>1863234.0</v>
+        <v>1612738.26</v>
       </c>
       <c r="N65" s="1">
-        <v>1951791.19</v>
+        <v>1615414.66</v>
       </c>
       <c r="O65" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>1582000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.67</v>
+        <v>96.858</v>
       </c>
       <c r="E66" s="1">
-        <v>101.8174469</v>
+        <v>93.46821512</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1610752.01</v>
+        <v>2733010.61</v>
       </c>
       <c r="I66" s="1">
-        <v>-2332.61</v>
+        <v>99117.31</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.14481496751322</v>
+        <v>3.6266712480856</v>
       </c>
       <c r="K66">
-        <v>4.39</v>
+        <v>1.55</v>
       </c>
       <c r="L66" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1608419.4</v>
+        <v>2832127.92</v>
       </c>
       <c r="N66" s="1">
-        <v>1677799.85</v>
+        <v>2877328.09</v>
       </c>
       <c r="O66" s="1">
-        <v>0.34</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>2924000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>95.888</v>
+        <v>103.531</v>
       </c>
       <c r="E67" s="1">
-        <v>93.46821512</v>
+        <v>103.465095</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2733010.61</v>
+        <v>2069301.9</v>
       </c>
       <c r="I67" s="1">
-        <v>70754.51</v>
+        <v>1318.1</v>
       </c>
       <c r="J67" s="1">
-        <v>2.5888853025711</v>
+        <v>0.06369781035817</v>
       </c>
       <c r="K67">
-        <v>1.16</v>
+        <v>5.05</v>
       </c>
       <c r="L67" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>2803765.12</v>
+        <v>2070620.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2837594.18</v>
+        <v>2171715.89</v>
       </c>
       <c r="O67" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>2000000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.431</v>
+        <v>100.873</v>
       </c>
       <c r="E68" s="1">
-        <v>103.465095</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2069301.9</v>
+        <v>2833000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-681.9</v>
+        <v>24732.09</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.032953142313357</v>
+        <v>0.873</v>
       </c>
       <c r="K68">
-        <v>4.48</v>
+        <v>0.12</v>
       </c>
       <c r="L68" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>2068620.0</v>
+        <v>2857732.09</v>
       </c>
       <c r="N68" s="1">
-        <v>2158202.19</v>
+        <v>2861184.81</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2833000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.422</v>
+        <v>105.148</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2833000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="I69" s="1">
-        <v>11955.26</v>
+        <v>-27048.08</v>
       </c>
       <c r="J69" s="1">
-        <v>0.422</v>
+        <v>-0.72081279386266</v>
       </c>
       <c r="K69">
-        <v>2.1</v>
+        <v>3.81</v>
       </c>
       <c r="L69" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2844955.26</v>
+        <v>3725393.64</v>
       </c>
       <c r="N69" s="1">
-        <v>2904418.75</v>
+        <v>3860249.08</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>3543000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.726</v>
+        <v>103.5</v>
       </c>
       <c r="E70" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3752441.72</v>
+        <v>988000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-6569.54</v>
+        <v>34580.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.17507373838707</v>
+        <v>3.5</v>
       </c>
       <c r="K70">
-        <v>2.93</v>
+        <v>1.5</v>
       </c>
       <c r="L70" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>3745872.18</v>
+        <v>1022580.0</v>
       </c>
       <c r="N70" s="1">
-        <v>3849726.37</v>
+        <v>1037413.72</v>
       </c>
       <c r="O70" s="1">
-        <v>0.78</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>988000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.942</v>
+        <v>101.769</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>988000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I71" s="1">
-        <v>29066.96</v>
+        <v>11360.07</v>
       </c>
       <c r="J71" s="1">
-        <v>2.942</v>
+        <v>0.4311821035418</v>
       </c>
       <c r="K71">
-        <v>0.86</v>
+        <v>2.04</v>
       </c>
       <c r="L71" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>1017066.96</v>
+        <v>2645994.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1025588.46</v>
+        <v>2698928.93</v>
       </c>
       <c r="O71" s="1">
-        <v>0.21</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B72" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>2600000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.16</v>
+        <v>102.988</v>
       </c>
       <c r="E72" s="1">
-        <v>101.33207423</v>
+        <v>101.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2634633.93</v>
+        <v>2340170.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-4473.93</v>
+        <v>46061.96</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.16981220613066</v>
+        <v>1.9683168316832</v>
       </c>
       <c r="K72">
-        <v>1.46</v>
+        <v>0.88</v>
       </c>
       <c r="L72" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>2630160.0</v>
+        <v>2386231.96</v>
       </c>
       <c r="N72" s="1">
-        <v>2668127.12</v>
+        <v>2406704.08</v>
       </c>
       <c r="O72" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>2317000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.815</v>
+        <v>97.958</v>
       </c>
       <c r="E73" s="1">
-        <v>101.0</v>
+        <v>100.0178554</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2340170.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="I73" s="1">
-        <v>18883.55</v>
+        <v>-45584.6</v>
       </c>
       <c r="J73" s="1">
-        <v>0.80693069306931</v>
+        <v>-2.05948767015</v>
       </c>
       <c r="K73">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="L73" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>2359053.55</v>
+        <v>2167810.54</v>
       </c>
       <c r="N73" s="1">
-        <v>2365536.39</v>
+        <v>2181088.54</v>
       </c>
       <c r="O73" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>2213000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.724</v>
+        <v>102.685</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0178554</v>
+        <v>101.20555556</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2213395.14</v>
+        <v>4554250.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-50763.02</v>
+        <v>66575.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.2934458959732</v>
+        <v>1.4618213756381</v>
       </c>
       <c r="K74">
-        <v>0.16</v>
+        <v>1.25</v>
       </c>
       <c r="L74" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>2162632.12</v>
+        <v>4620825.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2166074.56</v>
+        <v>4677262.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.44</v>
+        <v>0.99</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>4500000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.89</v>
+        <v>101.819</v>
       </c>
       <c r="E75" s="1">
-        <v>101.20555556</v>
+        <v>100.43577248</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4554250.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="I75" s="1">
-        <v>30800.0</v>
+        <v>25534.38</v>
       </c>
       <c r="J75" s="1">
-        <v>0.67629137618708</v>
+        <v>1.3772259472799</v>
       </c>
       <c r="K75">
-        <v>0.66</v>
+        <v>0.57</v>
       </c>
       <c r="L75" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>4585050.0</v>
+        <v>1879578.74</v>
       </c>
       <c r="N75" s="1">
-        <v>4614612.5</v>
+        <v>1890112.98</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>1846000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.438</v>
+        <v>100.409</v>
       </c>
       <c r="E76" s="1">
-        <v>100.43577248</v>
+        <v>100.0369051</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1854044.36</v>
+        <v>1981731.09</v>
       </c>
       <c r="I76" s="1">
-        <v>-18418.88</v>
+        <v>7371.2</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.99344332840019</v>
+        <v>0.37195763023529</v>
       </c>
       <c r="K76">
-        <v>2.61</v>
+        <v>0.66</v>
       </c>
       <c r="L76" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>1835625.48</v>
+        <v>1989102.29</v>
       </c>
       <c r="N76" s="1">
-        <v>1883815.26</v>
+        <v>2002102.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>1981000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.016</v>
+        <v>101.358</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0369051</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1981731.09</v>
+        <v>1018000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-414.13</v>
+        <v>13824.44</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.020897386234174</v>
+        <v>1.358</v>
       </c>
       <c r="K77">
-        <v>0.17</v>
+        <v>0.71</v>
       </c>
       <c r="L77" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>1981316.96</v>
+        <v>1031824.44</v>
       </c>
       <c r="N77" s="1">
-        <v>1984687.41</v>
+        <v>1039070.62</v>
       </c>
       <c r="O77" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1018000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.928</v>
+        <v>102.669</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1018000.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>9447.04</v>
+        <v>45416.1</v>
       </c>
       <c r="J78" s="1">
-        <v>0.928</v>
+        <v>3.1025779020919</v>
       </c>
       <c r="K78">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>176.74</v>
+        <v>2.4</v>
+      </c>
+      <c r="L78" t="s">
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1027447.04</v>
+        <v>1509234.3</v>
       </c>
       <c r="N78" s="1">
-        <v>1027623.78</v>
+        <v>1544514.3</v>
       </c>
       <c r="O78" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>1470000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.639</v>
+        <v>96.281</v>
       </c>
       <c r="E79" s="1">
-        <v>99.57946939</v>
+        <v>97.976</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1463818.2</v>
+        <v>1673430.08</v>
       </c>
       <c r="I79" s="1">
-        <v>875.1</v>
+        <v>-28950.6</v>
       </c>
       <c r="J79" s="1">
-        <v>0.059782013914023</v>
+        <v>-1.7300155140034</v>
       </c>
       <c r="K79">
-        <v>1.65</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>1464693.3</v>
+        <v>1644479.48</v>
       </c>
       <c r="N79" s="1">
-        <v>1488948.3</v>
+        <v>1658038.19</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>264</v>
       </c>
       <c r="C80" s="1">
-        <v>1708000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>95.865</v>
+        <v>98.049</v>
       </c>
       <c r="E80" s="1">
-        <v>97.976</v>
+        <v>97.597</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1673430.08</v>
+        <v>5270238.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-36055.88</v>
+        <v>24408.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.1546092920715</v>
+        <v>0.46312898962058</v>
       </c>
       <c r="K80">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="L80" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>1637374.2</v>
+        <v>5294646.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1641819.68</v>
+        <v>5321830.93</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>1.12</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C81" s="1">
-        <v>3700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.84</v>
+        <v>99.475</v>
       </c>
       <c r="E81" s="1">
-        <v>78.77307</v>
+        <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2914603.59</v>
+        <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>779476.41</v>
+        <v>181334.99</v>
       </c>
       <c r="J81" s="1">
-        <v>26.743822476387</v>
+        <v>4.7749074634679</v>
       </c>
       <c r="K81">
-        <v>1.33</v>
+        <v>0.58</v>
       </c>
       <c r="L81" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M81" s="1">
-        <v>3694080.0</v>
+        <v>3979000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3743345.75</v>
+        <v>4002250.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B82" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C82" s="1">
-        <v>4000000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.525</v>
+        <v>104.12</v>
       </c>
       <c r="E82" s="1">
-        <v>94.94162525</v>
+        <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3797665.01</v>
+        <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>143334.99</v>
+        <v>-7652.36</v>
       </c>
       <c r="J82" s="1">
-        <v>3.7742926146085</v>
+        <v>-0.23728539794295</v>
       </c>
       <c r="K82">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="L82" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M82" s="1">
-        <v>3941000.0</v>
+        <v>3217307.99</v>
       </c>
       <c r="N82" s="1">
-        <v>3947027.78</v>
+        <v>3240547.37</v>
       </c>
       <c r="O82" s="1">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B83" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C83" s="1">
-        <v>3090000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.107</v>
+        <v>100.08</v>
       </c>
       <c r="E83" s="1">
-        <v>104.36764887</v>
+        <v>97.79670152</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3224960.35</v>
+        <v>1159868.88</v>
       </c>
       <c r="I83" s="1">
-        <v>-8054.05</v>
+        <v>27079.92</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.24974105495592</v>
+        <v>2.334739768171</v>
       </c>
       <c r="K83">
-        <v>3.52</v>
+        <v>0.28</v>
       </c>
       <c r="L83" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M83" s="1">
-        <v>3216906.3</v>
+        <v>1186948.8</v>
       </c>
       <c r="N83" s="1">
-        <v>3325764.43</v>
+        <v>1190210.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.68</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B84" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C84" s="1">
-        <v>2373000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.918</v>
+        <v>103.848</v>
       </c>
       <c r="E84" s="1">
-        <v>97.79670122</v>
+        <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2320715.72</v>
+        <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>50338.42</v>
+        <v>-10010.75</v>
       </c>
       <c r="J84" s="1">
-        <v>2.1690903183954</v>
+        <v>-2.545905065913</v>
       </c>
       <c r="K84">
-        <v>1.88</v>
+        <v>0.45</v>
       </c>
       <c r="L84" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M84" s="1">
-        <v>2371054.14</v>
+        <v>383199.12</v>
       </c>
       <c r="N84" s="1">
-        <v>2415646.77</v>
+        <v>384859.62</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B85" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C85" s="1">
-        <v>369000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.654</v>
+        <v>96.216</v>
       </c>
       <c r="E85" s="1">
-        <v>106.56094038</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>393209.87</v>
+        <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-10726.61</v>
+        <v>-102054.48</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.7279605163522</v>
+        <v>-3.784</v>
       </c>
       <c r="K85">
-        <v>3.08</v>
+        <v>0.7</v>
       </c>
       <c r="L85" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M85" s="1">
-        <v>382483.26</v>
+        <v>2594945.52</v>
       </c>
       <c r="N85" s="1">
-        <v>393830.01</v>
+        <v>2613936.9</v>
       </c>
       <c r="O85" s="1">
-        <v>0.08</v>
+        <v>0.55</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B86" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C86" s="1">
-        <v>2697000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.709</v>
+        <v>97.765</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2697000.0</v>
+        <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>-7848.27</v>
+        <v>202693.26</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.291</v>
+        <v>4.7338470303457</v>
       </c>
       <c r="K86">
-        <v>3.27</v>
+        <v>1.57</v>
       </c>
       <c r="L86" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M86" s="1">
-        <v>2689151.73</v>
+        <v>4484480.54</v>
       </c>
       <c r="N86" s="1">
-        <v>2777291.19</v>
+        <v>4556534.67</v>
       </c>
       <c r="O86" s="1">
-        <v>0.56</v>
+        <v>0.96</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B87" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C87" s="1">
-        <v>4587000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>96.449</v>
+        <v>97.135</v>
       </c>
       <c r="E87" s="1">
-        <v>93.34613647</v>
+        <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4281787.28</v>
+        <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>142328.35</v>
+        <v>-8631.9</v>
       </c>
       <c r="J87" s="1">
-        <v>3.3240406562187</v>
+        <v>-0.24031289703017</v>
       </c>
       <c r="K87">
-        <v>1.21</v>
+        <v>0.7</v>
       </c>
       <c r="L87" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M87" s="1">
-        <v>4424115.63</v>
+        <v>3583310.15</v>
       </c>
       <c r="N87" s="1">
-        <v>4479605.59</v>
+        <v>3609082.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.76</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B88" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C88" s="1">
-        <v>3689000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>96.782</v>
+        <v>98.483</v>
       </c>
       <c r="E88" s="1">
-        <v>97.36899024</v>
+        <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3591942.05</v>
+        <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-21654.07</v>
+        <v>-20110.42</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.60285131827224</v>
+        <v>-0.95491963657249</v>
       </c>
       <c r="K88">
-        <v>0.14</v>
+        <v>1.37</v>
       </c>
       <c r="L88" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M88" s="1">
-        <v>3570287.98</v>
+        <v>2085869.94</v>
       </c>
       <c r="N88" s="1">
-        <v>3575341.4</v>
+        <v>2114876.39</v>
       </c>
       <c r="O88" s="1">
-        <v>0.73</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B89" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C89" s="1">
-        <v>2118000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.367</v>
+        <v>97.137</v>
       </c>
       <c r="E89" s="1">
-        <v>99.43250047</v>
+        <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2105980.36</v>
+        <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>-22567.3</v>
+        <v>-40277.99</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.071581693193</v>
+        <v>-2.776438220412</v>
       </c>
       <c r="K89">
-        <v>0.93</v>
+        <v>2.75</v>
       </c>
       <c r="L89" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M89" s="1">
-        <v>2083413.06</v>
+        <v>1410429.24</v>
       </c>
       <c r="N89" s="1">
-        <v>2103200.4</v>
+        <v>1450369.19</v>
       </c>
       <c r="O89" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B90" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C90" s="1">
-        <v>1452000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.994</v>
+        <v>103.436</v>
       </c>
       <c r="E90" s="1">
-        <v>99.91096625</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1450707.23</v>
+        <v>1230103.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-42354.35</v>
+        <v>42266.34</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.9195656521268</v>
+        <v>3.4360000747905</v>
       </c>
       <c r="K90">
-        <v>2.3</v>
+        <v>0.7</v>
       </c>
       <c r="L90" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M90" s="1">
-        <v>1408352.88</v>
+        <v>1272369.34</v>
       </c>
       <c r="N90" s="1">
-        <v>1441768.77</v>
+        <v>1281018.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B91" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C91" s="1">
-        <v>1230103.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.886</v>
+        <v>105.438</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1230103.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>23199.74</v>
+        <v>-63884.37</v>
       </c>
       <c r="J91" s="1">
-        <v>1.8859997902615</v>
+        <v>-1.4615415284117</v>
       </c>
       <c r="K91">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>961.02</v>
+        <v>1.03</v>
+      </c>
+      <c r="L91" t="s">
+        <v>300</v>
       </c>
       <c r="M91" s="1">
-        <v>1253302.74</v>
+        <v>4307142.3</v>
       </c>
       <c r="N91" s="1">
-        <v>1254263.76</v>
+        <v>4349268.86</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.92</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B92" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C92" s="1">
-        <v>4085000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>105.624</v>
+        <v>101.518</v>
       </c>
       <c r="E92" s="1">
-        <v>107.00187687</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>4371026.67</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-56286.27</v>
+        <v>6728.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.2877128018073</v>
+        <v>0.83534471627085</v>
       </c>
       <c r="K92">
-        <v>0.27</v>
+        <v>2.05</v>
       </c>
       <c r="L92" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="M92" s="1">
-        <v>4314740.4</v>
+        <v>812144.0</v>
       </c>
       <c r="N92" s="1">
-        <v>4325662.1</v>
+        <v>828538.52</v>
       </c>
       <c r="O92" s="1">
-        <v>0.88</v>
+        <v>0.17</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B93" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.128</v>
+        <v>105.635</v>
       </c>
       <c r="E93" s="1">
-        <v>100.677</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>805416.0</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>3608.0</v>
+        <v>-14751.97</v>
       </c>
       <c r="J93" s="1">
-        <v>0.44796726163871</v>
+        <v>-0.60351127846928</v>
       </c>
       <c r="K93">
-        <v>1.57</v>
+        <v>1.76</v>
       </c>
       <c r="L93" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M93" s="1">
-        <v>809024.0</v>
+        <v>2429605.0</v>
       </c>
       <c r="N93" s="1">
-        <v>821599.34</v>
+        <v>2470012.53</v>
       </c>
       <c r="O93" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B94" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C94" s="1">
-        <v>2300000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>105.742</v>
+        <v>98.35</v>
       </c>
       <c r="E94" s="1">
-        <v>106.27639</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2444356.97</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-12290.97</v>
+        <v>64012.92</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.50283040287688</v>
+        <v>2.1375602500024</v>
       </c>
       <c r="K94">
-        <v>1.13</v>
+        <v>0.71</v>
       </c>
       <c r="L94" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="M94" s="1">
-        <v>2432066.0</v>
+        <v>3058685.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2457941.0</v>
+        <v>3080731.92</v>
       </c>
       <c r="O94" s="1">
-        <v>0.5</v>
+        <v>0.65</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B95" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C95" s="1">
-        <v>3110000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.562</v>
+        <v>99.076</v>
       </c>
       <c r="E95" s="1">
-        <v>96.29170675</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2994672.08</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>39506.12</v>
+        <v>2547.32</v>
       </c>
       <c r="J95" s="1">
-        <v>1.3192135547609</v>
+        <v>0.068154411957659</v>
       </c>
       <c r="K95">
-        <v>0.29</v>
+        <v>0.76</v>
       </c>
       <c r="L95" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M95" s="1">
-        <v>3034178.2</v>
+        <v>3740119.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3043124.78</v>
+        <v>3768641.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.62</v>
+        <v>0.79</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C96" s="1">
-        <v>3775000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.518</v>
+        <v>100.864</v>
       </c>
       <c r="E96" s="1">
-        <v>99.00852132</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3737571.68</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-56267.18</v>
+        <v>72326.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5054475155912</v>
+        <v>3.4502564102564</v>
       </c>
       <c r="K96">
-        <v>0.31</v>
+        <v>1.01</v>
       </c>
       <c r="L96" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M96" s="1">
-        <v>3681304.5</v>
+        <v>2168576.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3693048.94</v>
+        <v>2190344.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.75</v>
+        <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C97" s="1">
-        <v>2150000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.592</v>
+        <v>78.78</v>
       </c>
       <c r="E97" s="1">
-        <v>97.5</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2096250.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>1978.0</v>
+        <v>-81872.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.094358974358974</v>
+        <v>-3.3374233128834</v>
       </c>
       <c r="K97">
-        <v>0.26</v>
+        <v>1.32</v>
       </c>
       <c r="L97" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="M97" s="1">
-        <v>2098228.0</v>
+        <v>2371278.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2103871.75</v>
+        <v>2410941.02</v>
       </c>
       <c r="O97" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C98" s="1">
-        <v>3010000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>77.191</v>
+        <v>98.25</v>
       </c>
       <c r="E98" s="1">
-        <v>81.5</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2453150.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-129700.9</v>
+        <v>72160.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-5.2871165644172</v>
+        <v>3.453722228072</v>
       </c>
       <c r="K98">
-        <v>0.55</v>
+        <v>2.66</v>
       </c>
       <c r="L98" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="M98" s="1">
-        <v>2323449.1</v>
+        <v>2161500.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2340119.07</v>
+        <v>2219983.33</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B99" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C99" s="1">
-        <v>2200000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.768</v>
+        <v>96.355</v>
       </c>
       <c r="E99" s="1">
-        <v>94.97</v>
+        <v>92.60432438</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2089340.0</v>
+        <v>930673.46</v>
       </c>
       <c r="I99" s="1">
-        <v>17556.0</v>
+        <v>37694.29</v>
       </c>
       <c r="J99" s="1">
-        <v>0.84026534695167</v>
+        <v>4.0502164959125</v>
       </c>
       <c r="K99">
-        <v>2.05</v>
+        <v>0.53</v>
       </c>
       <c r="L99" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="M99" s="1">
-        <v>2106896.0</v>
+        <v>968367.75</v>
       </c>
       <c r="N99" s="1">
-        <v>2151934.89</v>
+        <v>973644.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B100" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C100" s="1">
-        <v>1524000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.146</v>
+        <v>101.197</v>
       </c>
       <c r="E100" s="1">
-        <v>92.6043248</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1411289.91</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>53975.13</v>
+        <v>10545.57</v>
       </c>
       <c r="J100" s="1">
-        <v>3.8245246152153</v>
+        <v>1.197</v>
       </c>
       <c r="K100">
-        <v>0.28</v>
+        <v>2.15</v>
       </c>
       <c r="L100" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="M100" s="1">
-        <v>1465265.04</v>
+        <v>891545.57</v>
       </c>
       <c r="N100" s="1">
-        <v>1469456.04</v>
+        <v>910511.54</v>
       </c>
       <c r="O100" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B101" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.654</v>
+        <v>101.442</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>5761.74</v>
+        <v>43656.86</v>
       </c>
       <c r="J101" s="1">
-        <v>0.654</v>
+        <v>1.3820416907191</v>
       </c>
       <c r="K101">
-        <v>1.46</v>
+        <v>0.86</v>
       </c>
       <c r="L101" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="M101" s="1">
-        <v>886761.74</v>
+        <v>3202523.94</v>
       </c>
       <c r="N101" s="1">
-        <v>899609.66</v>
+        <v>3229753.07</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.68</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B102" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.236</v>
+        <v>100.583</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>37153.44</v>
+        <v>79725.71</v>
       </c>
       <c r="J102" s="1">
-        <v>1.1761634490806</v>
+        <v>2.7863250627496</v>
       </c>
       <c r="K102">
-        <v>0.22</v>
+        <v>1.2</v>
       </c>
       <c r="L102" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="M102" s="1">
-        <v>3196020.52</v>
+        <v>2941046.92</v>
       </c>
       <c r="N102" s="1">
-        <v>3203079.92</v>
+        <v>2976013.09</v>
       </c>
       <c r="O102" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.7</v>
+        <v>100.742</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>1278000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>83146.79</v>
+        <v>9482.76</v>
       </c>
       <c r="J103" s="1">
-        <v>2.9058880110842</v>
+        <v>0.742</v>
       </c>
       <c r="K103">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="L103" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="M103" s="1">
-        <v>2944468.0</v>
+        <v>1287482.76</v>
       </c>
       <c r="N103" s="1">
-        <v>2962783.61</v>
+        <v>1297067.76</v>
       </c>
       <c r="O103" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B104" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.137</v>
+        <v>100.869</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>988000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1592.97</v>
+        <v>8585.72</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.18746263033311</v>
+        <v>0.869</v>
       </c>
       <c r="K104">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="L104" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M104" s="1">
-        <v>848160.39</v>
+        <v>996585.72</v>
       </c>
       <c r="N104" s="1">
-        <v>854009.4</v>
+        <v>1004818.23</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B105" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.452</v>
+        <v>100.262</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I105" s="1">
-        <v>5776.56</v>
+        <v>-12079.77</v>
       </c>
       <c r="J105" s="1">
-        <v>0.452</v>
+        <v>-0.57045117081831</v>
       </c>
       <c r="K105">
-        <v>0.19</v>
+        <v>1.82</v>
       </c>
       <c r="L105" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>1283776.56</v>
+        <v>2105502.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1286261.56</v>
+        <v>2143730.63</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B106" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C106" s="1">
-        <v>988000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.673</v>
+        <v>102.54</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>101.7659905</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>988000.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="I106" s="1">
-        <v>6649.24</v>
+        <v>27701.8</v>
       </c>
       <c r="J106" s="1">
-        <v>0.673</v>
+        <v>0.76057776871855</v>
       </c>
       <c r="K106">
-        <v>0.21</v>
+        <v>3.53</v>
       </c>
       <c r="L106" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M106" s="1">
-        <v>994649.24</v>
+        <v>3669906.6</v>
       </c>
       <c r="N106" s="1">
-        <v>996744.79</v>
+        <v>3796103.12</v>
       </c>
       <c r="O106" s="1">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.227</v>
+        <v>100.664</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>99.8</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>2395200.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-12814.77</v>
+        <v>20736.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.60516057427147</v>
+        <v>0.86573146292585</v>
       </c>
       <c r="K107">
-        <v>1.28</v>
+        <v>3.75</v>
       </c>
       <c r="L107" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>2104767.0</v>
+        <v>2415936.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2131554.95</v>
+        <v>2506035.45</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.18</v>
+        <v>103.816</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>100.47036099</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>934941.01</v>
       </c>
       <c r="I108" s="1">
-        <v>14817.4</v>
+        <v>31133.32</v>
       </c>
       <c r="J108" s="1">
-        <v>0.40682500885178</v>
+        <v>3.3299769361919</v>
       </c>
       <c r="K108">
-        <v>2.98</v>
+        <v>0.57</v>
       </c>
       <c r="L108" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M108" s="1">
-        <v>3657022.2</v>
+        <v>966074.33</v>
       </c>
       <c r="N108" s="1">
-        <v>3763620.02</v>
+        <v>971425.07</v>
       </c>
       <c r="O108" s="1">
-        <v>0.76</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.116</v>
+        <v>101.849</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>100.14070507</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I109" s="1">
-        <v>7584.0</v>
+        <v>37070.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.31663326653307</v>
+        <v>1.7058946506282</v>
       </c>
       <c r="K109">
-        <v>2.73</v>
+        <v>0.51</v>
       </c>
       <c r="L109" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M109" s="1">
-        <v>2402784.0</v>
+        <v>2210123.3</v>
       </c>
       <c r="N109" s="1">
-        <v>2468419.36</v>
+        <v>2221289.76</v>
       </c>
       <c r="O109" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C110" s="1">
-        <v>930564.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>105.125</v>
+        <v>102.717</v>
       </c>
       <c r="E110" s="1">
-        <v>100.47036099</v>
+        <v>102.39609091</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>934941.01</v>
+        <v>1126357.0</v>
       </c>
       <c r="I110" s="1">
-        <v>43314.39</v>
+        <v>3530.0</v>
       </c>
       <c r="J110" s="1">
-        <v>4.6328473707662</v>
+        <v>0.31339974803726</v>
       </c>
       <c r="K110">
-        <v>4.27</v>
+        <v>0.12</v>
       </c>
       <c r="L110" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M110" s="1">
-        <v>978255.4</v>
+        <v>1129887.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1017998.24</v>
+        <v>1131200.89</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C111" s="1">
-        <v>2170000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.747</v>
+        <v>103.102</v>
       </c>
       <c r="E111" s="1">
-        <v>100.14070507</v>
+        <v>92.97841301</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2173053.3</v>
+        <v>4975274.88</v>
       </c>
       <c r="I111" s="1">
-        <v>34856.6</v>
+        <v>-9985.66</v>
       </c>
       <c r="J111" s="1">
-        <v>1.6040379681437</v>
+        <v>-0.20070569447612</v>
       </c>
       <c r="K111">
-        <v>2.41</v>
+        <v>2.77</v>
       </c>
       <c r="L111" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M111" s="1">
-        <v>2207909.9</v>
+        <v>4965289.22</v>
       </c>
       <c r="N111" s="1">
-        <v>2260215.94</v>
+        <v>5113679.14</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>1.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C112" s="1">
-        <v>1100000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.555</v>
+        <v>99.646</v>
       </c>
       <c r="E112" s="1">
-        <v>102.39609091</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1126357.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>1748.0</v>
+        <v>-6113.58</v>
       </c>
       <c r="J112" s="1">
-        <v>0.15519058344734</v>
+        <v>-0.354</v>
       </c>
       <c r="K112">
-        <v>2.21</v>
+        <v>0.38</v>
       </c>
       <c r="L112" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M112" s="1">
-        <v>1128105.0</v>
+        <v>1720886.42</v>
       </c>
       <c r="N112" s="1">
-        <v>1152411.94</v>
+        <v>1727506.59</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B113" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C113" s="1">
-        <v>5351000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.006</v>
+        <v>105.72</v>
       </c>
       <c r="E113" s="1">
-        <v>92.97841301</v>
+        <v>105.25607855</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4975274.88</v>
+        <v>3041900.67</v>
       </c>
       <c r="I113" s="1">
-        <v>-14608.92</v>
+        <v>13407.33</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.29363040942172</v>
+        <v>0.44075502307575</v>
       </c>
       <c r="K113">
-        <v>2.14</v>
+        <v>2.85</v>
       </c>
       <c r="L113" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="M113" s="1">
-        <v>4960665.96</v>
+        <v>3055308.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5074943.25</v>
+        <v>3137673.0</v>
       </c>
       <c r="O113" s="1">
-        <v>1.03</v>
+        <v>0.66</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B114" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C114" s="1">
-        <v>1490000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>104.518</v>
+        <v>99.12</v>
       </c>
       <c r="E114" s="1">
-        <v>103.47</v>
+        <v>98.03544408</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1541703.0</v>
+        <v>2673426.56</v>
       </c>
       <c r="I114" s="1">
-        <v>15615.2</v>
+        <v>29575.84</v>
       </c>
       <c r="J114" s="1">
-        <v>1.0128539673335</v>
+        <v>1.1062896001153</v>
       </c>
       <c r="K114">
-        <v>3.2</v>
+        <v>1.71</v>
       </c>
       <c r="L114" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="M114" s="1">
-        <v>1557318.2</v>
+        <v>2703002.4</v>
       </c>
       <c r="N114" s="1">
-        <v>1604936.12</v>
+        <v>2749581.08</v>
       </c>
       <c r="O114" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B115" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C115" s="1">
-        <v>1400000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.601</v>
+        <v>99.35</v>
       </c>
       <c r="E115" s="1">
-        <v>105.20933357</v>
+        <v>99.9978546</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1472930.67</v>
+        <v>3926915.75</v>
       </c>
       <c r="I115" s="1">
-        <v>5483.33</v>
+        <v>-25441.25</v>
       </c>
       <c r="J115" s="1">
-        <v>0.37227346213111</v>
+        <v>-0.64786849577814</v>
       </c>
       <c r="K115">
-        <v>2.06</v>
+        <v>1.86</v>
       </c>
       <c r="L115" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M115" s="1">
-        <v>1478414.0</v>
+        <v>3901474.5</v>
       </c>
       <c r="N115" s="1">
-        <v>1507230.67</v>
+        <v>3974601.24</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B116" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C116" s="1">
-        <v>2727000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.052</v>
+        <v>102.69</v>
       </c>
       <c r="E116" s="1">
-        <v>98.03544408</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2673426.56</v>
+        <v>701000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-26818.52</v>
+        <v>18856.9</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0031515509444</v>
+        <v>2.69</v>
       </c>
       <c r="K116">
-        <v>0.89</v>
+        <v>0.18</v>
       </c>
       <c r="L116" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="M116" s="1">
-        <v>2646608.04</v>
+        <v>719856.9</v>
       </c>
       <c r="N116" s="1">
-        <v>2670980.6</v>
+        <v>721142.07</v>
       </c>
       <c r="O116" s="1">
-        <v>0.54</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B117" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C117" s="1">
-        <v>3927000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.606</v>
+        <v>102.851</v>
       </c>
       <c r="E117" s="1">
-        <v>99.9978546</v>
+        <v>101.22761608</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3926915.75</v>
+        <v>1687464.36</v>
       </c>
       <c r="I117" s="1">
-        <v>-54658.13</v>
+        <v>27061.81</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.3918844579235</v>
+        <v>1.6036966848888</v>
       </c>
       <c r="K117">
-        <v>1.43</v>
+        <v>0.39</v>
       </c>
       <c r="L117" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M117" s="1">
-        <v>3872257.62</v>
+        <v>1714526.17</v>
       </c>
       <c r="N117" s="1">
-        <v>3928476.44</v>
+        <v>1721055.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C118" s="1">
-        <v>2400000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>87.875</v>
+        <v>103.746</v>
       </c>
       <c r="E118" s="1">
-        <v>91.95776</v>
+        <v>103.54205743</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2206986.24</v>
+        <v>1875146.66</v>
       </c>
       <c r="I118" s="1">
-        <v>-97986.24</v>
+        <v>3693.4</v>
       </c>
       <c r="J118" s="1">
-        <v>-4.4398210656719</v>
+        <v>0.19696592692115</v>
       </c>
       <c r="K118">
-        <v>2.75</v>
+        <v>1.07</v>
       </c>
       <c r="L118" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="M118" s="1">
-        <v>2109000.0</v>
+        <v>1878840.06</v>
       </c>
       <c r="N118" s="1">
-        <v>2174883.33</v>
+        <v>1898230.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C119" s="1">
-        <v>1667000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.886</v>
+        <v>101.814</v>
       </c>
       <c r="E119" s="1">
-        <v>101.22761608</v>
+        <v>101.78811563</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1687464.36</v>
+        <v>1302887.88</v>
       </c>
       <c r="I119" s="1">
-        <v>27645.26</v>
+        <v>331.32</v>
       </c>
       <c r="J119" s="1">
-        <v>1.6382722299391</v>
+        <v>0.025429663218603</v>
       </c>
       <c r="K119">
-        <v>2.68</v>
+        <v>1.58</v>
       </c>
       <c r="L119" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M119" s="1">
-        <v>1715109.62</v>
+        <v>1303219.2</v>
       </c>
       <c r="N119" s="1">
-        <v>1759725.02</v>
+        <v>1323419.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B120" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C120" s="1">
-        <v>1811000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.064</v>
+        <v>101.472</v>
       </c>
       <c r="E120" s="1">
-        <v>103.54205743</v>
+        <v>101.103</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1875146.66</v>
+        <v>2446692.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-8657.62</v>
+        <v>8929.8</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.46170361949182</v>
+        <v>0.36497433310584</v>
       </c>
       <c r="K120">
-        <v>0.27</v>
+        <v>4.7</v>
       </c>
       <c r="L120" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M120" s="1">
-        <v>1866489.04</v>
+        <v>2455622.4</v>
       </c>
       <c r="N120" s="1">
-        <v>1871424.76</v>
+        <v>2569445.28</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B121" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C121" s="1">
-        <v>1280000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.901</v>
+        <v>97.74</v>
       </c>
       <c r="E121" s="1">
-        <v>101.78811563</v>
+        <v>94.44113136</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1302887.88</v>
+        <v>2005929.63</v>
       </c>
       <c r="I121" s="1">
-        <v>-11355.08</v>
+        <v>70067.97</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.87153163171646</v>
+        <v>3.4930422758649</v>
       </c>
       <c r="K121">
-        <v>0.95</v>
+        <v>1.0</v>
       </c>
       <c r="L121" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M121" s="1">
-        <v>1291532.8</v>
+        <v>2075997.6</v>
       </c>
       <c r="N121" s="1">
-        <v>1303732.8</v>
+        <v>2097237.6</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B122" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C122" s="1">
-        <v>2420000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>101.661</v>
+        <v>104.274</v>
       </c>
       <c r="E122" s="1">
-        <v>101.103</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2446692.6</v>
+        <v>1271000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>13503.6</v>
+        <v>54322.54</v>
       </c>
       <c r="J122" s="1">
-        <v>0.55191240616005</v>
+        <v>4.274</v>
       </c>
       <c r="K122">
-        <v>4.11</v>
+        <v>1.06</v>
       </c>
       <c r="L122" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M122" s="1">
-        <v>2460196.2</v>
+        <v>1325322.54</v>
       </c>
       <c r="N122" s="1">
-        <v>2559747.71</v>
+        <v>1338782.78</v>
       </c>
       <c r="O122" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B123" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C123" s="1">
-        <v>2124000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.623</v>
+        <v>104.063</v>
       </c>
       <c r="E123" s="1">
-        <v>94.44113136</v>
+        <v>101.19775245</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2005929.63</v>
+        <v>1855966.78</v>
       </c>
       <c r="I123" s="1">
-        <v>67582.89</v>
+        <v>52548.64</v>
       </c>
       <c r="J123" s="1">
-        <v>3.369155577008</v>
+        <v>2.8313351599968</v>
       </c>
       <c r="K123">
-        <v>0.72</v>
+        <v>1.45</v>
       </c>
       <c r="L123" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M123" s="1">
-        <v>2073512.52</v>
+        <v>1908515.42</v>
       </c>
       <c r="N123" s="1">
-        <v>2088852.52</v>
+        <v>1935108.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B124" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C124" s="1">
-        <v>1271000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.59</v>
+        <v>101.287</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>101.43494653</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1271000.0</v>
+        <v>2485156.19</v>
       </c>
       <c r="I124" s="1">
-        <v>45628.9</v>
+        <v>-3624.69</v>
       </c>
       <c r="J124" s="1">
-        <v>3.59</v>
+        <v>-0.14585360930574</v>
       </c>
       <c r="K124">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="L124" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="M124" s="1">
-        <v>1316628.9</v>
+        <v>2481531.5</v>
       </c>
       <c r="N124" s="1">
-        <v>1321262.75</v>
+        <v>2484389.83</v>
       </c>
       <c r="O124" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>1834000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>104.387</v>
+        <v>99.307</v>
       </c>
       <c r="E125" s="1">
-        <v>101.19775245</v>
+        <v>98.76648216</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1855966.78</v>
+        <v>1024208.42</v>
       </c>
       <c r="I125" s="1">
-        <v>58490.8</v>
+        <v>5605.17</v>
       </c>
       <c r="J125" s="1">
-        <v>3.1515003732987</v>
+        <v>0.54726849443397</v>
       </c>
       <c r="K125">
-        <v>0.64</v>
+        <v>1.22</v>
       </c>
       <c r="L125" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>1914457.58</v>
+        <v>1029813.59</v>
       </c>
       <c r="N125" s="1">
-        <v>1926276.69</v>
+        <v>1042495.96</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B126" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>2450000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.849</v>
+        <v>102.381</v>
       </c>
       <c r="E126" s="1">
-        <v>101.43494653</v>
+        <v>100.0960031</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2485156.19</v>
+        <v>3878720.12</v>
       </c>
       <c r="I126" s="1">
-        <v>-14355.69</v>
+        <v>88543.63</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.57765745500286</v>
+        <v>2.2828053394066</v>
       </c>
       <c r="K126">
-        <v>2.16</v>
+        <v>1.05</v>
       </c>
       <c r="L126" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>2470800.5</v>
+        <v>3967263.75</v>
       </c>
       <c r="N126" s="1">
-        <v>2523679.67</v>
+        <v>4008112.71</v>
       </c>
       <c r="O126" s="1">
-        <v>0.51</v>
+        <v>0.85</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B127" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>1037000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>96.082</v>
+        <v>115.601</v>
       </c>
       <c r="E127" s="1">
-        <v>98.76648216</v>
+        <v>123.47145</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1024208.42</v>
+        <v>2345957.55</v>
       </c>
       <c r="I127" s="1">
-        <v>-27838.08</v>
+        <v>-149538.55</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.7180092895546</v>
+        <v>-6.3743075828461</v>
       </c>
       <c r="K127">
-        <v>0.51</v>
+        <v>2.89</v>
       </c>
       <c r="L127" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>996370.34</v>
+        <v>2196419.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1001624.46</v>
+        <v>2251284.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B128" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>3875000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.673</v>
+        <v>107.815</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0960031</v>
+        <v>113.147</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3878720.12</v>
+        <v>739981.38</v>
       </c>
       <c r="I128" s="1">
-        <v>61108.63</v>
+        <v>-34871.28</v>
       </c>
       <c r="J128" s="1">
-        <v>1.5754843894228</v>
+        <v>-4.7124537106596</v>
       </c>
       <c r="K128">
-        <v>0.44</v>
+        <v>2.81</v>
       </c>
       <c r="L128" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>3939828.75</v>
+        <v>705110.1</v>
       </c>
       <c r="N128" s="1">
-        <v>3956997.15</v>
+        <v>723463.2</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B129" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>114.511</v>
+        <v>96.063</v>
       </c>
       <c r="E129" s="1">
-        <v>123.47145</v>
+        <v>93.14264308</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2345957.55</v>
+        <v>1210854.36</v>
       </c>
       <c r="I129" s="1">
-        <v>-170248.55</v>
+        <v>37964.64</v>
       </c>
       <c r="J129" s="1">
-        <v>-7.2571027553333</v>
+        <v>3.1353597306285</v>
       </c>
       <c r="K129">
-        <v>2.02</v>
+        <v>1.14</v>
       </c>
       <c r="L129" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>2175709.0</v>
+        <v>1248819.0</v>
       </c>
       <c r="N129" s="1">
-        <v>2214034.34</v>
+        <v>1263590.92</v>
       </c>
       <c r="O129" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>654000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>108.044</v>
+        <v>99.13</v>
       </c>
       <c r="E130" s="1">
-        <v>113.147</v>
+        <v>94.47603859</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>739981.38</v>
+        <v>3770538.7</v>
       </c>
       <c r="I130" s="1">
-        <v>-33373.62</v>
+        <v>185739.6</v>
       </c>
       <c r="J130" s="1">
-        <v>-4.5100621315634</v>
+        <v>4.9260759477154</v>
       </c>
       <c r="K130">
-        <v>1.91</v>
+        <v>0.31</v>
       </c>
       <c r="L130" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>706607.76</v>
+        <v>3956278.3</v>
       </c>
       <c r="N130" s="1">
-        <v>719127.7</v>
+        <v>3968708.6</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.84</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B131" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>1300000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>95.756</v>
+        <v>101.24</v>
       </c>
       <c r="E131" s="1">
-        <v>93.14264308</v>
+        <v>100.05687163</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1210854.36</v>
+        <v>3827175.34</v>
       </c>
       <c r="I131" s="1">
-        <v>33973.64</v>
+        <v>45254.66</v>
       </c>
       <c r="J131" s="1">
-        <v>2.8057577461256</v>
+        <v>1.1824558840306</v>
       </c>
       <c r="K131">
-        <v>0.94</v>
+        <v>1.8</v>
       </c>
       <c r="L131" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>1244828.0</v>
+        <v>3872430.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1257044.44</v>
+        <v>3941280.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.83</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B132" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>3991000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.425</v>
+        <v>84.94</v>
       </c>
       <c r="E132" s="1">
-        <v>94.47603859</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3770538.7</v>
+        <v>3082000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>197513.05</v>
+        <v>-464149.2</v>
       </c>
       <c r="J132" s="1">
-        <v>5.2383244335882</v>
+        <v>-15.06</v>
       </c>
       <c r="K132">
-        <v>1.43</v>
+        <v>0.55</v>
       </c>
       <c r="L132" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>3968051.75</v>
+        <v>2617850.8</v>
       </c>
       <c r="N132" s="1">
-        <v>4025103.65</v>
+        <v>2634801.8</v>
       </c>
       <c r="O132" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B133" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>3825000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.645</v>
+        <v>0.001</v>
       </c>
       <c r="E133" s="1">
-        <v>100.05687163</v>
+        <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>3827175.34</v>
+        <v>0.0</v>
       </c>
       <c r="I133" s="1">
-        <v>22495.91</v>
+        <v>10.81</v>
       </c>
       <c r="J133" s="1">
-        <v>0.58779407791648</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>3849671.25</v>
+        <v>10.81</v>
       </c>
       <c r="N133" s="1">
-        <v>3899396.25</v>
+        <v>10.81</v>
       </c>
       <c r="O133" s="1">
-        <v>0.79</v>
+        <v>0.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B134" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C134" s="1">
-        <v>3382000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>86.388</v>
+        <v>97.915</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>3382000.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I134" s="1">
-        <v>-460357.84</v>
+        <v>-97551.31</v>
       </c>
       <c r="J134" s="1">
-        <v>-13.612</v>
+        <v>-3.4158811570291</v>
       </c>
       <c r="K134">
-        <v>3.8</v>
+        <v>1.05</v>
       </c>
       <c r="L134" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="M134" s="1">
-        <v>2921642.16</v>
+        <v>2758265.55</v>
       </c>
       <c r="N134" s="1">
-        <v>3050299.08</v>
+        <v>2787718.64</v>
       </c>
       <c r="O134" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B135" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C135" s="1">
-        <v>1250000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>0.001</v>
+        <v>103.435</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0</v>
+        <v>103.32906363</v>
       </c>
       <c r="F135" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G135">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>0.0</v>
+        <v>1088055.04</v>
       </c>
       <c r="I135" s="1">
-        <v>10.65</v>
+        <v>1115.51</v>
       </c>
       <c r="J135" s="1">
-        <v>0</v>
+        <v>0.10252330617392</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.8</v>
+      </c>
+      <c r="L135" t="s">
+        <v>431</v>
       </c>
       <c r="M135" s="1">
-        <v>10.65</v>
+        <v>1089170.55</v>
       </c>
       <c r="N135" s="1">
-        <v>10.65</v>
+        <v>1118632.61</v>
       </c>
       <c r="O135" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B136" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C136" s="1">
-        <v>2817000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.849</v>
+        <v>104.036</v>
       </c>
       <c r="E136" s="1">
-        <v>101.3779503</v>
+        <v>104.47316382</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2855816.86</v>
+        <v>3182252.57</v>
       </c>
       <c r="I136" s="1">
-        <v>-99410.53</v>
+        <v>-13316.01</v>
       </c>
       <c r="J136" s="1">
-        <v>-3.4809840712265</v>
+        <v>-0.41844604433771</v>
       </c>
       <c r="K136">
-        <v>0.44</v>
+        <v>2.96</v>
       </c>
       <c r="L136" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="M136" s="1">
-        <v>2756406.33</v>
+        <v>3168936.56</v>
       </c>
       <c r="N136" s="1">
-        <v>2768851.3</v>
+        <v>3258983.94</v>
       </c>
       <c r="O136" s="1">
-        <v>0.56</v>
+        <v>0.69</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B137" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C137" s="1">
-        <v>1053000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>103.396</v>
+        <v>101.675</v>
       </c>
       <c r="E137" s="1">
-        <v>103.32906363</v>
+        <v>101.57528214</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1088055.04</v>
+        <v>2559697.11</v>
       </c>
       <c r="I137" s="1">
-        <v>704.84</v>
+        <v>2512.89</v>
       </c>
       <c r="J137" s="1">
-        <v>0.064779811138966</v>
+        <v>0.098171380909986</v>
       </c>
       <c r="K137">
-        <v>2.09</v>
+        <v>2.63</v>
       </c>
       <c r="L137" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="M137" s="1">
-        <v>1088759.88</v>
+        <v>2562210.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1110763.19</v>
+        <v>2628507.12</v>
       </c>
       <c r="O137" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B138" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>3046000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.197</v>
+        <v>103.502</v>
       </c>
       <c r="E138" s="1">
-        <v>104.47316382</v>
+        <v>101.56042721</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>3182252.57</v>
+        <v>2992985.79</v>
       </c>
       <c r="I138" s="1">
-        <v>-8411.95</v>
+        <v>57218.15</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.26433948327364</v>
+        <v>1.9117414520034</v>
       </c>
       <c r="K138">
-        <v>2.04</v>
+        <v>2.9</v>
       </c>
       <c r="L138" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>3173840.62</v>
+        <v>3050203.94</v>
       </c>
       <c r="N138" s="1">
-        <v>3235966.33</v>
+        <v>3135666.94</v>
       </c>
       <c r="O138" s="1">
         <v>0.66</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B139" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>2520000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.204</v>
+        <v>99.897</v>
       </c>
       <c r="E139" s="1">
-        <v>101.57528214</v>
+        <v>97.59067821</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2559697.11</v>
+        <v>2001584.81</v>
       </c>
       <c r="I139" s="1">
-        <v>-9356.31</v>
+        <v>47302.66</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.36552410687372</v>
+        <v>2.3632603406897</v>
       </c>
       <c r="K139">
-        <v>1.97</v>
+        <v>0.42</v>
       </c>
       <c r="L139" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>2550340.8</v>
+        <v>2048887.47</v>
       </c>
       <c r="N139" s="1">
-        <v>2599961.95</v>
+        <v>2057497.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B140" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>2947000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.753</v>
+        <v>103.646</v>
       </c>
       <c r="E140" s="1">
-        <v>101.56042721</v>
+        <v>99.81182206</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2992985.79</v>
+        <v>1357440.78</v>
       </c>
       <c r="I140" s="1">
-        <v>35145.12</v>
+        <v>52144.82</v>
       </c>
       <c r="J140" s="1">
-        <v>1.1742494774758</v>
+        <v>3.8414066210682</v>
       </c>
       <c r="K140">
-        <v>2.23</v>
+        <v>4.2</v>
       </c>
       <c r="L140" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>3028130.91</v>
+        <v>1409585.6</v>
       </c>
       <c r="N140" s="1">
-        <v>3093947.24</v>
+        <v>1466705.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B141" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>2051000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.581</v>
+        <v>100.36</v>
       </c>
       <c r="E141" s="1">
-        <v>97.59067821</v>
+        <v>102.17381658</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2001584.81</v>
+        <v>2205932.7</v>
       </c>
       <c r="I141" s="1">
-        <v>40821.5</v>
+        <v>-39160.3</v>
       </c>
       <c r="J141" s="1">
-        <v>2.0394589225525</v>
+        <v>-1.7752264155656</v>
       </c>
       <c r="K141">
-        <v>1.93</v>
+        <v>2.6</v>
       </c>
       <c r="L141" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>2042406.31</v>
+        <v>2166772.4</v>
       </c>
       <c r="N141" s="1">
-        <v>2081923.67</v>
+        <v>2222983.93</v>
       </c>
       <c r="O141" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B142" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>1360000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>103.078</v>
+        <v>77.028</v>
       </c>
       <c r="E142" s="1">
-        <v>99.81182206</v>
+        <v>97.56207595</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1357440.78</v>
+        <v>1772702.92</v>
       </c>
       <c r="I142" s="1">
-        <v>44420.02</v>
+        <v>-373104.16</v>
       </c>
       <c r="J142" s="1">
-        <v>3.272335755229</v>
+        <v>-21.047190467763</v>
       </c>
       <c r="K142">
-        <v>3.61</v>
+        <v>1.48</v>
       </c>
       <c r="L142" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>1401860.8</v>
+        <v>1399598.76</v>
       </c>
       <c r="N142" s="1">
-        <v>1450960.53</v>
+        <v>1426399.51</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B143" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>2159000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.97</v>
+        <v>100.977</v>
       </c>
       <c r="E143" s="1">
-        <v>102.17381658</v>
+        <v>100.07713005</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>2205932.7</v>
+        <v>1908470.87</v>
       </c>
       <c r="I143" s="1">
-        <v>-25990.4</v>
+        <v>17160.52</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.1782045753254</v>
+        <v>0.89917641761019</v>
       </c>
       <c r="K143">
-        <v>1.87</v>
+        <v>0.93</v>
       </c>
       <c r="L143" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>2179942.3</v>
+        <v>1925631.39</v>
       </c>
       <c r="N143" s="1">
-        <v>2220259.54</v>
+        <v>1943430.06</v>
       </c>
       <c r="O143" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B144" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>1817000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>75.255</v>
+        <v>100.32</v>
       </c>
       <c r="E144" s="1">
-        <v>97.56207595</v>
+        <v>100.0646</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1772702.92</v>
+        <v>3802454.8</v>
       </c>
       <c r="I144" s="1">
-        <v>-405319.57</v>
+        <v>9705.2</v>
       </c>
       <c r="J144" s="1">
-        <v>-22.864494971329</v>
+        <v>0.2552351181137</v>
       </c>
       <c r="K144">
-        <v>0.48</v>
+        <v>1.57</v>
       </c>
       <c r="L144" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>1367383.35</v>
+        <v>3812160.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1376014.1</v>
+        <v>3871645.72</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B145" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>1907000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.607</v>
+        <v>103.913</v>
       </c>
       <c r="E145" s="1">
-        <v>100.07713005</v>
+        <v>102.94102671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1908470.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I145" s="1">
-        <v>10104.62</v>
+        <v>32386.15</v>
       </c>
       <c r="J145" s="1">
-        <v>0.52946157883982</v>
+        <v>0.94420399754459</v>
       </c>
       <c r="K145">
-        <v>0.49</v>
+        <v>2.98</v>
       </c>
       <c r="L145" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>1918575.49</v>
+        <v>3462381.16</v>
       </c>
       <c r="N145" s="1">
-        <v>1927898.6</v>
+        <v>3561716.41</v>
       </c>
       <c r="O145" s="1">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B146" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>3800000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.135</v>
+        <v>82.781</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0646</v>
+        <v>77.42602805</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3802454.8</v>
+        <v>5106246.55</v>
       </c>
       <c r="I146" s="1">
-        <v>2675.2</v>
+        <v>353160.4</v>
       </c>
       <c r="J146" s="1">
-        <v>0.07035455096008</v>
+        <v>6.9162426166046</v>
       </c>
       <c r="K146">
-        <v>0.95</v>
+        <v>0.79</v>
       </c>
       <c r="L146" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>3805130.0</v>
+        <v>5459406.95</v>
       </c>
       <c r="N146" s="1">
-        <v>3841164.62</v>
+        <v>5511444.21</v>
       </c>
       <c r="O146" s="1">
-        <v>0.78</v>
+        <v>1.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B147" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>3332000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.739</v>
+        <v>104.545</v>
       </c>
       <c r="E147" s="1">
-        <v>102.94102671</v>
+        <v>100.14981813</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3429995.01</v>
+        <v>3204794.18</v>
       </c>
       <c r="I147" s="1">
-        <v>26588.47</v>
+        <v>140645.82</v>
       </c>
       <c r="J147" s="1">
-        <v>0.77517518021112</v>
+        <v>4.3886069463593</v>
       </c>
       <c r="K147">
-        <v>2.23</v>
+        <v>1.02</v>
       </c>
       <c r="L147" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>3456583.48</v>
+        <v>3345440.0</v>
       </c>
       <c r="N147" s="1">
-        <v>3530928.73</v>
+        <v>3377955.07</v>
       </c>
       <c r="O147" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B148" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C148" s="1">
-        <v>6595000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>82.419</v>
+        <v>100.799</v>
       </c>
       <c r="E148" s="1">
-        <v>77.42602805</v>
+        <v>100.15715331</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>5106246.55</v>
+        <v>1300039.85</v>
       </c>
       <c r="I148" s="1">
-        <v>329286.5</v>
+        <v>8331.17</v>
       </c>
       <c r="J148" s="1">
-        <v>6.4486995834543</v>
+        <v>0.64083958657113</v>
       </c>
       <c r="K148">
-        <v>0.66</v>
+        <v>1.05</v>
       </c>
       <c r="L148" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M148" s="1">
-        <v>5435533.05</v>
+        <v>1308371.02</v>
       </c>
       <c r="N148" s="1">
-        <v>5479236.22</v>
+        <v>1322000.02</v>
       </c>
       <c r="O148" s="1">
-        <v>1.11</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B149" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C149" s="1">
-        <v>3078000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>90.493</v>
+        <v>99.907</v>
       </c>
       <c r="E149" s="1">
-        <v>96.25274529</v>
+        <v>100.445238</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2962659.5</v>
+        <v>2008904.76</v>
       </c>
       <c r="I149" s="1">
-        <v>-177284.96</v>
+        <v>-10764.76</v>
       </c>
       <c r="J149" s="1">
-        <v>-5.9839802717795</v>
+        <v>-0.53585218245986</v>
       </c>
       <c r="K149">
-        <v>0.55</v>
+        <v>0.98</v>
       </c>
       <c r="L149" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M149" s="1">
-        <v>2785374.54</v>
+        <v>1998140.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2802303.54</v>
+        <v>2017814.18</v>
       </c>
       <c r="O149" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B150" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C150" s="1">
-        <v>3200000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>103.757</v>
+        <v>99.819</v>
       </c>
       <c r="E150" s="1">
-        <v>100.14981813</v>
+        <v>99.95674066</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3204794.18</v>
+        <v>1418386.15</v>
       </c>
       <c r="I150" s="1">
-        <v>115429.82</v>
+        <v>-1954.54</v>
       </c>
       <c r="J150" s="1">
-        <v>3.6017857471271</v>
+        <v>-0.13780027392399</v>
       </c>
       <c r="K150">
-        <v>0.41</v>
+        <v>4.67</v>
       </c>
       <c r="L150" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M150" s="1">
-        <v>3320224.0</v>
+        <v>1416431.61</v>
       </c>
       <c r="N150" s="1">
-        <v>3333418.52</v>
+        <v>1482765.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.68</v>
+        <v>0.31</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B151" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C151" s="1">
-        <v>1298000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.692</v>
+        <v>97.51</v>
       </c>
       <c r="E151" s="1">
-        <v>100.15715331</v>
+        <v>91.98892622</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1300039.85</v>
+        <v>2431267.32</v>
       </c>
       <c r="I151" s="1">
-        <v>6942.31</v>
+        <v>145921.98</v>
       </c>
       <c r="J151" s="1">
-        <v>0.53400747677081</v>
+        <v>6.0018895824257</v>
       </c>
       <c r="K151">
+        <v>0.9</v>
+      </c>
+      <c r="L151" t="s">
+        <v>479</v>
+      </c>
+      <c r="M151" s="1">
+        <v>2577189.3</v>
+      </c>
+      <c r="N151" s="1">
+        <v>2600976.3</v>
+      </c>
+      <c r="O151" s="1">
         <v>0.55</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B152" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C152" s="1">
-        <v>2000000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.551</v>
+        <v>99.28</v>
       </c>
       <c r="E152" s="1">
-        <v>100.445238</v>
+        <v>100.02073707</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2008904.76</v>
+        <v>3442713.77</v>
       </c>
       <c r="I152" s="1">
-        <v>-17884.76</v>
+        <v>-25496.17</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.89027416113047</v>
+        <v>-0.74058349614119</v>
       </c>
       <c r="K152">
-        <v>0.32</v>
+        <v>1.35</v>
       </c>
       <c r="L152" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="M152" s="1">
-        <v>1991020.0</v>
+        <v>3417217.6</v>
       </c>
       <c r="N152" s="1">
-        <v>1997470.55</v>
+        <v>3463541.18</v>
       </c>
       <c r="O152" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B153" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C153" s="1">
-        <v>1419000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.286</v>
+        <v>101.697</v>
       </c>
       <c r="E153" s="1">
-        <v>99.95674066</v>
+        <v>100.16080774</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1418386.15</v>
+        <v>1734785.19</v>
       </c>
       <c r="I153" s="1">
-        <v>-9517.81</v>
+        <v>26606.85</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.6710309459804</v>
+        <v>1.5337259133507</v>
       </c>
       <c r="K153">
-        <v>4.13</v>
+        <v>2.18</v>
       </c>
       <c r="L153" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="M153" s="1">
-        <v>1408868.34</v>
+        <v>1761392.04</v>
       </c>
       <c r="N153" s="1">
-        <v>1467431.25</v>
+        <v>1799063.04</v>
       </c>
       <c r="O153" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B154" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C154" s="1">
-        <v>2643000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.995</v>
+        <v>103.257</v>
       </c>
       <c r="E154" s="1">
-        <v>91.98892622</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2431267.32</v>
+        <v>2000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>132310.53</v>
+        <v>65140.0</v>
       </c>
       <c r="J154" s="1">
-        <v>5.4420395861694</v>
+        <v>3.257</v>
       </c>
       <c r="K154">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="L154" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="M154" s="1">
-        <v>2563577.85</v>
+        <v>2065140.0</v>
       </c>
       <c r="N154" s="1">
-        <v>2580757.35</v>
+        <v>2081785.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B155" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C155" s="1">
-        <v>3442000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.201</v>
+        <v>100.178</v>
       </c>
       <c r="E155" s="1">
-        <v>100.02073707</v>
+        <v>100.05580737</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3442713.77</v>
+        <v>3802120.68</v>
       </c>
       <c r="I155" s="1">
-        <v>-28215.35</v>
+        <v>4643.32</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.81956711725123</v>
+        <v>0.12212447712207</v>
       </c>
       <c r="K155">
-        <v>0.87</v>
+        <v>0.12</v>
       </c>
       <c r="L155" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M155" s="1">
-        <v>3414498.42</v>
+        <v>3806764.0</v>
       </c>
       <c r="N155" s="1">
-        <v>3444568.11</v>
+        <v>3811448.93</v>
       </c>
       <c r="O155" s="1">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B156" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C156" s="1">
-        <v>1732000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.602</v>
+        <v>98.628</v>
       </c>
       <c r="E156" s="1">
-        <v>100.16080774</v>
+        <v>98.72295901</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1734785.19</v>
+        <v>6069487.52</v>
       </c>
       <c r="I156" s="1">
-        <v>24961.45</v>
+        <v>-5838.08</v>
       </c>
       <c r="J156" s="1">
-        <v>1.4388784354333</v>
+        <v>-0.096187363113649</v>
       </c>
       <c r="K156">
-        <v>1.68</v>
+        <v>1.46</v>
       </c>
       <c r="L156" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M156" s="1">
-        <v>1759746.64</v>
+        <v>6063649.44</v>
       </c>
       <c r="N156" s="1">
-        <v>1788757.64</v>
+        <v>6153132.32</v>
       </c>
       <c r="O156" s="1">
-        <v>0.36</v>
+        <v>1.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B157" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C157" s="1">
-        <v>2000000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.578</v>
+        <v>89.201</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>100.27475375</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2000000.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I157" s="1">
-        <v>31560.0</v>
+        <v>-272968.03</v>
       </c>
       <c r="J157" s="1">
-        <v>1.578</v>
+        <v>-11.043411564853</v>
       </c>
       <c r="K157">
-        <v>0.12</v>
+        <v>1.86</v>
       </c>
       <c r="L157" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="M157" s="1">
-        <v>2031560.0</v>
+        <v>2198804.65</v>
       </c>
       <c r="N157" s="1">
-        <v>2034039.17</v>
+        <v>2244663.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B158" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C158" s="1">
-        <v>3800000.0</v>
+        <v>547963.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.865</v>
+        <v>103.003</v>
       </c>
       <c r="E158" s="1">
-        <v>100.05580737</v>
+        <v>99.78719731</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3802120.68</v>
+        <v>546796.92</v>
       </c>
       <c r="I158" s="1">
-        <v>-7250.68</v>
+        <v>17621.41</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.19070094324307</v>
+        <v>3.2226608006497</v>
       </c>
       <c r="K158">
-        <v>3.45</v>
+        <v>0.59</v>
       </c>
       <c r="L158" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="M158" s="1">
-        <v>3794870.0</v>
+        <v>564418.33</v>
       </c>
       <c r="N158" s="1">
-        <v>3926048.08</v>
+        <v>567660.44</v>
       </c>
       <c r="O158" s="1">
-        <v>0.8</v>
+        <v>0.12</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B159" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C159" s="1">
-        <v>6148000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.429</v>
+        <v>102.494</v>
       </c>
       <c r="E159" s="1">
-        <v>98.72295901</v>
+        <v>98.653</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>6069487.52</v>
+        <v>2038170.98</v>
       </c>
       <c r="I159" s="1">
-        <v>-18072.6</v>
+        <v>79355.06</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.29776154807877</v>
+        <v>3.8934447001105</v>
       </c>
       <c r="K159">
-        <v>0.75</v>
+        <v>1.21</v>
       </c>
       <c r="L159" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M159" s="1">
-        <v>6051414.92</v>
+        <v>2117526.04</v>
       </c>
       <c r="N159" s="1">
-        <v>6097735.47</v>
+        <v>2142490.21</v>
       </c>
       <c r="O159" s="1">
-        <v>1.24</v>
+        <v>0.45</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B160" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C160" s="1">
-        <v>2465000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>87.228</v>
+        <v>97.025</v>
       </c>
       <c r="E160" s="1">
-        <v>100.27475375</v>
+        <v>94.5</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>2471772.68</v>
+        <v>4035150.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-321602.48</v>
+        <v>107817.5</v>
       </c>
       <c r="J160" s="1">
-        <v>-13.011005526609</v>
+        <v>2.6719576719577</v>
       </c>
       <c r="K160">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>0.01</v>
+      </c>
+      <c r="L160">
+        <v>593.06</v>
       </c>
       <c r="M160" s="1">
-        <v>2150170.2</v>
+        <v>4142967.5</v>
       </c>
       <c r="N160" s="1">
-        <v>2179938.5</v>
+        <v>4143560.56</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.87</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B161" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C161" s="1">
-        <v>533000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.018</v>
+        <v>100.512</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>100.49614232</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>533000.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5425.94</v>
+        <v>423.4</v>
       </c>
       <c r="J161" s="1">
-        <v>1.018</v>
+        <v>0.015779389672289</v>
       </c>
       <c r="K161">
-        <v>2.19</v>
+        <v>0.87</v>
       </c>
       <c r="L161" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="M161" s="1">
-        <v>538425.94</v>
+        <v>2683670.4</v>
       </c>
       <c r="N161" s="1">
-        <v>550120.48</v>
+        <v>2706810.4</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.57</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B162" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C162" s="1">
-        <v>2066000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.054</v>
+        <v>98.87</v>
       </c>
       <c r="E162" s="1">
-        <v>98.653</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2038170.98</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>70264.66</v>
+        <v>-21470.0</v>
       </c>
       <c r="J162" s="1">
-        <v>3.4474369760676</v>
+        <v>-1.13</v>
       </c>
       <c r="K162">
+        <v>1.69</v>
+      </c>
+      <c r="L162" t="s">
+        <v>511</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1878530.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>1910685.34</v>
+      </c>
+      <c r="O162" s="1">
         <v>0.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.43</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B163" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C163" s="1">
-        <v>4270000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.562</v>
+        <v>98.388</v>
       </c>
       <c r="E163" s="1">
-        <v>94.5</v>
+        <v>87.394</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>4035150.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I163" s="1">
-        <v>45347.4</v>
+        <v>120934.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.1238095238095</v>
+        <v>12.579810971005</v>
       </c>
       <c r="K163">
-        <v>0.99</v>
+        <v>0.13</v>
       </c>
       <c r="L163" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="M163" s="1">
-        <v>4080497.4</v>
+        <v>1082268.0</v>
       </c>
       <c r="N163" s="1">
-        <v>4122604.34</v>
+        <v>1083656.71</v>
       </c>
       <c r="O163" s="1">
-        <v>0.84</v>
+        <v>0.23</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>515</v>
+      </c>
+      <c r="B164" t="s">
         <v>513</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>2670000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.62</v>
+        <v>95.493</v>
       </c>
       <c r="E164" s="1">
-        <v>100.49614232</v>
+        <v>94.06809095</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2683247.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I164" s="1">
-        <v>3307.0</v>
+        <v>29923.09</v>
       </c>
       <c r="J164" s="1">
-        <v>0.12324620133741</v>
+        <v>1.5147634369877</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="L164" t="s">
+        <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>2686554.0</v>
+        <v>2005353.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2686554.0</v>
+        <v>2009180.64</v>
       </c>
       <c r="O164" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B165" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C165" s="1">
-        <v>1900000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.489</v>
+        <v>95.795</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1900000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-28709.0</v>
+        <v>32981.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.511</v>
+        <v>3.005376344086</v>
       </c>
       <c r="K165">
-        <v>1.2</v>
+        <v>0.62</v>
       </c>
       <c r="L165" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M165" s="1">
-        <v>1871291.0</v>
+        <v>1130381.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1894096.21</v>
+        <v>1137731.42</v>
       </c>
       <c r="O165" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B166" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C166" s="1">
-        <v>2100000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>94.855</v>
+        <v>101.428</v>
       </c>
       <c r="E166" s="1">
-        <v>94.06809095</v>
+        <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1975429.91</v>
+        <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>16525.09</v>
+        <v>-43526.23</v>
       </c>
       <c r="J166" s="1">
-        <v>0.83653132497118</v>
+        <v>-2.7439770994931</v>
       </c>
       <c r="K166">
-        <v>2.29</v>
+        <v>0.79</v>
       </c>
       <c r="L166" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M166" s="1">
-        <v>1991955.0</v>
+        <v>1542719.88</v>
       </c>
       <c r="N166" s="1">
-        <v>2040073.88</v>
+        <v>1554666.07</v>
       </c>
       <c r="O166" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B167" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C167" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.821</v>
+        <v>101.479</v>
       </c>
       <c r="E167" s="1">
-        <v>87.394</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>961334.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>114697.0</v>
+        <v>22185.0</v>
       </c>
       <c r="J167" s="1">
-        <v>11.931025013159</v>
+        <v>1.479</v>
       </c>
       <c r="K167">
-        <v>2.68</v>
+        <v>0.88</v>
       </c>
       <c r="L167" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="M167" s="1">
-        <v>1076031.0</v>
+        <v>1522185.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1105541.14</v>
+        <v>1535388.13</v>
       </c>
       <c r="O167" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B168" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C168" s="1">
-        <v>1180000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>94.604</v>
+        <v>100.463</v>
       </c>
       <c r="E168" s="1">
-        <v>93.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1097400.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>18927.2</v>
+        <v>20054.43</v>
       </c>
       <c r="J168" s="1">
-        <v>1.7247311827957</v>
+        <v>1.0215771634444</v>
       </c>
       <c r="K168">
-        <v>2.86</v>
+        <v>0.09</v>
       </c>
       <c r="L168" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="M168" s="1">
-        <v>1116327.2</v>
+        <v>1983139.62</v>
       </c>
       <c r="N168" s="1">
-        <v>1150063.73</v>
+        <v>1984949.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B169" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C169" s="1">
-        <v>1521000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.289</v>
+        <v>101.72</v>
       </c>
       <c r="E169" s="1">
-        <v>104.28968508</v>
+        <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1586246.11</v>
+        <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>-45640.42</v>
+        <v>26990.32</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.8772596958488</v>
+        <v>0.89235712556471</v>
       </c>
       <c r="K169">
-        <v>3.6</v>
+        <v>0.36</v>
       </c>
       <c r="L169" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M169" s="1">
-        <v>1540605.69</v>
+        <v>3051600.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1595435.63</v>
+        <v>3062537.5</v>
       </c>
       <c r="O169" s="1">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B170" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C170" s="1">
-        <v>1500000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.256</v>
+        <v>110.376</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1500000.0</v>
+        <v>907176.61</v>
       </c>
       <c r="I170" s="1">
-        <v>3840.0</v>
+        <v>-25272.37</v>
       </c>
       <c r="J170" s="1">
-        <v>0.256</v>
+        <v>-2.7858268964849</v>
       </c>
       <c r="K170">
-        <v>2.21</v>
+        <v>1.72</v>
       </c>
       <c r="L170" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M170" s="1">
-        <v>1503840.0</v>
+        <v>881904.24</v>
       </c>
       <c r="N170" s="1">
-        <v>1537017.08</v>
+        <v>895653.7</v>
       </c>
       <c r="O170" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B171" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C171" s="1">
-        <v>1974000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.194</v>
+        <v>84.722</v>
       </c>
       <c r="E171" s="1">
-        <v>99.44707143</v>
+        <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1963085.19</v>
+        <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>14744.37</v>
+        <v>-336056.32</v>
       </c>
       <c r="J171" s="1">
-        <v>0.75108151572373</v>
+        <v>-15.135806686167</v>
       </c>
       <c r="K171">
-        <v>3.79</v>
+        <v>1.14</v>
       </c>
       <c r="L171" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="M171" s="1">
-        <v>1977829.56</v>
+        <v>1884217.28</v>
       </c>
       <c r="N171" s="1">
-        <v>2052697.62</v>
+        <v>1909642.47</v>
       </c>
       <c r="O171" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B172" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C172" s="1">
-        <v>3000000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.428</v>
+        <v>101.828</v>
       </c>
       <c r="E172" s="1">
-        <v>100.82032267</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>3024609.68</v>
+        <v>1488000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>18230.32</v>
+        <v>27200.64</v>
       </c>
       <c r="J172" s="1">
-        <v>0.60273297809455</v>
+        <v>1.828</v>
       </c>
       <c r="K172">
-        <v>2.07</v>
+        <v>0.25</v>
       </c>
       <c r="L172" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="M172" s="1">
-        <v>3042840.0</v>
+        <v>1515200.64</v>
       </c>
       <c r="N172" s="1">
-        <v>3104819.17</v>
+        <v>1518920.64</v>
       </c>
       <c r="O172" s="1">
-        <v>0.63</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B173" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C173" s="1">
-        <v>1300000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>110.558</v>
+        <v>101.23</v>
       </c>
       <c r="E173" s="1">
-        <v>113.539</v>
+        <v>99.55343345</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1476007.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="I173" s="1">
-        <v>-38753.0</v>
+        <v>48620.43</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.6255295537216</v>
+        <v>1.6840871215107</v>
       </c>
       <c r="K173">
-        <v>0.9</v>
+        <v>3.31</v>
       </c>
       <c r="L173" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="M173" s="1">
-        <v>1437254.0</v>
+        <v>2935670.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1448972.06</v>
+        <v>3031727.53</v>
       </c>
       <c r="O173" s="1">
-        <v>0.29</v>
+        <v>0.64</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B174" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C174" s="1">
-        <v>2224000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>91.179</v>
+        <v>102.009</v>
       </c>
       <c r="E174" s="1">
-        <v>99.83244604</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2220273.6</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>-192452.64</v>
+        <v>77609.18</v>
       </c>
       <c r="J174" s="1">
-        <v>-8.6679695691558</v>
+        <v>1.7518335809225</v>
       </c>
       <c r="K174">
-        <v>0.48</v>
+        <v>2.95</v>
       </c>
       <c r="L174" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="M174" s="1">
-        <v>2027820.96</v>
+        <v>4507777.71</v>
       </c>
       <c r="N174" s="1">
-        <v>2038564.28</v>
+        <v>4638199.59</v>
       </c>
       <c r="O174" s="1">
-        <v>0.41</v>
+        <v>0.98</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B175" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C175" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.202</v>
+        <v>103.452</v>
       </c>
       <c r="E175" s="1">
-        <v>99.55343345</v>
+        <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2887049.57</v>
+        <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>47808.43</v>
+        <v>61802.35</v>
       </c>
       <c r="J175" s="1">
-        <v>1.6559615219908</v>
+        <v>3.8785741184118</v>
       </c>
       <c r="K175">
-        <v>2.76</v>
+        <v>0.28</v>
       </c>
       <c r="L175" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="M175" s="1">
-        <v>2934858.0</v>
+        <v>1655232.0</v>
       </c>
       <c r="N175" s="1">
-        <v>3015035.05</v>
+        <v>1659725.15</v>
       </c>
       <c r="O175" s="1">
-        <v>0.61</v>
+        <v>0.35</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B176" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C176" s="1">
-        <v>4419000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.993</v>
+        <v>96.243</v>
       </c>
       <c r="E176" s="1">
-        <v>100.25273885</v>
+        <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4430168.53</v>
+        <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>32712.13</v>
+        <v>270840.27</v>
       </c>
       <c r="J176" s="1">
-        <v>0.73839470842885</v>
+        <v>7.3695571521771</v>
       </c>
       <c r="K176">
-        <v>2.26</v>
+        <v>0.34</v>
       </c>
       <c r="L176" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M176" s="1">
-        <v>4462880.66</v>
+        <v>3945963.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4562615.04</v>
+        <v>3960004.1</v>
       </c>
       <c r="O176" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B177" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C177" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.81</v>
+        <v>81.406</v>
       </c>
       <c r="E177" s="1">
-        <v>99.58935313</v>
+        <v>73.81842241</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1593429.65</v>
+        <v>2140734.25</v>
       </c>
       <c r="I177" s="1">
-        <v>51530.35</v>
+        <v>220039.75</v>
       </c>
       <c r="J177" s="1">
-        <v>3.233926894733</v>
+        <v>10.27870460801</v>
       </c>
       <c r="K177">
-        <v>4.83</v>
+        <v>0.18</v>
       </c>
       <c r="L177" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="M177" s="1">
-        <v>1644960.0</v>
+        <v>2360774.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1722242.19</v>
+        <v>2365938.38</v>
       </c>
       <c r="O177" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B178" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C178" s="1">
-        <v>4100000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>95.811</v>
+        <v>97.155</v>
       </c>
       <c r="E178" s="1">
-        <v>89.63713976</v>
+        <v>96.71</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>3675122.73</v>
+        <v>1218546.0</v>
       </c>
       <c r="I178" s="1">
-        <v>253128.27</v>
+        <v>5607.0</v>
       </c>
       <c r="J178" s="1">
-        <v>6.8876140634356</v>
+        <v>0.46013855857719</v>
       </c>
       <c r="K178">
-        <v>0.06</v>
+        <v>0.73</v>
       </c>
       <c r="L178" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="M178" s="1">
-        <v>3928251.0</v>
+        <v>1224153.0</v>
       </c>
       <c r="N178" s="1">
-        <v>3930778.4</v>
+        <v>1233366.75</v>
       </c>
       <c r="O178" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B179" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C179" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.184</v>
+        <v>95.642</v>
       </c>
       <c r="E179" s="1">
-        <v>100.256</v>
+        <v>93.7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1604096.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1152.0</v>
+        <v>44666.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.071816150654325</v>
+        <v>2.0725720384205</v>
       </c>
       <c r="K179">
-        <v>1.08</v>
+        <v>0.28</v>
       </c>
       <c r="L179" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="M179" s="1">
-        <v>1602944.0</v>
+        <v>2199766.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1620210.67</v>
+        <v>2206264.29</v>
       </c>
       <c r="O179" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="B180" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C180" s="1">
-        <v>2900000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>80.867</v>
+        <v>85.099</v>
       </c>
       <c r="E180" s="1">
-        <v>73.81842241</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2140734.25</v>
+        <v>3355000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>204408.75</v>
+        <v>-499928.55</v>
       </c>
       <c r="J180" s="1">
-        <v>9.5485345740603</v>
+        <v>-14.901</v>
       </c>
       <c r="K180">
-        <v>0.11</v>
+        <v>2.69</v>
       </c>
       <c r="L180" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="M180" s="1">
-        <v>2345143.0</v>
+        <v>2855071.45</v>
       </c>
       <c r="N180" s="1">
-        <v>2348271.42</v>
+        <v>2945237.08</v>
       </c>
       <c r="O180" s="1">
-        <v>0.48</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>1260000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.494</v>
+        <v>92.037</v>
       </c>
       <c r="E181" s="1">
-        <v>96.71</v>
+        <v>101.28018323</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1218546.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I181" s="1">
-        <v>9878.4</v>
+        <v>-143269.34</v>
       </c>
       <c r="J181" s="1">
-        <v>0.81067107848206</v>
+        <v>-9.126349233787</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>0.85</v>
       </c>
       <c r="L181" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="M181" s="1">
-        <v>1228424.4</v>
+        <v>1426573.5</v>
       </c>
       <c r="N181" s="1">
-        <v>1230813.15</v>
+        <v>1439675.45</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="B182" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C182" s="1">
-        <v>2300000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.741</v>
+        <v>95.694</v>
       </c>
       <c r="E182" s="1">
-        <v>93.7</v>
+        <v>93.03169973</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2155100.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I182" s="1">
-        <v>23943.0</v>
+        <v>145494.71</v>
       </c>
       <c r="J182" s="1">
-        <v>1.110992529349</v>
+        <v>2.8617130315028</v>
       </c>
       <c r="K182">
-        <v>0.13</v>
+        <v>2.35</v>
       </c>
       <c r="L182" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="M182" s="1">
-        <v>2179043.0</v>
+        <v>5229677.1</v>
       </c>
       <c r="N182" s="1">
-        <v>2181988.89</v>
+        <v>5358142.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.44</v>
+        <v>1.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B183" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C183" s="1">
-        <v>3355000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>92.624</v>
+        <v>97.324</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>93.70721516</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3355000.0</v>
+        <v>5997261.77</v>
       </c>
       <c r="I183" s="1">
-        <v>-247464.8</v>
+        <v>231474.23</v>
       </c>
       <c r="J183" s="1">
-        <v>-7.376</v>
+        <v>3.8596652752078</v>
       </c>
       <c r="K183">
-        <v>1.85</v>
+        <v>0.88</v>
       </c>
       <c r="L183" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="M183" s="1">
-        <v>3107535.2</v>
+        <v>6228736.0</v>
       </c>
       <c r="N183" s="1">
-        <v>3169742.49</v>
+        <v>6284736.0</v>
       </c>
       <c r="O183" s="1">
-        <v>0.64</v>
+        <v>1.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B184" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C184" s="1">
-        <v>1550000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.386</v>
+        <v>103.137</v>
       </c>
       <c r="E184" s="1">
-        <v>101.28018323</v>
+        <v>102.21806092</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1569842.84</v>
+        <v>1090666.71</v>
       </c>
       <c r="I184" s="1">
-        <v>-75859.84</v>
+        <v>9805.08</v>
       </c>
       <c r="J184" s="1">
-        <v>-4.8323206672077</v>
+        <v>0.89899874178795</v>
       </c>
       <c r="K184">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="L184" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="M184" s="1">
-        <v>1493983.0</v>
+        <v>1100471.79</v>
       </c>
       <c r="N184" s="1">
-        <v>1497318.04</v>
+        <v>1104915.19</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B185" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>95.427</v>
+        <v>93.92</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>100.06415001</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>3875484.53</v>
       </c>
       <c r="I185" s="1">
-        <v>130903.16</v>
+        <v>-237962.93</v>
       </c>
       <c r="J185" s="1">
-        <v>2.5747140829855</v>
+        <v>-6.1402110667179</v>
       </c>
       <c r="K185">
-        <v>2.01</v>
+        <v>2.1</v>
       </c>
       <c r="L185" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="M185" s="1">
-        <v>5215085.55</v>
+        <v>3637521.6</v>
       </c>
       <c r="N185" s="1">
-        <v>5325134.18</v>
+        <v>3718854.6</v>
       </c>
       <c r="O185" s="1">
-        <v>1.08</v>
+        <v>0.78</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B186" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="C186" s="1">
-        <v>6400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.026</v>
+        <v>96.295</v>
       </c>
       <c r="E186" s="1">
-        <v>93.70721516</v>
+        <v>91.5185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5997261.77</v>
+        <v>1555814.5</v>
       </c>
       <c r="I186" s="1">
-        <v>148402.23</v>
+        <v>81200.5</v>
       </c>
       <c r="J186" s="1">
-        <v>2.4744997915941</v>
+        <v>5.21916333856</v>
       </c>
       <c r="K186">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="L186" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="M186" s="1">
-        <v>6145664.0</v>
+        <v>1637015.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6170211.95</v>
+        <v>1644346.25</v>
       </c>
       <c r="O186" s="1">
-        <v>1.25</v>
+        <v>0.35</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B187" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C187" s="1">
-        <v>1067000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.341</v>
+        <v>103.056</v>
       </c>
       <c r="E187" s="1">
-        <v>102.21806092</v>
+        <v>101.2434</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1090666.71</v>
+        <v>101243.4</v>
       </c>
       <c r="I187" s="1">
-        <v>1311.76</v>
+        <v>1812.6</v>
       </c>
       <c r="J187" s="1">
-        <v>0.12027138886452</v>
+        <v>1.7903389257966</v>
       </c>
       <c r="K187">
-        <v>4.63</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.53</v>
+      </c>
+      <c r="L187">
+        <v>534.25</v>
       </c>
       <c r="M187" s="1">
-        <v>1091978.47</v>
+        <v>103056.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1141411.26</v>
+        <v>103590.25</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B188" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>95.995</v>
+        <v>103.936</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>102.38671778</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>2470591.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-157598.18</v>
+        <v>37384.18</v>
       </c>
       <c r="J188" s="1">
-        <v>-4.0665413261242</v>
+        <v>1.5131671909338</v>
       </c>
       <c r="K188">
-        <v>1.52</v>
+        <v>5.21</v>
       </c>
       <c r="L188" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>3717886.35</v>
+        <v>2507975.68</v>
       </c>
       <c r="N188" s="1">
-        <v>3776626.85</v>
+        <v>2633765.7</v>
       </c>
       <c r="O188" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B189" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.197</v>
+        <v>100.194</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>90.92355123</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>3035028.14</v>
       </c>
       <c r="I189" s="1">
-        <v>45534.5</v>
+        <v>309447.58</v>
       </c>
       <c r="J189" s="1">
-        <v>2.9267306610139</v>
+        <v>10.195871857715</v>
       </c>
       <c r="K189">
-        <v>0.11</v>
+        <v>2.2</v>
       </c>
       <c r="L189" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>1601349.0</v>
+        <v>3344475.72</v>
       </c>
       <c r="N189" s="1">
-        <v>1603249.69</v>
+        <v>3417911.72</v>
       </c>
       <c r="O189" s="1">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B190" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.439</v>
+        <v>99.743</v>
       </c>
       <c r="E190" s="1">
-        <v>101.2434</v>
+        <v>97.7673</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>101243.4</v>
+        <v>977673.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1195.6</v>
+        <v>19757.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.1809164844326</v>
+        <v>2.0208188218351</v>
       </c>
       <c r="K190">
-        <v>4.86</v>
+        <v>1.5</v>
       </c>
       <c r="L190" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>102439.0</v>
+        <v>997430.0</v>
       </c>
       <c r="N190" s="1">
-        <v>107300.64</v>
+        <v>1012430.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B191" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C191" s="1">
-        <v>2413000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.433</v>
+        <v>103.882</v>
       </c>
       <c r="E191" s="1">
-        <v>102.38671778</v>
+        <v>103.09125717</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2470591.5</v>
+        <v>3538401.22</v>
       </c>
       <c r="I191" s="1">
-        <v>25246.79</v>
+        <v>27140.67</v>
       </c>
       <c r="J191" s="1">
-        <v>1.0218925305944</v>
+        <v>0.76703201001044</v>
       </c>
       <c r="K191">
-        <v>4.61</v>
+        <v>2.7</v>
       </c>
       <c r="L191" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>2495838.29</v>
+        <v>3565541.89</v>
       </c>
       <c r="N191" s="1">
-        <v>2607059.41</v>
+        <v>3658213.99</v>
       </c>
       <c r="O191" s="1">
-        <v>0.53</v>
+        <v>0.77</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B192" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C192" s="1">
-        <v>3338000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.875</v>
+        <v>106.634</v>
       </c>
       <c r="E192" s="1">
-        <v>90.92355123</v>
+        <v>100.27195449</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3035028.14</v>
+        <v>4913325.77</v>
       </c>
       <c r="I192" s="1">
-        <v>298799.36</v>
+        <v>311740.23</v>
       </c>
       <c r="J192" s="1">
-        <v>9.8450276642246</v>
+        <v>6.3447905673879</v>
       </c>
       <c r="K192">
-        <v>1.59</v>
+        <v>6.94</v>
       </c>
       <c r="L192" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>3333827.5</v>
+        <v>5225066.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3386864.61</v>
+        <v>5565246.82</v>
       </c>
       <c r="O192" s="1">
-        <v>0.69</v>
+        <v>1.17</v>
       </c>
       <c r="P192">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>