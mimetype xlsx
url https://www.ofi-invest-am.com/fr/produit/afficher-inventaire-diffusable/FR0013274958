--- v0 (2026-05-01)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="632">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -130,1830 +130,1761 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>QS0004133995</t>
-[...4 lines deleted...]
-  <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>117 947.40</t>
-[...8 lines deleted...]
-    <t>16 649.18</t>
+    <t>1 000.68</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 616.25</t>
+    <t>30 535.00</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>74 958.90</t>
+    <t>85 068.49</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 033.73</t>
+    <t>64 489.25</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
+    <t>6 187.50</t>
+  </si>
+  <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>1 398.25</t>
+    <t>14 418.25</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>115 432.63</t>
+    <t>11 242.69</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>6 648.98</t>
-[...8 lines deleted...]
-    <t>55 541.67</t>
+    <t>16 860.60</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>66 043.13</t>
+    <t>74 756.71</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>163 945.21</t>
+    <t>173 046.58</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>1 984.93</t>
+    <t>4 852.05</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>57 757.49</t>
+    <t>69 975.18</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>9 311.95</t>
+    <t>24 089.56</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>14 551.81</t>
+    <t>37 568.17</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>155 855.18</t>
+    <t>9 121.56</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>80 424.00</t>
+    <t>99 521.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>44 205.00</t>
+    <t>54 689.69</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>23 740.83</t>
+    <t>33 950.56</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>135 589.04</t>
+    <t>149 531.51</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>7 676.56</t>
+    <t>12 794.27</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>6 002.49</t>
+    <t>8 425.16</t>
   </si>
   <si>
     <t>XS2205083749</t>
   </si>
   <si>
     <t>AVANTOR FUNDING INC 3.875 15/07/2028</t>
   </si>
   <si>
-    <t>4 797.25</t>
+    <t>12 276.00</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>40 727.75</t>
+    <t>1 233.75</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>XS3109433048</t>
-[...5 lines deleted...]
-    <t>6 861.75</t>
+    <t>8 805.73</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>7 829.69</t>
+    <t>20 825.69</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
+    <t>7 315.94</t>
+  </si>
+  <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>16 429.00</t>
+    <t>25 559.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>29 675.75</t>
+    <t>39 364.50</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>21 494.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>32 814.04</t>
+    <t>38 163.70</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>81 721.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>42 000.00</t>
+    <t>51 750.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>53 101.58</t>
+    <t>80 515.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>55 732.50</t>
+    <t>65 367.50</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>85 946.25</t>
+    <t>115 267.50</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>48 010.67</t>
+    <t>60 564.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>43 070.63</t>
+    <t>56 671.88</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>40 891.50</t>
+    <t>47 266.92</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>123 971.92</t>
+    <t>134 306.51</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>12 894.67</t>
+    <t>19 924.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>43 983.33</t>
+    <t>53 381.25</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>3 546.88</t>
+    <t>9 041.67</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>4 790.30</t>
+    <t>23 376.16</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>37 284.25</t>
+    <t>40 500.00</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 407.19</t>
+    <t>37 929.06</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>63 342.00</t>
+    <t>78 371.06</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 107.42</t>
+    <t>31 729.50</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>16 166.74</t>
+    <t>20 603.89</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>4 645.89</t>
+    <t>10 816.44</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>36 268.13</t>
+    <t>41 527.50</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>30 897.53</t>
+    <t>36 520.55</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 152.38</t>
+    <t>20 659.91</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>58 012.50</t>
+    <t>71 731.25</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>17 998.50</t>
+    <t>21 752.25</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>61 627.40</t>
+    <t>64 010.96</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>131 375.34</t>
+    <t>138 268.49</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>13 299.00</t>
+    <t>24 535.88</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>73 652.90</t>
+    <t>102 045.66</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>55 657.92</t>
+    <t>71 271.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>17 000.00</t>
+    <t>26 243.75</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>65 995.89</t>
+    <t>70 969.18</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>55 160.38</t>
+    <t>57 645.48</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>9 702.00</t>
+    <t>17 909.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>68 997.95</t>
-[...8 lines deleted...]
-    <t>27 494.34</t>
+    <t>73 575.34</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>27 405.22</t>
+    <t>37 979.91</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>38 419.50</t>
+    <t>60 452.44</t>
   </si>
   <si>
     <t>XS2796660384</t>
   </si>
   <si>
     <t>EUTELSAT SA 9.75 13/04/2029</t>
   </si>
   <si>
-    <t>109 269.45</t>
+    <t>132 013.66</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>7 831.85</t>
+    <t>10 969.86</t>
   </si>
   <si>
     <t>XS2209344543</t>
   </si>
   <si>
     <t>FAURECIA SE 3.75 15/06/2028</t>
   </si>
   <si>
-    <t>3 135.71</t>
+    <t>5 095.54</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>7 203.08</t>
+    <t>17 158.22</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>27 756.00</t>
+    <t>33 932.67</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>26 811.26</t>
+    <t>32 929.68</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 589.22</t>
+    <t>35 389.74</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>39 327.75</t>
+    <t>48 670.88</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
+    <t>8 820.00</t>
+  </si>
+  <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>13 411.40</t>
+    <t>18 893.29</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>37 323.29</t>
+    <t>40 598.63</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>48 011.25</t>
+    <t>59 416.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>58 084.58</t>
+    <t>74 610.63</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>44 955.63</t>
+    <t>60 303.38</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 396.63</t>
+    <t>7 472.25</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>47 976.32</t>
+    <t>60 869.79</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>20 527.00</t>
+    <t>32 300.13</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>4 596.58</t>
+    <t>12 587.81</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
+    <t>6 970.54</t>
+  </si>
+  <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 260.27</t>
+    <t>24 345.86</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>45 337.50</t>
+    <t>60 750.00</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>87 016.88</t>
+    <t>107 656.77</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>4 657.53</t>
+    <t>7 265.75</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>130 561.64</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS2056730679</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG PERP</t>
   </si>
   <si>
-    <t>45 883.56</t>
+    <t>46 717.81</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>56 333.33</t>
+    <t>67 111.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>51 890.63</t>
-[...17 lines deleted...]
-    <t>15 737.33</t>
+    <t>61 678.13</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>14 007.00</t>
-[...8 lines deleted...]
-    <t>14 859.17</t>
+    <t>16 002.00</t>
+  </si>
+  <si>
+    <t>XS3282797383</t>
+  </si>
+  <si>
+    <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
+  </si>
+  <si>
+    <t>4 282.64</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>56 235.00</t>
+    <t>69 585.54</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>59 409.00</t>
+    <t>69 932.33</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>6 324.27</t>
+    <t>10 276.93</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>20 953.15</t>
+    <t>24 334.52</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>19 877.76</t>
+    <t>27 205.78</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>3 215.62</t>
+    <t>10 882.60</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>68 141.28</t>
+    <t>79 350.84</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>15 538.67</t>
+    <t>31 624.31</t>
   </si>
   <si>
     <t>XS3124322424</t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; CO 4 15/08/2030</t>
   </si>
   <si>
-    <t>29 010.67</t>
+    <t>2 638.00</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>18 902.08</t>
+    <t>26 172.11</t>
   </si>
   <si>
     <t>XS2240463674</t>
   </si>
   <si>
     <t>LORCA TELECOM BONDCO 4 18/09/2027</t>
   </si>
   <si>
-    <t>10 267.46</t>
+    <t>12 101.96</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>28 280.42</t>
+    <t>35 850.21</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>10 182.64</t>
+    <t>15 109.72</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>42 266.25</t>
+    <t>66 519.62</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 124.58</t>
+    <t>32 552.36</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>5 343.75</t>
+    <t>13 300.00</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>27 877.36</t>
+    <t>41 950.35</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>20 514.36</t>
+    <t>32 547.74</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>24 583.33</t>
+    <t>38 350.00</t>
   </si>
   <si>
     <t>XS2406737036</t>
   </si>
   <si>
     <t>NATURGY FINANCE BV PERP</t>
   </si>
   <si>
-    <t>76 231.78</t>
+    <t>2 176.17</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>22 492.44</t>
+    <t>29 380.88</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 520.94</t>
+    <t>49 273.88</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>32 990.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>2 780.00</t>
+    <t>7 080.00</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 075.25</t>
+    <t>57 618.17</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>23 056.25</t>
+    <t>32 870.83</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>6 055.68</t>
+    <t>11 042.71</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>75 223.04</t>
+    <t>90 578.13</t>
   </si>
   <si>
     <t>XS2804500572</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 6.875 15/02/2028</t>
   </si>
   <si>
-    <t>24 453.33</t>
+    <t>2 312.43</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>4 246.58</t>
+    <t>15 330.14</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
+    <t>8 605.07</t>
+  </si>
+  <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 450.68</t>
+    <t>8 663.70</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>30 607.01</t>
+    <t>39 203.26</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>8 889.75</t>
+    <t>22 950.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>64 020.00</t>
+    <t>85 254.58</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>133 163.05</t>
+    <t>140 213.28</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>5 967.00</t>
+    <t>11 561.06</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>2 162.88</t>
+    <t>23 035.38</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>15 646.22</t>
+    <t>26 437.50</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>25 043.84</t>
+    <t>37 786.19</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>41 883.58</t>
+    <t>53 633.55</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>34 860.00</t>
+    <t>37 949.59</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>7 706.81</t>
+    <t>18 220.29</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 155.25</t>
+    <t>64 957.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>32 112.00</t>
+    <t>36 868.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>206 514.19</t>
+    <t>3 431.87</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>21 285.00</t>
+    <t>39 359.25</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>103 329.03</t>
+    <t>111 248.70</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 282.64</t>
+    <t>32 116.75</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 120.50</t>
+    <t>39 438.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>149 675.34</t>
+    <t>158 334.25</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>24 115.50</t>
+    <t>27 258.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>8 560.42</t>
-[...8 lines deleted...]
-    <t>40 241.10</t>
+    <t>17 283.89</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>45 445.15</t>
+    <t>47 760.04</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>3 085.88</t>
+    <t>7 929.00</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>59 159.29</t>
+    <t>7 314.25</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>10 992.00</t>
+    <t>16 887.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>134 095.89</t>
+    <t>143 321.92</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 323.75</t>
+    <t>7 240.94</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>XS2864287466</t>
-[...14 lines deleted...]
-    <t>36 249.86</t>
+    <t>4 336.18</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>5 401.23</t>
+    <t>14 967.42</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>24 562.85</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>22 132.60</t>
+    <t>40 326.90</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>89 899.01</t>
+    <t>93 155.24</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>17 527.92</t>
+    <t>23 182.08</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 359.98</t>
+    <t>37 676.44</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>4 333.33</t>
+    <t>14 218.75</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>58 223.23</t>
+    <t>62 201.56</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>31 645.83</t>
+    <t>41 562.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>39 579.17</t>
+    <t>44 741.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>12 853.95</t>
+    <t>22 141.53</t>
+  </si>
+  <si>
+    <t>FR001400Y8Z5</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
+  </si>
+  <si>
+    <t>58 099.32</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
-[...8 lines deleted...]
-    <t>48 883.56</t>
+    <t>22 117.81</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>34 863.89</t>
+    <t>56 771.88</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>61 822.95</t>
+    <t>64 476.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>85 116.44</t>
+    <t>89 020.55</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>151 387.25</t>
+    <t>15 703.50</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>41 650.00</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 619.86</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>28 389.04</t>
+    <t>29 632.19</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>2 165.00</t>
+    <t>23 065.63</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 302.71</t>
+    <t>33 294.13</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>74 196.16</t>
+    <t>84 445.48</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>250 561.64</t>
+    <t>260 821.92</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>37 630.02</t>
+    <t>41 517.99</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>10 500.00</t>
+    <t>27 111.00</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 525.00</t>
+    <t>18 735.42</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>9 476.50</t>
+    <t>24 478.67</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>1 968.23</t>
+    <t>4 868.78</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>11 962.01</t>
+    <t>30 890.70</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>230 827.40</t>
-[...8 lines deleted...]
-    <t>-449 111.10</t>
+    <t>248 087.67</t>
+  </si>
+  <si>
+    <t>CDS-00107802</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>216 944.44</t>
+  </si>
+  <si>
+    <t>CDS-00107664</t>
+  </si>
+  <si>
+    <t>PAR20260206050137055</t>
+  </si>
+  <si>
+    <t>-711 972.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2317,299 +2248,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144496.4819</v>
+        <v>2183220.7855</v>
       </c>
       <c r="D2">
-        <v>133.97</v>
+        <v>134.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287318043.57</v>
+        <v>293367760.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287318043.57</v>
+        <v>293367760.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.13</v>
+        <v>54.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55601139.15</v>
+        <v>55764937.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55601139.15</v>
+        <v>55764937.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>445790.6217</v>
+        <v>450829.6905</v>
       </c>
       <c r="D4">
-        <v>124.53</v>
+        <v>124.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>55514480.48</v>
+        <v>56287850.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>55514480.48</v>
+        <v>56287850.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.33</v>
+        <v>132.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.33</v>
+        <v>132.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.33</v>
+        <v>132.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.81</v>
+        <v>129.26</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.81</v>
+        <v>129.26</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.81</v>
+        <v>129.26</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.48</v>
+        <v>128.85</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.32</v>
+        <v>1417.35</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.32</v>
+        <v>1417.35</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>12326.0</v>
+        <v>10690.3</v>
       </c>
       <c r="D8">
-        <v>11003.9</v>
+        <v>11038.44</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>135634162.02</v>
+        <v>118004262.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>135634162.02</v>
+        <v>118004262.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2531.0</v>
       </c>
       <c r="D9">
-        <v>100.77</v>
+        <v>101.04</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252046.73</v>
+        <v>255732.95</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252046.73</v>
+        <v>255732.95</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P204"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O204" sqref="O204"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2628,10189 +2559,9739 @@
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="P1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="1">
-        <v>25872.0</v>
+        <v>58200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>14.5</v>
+        <v>0.001</v>
       </c>
       <c r="E2" s="1">
         <v>0.0</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>375144.0</v>
+        <v>58.2</v>
       </c>
       <c r="J2" s="1">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>375144.0</v>
+        <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>375144.0</v>
+        <v>58.2</v>
       </c>
       <c r="O2" s="1">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>58200.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>93.61</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>58.2</v>
+        <v>16464.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>0.06285328248061</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>58.2</v>
+        <v>26210800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>58.2</v>
+        <v>26210800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.03</v>
+        <v>3.06</v>
       </c>
       <c r="J4" s="1">
-        <v>918.18181818182</v>
+        <v>927.27272727273</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.36</v>
+        <v>3.39</v>
       </c>
       <c r="N4" s="1">
-        <v>3.36</v>
+        <v>3.39</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>105.07</v>
+        <v>105.87</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>105.07</v>
+        <v>105.87</v>
       </c>
       <c r="N5" s="1">
-        <v>105.07</v>
+        <v>105.87</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>1243.0</v>
+        <v>7247.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4771.34</v>
+        <v>4778.97</v>
       </c>
       <c r="E6" s="1">
-        <v>4767.8702011263</v>
+        <v>4774.8606195667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5926462.66</v>
+        <v>34603414.91</v>
       </c>
       <c r="I6" s="1">
-        <v>4312.96</v>
+        <v>29780.68</v>
       </c>
       <c r="J6" s="1">
-        <v>0.072774608521705</v>
+        <v>0.08606283535153</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5930775.62</v>
+        <v>34633195.59</v>
       </c>
       <c r="N6" s="1">
-        <v>5930775.62</v>
+        <v>34633195.59</v>
       </c>
       <c r="O6" s="1">
-        <v>1.11</v>
+        <v>6.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>102.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>128.17</v>
+        <v>103.631</v>
       </c>
       <c r="E7" s="1">
-        <v>128.21</v>
+        <v>100.13</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>0.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-4080.0</v>
+        <v>87525.0</v>
       </c>
       <c r="J7" s="1">
-        <v>0</v>
+        <v>3.4964546090083</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.04</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>-4080.0</v>
+        <v>2590775.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-4080.0</v>
+        <v>2591775.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>2600000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.614</v>
+        <v>101.457</v>
       </c>
       <c r="E8" s="1">
-        <v>100.13</v>
+        <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2603380.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="I8" s="1">
-        <v>90584.0</v>
+        <v>22962.32</v>
       </c>
       <c r="J8" s="1">
-        <v>3.4794766803156</v>
+        <v>1.457</v>
       </c>
       <c r="K8">
-        <v>4.54</v>
+        <v>1.94</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="1">
-        <v>2693964.0</v>
+        <v>1598962.32</v>
       </c>
       <c r="N8" s="1">
-        <v>2811911.4</v>
+        <v>1629497.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C9" s="1">
-        <v>1905000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.129</v>
+        <v>100.568</v>
       </c>
       <c r="E9" s="1">
-        <v>87.83365092</v>
+        <v>99.49072913</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1673231.05</v>
+        <v>4576573.54</v>
       </c>
       <c r="I9" s="1">
-        <v>196126.4</v>
+        <v>49554.46</v>
       </c>
       <c r="J9" s="1">
-        <v>11.721417672712</v>
+        <v>1.0827851790622</v>
       </c>
       <c r="K9">
-        <v>0.87</v>
+        <v>1.85</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" s="1">
-        <v>1869357.45</v>
+        <v>4626128.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1886006.63</v>
+        <v>4711196.49</v>
       </c>
       <c r="O9" s="1">
-        <v>0.35</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" s="1">
-        <v>1676000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.374</v>
+        <v>103.991</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>100.42060793</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1676000.0</v>
+        <v>2581813.83</v>
       </c>
       <c r="I10" s="1">
-        <v>23028.24</v>
+        <v>91794.78</v>
       </c>
       <c r="J10" s="1">
-        <v>1.374</v>
+        <v>3.5554376126338</v>
       </c>
       <c r="K10">
-        <v>1.47</v>
+        <v>2.51</v>
       </c>
       <c r="L10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M10" s="1">
-        <v>1699028.24</v>
+        <v>2673608.61</v>
       </c>
       <c r="N10" s="1">
-        <v>1723644.49</v>
+        <v>2738097.86</v>
       </c>
       <c r="O10" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
-        <v>4800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.279</v>
+        <v>101.864</v>
       </c>
       <c r="E11" s="1">
-        <v>99.49072917</v>
+        <v>100.2479</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4775555.0</v>
+        <v>1002479.0</v>
       </c>
       <c r="I11" s="1">
-        <v>37837.0</v>
+        <v>16161.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.79230581576382</v>
+        <v>1.6121035951875</v>
       </c>
       <c r="K11">
-        <v>1.56</v>
+        <v>0.62</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>4813392.0</v>
+        <v>1018640.0</v>
       </c>
       <c r="N11" s="1">
-        <v>4888350.9</v>
+        <v>1024827.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.91</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
-        <v>2671000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>103.434</v>
+        <v>107.298</v>
       </c>
       <c r="E12" s="1">
-        <v>100.42060801</v>
+        <v>105.76043057</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2682234.44</v>
+        <v>1584291.25</v>
       </c>
       <c r="I12" s="1">
-        <v>80487.7</v>
+        <v>23032.79</v>
       </c>
       <c r="J12" s="1">
-        <v>3.0007705068465</v>
+        <v>1.4538229634229</v>
       </c>
       <c r="K12">
-        <v>2.06</v>
+        <v>0.96</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>2762722.14</v>
+        <v>1607324.04</v>
       </c>
       <c r="N12" s="1">
-        <v>2817755.87</v>
+        <v>1621742.29</v>
       </c>
       <c r="O12" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
-        <v>1000000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.614</v>
+        <v>99.122</v>
       </c>
       <c r="E13" s="1">
-        <v>100.2479</v>
+        <v>99.95557916</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1002479.0</v>
+        <v>5448578.62</v>
       </c>
       <c r="I13" s="1">
-        <v>3661.0</v>
+        <v>-45438.4</v>
       </c>
       <c r="J13" s="1">
-        <v>0.36519468238237</v>
+        <v>-0.83394960720967</v>
       </c>
       <c r="K13">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>562.5</v>
+        <v>0.21</v>
+      </c>
+      <c r="L13" t="s">
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>1006140.0</v>
+        <v>5403140.22</v>
       </c>
       <c r="N13" s="1">
-        <v>1006702.5</v>
+        <v>5414382.91</v>
       </c>
       <c r="O13" s="1">
-        <v>0.19</v>
+        <v>1.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
-        <v>1598000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>107.634</v>
+        <v>104.419</v>
       </c>
       <c r="E14" s="1">
-        <v>105.76043054</v>
+        <v>94.23756966</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1690051.68</v>
+        <v>1826324.1</v>
       </c>
       <c r="I14" s="1">
-        <v>29939.64</v>
+        <v>-5047.9</v>
       </c>
       <c r="J14" s="1">
-        <v>1.771522158423</v>
+        <v>-0.27639672498436</v>
       </c>
       <c r="K14">
-        <v>0.09</v>
+        <v>0.87</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M14" s="1">
-        <v>1719991.32</v>
+        <v>1821276.2</v>
       </c>
       <c r="N14" s="1">
-        <v>1721389.57</v>
+        <v>1838136.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C15" s="1">
-        <v>5628000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.814</v>
+        <v>105.892</v>
       </c>
       <c r="E15" s="1">
-        <v>99.95557925</v>
+        <v>103.3764868</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5625500.0</v>
+        <v>2584412.17</v>
       </c>
       <c r="I15" s="1">
-        <v>-64248.08</v>
+        <v>62887.83</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.1420865700827</v>
+        <v>2.4333514108162</v>
       </c>
       <c r="K15">
-        <v>2.05</v>
+        <v>2.99</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M15" s="1">
-        <v>5561251.92</v>
+        <v>2647300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>5676684.55</v>
+        <v>2722056.71</v>
       </c>
       <c r="O15" s="1">
-        <v>1.06</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C16" s="1">
-        <v>2038000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>104.802</v>
+        <v>103.323</v>
       </c>
       <c r="E16" s="1">
-        <v>94.23756968</v>
+        <v>98.92441182</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1920561.67</v>
+        <v>3264505.59</v>
       </c>
       <c r="I16" s="1">
-        <v>1716.61</v>
+        <v>145153.41</v>
       </c>
       <c r="J16" s="1">
-        <v>0.08938062374222</v>
+        <v>4.4464132775463</v>
       </c>
       <c r="K16">
-        <v>0.33</v>
+        <v>5.24</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M16" s="1">
-        <v>1922278.28</v>
+        <v>3409659.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1928927.26</v>
+        <v>3582705.58</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1">
-        <v>4300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.266</v>
+        <v>94.393</v>
       </c>
       <c r="E17" s="1">
-        <v>100.04511628</v>
+        <v>81.90598182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>4301940.0</v>
+        <v>1801931.6</v>
       </c>
       <c r="I17" s="1">
-        <v>-33502.0</v>
+        <v>274714.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.77876492931096</v>
+        <v>15.245550941001</v>
       </c>
       <c r="K17">
-        <v>1.29</v>
+        <v>0.22</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M17" s="1">
-        <v>4268438.0</v>
+        <v>2076646.0</v>
       </c>
       <c r="N17" s="1">
-        <v>4323979.67</v>
+        <v>2081498.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.81</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C18" s="1">
-        <v>2600000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.138</v>
+        <v>96.516</v>
       </c>
       <c r="E18" s="1">
-        <v>103.37648692</v>
+        <v>96.4088025</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2687788.66</v>
+        <v>3398651.31</v>
       </c>
       <c r="I18" s="1">
-        <v>71799.34</v>
+        <v>-31143.15</v>
       </c>
       <c r="J18" s="1">
-        <v>2.6713164270884</v>
+        <v>-0.91633848722186</v>
       </c>
       <c r="K18">
-        <v>2.54</v>
+        <v>1.98</v>
       </c>
       <c r="L18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M18" s="1">
-        <v>2759588.0</v>
+        <v>3367508.16</v>
       </c>
       <c r="N18" s="1">
-        <v>2825631.13</v>
+        <v>3437483.34</v>
       </c>
       <c r="O18" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C19" s="1">
-        <v>3400000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>102.918</v>
+        <v>96.96</v>
       </c>
       <c r="E19" s="1">
-        <v>98.92441176</v>
+        <v>97.78572159</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3363430.0</v>
+        <v>3173391.13</v>
       </c>
       <c r="I19" s="1">
-        <v>135782.0</v>
+        <v>-59093.0</v>
       </c>
       <c r="J19" s="1">
-        <v>4.0370098381712</v>
+        <v>-1.8621404541457</v>
       </c>
       <c r="K19">
-        <v>4.82</v>
+        <v>0.74</v>
       </c>
       <c r="L19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M19" s="1">
-        <v>3499212.0</v>
+        <v>3114298.13</v>
       </c>
       <c r="N19" s="1">
-        <v>3663157.21</v>
+        <v>3138387.69</v>
       </c>
       <c r="O19" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C20" s="1">
-        <v>2300000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.323</v>
+        <v>104.486</v>
       </c>
       <c r="E20" s="1">
-        <v>81.90598174</v>
+        <v>103.54083188</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1883837.58</v>
+        <v>4403591.58</v>
       </c>
       <c r="I20" s="1">
-        <v>262591.42</v>
+        <v>40198.0</v>
       </c>
       <c r="J20" s="1">
-        <v>13.939175159676</v>
+        <v>0.91284578212405</v>
       </c>
       <c r="K20">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="L20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M20" s="1">
-        <v>2146429.0</v>
+        <v>4443789.58</v>
       </c>
       <c r="N20" s="1">
-        <v>2148413.93</v>
+        <v>4481357.75</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.86</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C21" s="1">
-        <v>3625250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.731</v>
+        <v>108.727</v>
       </c>
       <c r="E21" s="1">
-        <v>96.40880243</v>
+        <v>108.54733851</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3495060.11</v>
+        <v>2305545.47</v>
       </c>
       <c r="I21" s="1">
-        <v>-24312.3</v>
+        <v>3816.01</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.69561893743796</v>
+        <v>0.1655144107828</v>
       </c>
       <c r="K21">
-        <v>1.59</v>
+        <v>0.43</v>
       </c>
       <c r="L21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M21" s="1">
-        <v>3470747.81</v>
+        <v>2309361.48</v>
       </c>
       <c r="N21" s="1">
-        <v>3528505.3</v>
+        <v>2318483.04</v>
       </c>
       <c r="O21" s="1">
-        <v>0.66</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C22" s="1">
-        <v>3345250.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.34</v>
+        <v>101.076</v>
       </c>
       <c r="E22" s="1">
-        <v>97.78572155</v>
+        <v>99.95464109</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3271176.85</v>
+        <v>4325037.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-48332.43</v>
+        <v>48521.2</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.477524212731</v>
+        <v>1.1218677761606</v>
       </c>
       <c r="K22">
-        <v>0.28</v>
+        <v>2.3</v>
       </c>
       <c r="L22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M22" s="1">
-        <v>3222844.42</v>
+        <v>4373558.52</v>
       </c>
       <c r="N22" s="1">
-        <v>3232156.37</v>
+        <v>4473079.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>0.85</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C23" s="1">
-        <v>4393000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.811</v>
+        <v>100.354</v>
       </c>
       <c r="E23" s="1">
-        <v>103.54083178</v>
+        <v>100.01062956</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4548548.74</v>
+        <v>3261346.63</v>
       </c>
       <c r="I23" s="1">
-        <v>55798.49</v>
+        <v>11197.31</v>
       </c>
       <c r="J23" s="1">
-        <v>1.2267317157516</v>
+        <v>0.34333394362316</v>
       </c>
       <c r="K23">
-        <v>0.33</v>
+        <v>1.68</v>
       </c>
       <c r="L23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M23" s="1">
-        <v>4604347.23</v>
+        <v>3272543.94</v>
       </c>
       <c r="N23" s="1">
-        <v>4618899.04</v>
+        <v>3327233.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C24" s="1">
-        <v>2224000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>109.038</v>
+        <v>102.731</v>
       </c>
       <c r="E24" s="1">
-        <v>108.54733858</v>
+        <v>100.06368348</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2414092.81</v>
+        <v>2658692.07</v>
       </c>
       <c r="I24" s="1">
-        <v>10912.31</v>
+        <v>70870.6</v>
       </c>
       <c r="J24" s="1">
-        <v>0.45202528895316</v>
+        <v>2.665618963538</v>
       </c>
       <c r="K24">
-        <v>7.01</v>
+        <v>1.28</v>
       </c>
       <c r="L24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M24" s="1">
-        <v>2425005.12</v>
+        <v>2729562.67</v>
       </c>
       <c r="N24" s="1">
-        <v>2580860.3</v>
+        <v>2763513.23</v>
       </c>
       <c r="O24" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C25" s="1">
-        <v>4468000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>101.642</v>
+        <v>98.814</v>
       </c>
       <c r="E25" s="1">
-        <v>99.954641</v>
+        <v>65.88463274</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4465973.36</v>
+        <v>3126884.67</v>
       </c>
       <c r="I25" s="1">
-        <v>75391.2</v>
+        <v>1562827.77</v>
       </c>
       <c r="J25" s="1">
-        <v>1.6881247137578</v>
+        <v>49.980345773354</v>
       </c>
       <c r="K25">
-        <v>1.8</v>
+        <v>3.15</v>
       </c>
       <c r="L25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M25" s="1">
-        <v>4541364.56</v>
+        <v>4689712.44</v>
       </c>
       <c r="N25" s="1">
-        <v>4621788.56</v>
+        <v>4839243.95</v>
       </c>
       <c r="O25" s="1">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C26" s="1">
-        <v>3368000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.605</v>
+        <v>101.623</v>
       </c>
       <c r="E26" s="1">
-        <v>100.01062945</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3368358.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-13661.6</v>
+        <v>23452.35</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.40558634206934</v>
+        <v>1.623</v>
       </c>
       <c r="K26">
-        <v>1.31</v>
+        <v>0.89</v>
       </c>
       <c r="L26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M26" s="1">
-        <v>3354696.4</v>
+        <v>1468452.35</v>
       </c>
       <c r="N26" s="1">
-        <v>3398901.4</v>
+        <v>1481246.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C27" s="1">
-        <v>2757000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.068</v>
+        <v>105.293</v>
       </c>
       <c r="E27" s="1">
-        <v>100.06368335</v>
+        <v>52.65093533</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2758755.75</v>
+        <v>667613.86</v>
       </c>
       <c r="I27" s="1">
-        <v>55259.01</v>
+        <v>44447.59</v>
       </c>
       <c r="J27" s="1">
-        <v>2.0030410448623</v>
+        <v>6.6576793357765</v>
       </c>
       <c r="K27">
-        <v>0.86</v>
+        <v>0.66</v>
       </c>
       <c r="L27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M27" s="1">
-        <v>2814014.76</v>
+        <v>712061.45</v>
       </c>
       <c r="N27" s="1">
-        <v>2837755.59</v>
+        <v>720486.61</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C28" s="1">
-        <v>4900000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.529</v>
+        <v>99.884</v>
       </c>
       <c r="E28" s="1">
-        <v>65.88463265</v>
+        <v>99.01644276</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3228347.0</v>
+        <v>2352630.68</v>
       </c>
       <c r="I28" s="1">
-        <v>1648574.0</v>
+        <v>20613.16</v>
       </c>
       <c r="J28" s="1">
-        <v>51.065576284086</v>
+        <v>0.87617492091874</v>
       </c>
       <c r="K28">
-        <v>2.77</v>
+        <v>0.52</v>
       </c>
       <c r="L28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M28" s="1">
-        <v>4876921.0</v>
+        <v>2373243.84</v>
       </c>
       <c r="N28" s="1">
-        <v>5012510.04</v>
+        <v>2385519.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C29" s="1">
-        <v>1445000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.079</v>
+        <v>100.091</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>99.92911899</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1445000.0</v>
+        <v>1268100.52</v>
       </c>
       <c r="I29" s="1">
-        <v>15591.55</v>
+        <v>2054.27</v>
       </c>
       <c r="J29" s="1">
-        <v>1.079</v>
+        <v>0.16199583294864</v>
       </c>
       <c r="K29">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="L29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M29" s="1">
-        <v>1460591.55</v>
+        <v>1270154.79</v>
       </c>
       <c r="N29" s="1">
-        <v>1468268.11</v>
+        <v>1271388.54</v>
       </c>
       <c r="O29" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C30" s="1">
-        <v>1468000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>105.157</v>
+        <v>99.31</v>
       </c>
       <c r="E30" s="1">
-        <v>52.65093529</v>
+        <v>102.98398264</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>772915.73</v>
+        <v>1364537.77</v>
       </c>
       <c r="I30" s="1">
-        <v>50393.47</v>
+        <v>-48680.27</v>
       </c>
       <c r="J30" s="1">
-        <v>6.5199177664556</v>
+        <v>-3.5675282187315</v>
       </c>
       <c r="K30">
-        <v>0.41</v>
+        <v>0.66</v>
       </c>
       <c r="L30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M30" s="1">
-        <v>823309.2</v>
+        <v>1315857.5</v>
       </c>
       <c r="N30" s="1">
-        <v>829311.69</v>
+        <v>1324663.23</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1">
-        <v>2476000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.129</v>
+        <v>99.044</v>
       </c>
       <c r="E31" s="1">
-        <v>99.01644265</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2451647.12</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>27546.92</v>
+        <v>-12131.75</v>
       </c>
       <c r="J31" s="1">
-        <v>1.123608686392</v>
+        <v>-0.41349831228917</v>
       </c>
       <c r="K31">
-        <v>0.19</v>
+        <v>0.71</v>
       </c>
       <c r="L31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M31" s="1">
-        <v>2479194.04</v>
+        <v>2921798.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2483991.29</v>
+        <v>2942623.69</v>
       </c>
       <c r="O31" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C32" s="1">
-        <v>1369000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.145</v>
+        <v>101.983</v>
       </c>
       <c r="E32" s="1">
-        <v>99.92911907</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1368029.64</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>30335.41</v>
+        <v>33968.79</v>
       </c>
       <c r="J32" s="1">
-        <v>2.217452686186</v>
+        <v>1.983</v>
       </c>
       <c r="K32">
-        <v>2.98</v>
+        <v>0.43</v>
       </c>
       <c r="L32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M32" s="1">
-        <v>1398365.05</v>
+        <v>1746968.79</v>
       </c>
       <c r="N32" s="1">
-        <v>1439092.8</v>
+        <v>1754284.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C33" s="1">
-        <v>1425000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.852</v>
+        <v>101.282</v>
       </c>
       <c r="E33" s="1">
-        <v>102.98398246</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1467521.75</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-1880.75</v>
+        <v>28806.54</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.12815823683703</v>
+        <v>1.282</v>
       </c>
       <c r="K33">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>860.94</v>
+        <v>1.14</v>
+      </c>
+      <c r="L33" t="s">
+        <v>129</v>
       </c>
       <c r="M33" s="1">
-        <v>1465641.0</v>
+        <v>2275806.54</v>
       </c>
       <c r="N33" s="1">
-        <v>1466501.94</v>
+        <v>2301366.17</v>
       </c>
       <c r="O33" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C34" s="1">
-        <v>2614000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.501</v>
+        <v>103.297</v>
       </c>
       <c r="E34" s="1">
-        <v>100.90409334</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2637633.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>41743.14</v>
+        <v>-5049.54</v>
       </c>
       <c r="J34" s="1">
-        <v>1.5825984888724</v>
+        <v>-0.21375640762511</v>
       </c>
       <c r="K34">
-        <v>0.26</v>
+        <v>1.73</v>
       </c>
       <c r="L34" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M34" s="1">
-        <v>2679376.14</v>
+        <v>2357237.54</v>
       </c>
       <c r="N34" s="1">
-        <v>2686237.89</v>
+        <v>2396602.04</v>
       </c>
       <c r="O34" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C35" s="1">
-        <v>3050000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.22</v>
+        <v>104.175</v>
       </c>
       <c r="E35" s="1">
-        <v>99.4552459</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3033385.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-37675.0</v>
+        <v>29929.25</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2420118118867</v>
+        <v>3.7689760041305</v>
       </c>
       <c r="K35">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.07</v>
+      </c>
+      <c r="L35">
+        <v>590.5</v>
       </c>
       <c r="M35" s="1">
-        <v>2995710.0</v>
+        <v>824024.25</v>
       </c>
       <c r="N35" s="1">
-        <v>3003539.69</v>
+        <v>824614.75</v>
       </c>
       <c r="O35" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>1813000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.142</v>
+        <v>104.454</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1813000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>20704.46</v>
+        <v>15239.37</v>
       </c>
       <c r="J36" s="1">
-        <v>1.142</v>
+        <v>0.8171539150988</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.12</v>
+      </c>
+      <c r="L36" t="s">
+        <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>1833704.46</v>
+        <v>1880172.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1833704.46</v>
+        <v>1918335.7</v>
       </c>
       <c r="O36" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2347000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.083</v>
+        <v>99.393</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2347000.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>1948.01</v>
+        <v>159381.1</v>
       </c>
       <c r="J37" s="1">
-        <v>0.083</v>
+        <v>6.254938465103</v>
       </c>
       <c r="K37">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.01</v>
+      </c>
+      <c r="L37">
+        <v>233.22</v>
       </c>
       <c r="M37" s="1">
-        <v>2348948.01</v>
+        <v>2707465.32</v>
       </c>
       <c r="N37" s="1">
-        <v>2365377.01</v>
+        <v>2707698.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>2382000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.256</v>
+        <v>101.138</v>
       </c>
       <c r="E38" s="1">
-        <v>103.51827708</v>
+        <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2465805.36</v>
+        <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-6247.44</v>
+        <v>84996.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.25336306349825</v>
+        <v>3.2125727115012</v>
       </c>
       <c r="K38">
-        <v>1.25</v>
+        <v>1.92</v>
       </c>
       <c r="L38" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>2459557.92</v>
+        <v>2730726.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2489233.67</v>
+        <v>2782476.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>791000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.326</v>
+        <v>105.272</v>
       </c>
       <c r="E39" s="1">
-        <v>100.39127686</v>
+        <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>794095.0</v>
+        <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>23213.66</v>
+        <v>187856.89</v>
       </c>
       <c r="J39" s="1">
-        <v>2.923284997387</v>
+        <v>4.4012039368669</v>
       </c>
       <c r="K39">
-        <v>2.72</v>
+        <v>1.9</v>
       </c>
       <c r="L39" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>817308.66</v>
+        <v>4456163.76</v>
       </c>
       <c r="N39" s="1">
-        <v>838802.99</v>
+        <v>4536678.95</v>
       </c>
       <c r="O39" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>1900000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>104.485</v>
+        <v>103.366</v>
       </c>
       <c r="E40" s="1">
-        <v>103.60736842</v>
+        <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1968540.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>16675.0</v>
+        <v>76128.11</v>
       </c>
       <c r="J40" s="1">
-        <v>0.8470744815955</v>
+        <v>3.1974755268291</v>
       </c>
       <c r="K40">
-        <v>1.73</v>
+        <v>2.75</v>
       </c>
       <c r="L40" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>1985215.0</v>
+        <v>2457009.82</v>
       </c>
       <c r="N40" s="1">
-        <v>2018029.04</v>
+        <v>2522377.32</v>
       </c>
       <c r="O40" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2824000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.219</v>
+        <v>104.316</v>
       </c>
       <c r="E41" s="1">
-        <v>93.54200496</v>
+        <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2641626.22</v>
+        <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>160318.34</v>
+        <v>75118.05</v>
       </c>
       <c r="J41" s="1">
-        <v>6.0689259815115</v>
+        <v>1.4256630021754</v>
       </c>
       <c r="K41">
-        <v>2.89</v>
+        <v>2.25</v>
       </c>
       <c r="L41" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2801944.56</v>
+        <v>5344108.68</v>
       </c>
       <c r="N41" s="1">
-        <v>2883666.48</v>
+        <v>5459376.18</v>
       </c>
       <c r="O41" s="1">
-        <v>0.54</v>
+        <v>1.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>2800000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.806</v>
+        <v>103.747</v>
       </c>
       <c r="E42" s="1">
-        <v>97.99</v>
+        <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2743720.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>22848.0</v>
+        <v>90642.09</v>
       </c>
       <c r="J42" s="1">
-        <v>0.83273803449332</v>
+        <v>3.6638110496886</v>
       </c>
       <c r="K42">
-        <v>1.5</v>
+        <v>2.45</v>
       </c>
       <c r="L42" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>2766568.0</v>
+        <v>2564625.84</v>
       </c>
       <c r="N42" s="1">
-        <v>2808568.0</v>
+        <v>2625189.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>4372000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.981</v>
+        <v>102.132</v>
       </c>
       <c r="E43" s="1">
-        <v>100.83408623</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4408466.25</v>
+        <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>225023.07</v>
+        <v>71379.35</v>
       </c>
       <c r="J43" s="1">
-        <v>5.1043391791873</v>
+        <v>2.1319997013142</v>
       </c>
       <c r="K43">
-        <v>1.21</v>
+        <v>1.69</v>
       </c>
       <c r="L43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>4633489.32</v>
+        <v>3419379.35</v>
       </c>
       <c r="N43" s="1">
-        <v>4686590.9</v>
+        <v>3476051.23</v>
       </c>
       <c r="O43" s="1">
-        <v>0.88</v>
+        <v>0.66</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>2477000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.83</v>
+        <v>103.662</v>
       </c>
       <c r="E44" s="1">
-        <v>100.16330279</v>
+        <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2481045.01</v>
+        <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>66054.09</v>
+        <v>18174.92</v>
       </c>
       <c r="J44" s="1">
-        <v>2.6623495234373</v>
+        <v>0.93286368876241</v>
       </c>
       <c r="K44">
-        <v>2.25</v>
+        <v>2.49</v>
       </c>
       <c r="L44" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2547099.1</v>
+        <v>1966468.14</v>
       </c>
       <c r="N44" s="1">
-        <v>2602831.6</v>
+        <v>2013735.06</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>5289000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.661</v>
+        <v>106.734</v>
       </c>
       <c r="E45" s="1">
-        <v>102.84970978</v>
+        <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5439721.15</v>
+        <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>42909.14</v>
+        <v>131200.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.78881138971618</v>
+        <v>5.1711566127348</v>
       </c>
       <c r="K45">
-        <v>1.63</v>
+        <v>5.37</v>
       </c>
       <c r="L45" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>5482630.29</v>
+        <v>2668350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5568576.54</v>
+        <v>2802656.51</v>
       </c>
       <c r="O45" s="1">
-        <v>1.04</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>2572000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.485</v>
+        <v>101.9</v>
       </c>
       <c r="E46" s="1">
-        <v>100.08024883</v>
+        <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2574064.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>61850.2</v>
+        <v>34786.19</v>
       </c>
       <c r="J46" s="1">
-        <v>2.4028229290336</v>
+        <v>1.7949550727304</v>
       </c>
       <c r="K46">
-        <v>1.87</v>
+        <v>1.03</v>
       </c>
       <c r="L46" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>2635914.2</v>
+        <v>1972784.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2683924.87</v>
+        <v>1992708.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>3348000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.376</v>
+        <v>98.718</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3348000.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>79548.47</v>
+        <v>50706.0</v>
       </c>
       <c r="J47" s="1">
-        <v>2.3759997013142</v>
+        <v>1.9392812887237</v>
       </c>
       <c r="K47">
-        <v>1.29</v>
+        <v>1.98</v>
       </c>
       <c r="L47" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>3427548.47</v>
+        <v>2665386.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3470619.1</v>
+        <v>2718767.25</v>
       </c>
       <c r="O47" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2097000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.886</v>
+        <v>99.6</v>
       </c>
       <c r="E48" s="1">
-        <v>102.70391273</v>
+        <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2153701.05</v>
+        <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>24788.37</v>
+        <v>154144.7</v>
       </c>
       <c r="J48" s="1">
-        <v>1.1509661473211</v>
+        <v>7.6796829853377</v>
       </c>
       <c r="K48">
-        <v>1.95</v>
+        <v>0.42</v>
       </c>
       <c r="L48" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2178489.42</v>
+        <v>2161320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2219380.92</v>
+        <v>2170361.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>2600000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.223</v>
+        <v>101.809</v>
       </c>
       <c r="E49" s="1">
-        <v>101.486</v>
+        <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2638636.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>45162.0</v>
+        <v>156324.25</v>
       </c>
       <c r="J49" s="1">
-        <v>1.7115661273476</v>
+        <v>3.9275718656642</v>
       </c>
       <c r="K49">
-        <v>4.77</v>
+        <v>0.58</v>
       </c>
       <c r="L49" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>2683798.0</v>
+        <v>4136499.67</v>
       </c>
       <c r="N49" s="1">
-        <v>2807769.92</v>
+        <v>4159875.83</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2036000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.691</v>
+        <v>92.269</v>
       </c>
       <c r="E50" s="1">
-        <v>100.10319253</v>
+        <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2038101.0</v>
+        <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>32327.76</v>
+        <v>49071.79</v>
       </c>
       <c r="J50" s="1">
-        <v>1.5861706559194</v>
+        <v>3.0445897123263</v>
       </c>
       <c r="K50">
-        <v>0.63</v>
+        <v>2.25</v>
       </c>
       <c r="L50" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2070428.76</v>
+        <v>1660842.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2083323.43</v>
+        <v>1701342.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>2800000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.507</v>
+        <v>100.593</v>
       </c>
       <c r="E51" s="1">
-        <v>96.84</v>
+        <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2711520.0</v>
+        <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>18676.0</v>
+        <v>14638.63</v>
       </c>
       <c r="J51" s="1">
-        <v>0.68876497315159</v>
+        <v>0.5909703121937</v>
       </c>
       <c r="K51">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="L51" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2730196.0</v>
+        <v>2491688.61</v>
       </c>
       <c r="N51" s="1">
-        <v>2774179.33</v>
+        <v>2529617.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>2270000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.243</v>
+        <v>103.09</v>
       </c>
       <c r="E52" s="1">
-        <v>92.49655771</v>
+        <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2099671.86</v>
+        <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>153144.24</v>
+        <v>32250.49</v>
       </c>
       <c r="J52" s="1">
-        <v>7.2937225533898</v>
+        <v>0.98509495778605</v>
       </c>
       <c r="K52">
-        <v>0.16</v>
+        <v>2.44</v>
       </c>
       <c r="L52" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>2252816.1</v>
+        <v>3306096.3</v>
       </c>
       <c r="N52" s="1">
-        <v>2256362.98</v>
+        <v>3384467.36</v>
       </c>
       <c r="O52" s="1">
-        <v>0.42</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>4163000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.794</v>
+        <v>103.094</v>
       </c>
       <c r="E53" s="1">
-        <v>97.96149195</v>
+        <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4078136.91</v>
+        <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>159547.31</v>
+        <v>54811.97</v>
       </c>
       <c r="J53" s="1">
-        <v>3.9122597774678</v>
+        <v>2.8434081044282</v>
       </c>
       <c r="K53">
-        <v>0.12</v>
+        <v>1.65</v>
       </c>
       <c r="L53" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>4237684.22</v>
+        <v>1982497.62</v>
       </c>
       <c r="N53" s="1">
-        <v>4242474.52</v>
+        <v>2014227.12</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B54" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1900000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>92.206</v>
+        <v>100.854</v>
       </c>
       <c r="E54" s="1">
-        <v>89.54278947</v>
+        <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1701313.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>50601.0</v>
+        <v>11008.06</v>
       </c>
       <c r="J54" s="1">
-        <v>2.974232254735</v>
+        <v>0.854</v>
       </c>
       <c r="K54">
-        <v>1.96</v>
+        <v>1.6</v>
       </c>
       <c r="L54" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1751914.0</v>
+        <v>1300008.06</v>
       </c>
       <c r="N54" s="1">
-        <v>1789198.25</v>
+        <v>1320611.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B55" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>2577000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.277</v>
+        <v>103.342</v>
       </c>
       <c r="E55" s="1">
-        <v>100.00201785</v>
+        <v>99.8308825</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2577052.0</v>
+        <v>1597294.12</v>
       </c>
       <c r="I55" s="1">
-        <v>7086.29</v>
+        <v>56177.88</v>
       </c>
       <c r="J55" s="1">
-        <v>0.27497660117064</v>
+        <v>3.5170654732016</v>
       </c>
       <c r="K55">
-        <v>1.22</v>
+        <v>0.68</v>
       </c>
       <c r="L55" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>2584138.29</v>
+        <v>1653472.0</v>
       </c>
       <c r="N55" s="1">
-        <v>2615545.48</v>
+        <v>1664288.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>3312000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>103.444</v>
+        <v>102.298</v>
       </c>
       <c r="E56" s="1">
-        <v>102.08437198</v>
+        <v>100.16979772</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3381034.4</v>
+        <v>1584686.2</v>
       </c>
       <c r="I56" s="1">
-        <v>45030.88</v>
+        <v>33668.16</v>
       </c>
       <c r="J56" s="1">
-        <v>1.3318669576388</v>
+        <v>2.1245947620418</v>
       </c>
       <c r="K56">
-        <v>1.91</v>
+        <v>2.63</v>
       </c>
       <c r="L56" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>3426065.28</v>
+        <v>1618354.36</v>
       </c>
       <c r="N56" s="1">
-        <v>3489407.28</v>
+        <v>1659881.86</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>2023000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>102.568</v>
+        <v>96.565</v>
       </c>
       <c r="E57" s="1">
-        <v>100.24366337</v>
+        <v>91.58588302</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2027929.31</v>
+        <v>3938192.97</v>
       </c>
       <c r="I57" s="1">
-        <v>47021.33</v>
+        <v>214102.03</v>
       </c>
       <c r="J57" s="1">
-        <v>2.3186868382508</v>
+        <v>5.436555080743</v>
       </c>
       <c r="K57">
-        <v>1.19</v>
+        <v>0.85</v>
       </c>
       <c r="L57" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>2074950.64</v>
+        <v>4152295.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2099058.06</v>
+        <v>4188815.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1389000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.991</v>
+        <v>100.129</v>
       </c>
       <c r="E58" s="1">
         <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1389000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>13764.99</v>
+        <v>1995.63</v>
       </c>
       <c r="J58" s="1">
-        <v>0.991</v>
+        <v>0.129</v>
       </c>
       <c r="K58">
-        <v>1.16</v>
+        <v>1.34</v>
       </c>
       <c r="L58" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1402764.99</v>
+        <v>1548995.63</v>
       </c>
       <c r="N58" s="1">
-        <v>1418931.73</v>
+        <v>1569655.54</v>
       </c>
       <c r="O58" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B59" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>1700000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.297</v>
+        <v>101.756</v>
       </c>
       <c r="E59" s="1">
-        <v>99.83088235</v>
+        <v>100.6600501</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1697125.0</v>
+        <v>3013761.9</v>
       </c>
       <c r="I59" s="1">
-        <v>58924.0</v>
+        <v>32812.74</v>
       </c>
       <c r="J59" s="1">
-        <v>3.4719893938278</v>
+        <v>1.0887635151271</v>
       </c>
       <c r="K59">
-        <v>0.27</v>
+        <v>2.4</v>
       </c>
       <c r="L59" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>1756049.0</v>
+        <v>3046574.64</v>
       </c>
       <c r="N59" s="1">
-        <v>1760694.89</v>
+        <v>3118305.89</v>
       </c>
       <c r="O59" s="1">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>1682000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>102.009</v>
+        <v>99.03</v>
       </c>
       <c r="E60" s="1">
-        <v>100.16979786</v>
+        <v>97.65969015</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1684856.0</v>
+        <v>1705138.19</v>
       </c>
       <c r="I60" s="1">
-        <v>30935.38</v>
+        <v>23925.61</v>
       </c>
       <c r="J60" s="1">
-        <v>1.8360845081123</v>
+        <v>1.4031478586495</v>
       </c>
       <c r="K60">
-        <v>2.16</v>
+        <v>1.25</v>
       </c>
       <c r="L60" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>1715791.38</v>
+        <v>1729063.8</v>
       </c>
       <c r="N60" s="1">
-        <v>1752059.51</v>
+        <v>1750816.05</v>
       </c>
       <c r="O60" s="1">
         <v>0.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>4440000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>96.3</v>
+        <v>98.666</v>
       </c>
       <c r="E61" s="1">
-        <v>91.58588311</v>
+        <v>91.49876455</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4066413.21</v>
+        <v>4025945.64</v>
       </c>
       <c r="I61" s="1">
-        <v>209306.79</v>
+        <v>315358.36</v>
       </c>
       <c r="J61" s="1">
-        <v>5.147209080604</v>
+        <v>7.8331499776534</v>
       </c>
       <c r="K61">
-        <v>0.7</v>
+        <v>1.45</v>
       </c>
       <c r="L61" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>4275720.0</v>
+        <v>4341304.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4306617.53</v>
+        <v>4405314.96</v>
       </c>
       <c r="O61" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>1647000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.424</v>
+        <v>103.223</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>101.46012484</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1647000.0</v>
+        <v>3145263.87</v>
       </c>
       <c r="I62" s="1">
-        <v>6983.28</v>
+        <v>54649.13</v>
       </c>
       <c r="J62" s="1">
-        <v>0.424</v>
+        <v>1.7375054131786</v>
       </c>
       <c r="K62">
-        <v>0.92</v>
+        <v>4.46</v>
       </c>
       <c r="L62" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>1653983.28</v>
+        <v>3199913.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1669135.66</v>
+        <v>3338181.49</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>3094000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.381</v>
+        <v>87.527</v>
       </c>
       <c r="E63" s="1">
-        <v>100.6600501</v>
+        <v>98.46638108</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3114421.95</v>
+        <v>2831893.12</v>
       </c>
       <c r="I63" s="1">
-        <v>-8633.81</v>
+        <v>-314616.6</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.27722030407601</v>
+        <v>-11.109762504031</v>
       </c>
       <c r="K63">
-        <v>1.88</v>
+        <v>0.85</v>
       </c>
       <c r="L63" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>3105788.14</v>
+        <v>2517276.52</v>
       </c>
       <c r="N63" s="1">
-        <v>3163800.64</v>
+        <v>2541812.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>1846000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.351</v>
+        <v>107.719</v>
       </c>
       <c r="E64" s="1">
-        <v>97.65969014</v>
+        <v>106.49917419</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1802797.88</v>
+        <v>3845685.18</v>
       </c>
       <c r="I64" s="1">
-        <v>31221.58</v>
+        <v>44047.91</v>
       </c>
       <c r="J64" s="1">
-        <v>1.7318402881636</v>
+        <v>1.1453852288554</v>
       </c>
       <c r="K64">
-        <v>0.98</v>
+        <v>2.83</v>
       </c>
       <c r="L64" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>1834019.46</v>
+        <v>3889733.09</v>
       </c>
       <c r="N64" s="1">
-        <v>1852017.96</v>
+        <v>3991778.75</v>
       </c>
       <c r="O64" s="1">
-        <v>0.35</v>
+        <v>0.76</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>4600000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.549</v>
+        <v>102.018</v>
       </c>
       <c r="E65" s="1">
-        <v>91.49876457</v>
+        <v>100.76860067</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4208943.17</v>
+        <v>4204066.02</v>
       </c>
       <c r="I65" s="1">
-        <v>324310.83</v>
+        <v>52124.94</v>
       </c>
       <c r="J65" s="1">
-        <v>7.7052793753925</v>
+        <v>1.2398696821607</v>
       </c>
       <c r="K65">
-        <v>1.34</v>
+        <v>1.71</v>
       </c>
       <c r="L65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>4533254.0</v>
+        <v>4256190.96</v>
       </c>
       <c r="N65" s="1">
-        <v>4594881.4</v>
+        <v>4327462.63</v>
       </c>
       <c r="O65" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>3200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.137</v>
+        <v>103.791</v>
       </c>
       <c r="E66" s="1">
-        <v>101.460125</v>
+        <v>104.15905</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3246724.0</v>
+        <v>1979021.95</v>
       </c>
       <c r="I66" s="1">
-        <v>53660.0</v>
+        <v>-6992.95</v>
       </c>
       <c r="J66" s="1">
-        <v>1.6527428879079</v>
+        <v>-0.35335383723258</v>
       </c>
       <c r="K66">
-        <v>4.11</v>
+        <v>1.38</v>
       </c>
       <c r="L66" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>3300384.0</v>
+        <v>1972029.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3431759.34</v>
+        <v>1998272.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>2976000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>89.148</v>
+        <v>111.925</v>
       </c>
       <c r="E67" s="1">
-        <v>98.46638105</v>
+        <v>111.51583353</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2930359.5</v>
+        <v>1895769.17</v>
       </c>
       <c r="I67" s="1">
-        <v>-277315.02</v>
+        <v>6955.83</v>
       </c>
       <c r="J67" s="1">
-        <v>-9.4635153127116</v>
+        <v>0.36691334103719</v>
       </c>
       <c r="K67">
-        <v>0.45</v>
+        <v>4.17</v>
       </c>
       <c r="L67" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>2653044.48</v>
+        <v>1902725.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2666343.48</v>
+        <v>1973694.18</v>
       </c>
       <c r="O67" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>3729000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>108.177</v>
+        <v>103.409</v>
       </c>
       <c r="E68" s="1">
-        <v>106.49917431</v>
+        <v>101.8174469</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>3971354.21</v>
+        <v>1610752.01</v>
       </c>
       <c r="I68" s="1">
-        <v>62566.12</v>
+        <v>25178.37</v>
       </c>
       <c r="J68" s="1">
-        <v>1.5754353978916</v>
+        <v>1.5631437889685</v>
       </c>
       <c r="K68">
-        <v>1.98</v>
+        <v>3.64</v>
       </c>
       <c r="L68" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>4033920.33</v>
+        <v>1635930.38</v>
       </c>
       <c r="N68" s="1">
-        <v>4107573.23</v>
+        <v>1693575.86</v>
       </c>
       <c r="O68" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>4309000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>101.92</v>
+        <v>97.877</v>
       </c>
       <c r="E69" s="1">
-        <v>100.7686006</v>
+        <v>93.46821512</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4342119.0</v>
+        <v>2733010.61</v>
       </c>
       <c r="I69" s="1">
-        <v>49613.8</v>
+        <v>128912.87</v>
       </c>
       <c r="J69" s="1">
-        <v>1.1426172336594</v>
+        <v>4.7168814320849</v>
       </c>
       <c r="K69">
-        <v>1.29</v>
+        <v>0.61</v>
       </c>
       <c r="L69" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>4391732.8</v>
+        <v>2861923.48</v>
       </c>
       <c r="N69" s="1">
-        <v>4447390.72</v>
+        <v>2879832.98</v>
       </c>
       <c r="O69" s="1">
-        <v>0.83</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C70" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>103.949</v>
+        <v>105.855</v>
       </c>
       <c r="E70" s="1">
-        <v>104.15905</v>
+        <v>103.465095</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2083181.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="I70" s="1">
-        <v>-4201.0</v>
+        <v>47798.1</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.20166274557996</v>
+        <v>2.3098659504444</v>
       </c>
       <c r="K70">
-        <v>0.85</v>
+        <v>3.68</v>
       </c>
       <c r="L70" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2078980.0</v>
+        <v>2117100.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2095980.0</v>
+        <v>2190675.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>1800000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>112.197</v>
+        <v>100.511</v>
       </c>
       <c r="E71" s="1">
-        <v>111.51583333</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2007285.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>12261.0</v>
+        <v>14476.63</v>
       </c>
       <c r="J71" s="1">
-        <v>0.61082506968368</v>
+        <v>0.511</v>
       </c>
       <c r="K71">
-        <v>3.67</v>
+        <v>1.34</v>
       </c>
       <c r="L71" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2019546.0</v>
+        <v>2847476.63</v>
       </c>
       <c r="N71" s="1">
-        <v>2085541.89</v>
+        <v>2885456.54</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B72" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>1682000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>103.578</v>
+        <v>106.85</v>
       </c>
       <c r="E72" s="1">
-        <v>101.81744709</v>
+        <v>105.91142309</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1712569.46</v>
+        <v>3752441.72</v>
       </c>
       <c r="I72" s="1">
-        <v>29612.5</v>
+        <v>33253.78</v>
       </c>
       <c r="J72" s="1">
-        <v>1.7291269458933</v>
+        <v>0.88619044561737</v>
       </c>
       <c r="K72">
-        <v>3.28</v>
+        <v>1.71</v>
       </c>
       <c r="L72" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>1742181.96</v>
+        <v>3785695.5</v>
       </c>
       <c r="N72" s="1">
-        <v>1797342.34</v>
+        <v>3846147.94</v>
       </c>
       <c r="O72" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>3024000.0</v>
+        <v>3505000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.221</v>
+        <v>105.618</v>
       </c>
       <c r="E73" s="1">
-        <v>93.46821495</v>
+        <v>108.2488505</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2826478.82</v>
+        <v>3794122.21</v>
       </c>
       <c r="I73" s="1">
-        <v>143724.22</v>
+        <v>-92211.31</v>
       </c>
       <c r="J73" s="1">
-        <v>5.084921174113</v>
+        <v>-2.4303726895502</v>
       </c>
       <c r="K73">
-        <v>0.32</v>
+        <v>3.77</v>
       </c>
       <c r="L73" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>2970203.04</v>
+        <v>3701910.9</v>
       </c>
       <c r="N73" s="1">
-        <v>2979905.04</v>
+        <v>3833924.56</v>
       </c>
       <c r="O73" s="1">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>2100000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>105.894</v>
+        <v>98.695</v>
       </c>
       <c r="E74" s="1">
-        <v>103.46509524</v>
+        <v>91.34423156</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2172767.0</v>
+        <v>2923015.41</v>
       </c>
       <c r="I74" s="1">
-        <v>51007.0</v>
+        <v>235224.59</v>
       </c>
       <c r="J74" s="1">
-        <v>2.3475595864628</v>
+        <v>8.0473263738285</v>
       </c>
       <c r="K74">
-        <v>3.29</v>
+        <v>0.34</v>
       </c>
       <c r="L74" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>2223774.0</v>
+        <v>3158240.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2292771.95</v>
+        <v>3169209.86</v>
       </c>
       <c r="O74" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>933000.0</v>
+        <v>878000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>104.712</v>
+        <v>100.107</v>
       </c>
       <c r="E75" s="1">
-        <v>100.86452304</v>
+        <v>69.3732164</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>941066.0</v>
+        <v>609096.84</v>
       </c>
       <c r="I75" s="1">
-        <v>35896.96</v>
+        <v>18717.06</v>
       </c>
       <c r="J75" s="1">
-        <v>3.8144997269054</v>
+        <v>3.0729202272663</v>
       </c>
       <c r="K75">
-        <v>2.95</v>
+        <v>0.58</v>
       </c>
       <c r="L75" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>976962.96</v>
+        <v>627813.9</v>
       </c>
       <c r="N75" s="1">
-        <v>1004457.3</v>
+        <v>632909.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2933000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.551</v>
+        <v>103.314</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2933000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I76" s="1">
-        <v>16160.83</v>
+        <v>51530.07</v>
       </c>
       <c r="J76" s="1">
-        <v>0.551</v>
+        <v>1.9558721009867</v>
       </c>
       <c r="K76">
-        <v>0.93</v>
+        <v>0.66</v>
       </c>
       <c r="L76" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2949160.83</v>
+        <v>2686164.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2976566.05</v>
+        <v>2703322.22</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>3659000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.833</v>
+        <v>99.548</v>
       </c>
       <c r="E77" s="1">
-        <v>105.91142307</v>
+        <v>100.0178554</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3875298.97</v>
+        <v>2213395.14</v>
       </c>
       <c r="I77" s="1">
-        <v>33720.5</v>
+        <v>-10397.9</v>
       </c>
       <c r="J77" s="1">
-        <v>0.87013931727698</v>
+        <v>-0.46977152032601</v>
       </c>
       <c r="K77">
-        <v>1.05</v>
+        <v>1.53</v>
       </c>
       <c r="L77" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>3909019.47</v>
+        <v>2202997.24</v>
       </c>
       <c r="N77" s="1">
-        <v>3947438.97</v>
+        <v>2236929.91</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>3620000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>106.141</v>
+        <v>101.582</v>
       </c>
       <c r="E78" s="1">
-        <v>108.24885055</v>
+        <v>100.43577248</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>3918608.39</v>
+        <v>1854044.36</v>
       </c>
       <c r="I78" s="1">
-        <v>-76304.19</v>
+        <v>21159.36</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.9472267296401</v>
+        <v>1.1412542470127</v>
       </c>
       <c r="K78">
-        <v>3.02</v>
+        <v>1.78</v>
       </c>
       <c r="L78" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>3842304.2</v>
+        <v>1875203.72</v>
       </c>
       <c r="N78" s="1">
-        <v>3951573.65</v>
+        <v>1908133.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.74</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>3300000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.745</v>
+        <v>101.969</v>
       </c>
       <c r="E79" s="1">
-        <v>91.34423152</v>
+        <v>100.0369051</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3014359.64</v>
+        <v>1981731.09</v>
       </c>
       <c r="I79" s="1">
-        <v>244225.36</v>
+        <v>38274.8</v>
       </c>
       <c r="J79" s="1">
-        <v>8.1020644238721</v>
+        <v>1.9313821230912</v>
       </c>
       <c r="K79">
-        <v>0.24</v>
+        <v>1.79</v>
       </c>
       <c r="L79" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>3258585.0</v>
+        <v>2020005.89</v>
       </c>
       <c r="N79" s="1">
-        <v>3266416.85</v>
+        <v>2055395.63</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>878000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.077</v>
+        <v>102.732</v>
       </c>
       <c r="E80" s="1">
-        <v>69.3732164</v>
+        <v>100.08080539</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>609096.84</v>
+        <v>3080487.19</v>
       </c>
       <c r="I80" s="1">
-        <v>18528.92</v>
+        <v>81603.77</v>
       </c>
       <c r="J80" s="1">
-        <v>3.0420318713195</v>
+        <v>2.6490540283662</v>
       </c>
       <c r="K80">
-        <v>0.36</v>
+        <v>1.58</v>
       </c>
       <c r="L80" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>627625.76</v>
+        <v>3162090.96</v>
       </c>
       <c r="N80" s="1">
-        <v>630761.47</v>
+        <v>3210761.84</v>
       </c>
       <c r="O80" s="1">
-        <v>0.12</v>
+        <v>0.61</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B81" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>2700000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>102.408</v>
+        <v>99.812</v>
       </c>
       <c r="E81" s="1">
-        <v>101.33207407</v>
+        <v>99.57946939</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2735966.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="I81" s="1">
-        <v>29050.0</v>
+        <v>3418.2</v>
       </c>
       <c r="J81" s="1">
-        <v>1.0617822005098</v>
+        <v>0.23351260422913</v>
       </c>
       <c r="K81">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="L81" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>2765016.0</v>
+        <v>1467236.4</v>
       </c>
       <c r="N81" s="1">
-        <v>2772219.08</v>
+        <v>1476056.4</v>
       </c>
       <c r="O81" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>2313000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.896</v>
+        <v>98.884</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0178556</v>
+        <v>97.976</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2313413.0</v>
+        <v>1673430.08</v>
       </c>
       <c r="I82" s="1">
-        <v>-2818.52</v>
+        <v>15508.64</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.12183384462696</v>
+        <v>0.92675757328325</v>
       </c>
       <c r="K82">
-        <v>1.2</v>
+        <v>1.11</v>
       </c>
       <c r="L82" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>2310594.48</v>
+        <v>1688938.72</v>
       </c>
       <c r="N82" s="1">
-        <v>2338350.48</v>
+        <v>1707832.01</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B83" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>1946000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.575</v>
+        <v>99.566</v>
       </c>
       <c r="E83" s="1">
-        <v>100.43577235</v>
+        <v>78.77307</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1954480.13</v>
+        <v>2914603.59</v>
       </c>
       <c r="I83" s="1">
-        <v>2709.37</v>
+        <v>769338.41</v>
       </c>
       <c r="J83" s="1">
-        <v>0.13862356328995</v>
+        <v>26.395987867427</v>
       </c>
       <c r="K83">
-        <v>1.38</v>
+        <v>1.1</v>
       </c>
       <c r="L83" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>1957189.5</v>
+        <v>3683942.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1984000.76</v>
+        <v>3724540.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B84" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>2081000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.772</v>
+        <v>99.536</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03690533</v>
+        <v>94.94162525</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2081768.0</v>
+        <v>3797665.01</v>
       </c>
       <c r="I84" s="1">
-        <v>36107.32</v>
+        <v>183774.99</v>
       </c>
       <c r="J84" s="1">
-        <v>1.734454559778</v>
+        <v>4.8391574695526</v>
       </c>
       <c r="K84">
-        <v>1.42</v>
+        <v>1.49</v>
       </c>
       <c r="L84" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>2117875.32</v>
+        <v>3981440.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2147464.54</v>
+        <v>4040856.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.4</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B85" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>3178000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>102.668</v>
+        <v>104.636</v>
       </c>
       <c r="E85" s="1">
-        <v>100.08080554</v>
+        <v>104.36764887</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3180568.0</v>
+        <v>3224960.35</v>
       </c>
       <c r="I85" s="1">
-        <v>82221.04</v>
+        <v>8292.04</v>
       </c>
       <c r="J85" s="1">
-        <v>2.5851055534735</v>
+        <v>0.25712068056899</v>
       </c>
       <c r="K85">
-        <v>1.24</v>
+        <v>2.41</v>
       </c>
       <c r="L85" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>3262789.04</v>
+        <v>3233252.39</v>
       </c>
       <c r="N85" s="1">
-        <v>3302116.79</v>
+        <v>3307863.02</v>
       </c>
       <c r="O85" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B86" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>1570000.0</v>
+        <v>4873000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.824</v>
+        <v>100.387</v>
       </c>
       <c r="E86" s="1">
-        <v>99.57946943</v>
+        <v>97.79670121</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1563397.67</v>
+        <v>4765633.25</v>
       </c>
       <c r="I86" s="1">
-        <v>-11860.87</v>
+        <v>126225.26</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.75865982325533</v>
+        <v>2.6486566082272</v>
       </c>
       <c r="K86">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>588.75</v>
+        <v>1.24</v>
+      </c>
+      <c r="L86" t="s">
+        <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>1551536.8</v>
+        <v>4891858.51</v>
       </c>
       <c r="N86" s="1">
-        <v>1552125.55</v>
+        <v>4952161.89</v>
       </c>
       <c r="O86" s="1">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>1808000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.866</v>
+        <v>104.32</v>
       </c>
       <c r="E87" s="1">
-        <v>97.976</v>
+        <v>106.56094038</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1771406.08</v>
+        <v>393209.87</v>
       </c>
       <c r="I87" s="1">
-        <v>16091.2</v>
+        <v>-8269.07</v>
       </c>
       <c r="J87" s="1">
-        <v>0.90838572711684</v>
+        <v>-2.1029660318547</v>
       </c>
       <c r="K87">
-        <v>0.74</v>
+        <v>2.03</v>
       </c>
       <c r="L87" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>1787497.28</v>
+        <v>384940.8</v>
       </c>
       <c r="N87" s="1">
-        <v>1800908.68</v>
+        <v>392413.05</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B88" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>3800000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.517</v>
+        <v>101.918</v>
       </c>
       <c r="E88" s="1">
-        <v>78.77307</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2993376.66</v>
+        <v>2697000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>788269.34</v>
+        <v>51728.46</v>
       </c>
       <c r="J88" s="1">
-        <v>26.333783868015</v>
+        <v>1.918</v>
       </c>
       <c r="K88">
-        <v>0.98</v>
+        <v>2.26</v>
       </c>
       <c r="L88" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>3781646.0</v>
+        <v>2748728.46</v>
       </c>
       <c r="N88" s="1">
-        <v>3818969.29</v>
+        <v>2809598.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.71</v>
+        <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>4130000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.007</v>
+        <v>98.204</v>
       </c>
       <c r="E89" s="1">
-        <v>94.94162518</v>
+        <v>93.34613647</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3921089.12</v>
+        <v>4281787.28</v>
       </c>
       <c r="I89" s="1">
-        <v>167899.98</v>
+        <v>222830.2</v>
       </c>
       <c r="J89" s="1">
-        <v>4.2819730656874</v>
+        <v>5.2041398936567</v>
       </c>
       <c r="K89">
-        <v>1.16</v>
+        <v>0.7</v>
       </c>
       <c r="L89" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>4088989.1</v>
+        <v>4504617.48</v>
       </c>
       <c r="N89" s="1">
-        <v>4137000.35</v>
+        <v>4536917.61</v>
       </c>
       <c r="O89" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B90" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>3190000.0</v>
+        <v>2137000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>104.66</v>
+        <v>99.998</v>
       </c>
       <c r="E90" s="1">
-        <v>104.3676489</v>
+        <v>99.685</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3329328.0</v>
+        <v>2130268.45</v>
       </c>
       <c r="I90" s="1">
-        <v>9326.0</v>
+        <v>6688.81</v>
       </c>
       <c r="J90" s="1">
-        <v>0.28011658809225</v>
+        <v>0.3139890655565</v>
       </c>
       <c r="K90">
-        <v>1.82</v>
+        <v>0.59</v>
       </c>
       <c r="L90" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>3338654.0</v>
+        <v>2136957.26</v>
       </c>
       <c r="N90" s="1">
-        <v>3396738.58</v>
+        <v>2149545.07</v>
       </c>
       <c r="O90" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B91" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>5030000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.349</v>
+        <v>100.005</v>
       </c>
       <c r="E91" s="1">
-        <v>97.79670119</v>
+        <v>99.43250047</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>4919174.07</v>
+        <v>2105980.36</v>
       </c>
       <c r="I91" s="1">
-        <v>128380.63</v>
+        <v>12125.54</v>
       </c>
       <c r="J91" s="1">
-        <v>2.609800510678</v>
+        <v>0.57576700287936</v>
       </c>
       <c r="K91">
-        <v>0.89</v>
+        <v>0.33</v>
       </c>
       <c r="L91" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>5047554.7</v>
+        <v>2118105.9</v>
       </c>
       <c r="N91" s="1">
-        <v>5092510.33</v>
+        <v>2125076.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.95</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>369000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>104.432</v>
+        <v>100.033</v>
       </c>
       <c r="E92" s="1">
-        <v>106.56094038</v>
+        <v>99.91096625</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>393209.87</v>
+        <v>1450707.23</v>
       </c>
       <c r="I92" s="1">
-        <v>-7855.79</v>
+        <v>1771.93</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.9978618542815</v>
+        <v>0.12214249459555</v>
       </c>
       <c r="K92">
-        <v>1.46</v>
+        <v>1.68</v>
       </c>
       <c r="L92" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>385354.08</v>
+        <v>1452479.16</v>
       </c>
       <c r="N92" s="1">
-        <v>390750.71</v>
+        <v>1476825.02</v>
       </c>
       <c r="O92" s="1">
-        <v>0.07</v>
+        <v>0.28</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B93" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>2797000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.422</v>
+        <v>105.72</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>102.76761933</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2797000.0</v>
+        <v>3083028.58</v>
       </c>
       <c r="I93" s="1">
-        <v>39773.34</v>
+        <v>88571.42</v>
       </c>
       <c r="J93" s="1">
-        <v>1.422</v>
+        <v>2.8728705460136</v>
       </c>
       <c r="K93">
-        <v>1.72</v>
+        <v>2.03</v>
       </c>
       <c r="L93" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>2836773.34</v>
+        <v>3171600.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2884749.66</v>
+        <v>3232350.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B94" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>4737000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.38</v>
+        <v>106.613</v>
       </c>
       <c r="E94" s="1">
-        <v>93.34613637</v>
+        <v>107.00187687</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>4421806.48</v>
+        <v>4371026.67</v>
       </c>
       <c r="I94" s="1">
-        <v>238454.12</v>
+        <v>-15885.62</v>
       </c>
       <c r="J94" s="1">
-        <v>5.3926855704459</v>
+        <v>-0.36342994905588</v>
       </c>
       <c r="K94">
-        <v>0.43</v>
+        <v>2.64</v>
       </c>
       <c r="L94" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>4660260.6</v>
+        <v>4355141.05</v>
       </c>
       <c r="N94" s="1">
-        <v>4680787.6</v>
+        <v>4462797.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B95" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>2237000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.019</v>
+        <v>102.833</v>
       </c>
       <c r="E95" s="1">
-        <v>99.685</v>
+        <v>100.677</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2229953.45</v>
+        <v>805416.0</v>
       </c>
       <c r="I95" s="1">
-        <v>7471.58</v>
+        <v>17248.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.33505542458745</v>
+        <v>2.1415020312484</v>
       </c>
       <c r="K95">
-        <v>0.21</v>
+        <v>0.91</v>
       </c>
       <c r="L95" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>2237425.03</v>
+        <v>822664.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2242021.61</v>
+        <v>829929.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B96" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>2218000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.373</v>
+        <v>107.711</v>
       </c>
       <c r="E96" s="1">
-        <v>99.43250045</v>
+        <v>106.27639</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2205412.86</v>
+        <v>2444356.97</v>
       </c>
       <c r="I96" s="1">
-        <v>-1319.72</v>
+        <v>32996.03</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.059840042829894</v>
+        <v>1.3498858965759</v>
       </c>
       <c r="K96">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>712.27</v>
+        <v>0.25</v>
+      </c>
+      <c r="L96" t="s">
+        <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>2204093.14</v>
+        <v>2477353.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2204805.41</v>
+        <v>2483024.23</v>
       </c>
       <c r="O96" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B97" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>1552000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.721</v>
+        <v>100.766</v>
       </c>
       <c r="E97" s="1">
-        <v>99.91096649</v>
+        <v>101.61188214</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1550618.2</v>
+        <v>1422566.35</v>
       </c>
       <c r="I97" s="1">
-        <v>-2948.28</v>
+        <v>-11842.35</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.19013577939431</v>
+        <v>-0.83246380739991</v>
       </c>
       <c r="K97">
-        <v>1.37</v>
+        <v>3.34</v>
       </c>
       <c r="L97" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>1547669.92</v>
+        <v>1410724.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1568930.19</v>
+        <v>1457441.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B98" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>3100000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>105.723</v>
+        <v>98.49</v>
       </c>
       <c r="E98" s="1">
-        <v>102.76761935</v>
+        <v>99.00852132</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3185796.2</v>
+        <v>3737571.68</v>
       </c>
       <c r="I98" s="1">
-        <v>91616.8</v>
+        <v>-19574.18</v>
       </c>
       <c r="J98" s="1">
-        <v>2.8757897319358</v>
+        <v>-0.52371383550295</v>
       </c>
       <c r="K98">
-        <v>1.46</v>
+        <v>1.78</v>
       </c>
       <c r="L98" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>3277413.0</v>
+        <v>3717997.5</v>
       </c>
       <c r="N98" s="1">
-        <v>3322750.5</v>
+        <v>3785108.61</v>
       </c>
       <c r="O98" s="1">
-        <v>0.62</v>
+        <v>0.72</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C99" s="1">
-        <v>4219000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>106.751</v>
+        <v>98.671</v>
       </c>
       <c r="E99" s="1">
-        <v>107.00187699</v>
+        <v>97.5</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>4514409.19</v>
+        <v>2096250.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-10584.5</v>
+        <v>25176.5</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.2344603591417</v>
+        <v>1.2010256410256</v>
       </c>
       <c r="K99">
-        <v>2.06</v>
+        <v>2.87</v>
       </c>
       <c r="L99" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>4503824.69</v>
+        <v>2121426.5</v>
       </c>
       <c r="N99" s="1">
-        <v>4590841.57</v>
+        <v>2183104.63</v>
       </c>
       <c r="O99" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C100" s="1">
-        <v>800000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.671</v>
+        <v>96.786</v>
       </c>
       <c r="E100" s="1">
-        <v>100.677</v>
+        <v>92.6043248</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>805416.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I100" s="1">
-        <v>15952.0</v>
+        <v>63728.73</v>
       </c>
       <c r="J100" s="1">
-        <v>1.9805913962474</v>
+        <v>4.5156370458285</v>
       </c>
       <c r="K100">
-        <v>0.58</v>
+        <v>1.05</v>
       </c>
       <c r="L100" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="M100" s="1">
-        <v>821368.0</v>
+        <v>1475018.64</v>
       </c>
       <c r="N100" s="1">
-        <v>826025.53</v>
+        <v>1491020.64</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B101" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C101" s="1">
-        <v>2400000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>107.457</v>
+        <v>102.102</v>
       </c>
       <c r="E101" s="1">
-        <v>106.27639</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>2550633.36</v>
+        <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>28334.64</v>
+        <v>18518.62</v>
       </c>
       <c r="J101" s="1">
-        <v>1.1108864348893</v>
+        <v>2.102</v>
       </c>
       <c r="K101">
-        <v>5.44</v>
+        <v>0.49</v>
       </c>
       <c r="L101" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="M101" s="1">
-        <v>2578968.0</v>
+        <v>899518.62</v>
       </c>
       <c r="N101" s="1">
-        <v>2709529.64</v>
+        <v>903801.26</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B102" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C102" s="1">
-        <v>1500000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.676</v>
+        <v>102.102</v>
       </c>
       <c r="E102" s="1">
-        <v>101.611882</v>
+        <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1524178.23</v>
+        <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-14038.23</v>
+        <v>64493.06</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.92103598671659</v>
+        <v>2.0416515911141</v>
       </c>
       <c r="K102">
-        <v>3.06</v>
+        <v>2.2</v>
       </c>
       <c r="L102" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="M102" s="1">
-        <v>1510140.0</v>
+        <v>3223360.14</v>
       </c>
       <c r="N102" s="1">
-        <v>1556023.56</v>
+        <v>3292945.68</v>
       </c>
       <c r="O102" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B103" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C103" s="1">
-        <v>3900000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.926</v>
+        <v>101.182</v>
       </c>
       <c r="E103" s="1">
-        <v>99.00852128</v>
+        <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3861332.33</v>
+        <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>-42218.33</v>
+        <v>97240.47</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0933617309236</v>
+        <v>3.3984464820012</v>
       </c>
       <c r="K103">
-        <v>1.44</v>
+        <v>2.39</v>
       </c>
       <c r="L103" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="M103" s="1">
-        <v>3819114.0</v>
+        <v>2958561.68</v>
       </c>
       <c r="N103" s="1">
-        <v>3875447.33</v>
+        <v>3028494.01</v>
       </c>
       <c r="O103" s="1">
-        <v>0.73</v>
+        <v>0.58</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B104" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C104" s="1">
-        <v>2250000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.479</v>
+        <v>100.94</v>
       </c>
       <c r="E104" s="1">
-        <v>97.5</v>
+        <v>100.32507202</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2193750.0</v>
+        <v>849753.36</v>
       </c>
       <c r="I104" s="1">
-        <v>22027.5</v>
+        <v>5208.44</v>
       </c>
       <c r="J104" s="1">
-        <v>1.0041025641026</v>
+        <v>0.6129354993077</v>
       </c>
       <c r="K104">
-        <v>2.31</v>
+        <v>1.21</v>
       </c>
       <c r="L104" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="M104" s="1">
-        <v>2215777.5</v>
+        <v>854961.8</v>
       </c>
       <c r="N104" s="1">
-        <v>2267668.13</v>
+        <v>865238.73</v>
       </c>
       <c r="O104" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B105" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C105" s="1">
-        <v>2129000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.866</v>
+        <v>102.154</v>
       </c>
       <c r="E105" s="1">
-        <v>100.30556224</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2135505.42</v>
+        <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-9358.28</v>
+        <v>27528.12</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.43822319121063</v>
+        <v>2.154</v>
       </c>
       <c r="K105">
-        <v>0.76</v>
+        <v>1.9</v>
       </c>
       <c r="L105" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="M105" s="1">
-        <v>2126147.14</v>
+        <v>1305528.12</v>
       </c>
       <c r="N105" s="1">
-        <v>2142336.41</v>
+        <v>1329862.64</v>
       </c>
       <c r="O105" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C106" s="1">
-        <v>2146000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.905</v>
+        <v>101.118</v>
       </c>
       <c r="E106" s="1">
-        <v>100.08383038</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2147799.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-3837.7</v>
+        <v>22225.84</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.17868059348198</v>
+        <v>1.118</v>
       </c>
       <c r="K106">
-        <v>0.73</v>
+        <v>1.37</v>
       </c>
       <c r="L106" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="M106" s="1">
-        <v>2143961.3</v>
+        <v>2010225.84</v>
       </c>
       <c r="N106" s="1">
-        <v>2159698.63</v>
+        <v>2037431.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B107" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C107" s="1">
-        <v>1624000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>97.348</v>
+        <v>101.548</v>
       </c>
       <c r="E107" s="1">
-        <v>92.60432512</v>
+        <v>100.83722714</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1503894.24</v>
+        <v>2117581.77</v>
       </c>
       <c r="I107" s="1">
-        <v>77037.28</v>
+        <v>14926.23</v>
       </c>
       <c r="J107" s="1">
-        <v>5.1225197856998</v>
+        <v>0.70487148177518</v>
       </c>
       <c r="K107">
-        <v>0.86</v>
+        <v>0.52</v>
       </c>
       <c r="L107" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="M107" s="1">
-        <v>1580931.52</v>
+        <v>2132508.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1594938.52</v>
+        <v>2143390.6</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B108" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="C108" s="1">
-        <v>1621000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.653</v>
+        <v>104.024</v>
       </c>
       <c r="E108" s="1">
-        <v>105.2078797</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1705419.73</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>-41414.6</v>
+        <v>80814.16</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.4284109812662</v>
+        <v>2.2188252566138</v>
       </c>
       <c r="K108">
-        <v>0.92</v>
+        <v>2.22</v>
       </c>
       <c r="L108" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>1664005.13</v>
+        <v>3723018.96</v>
       </c>
       <c r="N108" s="1">
-        <v>1678864.3</v>
+        <v>3802369.8</v>
       </c>
       <c r="O108" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C109" s="1">
-        <v>3260000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.631</v>
+        <v>100.073</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0591411</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>3261928.0</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>51242.6</v>
+        <v>6552.0</v>
       </c>
       <c r="J109" s="1">
-        <v>1.5709298304561</v>
+        <v>0.27354709418838</v>
       </c>
       <c r="K109">
-        <v>1.73</v>
+        <v>1.32</v>
       </c>
       <c r="L109" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>3313170.6</v>
+        <v>2401752.0</v>
       </c>
       <c r="N109" s="1">
-        <v>3369405.6</v>
+        <v>2433376.31</v>
       </c>
       <c r="O109" s="1">
-        <v>0.63</v>
+        <v>0.46</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C110" s="1">
-        <v>3024000.0</v>
+        <v>1319000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.294</v>
+        <v>101.761</v>
       </c>
       <c r="E110" s="1">
-        <v>97.85640245</v>
+        <v>100.12170508</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2959177.61</v>
+        <v>1320605.29</v>
       </c>
       <c r="I110" s="1">
-        <v>103952.95</v>
+        <v>21622.3</v>
       </c>
       <c r="J110" s="1">
-        <v>3.5128999911567</v>
+        <v>1.6373022403992</v>
       </c>
       <c r="K110">
-        <v>1.96</v>
+        <v>0.2</v>
       </c>
       <c r="L110" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>3063130.56</v>
+        <v>1342227.59</v>
       </c>
       <c r="N110" s="1">
-        <v>3122539.56</v>
+        <v>1344865.59</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C111" s="1">
-        <v>847000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.83</v>
+        <v>105.064</v>
       </c>
       <c r="E111" s="1">
-        <v>100.32507202</v>
+        <v>100.47036099</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>849753.36</v>
+        <v>934941.01</v>
       </c>
       <c r="I111" s="1">
-        <v>4276.74</v>
+        <v>42746.75</v>
       </c>
       <c r="J111" s="1">
-        <v>0.50329191990485</v>
+        <v>4.5721333798375</v>
       </c>
       <c r="K111">
-        <v>0.75</v>
+        <v>2.81</v>
       </c>
       <c r="L111" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>854030.1</v>
+        <v>977687.76</v>
       </c>
       <c r="N111" s="1">
-        <v>860354.37</v>
+        <v>1003859.87</v>
       </c>
       <c r="O111" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C112" s="1">
-        <v>1378000.0</v>
+        <v>4353000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.512</v>
+        <v>100.097</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>14.53366506</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1378000.0</v>
+        <v>632650.44</v>
       </c>
       <c r="I112" s="1">
-        <v>20835.36</v>
+        <v>16297.58</v>
       </c>
       <c r="J112" s="1">
-        <v>1.512</v>
+        <v>2.5760797700544</v>
       </c>
       <c r="K112">
-        <v>1.52</v>
+        <v>0.28</v>
       </c>
       <c r="L112" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>1398835.36</v>
+        <v>648948.02</v>
       </c>
       <c r="N112" s="1">
-        <v>1419788.51</v>
+        <v>661049.98</v>
       </c>
       <c r="O112" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B113" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C113" s="1">
-        <v>2088000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.577</v>
+        <v>103.37</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>100.14070507</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2088000.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I113" s="1">
-        <v>12047.76</v>
+        <v>70075.7</v>
       </c>
       <c r="J113" s="1">
-        <v>0.577</v>
+        <v>3.2247575335589</v>
       </c>
       <c r="K113">
-        <v>0.95</v>
+        <v>1.65</v>
       </c>
       <c r="L113" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>2100047.76</v>
+        <v>2243129.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2119925.52</v>
+        <v>2278979.21</v>
       </c>
       <c r="O113" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B114" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C114" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.516</v>
+        <v>103.247</v>
       </c>
       <c r="E114" s="1">
-        <v>100.83722727</v>
+        <v>102.39609091</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2218419.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="I114" s="1">
-        <v>14933.0</v>
+        <v>9360.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.67313704038777</v>
+        <v>0.83099763218944</v>
       </c>
       <c r="K114">
-        <v>0.15</v>
+        <v>1.37</v>
       </c>
       <c r="L114" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>2233352.0</v>
+        <v>1135717.0</v>
       </c>
       <c r="N114" s="1">
-        <v>2236567.62</v>
+        <v>1150826.72</v>
       </c>
       <c r="O114" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C115" s="1">
-        <v>3697000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.983</v>
+        <v>103.467</v>
       </c>
       <c r="E115" s="1">
-        <v>101.76599053</v>
+        <v>92.97841301</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3762288.67</v>
+        <v>4975274.88</v>
       </c>
       <c r="I115" s="1">
-        <v>81962.84</v>
+        <v>7592.37</v>
       </c>
       <c r="J115" s="1">
-        <v>2.1785367149937</v>
+        <v>0.15260202065459</v>
       </c>
       <c r="K115">
-        <v>1.84</v>
+        <v>1.24</v>
       </c>
       <c r="L115" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>3844251.51</v>
+        <v>4982867.25</v>
       </c>
       <c r="N115" s="1">
-        <v>3912392.79</v>
+        <v>5049386.87</v>
       </c>
       <c r="O115" s="1">
-        <v>0.73</v>
+        <v>0.96</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C116" s="1">
-        <v>2500000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.028</v>
+        <v>105.395</v>
       </c>
       <c r="E116" s="1">
-        <v>99.8</v>
+        <v>103.47</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2495000.0</v>
+        <v>1541703.0</v>
       </c>
       <c r="I116" s="1">
-        <v>5700.0</v>
+        <v>28682.5</v>
       </c>
       <c r="J116" s="1">
-        <v>0.22845691382766</v>
+        <v>1.8604426403789</v>
       </c>
       <c r="K116">
-        <v>0.62</v>
+        <v>2.18</v>
       </c>
       <c r="L116" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>2500700.0</v>
+        <v>1570385.5</v>
       </c>
       <c r="N116" s="1">
-        <v>2516238.67</v>
+        <v>1602937.86</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B117" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C117" s="1">
-        <v>1419000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.022</v>
+        <v>107.313</v>
       </c>
       <c r="E117" s="1">
-        <v>100.12170543</v>
+        <v>105.20933357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1420727.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I117" s="1">
-        <v>12775.18</v>
+        <v>29451.33</v>
       </c>
       <c r="J117" s="1">
-        <v>0.89920019820838</v>
+        <v>1.9995055164409</v>
       </c>
       <c r="K117">
-        <v>2.04</v>
+        <v>0.95</v>
       </c>
       <c r="L117" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>1433502.18</v>
+        <v>1502382.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1462512.85</v>
+        <v>1515682.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B118" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C118" s="1">
-        <v>930564.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>104.279</v>
+        <v>96.638</v>
       </c>
       <c r="E118" s="1">
-        <v>100.47036099</v>
+        <v>98.03544408</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>934941.01</v>
+        <v>2673426.56</v>
       </c>
       <c r="I118" s="1">
-        <v>35441.82</v>
+        <v>-38108.3</v>
       </c>
       <c r="J118" s="1">
-        <v>3.7908081494896</v>
+        <v>-1.4254477968529</v>
       </c>
       <c r="K118">
-        <v>2.03</v>
+        <v>1.54</v>
       </c>
       <c r="L118" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>970382.83</v>
+        <v>2635318.26</v>
       </c>
       <c r="N118" s="1">
-        <v>989284.91</v>
+        <v>2677268.61</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C119" s="1">
-        <v>4496000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.057</v>
+        <v>100.009</v>
       </c>
       <c r="E119" s="1">
-        <v>14.53366504</v>
+        <v>99.9978546</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>653433.58</v>
+        <v>3926915.75</v>
       </c>
       <c r="I119" s="1">
-        <v>16565.13</v>
+        <v>437.68</v>
       </c>
       <c r="J119" s="1">
-        <v>2.5350901005118</v>
+        <v>0.011145642735014</v>
       </c>
       <c r="K119">
-        <v>0.23</v>
+        <v>0.83</v>
       </c>
       <c r="L119" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>669998.71</v>
+        <v>3927353.43</v>
       </c>
       <c r="N119" s="1">
-        <v>680266.17</v>
+        <v>3959901.17</v>
       </c>
       <c r="O119" s="1">
-        <v>0.13</v>
+        <v>0.76</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B120" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C120" s="1">
-        <v>2270000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.982</v>
+        <v>86.837</v>
       </c>
       <c r="E120" s="1">
-        <v>100.14070485</v>
+        <v>91.95776</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2273194.0</v>
+        <v>2206986.24</v>
       </c>
       <c r="I120" s="1">
-        <v>64497.4</v>
+        <v>-122898.24</v>
       </c>
       <c r="J120" s="1">
-        <v>2.83730293147</v>
+        <v>-5.5686001920882</v>
       </c>
       <c r="K120">
-        <v>1.25</v>
+        <v>1.6</v>
       </c>
       <c r="L120" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>2337691.4</v>
+        <v>2084088.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2365971.82</v>
+        <v>2122438.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B121" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C121" s="1">
-        <v>1100000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.316</v>
+        <v>99.542</v>
       </c>
       <c r="E121" s="1">
-        <v>102.39609091</v>
+        <v>96.87136758</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1126357.0</v>
+        <v>3196755.13</v>
       </c>
       <c r="I121" s="1">
-        <v>10119.0</v>
+        <v>88130.87</v>
       </c>
       <c r="J121" s="1">
-        <v>0.89838301710736</v>
+        <v>2.7568852294295</v>
       </c>
       <c r="K121">
-        <v>0.93</v>
+        <v>0.07</v>
       </c>
       <c r="L121" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="M121" s="1">
-        <v>1136476.0</v>
+        <v>3284886.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1146658.64</v>
+        <v>3287062.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B122" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C122" s="1">
-        <v>5525000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.484</v>
+        <v>104.468</v>
       </c>
       <c r="E122" s="1">
-        <v>92.97841303</v>
+        <v>101.22761608</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5137057.32</v>
+        <v>1687464.36</v>
       </c>
       <c r="I122" s="1">
-        <v>8684.58</v>
+        <v>54017.2</v>
       </c>
       <c r="J122" s="1">
-        <v>0.16905748678701</v>
+        <v>3.2010868662139</v>
       </c>
       <c r="K122">
-        <v>0.77</v>
+        <v>1.76</v>
       </c>
       <c r="L122" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M122" s="1">
-        <v>5145741.9</v>
+        <v>1741481.56</v>
       </c>
       <c r="N122" s="1">
-        <v>5188008.15</v>
+        <v>1770862.44</v>
       </c>
       <c r="O122" s="1">
-        <v>0.97</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B123" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C123" s="1">
-        <v>1590000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.452</v>
+        <v>104.075</v>
       </c>
       <c r="E123" s="1">
-        <v>103.47</v>
+        <v>103.54205743</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1645173.0</v>
+        <v>1875146.66</v>
       </c>
       <c r="I123" s="1">
-        <v>15613.8</v>
+        <v>9651.59</v>
       </c>
       <c r="J123" s="1">
-        <v>0.94906736252054</v>
+        <v>0.51471120664236</v>
       </c>
       <c r="K123">
-        <v>1.64</v>
+        <v>2.72</v>
       </c>
       <c r="L123" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M123" s="1">
-        <v>1660786.8</v>
+        <v>1884798.25</v>
       </c>
       <c r="N123" s="1">
-        <v>1686911.38</v>
+        <v>1934072.13</v>
       </c>
       <c r="O123" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B124" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C124" s="1">
-        <v>1500000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>106.202</v>
+        <v>103.147</v>
       </c>
       <c r="E124" s="1">
-        <v>105.20933333</v>
+        <v>101.78811563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1578140.0</v>
+        <v>1302887.88</v>
       </c>
       <c r="I124" s="1">
-        <v>14890.0</v>
+        <v>17393.72</v>
       </c>
       <c r="J124" s="1">
-        <v>0.94351578440443</v>
+        <v>1.3350128024831</v>
       </c>
       <c r="K124">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.05</v>
+      </c>
+      <c r="L124">
+        <v>600.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1593030.0</v>
+        <v>1320281.6</v>
       </c>
       <c r="N124" s="1">
-        <v>1598373.75</v>
+        <v>1320881.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>2827000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.705</v>
+        <v>97.497</v>
       </c>
       <c r="E125" s="1">
-        <v>98.03544393</v>
+        <v>94.44113136</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2771462.0</v>
+        <v>2005929.63</v>
       </c>
       <c r="I125" s="1">
-        <v>-37611.65</v>
+        <v>64906.65</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.3571050225477</v>
+        <v>3.2357391320851</v>
       </c>
       <c r="K125">
-        <v>0.99</v>
+        <v>0.33</v>
       </c>
       <c r="L125" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>2733850.35</v>
+        <v>2070836.28</v>
       </c>
       <c r="N125" s="1">
-        <v>2761727.71</v>
+        <v>2077916.28</v>
       </c>
       <c r="O125" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B126" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>4055000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.058</v>
+        <v>105.183</v>
       </c>
       <c r="E126" s="1">
-        <v>99.9978545</v>
+        <v>101.19775245</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4054913.0</v>
+        <v>1855966.78</v>
       </c>
       <c r="I126" s="1">
-        <v>2438.9</v>
+        <v>73089.44</v>
       </c>
       <c r="J126" s="1">
-        <v>0.060146789832482</v>
+        <v>3.9380791072133</v>
       </c>
       <c r="K126">
-        <v>0.51</v>
+        <v>3.14</v>
       </c>
       <c r="L126" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>4057351.9</v>
+        <v>1929056.22</v>
       </c>
       <c r="N126" s="1">
-        <v>4077866.26</v>
+        <v>1986674.39</v>
       </c>
       <c r="O126" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B127" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>2500000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>87.875</v>
+        <v>102.997</v>
       </c>
       <c r="E127" s="1">
-        <v>91.95776</v>
+        <v>101.43494653</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2298944.0</v>
+        <v>2485156.19</v>
       </c>
       <c r="I127" s="1">
-        <v>-102069.0</v>
+        <v>38270.31</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.4398210656719</v>
+        <v>1.5399559252652</v>
       </c>
       <c r="K127">
-        <v>0.98</v>
+        <v>1.34</v>
       </c>
       <c r="L127" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>2196875.0</v>
+        <v>2523426.5</v>
       </c>
       <c r="N127" s="1">
-        <v>2221458.33</v>
+        <v>2556297.33</v>
       </c>
       <c r="O127" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B128" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>3400000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.55</v>
+        <v>94.343</v>
       </c>
       <c r="E128" s="1">
-        <v>96.87136765</v>
+        <v>98.76648216</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3293626.5</v>
+        <v>1024208.42</v>
       </c>
       <c r="I128" s="1">
-        <v>91073.5</v>
+        <v>-45871.51</v>
       </c>
       <c r="J128" s="1">
-        <v>2.7651435279623</v>
+        <v>-4.47872806982</v>
       </c>
       <c r="K128">
-        <v>2.24</v>
+        <v>1.06</v>
       </c>
       <c r="L128" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>3384700.0</v>
+        <v>978336.91</v>
       </c>
       <c r="N128" s="1">
-        <v>3460931.78</v>
+        <v>989379.62</v>
       </c>
       <c r="O128" s="1">
-        <v>0.65</v>
+        <v>0.19</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B129" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>1767000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>104.125</v>
+        <v>102.759</v>
       </c>
       <c r="E129" s="1">
-        <v>101.2276163</v>
+        <v>100.0960031</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1788691.98</v>
+        <v>3878720.12</v>
       </c>
       <c r="I129" s="1">
-        <v>51196.77</v>
+        <v>103191.13</v>
       </c>
       <c r="J129" s="1">
-        <v>2.8622462991085</v>
+        <v>2.660442795754</v>
       </c>
       <c r="K129">
-        <v>1.27</v>
+        <v>2.34</v>
       </c>
       <c r="L129" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>1839888.75</v>
+        <v>3981911.25</v>
       </c>
       <c r="N129" s="1">
-        <v>1862381.19</v>
+        <v>4072489.38</v>
       </c>
       <c r="O129" s="1">
-        <v>0.35</v>
+        <v>0.78</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>1911000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.274</v>
+        <v>106.435</v>
       </c>
       <c r="E130" s="1">
-        <v>103.54205756</v>
+        <v>108.80813929</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1978688.72</v>
+        <v>828029.94</v>
       </c>
       <c r="I130" s="1">
-        <v>13987.42</v>
+        <v>-18059.59</v>
       </c>
       <c r="J130" s="1">
-        <v>0.70690350930994</v>
+        <v>-2.1810310385637</v>
       </c>
       <c r="K130">
-        <v>2.17</v>
+        <v>0.3</v>
       </c>
       <c r="L130" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>1992676.14</v>
+        <v>809970.35</v>
       </c>
       <c r="N130" s="1">
-        <v>2034197.08</v>
+        <v>812282.78</v>
       </c>
       <c r="O130" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B131" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>1380000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.896</v>
+        <v>117.176</v>
       </c>
       <c r="E131" s="1">
-        <v>101.78811594</v>
+        <v>123.47145</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1404676.0</v>
+        <v>2345957.55</v>
       </c>
       <c r="I131" s="1">
-        <v>15288.8</v>
+        <v>-119613.55</v>
       </c>
       <c r="J131" s="1">
-        <v>1.0884218139984</v>
+        <v>-5.0987090537934</v>
       </c>
       <c r="K131">
-        <v>2.39</v>
+        <v>0.81</v>
       </c>
       <c r="L131" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>1419964.8</v>
+        <v>2226344.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1452955.43</v>
+        <v>2241674.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B132" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>2224000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.087</v>
+        <v>109.943</v>
       </c>
       <c r="E132" s="1">
-        <v>94.44113129</v>
+        <v>113.147</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2100370.76</v>
+        <v>1443755.72</v>
       </c>
       <c r="I132" s="1">
-        <v>81084.12</v>
+        <v>-40883.04</v>
       </c>
       <c r="J132" s="1">
-        <v>3.8604669967887</v>
+        <v>-2.8317144953026</v>
       </c>
       <c r="K132">
-        <v>0.13</v>
+        <v>0.67</v>
       </c>
       <c r="L132" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>2181454.88</v>
+        <v>1402872.68</v>
       </c>
       <c r="N132" s="1">
-        <v>2184234.88</v>
+        <v>1411477.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B133" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>1934000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>104.663</v>
+        <v>96.844</v>
       </c>
       <c r="E133" s="1">
-        <v>101.19775233</v>
+        <v>93.14264308</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1957164.53</v>
+        <v>1210854.36</v>
       </c>
       <c r="I133" s="1">
-        <v>67017.89</v>
+        <v>48117.64</v>
       </c>
       <c r="J133" s="1">
-        <v>3.4242338328091</v>
+        <v>3.9738585902272</v>
       </c>
       <c r="K133">
-        <v>2.54</v>
+        <v>0.67</v>
       </c>
       <c r="L133" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M133" s="1">
-        <v>2024182.42</v>
+        <v>1258972.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2073257.67</v>
+        <v>1267635.7</v>
       </c>
       <c r="O133" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B134" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C134" s="1">
-        <v>2550000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>103.121</v>
+        <v>98.544</v>
       </c>
       <c r="E134" s="1">
-        <v>101.43494667</v>
+        <v>94.47603859</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2586591.14</v>
+        <v>3770538.7</v>
       </c>
       <c r="I134" s="1">
-        <v>42994.36</v>
+        <v>162352.34</v>
       </c>
       <c r="J134" s="1">
-        <v>1.6622016265006</v>
+        <v>4.3058128537442</v>
       </c>
       <c r="K134">
-        <v>0.9</v>
+        <v>0.98</v>
       </c>
       <c r="L134" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="M134" s="1">
-        <v>2629585.5</v>
+        <v>3932891.04</v>
       </c>
       <c r="N134" s="1">
-        <v>2652641.75</v>
+        <v>3972094.3</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B135" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C135" s="1">
-        <v>1037000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>93.006</v>
+        <v>101.798</v>
       </c>
       <c r="E135" s="1">
-        <v>98.76648216</v>
+        <v>100.05687163</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1024208.42</v>
+        <v>3827175.34</v>
       </c>
       <c r="I135" s="1">
-        <v>-59736.2</v>
+        <v>66598.16</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.8324261774767</v>
+        <v>1.740138720689</v>
       </c>
       <c r="K135">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="L135" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M135" s="1">
-        <v>964472.22</v>
+        <v>3893773.5</v>
       </c>
       <c r="N135" s="1">
-        <v>970527.9</v>
+        <v>3916723.5</v>
       </c>
       <c r="O135" s="1">
-        <v>0.18</v>
+        <v>0.75</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B136" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C136" s="1">
-        <v>4003000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.913</v>
+        <v>87.254</v>
       </c>
       <c r="E136" s="1">
-        <v>100.096003</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>4006843.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>112764.39</v>
+        <v>-431069.72</v>
       </c>
       <c r="J136" s="1">
-        <v>2.814295194496</v>
+        <v>-12.746</v>
       </c>
       <c r="K136">
-        <v>1.88</v>
+        <v>2.52</v>
       </c>
       <c r="L136" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M136" s="1">
-        <v>4119607.39</v>
+        <v>2950930.28</v>
       </c>
       <c r="N136" s="1">
-        <v>4194830.43</v>
+        <v>3036184.86</v>
       </c>
       <c r="O136" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B137" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C137" s="1">
-        <v>761000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.255</v>
+        <v>0.001</v>
       </c>
       <c r="E137" s="1">
-        <v>108.80813929</v>
+        <v>0.0</v>
       </c>
       <c r="F137" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G137">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H137" s="1">
-        <v>828029.94</v>
+        <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-19429.39</v>
+        <v>10.59</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.3464598393628</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>808600.55</v>
+        <v>10.59</v>
       </c>
       <c r="N137" s="1">
-        <v>833053.88</v>
+        <v>10.59</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B138" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>116.539</v>
+        <v>100.333</v>
       </c>
       <c r="E138" s="1">
-        <v>123.47145</v>
+        <v>101.3779503</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2469429.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I138" s="1">
-        <v>-138649.0</v>
+        <v>-29436.25</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.6146177922103</v>
+        <v>-1.030747118707</v>
       </c>
       <c r="K138">
-        <v>0.21</v>
+        <v>4.98</v>
       </c>
       <c r="L138" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>2330780.0</v>
+        <v>2826380.61</v>
       </c>
       <c r="N138" s="1">
-        <v>2335026.58</v>
+        <v>2966593.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B139" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>1276000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>109.678</v>
+        <v>104.179</v>
       </c>
       <c r="E139" s="1">
-        <v>113.147</v>
+        <v>103.32906363</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1443755.72</v>
+        <v>1088055.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-44264.44</v>
+        <v>8949.83</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.0659230911999</v>
+        <v>0.82255305761003</v>
       </c>
       <c r="K139">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>832.75</v>
+        <v>1.1</v>
+      </c>
+      <c r="L139" t="s">
+        <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>1399491.28</v>
+        <v>1097004.87</v>
       </c>
       <c r="N139" s="1">
-        <v>1400324.03</v>
+        <v>1108565.93</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B140" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>1400000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>96.556</v>
+        <v>104.706</v>
       </c>
       <c r="E140" s="1">
-        <v>93.14264286</v>
+        <v>104.47316382</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1303997.0</v>
+        <v>3182252.57</v>
       </c>
       <c r="I140" s="1">
-        <v>47787.0</v>
+        <v>7092.19</v>
       </c>
       <c r="J140" s="1">
-        <v>3.6646556702201</v>
+        <v>0.22286697375501</v>
       </c>
       <c r="K140">
-        <v>0.53</v>
+        <v>0.76</v>
       </c>
       <c r="L140" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>1351784.0</v>
+        <v>3189344.76</v>
       </c>
       <c r="N140" s="1">
-        <v>1359234.68</v>
+        <v>3212380.14</v>
       </c>
       <c r="O140" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B141" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>4121000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.403</v>
+        <v>101.644</v>
       </c>
       <c r="E141" s="1">
-        <v>94.47603858</v>
+        <v>101.57528214</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3893357.55</v>
+        <v>2559697.11</v>
       </c>
       <c r="I141" s="1">
-        <v>161830.08</v>
+        <v>1731.69</v>
       </c>
       <c r="J141" s="1">
-        <v>4.1565686665485</v>
+        <v>0.06765214498367</v>
       </c>
       <c r="K141">
-        <v>0.74</v>
+        <v>1.05</v>
       </c>
       <c r="L141" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>4055187.63</v>
+        <v>2561428.8</v>
       </c>
       <c r="N141" s="1">
-        <v>4085794.64</v>
+        <v>2587866.3</v>
       </c>
       <c r="O141" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B142" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>3951000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.673</v>
+        <v>104.265</v>
       </c>
       <c r="E142" s="1">
-        <v>100.05687168</v>
+        <v>101.56042721</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3953247.0</v>
+        <v>2992985.79</v>
       </c>
       <c r="I142" s="1">
-        <v>63853.23</v>
+        <v>79703.76</v>
       </c>
       <c r="J142" s="1">
-        <v>1.615209725069</v>
+        <v>2.663018323251</v>
       </c>
       <c r="K142">
-        <v>0.23</v>
+        <v>1.28</v>
       </c>
       <c r="L142" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>4017100.23</v>
+        <v>3072689.55</v>
       </c>
       <c r="N142" s="1">
-        <v>4025989.98</v>
+        <v>3110475.74</v>
       </c>
       <c r="O142" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B143" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>3492000.0</v>
+        <v>4051000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>94.071</v>
+        <v>99.996</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>97.5906781</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3492000.0</v>
+        <v>3953398.37</v>
       </c>
       <c r="I143" s="1">
-        <v>-207040.68</v>
+        <v>97439.59</v>
       </c>
       <c r="J143" s="1">
-        <v>-5.929</v>
+        <v>2.4647045625205</v>
       </c>
       <c r="K143">
-        <v>1.83</v>
+        <v>1.32</v>
       </c>
       <c r="L143" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>3284959.32</v>
+        <v>4050837.96</v>
       </c>
       <c r="N143" s="1">
-        <v>3348979.32</v>
+        <v>4104471.51</v>
       </c>
       <c r="O143" s="1">
-        <v>0.63</v>
+        <v>0.78</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B144" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>1250000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>0.001</v>
+        <v>104.681</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>99.81182206</v>
       </c>
       <c r="F144" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G144">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>1357440.78</v>
       </c>
       <c r="I144" s="1">
-        <v>10.51</v>
+        <v>66220.82</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>4.8783579347012</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.79</v>
+      </c>
+      <c r="L144" t="s">
+        <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>10.51</v>
+        <v>1423661.6</v>
       </c>
       <c r="N144" s="1">
-        <v>10.51</v>
+        <v>1461611.19</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B145" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>2917000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.126</v>
+        <v>103.045</v>
       </c>
       <c r="E145" s="1">
-        <v>101.37795029</v>
+        <v>102.17381658</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2957194.81</v>
+        <v>2205932.7</v>
       </c>
       <c r="I145" s="1">
-        <v>-36519.39</v>
+        <v>18808.85</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.2349335213394</v>
+        <v>0.85264840581945</v>
       </c>
       <c r="K145">
-        <v>4.57</v>
+        <v>0.84</v>
       </c>
       <c r="L145" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>2920675.42</v>
+        <v>2224741.55</v>
       </c>
       <c r="N145" s="1">
-        <v>3053838.47</v>
+        <v>2242961.84</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B146" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>1053000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.096</v>
+        <v>88.195</v>
       </c>
       <c r="E146" s="1">
-        <v>103.32906363</v>
+        <v>97.56207595</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1088055.04</v>
+        <v>1772702.92</v>
       </c>
       <c r="I146" s="1">
-        <v>8075.84</v>
+        <v>-170199.77</v>
       </c>
       <c r="J146" s="1">
-        <v>0.74222715792025</v>
+        <v>-9.6011445617746</v>
       </c>
       <c r="K146">
-        <v>0.57</v>
+        <v>3.58</v>
       </c>
       <c r="L146" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>1096130.88</v>
+        <v>1602503.15</v>
       </c>
       <c r="N146" s="1">
-        <v>1102097.88</v>
+        <v>1667460.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B147" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>3146000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.881</v>
+        <v>102.185</v>
       </c>
       <c r="E147" s="1">
-        <v>104.4731637</v>
+        <v>100.07713005</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3286725.73</v>
+        <v>1908470.87</v>
       </c>
       <c r="I147" s="1">
-        <v>12830.53</v>
+        <v>40197.08</v>
       </c>
       <c r="J147" s="1">
-        <v>0.39037422206811</v>
+        <v>2.1062454047308</v>
       </c>
       <c r="K147">
-        <v>0.07</v>
+        <v>1.93</v>
       </c>
       <c r="L147" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>3299556.26</v>
+        <v>1948667.95</v>
       </c>
       <c r="N147" s="1">
-        <v>3301719.14</v>
+        <v>1985536.62</v>
       </c>
       <c r="O147" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B148" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C148" s="1">
-        <v>2620000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.477</v>
+        <v>103.35</v>
       </c>
       <c r="E148" s="1">
-        <v>101.57528206</v>
+        <v>100.0646</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2661272.39</v>
+        <v>3802454.8</v>
       </c>
       <c r="I148" s="1">
-        <v>23625.01</v>
+        <v>124845.2</v>
       </c>
       <c r="J148" s="1">
-        <v>0.88773363030306</v>
+        <v>3.2832790017649</v>
       </c>
       <c r="K148">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="L148" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="M148" s="1">
-        <v>2684897.4</v>
+        <v>3927300.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2700543.62</v>
+        <v>3930731.87</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B149" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C149" s="1">
-        <v>3047000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.982</v>
+        <v>104.51</v>
       </c>
       <c r="E149" s="1">
-        <v>101.56042731</v>
+        <v>102.94102671</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3094546.22</v>
+        <v>3429995.01</v>
       </c>
       <c r="I149" s="1">
-        <v>73785.32</v>
+        <v>52278.19</v>
       </c>
       <c r="J149" s="1">
-        <v>2.384366390236</v>
+        <v>1.5241476983956</v>
       </c>
       <c r="K149">
-        <v>0.82</v>
+        <v>1.18</v>
       </c>
       <c r="L149" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="M149" s="1">
-        <v>3168331.54</v>
+        <v>3482273.2</v>
       </c>
       <c r="N149" s="1">
-        <v>3193375.38</v>
+        <v>3521632.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B150" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C150" s="1">
-        <v>4184000.0</v>
+        <v>3007000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.983</v>
+        <v>106.566</v>
       </c>
       <c r="E150" s="1">
-        <v>97.59067806</v>
+        <v>100.60017459</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>4083193.97</v>
+        <v>3025047.25</v>
       </c>
       <c r="I150" s="1">
-        <v>100094.75</v>
+        <v>179392.37</v>
       </c>
       <c r="J150" s="1">
-        <v>2.4513836652242</v>
+        <v>5.9302336517223</v>
       </c>
       <c r="K150">
-        <v>1.0</v>
+        <v>3.7</v>
       </c>
       <c r="L150" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="M150" s="1">
-        <v>4183288.72</v>
+        <v>3204439.62</v>
       </c>
       <c r="N150" s="1">
-        <v>4225172.3</v>
+        <v>3315688.32</v>
       </c>
       <c r="O150" s="1">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B151" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C151" s="1">
-        <v>1460000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>105.084</v>
+        <v>82.958</v>
       </c>
       <c r="E151" s="1">
-        <v>99.81182192</v>
+        <v>77.42602805</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1457252.6</v>
+        <v>5106246.55</v>
       </c>
       <c r="I151" s="1">
-        <v>76973.8</v>
+        <v>364833.55</v>
       </c>
       <c r="J151" s="1">
-        <v>5.2821178702992</v>
+        <v>7.1448479118189</v>
       </c>
       <c r="K151">
-        <v>2.39</v>
+        <v>0.49</v>
       </c>
       <c r="L151" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="M151" s="1">
-        <v>1534226.4</v>
+        <v>5471080.1</v>
       </c>
       <c r="N151" s="1">
-        <v>1569086.4</v>
+        <v>5503196.85</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>1.05</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B152" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C152" s="1">
-        <v>2259000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>102.756</v>
+        <v>95.811</v>
       </c>
       <c r="E152" s="1">
-        <v>102.17381673</v>
+        <v>99.95192119</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2308106.52</v>
+        <v>1877097.08</v>
       </c>
       <c r="I152" s="1">
-        <v>13151.52</v>
+        <v>-77766.5</v>
       </c>
       <c r="J152" s="1">
-        <v>0.56979692601016</v>
+        <v>-4.1429130559406</v>
       </c>
       <c r="K152">
-        <v>0.34</v>
+        <v>2.1</v>
       </c>
       <c r="L152" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="M152" s="1">
-        <v>2321258.04</v>
+        <v>1799330.58</v>
       </c>
       <c r="N152" s="1">
-        <v>2328964.85</v>
+        <v>1838768.58</v>
       </c>
       <c r="O152" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B153" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C153" s="1">
-        <v>1917000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>87.866</v>
+        <v>106.346</v>
       </c>
       <c r="E153" s="1">
-        <v>97.56207616</v>
+        <v>100.14981813</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1870265.0</v>
+        <v>3204794.18</v>
       </c>
       <c r="I153" s="1">
-        <v>-185873.78</v>
+        <v>198277.82</v>
       </c>
       <c r="J153" s="1">
-        <v>-9.9383659534879</v>
+        <v>6.1869127583101</v>
       </c>
       <c r="K153">
-        <v>2.83</v>
+        <v>4.95</v>
       </c>
       <c r="L153" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="M153" s="1">
-        <v>1684391.22</v>
+        <v>3403072.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1738546.47</v>
+        <v>3561406.25</v>
       </c>
       <c r="O153" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B154" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="C154" s="1">
-        <v>2007000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.614</v>
+        <v>102.547</v>
       </c>
       <c r="E154" s="1">
-        <v>100.07713004</v>
+        <v>100.15715331</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2008548.0</v>
+        <v>1300039.85</v>
       </c>
       <c r="I154" s="1">
-        <v>30844.98</v>
+        <v>31020.21</v>
       </c>
       <c r="J154" s="1">
-        <v>1.5356854802574</v>
+        <v>2.386096856954</v>
       </c>
       <c r="K154">
-        <v>1.6</v>
+        <v>2.1</v>
       </c>
       <c r="L154" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="M154" s="1">
-        <v>2039392.98</v>
+        <v>1331060.06</v>
       </c>
       <c r="N154" s="1">
-        <v>2071504.98</v>
+        <v>1358318.06</v>
       </c>
       <c r="O154" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B155" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C155" s="1">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.743</v>
+        <v>100.54</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0646</v>
+        <v>100.445238</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>4002584.0</v>
+        <v>2008904.76</v>
       </c>
       <c r="I155" s="1">
-        <v>147136.0</v>
+        <v>1895.24</v>
       </c>
       <c r="J155" s="1">
-        <v>3.6760252876642</v>
+        <v>0.094341953771865</v>
       </c>
       <c r="K155">
-        <v>5.16</v>
+        <v>0.86</v>
       </c>
       <c r="L155" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="M155" s="1">
-        <v>4149720.0</v>
+        <v>2010800.0</v>
       </c>
       <c r="N155" s="1">
-        <v>4356234.19</v>
+        <v>2028083.89</v>
       </c>
       <c r="O155" s="1">
-        <v>0.82</v>
+        <v>0.39</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B156" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C156" s="1">
-        <v>3440000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>104.487</v>
+        <v>101.06</v>
       </c>
       <c r="E156" s="1">
-        <v>102.94102674</v>
+        <v>99.95674066</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3541171.32</v>
+        <v>1418386.15</v>
       </c>
       <c r="I156" s="1">
-        <v>53181.48</v>
+        <v>15655.25</v>
       </c>
       <c r="J156" s="1">
-        <v>1.5018047757147</v>
+        <v>1.1037368067927</v>
       </c>
       <c r="K156">
-        <v>0.62</v>
+        <v>3.37</v>
       </c>
       <c r="L156" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="M156" s="1">
-        <v>3594352.8</v>
+        <v>1434041.4</v>
       </c>
       <c r="N156" s="1">
-        <v>3615637.8</v>
+        <v>1481801.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.68</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B157" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C157" s="1">
-        <v>3107000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>106.106</v>
+        <v>98.447</v>
       </c>
       <c r="E157" s="1">
-        <v>100.60017444</v>
+        <v>91.98892622</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3125647.42</v>
+        <v>2431267.32</v>
       </c>
       <c r="I157" s="1">
-        <v>171066.0</v>
+        <v>170686.89</v>
       </c>
       <c r="J157" s="1">
-        <v>5.4729781390378</v>
+        <v>7.0204904494007</v>
       </c>
       <c r="K157">
-        <v>3.33</v>
+        <v>0.3</v>
       </c>
       <c r="L157" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="M157" s="1">
-        <v>3296713.42</v>
+        <v>2601954.21</v>
       </c>
       <c r="N157" s="1">
-        <v>3400042.45</v>
+        <v>2609883.21</v>
       </c>
       <c r="O157" s="1">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B158" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C158" s="1">
-        <v>6809000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>82.063</v>
+        <v>101.33</v>
       </c>
       <c r="E158" s="1">
-        <v>77.42602805</v>
+        <v>100.02073707</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5271938.25</v>
+        <v>3442713.77</v>
       </c>
       <c r="I158" s="1">
-        <v>315731.42</v>
+        <v>45064.83</v>
       </c>
       <c r="J158" s="1">
-        <v>5.9889058829549</v>
+        <v>1.3089914820308</v>
       </c>
       <c r="K158">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="L158" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="M158" s="1">
-        <v>5587669.67</v>
+        <v>3487778.6</v>
       </c>
       <c r="N158" s="1">
-        <v>5614952.31</v>
+        <v>3495092.85</v>
       </c>
       <c r="O158" s="1">
-        <v>1.05</v>
+        <v>0.67</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B159" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C159" s="1">
-        <v>1978000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.559</v>
+        <v>103.598</v>
       </c>
       <c r="E159" s="1">
-        <v>99.95192113</v>
+        <v>100.16080774</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1977049.0</v>
+        <v>1734785.19</v>
       </c>
       <c r="I159" s="1">
-        <v>-86891.98</v>
+        <v>59532.17</v>
       </c>
       <c r="J159" s="1">
-        <v>-4.3950342151358</v>
+        <v>3.4316738662036</v>
       </c>
       <c r="K159">
-        <v>1.73</v>
+        <v>0.98</v>
       </c>
       <c r="L159" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="M159" s="1">
-        <v>1890157.02</v>
+        <v>1794317.36</v>
       </c>
       <c r="N159" s="1">
-        <v>1924277.52</v>
+        <v>1811204.36</v>
       </c>
       <c r="O159" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B160" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C160" s="1">
-        <v>3300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>106.416</v>
+        <v>101.552</v>
       </c>
       <c r="E160" s="1">
-        <v>100.14981818</v>
+        <v>100.0558076</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>3304944.0</v>
+        <v>5002790.38</v>
       </c>
       <c r="I160" s="1">
-        <v>206784.0</v>
+        <v>74809.62</v>
       </c>
       <c r="J160" s="1">
-        <v>6.256807982223</v>
+        <v>1.4953578766576</v>
       </c>
       <c r="K160">
-        <v>4.54</v>
+        <v>2.87</v>
       </c>
       <c r="L160" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="M160" s="1">
-        <v>3511728.0</v>
+        <v>5077600.0</v>
       </c>
       <c r="N160" s="1">
-        <v>3661403.34</v>
+        <v>5220921.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.69</v>
+        <v>1.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B161" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C161" s="1">
-        <v>1398000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.102</v>
+        <v>85.316</v>
       </c>
       <c r="E161" s="1">
-        <v>100.15715308</v>
+        <v>100.27475375</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1400197.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I161" s="1">
-        <v>27188.96</v>
+        <v>-368733.28</v>
       </c>
       <c r="J161" s="1">
-        <v>1.9417953330853</v>
+        <v>-14.917766628928</v>
       </c>
       <c r="K161">
-        <v>1.73</v>
+        <v>0.29</v>
       </c>
       <c r="L161" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="M161" s="1">
-        <v>1427385.96</v>
+        <v>2103039.4</v>
       </c>
       <c r="N161" s="1">
-        <v>1451501.46</v>
+        <v>2110280.34</v>
       </c>
       <c r="O161" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B162" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C162" s="1">
-        <v>2100000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.536</v>
+        <v>101.369</v>
       </c>
       <c r="E162" s="1">
-        <v>100.4452381</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2109350.0</v>
+        <v>533000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>22906.0</v>
+        <v>7296.77</v>
       </c>
       <c r="J162" s="1">
-        <v>1.0859269443193</v>
+        <v>1.369</v>
       </c>
       <c r="K162">
-        <v>0.41</v>
+        <v>0.81</v>
       </c>
       <c r="L162" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="M162" s="1">
-        <v>2132256.0</v>
+        <v>540296.77</v>
       </c>
       <c r="N162" s="1">
-        <v>2140816.42</v>
+        <v>544632.95</v>
       </c>
       <c r="O162" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B163" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C163" s="1">
-        <v>1700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.429</v>
+        <v>99.807</v>
       </c>
       <c r="E163" s="1">
-        <v>93.96794765</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1597455.11</v>
+        <v>2900000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>75837.89</v>
+        <v>-5597.0</v>
       </c>
       <c r="J163" s="1">
-        <v>4.7474191622198</v>
+        <v>-0.193</v>
       </c>
       <c r="K163">
-        <v>2.37</v>
+        <v>0.52</v>
       </c>
       <c r="L163" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="M163" s="1">
-        <v>1673293.0</v>
+        <v>2894403.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1713534.1</v>
+        <v>2909370.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B164" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C164" s="1">
-        <v>1519000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.181</v>
+        <v>98.594</v>
       </c>
       <c r="E164" s="1">
-        <v>99.95674062</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1518342.89</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>18596.5</v>
+        <v>123200.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.2247892174079</v>
+        <v>12.815525093256</v>
       </c>
       <c r="K164">
-        <v>2.99</v>
+        <v>2.23</v>
       </c>
       <c r="L164" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="M164" s="1">
-        <v>1536939.39</v>
+        <v>1084534.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1582384.54</v>
+        <v>1109096.85</v>
       </c>
       <c r="O164" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B165" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C165" s="1">
-        <v>2743000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.14</v>
+        <v>95.626</v>
       </c>
       <c r="E165" s="1">
-        <v>91.98892636</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2523256.25</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>168723.95</v>
+        <v>32716.09</v>
       </c>
       <c r="J165" s="1">
-        <v>6.6867544665747</v>
+        <v>1.6561503819693</v>
       </c>
       <c r="K165">
-        <v>0.11</v>
+        <v>1.92</v>
       </c>
       <c r="L165" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="M165" s="1">
-        <v>2691980.2</v>
+        <v>2008146.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2695066.08</v>
+        <v>2048472.9</v>
       </c>
       <c r="O165" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B166" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C166" s="1">
-        <v>3554000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.088</v>
+        <v>105.103</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0207372</v>
+        <v>102.4847393</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>3554737.0</v>
+        <v>2059943.26</v>
       </c>
       <c r="I166" s="1">
-        <v>37930.52</v>
+        <v>52627.04</v>
       </c>
       <c r="J166" s="1">
-        <v>1.0670415279668</v>
+        <v>2.5547810477071</v>
       </c>
       <c r="K166">
-        <v>1.66</v>
+        <v>4.63</v>
       </c>
       <c r="L166" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="M166" s="1">
-        <v>3592667.52</v>
+        <v>2112570.3</v>
       </c>
       <c r="N166" s="1">
-        <v>3651826.81</v>
+        <v>2205725.54</v>
       </c>
       <c r="O166" s="1">
-        <v>0.68</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B167" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C167" s="1">
-        <v>1832000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.243</v>
+        <v>92.846</v>
       </c>
       <c r="E167" s="1">
-        <v>100.16080786</v>
+        <v>93.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1834946.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>56465.76</v>
+        <v>-1817.2</v>
       </c>
       <c r="J167" s="1">
-        <v>3.077243690005</v>
+        <v>-0.16559139784946</v>
       </c>
       <c r="K167">
-        <v>0.6</v>
+        <v>1.96</v>
       </c>
       <c r="L167" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="M167" s="1">
-        <v>1891411.76</v>
+        <v>1095582.8</v>
       </c>
       <c r="N167" s="1">
-        <v>1902403.76</v>
+        <v>1118764.88</v>
       </c>
       <c r="O167" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B168" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C168" s="1">
-        <v>5200000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.143</v>
+        <v>101.735</v>
       </c>
       <c r="E168" s="1">
-        <v>100.05580769</v>
+        <v>104.28968508</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5202902.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I168" s="1">
-        <v>56534.0</v>
+        <v>-38856.76</v>
       </c>
       <c r="J168" s="1">
-        <v>1.0865859091715</v>
+        <v>-2.4496047463908</v>
       </c>
       <c r="K168">
-        <v>2.58</v>
+        <v>2.48</v>
       </c>
       <c r="L168" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="M168" s="1">
-        <v>5259436.0</v>
+        <v>1547389.35</v>
       </c>
       <c r="N168" s="1">
-        <v>5393531.89</v>
+        <v>1585065.79</v>
       </c>
       <c r="O168" s="1">
-        <v>1.01</v>
+        <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B169" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C169" s="1">
-        <v>2565000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>93.278</v>
+        <v>98.723</v>
       </c>
       <c r="E169" s="1">
-        <v>100.27475361</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>2572047.43</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-179466.73</v>
+        <v>-19155.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-6.9775824468369</v>
+        <v>-1.277</v>
       </c>
       <c r="K169">
-        <v>2.74</v>
+        <v>0.95</v>
       </c>
       <c r="L169" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="M169" s="1">
-        <v>2392580.7</v>
+        <v>1480845.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2462904.45</v>
+        <v>1495063.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B170" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C170" s="1">
-        <v>533000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.545</v>
+        <v>102.243</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>533000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I170" s="1">
-        <v>8234.85</v>
+        <v>55191.63</v>
       </c>
       <c r="J170" s="1">
-        <v>1.545</v>
+        <v>2.8114740145332</v>
       </c>
       <c r="K170">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>394.2</v>
+        <v>3.15</v>
+      </c>
+      <c r="L170" t="s">
+        <v>535</v>
       </c>
       <c r="M170" s="1">
-        <v>541234.85</v>
+        <v>2018276.82</v>
       </c>
       <c r="N170" s="1">
-        <v>541629.05</v>
+        <v>2080478.38</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B171" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C171" s="1">
-        <v>2601000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.802</v>
+        <v>103.317</v>
       </c>
       <c r="E171" s="1">
-        <v>100.19588889</v>
+        <v>100.82032267</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2606095.07</v>
+        <v>3024609.68</v>
       </c>
       <c r="I171" s="1">
-        <v>-10245.05</v>
+        <v>74900.32</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.39311881281445</v>
+        <v>2.476363164982</v>
       </c>
       <c r="K171">
-        <v>0.29</v>
+        <v>1.39</v>
       </c>
       <c r="L171" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="M171" s="1">
-        <v>2595850.02</v>
+        <v>3099510.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2603318.38</v>
+        <v>3141072.5</v>
       </c>
       <c r="O171" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B172" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C172" s="1">
-        <v>2384000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.176</v>
+        <v>112.677</v>
       </c>
       <c r="E172" s="1">
-        <v>100.06723993</v>
+        <v>113.539</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2385603.0</v>
+        <v>1476007.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-21247.16</v>
+        <v>-11206.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.89064106643058</v>
+        <v>-0.75921049154916</v>
       </c>
       <c r="K172">
-        <v>1.52</v>
+        <v>3.44</v>
       </c>
       <c r="L172" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="M172" s="1">
-        <v>2364355.84</v>
+        <v>1464801.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2400605.7</v>
+        <v>1509542.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B173" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C173" s="1">
-        <v>3000000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.298</v>
+        <v>92.509</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.83244604</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>3000000.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="I173" s="1">
-        <v>8940.0</v>
+        <v>-162873.44</v>
       </c>
       <c r="J173" s="1">
-        <v>0.298</v>
+        <v>-7.3357373613774</v>
       </c>
       <c r="K173">
-        <v>0.18</v>
+        <v>1.0</v>
       </c>
       <c r="L173" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="M173" s="1">
-        <v>3008940.0</v>
+        <v>2057400.16</v>
       </c>
       <c r="N173" s="1">
-        <v>3014341.23</v>
+        <v>2079541.69</v>
       </c>
       <c r="O173" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B174" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C174" s="1">
-        <v>2200000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>96.119</v>
+        <v>103.044</v>
       </c>
       <c r="E174" s="1">
-        <v>94.06809091</v>
+        <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2069498.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>45120.0</v>
+        <v>101226.43</v>
       </c>
       <c r="J174" s="1">
-        <v>2.1802388791871</v>
+        <v>3.5062241761232</v>
       </c>
       <c r="K174">
-        <v>1.74</v>
+        <v>2.0</v>
       </c>
       <c r="L174" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="M174" s="1">
-        <v>2114618.0</v>
+        <v>2988276.0</v>
       </c>
       <c r="N174" s="1">
-        <v>2152855.33</v>
+        <v>3046375.32</v>
       </c>
       <c r="O174" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B175" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C175" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.653</v>
+        <v>99.979</v>
       </c>
       <c r="E175" s="1">
-        <v>87.394</v>
+        <v>98.387</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>961334.0</v>
+        <v>885483.0</v>
       </c>
       <c r="I175" s="1">
-        <v>123849.0</v>
+        <v>14328.0</v>
       </c>
       <c r="J175" s="1">
-        <v>12.883035448658</v>
+        <v>1.6180999522295</v>
       </c>
       <c r="K175">
-        <v>2.01</v>
+        <v>2.46</v>
       </c>
       <c r="L175" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="M175" s="1">
-        <v>1085183.0</v>
+        <v>899811.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1107315.6</v>
+        <v>921928.81</v>
       </c>
       <c r="O175" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B176" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C176" s="1">
-        <v>2110000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>105.074</v>
+        <v>102.635</v>
       </c>
       <c r="E176" s="1">
-        <v>102.48473934</v>
+        <v>100.25273885</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>2162428.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="I176" s="1">
-        <v>54633.4</v>
+        <v>105272.11</v>
       </c>
       <c r="J176" s="1">
-        <v>2.5264841187776</v>
+        <v>2.3762551985804</v>
       </c>
       <c r="K176">
-        <v>4.26</v>
+        <v>1.28</v>
       </c>
       <c r="L176" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="M176" s="1">
-        <v>2217061.4</v>
+        <v>4535440.64</v>
       </c>
       <c r="N176" s="1">
-        <v>2306960.41</v>
+        <v>4592212.52</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.88</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B177" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C177" s="1">
-        <v>1180000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>94.49</v>
+        <v>104.954</v>
       </c>
       <c r="E177" s="1">
-        <v>93.0</v>
+        <v>99.58935313</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1097400.0</v>
+        <v>1593429.65</v>
       </c>
       <c r="I177" s="1">
-        <v>17582.0</v>
+        <v>85834.35</v>
       </c>
       <c r="J177" s="1">
-        <v>1.6021505376344</v>
+        <v>5.3867674672679</v>
       </c>
       <c r="K177">
-        <v>1.49</v>
+        <v>4.03</v>
       </c>
       <c r="L177" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="M177" s="1">
-        <v>1114982.0</v>
+        <v>1679264.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1132509.92</v>
+        <v>1743740.71</v>
       </c>
       <c r="O177" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B178" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="C178" s="1">
-        <v>1621000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.378</v>
+        <v>97.101</v>
       </c>
       <c r="E178" s="1">
-        <v>104.28968476</v>
+        <v>89.63713976</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1690535.79</v>
+        <v>3675122.73</v>
       </c>
       <c r="I178" s="1">
-        <v>-30988.41</v>
+        <v>306018.27</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.8330525850624</v>
+        <v>8.3267496756496</v>
       </c>
       <c r="K178">
-        <v>1.87</v>
+        <v>2.17</v>
       </c>
       <c r="L178" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="M178" s="1">
-        <v>1659547.38</v>
+        <v>3981141.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1689907.36</v>
+        <v>4070161.55</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B179" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C179" s="1">
-        <v>1600000.0</v>
+        <v>4408000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.946</v>
+        <v>102.197</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>102.79332963</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1600000.0</v>
+        <v>4531129.97</v>
       </c>
       <c r="I179" s="1">
-        <v>31136.0</v>
+        <v>-26286.21</v>
       </c>
       <c r="J179" s="1">
-        <v>1.946</v>
+        <v>-0.58012482921561</v>
       </c>
       <c r="K179">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="L179" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="M179" s="1">
-        <v>1631136.0</v>
+        <v>4504843.76</v>
       </c>
       <c r="N179" s="1">
-        <v>1635469.33</v>
+        <v>4520547.26</v>
       </c>
       <c r="O179" s="1">
-        <v>0.31</v>
+        <v>0.86</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B180" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C180" s="1">
-        <v>2074000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.951</v>
+        <v>100.158</v>
       </c>
       <c r="E180" s="1">
-        <v>99.44707136</v>
+        <v>100.256</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2062532.26</v>
+        <v>1604096.0</v>
       </c>
       <c r="I180" s="1">
-        <v>51931.48</v>
+        <v>-1568.0</v>
       </c>
       <c r="J180" s="1">
-        <v>2.5178505571593</v>
+        <v>-0.097749760612831</v>
       </c>
       <c r="K180">
-        <v>2.81</v>
+        <v>0.26</v>
       </c>
       <c r="L180" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="M180" s="1">
-        <v>2114463.74</v>
+        <v>1602528.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2172686.97</v>
+        <v>1606728.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>3100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>103.099</v>
+        <v>81.887</v>
       </c>
       <c r="E181" s="1">
-        <v>100.82032258</v>
+        <v>73.81842241</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>3125430.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I181" s="1">
-        <v>70639.0</v>
+        <v>233988.75</v>
       </c>
       <c r="J181" s="1">
-        <v>2.2601370051481</v>
+        <v>10.930303469475</v>
       </c>
       <c r="K181">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>0.01</v>
+      </c>
+      <c r="L181">
+        <v>297.95</v>
       </c>
       <c r="M181" s="1">
-        <v>3196069.0</v>
+        <v>2374723.0</v>
       </c>
       <c r="N181" s="1">
-        <v>3227714.83</v>
+        <v>2375020.95</v>
       </c>
       <c r="O181" s="1">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B182" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C182" s="1">
-        <v>1400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>112.762</v>
+        <v>96.216</v>
       </c>
       <c r="E182" s="1">
-        <v>113.539</v>
+        <v>93.7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1589546.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-10878.0</v>
+        <v>57868.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.68434634795092</v>
+        <v>2.6851654215582</v>
       </c>
       <c r="K182">
-        <v>2.83</v>
+        <v>1.29</v>
       </c>
       <c r="L182" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>1578668.0</v>
+        <v>2212968.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1618247.17</v>
+        <v>2242600.19</v>
       </c>
       <c r="O182" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B183" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C183" s="1">
-        <v>2324000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>96.864</v>
+        <v>96.149</v>
       </c>
       <c r="E183" s="1">
-        <v>99.83244621</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>2320106.05</v>
+        <v>3355000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-68986.69</v>
+        <v>-129201.05</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.9734283051415</v>
+        <v>-3.851</v>
       </c>
       <c r="K183">
-        <v>0.55</v>
+        <v>0.69</v>
       </c>
       <c r="L183" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>2251119.36</v>
+        <v>3225798.95</v>
       </c>
       <c r="N183" s="1">
-        <v>2263973.31</v>
+        <v>3248864.58</v>
       </c>
       <c r="O183" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B184" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C184" s="1">
-        <v>900000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.972</v>
+        <v>97.221</v>
       </c>
       <c r="E184" s="1">
-        <v>98.387</v>
+        <v>101.28018323</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>885483.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I184" s="1">
-        <v>14265.0</v>
+        <v>-62917.34</v>
       </c>
       <c r="J184" s="1">
-        <v>1.610985191133</v>
+        <v>-4.0078750813043</v>
       </c>
       <c r="K184">
-        <v>2.24</v>
+        <v>2.15</v>
       </c>
       <c r="L184" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>899748.0</v>
+        <v>1506925.5</v>
       </c>
       <c r="N184" s="1">
-        <v>919880.88</v>
+        <v>1540219.63</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B185" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C185" s="1">
-        <v>3000000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.098</v>
+        <v>97.036</v>
       </c>
       <c r="E185" s="1">
-        <v>99.55343333</v>
+        <v>93.03169973</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>2986603.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I185" s="1">
-        <v>106337.0</v>
+        <v>218835.01</v>
       </c>
       <c r="J185" s="1">
-        <v>3.5604665233377</v>
+        <v>4.3042320910914</v>
       </c>
       <c r="K185">
-        <v>1.63</v>
+        <v>1.55</v>
       </c>
       <c r="L185" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="M185" s="1">
-        <v>3092940.0</v>
+        <v>5303017.4</v>
       </c>
       <c r="N185" s="1">
-        <v>3141823.56</v>
+        <v>5387462.88</v>
       </c>
       <c r="O185" s="1">
-        <v>0.59</v>
+        <v>1.03</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B186" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C186" s="1">
-        <v>4564000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.305</v>
+        <v>98.956</v>
       </c>
       <c r="E186" s="1">
-        <v>100.25273883</v>
+        <v>93.70721516</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4575535.0</v>
+        <v>5997261.77</v>
       </c>
       <c r="I186" s="1">
-        <v>93665.2</v>
+        <v>335922.23</v>
       </c>
       <c r="J186" s="1">
-        <v>2.0470873897806</v>
+        <v>5.6012600897359</v>
       </c>
       <c r="K186">
-        <v>0.76</v>
+        <v>4.08</v>
       </c>
       <c r="L186" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="M186" s="1">
-        <v>4669200.2</v>
+        <v>6333184.0</v>
       </c>
       <c r="N186" s="1">
-        <v>4704064.09</v>
+        <v>6594005.92</v>
       </c>
       <c r="O186" s="1">
-        <v>0.88</v>
+        <v>1.26</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B187" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C187" s="1">
-        <v>1700000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.598</v>
+        <v>104.437</v>
       </c>
       <c r="E187" s="1">
-        <v>99.58935294</v>
+        <v>102.21806092</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1693019.0</v>
+        <v>1090666.71</v>
       </c>
       <c r="I187" s="1">
-        <v>85147.0</v>
+        <v>23676.08</v>
       </c>
       <c r="J187" s="1">
-        <v>5.0292997302452</v>
+        <v>2.1707896448036</v>
       </c>
       <c r="K187">
-        <v>3.64</v>
+        <v>3.89</v>
       </c>
       <c r="L187" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="M187" s="1">
-        <v>1778166.0</v>
+        <v>1114342.79</v>
       </c>
       <c r="N187" s="1">
-        <v>1839988.95</v>
+        <v>1155860.78</v>
       </c>
       <c r="O187" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B188" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="C188" s="1">
-        <v>4300000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.284</v>
+        <v>97.996</v>
       </c>
       <c r="E188" s="1">
-        <v>89.63713977</v>
+        <v>100.06415001</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3854397.01</v>
+        <v>3875484.53</v>
       </c>
       <c r="I188" s="1">
-        <v>328814.99</v>
+        <v>-80099.45</v>
       </c>
       <c r="J188" s="1">
-        <v>8.5309061092282</v>
+        <v>-2.0668241449541</v>
       </c>
       <c r="K188">
-        <v>1.98</v>
+        <v>0.7</v>
       </c>
       <c r="L188" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>4183212.0</v>
+        <v>3795385.08</v>
       </c>
       <c r="N188" s="1">
-        <v>4268328.44</v>
+        <v>3822496.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B189" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C189" s="1">
-        <v>4553000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.269</v>
+        <v>95.747</v>
       </c>
       <c r="E189" s="1">
-        <v>102.79332967</v>
+        <v>91.5185</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>4680180.3</v>
+        <v>1555814.5</v>
       </c>
       <c r="I189" s="1">
-        <v>-23872.73</v>
+        <v>71884.5</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.5100814171625</v>
+        <v>4.6203773007643</v>
       </c>
       <c r="K189">
-        <v>3.33</v>
+        <v>1.1</v>
       </c>
       <c r="L189" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>4656307.57</v>
+        <v>1627699.0</v>
       </c>
       <c r="N189" s="1">
-        <v>4807694.82</v>
+        <v>1646434.42</v>
       </c>
       <c r="O189" s="1">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B190" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C190" s="1">
-        <v>1700000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.168</v>
+        <v>99.859</v>
       </c>
       <c r="E190" s="1">
-        <v>100.256</v>
+        <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1704352.0</v>
+        <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>-1496.0</v>
+        <v>298265.28</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.087775295244175</v>
+        <v>9.8274304632971</v>
       </c>
       <c r="K190">
-        <v>2.45</v>
+        <v>0.73</v>
       </c>
       <c r="L190" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>1702856.0</v>
+        <v>3333293.42</v>
       </c>
       <c r="N190" s="1">
-        <v>1744506.0</v>
+        <v>3357772.09</v>
       </c>
       <c r="O190" s="1">
-        <v>0.33</v>
+        <v>0.64</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B191" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="C191" s="1">
-        <v>3000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>79.907</v>
+        <v>99.862</v>
       </c>
       <c r="E191" s="1">
-        <v>73.81842233</v>
+        <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2214552.67</v>
+        <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>182657.33</v>
+        <v>20947.0</v>
       </c>
       <c r="J191" s="1">
-        <v>8.2480463198918</v>
+        <v>2.1425364104358</v>
       </c>
       <c r="K191">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="L191" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>2397210.0</v>
+        <v>998620.0</v>
       </c>
       <c r="N191" s="1">
-        <v>2414829.86</v>
+        <v>1003488.78</v>
       </c>
       <c r="O191" s="1">
-        <v>0.45</v>
+        <v>0.19</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B192" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C192" s="1">
-        <v>2400000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>96.268</v>
+        <v>104.888</v>
       </c>
       <c r="E192" s="1">
-        <v>93.7</v>
+        <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>2248800.0</v>
+        <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>61632.0</v>
+        <v>61669.6</v>
       </c>
       <c r="J192" s="1">
-        <v>2.7406616862327</v>
+        <v>1.7428662315462</v>
       </c>
       <c r="K192">
-        <v>1.18</v>
+        <v>0.9</v>
       </c>
       <c r="L192" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>2310432.0</v>
+        <v>3600070.82</v>
       </c>
       <c r="N192" s="1">
-        <v>2338821.04</v>
+        <v>3630961.52</v>
       </c>
       <c r="O192" s="1">
-        <v>0.44</v>
+        <v>0.69</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B193" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C193" s="1">
-        <v>3464000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.686</v>
+        <v>107.471</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>3464000.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>-10876.96</v>
+        <v>352753.23</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.314</v>
+        <v>7.1795204819077</v>
       </c>
       <c r="K193">
-        <v>0.06</v>
+        <v>5.06</v>
       </c>
       <c r="L193" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="M193" s="1">
-        <v>3453123.04</v>
+        <v>5266079.0</v>
       </c>
       <c r="N193" s="1">
-        <v>3455288.04</v>
+        <v>5514166.67</v>
       </c>
       <c r="O193" s="1">
-        <v>0.65</v>
+        <v>1.05</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B194" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C194" s="1">
-        <v>1650000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.137</v>
+        <v>11.07641109</v>
       </c>
       <c r="E194" s="1">
-        <v>101.28018303</v>
+        <v>0.1108537268</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1671123.02</v>
+        <v>2438781.99</v>
       </c>
       <c r="I194" s="1">
-        <v>-35362.52</v>
+        <v>-218915.99</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.1160931647031</v>
+        <v>-8.9764477061765</v>
       </c>
       <c r="K194">
-        <v>1.72</v>
+        <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="M194" s="1">
-        <v>1635760.5</v>
+        <v>2219866.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1664063.21</v>
+        <v>2436810.44</v>
       </c>
       <c r="O194" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B195" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C195" s="1">
-        <v>5642000.0</v>
+        <v>-72200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>96.873</v>
+        <v>11.07641111</v>
       </c>
       <c r="E195" s="1">
-        <v>93.03169975</v>
+        <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5248848.5</v>
+        <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>216726.16</v>
+        <v>-7285196.62</v>
       </c>
       <c r="J195" s="1">
-        <v>4.1290229657038</v>
+        <v>0</v>
       </c>
       <c r="K195">
-        <v>1.32</v>
+        <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="M195" s="1">
-        <v>5465574.66</v>
+        <v>-7285196.62</v>
       </c>
       <c r="N195" s="1">
-        <v>5539770.82</v>
+        <v>-7997168.82</v>
       </c>
       <c r="O195" s="1">
-        <v>1.04</v>
+        <v>-1.53</v>
       </c>
       <c r="P195">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P204">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>