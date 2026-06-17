--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1728 +163,1704 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>1 000.68</t>
+    <t>6 337.67</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>30 535.00</t>
+    <t>34 475.00</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>85 068.49</t>
+    <t>92 630.14</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>64 489.25</t>
+    <t>1 535.46</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>6 187.50</t>
+    <t>9 187.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>14 418.25</t>
+    <t>21 408.92</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>11 242.69</t>
+    <t>21 236.19</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>16 860.60</t>
+    <t>22 480.80</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>74 756.71</t>
+    <t>81 187.40</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>173 046.58</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>181 002.74</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 852.05</t>
+    <t>6 539.73</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>69 975.18</t>
+    <t>77 340.99</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>24 089.56</t>
+    <t>32 119.41</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>37 568.17</t>
+    <t>50 090.89</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>9 121.56</t>
+    <t>15 755.42</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>99 521.00</t>
+    <t>111 059.67</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>54 689.69</t>
+    <t>61 030.52</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>33 950.56</t>
+    <t>39 855.00</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>149 531.51</t>
+    <t>159 933.70</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>12 794.27</t>
+    <t>15 523.72</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>8 425.16</t>
-[...8 lines deleted...]
-    <t>12 276.00</t>
+    <t>10 153.39</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>1 233.75</t>
+    <t>5 181.75</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>8 805.73</t>
+    <t>13 075.17</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>20 825.69</t>
+    <t>28 398.67</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>7 315.94</t>
+    <t>11 217.77</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>25 559.63</t>
+    <t>30 802.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>39 364.50</t>
+    <t>45 196.28</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
+    <t>2 480.11</t>
+  </si>
+  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>38 163.70</t>
+    <t>42 207.53</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
+    <t>3 964.73</t>
+  </si>
+  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>51 750.00</t>
+    <t>57 750.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>80 515.19</t>
+    <t>96 036.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>65 367.50</t>
+    <t>72 158.93</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>115 267.50</t>
+    <t>132 344.17</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>60 564.00</t>
+    <t>68 254.67</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>56 671.88</t>
+    <t>63 925.88</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>47 266.92</t>
+    <t>52 747.14</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>134 306.51</t>
+    <t>142 936.64</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>19 924.67</t>
+    <t>24 011.78</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>53 381.25</t>
+    <t>59 231.25</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>9 041.67</t>
+    <t>12 055.56</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>23 376.16</t>
+    <t>34 062.41</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>40 500.00</t>
+    <t>43 458.90</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>37 929.06</t>
+    <t>42 057.40</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>78 371.06</t>
+    <t>87 457.56</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>31 729.50</t>
+    <t>36 430.17</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>20 603.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>10 816.44</t>
+    <t>14 498.63</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>41 527.50</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>36 520.55</t>
+    <t>40 290.41</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>20 659.91</t>
+    <t>24 332.79</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>71 731.25</t>
+    <t>80 047.92</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>21 752.25</t>
+    <t>24 274.25</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>64 010.96</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>138 268.49</t>
+    <t>1 178.42</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>24 535.88</t>
+    <t>30 767.21</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>102 045.66</t>
+    <t>119 601.91</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>71 271.67</t>
+    <t>80 542.78</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>26 243.75</t>
+    <t>31 627.08</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>70 969.18</t>
+    <t>75 906.16</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>57 645.48</t>
+    <t>60 939.51</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>17 909.50</t>
+    <t>22 457.94</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>73 575.34</t>
+    <t>78 068.49</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>37 979.91</t>
+    <t>44 118.07</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>60 452.44</t>
-[...8 lines deleted...]
-    <t>132 013.66</t>
+    <t>72 852.94</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>2 209.28</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>10 969.86</t>
-[...8 lines deleted...]
-    <t>5 095.54</t>
+    <t>12 898.63</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>17 158.22</t>
+    <t>22 999.32</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>33 932.67</t>
+    <t>37 866.89</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>2 687.50</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>32 929.68</t>
+    <t>37 213.22</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>35 389.74</t>
+    <t>39 241.68</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>48 670.88</t>
+    <t>54 313.88</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>8 820.00</t>
+    <t>13 230.00</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>18 893.29</t>
+    <t>22 449.67</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>40 598.63</t>
+    <t>43 031.51</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>59 416.67</t>
+    <t>66 305.56</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>74 610.63</t>
+    <t>84 395.63</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>60 303.38</t>
+    <t>33 716.38</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>7 472.25</t>
+    <t>8 579.25</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>60 869.79</t>
+    <t>68 661.13</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>32 300.13</t>
+    <t>38 925.79</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>12 587.81</t>
+    <t>17 271.64</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 970.54</t>
+    <t>10 568.24</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>24 345.86</t>
+    <t>26 891.84</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>60 750.00</t>
+    <t>69 750.00</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>107 656.77</t>
+    <t>120 138.72</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>8 756.16</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>5 671.23</t>
-[...8 lines deleted...]
-    <t>46 717.81</t>
+    <t>11 342.47</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>67 111.11</t>
+    <t>73 822.22</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>61 678.13</t>
+    <t>68 128.13</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>16 002.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>4 282.64</t>
+    <t>6 729.86</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>69 585.54</t>
+    <t>77 653.43</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>69 932.33</t>
+    <t>1 665.06</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>10 276.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>24 334.52</t>
+    <t>27 135.62</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>27 205.78</t>
+    <t>31 937.22</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>10 882.60</t>
+    <t>15 347.26</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>79 350.84</t>
+    <t>86 999.12</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>31 624.31</t>
-[...8 lines deleted...]
-    <t>2 638.00</t>
+    <t>41 171.27</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>26 172.11</t>
-[...8 lines deleted...]
-    <t>12 101.96</t>
+    <t>30 049.46</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>35 850.21</t>
+    <t>40 551.88</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>15 109.72</t>
+    <t>17 737.50</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>66 519.62</t>
+    <t>80 164.67</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>32 552.36</t>
+    <t>36 856.81</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>13 300.00</t>
+    <t>17 733.33</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>41 950.35</t>
+    <t>2 166.45</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>32 547.74</t>
+    <t>39 310.91</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>38 350.00</t>
-[...8 lines deleted...]
-    <t>2 176.17</t>
+    <t>46 216.67</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>29 380.88</t>
+    <t>33 733.60</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>49 273.88</t>
+    <t>54 945.69</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
+    <t>4 200.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>85 280.14</t>
+  </si>
+  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>7 080.00</t>
+    <t>9 440.00</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>57 618.17</t>
+    <t>63 527.72</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>32 870.83</t>
+    <t>38 587.50</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>11 042.71</t>
+    <t>13 892.45</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>90 578.13</t>
-[...8 lines deleted...]
-    <t>2 312.43</t>
+    <t>100 050.35</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>15 330.14</t>
+    <t>21 784.93</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>8 605.07</t>
+    <t>13 046.40</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 663.70</t>
+    <t>9 660.96</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>39 203.26</t>
+    <t>44 302.87</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>22 950.00</t>
+    <t>30 600.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>85 254.58</t>
+    <t>97 655.25</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>140 213.28</t>
+    <t>146 850.60</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>11 561.06</t>
+    <t>14 544.56</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>23 035.38</t>
+    <t>34 204.04</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>26 437.50</t>
+    <t>32 945.19</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>37 786.19</t>
+    <t>45 537.21</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>53 633.55</t>
+    <t>30 686.66</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>37 949.59</t>
+    <t>41 079.45</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>18 220.29</t>
+    <t>24 422.94</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>64 957.75</t>
+    <t>72 225.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>36 868.67</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>3 431.87</t>
+    <t>12 583.52</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>39 359.25</t>
+    <t>49 355.25</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>111 248.70</t>
+    <t>19 449.38</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>32 116.75</t>
+    <t>35 369.08</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>39 438.00</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>158 334.25</t>
+    <t>165 873.97</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>27 258.00</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>17 283.89</t>
+    <t>22 501.67</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>47 760.04</t>
+    <t>50 792.42</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>7 929.00</t>
+    <t>10 572.00</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>7 314.25</t>
+    <t>13 815.81</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>16 887.00</t>
+    <t>20 351.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>143 321.92</t>
+    <t>151 541.10</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>2 623.97</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>7 240.94</t>
+    <t>13 677.33</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>4 336.18</t>
+    <t>6 438.57</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>14 967.42</t>
+    <t>20 536.69</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>42 514.13</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>40 326.90</t>
+    <t>25 951.56</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>93 155.24</t>
+    <t>97 450.58</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>23 182.08</t>
+    <t>26 197.64</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>37 676.44</t>
+    <t>42 577.44</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>14 218.75</t>
+    <t>19 635.42</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>62 201.56</t>
+    <t>65 820.56</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>41 562.50</t>
+    <t>47 395.83</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>44 741.67</t>
+    <t>1 065.28</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>22 141.53</t>
+    <t>27 764.78</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>58 099.32</t>
+    <t>64 296.58</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>22 117.81</t>
+    <t>23 252.05</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>56 771.88</t>
+    <t>69 046.88</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>64 476.71</t>
+    <t>68 071.23</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>89 020.55</t>
+    <t>93 513.70</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>15 703.50</t>
+    <t>29 662.17</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>4 200.00</t>
+    <t>7 933.33</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>28 323.75</t>
+  </si>
+  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>29 632.19</t>
+    <t>31 018.49</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>23 065.63</t>
+    <t>34 248.96</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>33 294.13</t>
+    <t>37 126.55</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>84 445.48</t>
+    <t>91 632.33</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>260 821.92</t>
+    <t>273 095.89</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>41 517.99</t>
+    <t>43 739.69</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>27 111.00</t>
+    <t>36 148.00</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>18 735.42</t>
+    <t>20 907.64</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 314.04</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>60 082.20</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>24 478.67</t>
+    <t>32 638.22</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 868.78</t>
+    <t>6 526.24</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>30 890.70</t>
+    <t>41 187.60</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>248 087.67</t>
-[...2 lines deleted...]
-    <t>CDS-00107802</t>
+    <t>263 123.29</t>
+  </si>
+  <si>
+    <t>CDS-00107981</t>
   </si>
   <si>
     <t>724500D4BFEWKWVC1G62</t>
   </si>
   <si>
-    <t>216 944.44</t>
-[...8 lines deleted...]
-    <t>-711 972.20</t>
+    <t>223 541.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2248,299 +2224,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2183220.7855</v>
+        <v>2196900.3988</v>
       </c>
       <c r="D2">
-        <v>134.37</v>
+        <v>132.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>293367760.32</v>
+        <v>290480450.01</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>293367760.32</v>
+        <v>290480450.01</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.29</v>
+        <v>53.42</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55764937.27</v>
+        <v>54872288.0</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55764937.27</v>
+        <v>54872288.0</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450829.6905</v>
+        <v>462404.4367</v>
       </c>
       <c r="D4">
-        <v>124.85</v>
+        <v>122.82</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56287850.05</v>
+        <v>56796217.35</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56287850.05</v>
+        <v>56796217.35</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.75</v>
+        <v>130.63</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.75</v>
+        <v>130.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.75</v>
+        <v>130.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.26</v>
+        <v>127.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.26</v>
+        <v>127.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.26</v>
+        <v>127.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.85</v>
+        <v>126.77</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1417.35</v>
+        <v>1394.56</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1417.35</v>
+        <v>1394.56</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11038.44</v>
+        <v>10863.08</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>118004262.48</v>
+        <v>101616569.95</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>118004262.48</v>
+        <v>101616569.95</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2531.0</v>
+        <v>2631.0</v>
       </c>
       <c r="D9">
-        <v>101.04</v>
+        <v>99.4</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>255732.95</v>
+        <v>261523.04</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>255732.95</v>
+        <v>261523.04</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2612,9686 +2588,9636 @@
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
         <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>93.61</v>
+        <v>92.29</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>16464.0</v>
+        <v>-353136.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.06285328248061</v>
+        <v>-1.3481387732065</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>26210800.0</v>
+        <v>25841200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>26210800.0</v>
+        <v>25841200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.01</v>
+        <v>5.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.06</v>
+        <v>3.14</v>
       </c>
       <c r="J4" s="1">
-        <v>927.27272727273</v>
+        <v>951.51515151515</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.39</v>
+        <v>3.47</v>
       </c>
       <c r="N4" s="1">
-        <v>3.39</v>
+        <v>3.47</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>105.87</v>
+        <v>108.47</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>105.87</v>
+        <v>108.47</v>
       </c>
       <c r="N5" s="1">
-        <v>105.87</v>
+        <v>108.47</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>7247.0</v>
+        <v>446.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4778.97</v>
+        <v>4784.08</v>
       </c>
       <c r="E6" s="1">
-        <v>4774.8606195667</v>
+        <v>4781.2134753363</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>34603414.91</v>
+        <v>2132421.21</v>
       </c>
       <c r="I6" s="1">
-        <v>29780.68</v>
+        <v>1278.47</v>
       </c>
       <c r="J6" s="1">
-        <v>0.08606283535153</v>
+        <v>0.059953915014755</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>34633195.59</v>
+        <v>2133699.68</v>
       </c>
       <c r="N6" s="1">
-        <v>34633195.59</v>
+        <v>2133699.68</v>
       </c>
       <c r="O6" s="1">
-        <v>6.61</v>
+        <v>0.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2500000.0</v>
+        <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.631</v>
+        <v>116.27</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87525.0</v>
+        <v>-373860.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.4964546090083</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2590775.0</v>
+        <v>-373860.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2591775.68</v>
+        <v>-373860.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.49</v>
+        <v>-0.07</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.621</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>37275.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>1.4890642165185</v>
+      </c>
+      <c r="K8">
+        <v>0.25</v>
+      </c>
+      <c r="L8" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>1598962.32</v>
+        <v>2540525.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1629497.32</v>
+        <v>2546862.67</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.836</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-2584.64</v>
+      </c>
+      <c r="J9" s="1">
+        <v>-0.164</v>
+      </c>
+      <c r="K9">
+        <v>2.19</v>
+      </c>
+      <c r="L9" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>4626128.0</v>
+        <v>1573415.36</v>
       </c>
       <c r="N9" s="1">
-        <v>4711196.49</v>
+        <v>1607890.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>0.32</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.582</v>
+      </c>
+      <c r="E10" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-87801.54</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-1.9184994894674</v>
+      </c>
+      <c r="K10">
+        <v>2.01</v>
+      </c>
+      <c r="L10" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>2673608.61</v>
+        <v>4488772.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2738097.86</v>
+        <v>4581402.14</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.91</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.998</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I11" s="1">
+        <v>14844.75</v>
+      </c>
+      <c r="J11" s="1">
+        <v>0.57497368042219</v>
+      </c>
+      <c r="K11">
+        <v>0.06</v>
+      </c>
+      <c r="L11" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1018640.0</v>
+        <v>2596658.58</v>
       </c>
       <c r="N11" s="1">
-        <v>1024827.5</v>
+        <v>2598194.04</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.107</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1409.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.1405515726514</v>
+      </c>
+      <c r="K12">
+        <v>0.92</v>
+      </c>
+      <c r="L12" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>1607324.04</v>
+        <v>1001070.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1621742.29</v>
+        <v>1010257.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>106.393</v>
+      </c>
+      <c r="E13" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I13" s="1">
+        <v>9475.89</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.59811540333887</v>
+      </c>
+      <c r="K13">
+        <v>1.43</v>
+      </c>
+      <c r="L13" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>5403140.22</v>
+        <v>1593767.14</v>
       </c>
       <c r="N13" s="1">
-        <v>5414382.91</v>
+        <v>1615176.06</v>
       </c>
       <c r="O13" s="1">
-        <v>1.03</v>
+        <v>0.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>96.25</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-201991.12</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-3.7072259406986</v>
+      </c>
+      <c r="K14">
+        <v>0.39</v>
+      </c>
+      <c r="L14" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1821276.2</v>
+        <v>5246587.5</v>
       </c>
       <c r="N14" s="1">
-        <v>1838136.8</v>
+        <v>5267823.69</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>103.307</v>
+      </c>
+      <c r="E15" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-24443.41</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-1.3383938809108</v>
+      </c>
+      <c r="K15">
+        <v>1.16</v>
+      </c>
+      <c r="L15" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>2647300.0</v>
+        <v>1801880.69</v>
       </c>
       <c r="N15" s="1">
-        <v>2722056.71</v>
+        <v>1824361.49</v>
       </c>
       <c r="O15" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.882</v>
+      </c>
+      <c r="E16" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I16" s="1">
+        <v>12637.83</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.48900210835952</v>
+      </c>
+      <c r="K16">
+        <v>3.25</v>
+      </c>
+      <c r="L16" t="s">
         <v>77</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>3409659.0</v>
+        <v>2597050.0</v>
       </c>
       <c r="N16" s="1">
-        <v>3582705.58</v>
+        <v>2678237.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>0.53</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>101.037</v>
+      </c>
+      <c r="E17" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I17" s="1">
+        <v>69715.41</v>
+      </c>
+      <c r="J17" s="1">
+        <v>2.1355579911873</v>
+      </c>
+      <c r="K17">
+        <v>5.48</v>
+      </c>
+      <c r="L17" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>2076646.0</v>
+        <v>3334221.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2081498.05</v>
+        <v>3515223.74</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>92.809</v>
+      </c>
+      <c r="E18" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>239866.4</v>
+      </c>
+      <c r="J18" s="1">
+        <v>13.311626257068</v>
+      </c>
+      <c r="K18">
+        <v>0.3</v>
+      </c>
+      <c r="L18" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>3367508.16</v>
+        <v>2041798.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3437483.34</v>
+        <v>2048337.73</v>
       </c>
       <c r="O18" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>95.238</v>
+      </c>
+      <c r="E19" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-75733.43</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-2.2283377461279</v>
+      </c>
+      <c r="K19">
+        <v>2.19</v>
+      </c>
+      <c r="L19" t="s">
         <v>86</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3114298.13</v>
+        <v>3322917.88</v>
       </c>
       <c r="N19" s="1">
-        <v>3138387.69</v>
+        <v>3400258.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>95.569</v>
+      </c>
+      <c r="E20" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-103771.1</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-3.2700381311017</v>
+      </c>
+      <c r="K20">
+        <v>0.99</v>
+      </c>
+      <c r="L20" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>4443789.58</v>
+        <v>3069620.03</v>
       </c>
       <c r="N20" s="1">
-        <v>4481357.75</v>
+        <v>3101739.44</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>103.535</v>
+      </c>
+      <c r="E21" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-248.03</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.0056324478665662</v>
+      </c>
+      <c r="K21">
+        <v>1.18</v>
+      </c>
+      <c r="L21" t="s">
         <v>92</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>2309361.48</v>
+        <v>4403343.55</v>
       </c>
       <c r="N21" s="1">
-        <v>2318483.04</v>
+        <v>4453434.44</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>107.448</v>
+      </c>
+      <c r="E22" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-23349.95</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-1.0127733459969</v>
+      </c>
+      <c r="K22">
+        <v>0.74</v>
+      </c>
+      <c r="L22" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4373558.52</v>
+        <v>2282195.52</v>
       </c>
       <c r="N22" s="1">
-        <v>4473079.52</v>
+        <v>2297950.94</v>
       </c>
       <c r="O22" s="1">
-        <v>0.85</v>
+        <v>0.46</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="E23" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3532.61</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-0.081678139137999</v>
+      </c>
+      <c r="K23">
+        <v>2.57</v>
+      </c>
+      <c r="L23" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3272543.94</v>
+        <v>4321504.71</v>
       </c>
       <c r="N23" s="1">
-        <v>3327233.63</v>
+        <v>4432564.38</v>
       </c>
       <c r="O23" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>97.676</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-76132.27</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-2.3343814269752</v>
+      </c>
+      <c r="K24">
+        <v>1.87</v>
+      </c>
+      <c r="L24" t="s">
         <v>101</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2729562.67</v>
+        <v>3185214.36</v>
       </c>
       <c r="N24" s="1">
-        <v>2763513.23</v>
+        <v>3246244.88</v>
       </c>
       <c r="O24" s="1">
-        <v>0.53</v>
+        <v>0.64</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
         <v>103</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.86</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-5411.87</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-0.20355384743747</v>
+      </c>
+      <c r="K25">
+        <v>1.5</v>
+      </c>
+      <c r="L25" t="s">
         <v>104</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4689712.44</v>
+        <v>2653280.2</v>
       </c>
       <c r="N25" s="1">
-        <v>4839243.95</v>
+        <v>2693135.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.53</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E26" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1431173.73</v>
+      </c>
+      <c r="J26" s="1">
+        <v>45.769955755995</v>
+      </c>
+      <c r="K26">
+        <v>3.37</v>
+      </c>
+      <c r="L26" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1468452.35</v>
+        <v>4558058.4</v>
       </c>
       <c r="N26" s="1">
-        <v>1481246.62</v>
+        <v>4717992.1</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.94</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
         <v>109</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1517.25</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.105</v>
+      </c>
+      <c r="K27">
+        <v>1.07</v>
+      </c>
+      <c r="L27" t="s">
         <v>110</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>712061.45</v>
+        <v>1443482.75</v>
       </c>
       <c r="N27" s="1">
-        <v>720486.61</v>
+        <v>1459006.47</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
         <v>112</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.831</v>
+      </c>
+      <c r="E28" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I28" s="1">
+        <v>34560.58</v>
+      </c>
+      <c r="J28" s="1">
+        <v>5.1767319510113</v>
+      </c>
+      <c r="K28">
+        <v>0.8</v>
+      </c>
+      <c r="L28" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2373243.84</v>
+        <v>702174.44</v>
       </c>
       <c r="N28" s="1">
-        <v>2385519.84</v>
+        <v>712327.83</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C29" s="1">
         <v>1269000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.091</v>
+        <v>98.001</v>
       </c>
       <c r="E29" s="1">
         <v>99.92911899</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1268100.52</v>
       </c>
       <c r="I29" s="1">
-        <v>2054.27</v>
+        <v>-24467.83</v>
       </c>
       <c r="J29" s="1">
-        <v>0.16199583294864</v>
+        <v>-1.9294866309179</v>
       </c>
       <c r="K29">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="L29" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M29" s="1">
-        <v>1270154.79</v>
+        <v>1243632.69</v>
       </c>
       <c r="N29" s="1">
-        <v>1271388.54</v>
+        <v>1248814.44</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C30" s="1">
         <v>1325000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.31</v>
+        <v>96.755</v>
       </c>
       <c r="E30" s="1">
         <v>102.98398264</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1364537.77</v>
       </c>
       <c r="I30" s="1">
-        <v>-48680.27</v>
+        <v>-82534.02</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.5675282187315</v>
+        <v>-6.0484965542581</v>
       </c>
       <c r="K30">
-        <v>0.66</v>
+        <v>0.99</v>
       </c>
       <c r="L30" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="M30" s="1">
-        <v>1315857.5</v>
+        <v>1282003.75</v>
       </c>
       <c r="N30" s="1">
-        <v>1324663.23</v>
+        <v>1295078.92</v>
       </c>
       <c r="O30" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C31" s="1">
         <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.044</v>
+        <v>97.664</v>
       </c>
       <c r="E31" s="1">
         <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-12131.75</v>
+        <v>-52841.75</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.41349831228917</v>
+        <v>-1.8010570975668</v>
       </c>
       <c r="K31">
-        <v>0.71</v>
+        <v>0.96</v>
       </c>
       <c r="L31" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="M31" s="1">
-        <v>2921798.0</v>
+        <v>2881088.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2942623.69</v>
+        <v>2909486.67</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C32" s="1">
         <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.983</v>
+        <v>99.482</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>33968.79</v>
+        <v>-8873.34</v>
       </c>
       <c r="J32" s="1">
-        <v>1.983</v>
+        <v>-0.518</v>
       </c>
       <c r="K32">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="L32" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M32" s="1">
-        <v>1746968.79</v>
+        <v>1704126.66</v>
       </c>
       <c r="N32" s="1">
-        <v>1754284.73</v>
+        <v>1715344.43</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C33" s="1">
         <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.282</v>
+        <v>97.76</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>28806.54</v>
+        <v>-50332.81</v>
       </c>
       <c r="J33" s="1">
-        <v>1.282</v>
+        <v>-2.2400004450378</v>
       </c>
       <c r="K33">
-        <v>1.14</v>
+        <v>1.37</v>
       </c>
       <c r="L33" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="M33" s="1">
-        <v>2275806.54</v>
+        <v>2196667.19</v>
       </c>
       <c r="N33" s="1">
-        <v>2301366.17</v>
+        <v>2227469.82</v>
       </c>
       <c r="O33" s="1">
         <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C34" s="1">
         <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.297</v>
+        <v>101.916</v>
       </c>
       <c r="E34" s="1">
         <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-5049.54</v>
+        <v>-36563.96</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.21375640762511</v>
+        <v>-1.5478203436646</v>
       </c>
       <c r="K34">
-        <v>1.73</v>
+        <v>1.98</v>
       </c>
       <c r="L34" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M34" s="1">
-        <v>2357237.54</v>
+        <v>2325723.12</v>
       </c>
       <c r="N34" s="1">
-        <v>2396602.04</v>
+        <v>2370919.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C35" s="1">
         <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.175</v>
+        <v>101.765</v>
       </c>
       <c r="E35" s="1">
         <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>29929.25</v>
+        <v>10866.15</v>
       </c>
       <c r="J35" s="1">
-        <v>3.7689760041305</v>
+        <v>1.3683690238573</v>
       </c>
       <c r="K35">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>590.5</v>
+        <v>0.31</v>
+      </c>
+      <c r="L35" t="s">
+        <v>134</v>
       </c>
       <c r="M35" s="1">
-        <v>824024.25</v>
+        <v>804961.15</v>
       </c>
       <c r="N35" s="1">
-        <v>824614.75</v>
+        <v>807441.26</v>
       </c>
       <c r="O35" s="1">
         <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.454</v>
+        <v>102.606</v>
       </c>
       <c r="E36" s="1">
         <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>15239.37</v>
+        <v>-18024.63</v>
       </c>
       <c r="J36" s="1">
-        <v>0.8171539150988</v>
+        <v>-0.9665030098165</v>
       </c>
       <c r="K36">
-        <v>2.12</v>
+        <v>2.34</v>
       </c>
       <c r="L36" t="s">
         <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>1880172.0</v>
+        <v>1846908.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1918335.7</v>
+        <v>1889115.53</v>
       </c>
       <c r="O36" s="1">
         <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1">
         <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.393</v>
+        <v>98.614</v>
       </c>
       <c r="E37" s="1">
         <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>159381.1</v>
+        <v>138161.14</v>
       </c>
       <c r="J37" s="1">
-        <v>6.254938465103</v>
+        <v>5.4221575140872</v>
       </c>
       <c r="K37">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>233.22</v>
+        <v>0.15</v>
+      </c>
+      <c r="L37" t="s">
+        <v>140</v>
       </c>
       <c r="M37" s="1">
-        <v>2707465.32</v>
+        <v>2686245.36</v>
       </c>
       <c r="N37" s="1">
-        <v>2707698.54</v>
+        <v>2690210.09</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C38" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.138</v>
+        <v>98.837</v>
       </c>
       <c r="E38" s="1">
         <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>84996.0</v>
+        <v>22869.0</v>
       </c>
       <c r="J38" s="1">
-        <v>3.2125727115012</v>
+        <v>0.86437391570568</v>
       </c>
       <c r="K38">
-        <v>1.92</v>
+        <v>2.14</v>
       </c>
       <c r="L38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M38" s="1">
-        <v>2730726.0</v>
+        <v>2668599.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2782476.0</v>
+        <v>2726349.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C39" s="1">
         <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.272</v>
+        <v>102.359</v>
       </c>
       <c r="E39" s="1">
         <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>187856.89</v>
+        <v>64549.6</v>
       </c>
       <c r="J39" s="1">
-        <v>4.4012039368669</v>
+        <v>1.5122998876601</v>
       </c>
       <c r="K39">
-        <v>1.9</v>
+        <v>2.27</v>
       </c>
       <c r="L39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M39" s="1">
-        <v>4456163.76</v>
+        <v>4332856.47</v>
       </c>
       <c r="N39" s="1">
-        <v>4536678.95</v>
+        <v>4428892.66</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C40" s="1">
         <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>103.366</v>
+        <v>101.455</v>
       </c>
       <c r="E40" s="1">
         <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>76128.11</v>
+        <v>30703.64</v>
       </c>
       <c r="J40" s="1">
-        <v>3.1974755268291</v>
+        <v>1.2895911573868</v>
       </c>
       <c r="K40">
-        <v>2.75</v>
+        <v>3.04</v>
       </c>
       <c r="L40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M40" s="1">
-        <v>2457009.82</v>
+        <v>2411585.35</v>
       </c>
       <c r="N40" s="1">
-        <v>2522377.32</v>
+        <v>2483744.28</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1">
         <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>104.316</v>
+        <v>102.444</v>
       </c>
       <c r="E41" s="1">
         <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>75118.05</v>
+        <v>-20784.51</v>
       </c>
       <c r="J41" s="1">
-        <v>1.4256630021754</v>
+        <v>-0.39446853220158</v>
       </c>
       <c r="K41">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="L41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M41" s="1">
-        <v>5344108.68</v>
+        <v>5248206.12</v>
       </c>
       <c r="N41" s="1">
-        <v>5459376.18</v>
+        <v>5380550.29</v>
       </c>
       <c r="O41" s="1">
-        <v>1.04</v>
+        <v>1.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C42" s="1">
         <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.747</v>
+        <v>98.39</v>
       </c>
       <c r="E42" s="1">
         <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>90642.09</v>
+        <v>-41782.95</v>
       </c>
       <c r="J42" s="1">
-        <v>3.6638110496886</v>
+        <v>-1.6888934698945</v>
       </c>
       <c r="K42">
-        <v>2.45</v>
+        <v>2.76</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M42" s="1">
-        <v>2564625.84</v>
+        <v>2432200.8</v>
       </c>
       <c r="N42" s="1">
-        <v>2625189.84</v>
+        <v>2500455.47</v>
       </c>
       <c r="O42" s="1">
         <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C43" s="1">
         <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.132</v>
+        <v>99.65</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>71379.35</v>
+        <v>-11718.0</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1319997013142</v>
+        <v>-0.35</v>
       </c>
       <c r="K43">
-        <v>1.69</v>
+        <v>1.91</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M43" s="1">
-        <v>3419379.35</v>
+        <v>3336282.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3476051.23</v>
+        <v>3400207.88</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C44" s="1">
         <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.662</v>
+        <v>103.004</v>
       </c>
       <c r="E44" s="1">
         <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>18174.92</v>
+        <v>5692.66</v>
       </c>
       <c r="J44" s="1">
-        <v>0.93286368876241</v>
+        <v>0.29218702511319</v>
       </c>
       <c r="K44">
-        <v>2.49</v>
+        <v>2.78</v>
       </c>
       <c r="L44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M44" s="1">
-        <v>1966468.14</v>
+        <v>1953985.88</v>
       </c>
       <c r="N44" s="1">
-        <v>2013735.06</v>
+        <v>2006733.02</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.734</v>
+        <v>104.789</v>
       </c>
       <c r="E45" s="1">
         <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>131200.0</v>
+        <v>82575.0</v>
       </c>
       <c r="J45" s="1">
-        <v>5.1711566127348</v>
+        <v>3.2546361074434</v>
       </c>
       <c r="K45">
-        <v>5.37</v>
+        <v>5.72</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M45" s="1">
-        <v>2668350.0</v>
+        <v>2619725.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2802656.51</v>
+        <v>2762661.64</v>
       </c>
       <c r="O45" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1">
         <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.9</v>
+        <v>99.912</v>
       </c>
       <c r="E46" s="1">
         <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>34786.19</v>
+        <v>-3701.49</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7949550727304</v>
+        <v>-0.19099557186806</v>
       </c>
       <c r="K46">
-        <v>1.03</v>
+        <v>1.24</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M46" s="1">
-        <v>1972784.0</v>
+        <v>1934296.32</v>
       </c>
       <c r="N46" s="1">
-        <v>1992708.67</v>
+        <v>1958308.1</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C47" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.718</v>
+        <v>97.609</v>
       </c>
       <c r="E47" s="1">
         <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>50706.0</v>
+        <v>20763.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.9392812887237</v>
+        <v>0.79409334985543</v>
       </c>
       <c r="K47">
-        <v>1.98</v>
+        <v>2.19</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M47" s="1">
-        <v>2665386.0</v>
+        <v>2635443.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2718767.25</v>
+        <v>2694674.25</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C48" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6</v>
+        <v>98.148</v>
       </c>
       <c r="E48" s="1">
         <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>154144.7</v>
+        <v>122636.3</v>
       </c>
       <c r="J48" s="1">
-        <v>7.6796829853377</v>
+        <v>6.1098948357924</v>
       </c>
       <c r="K48">
+        <v>0.56</v>
+      </c>
+      <c r="L48" t="s">
+        <v>173</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2129811.6</v>
+      </c>
+      <c r="N48" s="1">
+        <v>2141867.16</v>
+      </c>
+      <c r="O48" s="1">
         <v>0.42</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C49" s="1">
         <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.809</v>
+        <v>97.816</v>
       </c>
       <c r="E49" s="1">
         <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>156324.25</v>
+        <v>-5911.34</v>
       </c>
       <c r="J49" s="1">
-        <v>3.9275718656642</v>
+        <v>-0.1485195845966</v>
       </c>
       <c r="K49">
-        <v>0.58</v>
+        <v>0.84</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M49" s="1">
-        <v>4136499.67</v>
+        <v>3974264.08</v>
       </c>
       <c r="N49" s="1">
-        <v>4159875.83</v>
+        <v>4008326.49</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C50" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>92.269</v>
+        <v>87.362</v>
       </c>
       <c r="E50" s="1">
         <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>49071.79</v>
+        <v>-39254.21</v>
       </c>
       <c r="J50" s="1">
-        <v>3.0445897123263</v>
+        <v>-2.4354718654342</v>
       </c>
       <c r="K50">
-        <v>2.25</v>
+        <v>2.41</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M50" s="1">
-        <v>1660842.0</v>
+        <v>1572516.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1701342.0</v>
+        <v>1615974.9</v>
       </c>
       <c r="O50" s="1">
         <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C51" s="1">
         <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.593</v>
+        <v>98.813</v>
       </c>
       <c r="E51" s="1">
         <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>14638.63</v>
+        <v>-29451.97</v>
       </c>
       <c r="J51" s="1">
-        <v>0.5909703121937</v>
+        <v>-1.1889937723421</v>
       </c>
       <c r="K51">
-        <v>1.53</v>
+        <v>1.7</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M51" s="1">
-        <v>2491688.61</v>
+        <v>2447598.01</v>
       </c>
       <c r="N51" s="1">
-        <v>2529617.67</v>
+        <v>2489655.41</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C52" s="1">
         <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.09</v>
+        <v>102.157</v>
       </c>
       <c r="E52" s="1">
         <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>32250.49</v>
+        <v>2329.18</v>
       </c>
       <c r="J52" s="1">
-        <v>0.98509495778605</v>
+        <v>0.071145073261712</v>
       </c>
       <c r="K52">
-        <v>2.44</v>
+        <v>2.73</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M52" s="1">
-        <v>3306096.3</v>
+        <v>3276174.99</v>
       </c>
       <c r="N52" s="1">
-        <v>3384467.36</v>
+        <v>3363632.55</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C53" s="1">
         <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.094</v>
+        <v>100.95</v>
       </c>
       <c r="E53" s="1">
         <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>54811.97</v>
+        <v>13582.85</v>
       </c>
       <c r="J53" s="1">
-        <v>2.8434081044282</v>
+        <v>0.70461955246697</v>
       </c>
       <c r="K53">
-        <v>1.65</v>
+        <v>1.89</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M53" s="1">
-        <v>1982497.62</v>
+        <v>1941268.5</v>
       </c>
       <c r="N53" s="1">
-        <v>2014227.12</v>
+        <v>1977698.67</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C54" s="1">
         <v>1289000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.854</v>
+        <v>100.157</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1289000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>11008.06</v>
+        <v>2023.73</v>
       </c>
       <c r="J54" s="1">
-        <v>0.854</v>
+        <v>0.157</v>
       </c>
       <c r="K54">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>0.06</v>
+      </c>
+      <c r="L54">
+        <v>809.21</v>
       </c>
       <c r="M54" s="1">
-        <v>1300008.06</v>
+        <v>1291023.73</v>
       </c>
       <c r="N54" s="1">
-        <v>1320611.95</v>
+        <v>1291832.94</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.342</v>
+        <v>101.629</v>
       </c>
       <c r="E55" s="1">
         <v>99.8308825</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1597294.12</v>
       </c>
       <c r="I55" s="1">
-        <v>56177.88</v>
+        <v>28769.88</v>
       </c>
       <c r="J55" s="1">
-        <v>3.5170654732016</v>
+        <v>1.8011635828222</v>
       </c>
       <c r="K55">
-        <v>0.68</v>
+        <v>0.91</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1653472.0</v>
+        <v>1626064.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1664288.44</v>
+        <v>1640562.63</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.298</v>
+        <v>100.187</v>
       </c>
       <c r="E56" s="1">
         <v>100.16979772</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1584686.2</v>
       </c>
       <c r="I56" s="1">
-        <v>33668.16</v>
+        <v>272.14</v>
       </c>
       <c r="J56" s="1">
-        <v>2.1245947620418</v>
+        <v>0.017173116040261</v>
       </c>
       <c r="K56">
-        <v>2.63</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.06</v>
+      </c>
+      <c r="L56">
+        <v>988.75</v>
       </c>
       <c r="M56" s="1">
-        <v>1618354.36</v>
+        <v>1584958.34</v>
       </c>
       <c r="N56" s="1">
-        <v>1659881.86</v>
+        <v>1585947.09</v>
       </c>
       <c r="O56" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C57" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.565</v>
+        <v>94.884</v>
       </c>
       <c r="E57" s="1">
         <v>91.58588302</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3938192.97</v>
       </c>
       <c r="I57" s="1">
-        <v>214102.03</v>
+        <v>141819.03</v>
       </c>
       <c r="J57" s="1">
-        <v>5.436555080743</v>
+        <v>3.6011193732845</v>
       </c>
       <c r="K57">
-        <v>0.85</v>
+        <v>0.94</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="M57" s="1">
-        <v>4152295.0</v>
+        <v>4080012.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4188815.55</v>
+        <v>4120302.41</v>
       </c>
       <c r="O57" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C58" s="1">
         <v>1547000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.129</v>
+        <v>99.361</v>
       </c>
       <c r="E58" s="1">
         <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1547000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1995.63</v>
+        <v>-9885.33</v>
       </c>
       <c r="J58" s="1">
-        <v>0.129</v>
+        <v>-0.639</v>
       </c>
       <c r="K58">
-        <v>1.34</v>
+        <v>1.57</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="M58" s="1">
-        <v>1548995.63</v>
+        <v>1537114.67</v>
       </c>
       <c r="N58" s="1">
-        <v>1569655.54</v>
+        <v>1561447.46</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C59" s="1">
         <v>2994000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.756</v>
+        <v>93.155</v>
       </c>
       <c r="E59" s="1">
         <v>100.6600501</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>3013761.9</v>
       </c>
       <c r="I59" s="1">
-        <v>32812.74</v>
+        <v>-224701.2</v>
       </c>
       <c r="J59" s="1">
-        <v>1.0887635151271</v>
+        <v>-7.4558378350991</v>
       </c>
       <c r="K59">
-        <v>2.4</v>
+        <v>2.67</v>
       </c>
       <c r="L59" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="M59" s="1">
-        <v>3046574.64</v>
+        <v>2789060.7</v>
       </c>
       <c r="N59" s="1">
-        <v>3118305.89</v>
+        <v>2869108.62</v>
       </c>
       <c r="O59" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C60" s="1">
         <v>1746000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.03</v>
+        <v>98.324</v>
       </c>
       <c r="E60" s="1">
         <v>97.65969015</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1705138.19</v>
       </c>
       <c r="I60" s="1">
-        <v>23925.61</v>
+        <v>11598.85</v>
       </c>
       <c r="J60" s="1">
-        <v>1.4031478586495</v>
+        <v>0.68022932499096</v>
       </c>
       <c r="K60">
-        <v>1.25</v>
+        <v>1.39</v>
       </c>
       <c r="L60" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="M60" s="1">
-        <v>1729063.8</v>
+        <v>1716737.04</v>
       </c>
       <c r="N60" s="1">
-        <v>1750816.05</v>
+        <v>1741011.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C61" s="1">
         <v>4400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.666</v>
+        <v>98.457</v>
       </c>
       <c r="E61" s="1">
         <v>91.49876455</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>4025945.64</v>
       </c>
       <c r="I61" s="1">
-        <v>315358.36</v>
+        <v>306162.36</v>
       </c>
       <c r="J61" s="1">
-        <v>7.8331499776534</v>
+        <v>7.6047315929482</v>
       </c>
       <c r="K61">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.02</v>
+      </c>
+      <c r="L61">
+        <v>904.11</v>
       </c>
       <c r="M61" s="1">
-        <v>4341304.0</v>
+        <v>4332108.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4405314.96</v>
+        <v>4333012.11</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C62" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.223</v>
+        <v>100.745</v>
       </c>
       <c r="E62" s="1">
         <v>101.46012484</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>3145263.87</v>
       </c>
       <c r="I62" s="1">
-        <v>54649.13</v>
+        <v>-22168.87</v>
       </c>
       <c r="J62" s="1">
-        <v>1.7375054131786</v>
+        <v>-0.7048333912919</v>
       </c>
       <c r="K62">
-        <v>4.46</v>
+        <v>0.04</v>
       </c>
       <c r="L62" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="M62" s="1">
-        <v>3199913.0</v>
+        <v>3123095.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3338181.49</v>
+        <v>3124273.42</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B63" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C63" s="1">
         <v>2876000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>87.527</v>
+        <v>85.851</v>
       </c>
       <c r="E63" s="1">
         <v>98.46638108</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>2831893.12</v>
       </c>
       <c r="I63" s="1">
-        <v>-314616.6</v>
+        <v>-362818.36</v>
       </c>
       <c r="J63" s="1">
-        <v>-11.109762504031</v>
+        <v>-12.811866289643</v>
       </c>
       <c r="K63">
-        <v>0.85</v>
+        <v>1.07</v>
       </c>
       <c r="L63" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="M63" s="1">
-        <v>2517276.52</v>
+        <v>2469074.76</v>
       </c>
       <c r="N63" s="1">
-        <v>2541812.4</v>
+        <v>2499841.97</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C64" s="1">
         <v>3611000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>107.719</v>
+        <v>106.59</v>
       </c>
       <c r="E64" s="1">
         <v>106.49917419</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>3845685.18</v>
       </c>
       <c r="I64" s="1">
-        <v>44047.91</v>
+        <v>3279.72</v>
       </c>
       <c r="J64" s="1">
-        <v>1.1453852288554</v>
+        <v>0.085283112020106</v>
       </c>
       <c r="K64">
-        <v>2.83</v>
+        <v>3.31</v>
       </c>
       <c r="L64" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="M64" s="1">
-        <v>3889733.09</v>
+        <v>3848964.9</v>
       </c>
       <c r="N64" s="1">
-        <v>3991778.75</v>
+        <v>3968566.81</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B65" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C65" s="1">
         <v>4172000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.018</v>
+        <v>100.413</v>
       </c>
       <c r="E65" s="1">
         <v>100.76860067</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>4204066.02</v>
       </c>
       <c r="I65" s="1">
-        <v>52124.94</v>
+        <v>-14835.66</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2398696821607</v>
+        <v>-0.35288836877019</v>
       </c>
       <c r="K65">
-        <v>1.71</v>
+        <v>1.93</v>
       </c>
       <c r="L65" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="M65" s="1">
-        <v>4256190.96</v>
+        <v>4189230.36</v>
       </c>
       <c r="N65" s="1">
-        <v>4327462.63</v>
+        <v>4269773.14</v>
       </c>
       <c r="O65" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B66" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C66" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.791</v>
+        <v>102.777</v>
       </c>
       <c r="E66" s="1">
         <v>104.15905</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>1979021.95</v>
       </c>
       <c r="I66" s="1">
-        <v>-6992.95</v>
+        <v>-26258.95</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.35335383723258</v>
+        <v>-1.3268650203703</v>
       </c>
       <c r="K66">
-        <v>1.38</v>
+        <v>1.66</v>
       </c>
       <c r="L66" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="M66" s="1">
-        <v>1972029.0</v>
+        <v>1952763.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1998272.75</v>
+        <v>1984390.08</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B67" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C67" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>111.925</v>
+        <v>109.382</v>
       </c>
       <c r="E67" s="1">
         <v>111.51583353</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1895769.17</v>
       </c>
       <c r="I67" s="1">
-        <v>6955.83</v>
+        <v>-36275.17</v>
       </c>
       <c r="J67" s="1">
-        <v>0.36691334103719</v>
+        <v>-1.9134803210245</v>
       </c>
       <c r="K67">
-        <v>4.17</v>
+        <v>4.47</v>
       </c>
       <c r="L67" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="M67" s="1">
-        <v>1902725.0</v>
+        <v>1859494.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1973694.18</v>
+        <v>1935400.16</v>
       </c>
       <c r="O67" s="1">
         <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C68" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.409</v>
+        <v>101.445</v>
       </c>
       <c r="E68" s="1">
         <v>101.8174469</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1610752.01</v>
       </c>
       <c r="I68" s="1">
-        <v>25178.37</v>
+        <v>-5892.11</v>
       </c>
       <c r="J68" s="1">
-        <v>1.5631437889685</v>
+        <v>-0.36579870541338</v>
       </c>
       <c r="K68">
-        <v>3.64</v>
+        <v>3.85</v>
       </c>
       <c r="L68" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="M68" s="1">
-        <v>1635930.38</v>
+        <v>1604859.9</v>
       </c>
       <c r="N68" s="1">
-        <v>1693575.86</v>
+        <v>1665799.41</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B69" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C69" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.877</v>
+        <v>95.416</v>
       </c>
       <c r="E69" s="1">
         <v>93.46821512</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>2733010.61</v>
       </c>
       <c r="I69" s="1">
-        <v>128912.87</v>
+        <v>56953.23</v>
       </c>
       <c r="J69" s="1">
-        <v>4.7168814320849</v>
+        <v>2.0839008012486</v>
       </c>
       <c r="K69">
-        <v>0.61</v>
+        <v>0.77</v>
       </c>
       <c r="L69" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="M69" s="1">
-        <v>2861923.48</v>
+        <v>2789963.84</v>
       </c>
       <c r="N69" s="1">
-        <v>2879832.98</v>
+        <v>2812421.78</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B70" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C70" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.855</v>
+        <v>103.171</v>
       </c>
       <c r="E70" s="1">
         <v>103.465095</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>2069301.9</v>
       </c>
       <c r="I70" s="1">
-        <v>47798.1</v>
+        <v>-5881.9</v>
       </c>
       <c r="J70" s="1">
-        <v>2.3098659504444</v>
+        <v>-0.28424561925933</v>
       </c>
       <c r="K70">
-        <v>3.68</v>
+        <v>3.9</v>
       </c>
       <c r="L70" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="M70" s="1">
-        <v>2117100.0</v>
+        <v>2063420.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2190675.34</v>
+        <v>2141488.49</v>
       </c>
       <c r="O70" s="1">
         <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C71" s="1">
         <v>2833000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.511</v>
+        <v>98.738</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>2833000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>14476.63</v>
+        <v>-35752.46</v>
       </c>
       <c r="J71" s="1">
-        <v>0.511</v>
+        <v>-1.262</v>
       </c>
       <c r="K71">
-        <v>1.34</v>
+        <v>1.56</v>
       </c>
       <c r="L71" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="M71" s="1">
-        <v>2847476.63</v>
+        <v>2797247.54</v>
       </c>
       <c r="N71" s="1">
-        <v>2885456.54</v>
+        <v>2841365.61</v>
       </c>
       <c r="O71" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C72" s="1">
         <v>3543000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.85</v>
+        <v>105.259</v>
       </c>
       <c r="E72" s="1">
         <v>105.91142309</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3752441.72</v>
       </c>
       <c r="I72" s="1">
-        <v>33253.78</v>
+        <v>-23115.35</v>
       </c>
       <c r="J72" s="1">
-        <v>0.88619044561737</v>
+        <v>-0.61600823476614</v>
       </c>
       <c r="K72">
-        <v>1.71</v>
+        <v>2.06</v>
       </c>
       <c r="L72" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="M72" s="1">
-        <v>3785695.5</v>
+        <v>3729326.37</v>
       </c>
       <c r="N72" s="1">
-        <v>3846147.94</v>
+        <v>3802179.31</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>243</v>
+      </c>
+      <c r="B73" t="s">
+        <v>244</v>
+      </c>
+      <c r="C73" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.178</v>
+      </c>
+      <c r="E73" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>11638.64</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.178</v>
+      </c>
+      <c r="K73">
+        <v>0.22</v>
+      </c>
+      <c r="L73" t="s">
         <v>245</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>3701910.9</v>
+        <v>999638.64</v>
       </c>
       <c r="N73" s="1">
-        <v>3833924.56</v>
+        <v>1001847.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C74" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.695</v>
+        <v>98.667</v>
       </c>
       <c r="E74" s="1">
         <v>91.34423156</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>2923015.41</v>
       </c>
       <c r="I74" s="1">
-        <v>235224.59</v>
+        <v>234328.59</v>
       </c>
       <c r="J74" s="1">
-        <v>8.0473263738285</v>
+        <v>8.0166730971836</v>
       </c>
       <c r="K74">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="L74" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="M74" s="1">
-        <v>3158240.0</v>
+        <v>3157344.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3169209.86</v>
+        <v>3170242.63</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>249</v>
+      </c>
+      <c r="B75" t="s">
+        <v>250</v>
+      </c>
+      <c r="C75" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.02</v>
+      </c>
+      <c r="E75" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-8113.93</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-0.30797181754962</v>
+      </c>
+      <c r="K75">
+        <v>0.88</v>
+      </c>
+      <c r="L75" t="s">
         <v>251</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>627813.9</v>
+        <v>2626520.0</v>
       </c>
       <c r="N75" s="1">
-        <v>632909.44</v>
+        <v>2649519.32</v>
       </c>
       <c r="O75" s="1">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>252</v>
+      </c>
+      <c r="B76" t="s">
+        <v>253</v>
+      </c>
+      <c r="C76" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>97.601</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-53485.01</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-2.416423937752</v>
+      </c>
+      <c r="K76">
+        <v>1.71</v>
+      </c>
+      <c r="L76" t="s">
         <v>254</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>2686164.0</v>
+        <v>2159910.13</v>
       </c>
       <c r="N76" s="1">
-        <v>2703322.22</v>
+        <v>2197777.02</v>
       </c>
       <c r="O76" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>255</v>
+      </c>
+      <c r="B77" t="s">
+        <v>256</v>
+      </c>
+      <c r="C77" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.872</v>
+      </c>
+      <c r="E77" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-15010.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-0.32958225833013</v>
+      </c>
+      <c r="K77">
+        <v>0.06</v>
+      </c>
+      <c r="L77" t="s">
         <v>257</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>2202997.24</v>
+        <v>4539240.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2236929.91</v>
+        <v>4541927.5</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C78" s="1">
         <v>1846000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.582</v>
+        <v>99.84</v>
       </c>
       <c r="E78" s="1">
         <v>100.43577248</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1854044.36</v>
       </c>
       <c r="I78" s="1">
-        <v>21159.36</v>
+        <v>-10997.96</v>
       </c>
       <c r="J78" s="1">
-        <v>1.1412542470127</v>
+        <v>-0.59318753301027</v>
       </c>
       <c r="K78">
-        <v>1.78</v>
+        <v>2.02</v>
       </c>
       <c r="L78" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="M78" s="1">
-        <v>1875203.72</v>
+        <v>1843046.4</v>
       </c>
       <c r="N78" s="1">
-        <v>1908133.4</v>
+        <v>1880259.62</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C79" s="1">
         <v>1981000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.969</v>
+        <v>100.179</v>
       </c>
       <c r="E79" s="1">
         <v>100.0369051</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1981731.09</v>
       </c>
       <c r="I79" s="1">
-        <v>38274.8</v>
+        <v>2814.9</v>
       </c>
       <c r="J79" s="1">
-        <v>1.9313821230912</v>
+        <v>0.14204248064756</v>
       </c>
       <c r="K79">
-        <v>1.79</v>
+        <v>1.98</v>
       </c>
       <c r="L79" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="M79" s="1">
-        <v>2020005.89</v>
+        <v>1984545.99</v>
       </c>
       <c r="N79" s="1">
-        <v>2055395.63</v>
+        <v>2023787.67</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C80" s="1">
         <v>3078000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.732</v>
+        <v>100.707</v>
       </c>
       <c r="E80" s="1">
         <v>100.08080539</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>3080487.19</v>
       </c>
       <c r="I80" s="1">
-        <v>81603.77</v>
+        <v>19274.26</v>
       </c>
       <c r="J80" s="1">
-        <v>2.6490540283662</v>
+        <v>0.62568869179424</v>
       </c>
       <c r="K80">
-        <v>1.58</v>
+        <v>1.76</v>
       </c>
       <c r="L80" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="M80" s="1">
-        <v>3162090.96</v>
+        <v>3099761.45</v>
       </c>
       <c r="N80" s="1">
-        <v>3210761.84</v>
+        <v>3154075.33</v>
       </c>
       <c r="O80" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B81" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C81" s="1">
         <v>1470000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.812</v>
+        <v>98.135</v>
       </c>
       <c r="E81" s="1">
         <v>99.57946939</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>1463818.2</v>
       </c>
       <c r="I81" s="1">
-        <v>3418.2</v>
+        <v>-21233.7</v>
       </c>
       <c r="J81" s="1">
-        <v>0.23351260422913</v>
+        <v>-1.4505694764555</v>
       </c>
       <c r="K81">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="L81" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="M81" s="1">
-        <v>1467236.4</v>
+        <v>1442584.5</v>
       </c>
       <c r="N81" s="1">
-        <v>1476056.4</v>
+        <v>1455814.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B82" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C82" s="1">
         <v>1708000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.884</v>
+        <v>94.83</v>
       </c>
       <c r="E82" s="1">
         <v>97.976</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>1673430.08</v>
       </c>
       <c r="I82" s="1">
-        <v>15508.64</v>
+        <v>-53733.68</v>
       </c>
       <c r="J82" s="1">
-        <v>0.92675757328325</v>
+        <v>-3.21099044664</v>
       </c>
       <c r="K82">
-        <v>1.11</v>
+        <v>1.31</v>
       </c>
       <c r="L82" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="M82" s="1">
-        <v>1688938.72</v>
+        <v>1619696.4</v>
       </c>
       <c r="N82" s="1">
-        <v>1707832.01</v>
+        <v>1642146.07</v>
       </c>
       <c r="O82" s="1">
         <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B83" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C83" s="1">
         <v>3700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.566</v>
+        <v>99.143</v>
       </c>
       <c r="E83" s="1">
         <v>78.77307</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>2914603.59</v>
       </c>
       <c r="I83" s="1">
-        <v>769338.41</v>
+        <v>753687.41</v>
       </c>
       <c r="J83" s="1">
-        <v>26.395987867427</v>
+        <v>25.859002321479</v>
       </c>
       <c r="K83">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="L83" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M83" s="1">
-        <v>3683942.0</v>
+        <v>3668291.0</v>
       </c>
       <c r="N83" s="1">
-        <v>3724540.63</v>
+        <v>3711322.51</v>
       </c>
       <c r="O83" s="1">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B84" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C84" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.536</v>
+        <v>98.162</v>
       </c>
       <c r="E84" s="1">
         <v>94.94162525</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>3797665.01</v>
       </c>
       <c r="I84" s="1">
-        <v>183774.99</v>
+        <v>128814.99</v>
       </c>
       <c r="J84" s="1">
-        <v>4.8391574695526</v>
+        <v>3.3919524144653</v>
       </c>
       <c r="K84">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="L84" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="M84" s="1">
-        <v>3981440.0</v>
+        <v>3926480.0</v>
       </c>
       <c r="N84" s="1">
-        <v>4040856.67</v>
+        <v>3992785.56</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B85" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C85" s="1">
         <v>3090000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.636</v>
+        <v>103.897</v>
       </c>
       <c r="E85" s="1">
         <v>104.36764887</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>3224960.35</v>
       </c>
       <c r="I85" s="1">
-        <v>8292.04</v>
+        <v>-14543.05</v>
       </c>
       <c r="J85" s="1">
-        <v>0.25712068056899</v>
+        <v>-0.4509528310945</v>
       </c>
       <c r="K85">
-        <v>2.41</v>
+        <v>2.73</v>
       </c>
       <c r="L85" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="M85" s="1">
-        <v>3233252.39</v>
+        <v>3210417.3</v>
       </c>
       <c r="N85" s="1">
-        <v>3307863.02</v>
+        <v>3294812.93</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" t="s">
+        <v>283</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2373000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.669</v>
+      </c>
+      <c r="E86" s="1">
+        <v>97.79670122</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>2320715.72</v>
+      </c>
+      <c r="I86" s="1">
+        <v>44429.64</v>
+      </c>
+      <c r="J86" s="1">
+        <v>1.9144800725528</v>
+      </c>
+      <c r="K86">
+        <v>1.42</v>
+      </c>
+      <c r="L86" t="s">
         <v>284</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>4891858.51</v>
+        <v>2365145.36</v>
       </c>
       <c r="N86" s="1">
-        <v>4952161.89</v>
+        <v>2398861.74</v>
       </c>
       <c r="O86" s="1">
-        <v>0.95</v>
+        <v>0.48</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B87" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C87" s="1">
         <v>369000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.32</v>
+        <v>103.182</v>
       </c>
       <c r="E87" s="1">
         <v>106.56094038</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>393209.87</v>
       </c>
       <c r="I87" s="1">
-        <v>-8269.07</v>
+        <v>-12468.29</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.1029660318547</v>
+        <v>-3.1708995504106</v>
       </c>
       <c r="K87">
-        <v>2.03</v>
+        <v>2.33</v>
       </c>
       <c r="L87" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="M87" s="1">
-        <v>384940.8</v>
+        <v>380741.58</v>
       </c>
       <c r="N87" s="1">
-        <v>392413.05</v>
+        <v>389320.83</v>
       </c>
       <c r="O87" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B88" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C88" s="1">
         <v>2697000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.918</v>
+        <v>98.986</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>2697000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>51728.46</v>
+        <v>-27347.59</v>
       </c>
       <c r="J88" s="1">
-        <v>1.918</v>
+        <v>-1.0140003707824</v>
       </c>
       <c r="K88">
-        <v>2.26</v>
+        <v>2.55</v>
       </c>
       <c r="L88" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="M88" s="1">
-        <v>2748728.46</v>
+        <v>2669652.41</v>
       </c>
       <c r="N88" s="1">
-        <v>2809598.25</v>
+        <v>2738313.54</v>
       </c>
       <c r="O88" s="1">
         <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B89" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C89" s="1">
         <v>4587000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.204</v>
+        <v>97.276</v>
       </c>
       <c r="E89" s="1">
         <v>93.34613647</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>4281787.28</v>
       </c>
       <c r="I89" s="1">
-        <v>222830.2</v>
+        <v>180262.84</v>
       </c>
       <c r="J89" s="1">
-        <v>5.2041398936567</v>
+        <v>4.2099905532906</v>
       </c>
       <c r="K89">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="L89" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="M89" s="1">
-        <v>4504617.48</v>
+        <v>4462050.12</v>
       </c>
       <c r="N89" s="1">
-        <v>4536917.61</v>
+        <v>4500975.91</v>
       </c>
       <c r="O89" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B90" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C90" s="1">
         <v>2137000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.998</v>
+        <v>96.152</v>
       </c>
       <c r="E90" s="1">
         <v>99.685</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>2130268.45</v>
       </c>
       <c r="I90" s="1">
-        <v>6688.81</v>
+        <v>-75500.21</v>
       </c>
       <c r="J90" s="1">
-        <v>0.3139890655565</v>
+        <v>-3.5441641169685</v>
       </c>
       <c r="K90">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="L90" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="M90" s="1">
-        <v>2136957.26</v>
+        <v>2054768.24</v>
       </c>
       <c r="N90" s="1">
-        <v>2149545.07</v>
+        <v>2072039.88</v>
       </c>
       <c r="O90" s="1">
         <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C91" s="1">
         <v>2118000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.005</v>
+        <v>97.417</v>
       </c>
       <c r="E91" s="1">
         <v>99.43250047</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>2105980.36</v>
       </c>
       <c r="I91" s="1">
-        <v>12125.54</v>
+        <v>-42688.3</v>
       </c>
       <c r="J91" s="1">
-        <v>0.57576700287936</v>
+        <v>-2.0270037086196</v>
       </c>
       <c r="K91">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L91" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="M91" s="1">
-        <v>2118105.9</v>
+        <v>2063292.06</v>
       </c>
       <c r="N91" s="1">
-        <v>2125076.44</v>
+        <v>2073860.3</v>
       </c>
       <c r="O91" s="1">
         <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C92" s="1">
         <v>1452000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.033</v>
+        <v>97.912</v>
       </c>
       <c r="E92" s="1">
         <v>99.91096625</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>1450707.23</v>
       </c>
       <c r="I92" s="1">
-        <v>1771.93</v>
+        <v>-29024.99</v>
       </c>
       <c r="J92" s="1">
-        <v>0.12214249459555</v>
+        <v>-2.0007475939856</v>
       </c>
       <c r="K92">
-        <v>1.68</v>
+        <v>1.85</v>
       </c>
       <c r="L92" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>1452479.16</v>
+        <v>1421682.24</v>
       </c>
       <c r="N92" s="1">
-        <v>1476825.02</v>
+        <v>1448574.08</v>
       </c>
       <c r="O92" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B93" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C93" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.72</v>
+        <v>104.546</v>
       </c>
       <c r="E93" s="1">
         <v>102.76761933</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>3083028.58</v>
       </c>
       <c r="I93" s="1">
-        <v>88571.42</v>
+        <v>53351.42</v>
       </c>
       <c r="J93" s="1">
-        <v>2.8728705460136</v>
+        <v>1.7304873638246</v>
       </c>
       <c r="K93">
-        <v>2.03</v>
+        <v>2.33</v>
       </c>
       <c r="L93" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M93" s="1">
-        <v>3171600.0</v>
+        <v>3136380.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3232350.0</v>
+        <v>3206130.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B94" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C94" s="1">
         <v>4085000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>106.613</v>
+        <v>105.042</v>
       </c>
       <c r="E94" s="1">
         <v>107.00187687</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>4371026.67</v>
       </c>
       <c r="I94" s="1">
-        <v>-15885.62</v>
+        <v>-80060.97</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.36342994905588</v>
+        <v>-1.8316284947307</v>
       </c>
       <c r="K94">
-        <v>2.64</v>
+        <v>2.94</v>
       </c>
       <c r="L94" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="M94" s="1">
-        <v>4355141.05</v>
+        <v>4290965.7</v>
       </c>
       <c r="N94" s="1">
-        <v>4462797.82</v>
+        <v>4411104.42</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C95" s="1">
         <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.833</v>
+        <v>101.287</v>
       </c>
       <c r="E95" s="1">
         <v>100.677</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>805416.0</v>
       </c>
       <c r="I95" s="1">
-        <v>17248.0</v>
+        <v>4880.0</v>
       </c>
       <c r="J95" s="1">
-        <v>2.1415020312484</v>
+        <v>0.60589807006566</v>
       </c>
       <c r="K95">
-        <v>0.91</v>
+        <v>1.09</v>
       </c>
       <c r="L95" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="M95" s="1">
-        <v>822664.0</v>
+        <v>810296.0</v>
       </c>
       <c r="N95" s="1">
-        <v>829929.75</v>
+        <v>819052.16</v>
       </c>
       <c r="O95" s="1">
         <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B96" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C96" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>107.711</v>
+        <v>105.507</v>
       </c>
       <c r="E96" s="1">
         <v>106.27639</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>2444356.97</v>
       </c>
       <c r="I96" s="1">
-        <v>32996.03</v>
+        <v>-17695.97</v>
       </c>
       <c r="J96" s="1">
-        <v>1.3498858965759</v>
+        <v>-0.72395195207515</v>
       </c>
       <c r="K96">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="L96" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="M96" s="1">
-        <v>2477353.0</v>
+        <v>2426661.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2483024.23</v>
+        <v>2438003.47</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" t="s">
+        <v>316</v>
+      </c>
+      <c r="C97" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.497</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-57059.93</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.5266578111487</v>
+      </c>
+      <c r="K97">
+        <v>1.96</v>
+      </c>
+      <c r="L97" t="s">
         <v>317</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>1410724.0</v>
+        <v>3680511.75</v>
       </c>
       <c r="N97" s="1">
-        <v>1457441.81</v>
+        <v>3754333.97</v>
       </c>
       <c r="O97" s="1">
-        <v>0.28</v>
+        <v>0.74</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" t="s">
+        <v>319</v>
+      </c>
+      <c r="C98" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.586</v>
+      </c>
+      <c r="E98" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1849.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>0.088205128205128</v>
+      </c>
+      <c r="K98">
+        <v>3.17</v>
+      </c>
+      <c r="L98" t="s">
         <v>320</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>3717997.5</v>
+        <v>2098099.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3785108.61</v>
+        <v>2166227.13</v>
       </c>
       <c r="O98" s="1">
-        <v>0.72</v>
+        <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B99" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C99" s="1">
-        <v>2150000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.671</v>
+        <v>95.6</v>
       </c>
       <c r="E99" s="1">
-        <v>97.5</v>
+        <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2096250.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>25176.5</v>
+        <v>45654.09</v>
       </c>
       <c r="J99" s="1">
-        <v>1.2010256410256</v>
+        <v>3.2349193228484</v>
       </c>
       <c r="K99">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.03</v>
+      </c>
+      <c r="L99">
+        <v>381.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2121426.5</v>
+        <v>1456944.0</v>
       </c>
       <c r="N99" s="1">
-        <v>2183104.63</v>
+        <v>1457325.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B100" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C100" s="1">
-        <v>1524000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.786</v>
+        <v>98.954</v>
       </c>
       <c r="E100" s="1">
-        <v>92.6043248</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1411289.91</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>63728.73</v>
+        <v>-9215.26</v>
       </c>
       <c r="J100" s="1">
-        <v>4.5156370458285</v>
+        <v>-1.046</v>
       </c>
       <c r="K100">
-        <v>1.05</v>
+        <v>0.76</v>
       </c>
       <c r="L100" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="M100" s="1">
-        <v>1475018.64</v>
+        <v>871784.74</v>
       </c>
       <c r="N100" s="1">
-        <v>1491020.64</v>
+        <v>878514.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B101" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.102</v>
+        <v>99.566</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>18518.62</v>
+        <v>-15568.46</v>
       </c>
       <c r="J101" s="1">
-        <v>2.102</v>
+        <v>-0.49284948070686</v>
       </c>
       <c r="K101">
-        <v>0.49</v>
+        <v>2.46</v>
       </c>
       <c r="L101" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="M101" s="1">
-        <v>899518.62</v>
+        <v>3143298.62</v>
       </c>
       <c r="N101" s="1">
-        <v>903801.26</v>
+        <v>3220952.05</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B102" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.102</v>
+        <v>100.734</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>64493.06</v>
+        <v>84140.95</v>
       </c>
       <c r="J102" s="1">
-        <v>2.0416515911141</v>
+        <v>2.9406327994892</v>
       </c>
       <c r="K102">
-        <v>2.2</v>
+        <v>0.06</v>
       </c>
       <c r="L102" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="M102" s="1">
-        <v>3223360.14</v>
+        <v>2945462.16</v>
       </c>
       <c r="N102" s="1">
-        <v>3292945.68</v>
+        <v>2947127.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B103" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.182</v>
+        <v>100.129</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>97240.47</v>
+        <v>-1660.73</v>
       </c>
       <c r="J103" s="1">
-        <v>3.3984464820012</v>
+        <v>-0.19543670883514</v>
       </c>
       <c r="K103">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.06</v>
+      </c>
+      <c r="L103">
+        <v>531.73</v>
       </c>
       <c r="M103" s="1">
-        <v>2958561.68</v>
+        <v>848092.63</v>
       </c>
       <c r="N103" s="1">
-        <v>3028494.01</v>
+        <v>848624.36</v>
       </c>
       <c r="O103" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B104" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.94</v>
+        <v>99.688</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>5208.44</v>
+        <v>-3987.36</v>
       </c>
       <c r="J104" s="1">
-        <v>0.6129354993077</v>
+        <v>-0.312</v>
       </c>
       <c r="K104">
-        <v>1.21</v>
+        <v>2.12</v>
       </c>
       <c r="L104" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="M104" s="1">
-        <v>854961.8</v>
+        <v>1274012.64</v>
       </c>
       <c r="N104" s="1">
-        <v>865238.73</v>
+        <v>1301148.26</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B105" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.154</v>
+        <v>100.004</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>27528.12</v>
+        <v>79.52</v>
       </c>
       <c r="J105" s="1">
-        <v>2.154</v>
+        <v>0.004</v>
       </c>
       <c r="K105">
-        <v>1.9</v>
+        <v>1.61</v>
       </c>
       <c r="L105" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="M105" s="1">
-        <v>1305528.12</v>
+        <v>1988079.52</v>
       </c>
       <c r="N105" s="1">
-        <v>1329862.64</v>
+        <v>2020016.74</v>
       </c>
       <c r="O105" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B106" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C106" s="1">
-        <v>1988000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.118</v>
+        <v>99.899</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1988000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>22225.84</v>
+        <v>-19702.77</v>
       </c>
       <c r="J106" s="1">
-        <v>1.118</v>
+        <v>-0.93043726948972</v>
       </c>
       <c r="K106">
-        <v>1.37</v>
+        <v>0.73</v>
       </c>
       <c r="L106" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="M106" s="1">
-        <v>2010225.84</v>
+        <v>2097879.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2037431.62</v>
+        <v>2113226.26</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B107" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.548</v>
+        <v>101.831</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>14926.23</v>
+        <v>2326.69</v>
       </c>
       <c r="J107" s="1">
-        <v>0.70487148177518</v>
+        <v>0.063881361092051</v>
       </c>
       <c r="K107">
-        <v>0.52</v>
+        <v>2.43</v>
       </c>
       <c r="L107" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M107" s="1">
-        <v>2132508.0</v>
+        <v>3644531.49</v>
       </c>
       <c r="N107" s="1">
-        <v>2143390.6</v>
+        <v>3731530.61</v>
       </c>
       <c r="O107" s="1">
-        <v>0.41</v>
+        <v>0.74</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B108" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>104.024</v>
+        <v>99.478</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>80814.16</v>
+        <v>-7728.0</v>
       </c>
       <c r="J108" s="1">
-        <v>2.2188252566138</v>
+        <v>-0.32264529058116</v>
       </c>
       <c r="K108">
-        <v>2.22</v>
+        <v>1.72</v>
       </c>
       <c r="L108" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M108" s="1">
-        <v>3723018.96</v>
+        <v>2387472.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3802369.8</v>
+        <v>2428643.27</v>
       </c>
       <c r="O108" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B109" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.073</v>
+        <v>105.095</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>6552.0</v>
+        <v>43035.23</v>
       </c>
       <c r="J109" s="1">
-        <v>0.27354709418838</v>
+        <v>4.60298880247</v>
       </c>
       <c r="K109">
-        <v>1.32</v>
+        <v>3.23</v>
       </c>
       <c r="L109" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M109" s="1">
-        <v>2401752.0</v>
+        <v>977976.24</v>
       </c>
       <c r="N109" s="1">
-        <v>2433376.31</v>
+        <v>1008025.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B110" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C110" s="1">
-        <v>1319000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.761</v>
+        <v>101.381</v>
       </c>
       <c r="E110" s="1">
-        <v>100.12170508</v>
+        <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1320605.29</v>
+        <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>21622.3</v>
+        <v>26914.4</v>
       </c>
       <c r="J110" s="1">
-        <v>1.6373022403992</v>
+        <v>1.2385522251111</v>
       </c>
       <c r="K110">
-        <v>0.2</v>
+        <v>1.87</v>
       </c>
       <c r="L110" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="M110" s="1">
-        <v>1342227.59</v>
+        <v>2199967.7</v>
       </c>
       <c r="N110" s="1">
-        <v>1344865.59</v>
+        <v>2240519.58</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C111" s="1">
-        <v>930564.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>105.064</v>
+        <v>102.042</v>
       </c>
       <c r="E111" s="1">
-        <v>100.47036099</v>
+        <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>934941.01</v>
+        <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>42746.75</v>
+        <v>-3895.0</v>
       </c>
       <c r="J111" s="1">
-        <v>4.5721333798375</v>
+        <v>-0.34580510442071</v>
       </c>
       <c r="K111">
-        <v>2.81</v>
+        <v>1.61</v>
       </c>
       <c r="L111" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M111" s="1">
-        <v>977687.76</v>
+        <v>1122462.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1003859.87</v>
+        <v>1140199.5</v>
       </c>
       <c r="O111" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B112" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C112" s="1">
-        <v>4353000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.097</v>
+        <v>103.082</v>
       </c>
       <c r="E112" s="1">
-        <v>14.53366506</v>
+        <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>632650.44</v>
+        <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>16297.58</v>
+        <v>-10948.84</v>
       </c>
       <c r="J112" s="1">
-        <v>2.5760797700544</v>
+        <v>-0.22006502683928</v>
       </c>
       <c r="K112">
-        <v>0.28</v>
+        <v>1.5</v>
       </c>
       <c r="L112" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M112" s="1">
-        <v>648948.02</v>
+        <v>4964326.04</v>
       </c>
       <c r="N112" s="1">
-        <v>661049.98</v>
+        <v>5044490.71</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>1.0</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B113" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C113" s="1">
-        <v>2170000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.37</v>
+        <v>101.86</v>
       </c>
       <c r="E113" s="1">
-        <v>100.14070507</v>
+        <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2173053.3</v>
+        <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>70075.7</v>
+        <v>-23989.0</v>
       </c>
       <c r="J113" s="1">
-        <v>3.2247575335589</v>
+        <v>-1.5560065719532</v>
       </c>
       <c r="K113">
-        <v>1.65</v>
+        <v>2.47</v>
       </c>
       <c r="L113" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="M113" s="1">
-        <v>2243129.0</v>
+        <v>1517714.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2278979.21</v>
+        <v>1554570.81</v>
       </c>
       <c r="O113" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B114" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C114" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.247</v>
+        <v>103.283</v>
       </c>
       <c r="E114" s="1">
-        <v>102.39609091</v>
+        <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1126357.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>9360.0</v>
+        <v>-26968.67</v>
       </c>
       <c r="J114" s="1">
-        <v>0.83099763218944</v>
+        <v>-1.8309531160757</v>
       </c>
       <c r="K114">
-        <v>1.37</v>
+        <v>1.27</v>
       </c>
       <c r="L114" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="M114" s="1">
-        <v>1135717.0</v>
+        <v>1445962.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1150826.72</v>
+        <v>1463695.33</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B115" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C115" s="1">
-        <v>5351000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.467</v>
+        <v>94.587</v>
       </c>
       <c r="E115" s="1">
-        <v>92.97841301</v>
+        <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4975274.88</v>
+        <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>7592.37</v>
+        <v>-94039.07</v>
       </c>
       <c r="J115" s="1">
-        <v>0.15260202065459</v>
+        <v>-3.5175482808101</v>
       </c>
       <c r="K115">
-        <v>1.24</v>
+        <v>0.08</v>
       </c>
       <c r="L115" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M115" s="1">
-        <v>4982867.25</v>
+        <v>2579387.49</v>
       </c>
       <c r="N115" s="1">
-        <v>5049386.87</v>
+        <v>2581553.94</v>
       </c>
       <c r="O115" s="1">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B116" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C116" s="1">
-        <v>1490000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>105.395</v>
+        <v>98.232</v>
       </c>
       <c r="E116" s="1">
-        <v>103.47</v>
+        <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1541703.0</v>
+        <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>28682.5</v>
+        <v>-69345.11</v>
       </c>
       <c r="J116" s="1">
-        <v>1.8604426403789</v>
+        <v>-1.7658924819052</v>
       </c>
       <c r="K116">
-        <v>2.18</v>
+        <v>1.0</v>
       </c>
       <c r="L116" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M116" s="1">
-        <v>1570385.5</v>
+        <v>3857570.64</v>
       </c>
       <c r="N116" s="1">
-        <v>1602937.86</v>
+        <v>3896881.55</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.77</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B117" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C117" s="1">
-        <v>1400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>107.313</v>
+        <v>85.872</v>
       </c>
       <c r="E117" s="1">
-        <v>105.20933357</v>
+        <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1472930.67</v>
+        <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>29451.33</v>
+        <v>-146058.24</v>
       </c>
       <c r="J117" s="1">
-        <v>1.9995055164409</v>
+        <v>-6.6179950446814</v>
       </c>
       <c r="K117">
-        <v>0.95</v>
+        <v>1.93</v>
       </c>
       <c r="L117" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="M117" s="1">
-        <v>1502382.0</v>
+        <v>2060928.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1515682.0</v>
+        <v>2107144.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C118" s="1">
-        <v>2727000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>96.638</v>
+        <v>102.605</v>
       </c>
       <c r="E118" s="1">
-        <v>98.03544408</v>
+        <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2673426.56</v>
+        <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-38108.3</v>
+        <v>22960.99</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.4254477968529</v>
+        <v>1.3606799968208</v>
       </c>
       <c r="K118">
-        <v>1.54</v>
+        <v>2.02</v>
       </c>
       <c r="L118" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M118" s="1">
-        <v>2635318.26</v>
+        <v>1710425.35</v>
       </c>
       <c r="N118" s="1">
-        <v>2677268.61</v>
+        <v>1744158.95</v>
       </c>
       <c r="O118" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B119" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C119" s="1">
-        <v>3927000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.009</v>
+        <v>102.95</v>
       </c>
       <c r="E119" s="1">
-        <v>99.9978546</v>
+        <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>3926915.75</v>
+        <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>437.68</v>
+        <v>-10722.16</v>
       </c>
       <c r="J119" s="1">
-        <v>0.011145642735014</v>
+        <v>-0.57180380760191</v>
       </c>
       <c r="K119">
-        <v>0.83</v>
+        <v>3.03</v>
       </c>
       <c r="L119" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="M119" s="1">
-        <v>3927353.43</v>
+        <v>1864424.5</v>
       </c>
       <c r="N119" s="1">
-        <v>3959901.17</v>
+        <v>1919370.19</v>
       </c>
       <c r="O119" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B120" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C120" s="1">
-        <v>2400000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>86.837</v>
+        <v>101.773</v>
       </c>
       <c r="E120" s="1">
-        <v>91.95776</v>
+        <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2206986.24</v>
+        <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-122898.24</v>
+        <v>-193.48</v>
       </c>
       <c r="J120" s="1">
-        <v>-5.5686001920882</v>
+        <v>-0.014850088251646</v>
       </c>
       <c r="K120">
-        <v>1.6</v>
+        <v>0.33</v>
       </c>
       <c r="L120" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M120" s="1">
-        <v>2084088.0</v>
+        <v>1302694.4</v>
       </c>
       <c r="N120" s="1">
-        <v>2122438.0</v>
+        <v>1306894.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B121" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C121" s="1">
-        <v>3300000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.542</v>
+        <v>100.575</v>
       </c>
       <c r="E121" s="1">
-        <v>96.87136758</v>
+        <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3196755.13</v>
+        <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>88130.87</v>
+        <v>-12777.6</v>
       </c>
       <c r="J121" s="1">
-        <v>2.7568852294295</v>
+        <v>-0.52223969615145</v>
       </c>
       <c r="K121">
-        <v>0.07</v>
+        <v>3.52</v>
       </c>
       <c r="L121" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="M121" s="1">
-        <v>3284886.0</v>
+        <v>2433915.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3287062.17</v>
+        <v>2519195.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B122" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C122" s="1">
-        <v>1667000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.468</v>
+        <v>96.201</v>
       </c>
       <c r="E122" s="1">
-        <v>101.22761608</v>
+        <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1687464.36</v>
+        <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>54017.2</v>
+        <v>37379.61</v>
       </c>
       <c r="J122" s="1">
-        <v>3.2010868662139</v>
+        <v>1.863455698593</v>
       </c>
       <c r="K122">
-        <v>1.76</v>
+        <v>0.44</v>
       </c>
       <c r="L122" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="M122" s="1">
-        <v>1741481.56</v>
+        <v>2043309.24</v>
       </c>
       <c r="N122" s="1">
-        <v>1770862.44</v>
+        <v>2052749.24</v>
       </c>
       <c r="O122" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B123" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C123" s="1">
-        <v>1811000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.075</v>
+        <v>103.461</v>
       </c>
       <c r="E123" s="1">
-        <v>103.54205743</v>
+        <v>101.19775245</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1875146.66</v>
+        <v>1855966.78</v>
       </c>
       <c r="I123" s="1">
-        <v>9651.59</v>
+        <v>41507.96</v>
       </c>
       <c r="J123" s="1">
-        <v>0.51471120664236</v>
+        <v>2.2364602883679</v>
       </c>
       <c r="K123">
-        <v>2.72</v>
+        <v>3.46</v>
       </c>
       <c r="L123" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="M123" s="1">
-        <v>1884798.25</v>
+        <v>1897474.74</v>
       </c>
       <c r="N123" s="1">
-        <v>1934072.13</v>
+        <v>1961002.46</v>
       </c>
       <c r="O123" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B124" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C124" s="1">
-        <v>1280000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.147</v>
+        <v>100.984</v>
       </c>
       <c r="E124" s="1">
-        <v>101.78811563</v>
+        <v>101.43494653</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1302887.88</v>
+        <v>2485156.19</v>
       </c>
       <c r="I124" s="1">
-        <v>17393.72</v>
+        <v>-11048.19</v>
       </c>
       <c r="J124" s="1">
-        <v>1.3350128024831</v>
+        <v>-0.44456722858936</v>
       </c>
       <c r="K124">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>600.0</v>
+        <v>1.58</v>
+      </c>
+      <c r="L124" t="s">
+        <v>396</v>
       </c>
       <c r="M124" s="1">
-        <v>1320281.6</v>
+        <v>2474108.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1320881.6</v>
+        <v>2512695.5</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B125" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C125" s="1">
-        <v>2124000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.497</v>
+        <v>94.039</v>
       </c>
       <c r="E125" s="1">
-        <v>94.44113136</v>
+        <v>98.76648216</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2005929.63</v>
+        <v>1024208.42</v>
       </c>
       <c r="I125" s="1">
-        <v>64906.65</v>
+        <v>-49023.99</v>
       </c>
       <c r="J125" s="1">
-        <v>3.2357391320851</v>
+        <v>-4.786524797365</v>
       </c>
       <c r="K125">
-        <v>0.33</v>
+        <v>1.34</v>
       </c>
       <c r="L125" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="M125" s="1">
-        <v>2070836.28</v>
+        <v>975184.43</v>
       </c>
       <c r="N125" s="1">
-        <v>2077916.28</v>
+        <v>989076.88</v>
       </c>
       <c r="O125" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C126" s="1">
-        <v>1834000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.183</v>
+        <v>100.673</v>
       </c>
       <c r="E126" s="1">
-        <v>101.19775245</v>
+        <v>100.0960031</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1855966.78</v>
+        <v>3878720.12</v>
       </c>
       <c r="I126" s="1">
-        <v>73089.44</v>
+        <v>22358.63</v>
       </c>
       <c r="J126" s="1">
-        <v>3.9380791072133</v>
+        <v>0.57644349961502</v>
       </c>
       <c r="K126">
-        <v>3.14</v>
+        <v>2.58</v>
       </c>
       <c r="L126" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="M126" s="1">
-        <v>1929056.22</v>
+        <v>3901078.75</v>
       </c>
       <c r="N126" s="1">
-        <v>1986674.39</v>
+        <v>4001129.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C127" s="1">
-        <v>2450000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.997</v>
+        <v>114.687</v>
       </c>
       <c r="E127" s="1">
-        <v>101.43494653</v>
+        <v>123.47145</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2485156.19</v>
+        <v>2345957.55</v>
       </c>
       <c r="I127" s="1">
-        <v>38270.31</v>
+        <v>-166904.55</v>
       </c>
       <c r="J127" s="1">
-        <v>1.5399559252652</v>
+        <v>-7.1145596816106</v>
       </c>
       <c r="K127">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="L127" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="M127" s="1">
-        <v>2523426.5</v>
+        <v>2179053.0</v>
       </c>
       <c r="N127" s="1">
-        <v>2556297.33</v>
+        <v>2200837.93</v>
       </c>
       <c r="O127" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B128" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C128" s="1">
-        <v>1037000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.343</v>
+        <v>108.739</v>
       </c>
       <c r="E128" s="1">
-        <v>98.76648216</v>
+        <v>113.147</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1024208.42</v>
+        <v>1443755.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-45871.51</v>
+        <v>-56246.08</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.47872806982</v>
+        <v>-3.8958169460967</v>
       </c>
       <c r="K128">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="L128" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="M128" s="1">
-        <v>978336.91</v>
+        <v>1387509.64</v>
       </c>
       <c r="N128" s="1">
-        <v>989379.62</v>
+        <v>1400556.04</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B129" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C129" s="1">
-        <v>3875000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.759</v>
+        <v>95.724</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0960031</v>
+        <v>93.14264308</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3878720.12</v>
+        <v>1210854.36</v>
       </c>
       <c r="I129" s="1">
-        <v>103191.13</v>
+        <v>33557.64</v>
       </c>
       <c r="J129" s="1">
-        <v>2.660442795754</v>
+        <v>2.7714018389462</v>
       </c>
       <c r="K129">
-        <v>2.34</v>
+        <v>0.74</v>
       </c>
       <c r="L129" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="M129" s="1">
-        <v>3981911.25</v>
+        <v>1244412.0</v>
       </c>
       <c r="N129" s="1">
-        <v>4072489.38</v>
+        <v>1254072.96</v>
       </c>
       <c r="O129" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B130" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C130" s="1">
-        <v>761000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.435</v>
+        <v>97.112</v>
       </c>
       <c r="E130" s="1">
-        <v>108.80813929</v>
+        <v>94.47603859</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>828029.94</v>
+        <v>3770538.7</v>
       </c>
       <c r="I130" s="1">
-        <v>-18059.59</v>
+        <v>105201.22</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.1810310385637</v>
+        <v>2.7900846104563</v>
       </c>
       <c r="K130">
-        <v>0.3</v>
+        <v>1.11</v>
       </c>
       <c r="L130" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="M130" s="1">
-        <v>809970.35</v>
+        <v>3875739.92</v>
       </c>
       <c r="N130" s="1">
-        <v>812282.78</v>
+        <v>3920042.79</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.78</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C131" s="1">
-        <v>1900000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>117.176</v>
+        <v>99.702</v>
       </c>
       <c r="E131" s="1">
-        <v>123.47145</v>
+        <v>100.05687163</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2345957.55</v>
+        <v>3827175.34</v>
       </c>
       <c r="I131" s="1">
-        <v>-119613.55</v>
+        <v>-13573.84</v>
       </c>
       <c r="J131" s="1">
-        <v>-5.0987090537934</v>
+        <v>-0.35466992740395</v>
       </c>
       <c r="K131">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="L131" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="M131" s="1">
-        <v>2226344.0</v>
+        <v>3813601.5</v>
       </c>
       <c r="N131" s="1">
-        <v>2241674.14</v>
+        <v>3844201.5</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B132" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C132" s="1">
-        <v>1276000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>109.943</v>
+        <v>85.144</v>
       </c>
       <c r="E132" s="1">
-        <v>113.147</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1443755.72</v>
+        <v>3382000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-40883.04</v>
+        <v>-502429.92</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.8317144953026</v>
+        <v>-14.856</v>
       </c>
       <c r="K132">
-        <v>0.67</v>
+        <v>2.89</v>
       </c>
       <c r="L132" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="M132" s="1">
-        <v>1402872.68</v>
+        <v>2879570.08</v>
       </c>
       <c r="N132" s="1">
-        <v>1411477.75</v>
+        <v>2977225.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B133" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C133" s="1">
-        <v>1300000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>96.844</v>
+        <v>0.001</v>
       </c>
       <c r="E133" s="1">
-        <v>93.14264308</v>
+        <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H133" s="1">
-        <v>1210854.36</v>
+        <v>0.0</v>
       </c>
       <c r="I133" s="1">
-        <v>48117.64</v>
+        <v>10.85</v>
       </c>
       <c r="J133" s="1">
-        <v>3.9738585902272</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1258972.0</v>
+        <v>10.85</v>
       </c>
       <c r="N133" s="1">
-        <v>1267635.7</v>
+        <v>10.85</v>
       </c>
       <c r="O133" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B134" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C134" s="1">
-        <v>3991000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.544</v>
+        <v>96.539</v>
       </c>
       <c r="E134" s="1">
-        <v>94.47603859</v>
+        <v>101.3779503</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>3770538.7</v>
+        <v>2855816.86</v>
       </c>
       <c r="I134" s="1">
-        <v>162352.34</v>
+        <v>-136313.23</v>
       </c>
       <c r="J134" s="1">
-        <v>4.3058128537442</v>
+        <v>-4.7731782772653</v>
       </c>
       <c r="K134">
-        <v>0.98</v>
+        <v>5.21</v>
       </c>
       <c r="L134" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="M134" s="1">
-        <v>3932891.04</v>
+        <v>2719503.63</v>
       </c>
       <c r="N134" s="1">
-        <v>3972094.3</v>
+        <v>2866354.23</v>
       </c>
       <c r="O134" s="1">
-        <v>0.76</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B135" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C135" s="1">
-        <v>3825000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.798</v>
+        <v>102.213</v>
       </c>
       <c r="E135" s="1">
-        <v>100.05687163</v>
+        <v>103.32906363</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>3827175.34</v>
+        <v>1088055.04</v>
       </c>
       <c r="I135" s="1">
-        <v>66598.16</v>
+        <v>-11752.15</v>
       </c>
       <c r="J135" s="1">
-        <v>1.740138720689</v>
+        <v>-1.0801062049214</v>
       </c>
       <c r="K135">
-        <v>0.6</v>
+        <v>1.38</v>
       </c>
       <c r="L135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="M135" s="1">
-        <v>3893773.5</v>
+        <v>1076302.89</v>
       </c>
       <c r="N135" s="1">
-        <v>3916723.5</v>
+        <v>1090847.45</v>
       </c>
       <c r="O135" s="1">
-        <v>0.75</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B136" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C136" s="1">
-        <v>3382000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>87.254</v>
+        <v>103.94</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>104.47316382</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3382000.0</v>
+        <v>3182252.57</v>
       </c>
       <c r="I136" s="1">
-        <v>-431069.72</v>
+        <v>-16240.17</v>
       </c>
       <c r="J136" s="1">
-        <v>-12.746</v>
+        <v>-0.51033567081069</v>
       </c>
       <c r="K136">
-        <v>2.52</v>
+        <v>1.12</v>
       </c>
       <c r="L136" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="M136" s="1">
-        <v>2950930.28</v>
+        <v>3166012.4</v>
       </c>
       <c r="N136" s="1">
-        <v>3036184.86</v>
+        <v>3200216.44</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B137" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C137" s="1">
-        <v>1250000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>0.001</v>
+        <v>99.465</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>101.57528214</v>
       </c>
       <c r="F137" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G137">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>2559697.11</v>
       </c>
       <c r="I137" s="1">
-        <v>10.59</v>
+        <v>-53179.11</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>-2.0775547931919</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.31</v>
+      </c>
+      <c r="L137" t="s">
+        <v>434</v>
       </c>
       <c r="M137" s="1">
-        <v>10.59</v>
+        <v>2506518.0</v>
       </c>
       <c r="N137" s="1">
-        <v>10.59</v>
+        <v>2539463.19</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B138" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C138" s="1">
-        <v>2817000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.333</v>
+        <v>102.474</v>
       </c>
       <c r="E138" s="1">
-        <v>101.3779503</v>
+        <v>101.56042721</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2855816.86</v>
+        <v>2992985.79</v>
       </c>
       <c r="I138" s="1">
-        <v>-29436.25</v>
+        <v>26922.99</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.030747118707</v>
+        <v>0.89953617855299</v>
       </c>
       <c r="K138">
-        <v>4.98</v>
+        <v>1.55</v>
       </c>
       <c r="L138" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M138" s="1">
-        <v>2826380.61</v>
+        <v>3019908.78</v>
       </c>
       <c r="N138" s="1">
-        <v>2966593.89</v>
+        <v>3065445.99</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B139" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C139" s="1">
-        <v>1053000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>104.179</v>
+        <v>99.724</v>
       </c>
       <c r="E139" s="1">
-        <v>103.32906363</v>
+        <v>97.59067821</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1088055.04</v>
+        <v>2001584.81</v>
       </c>
       <c r="I139" s="1">
-        <v>8949.83</v>
+        <v>43754.43</v>
       </c>
       <c r="J139" s="1">
-        <v>0.82255305761003</v>
+        <v>2.1859893111399</v>
       </c>
       <c r="K139">
-        <v>1.1</v>
+        <v>1.5</v>
       </c>
       <c r="L139" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M139" s="1">
-        <v>1097004.87</v>
+        <v>2045339.24</v>
       </c>
       <c r="N139" s="1">
-        <v>1108565.93</v>
+        <v>2076025.9</v>
       </c>
       <c r="O139" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B140" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C140" s="1">
-        <v>3046000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.706</v>
+        <v>102.434</v>
       </c>
       <c r="E140" s="1">
-        <v>104.47316382</v>
+        <v>99.81182206</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3182252.57</v>
+        <v>1357440.78</v>
       </c>
       <c r="I140" s="1">
-        <v>7092.19</v>
+        <v>35661.62</v>
       </c>
       <c r="J140" s="1">
-        <v>0.22286697375501</v>
+        <v>2.6271216045241</v>
       </c>
       <c r="K140">
-        <v>0.76</v>
+        <v>3.02</v>
       </c>
       <c r="L140" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M140" s="1">
-        <v>3189344.76</v>
+        <v>1393102.4</v>
       </c>
       <c r="N140" s="1">
-        <v>3212380.14</v>
+        <v>1434181.85</v>
       </c>
       <c r="O140" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B141" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C141" s="1">
-        <v>2520000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.644</v>
+        <v>100.747</v>
       </c>
       <c r="E141" s="1">
-        <v>101.57528214</v>
+        <v>102.17381658</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2559697.11</v>
+        <v>2205932.7</v>
       </c>
       <c r="I141" s="1">
-        <v>1731.69</v>
+        <v>-30804.97</v>
       </c>
       <c r="J141" s="1">
-        <v>0.06765214498367</v>
+        <v>-1.396460100528</v>
       </c>
       <c r="K141">
-        <v>1.05</v>
+        <v>1.13</v>
       </c>
       <c r="L141" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M141" s="1">
-        <v>2561428.8</v>
+        <v>2175127.73</v>
       </c>
       <c r="N141" s="1">
-        <v>2587866.3</v>
+        <v>2199550.67</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C142" s="1">
-        <v>2947000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>104.265</v>
+        <v>85.464</v>
       </c>
       <c r="E142" s="1">
-        <v>101.56042721</v>
+        <v>97.56207595</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2992985.79</v>
+        <v>1772702.92</v>
       </c>
       <c r="I142" s="1">
-        <v>79703.76</v>
+        <v>-219822.04</v>
       </c>
       <c r="J142" s="1">
-        <v>2.663018323251</v>
+        <v>-12.400387990561</v>
       </c>
       <c r="K142">
-        <v>1.28</v>
+        <v>3.98</v>
       </c>
       <c r="L142" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M142" s="1">
-        <v>3072689.55</v>
+        <v>1552880.88</v>
       </c>
       <c r="N142" s="1">
-        <v>3110475.74</v>
+        <v>1625106.63</v>
       </c>
       <c r="O142" s="1">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B143" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C143" s="1">
-        <v>4051000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.996</v>
+        <v>100.022</v>
       </c>
       <c r="E143" s="1">
-        <v>97.5906781</v>
+        <v>100.07713005</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3953398.37</v>
+        <v>1908470.87</v>
       </c>
       <c r="I143" s="1">
-        <v>97439.59</v>
+        <v>-1051.33</v>
       </c>
       <c r="J143" s="1">
-        <v>2.4647045625205</v>
+        <v>-0.055087558134959</v>
       </c>
       <c r="K143">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.04</v>
+      </c>
+      <c r="L143">
+        <v>847.56</v>
       </c>
       <c r="M143" s="1">
-        <v>4050837.96</v>
+        <v>1907419.54</v>
       </c>
       <c r="N143" s="1">
-        <v>4104471.51</v>
+        <v>1908267.1</v>
       </c>
       <c r="O143" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B144" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C144" s="1">
-        <v>1360000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>104.681</v>
+        <v>101.23</v>
       </c>
       <c r="E144" s="1">
-        <v>99.81182206</v>
+        <v>100.0646</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1357440.78</v>
+        <v>3802454.8</v>
       </c>
       <c r="I144" s="1">
-        <v>66220.82</v>
+        <v>44285.2</v>
       </c>
       <c r="J144" s="1">
-        <v>4.8783579347012</v>
+        <v>1.1646476376261</v>
       </c>
       <c r="K144">
-        <v>2.79</v>
+        <v>0.33</v>
       </c>
       <c r="L144" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="M144" s="1">
-        <v>1423661.6</v>
+        <v>3846740.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1461611.19</v>
+        <v>3859323.52</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C145" s="1">
-        <v>2159000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.045</v>
+        <v>103.675</v>
       </c>
       <c r="E145" s="1">
-        <v>102.17381658</v>
+        <v>102.94102671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2205932.7</v>
+        <v>3429995.01</v>
       </c>
       <c r="I145" s="1">
-        <v>18808.85</v>
+        <v>24455.99</v>
       </c>
       <c r="J145" s="1">
-        <v>0.85264840581945</v>
+        <v>0.71300366119192</v>
       </c>
       <c r="K145">
-        <v>0.84</v>
+        <v>1.48</v>
       </c>
       <c r="L145" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="M145" s="1">
-        <v>2224741.55</v>
+        <v>3454451.0</v>
       </c>
       <c r="N145" s="1">
-        <v>2242961.84</v>
+        <v>3503806.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="C146" s="1">
-        <v>1817000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>88.195</v>
+        <v>104.31</v>
       </c>
       <c r="E146" s="1">
-        <v>97.56207595</v>
+        <v>100.60017505</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1772702.92</v>
+        <v>499982.87</v>
       </c>
       <c r="I146" s="1">
-        <v>-170199.77</v>
+        <v>18437.83</v>
       </c>
       <c r="J146" s="1">
-        <v>-9.6011445617746</v>
+        <v>3.6876923403396</v>
       </c>
       <c r="K146">
-        <v>3.58</v>
+        <v>3.91</v>
       </c>
       <c r="L146" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="M146" s="1">
-        <v>1602503.15</v>
+        <v>518420.7</v>
       </c>
       <c r="N146" s="1">
-        <v>1667460.9</v>
+        <v>537870.08</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B147" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C147" s="1">
-        <v>1907000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.185</v>
+        <v>80.457</v>
       </c>
       <c r="E147" s="1">
-        <v>100.07713005</v>
+        <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1908470.87</v>
+        <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>40197.08</v>
+        <v>199892.6</v>
       </c>
       <c r="J147" s="1">
-        <v>2.1062454047308</v>
+        <v>3.9146680059936</v>
       </c>
       <c r="K147">
-        <v>1.93</v>
+        <v>0.54</v>
       </c>
       <c r="L147" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="M147" s="1">
-        <v>1948667.95</v>
+        <v>5306139.15</v>
       </c>
       <c r="N147" s="1">
-        <v>1985536.62</v>
+        <v>5341508.23</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>1.06</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B148" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="C148" s="1">
-        <v>3800000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>103.35</v>
+        <v>92.685</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0646</v>
+        <v>99.95192119</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>3802454.8</v>
+        <v>1877097.08</v>
       </c>
       <c r="I148" s="1">
-        <v>124845.2</v>
+        <v>-136472.78</v>
       </c>
       <c r="J148" s="1">
-        <v>3.2832790017649</v>
+        <v>-7.2704167223999</v>
       </c>
       <c r="K148">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.05</v>
+      </c>
+      <c r="L148">
+        <v>939.0</v>
       </c>
       <c r="M148" s="1">
-        <v>3927300.0</v>
+        <v>1740624.3</v>
       </c>
       <c r="N148" s="1">
-        <v>3930731.87</v>
+        <v>1741563.3</v>
       </c>
       <c r="O148" s="1">
-        <v>0.75</v>
+        <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B149" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="C149" s="1">
-        <v>3332000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.51</v>
+        <v>103.231</v>
       </c>
       <c r="E149" s="1">
-        <v>102.94102671</v>
+        <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3429995.01</v>
+        <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>52278.19</v>
+        <v>98597.82</v>
       </c>
       <c r="J149" s="1">
-        <v>1.5241476983956</v>
+        <v>3.076572611599</v>
       </c>
       <c r="K149">
-        <v>1.18</v>
+        <v>5.18</v>
       </c>
       <c r="L149" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="M149" s="1">
-        <v>3482273.2</v>
+        <v>3303392.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3521632.45</v>
+        <v>3469265.97</v>
       </c>
       <c r="O149" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B150" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="C150" s="1">
-        <v>3007000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.566</v>
+        <v>100.308</v>
       </c>
       <c r="E150" s="1">
-        <v>100.60017459</v>
+        <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3025047.25</v>
+        <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>179392.37</v>
+        <v>1957.99</v>
       </c>
       <c r="J150" s="1">
-        <v>5.9302336517223</v>
+        <v>0.15060999860889</v>
       </c>
       <c r="K150">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.05</v>
+      </c>
+      <c r="L150">
+        <v>649.0</v>
       </c>
       <c r="M150" s="1">
-        <v>3204439.62</v>
+        <v>1301997.84</v>
       </c>
       <c r="N150" s="1">
-        <v>3315688.32</v>
+        <v>1302646.84</v>
       </c>
       <c r="O150" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B151" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C151" s="1">
-        <v>6595000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>82.958</v>
+        <v>98.038</v>
       </c>
       <c r="E151" s="1">
-        <v>77.42602805</v>
+        <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>5106246.55</v>
+        <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>364833.55</v>
+        <v>-48144.76</v>
       </c>
       <c r="J151" s="1">
-        <v>7.1448479118189</v>
+        <v>-2.3965675704805</v>
       </c>
       <c r="K151">
-        <v>0.49</v>
+        <v>1.13</v>
       </c>
       <c r="L151" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="M151" s="1">
-        <v>5471080.1</v>
+        <v>1960760.0</v>
       </c>
       <c r="N151" s="1">
-        <v>5503196.85</v>
+        <v>1983261.67</v>
       </c>
       <c r="O151" s="1">
-        <v>1.05</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="B152" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="C152" s="1">
-        <v>1878000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.811</v>
+        <v>99.532</v>
       </c>
       <c r="E152" s="1">
-        <v>99.95192119</v>
+        <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1877097.08</v>
+        <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-77766.5</v>
+        <v>-6027.07</v>
       </c>
       <c r="J152" s="1">
-        <v>-4.1429130559406</v>
+        <v>-0.42492448195437</v>
       </c>
       <c r="K152">
-        <v>2.1</v>
+        <v>3.58</v>
       </c>
       <c r="L152" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="M152" s="1">
-        <v>1799330.58</v>
+        <v>1412359.08</v>
       </c>
       <c r="N152" s="1">
-        <v>1838768.58</v>
+        <v>1463151.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B153" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C153" s="1">
-        <v>3200000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.346</v>
+        <v>96.814</v>
       </c>
       <c r="E153" s="1">
-        <v>100.14981813</v>
+        <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>3204794.18</v>
+        <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>198277.82</v>
+        <v>127526.7</v>
       </c>
       <c r="J153" s="1">
-        <v>6.1869127583101</v>
+        <v>5.2452767719512</v>
       </c>
       <c r="K153">
-        <v>4.95</v>
+        <v>0.4</v>
       </c>
       <c r="L153" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="M153" s="1">
-        <v>3403072.0</v>
+        <v>2558794.02</v>
       </c>
       <c r="N153" s="1">
-        <v>3561406.25</v>
+        <v>2569366.02</v>
       </c>
       <c r="O153" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="B154" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="C154" s="1">
-        <v>1298000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>102.547</v>
+        <v>99.587</v>
       </c>
       <c r="E154" s="1">
-        <v>100.15715331</v>
+        <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1300039.85</v>
+        <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>31020.21</v>
+        <v>-14929.23</v>
       </c>
       <c r="J154" s="1">
-        <v>2.386096856954</v>
+        <v>-0.43364714575153</v>
       </c>
       <c r="K154">
-        <v>2.1</v>
+        <v>0.4</v>
       </c>
       <c r="L154" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="M154" s="1">
-        <v>1331060.06</v>
+        <v>3427784.54</v>
       </c>
       <c r="N154" s="1">
-        <v>1358318.06</v>
+        <v>3441600.35</v>
       </c>
       <c r="O154" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="B155" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="C155" s="1">
-        <v>2000000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.54</v>
+        <v>102.031</v>
       </c>
       <c r="E155" s="1">
-        <v>100.445238</v>
+        <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2008904.76</v>
+        <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>1895.24</v>
+        <v>32391.73</v>
       </c>
       <c r="J155" s="1">
-        <v>0.094341953771865</v>
+        <v>1.8671896778183</v>
       </c>
       <c r="K155">
-        <v>0.86</v>
+        <v>1.18</v>
       </c>
       <c r="L155" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="M155" s="1">
-        <v>2010800.0</v>
+        <v>1767176.92</v>
       </c>
       <c r="N155" s="1">
-        <v>2028083.89</v>
+        <v>1787527.92</v>
       </c>
       <c r="O155" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="B156" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="C156" s="1">
-        <v>1419000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.06</v>
+        <v>99.979</v>
       </c>
       <c r="E156" s="1">
-        <v>99.95674066</v>
+        <v>100.0558076</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1418386.15</v>
+        <v>5002790.38</v>
       </c>
       <c r="I156" s="1">
-        <v>15655.25</v>
+        <v>-3840.38</v>
       </c>
       <c r="J156" s="1">
-        <v>1.1037368067927</v>
+        <v>-0.076764759430116</v>
       </c>
       <c r="K156">
-        <v>3.37</v>
+        <v>3.03</v>
       </c>
       <c r="L156" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="M156" s="1">
-        <v>1434041.4</v>
+        <v>4998950.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1481801.44</v>
+        <v>5150491.1</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>1.02</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B157" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="C157" s="1">
-        <v>2643000.0</v>
+        <v>5108000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.447</v>
+        <v>99.314</v>
       </c>
       <c r="E157" s="1">
-        <v>91.98892622</v>
+        <v>99.50742991</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2431267.32</v>
+        <v>5082839.52</v>
       </c>
       <c r="I157" s="1">
-        <v>170686.89</v>
+        <v>-9880.4</v>
       </c>
       <c r="J157" s="1">
-        <v>7.0204904494007</v>
+        <v>-0.19438740808405</v>
       </c>
       <c r="K157">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
       <c r="L157" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="M157" s="1">
-        <v>2601954.21</v>
+        <v>5072959.12</v>
       </c>
       <c r="N157" s="1">
-        <v>2609883.21</v>
+        <v>5075583.09</v>
       </c>
       <c r="O157" s="1">
-        <v>0.5</v>
+        <v>1.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="B158" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="C158" s="1">
-        <v>3442000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.33</v>
+        <v>83.269</v>
       </c>
       <c r="E158" s="1">
-        <v>100.02073707</v>
+        <v>100.27475375</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3442713.77</v>
+        <v>2471772.68</v>
       </c>
       <c r="I158" s="1">
-        <v>45064.83</v>
+        <v>-419191.83</v>
       </c>
       <c r="J158" s="1">
-        <v>1.3089914820308</v>
+        <v>-16.959157829999</v>
       </c>
       <c r="K158">
-        <v>0.21</v>
+        <v>0.55</v>
       </c>
       <c r="L158" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="M158" s="1">
-        <v>3487778.6</v>
+        <v>2052580.85</v>
       </c>
       <c r="N158" s="1">
-        <v>3495092.85</v>
+        <v>2066258.18</v>
       </c>
       <c r="O158" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C159" s="1">
-        <v>1732000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.598</v>
+        <v>99.555</v>
       </c>
       <c r="E159" s="1">
-        <v>100.16080774</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1734785.19</v>
+        <v>533000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>59532.17</v>
+        <v>-2371.85</v>
       </c>
       <c r="J159" s="1">
-        <v>3.4316738662036</v>
+        <v>-0.445</v>
       </c>
       <c r="K159">
-        <v>0.98</v>
+        <v>1.21</v>
       </c>
       <c r="L159" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="M159" s="1">
-        <v>1794317.36</v>
+        <v>530628.15</v>
       </c>
       <c r="N159" s="1">
-        <v>1811204.36</v>
+        <v>537066.72</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B160" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C160" s="1">
-        <v>5000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.552</v>
+        <v>97.727</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0558076</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5002790.38</v>
+        <v>2900000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>74809.62</v>
+        <v>-65917.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.4953578766576</v>
+        <v>-2.273</v>
       </c>
       <c r="K160">
-        <v>2.87</v>
+        <v>0.71</v>
       </c>
       <c r="L160" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M160" s="1">
-        <v>5077600.0</v>
+        <v>2834083.0</v>
       </c>
       <c r="N160" s="1">
-        <v>5220921.92</v>
+        <v>2854619.69</v>
       </c>
       <c r="O160" s="1">
-        <v>1.0</v>
+        <v>0.57</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B161" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C161" s="1">
-        <v>2465000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>85.316</v>
+        <v>94.108</v>
       </c>
       <c r="E161" s="1">
-        <v>100.27475375</v>
+        <v>94.06809095</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2471772.68</v>
+        <v>1975429.91</v>
       </c>
       <c r="I161" s="1">
-        <v>-368733.28</v>
+        <v>838.09</v>
       </c>
       <c r="J161" s="1">
-        <v>-14.917766628928</v>
+        <v>0.042425701653976</v>
       </c>
       <c r="K161">
-        <v>0.29</v>
+        <v>2.02</v>
       </c>
       <c r="L161" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="M161" s="1">
-        <v>2103039.4</v>
+        <v>1976268.0</v>
       </c>
       <c r="N161" s="1">
-        <v>2110280.34</v>
+        <v>2018782.13</v>
       </c>
       <c r="O161" s="1">
         <v>0.4</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B162" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="C162" s="1">
-        <v>533000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.369</v>
+        <v>97.761</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>87.394</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>533000.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I162" s="1">
-        <v>7296.77</v>
+        <v>114037.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.369</v>
+        <v>11.862370414445</v>
       </c>
       <c r="K162">
-        <v>0.81</v>
+        <v>2.36</v>
       </c>
       <c r="L162" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="M162" s="1">
-        <v>540296.77</v>
+        <v>1075371.0</v>
       </c>
       <c r="N162" s="1">
-        <v>544632.95</v>
+        <v>1101322.56</v>
       </c>
       <c r="O162" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="B163" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="C163" s="1">
-        <v>2900000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.807</v>
+        <v>103.343</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>102.4847393</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2900000.0</v>
+        <v>2059943.26</v>
       </c>
       <c r="I163" s="1">
-        <v>-5597.0</v>
+        <v>17251.04</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.193</v>
+        <v>0.83745219273661</v>
       </c>
       <c r="K163">
-        <v>0.52</v>
+        <v>4.85</v>
       </c>
       <c r="L163" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="M163" s="1">
-        <v>2894403.0</v>
+        <v>2077194.3</v>
       </c>
       <c r="N163" s="1">
-        <v>2909370.42</v>
+        <v>2174644.88</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="B164" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="C164" s="1">
-        <v>1100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.594</v>
+        <v>91.558</v>
       </c>
       <c r="E164" s="1">
-        <v>87.394</v>
+        <v>93.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>961334.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I164" s="1">
-        <v>123200.0</v>
+        <v>-17015.6</v>
       </c>
       <c r="J164" s="1">
-        <v>12.815525093256</v>
+        <v>-1.5505376344086</v>
       </c>
       <c r="K164">
-        <v>2.23</v>
+        <v>2.22</v>
       </c>
       <c r="L164" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="M164" s="1">
-        <v>1084534.0</v>
+        <v>1080384.4</v>
       </c>
       <c r="N164" s="1">
-        <v>1109096.85</v>
+        <v>1106582.04</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B165" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C165" s="1">
-        <v>2100000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.626</v>
+        <v>100.533</v>
       </c>
       <c r="E165" s="1">
-        <v>94.06809095</v>
+        <v>104.28968508</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1975429.91</v>
+        <v>1586246.11</v>
       </c>
       <c r="I165" s="1">
-        <v>32716.09</v>
+        <v>-57139.18</v>
       </c>
       <c r="J165" s="1">
-        <v>1.6561503819693</v>
+        <v>-3.6021636012081</v>
       </c>
       <c r="K165">
-        <v>1.92</v>
+        <v>2.8</v>
       </c>
       <c r="L165" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="M165" s="1">
-        <v>2008146.0</v>
+        <v>1529106.93</v>
       </c>
       <c r="N165" s="1">
-        <v>2048472.9</v>
+        <v>1571684.37</v>
       </c>
       <c r="O165" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="B166" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C166" s="1">
-        <v>2010000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>105.103</v>
+        <v>96.796</v>
       </c>
       <c r="E166" s="1">
-        <v>102.4847393</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>2059943.26</v>
+        <v>1500000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>52627.04</v>
+        <v>-48060.0</v>
       </c>
       <c r="J166" s="1">
-        <v>2.5547810477071</v>
+        <v>-3.204</v>
       </c>
       <c r="K166">
-        <v>4.63</v>
+        <v>1.31</v>
       </c>
       <c r="L166" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="M166" s="1">
-        <v>2112570.3</v>
+        <v>1451940.0</v>
       </c>
       <c r="N166" s="1">
-        <v>2205725.54</v>
+        <v>1471575.42</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="B167" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="C167" s="1">
-        <v>1180000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>92.846</v>
+        <v>99.647</v>
       </c>
       <c r="E167" s="1">
-        <v>93.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1097400.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I167" s="1">
-        <v>-1817.2</v>
+        <v>3946.59</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.16559139784946</v>
+        <v>0.20104018002398</v>
       </c>
       <c r="K167">
-        <v>1.96</v>
+        <v>3.33</v>
       </c>
       <c r="L167" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="M167" s="1">
-        <v>1095582.8</v>
+        <v>1967031.78</v>
       </c>
       <c r="N167" s="1">
-        <v>1118764.88</v>
+        <v>2032852.34</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="B168" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="C168" s="1">
-        <v>1521000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.735</v>
+        <v>101.225</v>
       </c>
       <c r="E168" s="1">
-        <v>104.28968508</v>
+        <v>100.82032267</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1586246.11</v>
+        <v>3024609.68</v>
       </c>
       <c r="I168" s="1">
-        <v>-38856.76</v>
+        <v>12140.32</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.4496047463908</v>
+        <v>0.40138468379166</v>
       </c>
       <c r="K168">
-        <v>2.48</v>
+        <v>1.58</v>
       </c>
       <c r="L168" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="M168" s="1">
-        <v>1547389.35</v>
+        <v>3036750.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1585065.79</v>
+        <v>3084145.83</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="B169" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="C169" s="1">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.723</v>
+        <v>110.427</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>113.539</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1500000.0</v>
+        <v>1476007.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-19155.0</v>
+        <v>-40456.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.277</v>
+        <v>-2.740908410326</v>
       </c>
       <c r="K169">
-        <v>0.95</v>
+        <v>0.08</v>
       </c>
       <c r="L169" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="M169" s="1">
-        <v>1480845.0</v>
+        <v>1435551.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1495063.75</v>
+        <v>1436616.28</v>
       </c>
       <c r="O169" s="1">
         <v>0.29</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="B170" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C170" s="1">
-        <v>1974000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>102.243</v>
+        <v>90.83</v>
       </c>
       <c r="E170" s="1">
-        <v>99.44707143</v>
+        <v>99.83244604</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1963085.19</v>
+        <v>2220273.6</v>
       </c>
       <c r="I170" s="1">
-        <v>55191.63</v>
+        <v>-200214.4</v>
       </c>
       <c r="J170" s="1">
-        <v>2.8114740145332</v>
+        <v>-9.0175553139037</v>
       </c>
       <c r="K170">
-        <v>3.15</v>
+        <v>1.25</v>
       </c>
       <c r="L170" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="M170" s="1">
-        <v>2018276.82</v>
+        <v>2020059.2</v>
       </c>
       <c r="N170" s="1">
-        <v>2080478.38</v>
+        <v>2047823.98</v>
       </c>
       <c r="O170" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="B171" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="C171" s="1">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.317</v>
+        <v>101.602</v>
       </c>
       <c r="E171" s="1">
-        <v>100.82032267</v>
+        <v>99.55343345</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>3024609.68</v>
+        <v>2887049.57</v>
       </c>
       <c r="I171" s="1">
-        <v>74900.32</v>
+        <v>59408.43</v>
       </c>
       <c r="J171" s="1">
-        <v>2.476363164982</v>
+        <v>2.0577558008469</v>
       </c>
       <c r="K171">
-        <v>1.39</v>
+        <v>2.22</v>
       </c>
       <c r="L171" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="M171" s="1">
-        <v>3099510.0</v>
+        <v>2946458.0</v>
       </c>
       <c r="N171" s="1">
-        <v>3141072.5</v>
+        <v>3010754.58</v>
       </c>
       <c r="O171" s="1">
         <v>0.6</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="B172" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="C172" s="1">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>112.677</v>
+        <v>99.839</v>
       </c>
       <c r="E172" s="1">
-        <v>113.539</v>
+        <v>98.387</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1476007.0</v>
+        <v>885483.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-11206.0</v>
+        <v>13068.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.75921049154916</v>
+        <v>1.4758047302997</v>
       </c>
       <c r="K172">
-        <v>3.44</v>
+        <v>2.58</v>
       </c>
       <c r="L172" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="M172" s="1">
-        <v>1464801.0</v>
+        <v>898551.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1509542.67</v>
+        <v>921803.05</v>
       </c>
       <c r="O172" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="B173" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="C173" s="1">
-        <v>2224000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>92.509</v>
+        <v>99.219</v>
       </c>
       <c r="E173" s="1">
-        <v>99.83244604</v>
+        <v>100.25273885</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2220273.6</v>
+        <v>4430168.53</v>
       </c>
       <c r="I173" s="1">
-        <v>-162873.44</v>
+        <v>-45680.92</v>
       </c>
       <c r="J173" s="1">
-        <v>-7.3357373613774</v>
+        <v>-1.031132781759</v>
       </c>
       <c r="K173">
-        <v>1.0</v>
+        <v>1.56</v>
       </c>
       <c r="L173" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="M173" s="1">
-        <v>2057400.16</v>
+        <v>4384487.61</v>
       </c>
       <c r="N173" s="1">
-        <v>2079541.69</v>
+        <v>4453534.49</v>
       </c>
       <c r="O173" s="1">
-        <v>0.4</v>
+        <v>0.88</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B174" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C174" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>103.044</v>
+        <v>102.242</v>
       </c>
       <c r="E174" s="1">
-        <v>99.55343345</v>
+        <v>99.58935313</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2887049.57</v>
+        <v>1593429.65</v>
       </c>
       <c r="I174" s="1">
-        <v>101226.43</v>
+        <v>42442.35</v>
       </c>
       <c r="J174" s="1">
-        <v>3.5062241761232</v>
+        <v>2.6635848027555</v>
       </c>
       <c r="K174">
-        <v>2.0</v>
+        <v>4.25</v>
       </c>
       <c r="L174" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="M174" s="1">
-        <v>2988276.0</v>
+        <v>1635872.0</v>
       </c>
       <c r="N174" s="1">
-        <v>3046375.32</v>
+        <v>1703943.23</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B175" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.979</v>
+        <v>95.483</v>
       </c>
       <c r="E175" s="1">
-        <v>98.387</v>
+        <v>89.63713976</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>885483.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="I175" s="1">
-        <v>14328.0</v>
+        <v>239680.27</v>
       </c>
       <c r="J175" s="1">
-        <v>1.6180999522295</v>
+        <v>6.5216943108727</v>
       </c>
       <c r="K175">
-        <v>2.46</v>
+        <v>2.28</v>
       </c>
       <c r="L175" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="M175" s="1">
-        <v>899811.0</v>
+        <v>3914803.0</v>
       </c>
       <c r="N175" s="1">
-        <v>921928.81</v>
+        <v>4008316.7</v>
       </c>
       <c r="O175" s="1">
-        <v>0.18</v>
+        <v>0.8</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B176" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="C176" s="1">
-        <v>4419000.0</v>
+        <v>4408000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.635</v>
+        <v>102.0</v>
       </c>
       <c r="E176" s="1">
-        <v>100.25273885</v>
+        <v>102.79332963</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4430168.53</v>
+        <v>4531129.97</v>
       </c>
       <c r="I176" s="1">
-        <v>105272.11</v>
+        <v>-34969.97</v>
       </c>
       <c r="J176" s="1">
-        <v>2.3762551985804</v>
+        <v>-0.77177150581712</v>
       </c>
       <c r="K176">
-        <v>1.28</v>
+        <v>0.67</v>
       </c>
       <c r="L176" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="M176" s="1">
-        <v>4535440.64</v>
+        <v>4496160.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4592212.52</v>
+        <v>4525822.17</v>
       </c>
       <c r="O176" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B177" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C177" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>104.954</v>
+        <v>99.96</v>
       </c>
       <c r="E177" s="1">
-        <v>99.58935313</v>
+        <v>100.256</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1593429.65</v>
+        <v>1604096.0</v>
       </c>
       <c r="I177" s="1">
-        <v>85834.35</v>
+        <v>-4736.0</v>
       </c>
       <c r="J177" s="1">
-        <v>5.3867674672679</v>
+        <v>-0.29524417491222</v>
       </c>
       <c r="K177">
-        <v>4.03</v>
+        <v>0.5</v>
       </c>
       <c r="L177" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="M177" s="1">
-        <v>1679264.0</v>
+        <v>1599360.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1743740.71</v>
+        <v>1607293.33</v>
       </c>
       <c r="O177" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="B178" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C178" s="1">
-        <v>4100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.101</v>
+        <v>79.263</v>
       </c>
       <c r="E178" s="1">
-        <v>89.63713976</v>
+        <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>3675122.73</v>
+        <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>306018.27</v>
+        <v>157892.75</v>
       </c>
       <c r="J178" s="1">
-        <v>8.3267496756496</v>
+        <v>7.3756352522505</v>
       </c>
       <c r="K178">
-        <v>2.17</v>
+        <v>0.04</v>
       </c>
       <c r="L178" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="M178" s="1">
-        <v>3981141.0</v>
+        <v>2298627.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4070161.55</v>
+        <v>2299719.47</v>
       </c>
       <c r="O178" s="1">
-        <v>0.78</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B179" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C179" s="1">
-        <v>4408000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>102.197</v>
+        <v>96.459</v>
       </c>
       <c r="E179" s="1">
-        <v>102.79332963</v>
+        <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4531129.97</v>
+        <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-26286.21</v>
+        <v>-3162.6</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.58012482921561</v>
+        <v>-0.25953882742219</v>
       </c>
       <c r="K179">
-        <v>0.36</v>
+        <v>2.25</v>
       </c>
       <c r="L179" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="M179" s="1">
-        <v>4504843.76</v>
+        <v>1215383.4</v>
       </c>
       <c r="N179" s="1">
-        <v>4520547.26</v>
+        <v>1243707.15</v>
       </c>
       <c r="O179" s="1">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B180" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C180" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.158</v>
+        <v>95.997</v>
       </c>
       <c r="E180" s="1">
-        <v>100.256</v>
+        <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1604096.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1568.0</v>
+        <v>52831.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.097749760612831</v>
+        <v>2.4514407684098</v>
       </c>
       <c r="K180">
-        <v>0.26</v>
+        <v>1.35</v>
       </c>
       <c r="L180" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="M180" s="1">
-        <v>1602528.0</v>
+        <v>2207931.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1606728.0</v>
+        <v>2238949.49</v>
       </c>
       <c r="O180" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="B181" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C181" s="1">
-        <v>2900000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>81.887</v>
+        <v>92.101</v>
       </c>
       <c r="E181" s="1">
-        <v>73.81842241</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2140734.25</v>
+        <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>233988.75</v>
+        <v>-265011.45</v>
       </c>
       <c r="J181" s="1">
-        <v>10.930303469475</v>
+        <v>-7.899</v>
       </c>
       <c r="K181">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>297.95</v>
+        <v>1.02</v>
+      </c>
+      <c r="L181" t="s">
+        <v>561</v>
       </c>
       <c r="M181" s="1">
-        <v>2374723.0</v>
+        <v>3089988.55</v>
       </c>
       <c r="N181" s="1">
-        <v>2375020.95</v>
+        <v>3124237.51</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="B182" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="C182" s="1">
-        <v>2300000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.216</v>
+        <v>94.132</v>
       </c>
       <c r="E182" s="1">
-        <v>93.7</v>
+        <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2155100.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>57868.0</v>
+        <v>-110796.84</v>
       </c>
       <c r="J182" s="1">
-        <v>2.6851654215582</v>
+        <v>-7.0578300691552</v>
       </c>
       <c r="K182">
-        <v>1.29</v>
+        <v>2.4</v>
       </c>
       <c r="L182" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="M182" s="1">
-        <v>2212968.0</v>
+        <v>1459046.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2242600.19</v>
+        <v>1496172.55</v>
       </c>
       <c r="O182" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="B183" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="C183" s="1">
-        <v>3355000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>96.149</v>
+        <v>95.062</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3355000.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>-129201.05</v>
+        <v>110955.91</v>
       </c>
       <c r="J183" s="1">
-        <v>-3.851</v>
+        <v>2.1823746964357</v>
       </c>
       <c r="K183">
-        <v>0.69</v>
+        <v>1.68</v>
       </c>
       <c r="L183" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="M183" s="1">
-        <v>3225798.95</v>
+        <v>5195138.3</v>
       </c>
       <c r="N183" s="1">
-        <v>3248864.58</v>
+        <v>5286770.63</v>
       </c>
       <c r="O183" s="1">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="C184" s="1">
-        <v>1550000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.221</v>
+        <v>96.66</v>
       </c>
       <c r="E184" s="1">
-        <v>101.28018323</v>
+        <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1569842.84</v>
+        <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>-62917.34</v>
+        <v>188978.23</v>
       </c>
       <c r="J184" s="1">
-        <v>-4.0078750813043</v>
+        <v>3.1510752281203</v>
       </c>
       <c r="K184">
-        <v>2.15</v>
+        <v>4.27</v>
       </c>
       <c r="L184" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="M184" s="1">
-        <v>1506925.5</v>
+        <v>6186240.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1540219.63</v>
+        <v>6459335.89</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>1.28</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.036</v>
+        <v>102.079</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>218835.01</v>
+        <v>-1483.78</v>
       </c>
       <c r="J185" s="1">
-        <v>4.3042320910914</v>
+        <v>-0.13604339312786</v>
       </c>
       <c r="K185">
-        <v>1.55</v>
+        <v>4.1</v>
       </c>
       <c r="L185" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="M185" s="1">
-        <v>5303017.4</v>
+        <v>1089182.93</v>
       </c>
       <c r="N185" s="1">
-        <v>5387462.88</v>
+        <v>1132922.62</v>
       </c>
       <c r="O185" s="1">
-        <v>1.03</v>
+        <v>0.22</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="B186" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C186" s="1">
-        <v>6400000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.956</v>
+        <v>95.021</v>
       </c>
       <c r="E186" s="1">
-        <v>93.70721516</v>
+        <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5997261.77</v>
+        <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>335922.23</v>
+        <v>-195321.2</v>
       </c>
       <c r="J186" s="1">
-        <v>5.6012600897359</v>
+        <v>-5.0399169055643</v>
       </c>
       <c r="K186">
-        <v>4.08</v>
+        <v>0.93</v>
       </c>
       <c r="L186" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="M186" s="1">
-        <v>6333184.0</v>
+        <v>3680163.33</v>
       </c>
       <c r="N186" s="1">
-        <v>6594005.92</v>
+        <v>3716311.33</v>
       </c>
       <c r="O186" s="1">
-        <v>1.26</v>
+        <v>0.74</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="B187" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="C187" s="1">
-        <v>1067000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.437</v>
+        <v>93.265</v>
       </c>
       <c r="E187" s="1">
-        <v>102.21806092</v>
+        <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1090666.71</v>
+        <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>23676.08</v>
+        <v>29690.5</v>
       </c>
       <c r="J187" s="1">
-        <v>2.1707896448036</v>
+        <v>1.9083573266607</v>
       </c>
       <c r="K187">
-        <v>3.89</v>
+        <v>1.23</v>
       </c>
       <c r="L187" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="M187" s="1">
-        <v>1114342.79</v>
+        <v>1585505.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1155860.78</v>
+        <v>1606412.64</v>
       </c>
       <c r="O187" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B188" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.996</v>
+        <v>101.42</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>-80099.45</v>
+        <v>176.6</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.0668241449541</v>
+        <v>0.1744311234115</v>
       </c>
       <c r="K188">
-        <v>0.7</v>
+        <v>4.31</v>
       </c>
       <c r="L188" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="M188" s="1">
-        <v>3795385.08</v>
+        <v>101420.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3822496.08</v>
+        <v>105734.04</v>
       </c>
       <c r="O188" s="1">
-        <v>0.73</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B189" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.747</v>
+        <v>102.812</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>102.40906667</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>1536136.0</v>
       </c>
       <c r="I189" s="1">
-        <v>71884.5</v>
+        <v>6044.0</v>
       </c>
       <c r="J189" s="1">
-        <v>4.6203773007643</v>
+        <v>0.39345474619435</v>
       </c>
       <c r="K189">
-        <v>1.1</v>
+        <v>4.01</v>
       </c>
       <c r="L189" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="M189" s="1">
-        <v>1627699.0</v>
+        <v>1542180.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1646434.42</v>
+        <v>1602262.2</v>
       </c>
       <c r="O189" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B190" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="C190" s="1">
         <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.859</v>
+        <v>98.603</v>
       </c>
       <c r="E190" s="1">
         <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>298265.28</v>
+        <v>256340.0</v>
       </c>
       <c r="J190" s="1">
-        <v>9.8274304632971</v>
+        <v>8.4460501904935</v>
       </c>
       <c r="K190">
-        <v>0.73</v>
+        <v>0.98</v>
       </c>
       <c r="L190" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="M190" s="1">
-        <v>3333293.42</v>
+        <v>3291368.14</v>
       </c>
       <c r="N190" s="1">
-        <v>3357772.09</v>
+        <v>3324006.36</v>
       </c>
       <c r="O190" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B191" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C191" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.862</v>
+        <v>99.003</v>
       </c>
       <c r="E191" s="1">
         <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>20947.0</v>
+        <v>12357.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.1425364104358</v>
+        <v>1.2639195313771</v>
       </c>
       <c r="K191">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="L191" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="M191" s="1">
-        <v>998620.0</v>
+        <v>990030.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1003488.78</v>
+        <v>996556.24</v>
       </c>
       <c r="O191" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B192" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="C192" s="1">
         <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.888</v>
+        <v>104.065</v>
       </c>
       <c r="E192" s="1">
         <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>61669.6</v>
+        <v>33421.78</v>
       </c>
       <c r="J192" s="1">
-        <v>1.7428662315462</v>
+        <v>0.94454466641858</v>
       </c>
       <c r="K192">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="L192" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="M192" s="1">
-        <v>3600070.82</v>
+        <v>3571823.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3630961.52</v>
+        <v>3613010.6</v>
       </c>
       <c r="O192" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B193" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="C193" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>107.471</v>
+        <v>103.968</v>
       </c>
       <c r="E193" s="1">
         <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>352753.23</v>
+        <v>181106.23</v>
       </c>
       <c r="J193" s="1">
-        <v>7.1795204819077</v>
+        <v>3.6860212100286</v>
       </c>
       <c r="K193">
-        <v>5.06</v>
+        <v>5.37</v>
       </c>
       <c r="L193" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="M193" s="1">
-        <v>5266079.0</v>
+        <v>5094432.0</v>
       </c>
       <c r="N193" s="1">
-        <v>5514166.67</v>
+        <v>5357555.29</v>
       </c>
       <c r="O193" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="B194" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C194" s="1">
-        <v>22000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>11.07641109</v>
+        <v>9.55193335</v>
       </c>
       <c r="E194" s="1">
-        <v>0.1108537268</v>
+        <v>0.0956676303</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2438781.99</v>
+        <v>1769851.16</v>
       </c>
       <c r="I194" s="1">
-        <v>-218915.99</v>
+        <v>-226285.16</v>
       </c>
       <c r="J194" s="1">
-        <v>-8.9764477061765</v>
+        <v>-12.785547458126</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="M194" s="1">
-        <v>2219866.0</v>
+        <v>1543566.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2436810.44</v>
+        <v>1767107.67</v>
       </c>
       <c r="O194" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>