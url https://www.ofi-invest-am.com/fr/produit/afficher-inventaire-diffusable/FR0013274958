--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -169,1698 +169,1710 @@
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>6 337.67</t>
+    <t>13 676.03</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>73 755.21</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>34 475.00</t>
+    <t>39 646.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>92 630.14</t>
+    <t>103 027.40</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>1 535.46</t>
+    <t>9 596.61</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>9 187.50</t>
+    <t>13 125.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>21 408.92</t>
+    <t>30 584.17</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>21 236.19</t>
+    <t>34 352.66</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>22 480.80</t>
+    <t>29 857.31</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>81 187.40</t>
+    <t>90 029.59</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>181 002.74</t>
+    <t>10 442.47</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>6 539.73</t>
+    <t>8 860.27</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>77 340.99</t>
+    <t>87 008.61</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>32 119.41</t>
+    <t>42 658.59</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>50 090.89</t>
+    <t>66 526.96</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>15 755.42</t>
+    <t>24 876.99</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>111 059.67</t>
+    <t>126 204.17</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>61 030.52</t>
+    <t>69 352.86</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>39 855.00</t>
+    <t>47 604.58</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>159 933.70</t>
+    <t>174 236.71</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>15 523.72</t>
+    <t>19 106.11</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>10 153.39</t>
-[...17 lines deleted...]
-    <t>13 075.17</t>
+    <t>12 421.70</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>28 398.67</t>
+    <t>38 811.51</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>11 217.77</t>
+    <t>16 338.93</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>30 802.63</t>
+    <t>37 684.06</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>45 196.28</t>
+    <t>52 850.49</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>2 480.11</t>
+    <t>4 960.23</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>42 207.53</t>
+    <t>47 767.81</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>3 964.73</t>
+    <t>9 095.55</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>57 750.00</t>
+    <t>65 625.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>96 036.19</t>
+    <t>116 407.50</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>72 158.93</t>
+    <t>4 221.45</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>132 344.17</t>
+    <t>154 757.29</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>68 254.67</t>
+    <t>78 348.67</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>63 925.88</t>
+    <t>73 446.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>52 747.14</t>
+    <t>59 939.93</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>142 936.64</t>
+    <t>154 803.08</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>24 011.78</t>
+    <t>29 376.11</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>59 231.25</t>
+    <t>66 909.38</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>12 055.56</t>
+    <t>16 011.28</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>34 062.41</t>
+    <t>48 756.00</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>43 458.90</t>
+    <t>47 527.40</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>42 057.40</t>
+    <t>2 580.21</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>87 457.56</t>
+    <t>99 383.59</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>36 430.17</t>
-[...5 lines deleted...]
-    <t>DEUCE FINCO PLC 20/11/2032</t>
+    <t>42 599.79</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>14 498.63</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
+    <t>6 179.69</t>
+  </si>
+  <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>40 290.41</t>
+    <t>45 473.97</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>24 332.79</t>
+    <t>29 382.99</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>80 047.92</t>
+    <t>90 963.54</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>24 274.25</t>
+    <t>27 584.38</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
+    <t>4 882.19</t>
+  </si>
+  <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>1 178.42</t>
+    <t>9 820.21</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>30 767.21</t>
+    <t>38 945.83</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>119 601.91</t>
+    <t>143 741.74</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>80 542.78</t>
+    <t>92 711.11</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>31 627.08</t>
+    <t>38 692.71</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>75 906.16</t>
+    <t>82 694.52</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>60 939.51</t>
+    <t>65 468.79</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>22 457.94</t>
+    <t>28 427.78</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>78 068.49</t>
+    <t>84 246.58</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>44 118.07</t>
+    <t>52 174.42</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>72 852.94</t>
+    <t>89 128.59</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>2 209.28</t>
-[...8 lines deleted...]
-    <t>12 898.63</t>
+    <t>5 523.19</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>22 999.32</t>
+    <t>31 030.82</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>37 866.89</t>
+    <t>43 030.56</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>2 687.50</t>
+    <t>16 796.88</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>37 213.22</t>
+    <t>43 103.08</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>39 241.68</t>
-[...8 lines deleted...]
-    <t>54 313.88</t>
+    <t>44 297.36</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>13 230.00</t>
+    <t>19 018.13</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>22 449.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>43 031.51</t>
+    <t>46 376.71</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>66 305.56</t>
+    <t>75 347.22</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>84 395.63</t>
+    <t>97 238.44</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>33 716.38</t>
+    <t>39 426.41</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 579.25</t>
+    <t>10 032.19</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>68 661.13</t>
+    <t>78 887.25</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>38 925.79</t>
+    <t>47 621.98</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>17 271.64</t>
+    <t>40 932.74</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>10 568.24</t>
+    <t>15 515.08</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>26 891.84</t>
+    <t>30 392.55</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>69 750.00</t>
+    <t>81 562.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>120 138.72</t>
+    <t>136 521.27</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>8 756.16</t>
+    <t>10 805.48</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>11 342.47</t>
+    <t>19 140.41</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>2 875.68</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>73 822.22</t>
+    <t>3 775.00</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>68 128.13</t>
+    <t>76 593.75</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>5 748.26</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>38 652.78</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
+    <t>2 381.25</t>
+  </si>
+  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>6 729.86</t>
+    <t>9 941.84</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>77 653.43</t>
+    <t>88 242.53</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>1 665.06</t>
+    <t>10 406.60</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
+    <t>3 323.30</t>
+  </si>
+  <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>27 135.62</t>
+    <t>30 987.12</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>31 937.22</t>
+    <t>19 105.45</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>15 347.26</t>
+    <t>21 486.16</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>86 999.12</t>
+    <t>97 515.49</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>41 171.27</t>
+    <t>54 298.34</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>30 049.46</t>
+    <t>35 138.48</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>40 551.88</t>
+    <t>46 722.81</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>17 737.50</t>
+    <t>21 186.46</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>80 164.67</t>
+    <t>98 073.80</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>36 856.81</t>
+    <t>42 506.39</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>17 733.33</t>
+    <t>23 552.08</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>2 166.45</t>
+    <t>14 081.93</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>39 310.91</t>
+    <t>48 187.56</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>46 216.67</t>
+    <t>56 541.67</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>33 733.60</t>
+    <t>39 446.55</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>54 945.69</t>
+    <t>62 744.43</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>4 200.00</t>
+    <t>8 400.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>85 280.14</t>
+    <t>92 937.95</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>9 440.00</t>
+    <t>12 537.50</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>63 527.72</t>
+    <t>4 801.51</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>38 587.50</t>
+    <t>46 090.63</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>13 892.45</t>
+    <t>1 811.77</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>100 050.35</t>
+    <t>5 920.14</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>21 784.93</t>
+    <t>30 660.27</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>13 046.40</t>
+    <t>19 153.22</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 660.96</t>
+    <t>11 032.19</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>44 302.87</t>
+    <t>50 996.11</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>30 600.00</t>
+    <t>40 640.63</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>97 655.25</t>
+    <t>113 931.13</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>146 850.60</t>
+    <t>4 563.15</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>14 544.56</t>
+    <t>18 460.41</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>34 204.04</t>
+    <t>48 862.92</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>32 945.19</t>
+    <t>41 893.27</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>45 537.21</t>
+    <t>56 194.85</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>30 686.66</t>
+    <t>35 322.78</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>41 079.45</t>
+    <t>45 383.01</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>24 422.94</t>
+    <t>32 951.59</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>72 225.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
+    <t>5 297.22</t>
+  </si>
+  <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>12 583.52</t>
+    <t>25 167.04</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>49 355.25</t>
-[...8 lines deleted...]
-    <t>19 449.38</t>
+    <t>62 475.00</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>35 369.08</t>
+    <t>39 841.03</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
+    <t>9 618.76</t>
+  </si>
+  <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>165 873.97</t>
+    <t>4 241.10</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
+    <t>4 056.25</t>
+  </si>
+  <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>22 501.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>50 792.42</t>
+    <t>54 961.95</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>10 572.00</t>
+    <t>14 040.94</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>13 815.81</t>
+    <t>22 349.10</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>20 351.00</t>
+    <t>24 897.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>151 541.10</t>
+    <t>123 760.27</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>2 623.97</t>
+    <t>26 318.49</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>13 677.33</t>
+    <t>22 125.09</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 438.57</t>
+    <t>9 197.95</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>36 472.92</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>20 536.69</t>
+    <t>18 472.22</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>27 861.04</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...17 lines deleted...]
-    <t>97 450.58</t>
+    <t>45 521.56</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>26 197.64</t>
+    <t>30 155.56</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>42 577.44</t>
+    <t>49 010.00</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>19 635.42</t>
+    <t>26 744.79</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>65 820.56</t>
+    <t>70 570.50</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>47 395.83</t>
+    <t>55 052.08</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>1 065.28</t>
+    <t>6 657.99</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>27 764.78</t>
+    <t>3 939.53</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>64 296.58</t>
+    <t>72 817.81</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>23 252.05</t>
+    <t>24 811.64</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>69 046.88</t>
+    <t>85 157.81</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>68 071.23</t>
+    <t>73 013.70</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>93 513.70</t>
-[...8 lines deleted...]
-    <t>29 662.17</t>
+    <t>99 691.78</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>7 933.33</t>
+    <t>12 833.33</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>1 092.47</t>
+    <t>2 184.93</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>28 323.75</t>
+    <t>31 906.88</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>31 018.49</t>
+    <t>1 299.66</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>34 248.96</t>
+    <t>48 927.08</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>37 126.55</t>
+    <t>42 396.12</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>91 632.33</t>
+    <t>101 514.25</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>273 095.89</t>
+    <t>9 972.60</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>43 739.69</t>
+    <t>46 794.53</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>36 148.00</t>
+    <t>48 009.06</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>20 907.64</t>
+    <t>23 758.68</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 314.04</t>
+    <t>4 607.88</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>60 082.20</t>
+    <t>104 469.68</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>32 638.22</t>
+    <t>43 347.64</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>8 805.25</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>41 187.60</t>
+    <t>54 702.28</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>263 123.29</t>
-[...2 lines deleted...]
-    <t>CDS-00107981</t>
+    <t>283 797.26</t>
+  </si>
+  <si>
+    <t>CDS-00108706</t>
   </si>
   <si>
     <t>724500D4BFEWKWVC1G62</t>
   </si>
   <si>
-    <t>223 541.67</t>
+    <t>-53 958.33</t>
+  </si>
+  <si>
+    <t>CDS-00108246</t>
+  </si>
+  <si>
+    <t>107 916.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2224,299 +2236,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2196900.3988</v>
+        <v>2159277.3988</v>
       </c>
       <c r="D2">
-        <v>132.22</v>
+        <v>132.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>290480450.01</v>
+        <v>287137833.73</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>290480450.01</v>
+        <v>287137833.73</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.42</v>
+        <v>53.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54872288.0</v>
+        <v>55185904.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54872288.0</v>
+        <v>55185904.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462404.4367</v>
+        <v>461672.0426</v>
       </c>
       <c r="D4">
-        <v>122.82</v>
+        <v>123.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56796217.35</v>
+        <v>57014883.52</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56796217.35</v>
+        <v>57014883.52</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>130.63</v>
+        <v>131.42</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>130.63</v>
+        <v>131.42</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>130.63</v>
+        <v>131.42</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>127.24</v>
+        <v>128.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>127.24</v>
+        <v>128.02</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>127.24</v>
+        <v>128.02</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>126.77</v>
+        <v>127.49</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1394.56</v>
+        <v>1402.44</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1394.56</v>
+        <v>1402.44</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10863.08</v>
+        <v>10926.81</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>101616569.95</v>
+        <v>102212750.27</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>101616569.95</v>
+        <v>102212750.27</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2631.0</v>
+        <v>2726.0</v>
       </c>
       <c r="D9">
-        <v>99.4</v>
+        <v>99.94</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>261523.04</v>
+        <v>272440.22</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>261523.04</v>
+        <v>272440.22</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2585,9639 +2597,9689 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>92.29</v>
+        <v>90.72</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>13097168.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-353136.0</v>
+        <v>-396368.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.3481387732065</v>
+        <v>-3.0263641727738</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>25841200.0</v>
+        <v>12700800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>25841200.0</v>
+        <v>12700800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.13</v>
+        <v>2.53</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.14</v>
+        <v>3.09</v>
       </c>
       <c r="J4" s="1">
-        <v>951.51515151515</v>
+        <v>936.36363636364</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.47</v>
+        <v>3.42</v>
       </c>
       <c r="N4" s="1">
-        <v>3.47</v>
+        <v>3.42</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>108.47</v>
+        <v>106.88</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>108.47</v>
+        <v>106.88</v>
       </c>
       <c r="N5" s="1">
-        <v>108.47</v>
+        <v>106.88</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>446.0</v>
+        <v>114.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4784.08</v>
+        <v>4790.28</v>
       </c>
       <c r="E6" s="1">
-        <v>4781.2134753363</v>
+        <v>4788.6553508772</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2132421.21</v>
+        <v>545906.71</v>
       </c>
       <c r="I6" s="1">
-        <v>1278.47</v>
+        <v>185.21</v>
       </c>
       <c r="J6" s="1">
-        <v>0.059953915014755</v>
+        <v>0.03392704222302</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2133699.68</v>
+        <v>546091.92</v>
       </c>
       <c r="N6" s="1">
-        <v>2133699.68</v>
+        <v>546091.92</v>
       </c>
       <c r="O6" s="1">
-        <v>0.42</v>
+        <v>0.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>116.27</v>
+        <v>115.99</v>
       </c>
       <c r="E7" s="1">
         <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-373860.0</v>
+        <v>-563140.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-373860.0</v>
+        <v>-563140.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-373860.0</v>
+        <v>-563140.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.07</v>
+        <v>-0.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>2500000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.621</v>
+        <v>106.03</v>
       </c>
       <c r="E8" s="1">
-        <v>100.13</v>
+        <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>37275.0</v>
+        <v>103845.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.4890642165185</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2540525.0</v>
+        <v>103845.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2546862.67</v>
+        <v>103845.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.51</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.778</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>41200.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.645860381504</v>
+      </c>
+      <c r="K9">
+        <v>0.55</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1573415.36</v>
+        <v>2544450.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1607890.36</v>
+        <v>2558126.03</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>102.61</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>21658.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.89478859390364</v>
+      </c>
+      <c r="K10">
+        <v>3.1</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>4488772.0</v>
+        <v>2442118.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4581402.14</v>
+        <v>2515873.21</v>
       </c>
       <c r="O10" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>10244.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="K11">
+        <v>2.52</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>2596658.58</v>
+        <v>1586244.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2598194.04</v>
+        <v>1625890.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.915</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-72483.54</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-1.5837949366809</v>
+      </c>
+      <c r="K12">
+        <v>2.24</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="1">
-[...23 lines deleted...]
-      <c r="K12">
+      <c r="M12" s="1">
+        <v>4504090.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>4607117.4</v>
+      </c>
+      <c r="O12" s="1">
         <v>0.92</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.242</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>46827.99</v>
+      </c>
+      <c r="J13" s="1">
+        <v>1.8137632332692</v>
+      </c>
+      <c r="K13">
+        <v>0.37</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1593767.14</v>
+        <v>2628641.82</v>
       </c>
       <c r="N13" s="1">
-        <v>1615176.06</v>
+        <v>2638238.43</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.768</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-24799.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-2.4737675302924</v>
+      </c>
+      <c r="K14">
+        <v>1.31</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>5246587.5</v>
+        <v>977680.0</v>
       </c>
       <c r="N14" s="1">
-        <v>5267823.69</v>
+        <v>990805.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.05</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>105.608</v>
+      </c>
+      <c r="E15" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-2283.41</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.14412817087767</v>
+      </c>
+      <c r="K15">
+        <v>2.04</v>
+      </c>
+      <c r="L15" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1801880.69</v>
+        <v>1582007.84</v>
       </c>
       <c r="N15" s="1">
-        <v>1824361.49</v>
+        <v>1612592.01</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>96.584</v>
+      </c>
+      <c r="E16" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-183784.78</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-3.3730775091578</v>
+      </c>
+      <c r="K16">
+        <v>0.63</v>
+      </c>
+      <c r="L16" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>2597050.0</v>
+        <v>5264793.84</v>
       </c>
       <c r="N16" s="1">
-        <v>2678237.4</v>
+        <v>5299146.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>1.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>104.22</v>
+      </c>
+      <c r="E17" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-8518.86</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.46644842500846</v>
+      </c>
+      <c r="K17">
+        <v>1.54</v>
+      </c>
+      <c r="L17" t="s">
         <v>79</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>3334221.0</v>
+        <v>1817805.24</v>
       </c>
       <c r="N17" s="1">
-        <v>3515223.74</v>
+        <v>1847662.55</v>
       </c>
       <c r="O17" s="1">
-        <v>0.7</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.114</v>
+      </c>
+      <c r="E18" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I18" s="1">
+        <v>18437.83</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.71342451540924</v>
+      </c>
+      <c r="K18">
+        <v>3.6</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>2041798.0</v>
+        <v>2602850.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2048337.73</v>
+        <v>2692879.59</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>99.694</v>
+      </c>
+      <c r="E19" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I19" s="1">
+        <v>25396.41</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0.77795578227207</v>
+      </c>
+      <c r="K19">
+        <v>0.32</v>
+      </c>
+      <c r="L19" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3322917.88</v>
+        <v>3289902.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3400258.87</v>
+        <v>3300344.47</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>91.323</v>
+      </c>
+      <c r="E20" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I20" s="1">
+        <v>207174.4</v>
+      </c>
+      <c r="J20" s="1">
+        <v>11.497350953832</v>
+      </c>
+      <c r="K20">
+        <v>0.4</v>
+      </c>
+      <c r="L20" t="s">
         <v>88</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>3069620.03</v>
+        <v>2009106.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3101739.44</v>
+        <v>2017966.27</v>
       </c>
       <c r="O20" s="1">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>95.338</v>
+      </c>
+      <c r="E21" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-72244.36</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-2.125677317571</v>
+      </c>
+      <c r="K21">
+        <v>2.47</v>
+      </c>
+      <c r="L21" t="s">
         <v>91</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>4403343.55</v>
+        <v>3326406.95</v>
       </c>
       <c r="N21" s="1">
-        <v>4453434.44</v>
+        <v>3413415.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.88</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.359</v>
+      </c>
+      <c r="E22" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-78396.76</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-2.470441139728</v>
+      </c>
+      <c r="K22">
+        <v>1.31</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>2282195.52</v>
+        <v>3094994.37</v>
       </c>
       <c r="N22" s="1">
-        <v>2297950.94</v>
+        <v>3137652.96</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.933</v>
+      </c>
+      <c r="E23" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I23" s="1">
+        <v>16678.91</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.37875696910112</v>
+      </c>
+      <c r="K23">
+        <v>1.56</v>
+      </c>
+      <c r="L23" t="s">
         <v>97</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4321504.71</v>
+        <v>4420270.49</v>
       </c>
       <c r="N23" s="1">
-        <v>4432564.38</v>
+        <v>4486797.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
         <v>99</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>107.779</v>
+      </c>
+      <c r="E24" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-16319.51</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.70783726507897</v>
+      </c>
+      <c r="K24">
+        <v>1.17</v>
+      </c>
+      <c r="L24" t="s">
         <v>100</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>3185214.36</v>
+        <v>2289225.96</v>
       </c>
       <c r="N24" s="1">
-        <v>3246244.88</v>
+        <v>2314102.95</v>
       </c>
       <c r="O24" s="1">
-        <v>0.64</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E25" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-23912.78</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-0.55289187654917</v>
+      </c>
+      <c r="K25">
+        <v>2.92</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>2653280.2</v>
+        <v>4301124.54</v>
       </c>
       <c r="N25" s="1">
-        <v>2693135.2</v>
+        <v>4427328.71</v>
       </c>
       <c r="O25" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.939</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-100165.84</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-3.0713030954333</v>
+      </c>
+      <c r="K26">
+        <v>2.13</v>
+      </c>
+      <c r="L26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4558058.4</v>
+        <v>3161180.79</v>
       </c>
       <c r="N26" s="1">
-        <v>4717992.1</v>
+        <v>3230533.65</v>
       </c>
       <c r="O26" s="1">
-        <v>0.94</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.751</v>
+      </c>
+      <c r="E27" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-34878.0</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-1.311848047149</v>
+      </c>
+      <c r="K27">
+        <v>1.79</v>
+      </c>
+      <c r="L27" t="s">
         <v>109</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1443482.75</v>
+        <v>2623814.07</v>
       </c>
       <c r="N27" s="1">
-        <v>1459006.47</v>
+        <v>2671418.65</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
         <v>111</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>96.044</v>
+      </c>
+      <c r="E28" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1431363.57</v>
+      </c>
+      <c r="J28" s="1">
+        <v>45.776026974477</v>
+      </c>
+      <c r="K28">
+        <v>3.67</v>
+      </c>
+      <c r="L28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>702174.44</v>
+        <v>4558248.24</v>
       </c>
       <c r="N28" s="1">
-        <v>712327.83</v>
+        <v>4732484.95</v>
       </c>
       <c r="O28" s="1">
-        <v>0.14</v>
+        <v>0.94</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
         <v>114</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.418</v>
+      </c>
+      <c r="E29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-8409.9</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.582</v>
+      </c>
+      <c r="K29">
+        <v>1.32</v>
+      </c>
+      <c r="L29" t="s">
         <v>115</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1243632.69</v>
+        <v>1436590.1</v>
       </c>
       <c r="N29" s="1">
-        <v>1248814.44</v>
+        <v>1455696.21</v>
       </c>
       <c r="O29" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
         <v>117</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>104.182</v>
+      </c>
+      <c r="E30" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36934.28</v>
+      </c>
+      <c r="J30" s="1">
+        <v>5.5322817893565</v>
+      </c>
+      <c r="K30">
+        <v>0.98</v>
+      </c>
+      <c r="L30" t="s">
         <v>118</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>1282003.75</v>
+        <v>704548.14</v>
       </c>
       <c r="N30" s="1">
-        <v>1295078.92</v>
+        <v>716969.84</v>
       </c>
       <c r="O30" s="1">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C31" s="1">
         <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.664</v>
+        <v>98.617</v>
       </c>
       <c r="E31" s="1">
         <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-52841.75</v>
+        <v>-24728.25</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.8010570975668</v>
+        <v>-0.84283715382074</v>
       </c>
       <c r="K31">
-        <v>0.96</v>
+        <v>1.32</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>2881088.0</v>
+        <v>2909201.5</v>
       </c>
       <c r="N31" s="1">
-        <v>2909486.67</v>
+        <v>2948013.01</v>
       </c>
       <c r="O31" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C32" s="1">
         <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.482</v>
+        <v>101.489</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-8873.34</v>
+        <v>25506.57</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.518</v>
+        <v>1.489</v>
       </c>
       <c r="K32">
-        <v>0.65</v>
+        <v>0.95</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>1704126.66</v>
+        <v>1738506.57</v>
       </c>
       <c r="N32" s="1">
-        <v>1715344.43</v>
+        <v>1754845.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C33" s="1">
         <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.76</v>
+        <v>99.144</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-50332.81</v>
+        <v>-19234.32</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.2400004450378</v>
+        <v>-0.856</v>
       </c>
       <c r="K33">
-        <v>1.37</v>
+        <v>1.68</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2196667.19</v>
+        <v>2227765.68</v>
       </c>
       <c r="N33" s="1">
-        <v>2227469.82</v>
+        <v>2265449.74</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C34" s="1">
         <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.916</v>
+        <v>102.198</v>
       </c>
       <c r="E34" s="1">
         <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-36563.96</v>
+        <v>-30128.72</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.5478203436646</v>
+        <v>-1.2754046811279</v>
       </c>
       <c r="K34">
-        <v>1.98</v>
+        <v>2.32</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>2325723.12</v>
+        <v>2332158.36</v>
       </c>
       <c r="N34" s="1">
-        <v>2370919.4</v>
+        <v>2385008.85</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C35" s="1">
         <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.765</v>
+        <v>102.086</v>
       </c>
       <c r="E35" s="1">
         <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>10866.15</v>
+        <v>13405.26</v>
       </c>
       <c r="J35" s="1">
-        <v>1.3683690238573</v>
+        <v>1.6881179204</v>
       </c>
       <c r="K35">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="L35" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>804961.15</v>
+        <v>807500.26</v>
       </c>
       <c r="N35" s="1">
-        <v>807441.26</v>
+        <v>812460.49</v>
       </c>
       <c r="O35" s="1">
         <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C36" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.606</v>
+        <v>103.285</v>
       </c>
       <c r="E36" s="1">
         <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>-18024.63</v>
+        <v>-5802.63</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.9665030098165</v>
+        <v>-0.31114421543474</v>
       </c>
       <c r="K36">
-        <v>2.34</v>
+        <v>2.65</v>
       </c>
       <c r="L36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>1846908.0</v>
+        <v>1859130.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1889115.53</v>
+        <v>1906897.81</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C37" s="1">
         <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.614</v>
+        <v>98.296</v>
       </c>
       <c r="E37" s="1">
         <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>138161.14</v>
+        <v>129498.82</v>
       </c>
       <c r="J37" s="1">
-        <v>5.4221575140872</v>
+        <v>5.0822032876135</v>
       </c>
       <c r="K37">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="L37" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>2686245.36</v>
+        <v>2677583.04</v>
       </c>
       <c r="N37" s="1">
-        <v>2690210.09</v>
+        <v>2686678.59</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C38" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.837</v>
+        <v>100.453</v>
       </c>
       <c r="E38" s="1">
         <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>22869.0</v>
+        <v>66501.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.86437391570568</v>
+        <v>2.5135217879375</v>
       </c>
       <c r="K38">
-        <v>2.14</v>
+        <v>2.43</v>
       </c>
       <c r="L38" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>2668599.0</v>
+        <v>2712231.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2726349.0</v>
+        <v>2777856.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C39" s="1">
         <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.359</v>
+        <v>101.75</v>
       </c>
       <c r="E39" s="1">
         <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>64549.6</v>
+        <v>38770.63</v>
       </c>
       <c r="J39" s="1">
-        <v>1.5122998876601</v>
+        <v>0.90833745512773</v>
       </c>
       <c r="K39">
-        <v>2.27</v>
+        <v>2.75</v>
       </c>
       <c r="L39" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>4332856.47</v>
+        <v>4307077.5</v>
       </c>
       <c r="N39" s="1">
-        <v>4428892.66</v>
+        <v>4423485.0</v>
       </c>
       <c r="O39" s="1">
         <v>0.88</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C40" s="1">
         <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>101.455</v>
+        <v>101.308</v>
       </c>
       <c r="E40" s="1">
         <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>30703.64</v>
+        <v>27209.45</v>
       </c>
       <c r="J40" s="1">
-        <v>1.2895911573868</v>
+        <v>1.1428308212759</v>
       </c>
       <c r="K40">
-        <v>3.04</v>
+        <v>0.18</v>
       </c>
       <c r="L40" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2411585.35</v>
+        <v>2408091.16</v>
       </c>
       <c r="N40" s="1">
-        <v>2483744.28</v>
+        <v>2412312.61</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C41" s="1">
         <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>102.444</v>
+        <v>102.214</v>
       </c>
       <c r="E41" s="1">
         <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>-20784.51</v>
+        <v>-32567.41</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.39446853220158</v>
+        <v>-0.61809580405346</v>
       </c>
       <c r="K41">
-        <v>2.58</v>
+        <v>3.02</v>
       </c>
       <c r="L41" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>5248206.12</v>
+        <v>5236423.22</v>
       </c>
       <c r="N41" s="1">
-        <v>5380550.29</v>
+        <v>5391180.51</v>
       </c>
       <c r="O41" s="1">
         <v>1.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C42" s="1">
         <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.39</v>
+        <v>96.694</v>
       </c>
       <c r="E42" s="1">
         <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>-41782.95</v>
+        <v>-83708.07</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.6888934698945</v>
+        <v>-3.3835335418028</v>
       </c>
       <c r="K42">
-        <v>2.76</v>
+        <v>3.17</v>
       </c>
       <c r="L42" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>2432200.8</v>
+        <v>2390275.68</v>
       </c>
       <c r="N42" s="1">
-        <v>2500455.47</v>
+        <v>2468624.35</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C43" s="1">
         <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.65</v>
+        <v>99.993</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-11718.0</v>
+        <v>-234.36</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.35</v>
+        <v>-0.007</v>
       </c>
       <c r="K43">
-        <v>1.91</v>
+        <v>2.19</v>
       </c>
       <c r="L43" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>3336282.0</v>
+        <v>3347765.64</v>
       </c>
       <c r="N43" s="1">
-        <v>3400207.88</v>
+        <v>3421212.39</v>
       </c>
       <c r="O43" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C44" s="1">
         <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.004</v>
+        <v>103.013</v>
       </c>
       <c r="E44" s="1">
         <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>5692.66</v>
+        <v>5863.39</v>
       </c>
       <c r="J44" s="1">
-        <v>0.29218702511319</v>
+        <v>0.30095007978317</v>
       </c>
       <c r="K44">
-        <v>2.78</v>
+        <v>3.16</v>
       </c>
       <c r="L44" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>1953985.88</v>
+        <v>1954156.61</v>
       </c>
       <c r="N44" s="1">
-        <v>2006733.02</v>
+        <v>2014096.54</v>
       </c>
       <c r="O44" s="1">
         <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C45" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.789</v>
+        <v>105.526</v>
       </c>
       <c r="E45" s="1">
         <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>82575.0</v>
+        <v>101000.0</v>
       </c>
       <c r="J45" s="1">
-        <v>3.2546361074434</v>
+        <v>3.9808446485229</v>
       </c>
       <c r="K45">
-        <v>5.72</v>
+        <v>6.19</v>
       </c>
       <c r="L45" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>2619725.0</v>
+        <v>2638150.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2762661.64</v>
+        <v>2792953.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C46" s="1">
         <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.912</v>
+        <v>99.934</v>
       </c>
       <c r="E46" s="1">
         <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>-3701.49</v>
+        <v>-3275.57</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.19099557186806</v>
+        <v>-0.16901825085138</v>
       </c>
       <c r="K46">
-        <v>1.24</v>
+        <v>1.52</v>
       </c>
       <c r="L46" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1934296.32</v>
+        <v>1934722.24</v>
       </c>
       <c r="N46" s="1">
-        <v>1958308.1</v>
+        <v>1964098.35</v>
       </c>
       <c r="O46" s="1">
         <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C47" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.609</v>
+        <v>96.465</v>
       </c>
       <c r="E47" s="1">
         <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>20763.0</v>
+        <v>-10125.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.79409334985543</v>
+        <v>-0.38723667905824</v>
       </c>
       <c r="K47">
-        <v>2.19</v>
+        <v>2.48</v>
       </c>
       <c r="L47" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2635443.0</v>
+        <v>2604555.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2694674.25</v>
+        <v>2671464.38</v>
       </c>
       <c r="O47" s="1">
         <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C48" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.148</v>
+        <v>97.135</v>
       </c>
       <c r="E48" s="1">
         <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>122636.3</v>
+        <v>100654.2</v>
       </c>
       <c r="J48" s="1">
-        <v>6.1098948357924</v>
+        <v>5.0147189435821</v>
       </c>
       <c r="K48">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="L48" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2129811.6</v>
+        <v>2107829.5</v>
       </c>
       <c r="N48" s="1">
-        <v>2141867.16</v>
+        <v>2123840.78</v>
       </c>
       <c r="O48" s="1">
         <v>0.42</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C49" s="1">
         <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.816</v>
+        <v>96.677</v>
       </c>
       <c r="E49" s="1">
         <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>-5911.34</v>
+        <v>-52188.91</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.1485195845966</v>
+        <v>-1.3112213531533</v>
       </c>
       <c r="K49">
-        <v>0.84</v>
+        <v>1.2</v>
       </c>
       <c r="L49" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>3974264.08</v>
+        <v>3927986.51</v>
       </c>
       <c r="N49" s="1">
-        <v>4008326.49</v>
+        <v>3976742.51</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C50" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>87.362</v>
+        <v>88.027</v>
       </c>
       <c r="E50" s="1">
         <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>-39254.21</v>
+        <v>-27284.21</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.4354718654342</v>
+        <v>-1.6928101680202</v>
       </c>
       <c r="K50">
-        <v>2.41</v>
+        <v>2.64</v>
       </c>
       <c r="L50" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>1572516.0</v>
+        <v>1584486.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1615974.9</v>
+        <v>1632013.4</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C51" s="1">
         <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.813</v>
+        <v>98.566</v>
       </c>
       <c r="E51" s="1">
         <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>-29451.97</v>
+        <v>-35570.16</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.1889937723421</v>
+        <v>-1.435988788567</v>
       </c>
       <c r="K51">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="L51" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2447598.01</v>
+        <v>2441479.82</v>
       </c>
       <c r="N51" s="1">
-        <v>2489655.41</v>
+        <v>2444060.03</v>
       </c>
       <c r="O51" s="1">
         <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C52" s="1">
         <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.157</v>
+        <v>102.304</v>
       </c>
       <c r="E52" s="1">
         <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>2329.18</v>
+        <v>7043.47</v>
       </c>
       <c r="J52" s="1">
-        <v>0.071145073261712</v>
+        <v>0.21514360812246</v>
       </c>
       <c r="K52">
-        <v>2.73</v>
+        <v>3.1</v>
       </c>
       <c r="L52" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>3276174.99</v>
+        <v>3280889.28</v>
       </c>
       <c r="N52" s="1">
-        <v>3363632.55</v>
+        <v>3380272.87</v>
       </c>
       <c r="O52" s="1">
         <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C53" s="1">
         <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.95</v>
+        <v>100.434</v>
       </c>
       <c r="E53" s="1">
         <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>13582.85</v>
+        <v>3660.17</v>
       </c>
       <c r="J53" s="1">
-        <v>0.70461955246697</v>
+        <v>0.18987380022256</v>
       </c>
       <c r="K53">
-        <v>1.89</v>
+        <v>2.22</v>
       </c>
       <c r="L53" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1941268.5</v>
+        <v>1931345.82</v>
       </c>
       <c r="N53" s="1">
-        <v>1977698.67</v>
+        <v>1973945.61</v>
       </c>
       <c r="O53" s="1">
         <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.024</v>
+      </c>
+      <c r="E54" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I54" s="1">
+        <v>3089.88</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.19344464875386</v>
+      </c>
+      <c r="K54">
+        <v>1.22</v>
+      </c>
+      <c r="L54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1291023.73</v>
+        <v>1600384.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1291832.94</v>
+        <v>1619945.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1600000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>101.629</v>
+        <v>100.7</v>
       </c>
       <c r="E55" s="1">
-        <v>99.8308825</v>
+        <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1597294.12</v>
+        <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>28769.88</v>
+        <v>8387.8</v>
       </c>
       <c r="J55" s="1">
-        <v>1.8011635828222</v>
+        <v>0.52930353025097</v>
       </c>
       <c r="K55">
-        <v>0.91</v>
+        <v>0.39</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1626064.0</v>
+        <v>1593074.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1640562.63</v>
+        <v>1599253.69</v>
       </c>
       <c r="O55" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1582000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.187</v>
+        <v>94.844</v>
       </c>
       <c r="E56" s="1">
-        <v>100.16979772</v>
+        <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1584686.2</v>
+        <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>272.14</v>
+        <v>140099.03</v>
       </c>
       <c r="J56" s="1">
-        <v>0.017173116040261</v>
+        <v>3.5574445200434</v>
       </c>
       <c r="K56">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>988.75</v>
+        <v>1.06</v>
+      </c>
+      <c r="L56" t="s">
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1584958.34</v>
+        <v>4078292.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1585947.09</v>
+        <v>4123765.97</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.82</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>4300000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>94.884</v>
+        <v>99.308</v>
       </c>
       <c r="E57" s="1">
-        <v>91.58588302</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3938192.97</v>
+        <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>141819.03</v>
+        <v>-10705.24</v>
       </c>
       <c r="J57" s="1">
-        <v>3.6011193732845</v>
+        <v>-0.692</v>
       </c>
       <c r="K57">
-        <v>0.94</v>
+        <v>1.9</v>
       </c>
       <c r="L57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>4080012.0</v>
+        <v>1536294.76</v>
       </c>
       <c r="N57" s="1">
-        <v>4120302.41</v>
+        <v>1565677.75</v>
       </c>
       <c r="O57" s="1">
-        <v>0.82</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1547000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.361</v>
+        <v>91.461</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1547000.0</v>
+        <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>-9885.33</v>
+        <v>-275419.56</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.639</v>
+        <v>-9.13872990431</v>
       </c>
       <c r="K58">
-        <v>1.57</v>
+        <v>3.04</v>
       </c>
       <c r="L58" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1537114.67</v>
+        <v>2738342.34</v>
       </c>
       <c r="N58" s="1">
-        <v>1561447.46</v>
+        <v>2829305.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>2994000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>93.155</v>
+        <v>98.798</v>
       </c>
       <c r="E59" s="1">
-        <v>100.6600501</v>
+        <v>97.65969015</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3013761.9</v>
+        <v>1705138.19</v>
       </c>
       <c r="I59" s="1">
-        <v>-224701.2</v>
+        <v>19874.89</v>
       </c>
       <c r="J59" s="1">
-        <v>-7.4558378350991</v>
+        <v>1.1655882271923</v>
       </c>
       <c r="K59">
-        <v>2.67</v>
+        <v>1.58</v>
       </c>
       <c r="L59" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>2789060.7</v>
+        <v>1725013.08</v>
       </c>
       <c r="N59" s="1">
-        <v>2869108.62</v>
+        <v>1752597.46</v>
       </c>
       <c r="O59" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>1746000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.324</v>
+        <v>98.438</v>
       </c>
       <c r="E60" s="1">
-        <v>97.65969015</v>
+        <v>91.49876455</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1705138.19</v>
+        <v>4025945.64</v>
       </c>
       <c r="I60" s="1">
-        <v>11598.85</v>
+        <v>305326.36</v>
       </c>
       <c r="J60" s="1">
-        <v>0.68022932499096</v>
+        <v>7.5839662852477</v>
       </c>
       <c r="K60">
-        <v>1.39</v>
+        <v>0.11</v>
       </c>
       <c r="L60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>1716737.04</v>
+        <v>4331272.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1741011.29</v>
+        <v>4336154.19</v>
       </c>
       <c r="O60" s="1">
-        <v>0.35</v>
+        <v>0.86</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>4400000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.457</v>
+        <v>101.473</v>
       </c>
       <c r="E61" s="1">
-        <v>91.49876455</v>
+        <v>101.46012484</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4025945.64</v>
+        <v>3145263.87</v>
       </c>
       <c r="I61" s="1">
-        <v>306162.36</v>
+        <v>399.13</v>
       </c>
       <c r="J61" s="1">
-        <v>7.6047315929482</v>
+        <v>0.012689873298293</v>
       </c>
       <c r="K61">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>0.32</v>
+      </c>
+      <c r="L61" t="s">
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>4332108.0</v>
+        <v>3145663.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4333012.11</v>
+        <v>3155483.21</v>
       </c>
       <c r="O61" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>3100000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.745</v>
+        <v>88.044</v>
       </c>
       <c r="E62" s="1">
-        <v>101.46012484</v>
+        <v>98.46638108</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3145263.87</v>
+        <v>2831893.12</v>
       </c>
       <c r="I62" s="1">
-        <v>-22168.87</v>
+        <v>-299747.68</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.7048333912919</v>
+        <v>-10.584710202622</v>
       </c>
       <c r="K62">
-        <v>0.04</v>
+        <v>1.35</v>
       </c>
       <c r="L62" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>3123095.0</v>
+        <v>2532145.44</v>
       </c>
       <c r="N62" s="1">
-        <v>3124273.42</v>
+        <v>2571091.27</v>
       </c>
       <c r="O62" s="1">
-        <v>0.62</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>2876000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>85.851</v>
+        <v>106.308</v>
       </c>
       <c r="E63" s="1">
-        <v>98.46638108</v>
+        <v>106.49917419</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2831893.12</v>
+        <v>3845685.18</v>
       </c>
       <c r="I63" s="1">
-        <v>-362818.36</v>
+        <v>-6903.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.811866289643</v>
+        <v>-0.17950767358445</v>
       </c>
       <c r="K63">
-        <v>1.07</v>
+        <v>3.98</v>
       </c>
       <c r="L63" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>2469074.76</v>
+        <v>3838781.88</v>
       </c>
       <c r="N63" s="1">
-        <v>2499841.97</v>
+        <v>3982523.62</v>
       </c>
       <c r="O63" s="1">
-        <v>0.5</v>
+        <v>0.79</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>3611000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>106.59</v>
+        <v>100.974</v>
       </c>
       <c r="E64" s="1">
-        <v>106.49917419</v>
+        <v>100.76860067</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3845685.18</v>
+        <v>4204066.02</v>
       </c>
       <c r="I64" s="1">
-        <v>3279.72</v>
+        <v>8569.26</v>
       </c>
       <c r="J64" s="1">
-        <v>0.085283112020106</v>
+        <v>0.20383266959257</v>
       </c>
       <c r="K64">
-        <v>3.31</v>
+        <v>2.22</v>
       </c>
       <c r="L64" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>3848964.9</v>
+        <v>4212635.28</v>
       </c>
       <c r="N64" s="1">
-        <v>3968566.81</v>
+        <v>4305346.39</v>
       </c>
       <c r="O64" s="1">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>4172000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.413</v>
+        <v>102.799</v>
       </c>
       <c r="E65" s="1">
-        <v>100.76860067</v>
+        <v>104.15905</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4204066.02</v>
+        <v>1979021.95</v>
       </c>
       <c r="I65" s="1">
-        <v>-14835.66</v>
+        <v>-25840.95</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.35288836877019</v>
+        <v>-1.305743475963</v>
       </c>
       <c r="K65">
-        <v>1.93</v>
+        <v>2.04</v>
       </c>
       <c r="L65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>4189230.36</v>
+        <v>1953181.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4269773.14</v>
+        <v>1991873.71</v>
       </c>
       <c r="O65" s="1">
-        <v>0.85</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>1900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>102.777</v>
+        <v>109.732</v>
       </c>
       <c r="E66" s="1">
-        <v>104.15905</v>
+        <v>111.51583353</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1979021.95</v>
+        <v>1895769.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-26258.95</v>
+        <v>-30325.17</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.3268650203703</v>
+        <v>-1.5996235448855</v>
       </c>
       <c r="K66">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="L66" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1952763.0</v>
+        <v>1865444.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1984390.08</v>
+        <v>1948138.52</v>
       </c>
       <c r="O66" s="1">
         <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>1700000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>109.382</v>
+        <v>101.925</v>
       </c>
       <c r="E67" s="1">
-        <v>111.51583353</v>
+        <v>101.8174469</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1895769.17</v>
+        <v>1610752.01</v>
       </c>
       <c r="I67" s="1">
-        <v>-36275.17</v>
+        <v>1701.49</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.9134803210245</v>
+        <v>0.10563326877363</v>
       </c>
       <c r="K67">
-        <v>4.47</v>
+        <v>4.14</v>
       </c>
       <c r="L67" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>1859494.0</v>
+        <v>1612453.5</v>
       </c>
       <c r="N67" s="1">
-        <v>1935400.16</v>
+        <v>1677922.29</v>
       </c>
       <c r="O67" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>1582000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.445</v>
+        <v>95.261</v>
       </c>
       <c r="E68" s="1">
-        <v>101.8174469</v>
+        <v>93.46821512</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1610752.01</v>
+        <v>2733010.61</v>
       </c>
       <c r="I68" s="1">
-        <v>-5892.11</v>
+        <v>52421.03</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.36579870541338</v>
+        <v>1.9180690264499</v>
       </c>
       <c r="K68">
-        <v>3.85</v>
+        <v>0.97</v>
       </c>
       <c r="L68" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>1604859.9</v>
+        <v>2785431.64</v>
       </c>
       <c r="N68" s="1">
-        <v>1665799.41</v>
+        <v>2813859.42</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2924000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>95.416</v>
+        <v>103.888</v>
       </c>
       <c r="E69" s="1">
-        <v>93.46821512</v>
+        <v>103.465095</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2733010.61</v>
+        <v>2069301.9</v>
       </c>
       <c r="I69" s="1">
-        <v>56953.23</v>
+        <v>8458.1</v>
       </c>
       <c r="J69" s="1">
-        <v>2.0839008012486</v>
+        <v>0.40874171139552</v>
       </c>
       <c r="K69">
-        <v>0.77</v>
+        <v>4.21</v>
       </c>
       <c r="L69" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2789963.84</v>
+        <v>2077760.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2812421.78</v>
+        <v>2162006.58</v>
       </c>
       <c r="O69" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>103.171</v>
+        <v>100.207</v>
       </c>
       <c r="E70" s="1">
-        <v>103.465095</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2069301.9</v>
+        <v>2833000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-5881.9</v>
+        <v>5864.31</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.28424561925933</v>
+        <v>0.207</v>
       </c>
       <c r="K70">
-        <v>3.9</v>
+        <v>1.84</v>
       </c>
       <c r="L70" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2063420.0</v>
+        <v>2838864.31</v>
       </c>
       <c r="N70" s="1">
-        <v>2141488.49</v>
+        <v>2891038.73</v>
       </c>
       <c r="O70" s="1">
-        <v>0.42</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>2833000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.738</v>
+        <v>105.846</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2833000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="I71" s="1">
-        <v>-35752.46</v>
+        <v>-2317.94</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.262</v>
+        <v>-0.061771512336773</v>
       </c>
       <c r="K71">
-        <v>1.56</v>
+        <v>2.52</v>
       </c>
       <c r="L71" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2797247.54</v>
+        <v>3750123.78</v>
       </c>
       <c r="N71" s="1">
-        <v>2841365.61</v>
+        <v>3839252.37</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B72" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>3543000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.259</v>
+        <v>102.242</v>
       </c>
       <c r="E72" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3752441.72</v>
+        <v>988000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-23115.35</v>
+        <v>22150.96</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.61600823476614</v>
+        <v>2.242</v>
       </c>
       <c r="K72">
-        <v>2.06</v>
+        <v>0.56</v>
       </c>
       <c r="L72" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>3729326.37</v>
+        <v>1010150.96</v>
       </c>
       <c r="N72" s="1">
-        <v>3802179.31</v>
+        <v>1015674.15</v>
       </c>
       <c r="O72" s="1">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>988000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.178</v>
+        <v>100.772</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>988000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I73" s="1">
-        <v>11638.64</v>
+        <v>-14561.93</v>
       </c>
       <c r="J73" s="1">
-        <v>1.178</v>
+        <v>-0.55271170063463</v>
       </c>
       <c r="K73">
-        <v>0.22</v>
+        <v>1.19</v>
       </c>
       <c r="L73" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>999638.64</v>
+        <v>2620072.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1001847.92</v>
+        <v>2651102.82</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>3200000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.667</v>
+        <v>97.661</v>
       </c>
       <c r="E74" s="1">
-        <v>91.34423156</v>
+        <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2923015.41</v>
+        <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>234328.59</v>
+        <v>-52157.21</v>
       </c>
       <c r="J74" s="1">
-        <v>8.0166730971836</v>
+        <v>-2.3564346490794</v>
       </c>
       <c r="K74">
-        <v>0.4</v>
+        <v>1.94</v>
       </c>
       <c r="L74" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>3157344.0</v>
+        <v>2161237.93</v>
       </c>
       <c r="N74" s="1">
-        <v>3170242.63</v>
+        <v>2204268.49</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>2600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.02</v>
+        <v>101.441</v>
       </c>
       <c r="E75" s="1">
-        <v>101.33207423</v>
+        <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2634633.93</v>
+        <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-8113.93</v>
+        <v>10595.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.30797181754962</v>
+        <v>0.23263984190591</v>
       </c>
       <c r="K75">
-        <v>0.88</v>
+        <v>0.37</v>
       </c>
       <c r="L75" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>2626520.0</v>
+        <v>4564845.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2649519.32</v>
+        <v>4581641.88</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>0.91</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2213000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.601</v>
+        <v>99.437</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0178554</v>
+        <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2213395.14</v>
+        <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>-53485.01</v>
+        <v>-18437.34</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.416423937752</v>
+        <v>-0.99443898958275</v>
       </c>
       <c r="K76">
-        <v>1.71</v>
+        <v>2.33</v>
       </c>
       <c r="L76" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2159910.13</v>
+        <v>1835607.02</v>
       </c>
       <c r="N76" s="1">
-        <v>2197777.02</v>
+        <v>1878710.1</v>
       </c>
       <c r="O76" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>4500000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.872</v>
+        <v>100.583</v>
       </c>
       <c r="E77" s="1">
-        <v>101.20555556</v>
+        <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4554250.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>-15010.0</v>
+        <v>10818.14</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.32958225833013</v>
+        <v>0.54589343905383</v>
       </c>
       <c r="K77">
-        <v>0.06</v>
+        <v>2.24</v>
       </c>
       <c r="L77" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>4539240.0</v>
+        <v>1992549.23</v>
       </c>
       <c r="N77" s="1">
-        <v>4541927.5</v>
+        <v>2036846.59</v>
       </c>
       <c r="O77" s="1">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1846000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.84</v>
+        <v>99.259</v>
       </c>
       <c r="E78" s="1">
-        <v>100.43577248</v>
+        <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1854044.36</v>
+        <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>-10997.96</v>
+        <v>-4710.9</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.59318753301027</v>
+        <v>-0.32182275093997</v>
       </c>
       <c r="K78">
-        <v>2.02</v>
+        <v>1.29</v>
       </c>
       <c r="L78" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1843046.4</v>
+        <v>1459107.3</v>
       </c>
       <c r="N78" s="1">
-        <v>1880259.62</v>
+        <v>1478125.43</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>1981000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.179</v>
+        <v>94.65</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0369051</v>
+        <v>97.976</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1981731.09</v>
+        <v>1673430.08</v>
       </c>
       <c r="I79" s="1">
-        <v>2814.9</v>
+        <v>-56808.08</v>
       </c>
       <c r="J79" s="1">
-        <v>0.14204248064756</v>
+        <v>-3.3947089083041</v>
       </c>
       <c r="K79">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.01</v>
+      </c>
+      <c r="L79">
+        <v>222.27</v>
       </c>
       <c r="M79" s="1">
-        <v>1984545.99</v>
+        <v>1616622.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2023787.67</v>
+        <v>1616844.27</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B80" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C80" s="1">
-        <v>3078000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.707</v>
+        <v>98.763</v>
       </c>
       <c r="E80" s="1">
-        <v>100.08080539</v>
+        <v>78.77307</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3080487.19</v>
+        <v>2914603.59</v>
       </c>
       <c r="I80" s="1">
-        <v>19274.26</v>
+        <v>739627.41</v>
       </c>
       <c r="J80" s="1">
-        <v>0.62568869179424</v>
+        <v>25.376603958688</v>
       </c>
       <c r="K80">
-        <v>1.76</v>
+        <v>1.25</v>
       </c>
       <c r="L80" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>3099761.45</v>
+        <v>3654231.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3154075.33</v>
+        <v>3700607.71</v>
       </c>
       <c r="O80" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C81" s="1">
-        <v>1470000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.135</v>
+        <v>98.485</v>
       </c>
       <c r="E81" s="1">
-        <v>99.57946939</v>
+        <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1463818.2</v>
+        <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>-21233.7</v>
+        <v>141734.99</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.4505694764555</v>
+        <v>3.7321614630775</v>
       </c>
       <c r="K81">
-        <v>0.9</v>
+        <v>1.88</v>
       </c>
       <c r="L81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M81" s="1">
-        <v>1442584.5</v>
+        <v>3939400.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1455814.5</v>
+        <v>4014747.22</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B82" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C82" s="1">
-        <v>1708000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.83</v>
+        <v>104.197</v>
       </c>
       <c r="E82" s="1">
-        <v>97.976</v>
+        <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1673430.08</v>
+        <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-53733.68</v>
+        <v>-5273.05</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.21099044664</v>
+        <v>-0.16350743661081</v>
       </c>
       <c r="K82">
-        <v>1.31</v>
+        <v>3.15</v>
       </c>
       <c r="L82" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M82" s="1">
-        <v>1619696.4</v>
+        <v>3219687.3</v>
       </c>
       <c r="N82" s="1">
-        <v>1642146.07</v>
+        <v>3316925.74</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B83" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C83" s="1">
-        <v>3700000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.143</v>
+        <v>100.195</v>
       </c>
       <c r="E83" s="1">
-        <v>78.77307</v>
+        <v>97.79670122</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2914603.59</v>
+        <v>2320715.72</v>
       </c>
       <c r="I83" s="1">
-        <v>753687.41</v>
+        <v>56911.63</v>
       </c>
       <c r="J83" s="1">
-        <v>25.859002321479</v>
+        <v>2.4523309559001</v>
       </c>
       <c r="K83">
-        <v>1.16</v>
+        <v>1.66</v>
       </c>
       <c r="L83" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M83" s="1">
-        <v>3668291.0</v>
+        <v>2377627.35</v>
       </c>
       <c r="N83" s="1">
-        <v>3711322.51</v>
+        <v>2417053.76</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B84" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C84" s="1">
-        <v>4000000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.162</v>
+        <v>104.027</v>
       </c>
       <c r="E84" s="1">
-        <v>94.94162525</v>
+        <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3797665.01</v>
+        <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>128814.99</v>
+        <v>-9350.24</v>
       </c>
       <c r="J84" s="1">
-        <v>3.3919524144653</v>
+        <v>-2.3779260678273</v>
       </c>
       <c r="K84">
-        <v>1.66</v>
+        <v>2.72</v>
       </c>
       <c r="L84" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M84" s="1">
-        <v>3926480.0</v>
+        <v>383859.63</v>
       </c>
       <c r="N84" s="1">
-        <v>3992785.56</v>
+        <v>393891.82</v>
       </c>
       <c r="O84" s="1">
-        <v>0.79</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B85" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C85" s="1">
-        <v>3090000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.897</v>
+        <v>99.955</v>
       </c>
       <c r="E85" s="1">
-        <v>104.36764887</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3224960.35</v>
+        <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-14543.05</v>
+        <v>-1213.65</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.4509528310945</v>
+        <v>-0.045</v>
       </c>
       <c r="K85">
-        <v>2.73</v>
+        <v>2.93</v>
       </c>
       <c r="L85" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M85" s="1">
-        <v>3210417.3</v>
+        <v>2695786.35</v>
       </c>
       <c r="N85" s="1">
-        <v>3294812.93</v>
+        <v>2774673.6</v>
       </c>
       <c r="O85" s="1">
-        <v>0.65</v>
+        <v>0.55</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B86" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C86" s="1">
-        <v>2373000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.669</v>
+        <v>96.606</v>
       </c>
       <c r="E86" s="1">
-        <v>97.79670122</v>
+        <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2320715.72</v>
+        <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>44429.64</v>
+        <v>149529.94</v>
       </c>
       <c r="J86" s="1">
-        <v>1.9144800725528</v>
+        <v>3.4922318700522</v>
       </c>
       <c r="K86">
-        <v>1.42</v>
+        <v>1.04</v>
       </c>
       <c r="L86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M86" s="1">
-        <v>2365145.36</v>
+        <v>4431317.22</v>
       </c>
       <c r="N86" s="1">
-        <v>2398861.74</v>
+        <v>4478939.2</v>
       </c>
       <c r="O86" s="1">
-        <v>0.48</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B87" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C87" s="1">
-        <v>369000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>103.182</v>
+        <v>95.277</v>
       </c>
       <c r="E87" s="1">
-        <v>106.56094038</v>
+        <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>393209.87</v>
+        <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>-12468.29</v>
+        <v>-77173.52</v>
       </c>
       <c r="J87" s="1">
-        <v>-3.1708995504106</v>
+        <v>-2.1485179584119</v>
       </c>
       <c r="K87">
-        <v>2.33</v>
+        <v>1.11</v>
       </c>
       <c r="L87" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M87" s="1">
-        <v>380741.58</v>
+        <v>3514768.53</v>
       </c>
       <c r="N87" s="1">
-        <v>389320.83</v>
+        <v>3555701.27</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.71</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B88" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C88" s="1">
-        <v>2697000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.986</v>
+        <v>98.421</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2697000.0</v>
+        <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-27347.59</v>
+        <v>-21423.58</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.0140003707824</v>
+        <v>-1.0172734944214</v>
       </c>
       <c r="K88">
-        <v>2.55</v>
+        <v>0.73</v>
       </c>
       <c r="L88" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M88" s="1">
-        <v>2669652.41</v>
+        <v>2084556.78</v>
       </c>
       <c r="N88" s="1">
-        <v>2738313.54</v>
+        <v>2100071.86</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B89" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C89" s="1">
-        <v>4587000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.276</v>
+        <v>97.81</v>
       </c>
       <c r="E89" s="1">
-        <v>93.34613647</v>
+        <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4281787.28</v>
+        <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>180262.84</v>
+        <v>-30506.03</v>
       </c>
       <c r="J89" s="1">
-        <v>4.2099905532906</v>
+        <v>-2.1028384893346</v>
       </c>
       <c r="K89">
-        <v>0.85</v>
+        <v>2.09</v>
       </c>
       <c r="L89" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M89" s="1">
-        <v>4462050.12</v>
+        <v>1420201.2</v>
       </c>
       <c r="N89" s="1">
-        <v>4500975.91</v>
+        <v>1450593.75</v>
       </c>
       <c r="O89" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B90" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C90" s="1">
-        <v>2137000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.152</v>
+        <v>104.734</v>
       </c>
       <c r="E90" s="1">
-        <v>99.685</v>
+        <v>102.76761933</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2130268.45</v>
+        <v>3083028.58</v>
       </c>
       <c r="I90" s="1">
-        <v>-75500.21</v>
+        <v>58991.42</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.5441641169685</v>
+        <v>1.9134243640388</v>
       </c>
       <c r="K90">
-        <v>0.81</v>
+        <v>2.72</v>
       </c>
       <c r="L90" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="M90" s="1">
-        <v>2054768.24</v>
+        <v>3142020.0</v>
       </c>
       <c r="N90" s="1">
-        <v>2072039.88</v>
+        <v>3223582.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C91" s="1">
-        <v>2118000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.417</v>
+        <v>105.581</v>
       </c>
       <c r="E91" s="1">
-        <v>99.43250047</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2105980.36</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-42688.3</v>
+        <v>-58042.82</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.0270037086196</v>
+        <v>-1.3278990127965</v>
       </c>
       <c r="K91">
-        <v>0.5</v>
+        <v>3.34</v>
       </c>
       <c r="L91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M91" s="1">
-        <v>2063292.06</v>
+        <v>4312983.85</v>
       </c>
       <c r="N91" s="1">
-        <v>2073860.3</v>
+        <v>4449505.12</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B92" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C92" s="1">
-        <v>1452000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.912</v>
+        <v>101.232</v>
       </c>
       <c r="E92" s="1">
-        <v>99.91096625</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1450707.23</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-29024.99</v>
+        <v>4440.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.0007475939856</v>
+        <v>0.55126791620728</v>
       </c>
       <c r="K92">
-        <v>1.85</v>
+        <v>1.35</v>
       </c>
       <c r="L92" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M92" s="1">
-        <v>1421682.24</v>
+        <v>809856.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1448574.08</v>
+        <v>820661.48</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B93" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C93" s="1">
-        <v>3000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>104.546</v>
+        <v>106.114</v>
       </c>
       <c r="E93" s="1">
-        <v>102.76761933</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3083028.58</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>53351.42</v>
+        <v>-3734.97</v>
       </c>
       <c r="J93" s="1">
-        <v>1.7304873638246</v>
+        <v>-0.15279969520982</v>
       </c>
       <c r="K93">
-        <v>2.33</v>
+        <v>0.83</v>
       </c>
       <c r="L93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M93" s="1">
-        <v>3136380.0</v>
+        <v>2440622.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3206130.0</v>
+        <v>2459762.41</v>
       </c>
       <c r="O93" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C94" s="1">
-        <v>4085000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>105.042</v>
+        <v>97.509</v>
       </c>
       <c r="E94" s="1">
-        <v>107.00187687</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>4371026.67</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-80060.97</v>
+        <v>37857.82</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.8316284947307</v>
+        <v>1.2641724699287</v>
       </c>
       <c r="K94">
-        <v>2.94</v>
+        <v>0.09</v>
       </c>
       <c r="L94" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M94" s="1">
-        <v>4290965.7</v>
+        <v>3032529.9</v>
       </c>
       <c r="N94" s="1">
-        <v>4411104.42</v>
+        <v>3035405.58</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.6</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B95" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.287</v>
+        <v>97.928</v>
       </c>
       <c r="E95" s="1">
-        <v>100.677</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>805416.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>4880.0</v>
+        <v>-40789.68</v>
       </c>
       <c r="J95" s="1">
-        <v>0.60589807006566</v>
+        <v>-1.0913417451836</v>
       </c>
       <c r="K95">
-        <v>1.09</v>
+        <v>0.1</v>
       </c>
       <c r="L95" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M95" s="1">
-        <v>810296.0</v>
+        <v>3696782.0</v>
       </c>
       <c r="N95" s="1">
-        <v>819052.16</v>
+        <v>3700557.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.74</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>105.507</v>
+        <v>97.022</v>
       </c>
       <c r="E96" s="1">
-        <v>106.27639</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2444356.97</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-17695.97</v>
+        <v>-10277.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.72395195207515</v>
+        <v>-0.49025641025641</v>
       </c>
       <c r="K96">
-        <v>0.49</v>
+        <v>3.56</v>
       </c>
       <c r="L96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M96" s="1">
-        <v>2426661.0</v>
+        <v>2085973.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2438003.47</v>
+        <v>2162566.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C97" s="1">
-        <v>3775000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.497</v>
+        <v>80.893</v>
       </c>
       <c r="E97" s="1">
-        <v>99.00852132</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3737571.68</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-57059.93</v>
+        <v>-18270.7</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.5266578111487</v>
+        <v>-0.74478527607362</v>
       </c>
       <c r="K97">
-        <v>1.96</v>
+        <v>0.19</v>
       </c>
       <c r="L97" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M97" s="1">
-        <v>3680511.75</v>
+        <v>2434879.3</v>
       </c>
       <c r="N97" s="1">
-        <v>3754333.97</v>
+        <v>2440627.56</v>
       </c>
       <c r="O97" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C98" s="1">
-        <v>2150000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.586</v>
+        <v>95.43</v>
       </c>
       <c r="E98" s="1">
-        <v>97.5</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2096250.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>1849.0</v>
+        <v>10120.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.088205128205128</v>
+        <v>0.48436348320522</v>
       </c>
       <c r="K98">
-        <v>3.17</v>
+        <v>1.76</v>
       </c>
       <c r="L98" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M98" s="1">
-        <v>2098099.0</v>
+        <v>2099460.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2166227.13</v>
+        <v>2138112.78</v>
       </c>
       <c r="O98" s="1">
         <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B99" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C99" s="1">
         <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.6</v>
+        <v>95.667</v>
       </c>
       <c r="E99" s="1">
         <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>45654.09</v>
+        <v>46675.17</v>
       </c>
       <c r="J99" s="1">
-        <v>3.2349193228484</v>
+        <v>3.3072701554282</v>
       </c>
       <c r="K99">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>381.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L99" t="s">
+        <v>324</v>
       </c>
       <c r="M99" s="1">
-        <v>1456944.0</v>
+        <v>1457965.08</v>
       </c>
       <c r="N99" s="1">
-        <v>1457325.0</v>
+        <v>1460346.33</v>
       </c>
       <c r="O99" s="1">
         <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B100" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C100" s="1">
         <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.954</v>
+        <v>96.813</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-9215.26</v>
+        <v>-28077.47</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.046</v>
+        <v>-3.187</v>
       </c>
       <c r="K100">
-        <v>0.76</v>
+        <v>1.13</v>
       </c>
       <c r="L100" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M100" s="1">
-        <v>871784.74</v>
+        <v>852922.53</v>
       </c>
       <c r="N100" s="1">
-        <v>878514.6</v>
+        <v>862864.37</v>
       </c>
       <c r="O100" s="1">
         <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B101" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C101" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.566</v>
+        <v>101.519</v>
       </c>
       <c r="E101" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>-15568.46</v>
+        <v>46087.75</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.49284948070686</v>
+        <v>1.4589961790985</v>
       </c>
       <c r="K101">
-        <v>2.46</v>
+        <v>2.8</v>
       </c>
       <c r="L101" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M101" s="1">
-        <v>3143298.62</v>
+        <v>3204954.83</v>
       </c>
       <c r="N101" s="1">
-        <v>3220952.05</v>
+        <v>3293197.36</v>
       </c>
       <c r="O101" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B102" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C102" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.734</v>
+        <v>100.601</v>
       </c>
       <c r="E102" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>84140.95</v>
+        <v>80252.03</v>
       </c>
       <c r="J102" s="1">
-        <v>2.9406327994892</v>
+        <v>2.8047193624934</v>
       </c>
       <c r="K102">
-        <v>0.06</v>
+        <v>0.36</v>
       </c>
       <c r="L102" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M102" s="1">
-        <v>2945462.16</v>
+        <v>2941573.24</v>
       </c>
       <c r="N102" s="1">
-        <v>2947127.22</v>
+        <v>2951979.84</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C103" s="1">
         <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.129</v>
+        <v>100.612</v>
       </c>
       <c r="E103" s="1">
         <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>-1660.73</v>
+        <v>2430.28</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.19543670883514</v>
+        <v>0.28599828072466</v>
       </c>
       <c r="K103">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>531.73</v>
+        <v>0.39</v>
+      </c>
+      <c r="L103" t="s">
+        <v>336</v>
       </c>
       <c r="M103" s="1">
-        <v>848092.63</v>
+        <v>852183.64</v>
       </c>
       <c r="N103" s="1">
-        <v>848624.36</v>
+        <v>855506.94</v>
       </c>
       <c r="O103" s="1">
         <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B104" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.688</v>
+        <v>100.362</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-3987.36</v>
+        <v>4626.36</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.312</v>
+        <v>0.362</v>
       </c>
       <c r="K104">
-        <v>2.12</v>
+        <v>2.42</v>
       </c>
       <c r="L104" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M104" s="1">
-        <v>1274012.64</v>
+        <v>1282626.36</v>
       </c>
       <c r="N104" s="1">
-        <v>1301148.26</v>
+        <v>1313613.48</v>
       </c>
       <c r="O104" s="1">
         <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B105" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.004</v>
+        <v>100.155</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>79.52</v>
+        <v>1531.4</v>
       </c>
       <c r="J105" s="1">
-        <v>0.004</v>
+        <v>0.155</v>
       </c>
       <c r="K105">
-        <v>1.61</v>
+        <v>1.93</v>
       </c>
       <c r="L105" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>1988079.52</v>
+        <v>989531.4</v>
       </c>
       <c r="N105" s="1">
-        <v>2020016.74</v>
+        <v>1008636.85</v>
       </c>
       <c r="O105" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B106" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.899</v>
+        <v>100.808</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-19702.77</v>
+        <v>-613.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.93043726948972</v>
+        <v>-0.028984476948911</v>
       </c>
       <c r="K106">
-        <v>0.73</v>
+        <v>1.02</v>
       </c>
       <c r="L106" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M106" s="1">
-        <v>2097879.0</v>
+        <v>2116968.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2113226.26</v>
+        <v>2138454.16</v>
       </c>
       <c r="O106" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.831</v>
+        <v>102.097</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>2326.69</v>
+        <v>11846.83</v>
       </c>
       <c r="J107" s="1">
-        <v>0.063881361092051</v>
+        <v>0.32526534477139</v>
       </c>
       <c r="K107">
-        <v>2.43</v>
+        <v>2.72</v>
       </c>
       <c r="L107" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>3644531.49</v>
+        <v>3654051.63</v>
       </c>
       <c r="N107" s="1">
-        <v>3731530.61</v>
+        <v>3751567.12</v>
       </c>
       <c r="O107" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.478</v>
+        <v>100.065</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-7728.0</v>
+        <v>6360.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.32264529058116</v>
+        <v>0.26553106212425</v>
       </c>
       <c r="K108">
-        <v>1.72</v>
+        <v>2.26</v>
       </c>
       <c r="L108" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M108" s="1">
-        <v>2387472.0</v>
+        <v>2401560.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2428643.27</v>
+        <v>2455858.34</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C109" s="1">
         <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.095</v>
+        <v>104.997</v>
       </c>
       <c r="E109" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>43035.23</v>
+        <v>42123.28</v>
       </c>
       <c r="J109" s="1">
-        <v>4.60298880247</v>
+        <v>4.5054478891668</v>
       </c>
       <c r="K109">
-        <v>3.23</v>
+        <v>3.78</v>
       </c>
       <c r="L109" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M109" s="1">
-        <v>977976.24</v>
+        <v>977064.29</v>
       </c>
       <c r="N109" s="1">
-        <v>1008025.7</v>
+        <v>1012202.77</v>
       </c>
       <c r="O109" s="1">
         <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C110" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.381</v>
+        <v>102.54</v>
       </c>
       <c r="E110" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>26914.4</v>
+        <v>52064.7</v>
       </c>
       <c r="J110" s="1">
-        <v>1.2385522251111</v>
+        <v>2.3959237447144</v>
       </c>
       <c r="K110">
-        <v>1.87</v>
+        <v>2.15</v>
       </c>
       <c r="L110" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M110" s="1">
-        <v>2199967.7</v>
+        <v>2225118.0</v>
       </c>
       <c r="N110" s="1">
-        <v>2240519.58</v>
+        <v>2271840.81</v>
       </c>
       <c r="O110" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C111" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.042</v>
+        <v>103.068</v>
       </c>
       <c r="E111" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3895.0</v>
+        <v>7391.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.34580510442071</v>
+        <v>0.6561862713154</v>
       </c>
       <c r="K111">
-        <v>1.61</v>
+        <v>1.93</v>
       </c>
       <c r="L111" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M111" s="1">
-        <v>1122462.0</v>
+        <v>1133748.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1140199.5</v>
+        <v>1154934.46</v>
       </c>
       <c r="O111" s="1">
         <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C112" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.082</v>
+        <v>103.159</v>
       </c>
       <c r="E112" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-10948.84</v>
+        <v>-7240.6</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.22006502683928</v>
+        <v>-0.14553165753929</v>
       </c>
       <c r="K112">
-        <v>1.5</v>
+        <v>1.83</v>
       </c>
       <c r="L112" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M112" s="1">
-        <v>4964326.04</v>
+        <v>4968034.28</v>
       </c>
       <c r="N112" s="1">
-        <v>5044490.71</v>
+        <v>5066108.08</v>
       </c>
       <c r="O112" s="1">
-        <v>1.0</v>
+        <v>1.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B113" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C113" s="1">
         <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.86</v>
+        <v>103.506</v>
       </c>
       <c r="E113" s="1">
         <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-23989.0</v>
+        <v>536.4</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.5560065719532</v>
+        <v>0.034792693534358</v>
       </c>
       <c r="K113">
-        <v>2.47</v>
+        <v>2.85</v>
       </c>
       <c r="L113" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="M113" s="1">
-        <v>1517714.0</v>
+        <v>1542239.4</v>
       </c>
       <c r="N113" s="1">
-        <v>1554570.81</v>
+        <v>1584745.79</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B114" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C114" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.283</v>
+        <v>105.274</v>
       </c>
       <c r="E114" s="1">
         <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-26968.67</v>
+        <v>905.33</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.8309531160757</v>
+        <v>0.061464535869838</v>
       </c>
       <c r="K114">
-        <v>1.27</v>
+        <v>1.68</v>
       </c>
       <c r="L114" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="M114" s="1">
-        <v>1445962.0</v>
+        <v>1473836.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1463695.33</v>
+        <v>1497388.08</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B115" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C115" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.587</v>
+        <v>96.111</v>
       </c>
       <c r="E115" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-94039.07</v>
+        <v>-52479.59</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.5175482808101</v>
+        <v>-1.9630084770311</v>
       </c>
       <c r="K115">
-        <v>0.08</v>
+        <v>0.52</v>
       </c>
       <c r="L115" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M115" s="1">
-        <v>2579387.49</v>
+        <v>2620946.97</v>
       </c>
       <c r="N115" s="1">
-        <v>2581553.94</v>
+        <v>2635028.9</v>
       </c>
       <c r="O115" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B116" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C116" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.232</v>
+        <v>98.111</v>
       </c>
       <c r="E116" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-69345.11</v>
+        <v>-74096.78</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.7658924819052</v>
+        <v>-1.8868950778992</v>
       </c>
       <c r="K116">
-        <v>1.0</v>
+        <v>1.23</v>
       </c>
       <c r="L116" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="M116" s="1">
-        <v>3857570.64</v>
+        <v>3852818.97</v>
       </c>
       <c r="N116" s="1">
-        <v>3896881.55</v>
+        <v>3901006.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B117" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C117" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>85.872</v>
+        <v>87.901</v>
       </c>
       <c r="E117" s="1">
         <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-146058.24</v>
+        <v>-97362.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-6.6179950446814</v>
+        <v>-4.4115472147212</v>
       </c>
       <c r="K117">
-        <v>1.93</v>
+        <v>2.36</v>
       </c>
       <c r="L117" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M117" s="1">
-        <v>2060928.0</v>
+        <v>2109624.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2107144.67</v>
+        <v>2166165.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C118" s="1">
         <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.605</v>
+        <v>102.185</v>
       </c>
       <c r="E118" s="1">
         <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>22960.99</v>
+        <v>15959.59</v>
       </c>
       <c r="J118" s="1">
-        <v>1.3606799968208</v>
+        <v>0.94577345621688</v>
       </c>
       <c r="K118">
-        <v>2.02</v>
+        <v>2.37</v>
       </c>
       <c r="L118" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="M118" s="1">
-        <v>1710425.35</v>
+        <v>1703423.95</v>
       </c>
       <c r="N118" s="1">
-        <v>1744158.95</v>
+        <v>1742870.5</v>
       </c>
       <c r="O118" s="1">
         <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C119" s="1">
         <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.95</v>
+        <v>102.964</v>
       </c>
       <c r="E119" s="1">
         <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-10722.16</v>
+        <v>-10468.62</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.57180380760191</v>
+        <v>-0.55828273186909</v>
       </c>
       <c r="K119">
-        <v>3.03</v>
+        <v>3.46</v>
       </c>
       <c r="L119" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M119" s="1">
-        <v>1864424.5</v>
+        <v>1864678.04</v>
       </c>
       <c r="N119" s="1">
-        <v>1919370.19</v>
+        <v>1927422.47</v>
       </c>
       <c r="O119" s="1">
         <v>0.38</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B120" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C120" s="1">
         <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.773</v>
+        <v>100.985</v>
       </c>
       <c r="E120" s="1">
         <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-193.48</v>
+        <v>-10279.88</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.014850088251646</v>
+        <v>-0.78900726285058</v>
       </c>
       <c r="K120">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="L120" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M120" s="1">
-        <v>1302694.4</v>
+        <v>1292608.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1306894.4</v>
+        <v>1301008.0</v>
       </c>
       <c r="O120" s="1">
         <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B121" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C121" s="1">
         <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.575</v>
+        <v>101.698</v>
       </c>
       <c r="E121" s="1">
         <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-12777.6</v>
+        <v>14399.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.52223969615145</v>
+        <v>0.588508748504</v>
       </c>
       <c r="K121">
-        <v>3.52</v>
+        <v>3.84</v>
       </c>
       <c r="L121" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M121" s="1">
-        <v>2433915.0</v>
+        <v>2461091.6</v>
       </c>
       <c r="N121" s="1">
-        <v>2519195.14</v>
+        <v>2554029.55</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B122" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C122" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>96.201</v>
+        <v>97.244</v>
       </c>
       <c r="E122" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>37379.61</v>
+        <v>59532.93</v>
       </c>
       <c r="J122" s="1">
-        <v>1.863455698593</v>
+        <v>2.9678473815654</v>
       </c>
       <c r="K122">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="L122" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M122" s="1">
-        <v>2043309.24</v>
+        <v>2065462.56</v>
       </c>
       <c r="N122" s="1">
-        <v>2052749.24</v>
+        <v>2078000.06</v>
       </c>
       <c r="O122" s="1">
         <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B123" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C123" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.461</v>
+        <v>104.247</v>
       </c>
       <c r="E123" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>41507.96</v>
+        <v>53979.37</v>
       </c>
       <c r="J123" s="1">
-        <v>2.2364602883679</v>
+        <v>4.247</v>
       </c>
       <c r="K123">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.03</v>
+      </c>
+      <c r="L123">
+        <v>441.32</v>
       </c>
       <c r="M123" s="1">
-        <v>1897474.74</v>
+        <v>1324979.37</v>
       </c>
       <c r="N123" s="1">
-        <v>1961002.46</v>
+        <v>1325420.69</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B124" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C124" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.984</v>
+        <v>104.036</v>
       </c>
       <c r="E124" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>-11048.19</v>
+        <v>52053.46</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.44456722858936</v>
+        <v>2.8046547255549</v>
       </c>
       <c r="K124">
-        <v>1.58</v>
+        <v>0.26</v>
       </c>
       <c r="L124" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M124" s="1">
-        <v>2474108.0</v>
+        <v>1908020.24</v>
       </c>
       <c r="N124" s="1">
-        <v>2512695.5</v>
+        <v>1912821.75</v>
       </c>
       <c r="O124" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B125" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C125" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>94.039</v>
+        <v>100.155</v>
       </c>
       <c r="E125" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-49023.99</v>
+        <v>-31358.69</v>
       </c>
       <c r="J125" s="1">
-        <v>-4.786524797365</v>
+        <v>-1.2618398041211</v>
       </c>
       <c r="K125">
-        <v>1.34</v>
+        <v>1.88</v>
       </c>
       <c r="L125" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M125" s="1">
-        <v>975184.43</v>
+        <v>2453797.5</v>
       </c>
       <c r="N125" s="1">
-        <v>989076.88</v>
+        <v>2499888.13</v>
       </c>
       <c r="O125" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B126" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C126" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.673</v>
+        <v>94.423</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>22358.63</v>
+        <v>-45041.91</v>
       </c>
       <c r="J126" s="1">
-        <v>0.57644349961502</v>
+        <v>-4.3977289309924</v>
       </c>
       <c r="K126">
-        <v>2.58</v>
+        <v>0.17</v>
       </c>
       <c r="L126" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M126" s="1">
-        <v>3901078.75</v>
+        <v>979166.51</v>
       </c>
       <c r="N126" s="1">
-        <v>4001129.1</v>
+        <v>980978.28</v>
       </c>
       <c r="O126" s="1">
-        <v>0.79</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B127" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C127" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>114.687</v>
+        <v>100.803</v>
       </c>
       <c r="E127" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-166904.55</v>
+        <v>27396.13</v>
       </c>
       <c r="J127" s="1">
-        <v>-7.1145596816106</v>
+        <v>0.70631881529003</v>
       </c>
       <c r="K127">
-        <v>1.15</v>
+        <v>0.15</v>
       </c>
       <c r="L127" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="M127" s="1">
-        <v>2179053.0</v>
+        <v>3906116.25</v>
       </c>
       <c r="N127" s="1">
-        <v>2200837.93</v>
+        <v>3912036.39</v>
       </c>
       <c r="O127" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B128" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C128" s="1">
-        <v>1276000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>108.739</v>
+        <v>113.92</v>
       </c>
       <c r="E128" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1443755.72</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-56246.08</v>
+        <v>-181477.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-3.8958169460967</v>
+        <v>-7.7357559176636</v>
       </c>
       <c r="K128">
-        <v>1.02</v>
+        <v>1.61</v>
       </c>
       <c r="L128" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M128" s="1">
-        <v>1387509.64</v>
+        <v>2164480.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1400556.04</v>
+        <v>2195140.27</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B129" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C129" s="1">
-        <v>1300000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>95.724</v>
+        <v>107.801</v>
       </c>
       <c r="E129" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1210854.36</v>
+        <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>33557.64</v>
+        <v>-68214.96</v>
       </c>
       <c r="J129" s="1">
-        <v>2.7714018389462</v>
+        <v>-4.7248269949711</v>
       </c>
       <c r="K129">
-        <v>0.74</v>
+        <v>1.5</v>
       </c>
       <c r="L129" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M129" s="1">
-        <v>1244412.0</v>
+        <v>1375540.76</v>
       </c>
       <c r="N129" s="1">
-        <v>1254072.96</v>
+        <v>1394693.98</v>
       </c>
       <c r="O129" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B130" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C130" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.112</v>
+        <v>95.8</v>
       </c>
       <c r="E130" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>105201.22</v>
+        <v>34545.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.7900846104563</v>
+        <v>2.8529971184974</v>
       </c>
       <c r="K130">
-        <v>1.11</v>
+        <v>0.85</v>
       </c>
       <c r="L130" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M130" s="1">
-        <v>3875739.92</v>
+        <v>1245400.0</v>
       </c>
       <c r="N130" s="1">
-        <v>3920042.79</v>
+        <v>1256432.19</v>
       </c>
       <c r="O130" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B131" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C131" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.702</v>
+        <v>97.509</v>
       </c>
       <c r="E131" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>-13573.84</v>
+        <v>121045.49</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.35466992740395</v>
+        <v>3.2102969795801</v>
       </c>
       <c r="K131">
-        <v>0.8</v>
+        <v>1.28</v>
       </c>
       <c r="L131" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="M131" s="1">
-        <v>3813601.5</v>
+        <v>3891584.19</v>
       </c>
       <c r="N131" s="1">
-        <v>3844201.5</v>
+        <v>3942580.3</v>
       </c>
       <c r="O131" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B132" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C132" s="1">
-        <v>3382000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>85.144</v>
+        <v>99.637</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3382000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-502429.92</v>
+        <v>-16060.09</v>
       </c>
       <c r="J132" s="1">
-        <v>-14.856</v>
+        <v>-0.4196329818534</v>
       </c>
       <c r="K132">
-        <v>2.89</v>
+        <v>1.06</v>
       </c>
       <c r="L132" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="M132" s="1">
-        <v>2879570.08</v>
+        <v>3811115.25</v>
       </c>
       <c r="N132" s="1">
-        <v>2977225.33</v>
+        <v>3851755.88</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B133" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C133" s="1">
-        <v>1250000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>0.001</v>
+        <v>82.252</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G133">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>0.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>10.85</v>
+        <v>-600237.36</v>
       </c>
       <c r="J133" s="1">
-        <v>0</v>
+        <v>-17.748</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.37</v>
+      </c>
+      <c r="L133" t="s">
+        <v>425</v>
       </c>
       <c r="M133" s="1">
-        <v>10.85</v>
+        <v>2781762.64</v>
       </c>
       <c r="N133" s="1">
-        <v>10.85</v>
+        <v>2895693.77</v>
       </c>
       <c r="O133" s="1">
-        <v>0.0</v>
+        <v>0.58</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B134" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C134" s="1">
-        <v>2817000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>96.539</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>101.3779503</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
-        <v>2855816.86</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-136313.23</v>
+        <v>10.69</v>
       </c>
       <c r="J134" s="1">
-        <v>-4.7731782772653</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>5.21</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>2719503.63</v>
+        <v>10.69</v>
       </c>
       <c r="N134" s="1">
-        <v>2866354.23</v>
+        <v>10.69</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B135" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C135" s="1">
-        <v>1053000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>102.213</v>
+        <v>96.108</v>
       </c>
       <c r="E135" s="1">
-        <v>103.32906363</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1088055.04</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-11752.15</v>
+        <v>-148454.5</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.0801062049214</v>
+        <v>-5.19832003513</v>
       </c>
       <c r="K135">
-        <v>1.38</v>
+        <v>0.16</v>
       </c>
       <c r="L135" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="M135" s="1">
-        <v>1076302.89</v>
+        <v>2707362.36</v>
       </c>
       <c r="N135" s="1">
-        <v>1090847.45</v>
+        <v>2711925.51</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B136" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C136" s="1">
-        <v>3046000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.94</v>
+        <v>102.97</v>
       </c>
       <c r="E136" s="1">
-        <v>104.47316382</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3182252.57</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-16240.17</v>
+        <v>-3780.94</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.51033567081069</v>
+        <v>-0.34749528847364</v>
       </c>
       <c r="K136">
-        <v>1.12</v>
+        <v>1.75</v>
       </c>
       <c r="L136" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="M136" s="1">
-        <v>3166012.4</v>
+        <v>1084274.1</v>
       </c>
       <c r="N136" s="1">
-        <v>3200216.44</v>
+        <v>1102734.51</v>
       </c>
       <c r="O136" s="1">
-        <v>0.63</v>
+        <v>0.22</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B137" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C137" s="1">
-        <v>2520000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.465</v>
+        <v>104.105</v>
       </c>
       <c r="E137" s="1">
-        <v>101.57528214</v>
+        <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2559697.11</v>
+        <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-53179.11</v>
+        <v>-11214.27</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.0775547931919</v>
+        <v>-0.35240037531025</v>
       </c>
       <c r="K137">
-        <v>1.31</v>
+        <v>1.6</v>
       </c>
       <c r="L137" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="M137" s="1">
-        <v>2506518.0</v>
+        <v>3171038.3</v>
       </c>
       <c r="N137" s="1">
-        <v>2539463.19</v>
+        <v>3219901.22</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B138" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C138" s="1">
-        <v>2947000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.474</v>
+        <v>100.534</v>
       </c>
       <c r="E138" s="1">
-        <v>101.56042721</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2992985.79</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>26922.99</v>
+        <v>-26240.31</v>
       </c>
       <c r="J138" s="1">
-        <v>0.89953617855299</v>
+        <v>-1.0251333994748</v>
       </c>
       <c r="K138">
-        <v>1.55</v>
+        <v>1.66</v>
       </c>
       <c r="L138" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="M138" s="1">
-        <v>3019908.78</v>
+        <v>2533456.8</v>
       </c>
       <c r="N138" s="1">
-        <v>3065445.99</v>
+        <v>2575350.07</v>
       </c>
       <c r="O138" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B139" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C139" s="1">
-        <v>2051000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.724</v>
+        <v>102.562</v>
       </c>
       <c r="E139" s="1">
-        <v>97.59067821</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2001584.81</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>43754.43</v>
+        <v>29516.35</v>
       </c>
       <c r="J139" s="1">
-        <v>2.1859893111399</v>
+        <v>0.98618410079388</v>
       </c>
       <c r="K139">
-        <v>1.5</v>
+        <v>1.91</v>
       </c>
       <c r="L139" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="M139" s="1">
-        <v>2045339.24</v>
+        <v>3022502.14</v>
       </c>
       <c r="N139" s="1">
-        <v>2076025.9</v>
+        <v>3078696.99</v>
       </c>
       <c r="O139" s="1">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B140" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C140" s="1">
-        <v>1360000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.434</v>
+        <v>99.545</v>
       </c>
       <c r="E140" s="1">
-        <v>99.81182206</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1357440.78</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>35661.62</v>
+        <v>40083.14</v>
       </c>
       <c r="J140" s="1">
-        <v>2.6271216045241</v>
+        <v>2.0025701533976</v>
       </c>
       <c r="K140">
-        <v>3.02</v>
+        <v>1.72</v>
       </c>
       <c r="L140" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M140" s="1">
-        <v>1393102.4</v>
+        <v>2041667.95</v>
       </c>
       <c r="N140" s="1">
-        <v>1434181.85</v>
+        <v>2076990.73</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B141" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C141" s="1">
-        <v>2159000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.747</v>
+        <v>103.394</v>
       </c>
       <c r="E141" s="1">
-        <v>102.17381658</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2205932.7</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>-30804.97</v>
+        <v>48717.62</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.396460100528</v>
+        <v>3.5889315186184</v>
       </c>
       <c r="K141">
-        <v>1.13</v>
+        <v>3.34</v>
       </c>
       <c r="L141" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M141" s="1">
-        <v>2175127.73</v>
+        <v>1406158.4</v>
       </c>
       <c r="N141" s="1">
-        <v>2199550.67</v>
+        <v>1451541.41</v>
       </c>
       <c r="O141" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B142" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C142" s="1">
-        <v>1817000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>85.464</v>
+        <v>100.583</v>
       </c>
       <c r="E142" s="1">
-        <v>97.56207595</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1772702.92</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-219822.04</v>
+        <v>-34345.73</v>
       </c>
       <c r="J142" s="1">
-        <v>-12.400387990561</v>
+        <v>-1.5569708903631</v>
       </c>
       <c r="K142">
-        <v>3.98</v>
+        <v>1.53</v>
       </c>
       <c r="L142" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M142" s="1">
-        <v>1552880.88</v>
+        <v>2171586.97</v>
       </c>
       <c r="N142" s="1">
-        <v>1625106.63</v>
+        <v>2204538.56</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B143" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C143" s="1">
-        <v>1907000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.022</v>
+        <v>77.743</v>
       </c>
       <c r="E143" s="1">
-        <v>100.07713005</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1908470.87</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-1051.33</v>
+        <v>-360112.61</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.055087558134959</v>
+        <v>-20.314323733387</v>
       </c>
       <c r="K143">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L143">
-        <v>847.56</v>
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1907419.54</v>
+        <v>1412590.31</v>
       </c>
       <c r="N143" s="1">
-        <v>1908267.1</v>
+        <v>1412590.31</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B144" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C144" s="1">
-        <v>3800000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.23</v>
+        <v>100.701</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0646</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3802454.8</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>44285.2</v>
+        <v>11897.2</v>
       </c>
       <c r="J144" s="1">
-        <v>1.1646476376261</v>
+        <v>0.62338913247337</v>
       </c>
       <c r="K144">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="L144" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="M144" s="1">
-        <v>3846740.0</v>
+        <v>1920368.07</v>
       </c>
       <c r="N144" s="1">
-        <v>3859323.52</v>
+        <v>1925665.29</v>
       </c>
       <c r="O144" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B145" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C145" s="1">
-        <v>3332000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.675</v>
+        <v>101.296</v>
       </c>
       <c r="E145" s="1">
-        <v>102.94102671</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3429995.01</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>24455.99</v>
+        <v>46793.2</v>
       </c>
       <c r="J145" s="1">
-        <v>0.71300366119192</v>
+        <v>1.2306050291512</v>
       </c>
       <c r="K145">
-        <v>1.48</v>
+        <v>0.66</v>
       </c>
       <c r="L145" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M145" s="1">
-        <v>3454451.0</v>
+        <v>3849248.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3503806.25</v>
+        <v>3874415.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B146" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C146" s="1">
-        <v>497000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.31</v>
+        <v>103.624</v>
       </c>
       <c r="E146" s="1">
-        <v>100.60017505</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>499982.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>18437.83</v>
+        <v>22756.67</v>
       </c>
       <c r="J146" s="1">
-        <v>3.6876923403396</v>
+        <v>0.66346073197348</v>
       </c>
       <c r="K146">
-        <v>3.91</v>
+        <v>1.88</v>
       </c>
       <c r="L146" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="M146" s="1">
-        <v>518420.7</v>
+        <v>3452751.68</v>
       </c>
       <c r="N146" s="1">
-        <v>537870.08</v>
+        <v>3515226.68</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B147" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C147" s="1">
         <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>80.457</v>
+        <v>80.318</v>
       </c>
       <c r="E147" s="1">
         <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>199892.6</v>
+        <v>190725.55</v>
       </c>
       <c r="J147" s="1">
-        <v>3.9146680059936</v>
+        <v>3.7351418137066</v>
       </c>
       <c r="K147">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="L147" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="M147" s="1">
-        <v>5306139.15</v>
+        <v>5296972.1</v>
       </c>
       <c r="N147" s="1">
-        <v>5341508.23</v>
+        <v>5336813.13</v>
       </c>
       <c r="O147" s="1">
         <v>1.06</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B148" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C148" s="1">
-        <v>1878000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>92.685</v>
+        <v>89.955</v>
       </c>
       <c r="E148" s="1">
-        <v>99.95192119</v>
+        <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1877097.08</v>
+        <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>-136472.78</v>
+        <v>-193844.6</v>
       </c>
       <c r="J148" s="1">
-        <v>-7.2704167223999</v>
+        <v>-6.5429253682376</v>
       </c>
       <c r="K148">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>939.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L148" t="s">
+        <v>468</v>
       </c>
       <c r="M148" s="1">
-        <v>1740624.3</v>
+        <v>2768814.9</v>
       </c>
       <c r="N148" s="1">
-        <v>1741563.3</v>
+        <v>2778433.66</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B149" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C149" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.231</v>
+        <v>103.458</v>
       </c>
       <c r="E149" s="1">
         <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>98597.82</v>
+        <v>105861.82</v>
       </c>
       <c r="J149" s="1">
-        <v>3.076572611599</v>
+        <v>3.3032330332053</v>
       </c>
       <c r="K149">
-        <v>5.18</v>
+        <v>0.13</v>
       </c>
       <c r="L149" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="M149" s="1">
-        <v>3303392.0</v>
+        <v>3310656.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3469265.97</v>
+        <v>3314897.1</v>
       </c>
       <c r="O149" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B150" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C150" s="1">
         <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.308</v>
+        <v>100.261</v>
       </c>
       <c r="E150" s="1">
         <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>1957.99</v>
+        <v>1347.93</v>
       </c>
       <c r="J150" s="1">
-        <v>0.15060999860889</v>
+        <v>0.10368374477136</v>
       </c>
       <c r="K150">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>649.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L150" t="s">
+        <v>474</v>
       </c>
       <c r="M150" s="1">
-        <v>1301997.84</v>
+        <v>1301387.78</v>
       </c>
       <c r="N150" s="1">
-        <v>1302646.84</v>
+        <v>1305444.03</v>
       </c>
       <c r="O150" s="1">
         <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B151" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C151" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.038</v>
+        <v>99.843</v>
       </c>
       <c r="E151" s="1">
         <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>-48144.76</v>
+        <v>-12044.76</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.3965675704805</v>
+        <v>-0.5995684932321</v>
       </c>
       <c r="K151">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.02</v>
+      </c>
+      <c r="L151">
+        <v>322.53</v>
       </c>
       <c r="M151" s="1">
-        <v>1960760.0</v>
+        <v>1996860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1983261.67</v>
+        <v>1997182.53</v>
       </c>
       <c r="O151" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B152" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C152" s="1">
         <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.532</v>
+        <v>99.715</v>
       </c>
       <c r="E152" s="1">
         <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-6027.07</v>
+        <v>-3430.3</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.42492448195437</v>
+        <v>-0.24184528310573</v>
       </c>
       <c r="K152">
-        <v>3.58</v>
+        <v>3.87</v>
       </c>
       <c r="L152" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="M152" s="1">
-        <v>1412359.08</v>
+        <v>1414955.85</v>
       </c>
       <c r="N152" s="1">
-        <v>1463151.5</v>
+        <v>1469917.8</v>
       </c>
       <c r="O152" s="1">
         <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B153" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C153" s="1">
         <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.814</v>
+        <v>96.458</v>
       </c>
       <c r="E153" s="1">
         <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>127526.7</v>
+        <v>118117.62</v>
       </c>
       <c r="J153" s="1">
-        <v>5.2452767719512</v>
+        <v>4.858273667743</v>
       </c>
       <c r="K153">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="L153" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="M153" s="1">
-        <v>2558794.02</v>
+        <v>2549384.94</v>
       </c>
       <c r="N153" s="1">
-        <v>2569366.02</v>
+        <v>2563425.88</v>
       </c>
       <c r="O153" s="1">
         <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B154" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C154" s="1">
         <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.587</v>
+        <v>97.649</v>
       </c>
       <c r="E154" s="1">
         <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>-14929.23</v>
+        <v>-81635.19</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.43364714575153</v>
+        <v>-2.3712453446282</v>
       </c>
       <c r="K154">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="L154" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="M154" s="1">
-        <v>3427784.54</v>
+        <v>3361078.58</v>
       </c>
       <c r="N154" s="1">
-        <v>3441600.35</v>
+        <v>3383427.68</v>
       </c>
       <c r="O154" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B155" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C155" s="1">
         <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>102.031</v>
+        <v>101.66</v>
       </c>
       <c r="E155" s="1">
         <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>32391.73</v>
+        <v>25966.01</v>
       </c>
       <c r="J155" s="1">
-        <v>1.8671896778183</v>
+        <v>1.4967853166881</v>
       </c>
       <c r="K155">
-        <v>1.18</v>
+        <v>1.44</v>
       </c>
       <c r="L155" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="M155" s="1">
-        <v>1767176.92</v>
+        <v>1760751.2</v>
       </c>
       <c r="N155" s="1">
-        <v>1787527.92</v>
+        <v>1785648.7</v>
       </c>
       <c r="O155" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B156" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C156" s="1">
-        <v>5000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.979</v>
+        <v>99.495</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0558076</v>
+        <v>100.05580737</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>5002790.38</v>
+        <v>3802120.68</v>
       </c>
       <c r="I156" s="1">
-        <v>-3840.38</v>
+        <v>-21310.68</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.076764759430116</v>
+        <v>-0.56049457115075</v>
       </c>
       <c r="K156">
-        <v>3.03</v>
+        <v>3.26</v>
       </c>
       <c r="L156" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M156" s="1">
-        <v>4998950.0</v>
+        <v>3780810.0</v>
       </c>
       <c r="N156" s="1">
-        <v>5150491.1</v>
+        <v>3904570.27</v>
       </c>
       <c r="O156" s="1">
-        <v>1.02</v>
+        <v>0.78</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B157" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C157" s="1">
-        <v>5108000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.314</v>
+        <v>99.022</v>
       </c>
       <c r="E157" s="1">
-        <v>99.50742991</v>
+        <v>98.72295901</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5082839.52</v>
+        <v>6069487.52</v>
       </c>
       <c r="I157" s="1">
-        <v>-9880.4</v>
+        <v>18385.04</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.19438740808405</v>
+        <v>0.30290926440524</v>
       </c>
       <c r="K157">
-        <v>0.05</v>
+        <v>0.43</v>
       </c>
       <c r="L157" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M157" s="1">
-        <v>5072959.12</v>
+        <v>6087872.56</v>
       </c>
       <c r="N157" s="1">
-        <v>5075583.09</v>
+        <v>6114191.05</v>
       </c>
       <c r="O157" s="1">
-        <v>1.01</v>
+        <v>1.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B158" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C158" s="1">
         <v>2465000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>83.269</v>
+        <v>87.209</v>
       </c>
       <c r="E158" s="1">
         <v>100.27475375</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>2471772.68</v>
       </c>
       <c r="I158" s="1">
-        <v>-419191.83</v>
+        <v>-322070.83</v>
       </c>
       <c r="J158" s="1">
-        <v>-16.959157829999</v>
+        <v>-13.029953466433</v>
       </c>
       <c r="K158">
-        <v>0.55</v>
+        <v>0.9</v>
       </c>
       <c r="L158" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="M158" s="1">
-        <v>2052580.85</v>
+        <v>2149701.85</v>
       </c>
       <c r="N158" s="1">
-        <v>2066258.18</v>
+        <v>2171826.94</v>
       </c>
       <c r="O158" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B159" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C159" s="1">
         <v>533000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.555</v>
+        <v>99.84</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>533000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-2371.85</v>
+        <v>-852.8</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.445</v>
+        <v>-0.16</v>
       </c>
       <c r="K159">
-        <v>1.21</v>
+        <v>1.73</v>
       </c>
       <c r="L159" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="M159" s="1">
-        <v>530628.15</v>
+        <v>532147.2</v>
       </c>
       <c r="N159" s="1">
-        <v>537066.72</v>
+        <v>541345.15</v>
       </c>
       <c r="O159" s="1">
         <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B160" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C160" s="1">
-        <v>2900000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.727</v>
+        <v>102.646</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>98.653</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>2900000.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I160" s="1">
-        <v>-65917.0</v>
+        <v>82495.38</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.273</v>
+        <v>4.0475200956889</v>
       </c>
       <c r="K160">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>0.02</v>
+      </c>
+      <c r="L160">
+        <v>416.07</v>
       </c>
       <c r="M160" s="1">
-        <v>2834083.0</v>
+        <v>2120666.36</v>
       </c>
       <c r="N160" s="1">
-        <v>2854619.69</v>
+        <v>2121082.43</v>
       </c>
       <c r="O160" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B161" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C161" s="1">
-        <v>2100000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>94.108</v>
+        <v>93.872</v>
       </c>
       <c r="E161" s="1">
-        <v>94.06809095</v>
+        <v>94.5</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1975429.91</v>
+        <v>4035150.0</v>
       </c>
       <c r="I161" s="1">
-        <v>838.09</v>
+        <v>-26815.6</v>
       </c>
       <c r="J161" s="1">
-        <v>0.042425701653976</v>
+        <v>-0.66455026455026</v>
       </c>
       <c r="K161">
-        <v>2.02</v>
+        <v>0.85</v>
       </c>
       <c r="L161" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="M161" s="1">
-        <v>1976268.0</v>
+        <v>4008334.4</v>
       </c>
       <c r="N161" s="1">
-        <v>2018782.13</v>
+        <v>4044807.32</v>
       </c>
       <c r="O161" s="1">
-        <v>0.4</v>
+        <v>0.81</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B162" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="C162" s="1">
-        <v>1100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.761</v>
+        <v>98.443</v>
       </c>
       <c r="E162" s="1">
-        <v>87.394</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>961334.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>114037.0</v>
+        <v>-29583.0</v>
       </c>
       <c r="J162" s="1">
-        <v>11.862370414445</v>
+        <v>-1.557</v>
       </c>
       <c r="K162">
-        <v>2.36</v>
+        <v>0.97</v>
       </c>
       <c r="L162" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="M162" s="1">
-        <v>1075371.0</v>
+        <v>1870417.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1101322.56</v>
+        <v>1888889.22</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B163" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C163" s="1">
-        <v>2010000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>103.343</v>
+        <v>97.984</v>
       </c>
       <c r="E163" s="1">
-        <v>102.4847393</v>
+        <v>87.394</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2059943.26</v>
+        <v>961334.0</v>
       </c>
       <c r="I163" s="1">
-        <v>17251.04</v>
+        <v>116490.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.83745219273661</v>
+        <v>12.117536672998</v>
       </c>
       <c r="K163">
-        <v>4.85</v>
+        <v>2.53</v>
       </c>
       <c r="L163" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="M163" s="1">
-        <v>2077194.3</v>
+        <v>1077824.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2174644.88</v>
+        <v>1105685.04</v>
       </c>
       <c r="O163" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B164" t="s">
         <v>510</v>
       </c>
       <c r="C164" s="1">
-        <v>1180000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>91.558</v>
+        <v>95.26</v>
       </c>
       <c r="E164" s="1">
-        <v>93.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1097400.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I164" s="1">
-        <v>-17015.6</v>
+        <v>25030.09</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.5505376344086</v>
+        <v>1.2670705183359</v>
       </c>
       <c r="K164">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="L164" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M164" s="1">
-        <v>1080384.4</v>
+        <v>2000460.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1106582.04</v>
+        <v>2045981.56</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B165" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C165" s="1">
-        <v>1521000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.533</v>
+        <v>94.909</v>
       </c>
       <c r="E165" s="1">
-        <v>104.28968508</v>
+        <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1586246.11</v>
+        <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-57139.18</v>
+        <v>22526.2</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.6021636012081</v>
+        <v>2.052688172043</v>
       </c>
       <c r="K165">
-        <v>2.8</v>
+        <v>2.56</v>
       </c>
       <c r="L165" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M165" s="1">
-        <v>1529106.93</v>
+        <v>1119926.2</v>
       </c>
       <c r="N165" s="1">
-        <v>1571684.37</v>
+        <v>1150081.76</v>
       </c>
       <c r="O165" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B166" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C166" s="1">
-        <v>1500000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>96.796</v>
+        <v>101.487</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1500000.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>-48060.0</v>
+        <v>-42628.84</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.204</v>
+        <v>-2.6874039111119</v>
       </c>
       <c r="K166">
-        <v>1.31</v>
+        <v>3.22</v>
       </c>
       <c r="L166" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M166" s="1">
-        <v>1451940.0</v>
+        <v>1543617.27</v>
       </c>
       <c r="N166" s="1">
-        <v>1471575.42</v>
+        <v>1592627.27</v>
       </c>
       <c r="O166" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B167" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C167" s="1">
-        <v>1974000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.647</v>
+        <v>101.212</v>
       </c>
       <c r="E167" s="1">
-        <v>99.44707143</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1963085.19</v>
+        <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>3946.59</v>
+        <v>18180.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.20104018002398</v>
+        <v>1.212</v>
       </c>
       <c r="K167">
-        <v>3.33</v>
+        <v>1.78</v>
       </c>
       <c r="L167" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M167" s="1">
-        <v>1967031.78</v>
+        <v>1518180.0</v>
       </c>
       <c r="N167" s="1">
-        <v>2032852.34</v>
+        <v>1544924.79</v>
       </c>
       <c r="O167" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B168" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C168" s="1">
-        <v>3000000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.225</v>
+        <v>100.567</v>
       </c>
       <c r="E168" s="1">
-        <v>100.82032267</v>
+        <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>3024609.68</v>
+        <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>12140.32</v>
+        <v>22107.39</v>
       </c>
       <c r="J168" s="1">
-        <v>0.40138468379166</v>
+        <v>1.1261554064294</v>
       </c>
       <c r="K168">
-        <v>1.58</v>
+        <v>3.58</v>
       </c>
       <c r="L168" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M168" s="1">
-        <v>3036750.0</v>
+        <v>1985192.58</v>
       </c>
       <c r="N168" s="1">
-        <v>3084145.83</v>
+        <v>2055763.08</v>
       </c>
       <c r="O168" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B169" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C169" s="1">
-        <v>1300000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>110.427</v>
+        <v>101.681</v>
       </c>
       <c r="E169" s="1">
-        <v>113.539</v>
+        <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1476007.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>-40456.0</v>
+        <v>25820.32</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.740908410326</v>
+        <v>0.85367444833411</v>
       </c>
       <c r="K169">
-        <v>0.08</v>
+        <v>1.84</v>
       </c>
       <c r="L169" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="M169" s="1">
-        <v>1435551.0</v>
+        <v>3050430.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1436616.28</v>
+        <v>3105482.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B170" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C170" s="1">
-        <v>2224000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>90.83</v>
+        <v>110.506</v>
       </c>
       <c r="E170" s="1">
-        <v>99.83244604</v>
+        <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2220273.6</v>
+        <v>1476007.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-200214.4</v>
+        <v>-39429.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-9.0175553139037</v>
+        <v>-2.6713287945111</v>
       </c>
       <c r="K170">
-        <v>1.25</v>
+        <v>0.51</v>
       </c>
       <c r="L170" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M170" s="1">
-        <v>2020059.2</v>
+        <v>1436578.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2047823.98</v>
+        <v>1443235.99</v>
       </c>
       <c r="O170" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B171" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C171" s="1">
-        <v>2900000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.602</v>
+        <v>90.551</v>
       </c>
       <c r="E171" s="1">
-        <v>99.55343345</v>
+        <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2887049.57</v>
+        <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>59408.43</v>
+        <v>-206419.36</v>
       </c>
       <c r="J171" s="1">
-        <v>2.0577558008469</v>
+        <v>-9.2970235740316</v>
       </c>
       <c r="K171">
-        <v>2.22</v>
+        <v>0.18</v>
       </c>
       <c r="L171" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="M171" s="1">
-        <v>2946458.0</v>
+        <v>2013854.24</v>
       </c>
       <c r="N171" s="1">
-        <v>3010754.58</v>
+        <v>2017793.77</v>
       </c>
       <c r="O171" s="1">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B172" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.839</v>
+        <v>102.114</v>
       </c>
       <c r="E172" s="1">
-        <v>98.387</v>
+        <v>99.55343345</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>885483.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="I172" s="1">
-        <v>13068.0</v>
+        <v>74256.43</v>
       </c>
       <c r="J172" s="1">
-        <v>1.4758047302997</v>
+        <v>2.5720524777827</v>
       </c>
       <c r="K172">
-        <v>2.58</v>
+        <v>2.51</v>
       </c>
       <c r="L172" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="M172" s="1">
-        <v>898551.0</v>
+        <v>2961306.0</v>
       </c>
       <c r="N172" s="1">
-        <v>921803.05</v>
+        <v>3034123.81</v>
       </c>
       <c r="O172" s="1">
-        <v>0.18</v>
+        <v>0.6</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B173" t="s">
         <v>536</v>
       </c>
       <c r="C173" s="1">
-        <v>4419000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.219</v>
+        <v>99.879</v>
       </c>
       <c r="E173" s="1">
-        <v>100.25273885</v>
+        <v>98.387</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>4430168.53</v>
+        <v>885483.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-45680.92</v>
+        <v>13428.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.031132781759</v>
+        <v>1.5164605079939</v>
       </c>
       <c r="K173">
-        <v>1.56</v>
+        <v>2.76</v>
       </c>
       <c r="L173" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M173" s="1">
-        <v>4384487.61</v>
+        <v>898911.0</v>
       </c>
       <c r="N173" s="1">
-        <v>4453534.49</v>
+        <v>923722.64</v>
       </c>
       <c r="O173" s="1">
-        <v>0.88</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B174" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C174" s="1">
-        <v>1600000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.242</v>
+        <v>99.542</v>
       </c>
       <c r="E174" s="1">
-        <v>99.58935313</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1593429.65</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>42442.35</v>
+        <v>-31407.55</v>
       </c>
       <c r="J174" s="1">
-        <v>2.6635848027555</v>
+        <v>-0.70894707023708</v>
       </c>
       <c r="K174">
-        <v>4.25</v>
+        <v>1.93</v>
       </c>
       <c r="L174" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M174" s="1">
-        <v>1635872.0</v>
+        <v>4398760.98</v>
       </c>
       <c r="N174" s="1">
-        <v>1703943.23</v>
+        <v>4483918.79</v>
       </c>
       <c r="O174" s="1">
-        <v>0.34</v>
+        <v>0.89</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B175" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C175" s="1">
-        <v>4100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>95.483</v>
+        <v>102.575</v>
       </c>
       <c r="E175" s="1">
-        <v>89.63713976</v>
+        <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>3675122.73</v>
+        <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>239680.27</v>
+        <v>47770.35</v>
       </c>
       <c r="J175" s="1">
-        <v>6.5216943108727</v>
+        <v>2.9979578954113</v>
       </c>
       <c r="K175">
-        <v>2.28</v>
+        <v>4.56</v>
       </c>
       <c r="L175" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="M175" s="1">
-        <v>3914803.0</v>
+        <v>1641200.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4008316.7</v>
+        <v>1714213.7</v>
       </c>
       <c r="O175" s="1">
-        <v>0.8</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B176" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C176" s="1">
-        <v>4408000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.0</v>
+        <v>96.176</v>
       </c>
       <c r="E176" s="1">
-        <v>102.79332963</v>
+        <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4531129.97</v>
+        <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>-34969.97</v>
+        <v>268093.27</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.77177150581712</v>
+        <v>7.2948113490621</v>
       </c>
       <c r="K176">
-        <v>0.67</v>
+        <v>2.43</v>
       </c>
       <c r="L176" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="M176" s="1">
-        <v>4496160.0</v>
+        <v>3943216.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4525822.17</v>
+        <v>4042907.78</v>
       </c>
       <c r="O176" s="1">
-        <v>0.9</v>
+        <v>0.81</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B177" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C177" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.96</v>
+        <v>100.181</v>
       </c>
       <c r="E177" s="1">
         <v>100.256</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>1604096.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-4736.0</v>
+        <v>-1200.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.29524417491222</v>
+        <v>-0.074808490264922</v>
       </c>
       <c r="K177">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="L177" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="M177" s="1">
-        <v>1599360.0</v>
+        <v>1602896.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1607293.33</v>
+        <v>1615729.33</v>
       </c>
       <c r="O177" s="1">
         <v>0.32</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B178" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C178" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>79.263</v>
+        <v>79.671</v>
       </c>
       <c r="E178" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>157892.75</v>
+        <v>169724.75</v>
       </c>
       <c r="J178" s="1">
-        <v>7.3756352522505</v>
+        <v>7.9283428104166</v>
       </c>
       <c r="K178">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="L178" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="M178" s="1">
-        <v>2298627.0</v>
+        <v>2310459.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2299719.47</v>
+        <v>2312643.93</v>
       </c>
       <c r="O178" s="1">
         <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B179" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C179" s="1">
         <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>96.459</v>
+        <v>96.03</v>
       </c>
       <c r="E179" s="1">
         <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-3162.6</v>
+        <v>-8568.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.25953882742219</v>
+        <v>-0.70313307827526</v>
       </c>
       <c r="K179">
-        <v>2.25</v>
+        <v>2.53</v>
       </c>
       <c r="L179" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="M179" s="1">
-        <v>1215383.4</v>
+        <v>1209978.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1243707.15</v>
+        <v>1241884.88</v>
       </c>
       <c r="O179" s="1">
         <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B180" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C180" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>95.997</v>
+        <v>94.854</v>
       </c>
       <c r="E180" s="1">
         <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>52831.0</v>
+        <v>26542.0</v>
       </c>
       <c r="J180" s="1">
-        <v>2.4514407684098</v>
+        <v>1.2315901814301</v>
       </c>
       <c r="K180">
-        <v>1.35</v>
+        <v>0.06</v>
       </c>
       <c r="L180" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="M180" s="1">
-        <v>2207931.0</v>
+        <v>2181642.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2238949.49</v>
+        <v>2182941.66</v>
       </c>
       <c r="O180" s="1">
         <v>0.44</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B181" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>92.101</v>
+        <v>90.147</v>
       </c>
       <c r="E181" s="1">
         <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-265011.45</v>
+        <v>-330568.15</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.899</v>
+        <v>-9.853</v>
       </c>
       <c r="K181">
-        <v>1.02</v>
+        <v>1.46</v>
       </c>
       <c r="L181" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="M181" s="1">
-        <v>3089988.55</v>
+        <v>3024431.85</v>
       </c>
       <c r="N181" s="1">
-        <v>3124237.51</v>
+        <v>3073358.93</v>
       </c>
       <c r="O181" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B182" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C182" s="1">
         <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.132</v>
+        <v>95.541</v>
       </c>
       <c r="E182" s="1">
         <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>-110796.84</v>
+        <v>-88957.34</v>
       </c>
       <c r="J182" s="1">
-        <v>-7.0578300691552</v>
+        <v>-5.6666398529422</v>
       </c>
       <c r="K182">
-        <v>2.4</v>
+        <v>2.74</v>
       </c>
       <c r="L182" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M182" s="1">
-        <v>1459046.0</v>
+        <v>1480885.5</v>
       </c>
       <c r="N182" s="1">
-        <v>1496172.55</v>
+        <v>1523281.62</v>
       </c>
       <c r="O182" s="1">
         <v>0.3</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B183" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C183" s="1">
         <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.062</v>
+        <v>95.921</v>
       </c>
       <c r="E183" s="1">
         <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>110955.91</v>
+        <v>157900.26</v>
       </c>
       <c r="J183" s="1">
-        <v>2.1823746964357</v>
+        <v>3.1057158828639</v>
       </c>
       <c r="K183">
-        <v>1.68</v>
+        <v>1.86</v>
       </c>
       <c r="L183" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M183" s="1">
-        <v>5195138.3</v>
+        <v>5242082.65</v>
       </c>
       <c r="N183" s="1">
-        <v>5286770.63</v>
+        <v>5343596.9</v>
       </c>
       <c r="O183" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B184" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C184" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.66</v>
+        <v>97.35</v>
       </c>
       <c r="E184" s="1">
         <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>188978.23</v>
+        <v>233138.23</v>
       </c>
       <c r="J184" s="1">
-        <v>3.1510752281203</v>
+        <v>3.8874112710274</v>
       </c>
       <c r="K184">
-        <v>4.27</v>
+        <v>0.16</v>
       </c>
       <c r="L184" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M184" s="1">
-        <v>6186240.0</v>
+        <v>6230400.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6459335.89</v>
+        <v>6240372.6</v>
       </c>
       <c r="O184" s="1">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B185" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C185" s="1">
         <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.079</v>
+        <v>102.226</v>
       </c>
       <c r="E185" s="1">
         <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>-1483.78</v>
+        <v>84.71</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.13604339312786</v>
+        <v>0.0077668089823701</v>
       </c>
       <c r="K185">
-        <v>4.1</v>
+        <v>4.39</v>
       </c>
       <c r="L185" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="M185" s="1">
-        <v>1089182.93</v>
+        <v>1090751.42</v>
       </c>
       <c r="N185" s="1">
-        <v>1132922.62</v>
+        <v>1137545.95</v>
       </c>
       <c r="O185" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B186" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C186" s="1">
         <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.021</v>
+        <v>95.111</v>
       </c>
       <c r="E186" s="1">
         <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>-195321.2</v>
+        <v>-191835.5</v>
       </c>
       <c r="J186" s="1">
-        <v>-5.0399169055643</v>
+        <v>-4.9499746035627</v>
       </c>
       <c r="K186">
-        <v>0.93</v>
+        <v>1.24</v>
       </c>
       <c r="L186" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="M186" s="1">
-        <v>3680163.33</v>
+        <v>3683649.03</v>
       </c>
       <c r="N186" s="1">
-        <v>3716311.33</v>
+        <v>3731658.09</v>
       </c>
       <c r="O186" s="1">
         <v>0.74</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B187" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C187" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.265</v>
+        <v>93.727</v>
       </c>
       <c r="E187" s="1">
         <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>29690.5</v>
+        <v>37544.5</v>
       </c>
       <c r="J187" s="1">
-        <v>1.9083573266607</v>
+        <v>2.4131732928315</v>
       </c>
       <c r="K187">
-        <v>1.23</v>
+        <v>1.4</v>
       </c>
       <c r="L187" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="M187" s="1">
-        <v>1585505.0</v>
+        <v>1593359.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1606412.64</v>
+        <v>1617117.68</v>
       </c>
       <c r="O187" s="1">
         <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B188" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.42</v>
+        <v>101.494</v>
       </c>
       <c r="E188" s="1">
         <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>176.6</v>
+        <v>250.6</v>
       </c>
       <c r="J188" s="1">
-        <v>0.1744311234115</v>
+        <v>0.24752230762697</v>
       </c>
       <c r="K188">
-        <v>4.31</v>
+        <v>4.61</v>
       </c>
       <c r="L188" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="M188" s="1">
-        <v>101420.0</v>
+        <v>101494.0</v>
       </c>
       <c r="N188" s="1">
-        <v>105734.04</v>
+        <v>106101.88</v>
       </c>
       <c r="O188" s="1">
         <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B189" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C189" s="1">
-        <v>1500000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.812</v>
+        <v>102.754</v>
       </c>
       <c r="E189" s="1">
-        <v>102.40906667</v>
+        <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1536136.0</v>
+        <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>6044.0</v>
+        <v>8862.52</v>
       </c>
       <c r="J189" s="1">
-        <v>0.39345474619435</v>
+        <v>0.35872057359543</v>
       </c>
       <c r="K189">
-        <v>4.01</v>
+        <v>4.33</v>
       </c>
       <c r="L189" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="M189" s="1">
-        <v>1542180.0</v>
+        <v>2479454.02</v>
       </c>
       <c r="N189" s="1">
-        <v>1602262.2</v>
+        <v>2583923.7</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B190" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C190" s="1">
         <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.603</v>
+        <v>97.866</v>
       </c>
       <c r="E190" s="1">
         <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>256340.0</v>
+        <v>231738.94</v>
       </c>
       <c r="J190" s="1">
-        <v>8.4460501904935</v>
+        <v>7.6354791227735</v>
       </c>
       <c r="K190">
-        <v>0.98</v>
+        <v>1.3</v>
       </c>
       <c r="L190" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="M190" s="1">
-        <v>3291368.14</v>
+        <v>3266767.08</v>
       </c>
       <c r="N190" s="1">
-        <v>3324006.36</v>
+        <v>3310114.72</v>
       </c>
       <c r="O190" s="1">
         <v>0.66</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B191" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C191" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.003</v>
+        <v>98.511</v>
       </c>
       <c r="E191" s="1">
         <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>12357.0</v>
+        <v>7437.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.2639195313771</v>
+        <v>0.76068378691035</v>
       </c>
       <c r="K191">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="L191" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="M191" s="1">
-        <v>990030.0</v>
+        <v>985110.0</v>
       </c>
       <c r="N191" s="1">
-        <v>996556.24</v>
+        <v>993915.25</v>
       </c>
       <c r="O191" s="1">
         <v>0.2</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B192" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C192" s="1">
         <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.065</v>
+        <v>104.207</v>
       </c>
       <c r="E192" s="1">
         <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>33421.78</v>
+        <v>38295.64</v>
       </c>
       <c r="J192" s="1">
-        <v>0.94454466641858</v>
+        <v>1.0822865361775</v>
       </c>
       <c r="K192">
-        <v>1.2</v>
+        <v>1.59</v>
       </c>
       <c r="L192" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M192" s="1">
-        <v>3571823.0</v>
+        <v>3576696.86</v>
       </c>
       <c r="N192" s="1">
-        <v>3613010.6</v>
+        <v>3631399.14</v>
       </c>
       <c r="O192" s="1">
         <v>0.72</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B193" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C193" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>103.968</v>
+        <v>104.728</v>
       </c>
       <c r="E193" s="1">
         <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>181106.23</v>
+        <v>218346.23</v>
       </c>
       <c r="J193" s="1">
-        <v>3.6860212100286</v>
+        <v>4.4439599615639</v>
       </c>
       <c r="K193">
-        <v>5.37</v>
+        <v>5.79</v>
       </c>
       <c r="L193" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="M193" s="1">
-        <v>5094432.0</v>
+        <v>5131672.0</v>
       </c>
       <c r="N193" s="1">
-        <v>5357555.29</v>
+        <v>5415469.26</v>
       </c>
       <c r="O193" s="1">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B194" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C194" s="1">
-        <v>18500000.0</v>
+        <v>-18500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>9.55193335</v>
+        <v>8.97106665</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0956676303</v>
+        <v>0.0889216114</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1769851.16</v>
+        <v>-1645049.81</v>
       </c>
       <c r="I194" s="1">
-        <v>-226285.16</v>
+        <v>39360.81</v>
       </c>
       <c r="J194" s="1">
-        <v>-12.785547458126</v>
+        <v>-2.3926819577579</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="M194" s="1">
-        <v>1543566.0</v>
+        <v>-1605689.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1767107.67</v>
+        <v>-1659647.33</v>
       </c>
       <c r="O194" s="1">
-        <v>0.35</v>
+        <v>-0.33</v>
       </c>
       <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>603</v>
+      </c>
+      <c r="B195" t="s">
+        <v>601</v>
+      </c>
+      <c r="C195" s="1">
+        <v>37000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>8.97106668</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0741961751</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>2745258.48</v>
+      </c>
+      <c r="I195" s="1">
+        <v>466119.52</v>
+      </c>
+      <c r="J195" s="1">
+        <v>16.979075864652</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" t="s">
+        <v>604</v>
+      </c>
+      <c r="M195" s="1">
+        <v>3211378.0</v>
+      </c>
+      <c r="N195" s="1">
+        <v>3319294.67</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>