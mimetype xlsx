--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -181,1698 +181,1674 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>13 676.03</t>
+    <t>20 347.26</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>73 755.21</t>
+    <t>6 321.88</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>39 646.25</t>
-[...8 lines deleted...]
-    <t>103 027.40</t>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>51 765.75</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>9 596.61</t>
+    <t>17 273.91</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>13 125.00</t>
+    <t>16 875.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>30 584.17</t>
+    <t>12 678.75</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>34 352.66</t>
+    <t>46 844.53</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>29 857.31</t>
-[...8 lines deleted...]
-    <t>90 029.59</t>
+    <t>36 882.56</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>10 442.47</t>
+    <t>20 387.67</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>8 860.27</t>
+    <t>10 969.86</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>87 008.61</t>
+    <t>6 905.45</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>42 658.59</t>
+    <t>52 695.91</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>66 526.96</t>
+    <t>82 180.36</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>24 876.99</t>
+    <t>33 169.32</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>126 204.17</t>
+    <t>10 817.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>69 352.86</t>
+    <t>5 944.53</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>47 604.58</t>
+    <t>54 985.14</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>174 236.71</t>
+    <t>187 239.45</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>19 106.11</t>
+    <t>22 517.92</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>12 421.70</t>
+    <t>14 582.00</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>38 811.51</t>
+    <t>5 888.20</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>16 338.93</t>
+    <t>21 216.22</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>37 684.06</t>
+    <t>44 237.81</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>52 850.49</t>
+    <t>60 140.21</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>4 960.23</t>
+    <t>7 322.24</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>47 767.81</t>
+    <t>52 822.60</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>9 095.55</t>
+    <t>13 759.93</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>65 625.00</t>
+    <t>5 625.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>116 407.50</t>
+    <t>135 808.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>4 221.45</t>
+    <t>12 875.42</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>154 757.29</t>
+    <t>176 103.13</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>78 348.67</t>
+    <t>1 442.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>73 446.75</t>
+    <t>82 514.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>59 939.93</t>
+    <t>5 137.71</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>2 598.75</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>154 803.08</t>
+    <t>165 590.75</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>29 376.11</t>
+    <t>34 485.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>66 909.38</t>
+    <t>5 484.38</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>16 011.28</t>
+    <t>19 778.65</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>48 756.00</t>
+    <t>62 113.81</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>47 527.40</t>
+    <t>51 226.03</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>2 580.21</t>
+    <t>7 740.63</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>99 383.59</t>
+    <t>8 518.59</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>42 599.79</t>
+    <t>48 475.63</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>6 179.69</t>
+    <t>11 123.44</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>45 473.97</t>
+    <t>50 186.30</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>29 382.99</t>
+    <t>3 467.40</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>90 963.54</t>
-[...8 lines deleted...]
-    <t>27 584.38</t>
+    <t>7 796.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>8 498.63</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>9 820.21</t>
+    <t>17 676.37</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>38 945.83</t>
+    <t>46 735.00</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>143 741.74</t>
+    <t>165 687.04</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>92 711.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>38 692.71</t>
+    <t>45 421.88</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>82 694.52</t>
+    <t>88 865.75</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>65 468.79</t>
+    <t>69 586.33</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>28 427.78</t>
+    <t>34 113.33</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>84 246.58</t>
+    <t>89 863.01</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>52 174.42</t>
+    <t>59 847.13</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>89 128.59</t>
+    <t>104 629.22</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>5 523.19</t>
+    <t>8 679.31</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>31 030.82</t>
+    <t>38 332.19</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>6 824.04</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>43 030.56</t>
+    <t>3 688.33</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>16 796.88</t>
+    <t>30 234.38</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>43 103.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>44 297.36</t>
+    <t>3 611.20</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>19 018.13</t>
+    <t>24 530.63</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
+    <t>4 667.75</t>
+  </si>
+  <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>46 376.71</t>
+    <t>49 417.81</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>75 347.22</t>
+    <t>6 458.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>97 238.44</t>
+    <t>109 469.69</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>39 426.41</t>
+    <t>22 422.81</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>10 032.19</t>
+    <t>11 415.94</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>78 887.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>47 621.98</t>
+    <t>55 904.06</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>40 932.74</t>
+    <t>5 558.77</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>15 515.08</t>
+    <t>20 012.20</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>30 392.55</t>
-[...8 lines deleted...]
-    <t>81 562.50</t>
+    <t>33 575.01</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
+  </si>
+  <si>
+    <t>1 153.22</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>136 521.27</t>
+    <t>11 701.82</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>10 805.48</t>
+    <t>12 668.49</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>19 140.41</t>
+    <t>26 229.45</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>2 875.68</t>
+    <t>9 266.10</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>3 775.00</t>
+    <t>12 163.89</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>76 593.75</t>
+    <t>6 046.88</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>5 748.26</t>
+    <t>17 244.79</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>38 652.78</t>
+    <t>45 375.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>2 381.25</t>
+    <t>2 826.56</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>9 941.84</t>
+    <t>13 000.87</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>88 242.53</t>
+    <t>7 563.65</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>10 406.60</t>
+    <t>18 731.88</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>3 323.30</t>
+    <t>5 981.94</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>30 987.12</t>
+    <t>2 662.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>19 105.45</t>
+    <t>2 245.23</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>21 486.16</t>
+    <t>27 066.99</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>97 515.49</t>
+    <t>107 075.84</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>54 298.34</t>
+    <t>66 232.04</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>35 138.48</t>
+    <t>39 985.17</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>46 722.81</t>
+    <t>52 599.90</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>21 186.46</t>
+    <t>24 471.18</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>98 073.80</t>
+    <t>115 130.11</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>42 506.39</t>
+    <t>47 886.94</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>23 552.08</t>
+    <t>29 093.75</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>14 081.93</t>
+    <t>24 914.18</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>48 187.56</t>
+    <t>56 641.52</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>56 541.67</t>
+    <t>66 375.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>39 446.55</t>
+    <t>44 887.45</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>62 744.43</t>
+    <t>5 288.27</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>8 400.00</t>
+    <t>12 400.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>92 937.95</t>
+    <t>99 899.59</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>12 537.50</t>
+    <t>15 487.50</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
+    <t>4 854.51</t>
+  </si>
+  <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>4 801.51</t>
+    <t>12 188.46</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>46 090.63</t>
+    <t>53 236.46</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>1 811.77</t>
+    <t>5 435.30</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>5 920.14</t>
+    <t>17 760.42</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>30 660.27</t>
+    <t>38 728.77</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>19 153.22</t>
+    <t>12 662.22</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 032.19</t>
+    <t>12 278.77</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>50 996.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>40 640.63</t>
+    <t>50 203.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>113 931.13</t>
+    <t>117 950.71</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>4 563.15</t>
+    <t>12 859.80</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>18 460.41</t>
+    <t>22 189.78</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>48 862.92</t>
+    <t>62 823.75</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>41 893.27</t>
+    <t>50 027.88</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>56 194.85</t>
+    <t>66 307.50</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>35 322.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>45 383.01</t>
+    <t>49 295.34</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>32 951.59</t>
+    <t>40 704.90</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
+    <t>9 085.00</t>
+  </si>
+  <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>5 297.22</t>
+    <t>9 535.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>25 167.04</t>
+    <t>36 606.60</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>62 475.00</t>
+    <t>74 970.00</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>39 841.03</t>
+    <t>43 906.44</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>9 618.76</t>
+    <t>17 313.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>13 665.75</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>4 056.25</t>
+    <t>7 301.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
+    <t>6 773.08</t>
+  </si>
+  <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>54 961.95</t>
+    <t>58 752.43</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>14 040.94</t>
+    <t>17 344.69</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>22 349.10</t>
+    <t>30 476.04</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>24 897.50</t>
+    <t>29 227.50</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>2 833.33</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>123 760.27</t>
+    <t>131 568.49</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>26 318.49</t>
+    <t>47 373.29</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>22 125.09</t>
+    <t>30 170.57</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>9 197.95</t>
+    <t>11 825.94</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
+    <t>8 737.46</t>
+  </si>
+  <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>36 472.92</t>
+    <t>42 403.47</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>18 472.22</t>
+    <t>23 033.26</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>27 861.04</t>
+    <t>29 596.93</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>45 521.56</t>
+    <t>48 255.58</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>30 155.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>49 010.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>26 744.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>70 570.50</t>
+    <t>75 094.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>55 052.08</t>
+    <t>62 343.75</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>6 657.99</t>
+    <t>7 365.79</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>3 939.53</t>
+    <t>11 101.42</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>72 817.81</t>
-[...5 lines deleted...]
-    <t>24 811.64</t>
+    <t>80 564.38</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>85 157.81</t>
+    <t>100 501.56</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>73 013.70</t>
+    <t>77 506.85</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>99 691.78</t>
-[...8 lines deleted...]
-    <t>12 833.33</t>
+    <t>2 808.22</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>2 184.93</t>
+    <t>3 178.08</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>31 906.88</t>
+    <t>2 559.38</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>1 299.66</t>
+    <t>3 032.53</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>48 927.08</t>
+    <t>62 906.25</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>42 396.12</t>
+    <t>3 573.26</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>101 514.25</t>
+    <t>110 497.81</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>9 972.60</t>
+    <t>25 315.07</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>46 794.53</t>
+    <t>49 571.65</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>48 009.06</t>
+    <t>59 305.31</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>23 758.68</t>
+    <t>2 036.46</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 607.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>104 469.68</t>
+    <t>111 576.46</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>43 347.64</t>
+    <t>53 547.08</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>8 805.25</t>
+    <t>10 937.50</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>54 702.28</t>
+    <t>67 573.41</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>283 797.26</t>
-[...14 lines deleted...]
-    <t>107 916.67</t>
+    <t>302 591.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2236,299 +2212,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2159277.3988</v>
+        <v>2070462.3988</v>
       </c>
       <c r="D2">
-        <v>132.97</v>
+        <v>133.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287137833.73</v>
+        <v>276521244.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287137833.73</v>
+        <v>276521244.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.73</v>
+        <v>53.96</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55185904.84</v>
+        <v>55425064.83</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55185904.84</v>
+        <v>55425064.83</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>461672.0426</v>
+        <v>458114.9968</v>
       </c>
       <c r="D4">
-        <v>123.49</v>
+        <v>124.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>57014883.52</v>
+        <v>56806797.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>57014883.52</v>
+        <v>56806797.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>131.42</v>
+        <v>132.0</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>131.42</v>
+        <v>132.0</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>131.42</v>
+        <v>132.0</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.02</v>
+        <v>128.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.02</v>
+        <v>128.64</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.02</v>
+        <v>128.64</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>127.49</v>
+        <v>128.03</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1402.44</v>
+        <v>1408.43</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1402.44</v>
+        <v>1408.43</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10926.81</v>
+        <v>10975.67</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102212750.27</v>
+        <v>102669775.0</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102212750.27</v>
+        <v>102669775.0</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2726.0</v>
+        <v>2796.0</v>
       </c>
       <c r="D9">
-        <v>99.94</v>
+        <v>100.34</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>272440.22</v>
+        <v>280577.77</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>272440.22</v>
+        <v>280577.77</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2597,87 +2573,87 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.72</v>
+        <v>90.79</v>
       </c>
       <c r="E3" s="1">
-        <v>93.5512</v>
+        <v>92.0360615385</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>13097168.0</v>
+        <v>11964688.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-396368.0</v>
+        <v>-161988.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-3.0263641727738</v>
+        <v>-1.3538840294039</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>12700800.0</v>
+        <v>11802700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>12700800.0</v>
+        <v>11802700.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.53</v>
+        <v>2.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
@@ -2715,9571 +2691,9521 @@
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.88</v>
+        <v>106.82</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.88</v>
+        <v>106.82</v>
       </c>
       <c r="N5" s="1">
-        <v>106.88</v>
+        <v>106.82</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>114.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4790.28</v>
+        <v>4795.69</v>
       </c>
       <c r="E6" s="1">
-        <v>4788.6553508772</v>
+        <v>4792.4915310651</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>545906.71</v>
+        <v>6479448.55</v>
       </c>
       <c r="I6" s="1">
-        <v>185.21</v>
+        <v>4324.33</v>
       </c>
       <c r="J6" s="1">
-        <v>0.03392704222302</v>
+        <v>0.066739167178046</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>546091.92</v>
+        <v>6483772.88</v>
       </c>
       <c r="N6" s="1">
-        <v>546091.92</v>
+        <v>6483772.88</v>
       </c>
       <c r="O6" s="1">
-        <v>0.11</v>
+        <v>1.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>676.0</v>
+        <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.99</v>
+        <v>115.36</v>
       </c>
       <c r="E7" s="1">
-        <v>116.823047337</v>
+        <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-563140.0</v>
+        <v>-588520.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-563140.0</v>
+        <v>-588520.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-563140.0</v>
+        <v>-588520.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.11</v>
+        <v>-0.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>483.0</v>
+        <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>106.03</v>
+        <v>105.765</v>
       </c>
       <c r="E8" s="1">
-        <v>105.815</v>
+        <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>103845.0</v>
+        <v>-100980.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>103845.0</v>
+        <v>-100980.0</v>
       </c>
       <c r="N8" s="1">
-        <v>103845.0</v>
+        <v>-100980.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.778</v>
+        <v>101.382</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>41200.0</v>
+        <v>31300.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.645860381504</v>
+        <v>1.2503745131329</v>
       </c>
       <c r="K9">
-        <v>0.55</v>
+        <v>0.81</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2544450.0</v>
+        <v>2534550.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2558126.03</v>
+        <v>2554897.26</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.61</v>
+        <v>103.257</v>
       </c>
       <c r="E10" s="1">
         <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>21658.0</v>
+        <v>37056.6</v>
       </c>
       <c r="J10" s="1">
-        <v>0.89478859390364</v>
+        <v>1.5309734513274</v>
       </c>
       <c r="K10">
-        <v>3.1</v>
+        <v>0.27</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>2442118.0</v>
+        <v>2457516.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2515873.21</v>
+        <v>2463838.48</v>
       </c>
       <c r="O10" s="1">
         <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.65</v>
+        <v>100.655</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>10244.0</v>
+        <v>10322.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.65</v>
+        <v>0.655</v>
       </c>
       <c r="K11">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0.02</v>
+      </c>
+      <c r="L11">
+        <v>246.25</v>
       </c>
       <c r="M11" s="1">
-        <v>1586244.0</v>
+        <v>1586322.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1625890.25</v>
+        <v>1586569.05</v>
       </c>
       <c r="O11" s="1">
         <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.915</v>
+        <v>96.558</v>
       </c>
       <c r="E12" s="1">
-        <v>99.49072913</v>
+        <v>97.75</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4576573.54</v>
+        <v>4496500.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-72483.54</v>
+        <v>-54832.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.5837949366809</v>
+        <v>-1.2194373401535</v>
       </c>
       <c r="K12">
-        <v>2.24</v>
+        <v>1.13</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M12" s="1">
-        <v>4504090.0</v>
+        <v>4441668.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4607117.4</v>
+        <v>4493433.75</v>
       </c>
       <c r="O12" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>102.242</v>
+        <v>101.857</v>
       </c>
       <c r="E13" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>46827.99</v>
+        <v>36929.64</v>
       </c>
       <c r="J13" s="1">
-        <v>1.8137632332692</v>
+        <v>1.4303757912707</v>
       </c>
       <c r="K13">
-        <v>0.37</v>
+        <v>0.67</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M13" s="1">
-        <v>2628641.82</v>
+        <v>2618743.47</v>
       </c>
       <c r="N13" s="1">
-        <v>2638238.43</v>
+        <v>2636017.38</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.768</v>
+        <v>98.414</v>
       </c>
       <c r="E14" s="1">
         <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-24799.0</v>
+        <v>-18339.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.4737675302924</v>
+        <v>-1.8293650041547</v>
       </c>
       <c r="K14">
-        <v>1.31</v>
+        <v>1.69</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M14" s="1">
-        <v>977680.0</v>
+        <v>984140.0</v>
       </c>
       <c r="N14" s="1">
-        <v>990805.0</v>
+        <v>1001015.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>105.629</v>
+      </c>
+      <c r="E15" s="1">
+        <v>105.76043064</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>510822.88</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-634.81</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.12427203730577</v>
+      </c>
+      <c r="K15">
+        <v>2.63</v>
+      </c>
+      <c r="L15" t="s">
         <v>72</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1582007.84</v>
+        <v>510188.07</v>
       </c>
       <c r="N15" s="1">
-        <v>1612592.01</v>
+        <v>522866.82</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.584</v>
+        <v>97.498</v>
       </c>
       <c r="E16" s="1">
         <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>-183784.78</v>
+        <v>-133962.64</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.3730775091578</v>
+        <v>-2.4586713222466</v>
       </c>
       <c r="K16">
-        <v>0.63</v>
+        <v>0.86</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>5264793.84</v>
+        <v>5314615.98</v>
       </c>
       <c r="N16" s="1">
-        <v>5299146.5</v>
+        <v>5361460.51</v>
       </c>
       <c r="O16" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.22</v>
+        <v>103.944</v>
       </c>
       <c r="E17" s="1">
         <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>-8518.86</v>
+        <v>-13332.85</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.46644842500846</v>
+        <v>-0.73003745611198</v>
       </c>
       <c r="K17">
-        <v>1.54</v>
+        <v>1.9</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>1817805.24</v>
+        <v>1812991.25</v>
       </c>
       <c r="N17" s="1">
-        <v>1847662.55</v>
+        <v>1849873.81</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="E18" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I18" s="1">
+        <v>25858.41</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.79210800187357</v>
+      </c>
+      <c r="K18">
+        <v>0.62</v>
+      </c>
+      <c r="L18" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>2602850.0</v>
+        <v>3290364.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2692879.59</v>
+        <v>3310751.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.54</v>
+        <v>0.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
         <v>83</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>91.864</v>
+      </c>
+      <c r="E19" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I19" s="1">
+        <v>219076.4</v>
+      </c>
+      <c r="J19" s="1">
+        <v>12.157864371766</v>
+      </c>
+      <c r="K19">
+        <v>0.5</v>
+      </c>
+      <c r="L19" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3289902.0</v>
+        <v>2021008.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3300344.47</v>
+        <v>2031977.86</v>
       </c>
       <c r="O19" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>97.968</v>
+      </c>
+      <c r="E20" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I20" s="1">
+        <v>19518.1</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0.57428957017659</v>
+      </c>
+      <c r="K20">
+        <v>0.2</v>
+      </c>
+      <c r="L20" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>2009106.0</v>
+        <v>3418169.41</v>
       </c>
       <c r="N20" s="1">
-        <v>2017966.27</v>
+        <v>3425074.86</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E21" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-3526.42</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.11112465673275</v>
+      </c>
+      <c r="K21">
+        <v>1.62</v>
+      </c>
+      <c r="L21" t="s">
         <v>90</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>3326406.95</v>
+        <v>3169864.71</v>
       </c>
       <c r="N21" s="1">
-        <v>3413415.56</v>
+        <v>3222560.62</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>103.371</v>
+      </c>
+      <c r="E22" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-7222.95</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.16402406691858</v>
+      </c>
+      <c r="K22">
+        <v>1.93</v>
+      </c>
+      <c r="L22" t="s">
         <v>93</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>3094994.37</v>
+        <v>4396368.63</v>
       </c>
       <c r="N22" s="1">
-        <v>3137652.96</v>
+        <v>4478548.99</v>
       </c>
       <c r="O22" s="1">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
         <v>95</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>4253000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.933</v>
+        <v>107.185</v>
       </c>
       <c r="E23" s="1">
-        <v>103.54083188</v>
+        <v>108.54733851</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4403591.58</v>
+        <v>2305545.47</v>
       </c>
       <c r="I23" s="1">
-        <v>16678.91</v>
+        <v>-28936.07</v>
       </c>
       <c r="J23" s="1">
-        <v>0.37875696910112</v>
+        <v>-1.2550639480556</v>
       </c>
       <c r="K23">
         <v>1.56</v>
       </c>
       <c r="L23" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M23" s="1">
-        <v>4420270.49</v>
+        <v>2276609.4</v>
       </c>
       <c r="N23" s="1">
-        <v>4486797.45</v>
+        <v>2309778.72</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.254</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>12953.26</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0.29949475672964</v>
+      </c>
+      <c r="K24">
+        <v>0.25</v>
+      </c>
+      <c r="L24" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2289225.96</v>
+        <v>4337990.58</v>
       </c>
       <c r="N24" s="1">
-        <v>2314102.95</v>
+        <v>4348808.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
         <v>101</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.816</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-71566.87</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-2.1943963067796</v>
+      </c>
+      <c r="K25">
+        <v>0.18</v>
+      </c>
+      <c r="L25" t="s">
         <v>102</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4301124.54</v>
+        <v>3189779.76</v>
       </c>
       <c r="N25" s="1">
-        <v>4427328.71</v>
+        <v>3195724.29</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
         <v>104</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.853</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-5597.86</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.21054939243114</v>
+      </c>
+      <c r="K26">
+        <v>2.07</v>
+      </c>
+      <c r="L26" t="s">
         <v>105</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>3161180.79</v>
+        <v>2653094.21</v>
       </c>
       <c r="N26" s="1">
-        <v>3230533.65</v>
+        <v>2708079.35</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.55</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
         <v>107</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.62</v>
+      </c>
+      <c r="E27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1458700.53</v>
+      </c>
+      <c r="J27" s="1">
+        <v>46.650282435904</v>
+      </c>
+      <c r="K27">
+        <v>3.95</v>
+      </c>
+      <c r="L27" t="s">
         <v>108</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>2623814.07</v>
+        <v>4585585.2</v>
       </c>
       <c r="N27" s="1">
-        <v>2671418.65</v>
+        <v>4772824.65</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>0.97</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
         <v>110</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.139</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-12441.45</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.861</v>
+      </c>
+      <c r="K28">
+        <v>1.56</v>
+      </c>
+      <c r="L28" t="s">
         <v>111</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>4558248.24</v>
+        <v>1432558.55</v>
       </c>
       <c r="N28" s="1">
-        <v>4732484.95</v>
+        <v>1455076.47</v>
       </c>
       <c r="O28" s="1">
-        <v>0.94</v>
+        <v>0.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
         <v>113</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.071</v>
+      </c>
+      <c r="E29" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I29" s="1">
+        <v>36183.62</v>
+      </c>
+      <c r="J29" s="1">
+        <v>5.4198425419149</v>
+      </c>
+      <c r="K29">
+        <v>1.15</v>
+      </c>
+      <c r="L29" t="s">
         <v>114</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1436590.1</v>
+        <v>703797.48</v>
       </c>
       <c r="N29" s="1">
-        <v>1455696.21</v>
+        <v>718379.48</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" t="s">
         <v>116</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.126</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I30" s="1">
+        <v>19787.25</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0.67442821355896</v>
+      </c>
+      <c r="K30">
+        <v>0.2</v>
+      </c>
+      <c r="L30" t="s">
         <v>117</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>704548.14</v>
+        <v>2953717.0</v>
       </c>
       <c r="N30" s="1">
-        <v>716969.84</v>
+        <v>2959605.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
         <v>119</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>6423.75</v>
+      </c>
+      <c r="J31" s="1">
+        <v>0.375</v>
+      </c>
+      <c r="K31">
+        <v>1.24</v>
+      </c>
+      <c r="L31" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>2909201.5</v>
+        <v>1719423.75</v>
       </c>
       <c r="N31" s="1">
-        <v>2948013.01</v>
+        <v>1740639.97</v>
       </c>
       <c r="O31" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
         <v>122</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.489</v>
+        <v>99.434</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>25506.57</v>
+        <v>-12718.02</v>
       </c>
       <c r="J32" s="1">
-        <v>1.489</v>
+        <v>-0.566</v>
       </c>
       <c r="K32">
-        <v>0.95</v>
+        <v>1.97</v>
       </c>
       <c r="L32" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M32" s="1">
-        <v>1738506.57</v>
+        <v>2234281.98</v>
       </c>
       <c r="N32" s="1">
-        <v>1754845.5</v>
+        <v>2278519.79</v>
       </c>
       <c r="O32" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" t="s">
         <v>125</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>101.93</v>
+      </c>
+      <c r="E33" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-36244.48</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.5342961618365</v>
+      </c>
+      <c r="K33">
+        <v>2.64</v>
+      </c>
+      <c r="L33" t="s">
         <v>126</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>2227765.68</v>
+        <v>2326042.6</v>
       </c>
       <c r="N33" s="1">
-        <v>2265449.74</v>
+        <v>2386182.81</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
         <v>128</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.094</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>13468.54</v>
+      </c>
+      <c r="J34" s="1">
+        <v>1.6960867402515</v>
+      </c>
+      <c r="K34">
+        <v>0.93</v>
+      </c>
+      <c r="L34" t="s">
         <v>129</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2332158.36</v>
+        <v>807563.54</v>
       </c>
       <c r="N34" s="1">
-        <v>2385008.85</v>
+        <v>814885.78</v>
       </c>
       <c r="O34" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
         <v>131</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>102.897</v>
+      </c>
+      <c r="E35" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-12786.63</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-0.68563495508146</v>
+      </c>
+      <c r="K35">
+        <v>2.93</v>
+      </c>
+      <c r="L35" t="s">
         <v>132</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>807500.26</v>
+        <v>1852146.0</v>
       </c>
       <c r="N35" s="1">
-        <v>812460.49</v>
+        <v>1904968.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
         <v>134</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>2724000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.623</v>
+      </c>
+      <c r="E36" s="1">
+        <v>93.54200514</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2548084.22</v>
+      </c>
+      <c r="I36" s="1">
+        <v>138406.3</v>
+      </c>
+      <c r="J36" s="1">
+        <v>5.4317788601195</v>
+      </c>
+      <c r="K36">
+        <v>0.51</v>
+      </c>
+      <c r="L36" t="s">
         <v>135</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>1859130.0</v>
+        <v>2686490.52</v>
       </c>
       <c r="N36" s="1">
-        <v>1906897.81</v>
+        <v>2700250.45</v>
       </c>
       <c r="O36" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" t="s">
         <v>137</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.553</v>
+      </c>
+      <c r="E37" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>69201.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>2.6155730176549</v>
+      </c>
+      <c r="K37">
+        <v>0.21</v>
+      </c>
+      <c r="L37" t="s">
         <v>138</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2677583.04</v>
+        <v>2714931.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2686678.59</v>
+        <v>2720556.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" t="s">
         <v>140</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.792</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>82878.49</v>
+      </c>
+      <c r="J38" s="1">
+        <v>1.9417181689188</v>
+      </c>
+      <c r="K38">
+        <v>3.21</v>
+      </c>
+      <c r="L38" t="s">
         <v>141</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>2712231.0</v>
+        <v>4351185.36</v>
       </c>
       <c r="N38" s="1">
-        <v>2777856.0</v>
+        <v>4486994.11</v>
       </c>
       <c r="O38" s="1">
-        <v>0.55</v>
+        <v>0.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" t="s">
         <v>143</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.236</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I39" s="1">
+        <v>25498.01</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.0709482076705</v>
+      </c>
+      <c r="K39">
+        <v>0.54</v>
+      </c>
+      <c r="L39" t="s">
         <v>144</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>4307077.5</v>
+        <v>2406379.72</v>
       </c>
       <c r="N39" s="1">
-        <v>4423485.0</v>
+        <v>2419255.14</v>
       </c>
       <c r="O39" s="1">
-        <v>0.88</v>
+        <v>0.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" t="s">
         <v>146</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.298</v>
+      </c>
+      <c r="E40" s="1">
+        <v>102.84970974</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>5268990.63</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-28264.09</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-0.53642323520321</v>
+      </c>
+      <c r="K40">
+        <v>3.44</v>
+      </c>
+      <c r="L40" t="s">
         <v>147</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2408091.16</v>
+        <v>5240726.54</v>
       </c>
       <c r="N40" s="1">
-        <v>2412312.61</v>
+        <v>5416829.67</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" t="s">
         <v>149</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>95.816</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-105412.23</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-4.2608295224251</v>
+      </c>
+      <c r="K41">
+        <v>0.06</v>
+      </c>
+      <c r="L41" t="s">
         <v>150</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>5236423.22</v>
+        <v>2368571.52</v>
       </c>
       <c r="N41" s="1">
-        <v>5391180.51</v>
+        <v>2370013.52</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" t="s">
         <v>152</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.758</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-8102.16</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-0.242</v>
+      </c>
+      <c r="K42">
+        <v>2.46</v>
+      </c>
+      <c r="L42" t="s">
         <v>153</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>2390275.68</v>
+        <v>3339897.84</v>
       </c>
       <c r="N42" s="1">
-        <v>2468624.35</v>
+        <v>3422412.09</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
         <v>155</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>103.263</v>
+      </c>
+      <c r="E43" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I43" s="1">
+        <v>10605.89</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.54436826506023</v>
+      </c>
+      <c r="K43">
+        <v>0.27</v>
+      </c>
+      <c r="L43" t="s">
         <v>156</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>3347765.64</v>
+        <v>1958899.11</v>
       </c>
       <c r="N43" s="1">
-        <v>3421212.39</v>
+        <v>1964036.82</v>
       </c>
       <c r="O43" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" t="s">
         <v>158</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.741</v>
+      </c>
+      <c r="E44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>16922.52</v>
+      </c>
+      <c r="J44" s="1">
+        <v>1.741</v>
+      </c>
+      <c r="K44">
+        <v>0.27</v>
+      </c>
+      <c r="L44" t="s">
         <v>159</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1954156.61</v>
+        <v>988922.52</v>
       </c>
       <c r="N44" s="1">
-        <v>2014096.54</v>
+        <v>991521.27</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C45" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.526</v>
+        <v>106.438</v>
       </c>
       <c r="E45" s="1">
         <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>101000.0</v>
+        <v>123800.0</v>
       </c>
       <c r="J45" s="1">
-        <v>3.9808446485229</v>
+        <v>4.8794907671994</v>
       </c>
       <c r="K45">
-        <v>6.19</v>
+        <v>6.62</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="M45" s="1">
-        <v>2638150.0</v>
+        <v>2660950.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2792953.08</v>
+        <v>2826540.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C46" s="1">
         <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.934</v>
+        <v>100.185</v>
       </c>
       <c r="E46" s="1">
         <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>-3275.57</v>
+        <v>1583.79</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.16901825085138</v>
+        <v>0.081723002566241</v>
       </c>
       <c r="K46">
-        <v>1.52</v>
+        <v>1.78</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="M46" s="1">
-        <v>1934722.24</v>
+        <v>1939581.6</v>
       </c>
       <c r="N46" s="1">
-        <v>1964098.35</v>
+        <v>1974066.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C47" s="1">
         <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>96.465</v>
+        <v>97.096</v>
       </c>
       <c r="E47" s="1">
         <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-10125.0</v>
+        <v>6912.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.38723667905824</v>
+        <v>0.26435357290376</v>
       </c>
       <c r="K47">
-        <v>2.48</v>
+        <v>0.2</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="M47" s="1">
-        <v>2604555.0</v>
+        <v>2621592.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2671464.38</v>
+        <v>2627076.38</v>
       </c>
       <c r="O47" s="1">
         <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C48" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.135</v>
+        <v>97.361</v>
       </c>
       <c r="E48" s="1">
         <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>100654.2</v>
+        <v>105558.4</v>
       </c>
       <c r="J48" s="1">
-        <v>5.0147189435821</v>
+        <v>5.2590523607978</v>
       </c>
       <c r="K48">
-        <v>0.74</v>
+        <v>0.91</v>
       </c>
       <c r="L48" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="M48" s="1">
-        <v>2107829.5</v>
+        <v>2112733.7</v>
       </c>
       <c r="N48" s="1">
-        <v>2123840.78</v>
+        <v>2132512.35</v>
       </c>
       <c r="O48" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C49" s="1">
         <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.677</v>
+        <v>98.782</v>
       </c>
       <c r="E49" s="1">
         <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>-52188.91</v>
+        <v>33337.24</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.3112213531533</v>
+        <v>0.83758217872719</v>
       </c>
       <c r="K49">
-        <v>1.2</v>
+        <v>1.53</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="M49" s="1">
-        <v>3927986.51</v>
+        <v>4013512.66</v>
       </c>
       <c r="N49" s="1">
-        <v>3976742.51</v>
+        <v>4075626.47</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C50" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>88.027</v>
+        <v>90.233</v>
       </c>
       <c r="E50" s="1">
         <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>-27284.21</v>
+        <v>12423.79</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.6928101680202</v>
+        <v>0.77081645528118</v>
       </c>
       <c r="K50">
-        <v>2.64</v>
+        <v>2.85</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="M50" s="1">
-        <v>1584486.0</v>
+        <v>1624194.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1632013.4</v>
+        <v>1675420.03</v>
       </c>
       <c r="O50" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C51" s="1">
         <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.566</v>
+        <v>98.9</v>
       </c>
       <c r="E51" s="1">
         <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>-35570.16</v>
+        <v>-27296.98</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.435988788567</v>
+        <v>-1.1019955277608</v>
       </c>
       <c r="K51">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="M51" s="1">
-        <v>2441479.82</v>
+        <v>2449753.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2444060.03</v>
+        <v>2457493.63</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C52" s="1">
         <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.304</v>
+        <v>102.378</v>
       </c>
       <c r="E52" s="1">
         <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>7043.47</v>
+        <v>9416.65</v>
       </c>
       <c r="J52" s="1">
-        <v>0.21514360812246</v>
+        <v>0.28763266648774</v>
       </c>
       <c r="K52">
-        <v>3.1</v>
+        <v>0.27</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M52" s="1">
-        <v>3280889.28</v>
+        <v>3283262.46</v>
       </c>
       <c r="N52" s="1">
-        <v>3380272.87</v>
+        <v>3291781.05</v>
       </c>
       <c r="O52" s="1">
         <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C53" s="1">
         <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.434</v>
+        <v>100.775</v>
       </c>
       <c r="E53" s="1">
         <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>3660.17</v>
+        <v>10217.59</v>
       </c>
       <c r="J53" s="1">
-        <v>0.18987380022256</v>
+        <v>0.5300444084335</v>
       </c>
       <c r="K53">
-        <v>2.22</v>
+        <v>2.52</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="M53" s="1">
-        <v>1931345.82</v>
+        <v>1937903.24</v>
       </c>
       <c r="N53" s="1">
-        <v>1973945.61</v>
+        <v>1986378.87</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C54" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.024</v>
+        <v>98.495</v>
       </c>
       <c r="E54" s="1">
         <v>99.8308825</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1597294.12</v>
       </c>
       <c r="I54" s="1">
-        <v>3089.88</v>
+        <v>-21374.12</v>
       </c>
       <c r="J54" s="1">
-        <v>0.19344464875386</v>
+        <v>-1.3381455382807</v>
       </c>
       <c r="K54">
-        <v>1.22</v>
+        <v>1.51</v>
       </c>
       <c r="L54" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M54" s="1">
-        <v>1600384.0</v>
+        <v>1575920.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1619945.64</v>
+        <v>1600084.38</v>
       </c>
       <c r="O54" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C55" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.7</v>
+        <v>100.313</v>
       </c>
       <c r="E55" s="1">
         <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>8387.8</v>
+        <v>2265.46</v>
       </c>
       <c r="J55" s="1">
-        <v>0.52930353025097</v>
+        <v>0.1429595335657</v>
       </c>
       <c r="K55">
-        <v>0.39</v>
+        <v>0.7</v>
       </c>
       <c r="L55" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M55" s="1">
-        <v>1593074.0</v>
+        <v>1586951.66</v>
       </c>
       <c r="N55" s="1">
-        <v>1599253.69</v>
+        <v>1598075.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C56" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>94.844</v>
+        <v>95.217</v>
       </c>
       <c r="E56" s="1">
         <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>140099.03</v>
+        <v>156138.03</v>
       </c>
       <c r="J56" s="1">
-        <v>3.5574445200434</v>
+        <v>3.964712526517</v>
       </c>
       <c r="K56">
-        <v>1.06</v>
+        <v>1.17</v>
       </c>
       <c r="L56" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="M56" s="1">
-        <v>4078292.0</v>
+        <v>4094331.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4123765.97</v>
+        <v>4144517.3</v>
       </c>
       <c r="O56" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C57" s="1">
         <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.308</v>
+        <v>99.614</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-10705.24</v>
+        <v>-5971.42</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.692</v>
+        <v>-0.386</v>
       </c>
       <c r="K57">
-        <v>1.9</v>
+        <v>0.22</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="M57" s="1">
-        <v>1536294.76</v>
+        <v>1541028.58</v>
       </c>
       <c r="N57" s="1">
-        <v>1565677.75</v>
+        <v>1544495.98</v>
       </c>
       <c r="O57" s="1">
         <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C58" s="1">
         <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>91.461</v>
+        <v>89.19</v>
       </c>
       <c r="E58" s="1">
         <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>-275419.56</v>
+        <v>-343413.3</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.13872990431</v>
+        <v>-11.394838457544</v>
       </c>
       <c r="K58">
-        <v>3.04</v>
+        <v>0.26</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="M58" s="1">
-        <v>2738342.34</v>
+        <v>2670348.6</v>
       </c>
       <c r="N58" s="1">
-        <v>2829305.88</v>
+        <v>2678145.48</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" t="s">
         <v>203</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.36</v>
+      </c>
+      <c r="E59" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I59" s="1">
+        <v>301894.36</v>
+      </c>
+      <c r="J59" s="1">
+        <v>7.4987192325826</v>
+      </c>
+      <c r="K59">
+        <v>0.19</v>
+      </c>
+      <c r="L59" t="s">
         <v>204</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1725013.08</v>
+        <v>4327840.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1752597.46</v>
+        <v>4336338.63</v>
       </c>
       <c r="O59" s="1">
-        <v>0.35</v>
+        <v>0.88</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" t="s">
         <v>206</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.552</v>
+      </c>
+      <c r="E60" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-28151.87</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-0.8950559051187</v>
+      </c>
+      <c r="K60">
+        <v>0.57</v>
+      </c>
+      <c r="L60" t="s">
         <v>207</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>4331272.0</v>
+        <v>3117112.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4336154.19</v>
+        <v>3134788.37</v>
       </c>
       <c r="O60" s="1">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" t="s">
         <v>209</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>87.443</v>
+      </c>
+      <c r="E61" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-317032.44</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-11.195070808322</v>
+      </c>
+      <c r="K61">
+        <v>1.63</v>
+      </c>
+      <c r="L61" t="s">
         <v>210</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>3145663.0</v>
+        <v>2514860.68</v>
       </c>
       <c r="N61" s="1">
-        <v>3155483.21</v>
+        <v>2561595.68</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" t="s">
         <v>212</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>105.85</v>
+      </c>
+      <c r="E62" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-23441.68</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.6095579565876</v>
+      </c>
+      <c r="K62">
+        <v>4.59</v>
+      </c>
+      <c r="L62" t="s">
         <v>213</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>2532145.44</v>
+        <v>3822243.5</v>
       </c>
       <c r="N62" s="1">
-        <v>2571091.27</v>
+        <v>3987930.54</v>
       </c>
       <c r="O62" s="1">
-        <v>0.51</v>
+        <v>0.81</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" t="s">
         <v>215</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>3611000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.308</v>
+        <v>101.056</v>
       </c>
       <c r="E63" s="1">
-        <v>106.49917419</v>
+        <v>100.76860067</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3845685.18</v>
+        <v>4204066.02</v>
       </c>
       <c r="I63" s="1">
-        <v>-6903.3</v>
+        <v>11990.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.17950767358445</v>
+        <v>0.28520722421957</v>
       </c>
       <c r="K63">
-        <v>3.98</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3838781.88</v>
+        <v>4216056.32</v>
       </c>
       <c r="N63" s="1">
-        <v>3982523.62</v>
+        <v>4216056.32</v>
       </c>
       <c r="O63" s="1">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.079</v>
+      </c>
+      <c r="E64" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-20520.95</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.0369238198697</v>
+      </c>
+      <c r="K64">
+        <v>2.39</v>
+      </c>
+      <c r="L64" t="s">
         <v>218</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>4212635.28</v>
+        <v>1958501.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4305346.39</v>
+        <v>2003922.88</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>219</v>
+      </c>
+      <c r="B65" t="s">
+        <v>220</v>
+      </c>
+      <c r="C65" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>109.262</v>
+      </c>
+      <c r="E65" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-38315.17</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-2.0210883585579</v>
+      </c>
+      <c r="K65">
+        <v>5.23</v>
+      </c>
+      <c r="L65" t="s">
         <v>221</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>1953181.0</v>
+        <v>1857454.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1991873.71</v>
+        <v>1946319.75</v>
       </c>
       <c r="O65" s="1">
         <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>222</v>
+      </c>
+      <c r="B66" t="s">
+        <v>223</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.531</v>
+      </c>
+      <c r="E66" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-4531.59</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.28133381003821</v>
+      </c>
+      <c r="K66">
+        <v>4.4</v>
+      </c>
+      <c r="L66" t="s">
         <v>224</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1865444.0</v>
+        <v>1606220.42</v>
       </c>
       <c r="N66" s="1">
-        <v>1948138.52</v>
+        <v>1675806.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>225</v>
+      </c>
+      <c r="B67" t="s">
+        <v>226</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>95.926</v>
+      </c>
+      <c r="E67" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I67" s="1">
+        <v>71865.63</v>
+      </c>
+      <c r="J67" s="1">
+        <v>2.6295408344573</v>
+      </c>
+      <c r="K67">
+        <v>1.17</v>
+      </c>
+      <c r="L67" t="s">
         <v>227</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>1612453.5</v>
+        <v>2804876.24</v>
       </c>
       <c r="N67" s="1">
-        <v>1677922.29</v>
+        <v>2838989.57</v>
       </c>
       <c r="O67" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>228</v>
+      </c>
+      <c r="B68" t="s">
+        <v>229</v>
+      </c>
+      <c r="C68" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.197</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-5361.9</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.25911637156473</v>
+      </c>
+      <c r="K68">
+        <v>4.49</v>
+      </c>
+      <c r="L68" t="s">
         <v>230</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2785431.64</v>
+        <v>2063940.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2813859.42</v>
+        <v>2153803.01</v>
       </c>
       <c r="O68" s="1">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>231</v>
+      </c>
+      <c r="B69" t="s">
+        <v>232</v>
+      </c>
+      <c r="C69" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.349</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>9887.17</v>
+      </c>
+      <c r="J69" s="1">
+        <v>0.349</v>
+      </c>
+      <c r="K69">
+        <v>2.11</v>
+      </c>
+      <c r="L69" t="s">
         <v>233</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>2077760.0</v>
+        <v>2842887.17</v>
       </c>
       <c r="N69" s="1">
-        <v>2162006.58</v>
+        <v>2902734.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>234</v>
+      </c>
+      <c r="B70" t="s">
+        <v>235</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.703</v>
+      </c>
+      <c r="E70" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-7384.43</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-0.19678999838004</v>
+      </c>
+      <c r="K70">
+        <v>2.95</v>
+      </c>
+      <c r="L70" t="s">
         <v>236</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2838864.31</v>
+        <v>3745057.29</v>
       </c>
       <c r="N70" s="1">
-        <v>2891038.73</v>
+        <v>3849686.51</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.78</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>237</v>
+      </c>
+      <c r="B71" t="s">
+        <v>238</v>
+      </c>
+      <c r="C71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.78</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>27466.4</v>
+      </c>
+      <c r="J71" s="1">
+        <v>2.78</v>
+      </c>
+      <c r="K71">
+        <v>0.88</v>
+      </c>
+      <c r="L71" t="s">
         <v>239</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>3750123.78</v>
+        <v>1015466.4</v>
       </c>
       <c r="N71" s="1">
-        <v>3839252.37</v>
+        <v>1024145.71</v>
       </c>
       <c r="O71" s="1">
-        <v>0.77</v>
+        <v>0.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>240</v>
+      </c>
+      <c r="B72" t="s">
+        <v>241</v>
+      </c>
+      <c r="C72" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E72" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-5955.93</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.22606290506552</v>
+      </c>
+      <c r="K72">
+        <v>1.47</v>
+      </c>
+      <c r="L72" t="s">
         <v>242</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>1010150.96</v>
+        <v>2628678.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1015674.15</v>
+        <v>2667010.19</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>243</v>
+      </c>
+      <c r="B73" t="s">
+        <v>244</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.738</v>
+      </c>
+      <c r="E73" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>17099.46</v>
+      </c>
+      <c r="J73" s="1">
+        <v>0.73069306930693</v>
+      </c>
+      <c r="K73">
+        <v>0.29</v>
+      </c>
+      <c r="L73" t="s">
         <v>245</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>2620072.0</v>
+        <v>2357269.46</v>
       </c>
       <c r="N73" s="1">
-        <v>2651102.82</v>
+        <v>2364093.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C74" s="1">
         <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.661</v>
+        <v>97.63</v>
       </c>
       <c r="E74" s="1">
         <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>-52157.21</v>
+        <v>-52843.24</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.3564346490794</v>
+        <v>-2.3874291148936</v>
       </c>
       <c r="K74">
-        <v>1.94</v>
+        <v>0.17</v>
       </c>
       <c r="L74" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="M74" s="1">
-        <v>2161237.93</v>
+        <v>2160551.9</v>
       </c>
       <c r="N74" s="1">
-        <v>2204268.49</v>
+        <v>2164240.23</v>
       </c>
       <c r="O74" s="1">
         <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B75" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C75" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.441</v>
+        <v>101.735</v>
       </c>
       <c r="E75" s="1">
         <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>10595.0</v>
+        <v>23825.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.23263984190591</v>
+        <v>0.52313772849536</v>
       </c>
       <c r="K75">
-        <v>0.37</v>
+        <v>0.67</v>
       </c>
       <c r="L75" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="M75" s="1">
-        <v>4564845.0</v>
+        <v>4578075.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4581641.88</v>
+        <v>4608309.38</v>
       </c>
       <c r="O75" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C76" s="1">
         <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.437</v>
+        <v>99.436</v>
       </c>
       <c r="E76" s="1">
         <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>-18437.34</v>
+        <v>-18455.8</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.99443898958275</v>
+        <v>-0.99543465076531</v>
       </c>
       <c r="K76">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1835607.02</v>
+        <v>1835588.56</v>
       </c>
       <c r="N76" s="1">
-        <v>1878710.1</v>
+        <v>1835588.56</v>
       </c>
       <c r="O76" s="1">
         <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B77" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C77" s="1">
         <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.583</v>
+        <v>99.968</v>
       </c>
       <c r="E77" s="1">
         <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>10818.14</v>
+        <v>-1365.01</v>
       </c>
       <c r="J77" s="1">
-        <v>0.54589343905383</v>
+        <v>-0.068879678322047</v>
       </c>
       <c r="K77">
-        <v>2.24</v>
+        <v>0.18</v>
       </c>
       <c r="L77" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="M77" s="1">
-        <v>1992549.23</v>
+        <v>1980366.08</v>
       </c>
       <c r="N77" s="1">
-        <v>2036846.59</v>
+        <v>1983977.28</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C78" s="1">
-        <v>1470000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.259</v>
+        <v>100.846</v>
       </c>
       <c r="E78" s="1">
-        <v>99.57946939</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1463818.2</v>
+        <v>1018000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-4710.9</v>
+        <v>8612.28</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.32182275093997</v>
+        <v>0.846</v>
       </c>
       <c r="K78">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.03</v>
+      </c>
+      <c r="L78">
+        <v>353.47</v>
       </c>
       <c r="M78" s="1">
-        <v>1459107.3</v>
+        <v>1026612.28</v>
       </c>
       <c r="N78" s="1">
-        <v>1478125.43</v>
+        <v>1026965.75</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>1708000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>94.65</v>
+        <v>99.64</v>
       </c>
       <c r="E79" s="1">
-        <v>97.976</v>
+        <v>99.57946939</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1673430.08</v>
+        <v>1463818.2</v>
       </c>
       <c r="I79" s="1">
-        <v>-56808.08</v>
+        <v>889.8</v>
       </c>
       <c r="J79" s="1">
-        <v>-3.3947089083041</v>
+        <v>0.060786236979428</v>
       </c>
       <c r="K79">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>222.27</v>
+        <v>1.67</v>
+      </c>
+      <c r="L79" t="s">
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>1616622.0</v>
+        <v>1464708.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1616844.27</v>
+        <v>1489238.63</v>
       </c>
       <c r="O79" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
-        <v>3700000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.763</v>
+        <v>95.87</v>
       </c>
       <c r="E80" s="1">
-        <v>78.77307</v>
+        <v>97.976</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2914603.59</v>
+        <v>1673430.08</v>
       </c>
       <c r="I80" s="1">
-        <v>739627.41</v>
+        <v>-35970.48</v>
       </c>
       <c r="J80" s="1">
-        <v>25.376603958688</v>
+        <v>-2.1495060014697</v>
       </c>
       <c r="K80">
-        <v>1.25</v>
+        <v>0.27</v>
       </c>
       <c r="L80" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>3654231.0</v>
+        <v>1637459.6</v>
       </c>
       <c r="N80" s="1">
-        <v>3700607.71</v>
+        <v>1642127.35</v>
       </c>
       <c r="O80" s="1">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>4000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.485</v>
+        <v>99.855</v>
       </c>
       <c r="E81" s="1">
-        <v>94.94162525</v>
+        <v>78.77307</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3797665.01</v>
+        <v>2914603.59</v>
       </c>
       <c r="I81" s="1">
-        <v>141734.99</v>
+        <v>780031.41</v>
       </c>
       <c r="J81" s="1">
-        <v>3.7321614630775</v>
+        <v>26.762864517023</v>
       </c>
       <c r="K81">
-        <v>1.88</v>
+        <v>1.34</v>
       </c>
       <c r="L81" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>3939400.0</v>
+        <v>3694635.0</v>
       </c>
       <c r="N81" s="1">
-        <v>4014747.22</v>
+        <v>3744052.81</v>
       </c>
       <c r="O81" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>3090000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.197</v>
+        <v>98.53</v>
       </c>
       <c r="E82" s="1">
-        <v>104.36764887</v>
+        <v>94.94162525</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3224960.35</v>
+        <v>3797665.01</v>
       </c>
       <c r="I82" s="1">
-        <v>-5273.05</v>
+        <v>143534.99</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.16350743661081</v>
+        <v>3.7795590085498</v>
       </c>
       <c r="K82">
-        <v>3.15</v>
+        <v>0.16</v>
       </c>
       <c r="L82" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>3219687.3</v>
+        <v>3941200.0</v>
       </c>
       <c r="N82" s="1">
-        <v>3316925.74</v>
+        <v>3947658.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>2373000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.195</v>
+        <v>104.099</v>
       </c>
       <c r="E83" s="1">
-        <v>97.79670122</v>
+        <v>104.36764887</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2320715.72</v>
+        <v>3224960.35</v>
       </c>
       <c r="I83" s="1">
-        <v>56911.63</v>
+        <v>-8301.25</v>
       </c>
       <c r="J83" s="1">
-        <v>2.4523309559001</v>
+        <v>-0.25740626547548</v>
       </c>
       <c r="K83">
-        <v>1.66</v>
+        <v>3.54</v>
       </c>
       <c r="L83" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>2377627.35</v>
+        <v>3216659.1</v>
       </c>
       <c r="N83" s="1">
-        <v>2417053.76</v>
+        <v>3326128.79</v>
       </c>
       <c r="O83" s="1">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>369000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>104.027</v>
+        <v>99.922</v>
       </c>
       <c r="E84" s="1">
-        <v>106.56094038</v>
+        <v>97.79670152</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>393209.87</v>
+        <v>1159868.88</v>
       </c>
       <c r="I84" s="1">
-        <v>-9350.24</v>
+        <v>25206.04</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.3779260678273</v>
+        <v>2.1731801270502</v>
       </c>
       <c r="K84">
-        <v>2.72</v>
+        <v>1.89</v>
       </c>
       <c r="L84" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>383859.63</v>
+        <v>1185074.92</v>
       </c>
       <c r="N84" s="1">
-        <v>393891.82</v>
+        <v>1207497.73</v>
       </c>
       <c r="O84" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>2697000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.955</v>
+        <v>103.635</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>106.56094038</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2697000.0</v>
+        <v>393209.87</v>
       </c>
       <c r="I85" s="1">
-        <v>-1213.65</v>
+        <v>-10796.72</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.045</v>
+        <v>-2.7457906893334</v>
       </c>
       <c r="K85">
-        <v>2.93</v>
+        <v>3.09</v>
       </c>
       <c r="L85" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>2695786.35</v>
+        <v>382413.15</v>
       </c>
       <c r="N85" s="1">
-        <v>2774673.6</v>
+        <v>393829.09</v>
       </c>
       <c r="O85" s="1">
-        <v>0.55</v>
+        <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>4587000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>96.606</v>
+        <v>99.838</v>
       </c>
       <c r="E86" s="1">
-        <v>93.34613647</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>4281787.28</v>
+        <v>2697000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>149529.94</v>
+        <v>-4369.14</v>
       </c>
       <c r="J86" s="1">
-        <v>3.4922318700522</v>
+        <v>-0.162</v>
       </c>
       <c r="K86">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>4431317.22</v>
+        <v>2692630.86</v>
       </c>
       <c r="N86" s="1">
-        <v>4478939.2</v>
+        <v>2692630.86</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>3689000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.277</v>
+        <v>96.448</v>
       </c>
       <c r="E87" s="1">
-        <v>97.36899024</v>
+        <v>93.34613647</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3591942.05</v>
+        <v>4281787.28</v>
       </c>
       <c r="I87" s="1">
-        <v>-77173.52</v>
+        <v>142282.48</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.1485179584119</v>
+        <v>3.3229693746019</v>
       </c>
       <c r="K87">
-        <v>1.11</v>
+        <v>1.22</v>
       </c>
       <c r="L87" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>3514768.53</v>
+        <v>4424069.76</v>
       </c>
       <c r="N87" s="1">
-        <v>3555701.27</v>
+        <v>4479973.82</v>
       </c>
       <c r="O87" s="1">
-        <v>0.71</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>2118000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.421</v>
+        <v>96.638</v>
       </c>
       <c r="E88" s="1">
-        <v>99.43250047</v>
+        <v>97.36899024</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2105980.36</v>
+        <v>3591942.05</v>
       </c>
       <c r="I88" s="1">
-        <v>-21423.58</v>
+        <v>-26966.23</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.0172734944214</v>
+        <v>-0.75074234563445</v>
       </c>
       <c r="K88">
+        <v>0.15</v>
+      </c>
+      <c r="L88" t="s">
+        <v>287</v>
+      </c>
+      <c r="M88" s="1">
+        <v>3564975.82</v>
+      </c>
+      <c r="N88" s="1">
+        <v>3570534.59</v>
+      </c>
+      <c r="O88" s="1">
         <v>0.73</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>1452000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.81</v>
+        <v>98.316</v>
       </c>
       <c r="E89" s="1">
-        <v>99.91096625</v>
+        <v>99.43250047</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1450707.23</v>
+        <v>2105980.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-30506.03</v>
+        <v>-23647.48</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.1028384893346</v>
+        <v>-1.1228727698106</v>
       </c>
       <c r="K89">
-        <v>2.09</v>
+        <v>0.94</v>
       </c>
       <c r="L89" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>1420201.2</v>
+        <v>2082332.88</v>
       </c>
       <c r="N89" s="1">
-        <v>1450593.75</v>
+        <v>2102345.08</v>
       </c>
       <c r="O89" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>3000000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>104.734</v>
+        <v>96.816</v>
       </c>
       <c r="E90" s="1">
-        <v>102.76761933</v>
+        <v>99.91096625</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3083028.58</v>
+        <v>1450707.23</v>
       </c>
       <c r="I90" s="1">
-        <v>58991.42</v>
+        <v>-44938.91</v>
       </c>
       <c r="J90" s="1">
-        <v>1.9134243640388</v>
+        <v>-3.0977242734221</v>
       </c>
       <c r="K90">
-        <v>2.72</v>
+        <v>2.31</v>
       </c>
       <c r="L90" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>3142020.0</v>
+        <v>1405768.32</v>
       </c>
       <c r="N90" s="1">
-        <v>3223582.5</v>
+        <v>1439343.33</v>
       </c>
       <c r="O90" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>4085000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.581</v>
+        <v>101.797</v>
       </c>
       <c r="E91" s="1">
-        <v>107.00187687</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>4371026.67</v>
+        <v>1230103.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-58042.82</v>
+        <v>22104.95</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3278990127965</v>
+        <v>1.7969999260225</v>
       </c>
       <c r="K91">
-        <v>3.34</v>
+        <v>0.09</v>
       </c>
       <c r="L91" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>4312983.85</v>
+        <v>1252207.95</v>
       </c>
       <c r="N91" s="1">
-        <v>4449505.12</v>
+        <v>1253361.17</v>
       </c>
       <c r="O91" s="1">
-        <v>0.89</v>
+        <v>0.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.232</v>
+        <v>105.327</v>
       </c>
       <c r="E92" s="1">
-        <v>100.677</v>
+        <v>107.00187687</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>805416.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="I92" s="1">
-        <v>4440.0</v>
+        <v>-68418.72</v>
       </c>
       <c r="J92" s="1">
-        <v>0.55126791620728</v>
+        <v>-1.5652780265466</v>
       </c>
       <c r="K92">
-        <v>1.35</v>
+        <v>0.29</v>
       </c>
       <c r="L92" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>809856.0</v>
+        <v>4302607.95</v>
       </c>
       <c r="N92" s="1">
-        <v>820661.48</v>
+        <v>4314309.77</v>
       </c>
       <c r="O92" s="1">
-        <v>0.16</v>
+        <v>0.88</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>106.114</v>
+        <v>101.054</v>
       </c>
       <c r="E93" s="1">
-        <v>106.27639</v>
+        <v>100.677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2444356.97</v>
+        <v>805416.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-3734.97</v>
+        <v>3016.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.15279969520982</v>
+        <v>0.37446487281107</v>
       </c>
       <c r="K93">
-        <v>0.83</v>
+        <v>1.58</v>
       </c>
       <c r="L93" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>2440622.0</v>
+        <v>808432.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2459762.41</v>
+        <v>821100.49</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>3110000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.509</v>
+        <v>105.66</v>
       </c>
       <c r="E94" s="1">
-        <v>96.29170675</v>
+        <v>106.27639</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2994672.08</v>
+        <v>2444356.97</v>
       </c>
       <c r="I94" s="1">
-        <v>37857.82</v>
+        <v>-14176.97</v>
       </c>
       <c r="J94" s="1">
-        <v>1.2641724699287</v>
+        <v>-0.57998770940564</v>
       </c>
       <c r="K94">
-        <v>0.09</v>
+        <v>1.14</v>
       </c>
       <c r="L94" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>3032529.9</v>
+        <v>2430180.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3035405.58</v>
+        <v>2456409.45</v>
       </c>
       <c r="O94" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>3775000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.928</v>
+        <v>97.436</v>
       </c>
       <c r="E95" s="1">
-        <v>99.00852132</v>
+        <v>96.29170675</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3737571.68</v>
+        <v>2994672.08</v>
       </c>
       <c r="I95" s="1">
-        <v>-40789.68</v>
+        <v>35587.52</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.0913417451836</v>
+        <v>1.188361164405</v>
       </c>
       <c r="K95">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="L95" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="M95" s="1">
-        <v>3696782.0</v>
+        <v>3030259.6</v>
       </c>
       <c r="N95" s="1">
-        <v>3700557.0</v>
+        <v>3039525.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.74</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B96" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C96" s="1">
-        <v>2150000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.022</v>
+        <v>97.492</v>
       </c>
       <c r="E96" s="1">
-        <v>97.5</v>
+        <v>99.00852132</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2096250.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I96" s="1">
-        <v>-10277.0</v>
+        <v>-57248.68</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.49025641025641</v>
+        <v>-1.5317078815195</v>
       </c>
       <c r="K96">
-        <v>3.56</v>
+        <v>0.32</v>
       </c>
       <c r="L96" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="M96" s="1">
-        <v>2085973.0</v>
+        <v>3680323.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2162566.75</v>
+        <v>3692486.89</v>
       </c>
       <c r="O96" s="1">
-        <v>0.43</v>
+        <v>0.75</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B97" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C97" s="1">
-        <v>3010000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>80.893</v>
+        <v>97.524</v>
       </c>
       <c r="E97" s="1">
-        <v>81.5</v>
+        <v>97.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2453150.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-18270.7</v>
+        <v>516.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.74478527607362</v>
+        <v>0.024615384615385</v>
       </c>
       <c r="K97">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="L97" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="M97" s="1">
-        <v>2434879.3</v>
+        <v>2096766.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2440627.56</v>
+        <v>2102812.88</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C98" s="1">
-        <v>2200000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>95.43</v>
+        <v>80.727</v>
       </c>
       <c r="E98" s="1">
-        <v>94.97</v>
+        <v>81.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2089340.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="I98" s="1">
-        <v>10120.0</v>
+        <v>-23267.3</v>
       </c>
       <c r="J98" s="1">
-        <v>0.48436348320522</v>
+        <v>-0.94846625766871</v>
       </c>
       <c r="K98">
-        <v>1.76</v>
+        <v>0.57</v>
       </c>
       <c r="L98" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="M98" s="1">
-        <v>2099460.0</v>
+        <v>2429882.7</v>
       </c>
       <c r="N98" s="1">
-        <v>2138112.78</v>
+        <v>2447127.49</v>
       </c>
       <c r="O98" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B99" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C99" s="1">
-        <v>1524000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.667</v>
+        <v>95.751</v>
       </c>
       <c r="E99" s="1">
-        <v>92.6043248</v>
+        <v>94.97</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1411289.91</v>
+        <v>2089340.0</v>
       </c>
       <c r="I99" s="1">
-        <v>46675.17</v>
+        <v>17182.0</v>
       </c>
       <c r="J99" s="1">
-        <v>3.3072701554282</v>
+        <v>0.82236495735495</v>
       </c>
       <c r="K99">
-        <v>0.16</v>
+        <v>2.06</v>
       </c>
       <c r="L99" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="M99" s="1">
-        <v>1457965.08</v>
+        <v>2106522.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1460346.33</v>
+        <v>2151897.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B100" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C100" s="1">
-        <v>881000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.813</v>
+        <v>96.037</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>92.60432438</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>881000.0</v>
+        <v>930673.46</v>
       </c>
       <c r="I100" s="1">
-        <v>-28077.47</v>
+        <v>34498.39</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.187</v>
+        <v>3.7068200053755</v>
       </c>
       <c r="K100">
-        <v>1.13</v>
+        <v>0.28</v>
       </c>
       <c r="L100" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="M100" s="1">
-        <v>852922.53</v>
+        <v>965171.85</v>
       </c>
       <c r="N100" s="1">
-        <v>862864.37</v>
+        <v>967998.41</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B101" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C101" s="1">
-        <v>3157000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.519</v>
+        <v>100.107</v>
       </c>
       <c r="E101" s="1">
-        <v>100.05914096</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3158867.08</v>
+        <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>46087.75</v>
+        <v>942.67</v>
       </c>
       <c r="J101" s="1">
-        <v>1.4589961790985</v>
+        <v>0.107</v>
       </c>
       <c r="K101">
-        <v>2.8</v>
+        <v>1.48</v>
       </c>
       <c r="L101" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="M101" s="1">
-        <v>3204954.83</v>
+        <v>881942.67</v>
       </c>
       <c r="N101" s="1">
-        <v>3293197.36</v>
+        <v>894943.54</v>
       </c>
       <c r="O101" s="1">
-        <v>0.66</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C102" s="1">
-        <v>2924000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.601</v>
+        <v>101.197</v>
       </c>
       <c r="E102" s="1">
-        <v>97.85640253</v>
+        <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>2861321.21</v>
+        <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>80252.03</v>
+        <v>35922.21</v>
       </c>
       <c r="J102" s="1">
-        <v>2.8047193624934</v>
+        <v>1.1371865004209</v>
       </c>
       <c r="K102">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="L102" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="M102" s="1">
-        <v>2941573.24</v>
+        <v>3194789.29</v>
       </c>
       <c r="N102" s="1">
-        <v>2951979.84</v>
+        <v>3202352.94</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C103" s="1">
-        <v>847000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.612</v>
+        <v>100.59</v>
       </c>
       <c r="E103" s="1">
-        <v>100.32507202</v>
+        <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>849753.36</v>
+        <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>2430.28</v>
+        <v>79930.39</v>
       </c>
       <c r="J103" s="1">
-        <v>0.28599828072466</v>
+        <v>2.7934784015388</v>
       </c>
       <c r="K103">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="L103" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="M103" s="1">
-        <v>852183.64</v>
+        <v>2941251.6</v>
       </c>
       <c r="N103" s="1">
-        <v>855506.94</v>
+        <v>2959983.48</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B104" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C104" s="1">
-        <v>1278000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.362</v>
+        <v>100.147</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>100.32507202</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1278000.0</v>
+        <v>849753.36</v>
       </c>
       <c r="I104" s="1">
-        <v>4626.36</v>
+        <v>-1508.27</v>
       </c>
       <c r="J104" s="1">
-        <v>0.362</v>
+        <v>-0.17749503220558</v>
       </c>
       <c r="K104">
-        <v>2.42</v>
+        <v>0.71</v>
       </c>
       <c r="L104" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="M104" s="1">
-        <v>1282626.36</v>
+        <v>848245.09</v>
       </c>
       <c r="N104" s="1">
-        <v>1313613.48</v>
+        <v>854227.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C105" s="1">
-        <v>988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.155</v>
+        <v>100.158</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1531.4</v>
+        <v>2019.24</v>
       </c>
       <c r="J105" s="1">
-        <v>0.155</v>
+        <v>0.158</v>
       </c>
       <c r="K105">
-        <v>1.93</v>
+        <v>0.21</v>
       </c>
       <c r="L105" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M105" s="1">
-        <v>989531.4</v>
+        <v>1280019.24</v>
       </c>
       <c r="N105" s="1">
-        <v>1008636.85</v>
+        <v>1282681.74</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C106" s="1">
-        <v>2100000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.808</v>
+        <v>100.669</v>
       </c>
       <c r="E106" s="1">
-        <v>100.83722714</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2117581.77</v>
+        <v>988000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-613.77</v>
+        <v>6609.72</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.028984476948911</v>
+        <v>0.669</v>
       </c>
       <c r="K106">
-        <v>1.02</v>
+        <v>0.23</v>
       </c>
       <c r="L106" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="M106" s="1">
-        <v>2116968.0</v>
+        <v>994609.72</v>
       </c>
       <c r="N106" s="1">
-        <v>2138454.16</v>
+        <v>996854.95</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B107" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="C107" s="1">
-        <v>3579000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.097</v>
+        <v>100.083</v>
       </c>
       <c r="E107" s="1">
-        <v>101.7659905</v>
+        <v>100.83722714</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3642204.8</v>
+        <v>2117581.77</v>
       </c>
       <c r="I107" s="1">
-        <v>11846.83</v>
+        <v>-15838.77</v>
       </c>
       <c r="J107" s="1">
-        <v>0.32526534477139</v>
+        <v>-0.74796497705021</v>
       </c>
       <c r="K107">
-        <v>2.72</v>
+        <v>1.29</v>
       </c>
       <c r="L107" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="M107" s="1">
-        <v>3654051.63</v>
+        <v>2101743.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3751567.12</v>
+        <v>2128809.99</v>
       </c>
       <c r="O107" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B108" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C108" s="1">
-        <v>2400000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.065</v>
+        <v>102.157</v>
       </c>
       <c r="E108" s="1">
-        <v>99.8</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2395200.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>6360.0</v>
+        <v>13994.23</v>
       </c>
       <c r="J108" s="1">
-        <v>0.26553106212425</v>
+        <v>0.38422413808252</v>
       </c>
       <c r="K108">
-        <v>2.26</v>
+        <v>2.99</v>
       </c>
       <c r="L108" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="M108" s="1">
-        <v>2401560.0</v>
+        <v>3656199.03</v>
       </c>
       <c r="N108" s="1">
-        <v>2455858.34</v>
+        <v>3763274.87</v>
       </c>
       <c r="O108" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B109" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C109" s="1">
-        <v>930564.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>104.997</v>
+        <v>100.102</v>
       </c>
       <c r="E109" s="1">
-        <v>100.47036099</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>934941.01</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>42123.28</v>
+        <v>7248.0</v>
       </c>
       <c r="J109" s="1">
-        <v>4.5054478891668</v>
+        <v>0.30260521042084</v>
       </c>
       <c r="K109">
-        <v>3.78</v>
+        <v>2.76</v>
       </c>
       <c r="L109" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="M109" s="1">
-        <v>977064.29</v>
+        <v>2402448.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1012202.77</v>
+        <v>2468680.04</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B110" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C110" s="1">
-        <v>2170000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D110" s="1">
-        <v>102.54</v>
+        <v>105.229</v>
       </c>
       <c r="E110" s="1">
-        <v>100.14070507</v>
+        <v>100.47036099</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2173053.3</v>
+        <v>934941.01</v>
       </c>
       <c r="I110" s="1">
-        <v>52064.7</v>
+        <v>44282.18</v>
       </c>
       <c r="J110" s="1">
-        <v>2.3959237447144</v>
+        <v>4.7363608533976</v>
       </c>
       <c r="K110">
-        <v>2.15</v>
+        <v>4.3</v>
       </c>
       <c r="L110" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="M110" s="1">
-        <v>2225118.0</v>
+        <v>979223.19</v>
       </c>
       <c r="N110" s="1">
-        <v>2271840.81</v>
+        <v>1019208.36</v>
       </c>
       <c r="O110" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B111" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C111" s="1">
-        <v>1100000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.068</v>
+        <v>101.643</v>
       </c>
       <c r="E111" s="1">
-        <v>102.39609091</v>
+        <v>100.14070507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1126357.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I111" s="1">
-        <v>7391.0</v>
+        <v>32599.8</v>
       </c>
       <c r="J111" s="1">
-        <v>0.6561862713154</v>
+        <v>1.5001840958066</v>
       </c>
       <c r="K111">
-        <v>1.93</v>
+        <v>2.42</v>
       </c>
       <c r="L111" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="M111" s="1">
-        <v>1133748.0</v>
+        <v>2205653.1</v>
       </c>
       <c r="N111" s="1">
-        <v>1154934.46</v>
+        <v>2258253.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B112" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C112" s="1">
-        <v>5351000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.159</v>
+        <v>102.483</v>
       </c>
       <c r="E112" s="1">
-        <v>92.97841301</v>
+        <v>102.39609091</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4975274.88</v>
+        <v>1126357.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-7240.6</v>
+        <v>956.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.14553165753929</v>
+        <v>0.084875399185161</v>
       </c>
       <c r="K112">
-        <v>1.83</v>
+        <v>2.22</v>
       </c>
       <c r="L112" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="M112" s="1">
-        <v>4968034.28</v>
+        <v>1127313.0</v>
       </c>
       <c r="N112" s="1">
-        <v>5066108.08</v>
+        <v>1151784.18</v>
       </c>
       <c r="O112" s="1">
-        <v>1.01</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B113" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C113" s="1">
-        <v>1490000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.506</v>
+        <v>102.949</v>
       </c>
       <c r="E113" s="1">
-        <v>103.47</v>
+        <v>92.97841301</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1541703.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I113" s="1">
-        <v>536.4</v>
+        <v>-17353.99</v>
       </c>
       <c r="J113" s="1">
-        <v>0.034792693534358</v>
+        <v>-0.34880464735247</v>
       </c>
       <c r="K113">
-        <v>2.85</v>
+        <v>2.15</v>
       </c>
       <c r="L113" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="M113" s="1">
-        <v>1542239.4</v>
+        <v>4957920.89</v>
       </c>
       <c r="N113" s="1">
-        <v>1584745.79</v>
+        <v>5073051.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>1.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B114" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C114" s="1">
-        <v>1400000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>105.274</v>
+        <v>104.374</v>
       </c>
       <c r="E114" s="1">
-        <v>105.20933357</v>
+        <v>103.47</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1472930.67</v>
+        <v>1541703.0</v>
       </c>
       <c r="I114" s="1">
-        <v>905.33</v>
+        <v>13469.6</v>
       </c>
       <c r="J114" s="1">
-        <v>0.061464535869838</v>
+        <v>0.8736831931961</v>
       </c>
       <c r="K114">
-        <v>1.68</v>
+        <v>3.21</v>
       </c>
       <c r="L114" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="M114" s="1">
-        <v>1473836.0</v>
+        <v>1555172.6</v>
       </c>
       <c r="N114" s="1">
-        <v>1497388.08</v>
+        <v>1603059.54</v>
       </c>
       <c r="O114" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B115" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C115" s="1">
-        <v>2727000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>96.111</v>
+        <v>105.333</v>
       </c>
       <c r="E115" s="1">
-        <v>98.03544408</v>
+        <v>105.20933357</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2673426.56</v>
+        <v>1472930.67</v>
       </c>
       <c r="I115" s="1">
-        <v>-52479.59</v>
+        <v>1731.33</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.9630084770311</v>
+        <v>0.11754321063869</v>
       </c>
       <c r="K115">
-        <v>0.52</v>
+        <v>2.08</v>
       </c>
       <c r="L115" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="M115" s="1">
-        <v>2620946.97</v>
+        <v>1474662.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2635028.9</v>
+        <v>1503755.75</v>
       </c>
       <c r="O115" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B116" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C116" s="1">
-        <v>3927000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.111</v>
+        <v>96.933</v>
       </c>
       <c r="E116" s="1">
-        <v>99.9978546</v>
+        <v>98.03544408</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3926915.75</v>
+        <v>2673426.56</v>
       </c>
       <c r="I116" s="1">
-        <v>-74096.78</v>
+        <v>-30063.65</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.8868950778992</v>
+        <v>-1.1245362206621</v>
       </c>
       <c r="K116">
-        <v>1.23</v>
+        <v>0.91</v>
       </c>
       <c r="L116" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="M116" s="1">
-        <v>3852818.97</v>
+        <v>2643362.91</v>
       </c>
       <c r="N116" s="1">
-        <v>3901006.53</v>
+        <v>2668277.09</v>
       </c>
       <c r="O116" s="1">
-        <v>0.78</v>
+        <v>0.54</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B117" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C117" s="1">
-        <v>2400000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>87.901</v>
+        <v>98.485</v>
       </c>
       <c r="E117" s="1">
-        <v>91.95776</v>
+        <v>99.9978546</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2206986.24</v>
+        <v>3926915.75</v>
       </c>
       <c r="I117" s="1">
-        <v>-97362.24</v>
+        <v>-59409.8</v>
       </c>
       <c r="J117" s="1">
-        <v>-4.4115472147212</v>
+        <v>-1.5128870539176</v>
       </c>
       <c r="K117">
-        <v>2.36</v>
+        <v>1.44</v>
       </c>
       <c r="L117" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="M117" s="1">
-        <v>2109624.0</v>
+        <v>3867505.95</v>
       </c>
       <c r="N117" s="1">
-        <v>2166165.67</v>
+        <v>3924147.47</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.8</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B118" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C118" s="1">
-        <v>1667000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.185</v>
+        <v>88.007</v>
       </c>
       <c r="E118" s="1">
-        <v>101.22761608</v>
+        <v>91.95776</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1687464.36</v>
+        <v>2206986.24</v>
       </c>
       <c r="I118" s="1">
-        <v>15959.59</v>
+        <v>-94818.24</v>
       </c>
       <c r="J118" s="1">
-        <v>0.94577345621688</v>
+        <v>-4.2962768993068</v>
       </c>
       <c r="K118">
-        <v>2.37</v>
+        <v>2.77</v>
       </c>
       <c r="L118" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="M118" s="1">
-        <v>1703423.95</v>
+        <v>2112168.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1742870.5</v>
+        <v>2178543.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B119" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C119" s="1">
-        <v>1811000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.964</v>
+        <v>102.8</v>
       </c>
       <c r="E119" s="1">
-        <v>103.54205743</v>
+        <v>101.22761608</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1875146.66</v>
+        <v>1687464.36</v>
       </c>
       <c r="I119" s="1">
-        <v>-10468.62</v>
+        <v>26211.64</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.55828273186909</v>
+        <v>1.5533151763869</v>
       </c>
       <c r="K119">
-        <v>3.46</v>
+        <v>2.69</v>
       </c>
       <c r="L119" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="M119" s="1">
-        <v>1864678.04</v>
+        <v>1713676.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1927422.47</v>
+        <v>1758563.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C120" s="1">
-        <v>1280000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.985</v>
+        <v>103.062</v>
       </c>
       <c r="E120" s="1">
-        <v>101.78811563</v>
+        <v>103.54205743</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1302887.88</v>
+        <v>1875146.66</v>
       </c>
       <c r="I120" s="1">
-        <v>-10279.88</v>
+        <v>-8693.84</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.78900726285058</v>
+        <v>-0.46363520173937</v>
       </c>
       <c r="K120">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="L120" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="M120" s="1">
-        <v>1292608.0</v>
+        <v>1866452.82</v>
       </c>
       <c r="N120" s="1">
-        <v>1301008.0</v>
+        <v>1871741.09</v>
       </c>
       <c r="O120" s="1">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B121" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C121" s="1">
-        <v>2420000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.698</v>
+        <v>100.826</v>
       </c>
       <c r="E121" s="1">
-        <v>101.103</v>
+        <v>101.78811563</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2446692.6</v>
+        <v>1302887.88</v>
       </c>
       <c r="I121" s="1">
-        <v>14399.0</v>
+        <v>-12315.08</v>
       </c>
       <c r="J121" s="1">
-        <v>0.588508748504</v>
+        <v>-0.94521410391814</v>
       </c>
       <c r="K121">
-        <v>3.84</v>
+        <v>0.97</v>
       </c>
       <c r="L121" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="M121" s="1">
-        <v>2461091.6</v>
+        <v>1290572.8</v>
       </c>
       <c r="N121" s="1">
-        <v>2554029.55</v>
+        <v>1302972.8</v>
       </c>
       <c r="O121" s="1">
-        <v>0.51</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B122" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C122" s="1">
-        <v>2124000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.244</v>
+        <v>101.631</v>
       </c>
       <c r="E122" s="1">
-        <v>94.44113136</v>
+        <v>101.103</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2005929.63</v>
+        <v>2446692.6</v>
       </c>
       <c r="I122" s="1">
-        <v>59532.93</v>
+        <v>12777.6</v>
       </c>
       <c r="J122" s="1">
-        <v>2.9678473815654</v>
+        <v>0.52223969615145</v>
       </c>
       <c r="K122">
-        <v>0.59</v>
+        <v>4.13</v>
       </c>
       <c r="L122" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="M122" s="1">
-        <v>2065462.56</v>
+        <v>2459470.2</v>
       </c>
       <c r="N122" s="1">
-        <v>2078000.06</v>
+        <v>2559369.79</v>
       </c>
       <c r="O122" s="1">
-        <v>0.41</v>
+        <v>0.52</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B123" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C123" s="1">
-        <v>1271000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.247</v>
+        <v>97.606</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>94.44113136</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1271000.0</v>
+        <v>2005929.63</v>
       </c>
       <c r="I123" s="1">
-        <v>53979.37</v>
+        <v>67221.81</v>
       </c>
       <c r="J123" s="1">
-        <v>4.247</v>
+        <v>3.3511549455501</v>
       </c>
       <c r="K123">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>441.32</v>
+        <v>0.73</v>
+      </c>
+      <c r="L123" t="s">
+        <v>392</v>
       </c>
       <c r="M123" s="1">
-        <v>1324979.37</v>
+        <v>2073151.44</v>
       </c>
       <c r="N123" s="1">
-        <v>1325420.69</v>
+        <v>2088638.94</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B124" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C124" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.036</v>
+        <v>103.513</v>
       </c>
       <c r="E124" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>52053.46</v>
+        <v>44650.23</v>
       </c>
       <c r="J124" s="1">
-        <v>2.8046547255549</v>
+        <v>3.513</v>
       </c>
       <c r="K124">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="L124" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M124" s="1">
-        <v>1908020.24</v>
+        <v>1315650.23</v>
       </c>
       <c r="N124" s="1">
-        <v>1912821.75</v>
+        <v>1320504.74</v>
       </c>
       <c r="O124" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B125" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C125" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.155</v>
+        <v>104.446</v>
       </c>
       <c r="E125" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="I125" s="1">
-        <v>-31358.69</v>
+        <v>59572.86</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.2618398041211</v>
+        <v>3.2098020633753</v>
       </c>
       <c r="K125">
-        <v>1.88</v>
+        <v>0.66</v>
       </c>
       <c r="L125" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="M125" s="1">
-        <v>2453797.5</v>
+        <v>1915539.64</v>
       </c>
       <c r="N125" s="1">
-        <v>2499888.13</v>
+        <v>1927728.1</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B126" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C126" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>94.423</v>
+        <v>100.799</v>
       </c>
       <c r="E126" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="I126" s="1">
-        <v>-45041.91</v>
+        <v>-15580.69</v>
       </c>
       <c r="J126" s="1">
-        <v>-4.3977289309924</v>
+        <v>-0.6269501314523</v>
       </c>
       <c r="K126">
-        <v>0.17</v>
+        <v>2.17</v>
       </c>
       <c r="L126" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="M126" s="1">
-        <v>979166.51</v>
+        <v>2469575.5</v>
       </c>
       <c r="N126" s="1">
-        <v>980978.28</v>
+        <v>2522811.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B127" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C127" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.803</v>
+        <v>96.485</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="I127" s="1">
-        <v>27396.13</v>
+        <v>-23658.97</v>
       </c>
       <c r="J127" s="1">
-        <v>0.70631881529003</v>
+        <v>-2.3099761277104</v>
       </c>
       <c r="K127">
-        <v>0.15</v>
+        <v>0.52</v>
       </c>
       <c r="L127" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M127" s="1">
-        <v>3906116.25</v>
+        <v>1000549.45</v>
       </c>
       <c r="N127" s="1">
-        <v>3912036.39</v>
+        <v>1005984.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.78</v>
+        <v>0.2</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B128" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C128" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>113.92</v>
+        <v>101.491</v>
       </c>
       <c r="E128" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="I128" s="1">
-        <v>-181477.55</v>
+        <v>54056.13</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.7357559176636</v>
+        <v>1.3936589474778</v>
       </c>
       <c r="K128">
-        <v>1.61</v>
+        <v>0.46</v>
       </c>
       <c r="L128" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M128" s="1">
-        <v>2164480.0</v>
+        <v>3932776.25</v>
       </c>
       <c r="N128" s="1">
-        <v>2195140.27</v>
+        <v>3950536.67</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B129" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C129" s="1">
-        <v>1276000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>107.801</v>
+        <v>114.464</v>
       </c>
       <c r="E129" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1443755.72</v>
+        <v>2345957.55</v>
       </c>
       <c r="I129" s="1">
-        <v>-68214.96</v>
+        <v>-171141.55</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.7248269949711</v>
+        <v>-7.2951682352479</v>
       </c>
       <c r="K129">
-        <v>1.5</v>
+        <v>2.04</v>
       </c>
       <c r="L129" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M129" s="1">
-        <v>1375540.76</v>
+        <v>2174816.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1394693.98</v>
+        <v>2213544.77</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B130" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C130" s="1">
-        <v>1300000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.8</v>
+        <v>108.019</v>
       </c>
       <c r="E130" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1210854.36</v>
+        <v>739981.38</v>
       </c>
       <c r="I130" s="1">
-        <v>34545.64</v>
+        <v>-33537.12</v>
       </c>
       <c r="J130" s="1">
-        <v>2.8529971184974</v>
+        <v>-4.5321572821197</v>
       </c>
       <c r="K130">
-        <v>0.85</v>
+        <v>1.94</v>
       </c>
       <c r="L130" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M130" s="1">
-        <v>1245400.0</v>
+        <v>706444.26</v>
       </c>
       <c r="N130" s="1">
-        <v>1256432.19</v>
+        <v>719106.48</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B131" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C131" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.509</v>
+        <v>95.665</v>
       </c>
       <c r="E131" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="I131" s="1">
-        <v>121045.49</v>
+        <v>32790.64</v>
       </c>
       <c r="J131" s="1">
-        <v>3.2102969795801</v>
+        <v>2.7080581350841</v>
       </c>
       <c r="K131">
-        <v>1.28</v>
+        <v>0.94</v>
       </c>
       <c r="L131" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="M131" s="1">
-        <v>3891584.19</v>
+        <v>1243645.0</v>
       </c>
       <c r="N131" s="1">
-        <v>3942580.3</v>
+        <v>1255923.77</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B132" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C132" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.637</v>
+        <v>99.159</v>
       </c>
       <c r="E132" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="I132" s="1">
-        <v>-16060.09</v>
+        <v>186896.99</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.4196329818534</v>
+        <v>4.9567715615808</v>
       </c>
       <c r="K132">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>3811115.25</v>
+        <v>3957435.69</v>
       </c>
       <c r="N132" s="1">
-        <v>3851755.88</v>
+        <v>3957435.69</v>
       </c>
       <c r="O132" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B133" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C133" s="1">
-        <v>3382000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>82.252</v>
+        <v>100.635</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3382000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="I133" s="1">
-        <v>-600237.36</v>
+        <v>22113.41</v>
       </c>
       <c r="J133" s="1">
-        <v>-17.748</v>
+        <v>0.57779976184734</v>
       </c>
       <c r="K133">
-        <v>3.37</v>
+        <v>1.31</v>
       </c>
       <c r="L133" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="M133" s="1">
-        <v>2781762.64</v>
+        <v>3849288.75</v>
       </c>
       <c r="N133" s="1">
-        <v>2895693.77</v>
+        <v>3899491.88</v>
       </c>
       <c r="O133" s="1">
-        <v>0.58</v>
+        <v>0.79</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B134" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C134" s="1">
-        <v>1250000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>0.001</v>
+        <v>86.625</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G134">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>0.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>10.69</v>
+        <v>-412217.5</v>
       </c>
       <c r="J134" s="1">
-        <v>0</v>
+        <v>-13.375</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.83</v>
+      </c>
+      <c r="L134" t="s">
+        <v>424</v>
       </c>
       <c r="M134" s="1">
-        <v>10.69</v>
+        <v>2669782.5</v>
       </c>
       <c r="N134" s="1">
-        <v>10.69</v>
+        <v>2787733.21</v>
       </c>
       <c r="O134" s="1">
-        <v>0.0</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B135" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C135" s="1">
-        <v>2817000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>96.108</v>
+        <v>0.001</v>
       </c>
       <c r="E135" s="1">
-        <v>101.3779503</v>
+        <v>0.0</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H135" s="1">
-        <v>2855816.86</v>
+        <v>0.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-148454.5</v>
+        <v>10.68</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.19832003513</v>
+        <v>0</v>
       </c>
       <c r="K135">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>2707362.36</v>
+        <v>10.68</v>
       </c>
       <c r="N135" s="1">
-        <v>2711925.51</v>
+        <v>10.68</v>
       </c>
       <c r="O135" s="1">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B136" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C136" s="1">
-        <v>1053000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.97</v>
+        <v>97.733</v>
       </c>
       <c r="E136" s="1">
-        <v>103.32906363</v>
+        <v>101.3779503</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1088055.04</v>
+        <v>2855816.86</v>
       </c>
       <c r="I136" s="1">
-        <v>-3780.94</v>
+        <v>-102678.25</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.34749528847364</v>
+        <v>-3.5954073749673</v>
       </c>
       <c r="K136">
-        <v>1.75</v>
+        <v>0.46</v>
       </c>
       <c r="L136" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="M136" s="1">
-        <v>1084274.1</v>
+        <v>2753138.61</v>
       </c>
       <c r="N136" s="1">
-        <v>1102734.51</v>
+        <v>2765998.41</v>
       </c>
       <c r="O136" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B137" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C137" s="1">
-        <v>3046000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>104.105</v>
+        <v>103.26</v>
       </c>
       <c r="E137" s="1">
-        <v>104.47316382</v>
+        <v>103.32906363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>3182252.57</v>
+        <v>1088055.04</v>
       </c>
       <c r="I137" s="1">
-        <v>-11214.27</v>
+        <v>-727.24</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.35240037531025</v>
+        <v>-0.066838530521397</v>
       </c>
       <c r="K137">
-        <v>1.6</v>
+        <v>2.11</v>
       </c>
       <c r="L137" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="M137" s="1">
-        <v>3171038.3</v>
+        <v>1087327.8</v>
       </c>
       <c r="N137" s="1">
-        <v>3219901.22</v>
+        <v>1109517.58</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.23</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B138" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C138" s="1">
-        <v>2520000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.534</v>
+        <v>104.21</v>
       </c>
       <c r="E138" s="1">
-        <v>101.57528214</v>
+        <v>104.47316382</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2559697.11</v>
+        <v>3182252.57</v>
       </c>
       <c r="I138" s="1">
-        <v>-26240.31</v>
+        <v>-8015.97</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.0251333994748</v>
+        <v>-0.25189609635542</v>
       </c>
       <c r="K138">
-        <v>1.66</v>
+        <v>2.06</v>
       </c>
       <c r="L138" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="M138" s="1">
-        <v>2533456.8</v>
+        <v>3174236.6</v>
       </c>
       <c r="N138" s="1">
-        <v>2575350.07</v>
+        <v>3237060.35</v>
       </c>
       <c r="O138" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B139" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C139" s="1">
-        <v>2947000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.562</v>
+        <v>101.199</v>
       </c>
       <c r="E139" s="1">
-        <v>101.56042721</v>
+        <v>101.57528214</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2992985.79</v>
+        <v>2559697.11</v>
       </c>
       <c r="I139" s="1">
-        <v>29516.35</v>
+        <v>-9482.31</v>
       </c>
       <c r="J139" s="1">
-        <v>0.98618410079388</v>
+        <v>-0.37044656428119</v>
       </c>
       <c r="K139">
-        <v>1.91</v>
+        <v>1.99</v>
       </c>
       <c r="L139" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M139" s="1">
-        <v>3022502.14</v>
+        <v>2550214.8</v>
       </c>
       <c r="N139" s="1">
-        <v>3078696.99</v>
+        <v>2600242.68</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B140" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C140" s="1">
-        <v>2051000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.545</v>
+        <v>102.677</v>
       </c>
       <c r="E140" s="1">
-        <v>97.59067821</v>
+        <v>101.56042721</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2001584.81</v>
+        <v>2992985.79</v>
       </c>
       <c r="I140" s="1">
-        <v>40083.14</v>
+        <v>32905.4</v>
       </c>
       <c r="J140" s="1">
-        <v>2.0025701533976</v>
+        <v>1.099417180995</v>
       </c>
       <c r="K140">
-        <v>1.72</v>
+        <v>2.25</v>
       </c>
       <c r="L140" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M140" s="1">
-        <v>2041667.95</v>
+        <v>3025891.19</v>
       </c>
       <c r="N140" s="1">
-        <v>2076990.73</v>
+        <v>3092198.69</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B141" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C141" s="1">
-        <v>1360000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.394</v>
+        <v>99.531</v>
       </c>
       <c r="E141" s="1">
-        <v>99.81182206</v>
+        <v>97.59067821</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1357440.78</v>
+        <v>2001584.81</v>
       </c>
       <c r="I141" s="1">
-        <v>48717.62</v>
+        <v>39796.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.5889315186184</v>
+        <v>1.9882245209485</v>
       </c>
       <c r="K141">
-        <v>3.34</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1406158.4</v>
+        <v>2041380.81</v>
       </c>
       <c r="N141" s="1">
-        <v>1451541.41</v>
+        <v>2041380.81</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B142" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C142" s="1">
-        <v>2159000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.583</v>
+        <v>102.766</v>
       </c>
       <c r="E142" s="1">
-        <v>102.17381658</v>
+        <v>99.81182206</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2205932.7</v>
+        <v>1357440.78</v>
       </c>
       <c r="I142" s="1">
-        <v>-34345.73</v>
+        <v>40176.82</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.5569708903631</v>
+        <v>2.9597475331484</v>
       </c>
       <c r="K142">
-        <v>1.53</v>
+        <v>3.62</v>
       </c>
       <c r="L142" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="M142" s="1">
-        <v>2171586.97</v>
+        <v>1397617.6</v>
       </c>
       <c r="N142" s="1">
-        <v>2204538.56</v>
+        <v>1446912.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B143" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C143" s="1">
-        <v>1817000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>77.743</v>
+        <v>100.917</v>
       </c>
       <c r="E143" s="1">
-        <v>97.56207595</v>
+        <v>102.17381658</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1772702.92</v>
+        <v>2205932.7</v>
       </c>
       <c r="I143" s="1">
-        <v>-360112.61</v>
+        <v>-27134.67</v>
       </c>
       <c r="J143" s="1">
-        <v>-20.314323733387</v>
+        <v>-1.2300769647234</v>
       </c>
       <c r="K143">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.89</v>
+      </c>
+      <c r="L143" t="s">
+        <v>449</v>
       </c>
       <c r="M143" s="1">
-        <v>1412590.31</v>
+        <v>2178798.03</v>
       </c>
       <c r="N143" s="1">
-        <v>1412590.31</v>
+        <v>2219502.93</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B144" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C144" s="1">
-        <v>1907000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.701</v>
+        <v>76.433</v>
       </c>
       <c r="E144" s="1">
-        <v>100.07713005</v>
+        <v>97.56207595</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1908470.87</v>
+        <v>1772702.92</v>
       </c>
       <c r="I144" s="1">
-        <v>11897.2</v>
+        <v>-383915.31</v>
       </c>
       <c r="J144" s="1">
-        <v>0.62338913247337</v>
+        <v>-21.657058589377</v>
       </c>
       <c r="K144">
+        <v>0.5</v>
+      </c>
+      <c r="L144" t="s">
+        <v>452</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1388787.61</v>
+      </c>
+      <c r="N144" s="1">
+        <v>1397872.61</v>
+      </c>
+      <c r="O144" s="1">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B145" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C145" s="1">
-        <v>3800000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.296</v>
+        <v>100.636</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0646</v>
+        <v>100.07713005</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3802454.8</v>
+        <v>1908470.87</v>
       </c>
       <c r="I145" s="1">
-        <v>46793.2</v>
+        <v>10657.65</v>
       </c>
       <c r="J145" s="1">
-        <v>1.2306050291512</v>
+        <v>0.55843922836506</v>
       </c>
       <c r="K145">
-        <v>0.66</v>
+        <v>0.5</v>
       </c>
       <c r="L145" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="M145" s="1">
-        <v>3849248.0</v>
+        <v>1919128.52</v>
       </c>
       <c r="N145" s="1">
-        <v>3874415.04</v>
+        <v>1928663.52</v>
       </c>
       <c r="O145" s="1">
-        <v>0.77</v>
+        <v>0.39</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B146" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C146" s="1">
-        <v>3332000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.624</v>
+        <v>99.992</v>
       </c>
       <c r="E146" s="1">
-        <v>102.94102671</v>
+        <v>100.0646</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3429995.01</v>
+        <v>3802454.8</v>
       </c>
       <c r="I146" s="1">
-        <v>22756.67</v>
+        <v>-2758.8</v>
       </c>
       <c r="J146" s="1">
-        <v>0.66346073197348</v>
+        <v>-0.072553130677582</v>
       </c>
       <c r="K146">
-        <v>1.88</v>
+        <v>0.96</v>
       </c>
       <c r="L146" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="M146" s="1">
-        <v>3452751.68</v>
+        <v>3799696.0</v>
       </c>
       <c r="N146" s="1">
-        <v>3515226.68</v>
+        <v>3836302.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.7</v>
+        <v>0.78</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B147" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="C147" s="1">
-        <v>6595000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>80.318</v>
+        <v>103.671</v>
       </c>
       <c r="E147" s="1">
-        <v>77.42602805</v>
+        <v>102.94102671</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>5106246.55</v>
+        <v>3429995.01</v>
       </c>
       <c r="I147" s="1">
-        <v>190725.55</v>
+        <v>24322.71</v>
       </c>
       <c r="J147" s="1">
-        <v>3.7351418137066</v>
+        <v>0.70911794125321</v>
       </c>
       <c r="K147">
-        <v>0.6</v>
+        <v>2.25</v>
       </c>
       <c r="L147" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="M147" s="1">
-        <v>5296972.1</v>
+        <v>3454317.72</v>
       </c>
       <c r="N147" s="1">
-        <v>5336813.13</v>
+        <v>3529287.72</v>
       </c>
       <c r="O147" s="1">
-        <v>1.06</v>
+        <v>0.72</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B148" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C148" s="1">
-        <v>3078000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>89.955</v>
+        <v>82.521</v>
       </c>
       <c r="E148" s="1">
-        <v>96.25274529</v>
+        <v>77.42602805</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2962659.5</v>
+        <v>5106246.55</v>
       </c>
       <c r="I148" s="1">
-        <v>-193844.6</v>
+        <v>336013.4</v>
       </c>
       <c r="J148" s="1">
-        <v>-6.5429253682376</v>
+        <v>6.5804382281541</v>
       </c>
       <c r="K148">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="L148" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="M148" s="1">
-        <v>2768814.9</v>
+        <v>5442259.95</v>
       </c>
       <c r="N148" s="1">
-        <v>2778433.66</v>
+        <v>5486166.39</v>
       </c>
       <c r="O148" s="1">
-        <v>0.55</v>
+        <v>1.12</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B149" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C149" s="1">
-        <v>3200000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.458</v>
+        <v>90.25</v>
       </c>
       <c r="E149" s="1">
-        <v>100.14981813</v>
+        <v>96.25274529</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3204794.18</v>
+        <v>2962659.5</v>
       </c>
       <c r="I149" s="1">
-        <v>105861.82</v>
+        <v>-184764.5</v>
       </c>
       <c r="J149" s="1">
-        <v>3.3032330332053</v>
+        <v>-6.2364406034511</v>
       </c>
       <c r="K149">
-        <v>0.13</v>
+        <v>0.56</v>
       </c>
       <c r="L149" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="M149" s="1">
-        <v>3310656.0</v>
+        <v>2777895.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3314897.1</v>
+        <v>2795208.75</v>
       </c>
       <c r="O149" s="1">
-        <v>0.66</v>
+        <v>0.57</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B150" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C150" s="1">
-        <v>1298000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.261</v>
+        <v>103.671</v>
       </c>
       <c r="E150" s="1">
-        <v>100.15715331</v>
+        <v>100.14981813</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1300039.85</v>
+        <v>3204794.18</v>
       </c>
       <c r="I150" s="1">
-        <v>1347.93</v>
+        <v>112677.82</v>
       </c>
       <c r="J150" s="1">
-        <v>0.10368374477136</v>
+        <v>3.5159143979724</v>
       </c>
       <c r="K150">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="L150" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="M150" s="1">
-        <v>1301387.78</v>
+        <v>3317472.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1305444.03</v>
+        <v>3331137.75</v>
       </c>
       <c r="O150" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B151" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="C151" s="1">
-        <v>2000000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.843</v>
+        <v>100.691</v>
       </c>
       <c r="E151" s="1">
-        <v>100.445238</v>
+        <v>100.15715331</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2008904.76</v>
+        <v>1300039.85</v>
       </c>
       <c r="I151" s="1">
-        <v>-12044.76</v>
+        <v>6929.33</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.5995684932321</v>
+        <v>0.53300904583809</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>322.53</v>
+        <v>0.56</v>
+      </c>
+      <c r="L151" t="s">
+        <v>473</v>
       </c>
       <c r="M151" s="1">
-        <v>1996860.0</v>
+        <v>1306969.18</v>
       </c>
       <c r="N151" s="1">
-        <v>1997182.53</v>
+        <v>1314270.43</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B152" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C152" s="1">
-        <v>1419000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.715</v>
+        <v>99.239</v>
       </c>
       <c r="E152" s="1">
-        <v>99.95674066</v>
+        <v>100.445238</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1418386.15</v>
+        <v>2008904.76</v>
       </c>
       <c r="I152" s="1">
-        <v>-3430.3</v>
+        <v>-24124.76</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.24184528310573</v>
+        <v>-1.2008911761452</v>
       </c>
       <c r="K152">
-        <v>3.87</v>
+        <v>0.34</v>
       </c>
       <c r="L152" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="M152" s="1">
-        <v>1414955.85</v>
+        <v>1984780.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1469917.8</v>
+        <v>1991553.08</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="B153" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C153" s="1">
-        <v>2643000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.458</v>
+        <v>99.192</v>
       </c>
       <c r="E153" s="1">
-        <v>91.98892622</v>
+        <v>99.95674066</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2431267.32</v>
+        <v>1418386.15</v>
       </c>
       <c r="I153" s="1">
-        <v>118117.62</v>
+        <v>-10851.67</v>
       </c>
       <c r="J153" s="1">
-        <v>4.858273667743</v>
+        <v>-0.7650716273562</v>
       </c>
       <c r="K153">
-        <v>0.53</v>
+        <v>4.14</v>
       </c>
       <c r="L153" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="M153" s="1">
-        <v>2549384.94</v>
+        <v>1407534.48</v>
       </c>
       <c r="N153" s="1">
-        <v>2563425.88</v>
+        <v>1466286.91</v>
       </c>
       <c r="O153" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B154" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C154" s="1">
-        <v>3442000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.649</v>
+        <v>96.92</v>
       </c>
       <c r="E154" s="1">
-        <v>100.02073707</v>
+        <v>91.98892622</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>3442713.77</v>
+        <v>2431267.32</v>
       </c>
       <c r="I154" s="1">
-        <v>-81635.19</v>
+        <v>130328.28</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.3712453446282</v>
+        <v>5.3605080333166</v>
       </c>
       <c r="K154">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="L154" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="M154" s="1">
-        <v>3361078.58</v>
+        <v>2561595.6</v>
       </c>
       <c r="N154" s="1">
-        <v>3383427.68</v>
+        <v>2578940.29</v>
       </c>
       <c r="O154" s="1">
-        <v>0.67</v>
+        <v>0.52</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B155" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C155" s="1">
-        <v>1732000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.66</v>
+        <v>99.156</v>
       </c>
       <c r="E155" s="1">
-        <v>100.16080774</v>
+        <v>100.02073707</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1734785.19</v>
+        <v>3442713.77</v>
       </c>
       <c r="I155" s="1">
-        <v>25966.01</v>
+        <v>-29764.25</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4967853166881</v>
+        <v>-0.86455778750378</v>
       </c>
       <c r="K155">
-        <v>1.44</v>
+        <v>0.89</v>
       </c>
       <c r="L155" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M155" s="1">
-        <v>1760751.2</v>
+        <v>3412949.52</v>
       </c>
       <c r="N155" s="1">
-        <v>1785648.7</v>
+        <v>3443425.56</v>
       </c>
       <c r="O155" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B156" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C156" s="1">
-        <v>3800000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.495</v>
+        <v>101.541</v>
       </c>
       <c r="E156" s="1">
-        <v>100.05580737</v>
+        <v>100.16080774</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3802120.68</v>
+        <v>1734785.19</v>
       </c>
       <c r="I156" s="1">
-        <v>-21310.68</v>
+        <v>23904.93</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.56049457115075</v>
+        <v>1.3779763706652</v>
       </c>
       <c r="K156">
-        <v>3.26</v>
+        <v>1.69</v>
       </c>
       <c r="L156" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="M156" s="1">
-        <v>3780810.0</v>
+        <v>1758690.12</v>
       </c>
       <c r="N156" s="1">
-        <v>3904570.27</v>
+        <v>1787917.62</v>
       </c>
       <c r="O156" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="B157" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C157" s="1">
-        <v>6148000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.022</v>
+        <v>101.092</v>
       </c>
       <c r="E157" s="1">
-        <v>98.72295901</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>6069487.52</v>
+        <v>2000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>18385.04</v>
+        <v>21840.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.30290926440524</v>
+        <v>1.092</v>
       </c>
       <c r="K157">
-        <v>0.43</v>
+        <v>0.14</v>
       </c>
       <c r="L157" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="M157" s="1">
-        <v>6087872.56</v>
+        <v>2021840.0</v>
       </c>
       <c r="N157" s="1">
-        <v>6114191.05</v>
+        <v>2024673.33</v>
       </c>
       <c r="O157" s="1">
-        <v>1.22</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B158" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C158" s="1">
-        <v>2465000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>87.209</v>
+        <v>99.868</v>
       </c>
       <c r="E158" s="1">
-        <v>100.27475375</v>
+        <v>100.05580737</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2471772.68</v>
+        <v>3802120.68</v>
       </c>
       <c r="I158" s="1">
-        <v>-322070.83</v>
+        <v>-7136.68</v>
       </c>
       <c r="J158" s="1">
-        <v>-13.029953466433</v>
+        <v>-0.18770261653031</v>
       </c>
       <c r="K158">
-        <v>0.9</v>
+        <v>3.46</v>
       </c>
       <c r="L158" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="M158" s="1">
-        <v>2149701.85</v>
+        <v>3794984.0</v>
       </c>
       <c r="N158" s="1">
-        <v>2171826.94</v>
+        <v>3926552.49</v>
       </c>
       <c r="O158" s="1">
-        <v>0.43</v>
+        <v>0.8</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B159" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C159" s="1">
-        <v>533000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.84</v>
+        <v>98.122</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>98.72295901</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>533000.0</v>
+        <v>6069487.52</v>
       </c>
       <c r="I159" s="1">
-        <v>-852.8</v>
+        <v>-36946.96</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.16</v>
+        <v>-0.6087327781506</v>
       </c>
       <c r="K159">
-        <v>1.73</v>
+        <v>0.77</v>
       </c>
       <c r="L159" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="M159" s="1">
-        <v>532147.2</v>
+        <v>6032540.56</v>
       </c>
       <c r="N159" s="1">
-        <v>541345.15</v>
+        <v>6079913.85</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>1.24</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B160" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C160" s="1">
-        <v>2066000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>102.646</v>
+        <v>87.193</v>
       </c>
       <c r="E160" s="1">
-        <v>98.653</v>
+        <v>100.27475375</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>2038170.98</v>
+        <v>2471772.68</v>
       </c>
       <c r="I160" s="1">
-        <v>82495.38</v>
+        <v>-322465.23</v>
       </c>
       <c r="J160" s="1">
-        <v>4.0475200956889</v>
+        <v>-13.045909626285</v>
       </c>
       <c r="K160">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>416.07</v>
+        <v>1.22</v>
+      </c>
+      <c r="L160" t="s">
+        <v>500</v>
       </c>
       <c r="M160" s="1">
-        <v>2120666.36</v>
+        <v>2149307.45</v>
       </c>
       <c r="N160" s="1">
-        <v>2121082.43</v>
+        <v>2179478.02</v>
       </c>
       <c r="O160" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>501</v>
+      </c>
+      <c r="B161" t="s">
+        <v>502</v>
+      </c>
+      <c r="C161" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>101.132</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>6033.56</v>
+      </c>
+      <c r="J161" s="1">
+        <v>1.132</v>
+      </c>
+      <c r="K161">
+        <v>2.22</v>
+      </c>
+      <c r="L161" t="s">
         <v>503</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>4008334.4</v>
+        <v>539033.56</v>
       </c>
       <c r="N161" s="1">
-        <v>4044807.32</v>
+        <v>550859.5</v>
       </c>
       <c r="O161" s="1">
-        <v>0.81</v>
+        <v>0.11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>504</v>
+      </c>
+      <c r="B162" t="s">
+        <v>505</v>
+      </c>
+      <c r="C162" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>102.065</v>
+      </c>
+      <c r="E162" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="I162" s="1">
+        <v>70491.92</v>
+      </c>
+      <c r="J162" s="1">
+        <v>3.4585871691687</v>
+      </c>
+      <c r="K162">
+        <v>0.42</v>
+      </c>
+      <c r="L162" t="s">
         <v>506</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1870417.0</v>
+        <v>2108662.9</v>
       </c>
       <c r="N162" s="1">
-        <v>1888889.22</v>
+        <v>2117400.36</v>
       </c>
       <c r="O162" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>507</v>
+      </c>
+      <c r="B163" t="s">
+        <v>508</v>
+      </c>
+      <c r="C163" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>95.463</v>
+      </c>
+      <c r="E163" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>41120.1</v>
+      </c>
+      <c r="J163" s="1">
+        <v>1.0190476190476</v>
+      </c>
+      <c r="K163">
+        <v>0.99</v>
+      </c>
+      <c r="L163" t="s">
         <v>509</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>1077824.0</v>
+        <v>4076270.1</v>
       </c>
       <c r="N163" s="1">
-        <v>1105685.04</v>
+        <v>4118673.57</v>
       </c>
       <c r="O163" s="1">
-        <v>0.22</v>
+        <v>0.84</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B164" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C164" s="1">
-        <v>2100000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.26</v>
+        <v>100.544</v>
       </c>
       <c r="E164" s="1">
-        <v>94.06809095</v>
+        <v>100.49614232</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1975429.91</v>
+        <v>2683247.0</v>
       </c>
       <c r="I164" s="1">
-        <v>25030.09</v>
+        <v>1277.8</v>
       </c>
       <c r="J164" s="1">
-        <v>1.2670705183359</v>
+        <v>0.047621407943436</v>
       </c>
       <c r="K164">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>2000460.0</v>
+        <v>2684524.8</v>
       </c>
       <c r="N164" s="1">
-        <v>2045981.56</v>
+        <v>2684524.8</v>
       </c>
       <c r="O164" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>512</v>
+      </c>
+      <c r="B165" t="s">
+        <v>513</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.28</v>
+      </c>
+      <c r="E165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-32680.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.72</v>
+      </c>
+      <c r="K165">
+        <v>1.21</v>
+      </c>
+      <c r="L165" t="s">
         <v>514</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>1119926.2</v>
+        <v>1867320.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1150081.76</v>
+        <v>1890353.26</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>515</v>
+      </c>
+      <c r="B166" t="s">
+        <v>516</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.811</v>
+      </c>
+      <c r="E166" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>114587.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>11.91958258004</v>
+      </c>
+      <c r="K166">
+        <v>2.69</v>
+      </c>
+      <c r="L166" t="s">
         <v>517</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1543617.27</v>
+        <v>1075921.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1592627.27</v>
+        <v>1105517.93</v>
       </c>
       <c r="O166" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B167" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C167" s="1">
-        <v>1500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.212</v>
+        <v>94.642</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1500000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I167" s="1">
-        <v>18180.0</v>
+        <v>12052.09</v>
       </c>
       <c r="J167" s="1">
-        <v>1.212</v>
+        <v>0.61009960105342</v>
       </c>
       <c r="K167">
-        <v>1.78</v>
+        <v>2.3</v>
       </c>
       <c r="L167" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="M167" s="1">
-        <v>1518180.0</v>
+        <v>1987482.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1544924.79</v>
+        <v>2035737.58</v>
       </c>
       <c r="O167" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B168" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C168" s="1">
-        <v>1974000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.567</v>
+        <v>94.407</v>
       </c>
       <c r="E168" s="1">
-        <v>99.44707143</v>
+        <v>93.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1963085.19</v>
+        <v>1097400.0</v>
       </c>
       <c r="I168" s="1">
-        <v>22107.39</v>
+        <v>16602.6</v>
       </c>
       <c r="J168" s="1">
-        <v>1.1261554064294</v>
+        <v>1.5129032258065</v>
       </c>
       <c r="K168">
-        <v>3.58</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>1985192.58</v>
+        <v>1114002.6</v>
       </c>
       <c r="N168" s="1">
-        <v>2055763.08</v>
+        <v>1114002.6</v>
       </c>
       <c r="O168" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B169" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C169" s="1">
-        <v>3000000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.681</v>
+        <v>101.175</v>
       </c>
       <c r="E169" s="1">
-        <v>100.82032267</v>
+        <v>104.28968508</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>3024609.68</v>
+        <v>1586246.11</v>
       </c>
       <c r="I169" s="1">
-        <v>25820.32</v>
+        <v>-47374.36</v>
       </c>
       <c r="J169" s="1">
-        <v>0.85367444833411</v>
+        <v>-2.9865706022125</v>
       </c>
       <c r="K169">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>3050430.0</v>
+        <v>1538871.75</v>
       </c>
       <c r="N169" s="1">
-        <v>3105482.08</v>
+        <v>1538871.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B170" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C170" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>110.506</v>
+        <v>100.161</v>
       </c>
       <c r="E170" s="1">
-        <v>113.539</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1476007.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-39429.0</v>
+        <v>2415.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.6713287945111</v>
+        <v>0.161</v>
       </c>
       <c r="K170">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>1436578.0</v>
+        <v>1502415.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1443235.99</v>
+        <v>1502415.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B171" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C171" s="1">
-        <v>2224000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>90.551</v>
+        <v>100.162</v>
       </c>
       <c r="E171" s="1">
-        <v>99.83244604</v>
+        <v>99.44707143</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2220273.6</v>
+        <v>1963085.19</v>
       </c>
       <c r="I171" s="1">
-        <v>-206419.36</v>
+        <v>14112.69</v>
       </c>
       <c r="J171" s="1">
-        <v>-9.2970235740316</v>
+        <v>0.71890359480528</v>
       </c>
       <c r="K171">
-        <v>0.18</v>
+        <v>3.8</v>
       </c>
       <c r="L171" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="M171" s="1">
-        <v>2013854.24</v>
+        <v>1977197.88</v>
       </c>
       <c r="N171" s="1">
-        <v>2017793.77</v>
+        <v>2052292.13</v>
       </c>
       <c r="O171" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B172" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C172" s="1">
-        <v>2900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>102.114</v>
+        <v>101.392</v>
       </c>
       <c r="E172" s="1">
-        <v>99.55343345</v>
+        <v>100.82032267</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2887049.57</v>
+        <v>3024609.68</v>
       </c>
       <c r="I172" s="1">
-        <v>74256.43</v>
+        <v>17150.32</v>
       </c>
       <c r="J172" s="1">
-        <v>2.5720524777827</v>
+        <v>0.56702589142015</v>
       </c>
       <c r="K172">
-        <v>2.51</v>
+        <v>2.08</v>
       </c>
       <c r="L172" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="M172" s="1">
-        <v>2961306.0</v>
+        <v>3041760.0</v>
       </c>
       <c r="N172" s="1">
-        <v>3034123.81</v>
+        <v>3104103.75</v>
       </c>
       <c r="O172" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B173" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C173" s="1">
-        <v>900000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.879</v>
+        <v>110.495</v>
       </c>
       <c r="E173" s="1">
-        <v>98.387</v>
+        <v>113.539</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>885483.0</v>
+        <v>907176.61</v>
       </c>
       <c r="I173" s="1">
-        <v>13428.0</v>
+        <v>-24321.56</v>
       </c>
       <c r="J173" s="1">
-        <v>1.5164605079939</v>
+        <v>-2.6810170954474</v>
       </c>
       <c r="K173">
-        <v>2.76</v>
+        <v>0.92</v>
       </c>
       <c r="L173" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="M173" s="1">
-        <v>898911.0</v>
+        <v>882855.05</v>
       </c>
       <c r="N173" s="1">
-        <v>923722.64</v>
+        <v>890220.84</v>
       </c>
       <c r="O173" s="1">
         <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B174" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C174" s="1">
-        <v>4419000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.542</v>
+        <v>90.597</v>
       </c>
       <c r="E174" s="1">
-        <v>100.25273885</v>
+        <v>99.83244604</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4430168.53</v>
+        <v>2220273.6</v>
       </c>
       <c r="I174" s="1">
-        <v>-31407.55</v>
+        <v>-205396.32</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.70894707023708</v>
+        <v>-9.2509463698528</v>
       </c>
       <c r="K174">
-        <v>1.93</v>
+        <v>0.5</v>
       </c>
       <c r="L174" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="M174" s="1">
-        <v>4398760.98</v>
+        <v>2014877.28</v>
       </c>
       <c r="N174" s="1">
-        <v>4483918.79</v>
+        <v>2025978.7</v>
       </c>
       <c r="O174" s="1">
-        <v>0.89</v>
+        <v>0.41</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B175" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C175" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.575</v>
+        <v>100.812</v>
       </c>
       <c r="E175" s="1">
-        <v>99.58935313</v>
+        <v>99.55343345</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1593429.65</v>
+        <v>2887049.57</v>
       </c>
       <c r="I175" s="1">
-        <v>47770.35</v>
+        <v>36498.43</v>
       </c>
       <c r="J175" s="1">
-        <v>2.9979578954113</v>
+        <v>1.2642121001061</v>
       </c>
       <c r="K175">
-        <v>4.56</v>
+        <v>2.78</v>
       </c>
       <c r="L175" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="M175" s="1">
-        <v>1641200.0</v>
+        <v>2923548.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1714213.7</v>
+        <v>3004112.38</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.61</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B176" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C176" s="1">
-        <v>4100000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>96.176</v>
+        <v>100.831</v>
       </c>
       <c r="E176" s="1">
-        <v>89.63713976</v>
+        <v>100.25273885</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3675122.73</v>
+        <v>4430168.53</v>
       </c>
       <c r="I176" s="1">
-        <v>268093.27</v>
+        <v>25553.36</v>
       </c>
       <c r="J176" s="1">
-        <v>7.2948113490621</v>
+        <v>0.57680333890142</v>
       </c>
       <c r="K176">
-        <v>2.43</v>
+        <v>2.27</v>
       </c>
       <c r="L176" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="M176" s="1">
-        <v>3943216.0</v>
+        <v>4455721.89</v>
       </c>
       <c r="N176" s="1">
-        <v>4042907.78</v>
+        <v>4556223.45</v>
       </c>
       <c r="O176" s="1">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B177" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="C177" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.181</v>
+        <v>102.695</v>
       </c>
       <c r="E177" s="1">
-        <v>100.256</v>
+        <v>99.58935313</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1604096.0</v>
+        <v>1593429.65</v>
       </c>
       <c r="I177" s="1">
-        <v>-1200.0</v>
+        <v>49690.35</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.074808490264922</v>
+        <v>3.1184527035756</v>
       </c>
       <c r="K177">
-        <v>0.8</v>
+        <v>4.84</v>
       </c>
       <c r="L177" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="M177" s="1">
-        <v>1602896.0</v>
+        <v>1643120.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1615729.33</v>
+        <v>1720626.85</v>
       </c>
       <c r="O177" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B178" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="C178" s="1">
-        <v>2900000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>79.671</v>
+        <v>95.624</v>
       </c>
       <c r="E178" s="1">
-        <v>73.81842241</v>
+        <v>89.63713976</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>2140734.25</v>
+        <v>3675122.73</v>
       </c>
       <c r="I178" s="1">
-        <v>169724.75</v>
+        <v>245461.27</v>
       </c>
       <c r="J178" s="1">
-        <v>7.9283428104166</v>
+        <v>6.6789951801147</v>
       </c>
       <c r="K178">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="L178" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="M178" s="1">
-        <v>2310459.0</v>
+        <v>3920584.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2312643.93</v>
+        <v>3923392.22</v>
       </c>
       <c r="O178" s="1">
-        <v>0.46</v>
+        <v>0.8</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B179" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C179" s="1">
-        <v>1260000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>96.03</v>
+        <v>80.82</v>
       </c>
       <c r="E179" s="1">
-        <v>96.71</v>
+        <v>73.81842241</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1218546.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I179" s="1">
-        <v>-8568.0</v>
+        <v>203045.75</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.70313307827526</v>
+        <v>9.4848648308402</v>
       </c>
       <c r="K179">
-        <v>2.53</v>
+        <v>0.11</v>
       </c>
       <c r="L179" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="M179" s="1">
-        <v>1209978.0</v>
+        <v>2343780.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1241884.88</v>
+        <v>2346958.08</v>
       </c>
       <c r="O179" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B180" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="C180" s="1">
-        <v>2300000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>94.854</v>
+        <v>97.394</v>
       </c>
       <c r="E180" s="1">
-        <v>93.7</v>
+        <v>96.71</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2155100.0</v>
+        <v>1218546.0</v>
       </c>
       <c r="I180" s="1">
-        <v>26542.0</v>
+        <v>8618.4</v>
       </c>
       <c r="J180" s="1">
-        <v>1.2315901814301</v>
+        <v>0.70726915520629</v>
       </c>
       <c r="K180">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="L180" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="M180" s="1">
-        <v>2181642.0</v>
+        <v>1227164.4</v>
       </c>
       <c r="N180" s="1">
-        <v>2182941.66</v>
+        <v>1229723.78</v>
       </c>
       <c r="O180" s="1">
-        <v>0.44</v>
+        <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B181" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C181" s="1">
-        <v>3355000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>90.147</v>
+        <v>94.733</v>
       </c>
       <c r="E181" s="1">
-        <v>100.0</v>
+        <v>93.7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>3355000.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-330568.15</v>
+        <v>23759.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-9.853</v>
+        <v>1.102454642476</v>
       </c>
       <c r="K181">
-        <v>1.46</v>
+        <v>0.13</v>
       </c>
       <c r="L181" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="M181" s="1">
-        <v>3024431.85</v>
+        <v>2178859.0</v>
       </c>
       <c r="N181" s="1">
-        <v>3073358.93</v>
+        <v>2181891.53</v>
       </c>
       <c r="O181" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B182" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="C182" s="1">
-        <v>1550000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>95.541</v>
+        <v>92.234</v>
       </c>
       <c r="E182" s="1">
-        <v>101.28018323</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1569842.84</v>
+        <v>3355000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-88957.34</v>
+        <v>-260549.3</v>
       </c>
       <c r="J182" s="1">
-        <v>-5.6666398529422</v>
+        <v>-7.766</v>
       </c>
       <c r="K182">
-        <v>2.74</v>
+        <v>1.88</v>
       </c>
       <c r="L182" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="M182" s="1">
-        <v>1480885.5</v>
+        <v>3094450.7</v>
       </c>
       <c r="N182" s="1">
-        <v>1523281.62</v>
+        <v>3157356.95</v>
       </c>
       <c r="O182" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="B183" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="C183" s="1">
-        <v>5465000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.921</v>
+        <v>96.069</v>
       </c>
       <c r="E183" s="1">
-        <v>93.03169973</v>
+        <v>101.28018323</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>5084182.39</v>
+        <v>1569842.84</v>
       </c>
       <c r="I183" s="1">
-        <v>157900.26</v>
+        <v>-80773.34</v>
       </c>
       <c r="J183" s="1">
-        <v>3.1057158828639</v>
+        <v>-5.145313781856</v>
       </c>
       <c r="K183">
-        <v>1.86</v>
+        <v>0.23</v>
       </c>
       <c r="L183" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="M183" s="1">
-        <v>5242082.65</v>
+        <v>1489069.5</v>
       </c>
       <c r="N183" s="1">
-        <v>5343596.9</v>
+        <v>1492642.76</v>
       </c>
       <c r="O183" s="1">
-        <v>1.06</v>
+        <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="B184" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="C184" s="1">
-        <v>6400000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.35</v>
+        <v>95.183</v>
       </c>
       <c r="E184" s="1">
-        <v>93.70721516</v>
+        <v>93.03169973</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5997261.77</v>
+        <v>5084182.39</v>
       </c>
       <c r="I184" s="1">
-        <v>233138.23</v>
+        <v>117568.56</v>
       </c>
       <c r="J184" s="1">
-        <v>3.8874112710274</v>
+        <v>2.312437890333</v>
       </c>
       <c r="K184">
-        <v>0.16</v>
+        <v>2.02</v>
       </c>
       <c r="L184" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="M184" s="1">
-        <v>6230400.0</v>
+        <v>5201750.95</v>
       </c>
       <c r="N184" s="1">
-        <v>6240372.6</v>
+        <v>5312248.76</v>
       </c>
       <c r="O184" s="1">
-        <v>1.24</v>
+        <v>1.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B185" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="C185" s="1">
-        <v>1067000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.226</v>
+        <v>95.655</v>
       </c>
       <c r="E185" s="1">
-        <v>102.21806092</v>
+        <v>93.70721516</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1090666.71</v>
+        <v>5997261.77</v>
       </c>
       <c r="I185" s="1">
-        <v>84.71</v>
+        <v>124658.23</v>
       </c>
       <c r="J185" s="1">
-        <v>0.0077668089823701</v>
+        <v>2.0785857743208</v>
       </c>
       <c r="K185">
-        <v>4.39</v>
+        <v>0.4</v>
       </c>
       <c r="L185" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="M185" s="1">
-        <v>1090751.42</v>
+        <v>6121920.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1137545.95</v>
+        <v>6147235.07</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>1.25</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B186" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="C186" s="1">
-        <v>3873000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.111</v>
+        <v>102.231</v>
       </c>
       <c r="E186" s="1">
-        <v>100.06415001</v>
+        <v>102.21806092</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>3875484.53</v>
+        <v>1090666.71</v>
       </c>
       <c r="I186" s="1">
-        <v>-191835.5</v>
+        <v>138.06</v>
       </c>
       <c r="J186" s="1">
-        <v>-4.9499746035627</v>
+        <v>0.012658312455507</v>
       </c>
       <c r="K186">
-        <v>1.24</v>
+        <v>4.65</v>
       </c>
       <c r="L186" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="M186" s="1">
-        <v>3683649.03</v>
+        <v>1090804.77</v>
       </c>
       <c r="N186" s="1">
-        <v>3731658.09</v>
+        <v>1140376.42</v>
       </c>
       <c r="O186" s="1">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="B187" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C187" s="1">
-        <v>1700000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.727</v>
+        <v>95.907</v>
       </c>
       <c r="E187" s="1">
-        <v>91.5185</v>
+        <v>100.06415001</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1555814.5</v>
+        <v>3875484.53</v>
       </c>
       <c r="I187" s="1">
-        <v>37544.5</v>
+        <v>-161006.42</v>
       </c>
       <c r="J187" s="1">
-        <v>2.4131732928315</v>
+        <v>-4.1544849103036</v>
       </c>
       <c r="K187">
-        <v>1.4</v>
+        <v>1.53</v>
       </c>
       <c r="L187" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="M187" s="1">
-        <v>1593359.0</v>
+        <v>3714478.11</v>
       </c>
       <c r="N187" s="1">
-        <v>1617117.68</v>
+        <v>3773783.42</v>
       </c>
       <c r="O187" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="B188" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="C188" s="1">
-        <v>100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.494</v>
+        <v>94.154</v>
       </c>
       <c r="E188" s="1">
-        <v>101.2434</v>
+        <v>91.5185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>101243.4</v>
+        <v>1555814.5</v>
       </c>
       <c r="I188" s="1">
-        <v>250.6</v>
+        <v>44803.5</v>
       </c>
       <c r="J188" s="1">
-        <v>0.24752230762697</v>
+        <v>2.8797456252015</v>
       </c>
       <c r="K188">
-        <v>4.61</v>
+        <v>0.12</v>
       </c>
       <c r="L188" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="M188" s="1">
-        <v>101494.0</v>
+        <v>1600618.0</v>
       </c>
       <c r="N188" s="1">
-        <v>106101.88</v>
+        <v>1602654.46</v>
       </c>
       <c r="O188" s="1">
-        <v>0.02</v>
+        <v>0.33</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B189" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="C189" s="1">
-        <v>2413000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.754</v>
+        <v>102.303</v>
       </c>
       <c r="E189" s="1">
-        <v>102.38671778</v>
+        <v>101.2434</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>2470591.5</v>
+        <v>101243.4</v>
       </c>
       <c r="I189" s="1">
-        <v>8862.52</v>
+        <v>1059.6</v>
       </c>
       <c r="J189" s="1">
-        <v>0.35872057359543</v>
+        <v>1.046586740469</v>
       </c>
       <c r="K189">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.0</v>
+      </c>
+      <c r="L189">
+        <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>2479454.02</v>
+        <v>102303.0</v>
       </c>
       <c r="N189" s="1">
-        <v>2583923.7</v>
+        <v>102303.0</v>
       </c>
       <c r="O189" s="1">
-        <v>0.51</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="B190" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="C190" s="1">
-        <v>3338000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.866</v>
+        <v>103.344</v>
       </c>
       <c r="E190" s="1">
-        <v>90.92355123</v>
+        <v>102.38671778</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>3035028.14</v>
+        <v>2470591.5</v>
       </c>
       <c r="I190" s="1">
-        <v>231738.94</v>
+        <v>23099.22</v>
       </c>
       <c r="J190" s="1">
-        <v>7.6354791227735</v>
+        <v>0.93496719307907</v>
       </c>
       <c r="K190">
-        <v>1.3</v>
+        <v>4.62</v>
       </c>
       <c r="L190" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="M190" s="1">
-        <v>3266767.08</v>
+        <v>2493690.72</v>
       </c>
       <c r="N190" s="1">
-        <v>3310114.72</v>
+        <v>2605267.18</v>
       </c>
       <c r="O190" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B191" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C191" s="1">
-        <v>1000000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.511</v>
+        <v>99.631</v>
       </c>
       <c r="E191" s="1">
-        <v>97.7673</v>
+        <v>90.92355123</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>977673.0</v>
+        <v>3035028.14</v>
       </c>
       <c r="I191" s="1">
-        <v>7437.0</v>
+        <v>290654.64</v>
       </c>
       <c r="J191" s="1">
-        <v>0.76068378691035</v>
+        <v>9.5766703500812</v>
       </c>
       <c r="K191">
-        <v>0.88</v>
+        <v>1.6</v>
       </c>
       <c r="L191" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="M191" s="1">
-        <v>985110.0</v>
+        <v>3325682.78</v>
       </c>
       <c r="N191" s="1">
-        <v>993915.25</v>
+        <v>3379229.86</v>
       </c>
       <c r="O191" s="1">
-        <v>0.2</v>
+        <v>0.69</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="B192" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="C192" s="1">
-        <v>3432300.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.207</v>
+        <v>99.667</v>
       </c>
       <c r="E192" s="1">
-        <v>103.09125717</v>
+        <v>97.7673</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3538401.22</v>
+        <v>977673.0</v>
       </c>
       <c r="I192" s="1">
-        <v>38295.64</v>
+        <v>18997.0</v>
       </c>
       <c r="J192" s="1">
-        <v>1.0822865361775</v>
+        <v>1.9430832190313</v>
       </c>
       <c r="K192">
-        <v>1.59</v>
+        <v>1.09</v>
       </c>
       <c r="L192" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="M192" s="1">
-        <v>3576696.86</v>
+        <v>996670.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3631399.14</v>
+        <v>1007607.5</v>
       </c>
       <c r="O192" s="1">
-        <v>0.72</v>
+        <v>0.2</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="B193" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="C193" s="1">
-        <v>4900000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.728</v>
+        <v>104.086</v>
       </c>
       <c r="E193" s="1">
-        <v>100.27195449</v>
+        <v>103.09125717</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4913325.77</v>
+        <v>3538401.22</v>
       </c>
       <c r="I193" s="1">
-        <v>218346.23</v>
+        <v>34142.55</v>
       </c>
       <c r="J193" s="1">
-        <v>4.4439599615639</v>
+        <v>0.96491460061163</v>
       </c>
       <c r="K193">
-        <v>5.79</v>
+        <v>1.97</v>
       </c>
       <c r="L193" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="M193" s="1">
-        <v>5131672.0</v>
+        <v>3572543.77</v>
       </c>
       <c r="N193" s="1">
-        <v>5415469.26</v>
+        <v>3640117.18</v>
       </c>
       <c r="O193" s="1">
-        <v>1.08</v>
+        <v>0.74</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="B194" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="C194" s="1">
-        <v>-18500000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>8.97106665</v>
+        <v>105.195</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0889216114</v>
+        <v>100.27195449</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-1645049.81</v>
+        <v>4913325.77</v>
       </c>
       <c r="I194" s="1">
-        <v>39360.81</v>
+        <v>241229.23</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.3926819577579</v>
+        <v>4.9096933786257</v>
       </c>
       <c r="K194">
-        <v>0.0</v>
+        <v>6.18</v>
       </c>
       <c r="L194" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="M194" s="1">
-        <v>-1605689.0</v>
+        <v>5154555.0</v>
       </c>
       <c r="N194" s="1">
-        <v>-1659647.33</v>
+        <v>5457146.78</v>
       </c>
       <c r="O194" s="1">
-        <v>-0.33</v>
+        <v>1.11</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>