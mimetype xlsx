--- v4 (2026-07-28)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1692 +163,1698 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>20 347.26</t>
+    <t>38 693.15</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>6 321.88</t>
+    <t>29 080.63</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
+    <t>2 216.25</t>
+  </si>
+  <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>51 765.75</t>
+    <t>78 625.34</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>17 273.91</t>
+    <t>38 002.59</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>16 875.00</t>
-[...8 lines deleted...]
-    <t>12 678.75</t>
+    <t>27 000.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>46 844.53</t>
+    <t>80 572.59</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>36 882.56</t>
+    <t>55 850.74</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>20 387.67</t>
+    <t>47 736.99</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>10 969.86</t>
+    <t>16 771.23</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>6 905.45</t>
+    <t>31 765.05</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>52 695.91</t>
+    <t>79 796.66</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>82 180.36</t>
+    <t>124 444.55</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
+  </si>
+  <si>
+    <t>7 795.56</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>33 169.32</t>
+    <t>55 973.22</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>10 817.50</t>
+    <t>49 760.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>5 944.53</t>
+    <t>27 344.84</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>54 985.14</t>
+    <t>74 912.64</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>187 239.45</t>
+    <t>222 996.99</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>22 517.92</t>
-[...8 lines deleted...]
-    <t>14 582.00</t>
+    <t>1 535.31</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>5 888.20</t>
+    <t>32 875.78</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>21 216.22</t>
+    <t>34 384.91</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>44 237.81</t>
+    <t>2 949.19</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>60 140.21</t>
+    <t>14 214.96</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>7 322.24</t>
+    <t>13 699.68</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>52 822.60</t>
-[...8 lines deleted...]
-    <t>13 759.93</t>
+    <t>66 723.29</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>5 625.00</t>
+    <t>25 875.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>135 808.75</t>
+    <t>8 730.56</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>12 875.42</t>
-[...8 lines deleted...]
-    <t>176 103.13</t>
+    <t>36 051.17</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>9 125.34</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>1 442.00</t>
+    <t>27 398.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>82 514.25</t>
+    <t>17 681.63</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>5 137.71</t>
+    <t>23 633.46</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 598.75</t>
+    <t>12 622.50</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>165 590.75</t>
+    <t>164 015.75</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>34 485.00</t>
+    <t>2 299.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 484.38</t>
+    <t>25 228.13</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>19 778.65</t>
+    <t>29 950.52</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>3 004.75</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>62 113.81</t>
+    <t>98 847.78</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>51 226.03</t>
+    <t>61 397.26</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>7 740.63</t>
+    <t>21 673.75</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>8 518.59</t>
+    <t>39 185.53</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>48 475.63</t>
+    <t>11 457.88</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>24 164.38</t>
+    <t>36 821.92</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>11 123.44</t>
+    <t>24 471.56</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>50 186.30</t>
+    <t>63 145.21</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>3 467.40</t>
+    <t>16 181.20</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>7 796.88</t>
+    <t>35 865.63</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>8 498.63</t>
+    <t>18 443.84</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>17 676.37</t>
+    <t>39 280.82</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>46 735.00</t>
+    <t>67 765.75</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>165 687.04</t>
+    <t>26 984.38</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
+  </si>
+  <si>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
+    <t>31 290.00</t>
+  </si>
+  <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>45 421.88</t>
+    <t>3 028.13</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>88 865.75</t>
+    <t>105 836.64</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>69 586.33</t>
+    <t>5 764.55</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>34 113.33</t>
+    <t>49 464.33</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>89 863.01</t>
+    <t>2 808.22</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>59 847.13</t>
+    <t>9 207.25</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>104 629.22</t>
+    <t>6 975.28</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>8 679.31</t>
+    <t>17 200.81</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>18 909.08</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>38 332.19</t>
+    <t>58 410.96</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>6 824.04</t>
+    <t>25 590.15</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>3 688.33</t>
+    <t>16 966.33</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>30 234.38</t>
+    <t>66 515.63</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
+    <t>14 484.58</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>17 060.96</t>
+  </si>
+  <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>3 611.20</t>
+    <t>16 611.51</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
+    <t>9 897.22</t>
+  </si>
+  <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>24 530.63</t>
+    <t>39 414.38</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>4 667.75</t>
-[...8 lines deleted...]
-    <t>49 417.81</t>
+    <t>16 892.82</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>33 801.37</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>6 458.33</t>
+    <t>29 708.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>109 469.69</t>
+    <t>32 412.81</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>22 422.81</t>
+    <t>5 299.94</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>11 415.94</t>
+    <t>2 698.31</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
+    <t>26 295.75</t>
+  </si>
+  <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>55 904.06</t>
+    <t>3 726.94</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>5 558.77</t>
+    <t>33 352.60</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>20 012.20</t>
+    <t>32 379.29</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>33 575.01</t>
+    <t>42 326.79</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>1 153.22</t>
+    <t>11 532.22</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>11 701.82</t>
+    <t>53 828.39</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>12 668.49</t>
+    <t>17 791.78</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>26 229.45</t>
+    <t>45 724.32</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>9 266.10</t>
-[...8 lines deleted...]
-    <t>12 163.89</t>
+    <t>26 839.73</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>6 046.88</t>
+    <t>27 815.63</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>17 244.79</t>
+    <t>48 285.42</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>45 375.00</t>
+    <t>3 025.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>2 826.56</t>
+    <t>6 218.44</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>3 584.12</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>13 000.87</t>
+    <t>21 260.24</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>7 563.65</t>
-[...17 lines deleted...]
-    <t>5 981.94</t>
+    <t>34 792.77</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>2 662.50</t>
+    <t>12 247.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>2 245.23</t>
+    <t>10 477.74</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>27 066.99</t>
+    <t>42 414.25</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>107 075.84</t>
-[...8 lines deleted...]
-    <t>66 232.04</t>
+    <t>133 366.78</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>39 985.17</t>
+    <t>8 694.96</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>52 599.90</t>
+    <t>15 574.27</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>24 471.18</t>
+    <t>3 777.43</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>115 130.11</t>
-[...8 lines deleted...]
-    <t>47 886.94</t>
+    <t>7 675.34</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>10 757.77</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>29 093.75</t>
+    <t>90 944.69</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>24 914.18</t>
+    <t>5 045.63</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>56 641.52</t>
-[...8 lines deleted...]
-    <t>66 375.00</t>
+    <t>3 381.58</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
+  </si>
+  <si>
+    <t>2 891.63</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>44 887.45</t>
+    <t>10 609.76</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>5 288.27</t>
+    <t>24 678.59</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>12 400.00</t>
+    <t>23 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>99 899.59</t>
+    <t>119 044.11</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>15 487.50</t>
+    <t>23 452.50</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>4 854.51</t>
+    <t>16 770.14</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>12 188.46</t>
+    <t>32 133.21</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>53 236.46</t>
+    <t>8 217.71</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>5 435.30</t>
+    <t>15 400.02</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>17 760.42</t>
+    <t>49 729.17</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>38 728.77</t>
+    <t>60 917.12</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>12 662.22</t>
+    <t>20 487.18</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>12 278.77</t>
+    <t>15 706.85</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
+    <t>17 211.19</t>
+  </si>
+  <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>50 203.13</t>
+    <t>76 021.88</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>117 950.71</t>
+    <t>13 602.88</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>12 859.80</t>
+    <t>35 675.57</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>22 189.78</t>
+    <t>32 259.09</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>62 823.75</t>
+    <t>100 518.00</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>50 027.88</t>
+    <t>72 398.08</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>66 307.50</t>
+    <t>4 420.50</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
+    <t>11 921.44</t>
+  </si>
+  <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>49 295.34</t>
+    <t>60 054.25</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>40 704.90</t>
+    <t>62 026.52</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>9 085.00</t>
+    <t>33 614.50</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>9 535.00</t>
+    <t>20 977.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>36 606.60</t>
+    <t>68 065.39</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>74 970.00</t>
+    <t>108 706.50</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>43 906.44</t>
-[...8 lines deleted...]
-    <t>17 313.75</t>
+    <t>55 086.32</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>13 665.75</t>
+    <t>39 583.56</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>7 301.25</t>
+    <t>16 062.75</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>6 773.08</t>
+    <t>24 512.09</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>58 752.43</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>17 344.69</t>
+    <t>26 264.81</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>30 476.04</t>
+    <t>52 418.79</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>29 227.50</t>
+    <t>1 948.50</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>2 833.33</t>
+    <t>21 958.33</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>131 568.49</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>47 373.29</t>
+    <t>6 860.27</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>30 170.57</t>
+    <t>51 893.39</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 825.94</t>
+    <t>5 268.44</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>8 737.46</t>
+    <t>31 205.21</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>42 403.47</t>
+    <t>3 492.08</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
+    <t>32 040.00</t>
+  </si>
+  <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>23 033.26</t>
+    <t>35 576.12</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>29 596.93</t>
+    <t>2 690.63</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>48 255.58</t>
+    <t>5 878.16</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
+    <t>10 177.50</t>
+  </si>
+  <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
+    <t>16 540.88</t>
+  </si>
+  <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
+    <t>18 281.25</t>
+  </si>
+  <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>75 094.25</t>
+    <t>5 202.31</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>62 343.75</t>
+    <t>16 406.25</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>7 365.79</t>
+    <t>16 204.72</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>11 101.42</t>
+    <t>30 796.61</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>6 820.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>80 564.38</t>
+    <t>101 867.47</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>100 501.56</t>
-[...8 lines deleted...]
-    <t>77 506.85</t>
+    <t>6 904.69</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>18 854.79</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 808.22</t>
+    <t>18 253.42</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>3 178.08</t>
+    <t>5 909.25</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 559.38</t>
+    <t>11 773.13</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>3 032.53</t>
+    <t>7 797.95</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>62 906.25</t>
+    <t>100 650.00</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>3 573.26</t>
+    <t>16 675.20</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>110 497.81</t>
+    <t>135 202.60</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>25 315.07</t>
+    <t>67 506.85</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>49 571.65</t>
+    <t>6 526.24</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>59 305.31</t>
+    <t>89 805.19</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>2 036.46</t>
+    <t>9 367.71</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>111 576.46</t>
+    <t>1 421.36</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>53 547.08</t>
+    <t>81 085.58</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>10 937.50</t>
+    <t>16 562.50</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>67 573.41</t>
+    <t>102 325.44</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>302 591.78</t>
+    <t>11 276.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2157,10056 +2163,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2009712.079</v>
+      </c>
+      <c r="C2">
+        <v>135.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>272035011.5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>272035011.5</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56426882.27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56426882.27</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>413254.3495</v>
+      </c>
+      <c r="C4">
+        <v>125.59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>51901345.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>51901345.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>133.84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>133.84</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>133.84</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>129.74</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1427.2</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1427.2</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11128.18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86224481.59</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86224481.59</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.63</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>311617.39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>311617.39</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>48477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>130000.0</v>
+        <v>91.14</v>
       </c>
       <c r="D3" s="1">
-        <v>90.79</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>92.0360616375</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>4461632.16</v>
       </c>
       <c r="H3" s="1">
-        <v>11964688.0</v>
+        <v>-43438.38</v>
       </c>
       <c r="I3" s="1">
-        <v>-161988.0</v>
-[...2 lines deleted...]
-        <v>-1.3538840294039</v>
+        <v>-0.97359841515935</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>4418193.78</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4418193.78</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.16</v>
+      </c>
+      <c r="I4" s="1">
+        <v>957.57575757576</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>936.36363636364</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="M5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>341.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4809.2451612903</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1639952.6</v>
+      </c>
+      <c r="H6" s="1">
+        <v>833.69</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.050836225388466</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.066739167178046</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
+      <c r="L6" s="1">
+        <v>1640786.29</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1640786.29</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.731</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>40025.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.5989214021772</v>
+      </c>
+      <c r="J7">
+        <v>1.55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2543275.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2581968.15</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.875</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>51765.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.1386430678466</v>
+      </c>
+      <c r="J8">
+        <v>1.22</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2472225.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2501305.63</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.497</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>23592.72</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.497</v>
+      </c>
+      <c r="J9">
+        <v>0.14</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1599592.72</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1601808.97</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.793</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>47978.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.0670076726343</v>
+      </c>
+      <c r="J10">
+        <v>1.71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4544478.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4623103.34</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>103.069</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>68090.16</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.6372993749127</v>
+      </c>
+      <c r="J11">
+        <v>1.48</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2649903.99</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2687906.58</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.053</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11949.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.1919451679287</v>
+      </c>
+      <c r="J12">
+        <v>2.7</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>990530.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1017530.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.346</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-87738.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.6102944661189</v>
+      </c>
+      <c r="J13">
+        <v>1.48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5360840.46</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5441413.05</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.011</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-12164.24</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.66605045621421</v>
+      </c>
+      <c r="J14">
+        <v>2.88</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1814159.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1870010.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.969</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>34471.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0559458101587</v>
+      </c>
+      <c r="J15">
+        <v>1.45</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3298977.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3346713.99</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.186</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>248160.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.77191009914</v>
+      </c>
+      <c r="J16">
+        <v>0.76</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2050092.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2066863.23</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.611</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>7062.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.20779213152055</v>
+      </c>
+      <c r="J17">
+        <v>0.9</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3405713.44</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3437478.49</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-2562.83</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.080759978679338</v>
+      </c>
+      <c r="J18">
+        <v>2.46</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3170828.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3250624.96</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.755</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>9108.57</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.20684411427637</v>
+      </c>
+      <c r="J19">
+        <v>2.93</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4412700.15</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4537144.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.31</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>70766.4</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4.2427402553652</v>
+      </c>
+      <c r="J20">
+        <v>0.46</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1738707.3</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1746502.86</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.952</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33884.99</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4697168388529</v>
+      </c>
+      <c r="J21">
+        <v>2.64</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2271660.48</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2327633.7</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>102.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>88502.68</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.0462870826742</v>
+      </c>
+      <c r="J22">
+        <v>1.15</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4413540.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4463300.5</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-37098.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.1375086493029</v>
+      </c>
+      <c r="J23">
+        <v>0.84</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3224248.53</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3251593.37</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>18262.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.68687909389973</v>
+      </c>
+      <c r="J24">
+        <v>2.82</v>
+      </c>
+      <c r="K24" t="s">
+        <v>102</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2676954.07</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2751866.71</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.65</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1507584.33</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.213621195054</v>
+      </c>
+      <c r="J25">
+        <v>4.7</v>
+      </c>
+      <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4634469.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4857465.99</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>7326.15</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.507</v>
+      </c>
+      <c r="J26">
+        <v>0.11</v>
+      </c>
+      <c r="K26" t="s">
+        <v>108</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1452326.15</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1453861.46</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.198</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>21911.25</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.74682258496476</v>
+      </c>
+      <c r="J27">
+        <v>1.11</v>
+      </c>
+      <c r="K27" t="s">
+        <v>111</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2955841.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2988716.78</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>27630.69</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.613</v>
+      </c>
+      <c r="J28">
+        <v>2.01</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1740630.69</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1775015.6</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5145.63</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.229</v>
+      </c>
+      <c r="J29">
+        <v>0.13</v>
+      </c>
+      <c r="K29" t="s">
+        <v>117</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2252145.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2255094.82</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.697</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-18741.54</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.7933642002563</v>
+      </c>
+      <c r="J30">
+        <v>0.62</v>
+      </c>
+      <c r="K30" t="s">
+        <v>120</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2343545.54</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2357760.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.738</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18562.58</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3375767382996</v>
+      </c>
+      <c r="J31">
+        <v>1.73</v>
+      </c>
+      <c r="K31" t="s">
+        <v>123</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812657.58</v>
+      </c>
+      <c r="M31" s="1">
+        <v>826357.26</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.122</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-8736.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.46846893337911</v>
+      </c>
+      <c r="J32">
+        <v>3.71</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1856196.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1922919.29</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.475</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>67095.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.5359730584754</v>
+      </c>
+      <c r="J33">
+        <v>0.96</v>
+      </c>
+      <c r="K33" t="s">
+        <v>129</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2712825.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2738700.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.285</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>230737.18</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.4058245348231</v>
+      </c>
+      <c r="J34">
+        <v>0.21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>132</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4499044.05</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4507774.61</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.588</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>57635.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.4207439520378</v>
+      </c>
+      <c r="J35">
+        <v>1.52</v>
+      </c>
+      <c r="K35" t="s">
+        <v>135</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2438516.76</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474567.93</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-11219.37</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.21376281112738</v>
+      </c>
+      <c r="J36">
+        <v>0.18</v>
+      </c>
+      <c r="K36" t="s">
+        <v>138</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5237294.13</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5246419.47</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>96.478</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-89047.59</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.5993603434137</v>
+      </c>
+      <c r="J37">
+        <v>1.11</v>
+      </c>
+      <c r="K37" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2384936.16</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2412334.16</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>54103.68</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.616</v>
+      </c>
+      <c r="J38">
+        <v>0.53</v>
+      </c>
+      <c r="K38" t="s">
+        <v>144</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3402103.68</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3419785.31</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.491</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>14931.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.7663656500329</v>
+      </c>
+      <c r="J39">
+        <v>1.25</v>
+      </c>
+      <c r="K39" t="s">
+        <v>147</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1963224.27</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1986857.73</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.559</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>24873.48</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.559</v>
+      </c>
+      <c r="J40">
+        <v>1.3</v>
+      </c>
+      <c r="K40" t="s">
+        <v>150</v>
+      </c>
+      <c r="L40" s="1">
+        <v>996873.48</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1009495.98</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.739</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>110313.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5.1760834006661</v>
+      </c>
+      <c r="J41">
+        <v>7.81</v>
+      </c>
+      <c r="K41" t="s">
+        <v>153</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2241519.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2405534.75</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.566</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>8959.95</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.46233024380972</v>
+      </c>
+      <c r="J42">
+        <v>0.12</v>
+      </c>
+      <c r="K42" t="s">
+        <v>156</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1946957.76</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1949256.76</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>71199.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>2.7230483271375</v>
+      </c>
+      <c r="J43">
+        <v>0.93</v>
+      </c>
+      <c r="K43" t="s">
+        <v>159</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2685879.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2711107.13</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.196</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>123677.9</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.1617886589178</v>
+      </c>
+      <c r="J44">
+        <v>1.38</v>
+      </c>
+      <c r="K44" t="s">
+        <v>162</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2130853.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2160803.72</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.796</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1413.16</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.066144621735854</v>
+      </c>
+      <c r="J45">
+        <v>0.14</v>
+      </c>
+      <c r="K45" t="s">
+        <v>165</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2137883.16</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2140887.91</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30371.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.76306310137456</v>
+      </c>
+      <c r="J46">
+        <v>2.43</v>
+      </c>
+      <c r="K46" t="s">
+        <v>168</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4010546.67</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4109394.45</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.31</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>49809.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.0903778771293</v>
+      </c>
+      <c r="J47">
+        <v>3.41</v>
+      </c>
+      <c r="K47" t="s">
+        <v>171</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1661580.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1722977.26</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-12657.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.51100745250203</v>
+      </c>
+      <c r="J48">
+        <v>0.88</v>
+      </c>
+      <c r="K48" t="s">
+        <v>174</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2464392.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2486065.82</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.239</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>37028.92</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1310526563864</v>
+      </c>
+      <c r="J49">
+        <v>1.22</v>
+      </c>
+      <c r="K49" t="s">
+        <v>177</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3310874.73</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3350060.26</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.137</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>17178.85</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.89116449043442</v>
+      </c>
+      <c r="J50">
+        <v>0.6</v>
+      </c>
+      <c r="K50" t="s">
+        <v>180</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1944864.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1956322.38</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.12</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>36625.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.2929953564219</v>
+      </c>
+      <c r="J51">
+        <v>2.3</v>
+      </c>
+      <c r="K51" t="s">
+        <v>183</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1633920.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1670741.92</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.868</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11045.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.69701875361822</v>
+      </c>
+      <c r="J52">
+        <v>1.55</v>
+      </c>
+      <c r="K52" t="s">
+        <v>186</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1595731.76</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1620203.32</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.705</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>220122.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.589417067087</v>
+      </c>
+      <c r="J53">
+        <v>1.47</v>
+      </c>
+      <c r="K53" t="s">
+        <v>189</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4158315.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4221460.21</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.939</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>14526.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.939</v>
+      </c>
+      <c r="J54">
+        <v>1.05</v>
+      </c>
+      <c r="K54" t="s">
+        <v>192</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1561526.33</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1577707.53</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>94.264</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-191497.74</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.3541097921505</v>
+      </c>
+      <c r="J55">
+        <v>1.2</v>
+      </c>
+      <c r="K55" t="s">
+        <v>195</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2822264.16</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2858129.79</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.714</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>317470.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.8856097023704</v>
+      </c>
+      <c r="J56">
+        <v>0.42</v>
+      </c>
+      <c r="K56" t="s">
+        <v>198</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4343416.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4361859.84</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.305</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-4808.87</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.15289241853021</v>
+      </c>
+      <c r="J57">
+        <v>1.27</v>
+      </c>
+      <c r="K57" t="s">
+        <v>201</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3140455.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3179735.82</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>203</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>92.601</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-168688.36</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-5.9567346948461</v>
+      </c>
+      <c r="J58">
+        <v>2.36</v>
+      </c>
+      <c r="K58" t="s">
+        <v>204</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2663204.76</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2730970.51</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>105.884</v>
+      </c>
+      <c r="D59" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-22213.94</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.57763282640832</v>
+      </c>
+      <c r="J59">
+        <v>0.75</v>
+      </c>
+      <c r="K59" t="s">
+        <v>207</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3823471.24</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3850455.62</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.68</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>11592.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="J60">
+        <v>0.58</v>
+      </c>
+      <c r="K60" t="s">
+        <v>210</v>
+      </c>
+      <c r="L60" s="1">
+        <v>701592.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>705619.4</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>101.286</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H61" s="1">
+        <v>21585.9</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.51345292622212</v>
+      </c>
+      <c r="J61">
+        <v>0.75</v>
+      </c>
+      <c r="K61" t="s">
+        <v>213</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4225651.92</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4256941.92</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="D62" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-14896.95</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.75274304057113</v>
+      </c>
+      <c r="J62">
+        <v>0.16</v>
+      </c>
+      <c r="K62" t="s">
+        <v>216</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1964125.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1967153.13</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>218</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-25769.17</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.3592989277276</v>
+      </c>
+      <c r="J63">
+        <v>6.23</v>
+      </c>
+      <c r="K63" t="s">
+        <v>219</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1870000.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1975836.64</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>221</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>101.998</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2856.35</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.17733021484791</v>
+      </c>
+      <c r="J64">
+        <v>0.36</v>
+      </c>
+      <c r="K64" t="s">
+        <v>222</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1613608.36</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1619372.91</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>224</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>97.126</v>
+      </c>
+      <c r="D65" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H65" s="1">
+        <v>106953.63</v>
+      </c>
+      <c r="I65" s="1">
+        <v>3.9133997361247</v>
+      </c>
+      <c r="J65">
+        <v>1.69</v>
+      </c>
+      <c r="K65" t="s">
+        <v>225</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2839964.24</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2889428.57</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.753</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5758.1</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.27826292528896</v>
+      </c>
+      <c r="J66">
+        <v>0.14</v>
+      </c>
+      <c r="K66" t="s">
+        <v>228</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2075060.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2077868.22</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>33401.07</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J67">
+        <v>0.33</v>
+      </c>
+      <c r="K67" t="s">
+        <v>231</v>
+      </c>
+      <c r="L67" s="1">
+        <v>2866401.07</v>
+      </c>
+      <c r="M67" s="1">
+        <v>2875608.32</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>105.399</v>
+      </c>
+      <c r="D68" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-18155.15</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.48382230437412</v>
+      </c>
+      <c r="J68">
+        <v>0.2</v>
+      </c>
+      <c r="K68" t="s">
+        <v>234</v>
+      </c>
+      <c r="L68" s="1">
+        <v>3734286.57</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3741261.85</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>236</v>
+      </c>
+      <c r="B69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.193</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>31546.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.193</v>
+      </c>
+      <c r="J69">
+        <v>1.74</v>
+      </c>
+      <c r="K69" t="s">
+        <v>237</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1019546.84</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1036747.65</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>93.277</v>
+      </c>
+      <c r="D70" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H70" s="1">
+        <v>480.86</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.027881975850194</v>
+      </c>
+      <c r="J70">
+        <v>1.26</v>
+      </c>
+      <c r="K70" t="s">
+        <v>240</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1725107.56</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1744016.64</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>102.475</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H71" s="1">
+        <v>29716.07</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.1279012868403</v>
+      </c>
+      <c r="J71">
+        <v>2.25</v>
+      </c>
+      <c r="K71" t="s">
+        <v>243</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2664350.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2722760.96</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>103.527</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>58550.59</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.5019801980198</v>
+      </c>
+      <c r="J72">
+        <v>1.1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>246</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2398720.59</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2424310.74</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>248</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>98.067</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-43172.43</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.9505071290615</v>
+      </c>
+      <c r="J73">
+        <v>0.77</v>
+      </c>
+      <c r="K73" t="s">
+        <v>249</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2170222.71</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2187189.04</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.189</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>44255.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.97172970302465</v>
+      </c>
+      <c r="J74">
+        <v>1.48</v>
+      </c>
+      <c r="K74" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1">
+        <v>4598505.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>4665020.63</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>254</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>102.188</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H75" s="1">
+        <v>32346.12</v>
+      </c>
+      <c r="I75" s="1">
+        <v>1.7446249236453</v>
+      </c>
+      <c r="J75">
+        <v>0.78</v>
+      </c>
+      <c r="K75" t="s">
+        <v>255</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1886390.48</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1900875.06</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>98.523</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-11153.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-0.59227121380285</v>
+      </c>
+      <c r="J76">
+        <v>0.9</v>
+      </c>
+      <c r="K76" t="s">
+        <v>258</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1871937.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1888997.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>260</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>100.048</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H77" s="1">
+        <v>219.79</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.011090808491075</v>
+      </c>
+      <c r="J77">
+        <v>0.84</v>
+      </c>
+      <c r="K77" t="s">
+        <v>261</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1981950.88</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1998562.39</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>17529.96</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J78">
+        <v>0.97</v>
+      </c>
+      <c r="K78" t="s">
+        <v>264</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1035529.96</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1045427.18</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>266</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>102.558</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H79" s="1">
+        <v>43784.4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.991109141832</v>
+      </c>
+      <c r="J79">
+        <v>2.68</v>
+      </c>
+      <c r="K79" t="s">
+        <v>267</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1507602.6</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1547016.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>269</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>96.403</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-26866.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.60549522332</v>
+      </c>
+      <c r="J80">
+        <v>0.99</v>
+      </c>
+      <c r="K80" t="s">
+        <v>270</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1646563.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1663456.06</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>4587059.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>24393.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.53177864073691</v>
+      </c>
+      <c r="J81">
+        <v>0.72</v>
+      </c>
+      <c r="K81" t="s">
+        <v>272</v>
+      </c>
+      <c r="L81" s="1">
+        <v>4611452.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>4645253.37</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>274</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.559</v>
+      </c>
+      <c r="D82" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H82" s="1">
+        <v>184694.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>4.8633828816829</v>
+      </c>
+      <c r="J82">
+        <v>0.74</v>
+      </c>
+      <c r="K82" t="s">
+        <v>275</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3982360.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>4012068.33</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>277</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>104.122</v>
+      </c>
+      <c r="D83" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-7590.55</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.23536878523173</v>
+      </c>
+      <c r="J83">
+        <v>1.05</v>
+      </c>
+      <c r="K83" t="s">
+        <v>278</v>
+      </c>
+      <c r="L83" s="1">
+        <v>3217369.8</v>
+      </c>
+      <c r="M83" s="1">
+        <v>3249782.61</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>27269.68</v>
+      </c>
+      <c r="I84" s="1">
+        <v>2.351100238158</v>
+      </c>
+      <c r="J84">
+        <v>0.45</v>
+      </c>
+      <c r="K84" t="s">
+        <v>281</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1187138.56</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1192438.5</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>103.731</v>
+      </c>
+      <c r="D85" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-10442.48</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2.6557013942707</v>
+      </c>
+      <c r="J85">
+        <v>0.73</v>
+      </c>
+      <c r="K85" t="s">
+        <v>284</v>
+      </c>
+      <c r="L85" s="1">
+        <v>382767.39</v>
+      </c>
+      <c r="M85" s="1">
+        <v>385465.7</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>97.94</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-55558.2</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-2.06</v>
+      </c>
+      <c r="J86">
+        <v>0.98</v>
+      </c>
+      <c r="K86" t="s">
+        <v>287</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2641441.8</v>
+      </c>
+      <c r="M86" s="1">
+        <v>2667737.55</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>216133.18</v>
+      </c>
+      <c r="I87" s="1">
+        <v>5.0477327776078</v>
+      </c>
+      <c r="J87">
+        <v>0.08</v>
+      </c>
+      <c r="K87" t="s">
+        <v>290</v>
+      </c>
+      <c r="L87" s="1">
+        <v>4497920.46</v>
+      </c>
+      <c r="M87" s="1">
+        <v>4501647.4</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>292</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>97.444</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2767.11</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.077036599184555</v>
+      </c>
+      <c r="J88">
+        <v>0.9</v>
+      </c>
+      <c r="K88" t="s">
+        <v>293</v>
+      </c>
+      <c r="L88" s="1">
+        <v>3594709.16</v>
+      </c>
+      <c r="M88" s="1">
+        <v>3628061.76</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>295</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-12083.2</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.57375653778652</v>
+      </c>
+      <c r="J89">
+        <v>1.53</v>
+      </c>
+      <c r="K89" t="s">
+        <v>296</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2093897.16</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2126276.45</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>298</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.484</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-20719.55</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.4282378671264</v>
+      </c>
+      <c r="J90">
+        <v>2.92</v>
+      </c>
+      <c r="K90" t="s">
+        <v>299</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1429987.68</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1472314.47</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>301</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>103.551</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>43680.95</v>
+      </c>
+      <c r="I91" s="1">
+        <v>3.5509993878561</v>
+      </c>
+      <c r="J91">
+        <v>0.94</v>
+      </c>
+      <c r="K91" t="s">
+        <v>302</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1273783.95</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1285316.17</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>304</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>105.37</v>
+      </c>
+      <c r="D92" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-66662.17</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.5250918155574</v>
+      </c>
+      <c r="J92">
+        <v>1.32</v>
+      </c>
+      <c r="K92" t="s">
+        <v>305</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4304364.5</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4358192.89</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>307</v>
+      </c>
+      <c r="B93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.397</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.71515837778241</v>
+      </c>
+      <c r="J93">
+        <v>2.22</v>
+      </c>
+      <c r="K93" t="s">
+        <v>308</v>
+      </c>
+      <c r="L93" s="1">
+        <v>811176.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>828967.78</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>310</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>105.686</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-13578.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.55552319757944</v>
+      </c>
+      <c r="J94">
+        <v>1.99</v>
+      </c>
+      <c r="K94" t="s">
+        <v>311</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2430778.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2476502.32</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>313</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H95" s="1">
+        <v>89141.72</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2.9766771659353</v>
+      </c>
+      <c r="J95">
+        <v>0.86</v>
+      </c>
+      <c r="K95" t="s">
+        <v>314</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3083813.8</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3110653.53</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>316</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.348</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>82732.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>3.9466666666667</v>
+      </c>
+      <c r="J96">
+        <v>1.29</v>
+      </c>
+      <c r="K96" t="s">
+        <v>317</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2178982.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2206797.63</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>319</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>76.483</v>
+      </c>
+      <c r="D97" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-151011.7</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-6.1558282208589</v>
+      </c>
+      <c r="J97">
+        <v>1.6</v>
+      </c>
+      <c r="K97" t="s">
+        <v>320</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2302138.3</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2350423.72</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>322</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.593</v>
+      </c>
+      <c r="D98" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>79706.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.8148889122881</v>
+      </c>
+      <c r="J98">
+        <v>0.14</v>
+      </c>
+      <c r="K98" t="s">
+        <v>323</v>
+      </c>
+      <c r="L98" s="1">
+        <v>2169046.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2172071.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>325</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>96.793</v>
+      </c>
+      <c r="D99" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H99" s="1">
+        <v>42096.19</v>
+      </c>
+      <c r="I99" s="1">
+        <v>4.5231965677844</v>
+      </c>
+      <c r="J99">
+        <v>0.62</v>
+      </c>
+      <c r="K99" t="s">
+        <v>326</v>
+      </c>
+      <c r="L99" s="1">
+        <v>972769.65</v>
+      </c>
+      <c r="M99" s="1">
+        <v>978988.09</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>328</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>28563.26</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.331</v>
+      </c>
+      <c r="J100">
+        <v>0.17</v>
+      </c>
+      <c r="K100" t="s">
+        <v>329</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2174563.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2178147.38</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>331</v>
+      </c>
+      <c r="B101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.903</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>16765.43</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.903</v>
+      </c>
+      <c r="J101">
+        <v>2.41</v>
+      </c>
+      <c r="K101" t="s">
+        <v>332</v>
+      </c>
+      <c r="L101" s="1">
+        <v>897765.43</v>
+      </c>
+      <c r="M101" s="1">
+        <v>919025.67</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>334</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.36</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H102" s="1">
+        <v>41068.12</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.3000901576397</v>
+      </c>
+      <c r="J102">
+        <v>1.1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>335</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3199935.2</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3234727.97</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>337</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.632</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8076.96</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.632</v>
+      </c>
+      <c r="J103">
+        <v>0.96</v>
+      </c>
+      <c r="K103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1286076.96</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1298324.46</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>340</v>
+      </c>
+      <c r="B104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>10502.44</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.063</v>
+      </c>
+      <c r="J104">
+        <v>1.06</v>
+      </c>
+      <c r="K104" t="s">
+        <v>341</v>
+      </c>
+      <c r="L104" s="1">
+        <v>998502.44</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1008980.18</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>343</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.416</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-8845.77</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.41772979562437</v>
+      </c>
+      <c r="J105">
+        <v>2.02</v>
+      </c>
+      <c r="K105" t="s">
+        <v>344</v>
+      </c>
+      <c r="L105" s="1">
+        <v>2108736.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>2151150.25</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>346</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>102.693</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H106" s="1">
+        <v>33177.67</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.91092269166193</v>
+      </c>
+      <c r="J106">
+        <v>3.73</v>
+      </c>
+      <c r="K106" t="s">
+        <v>347</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3675382.47</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3808749.25</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>349</v>
+      </c>
+      <c r="B107" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.391</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H107" s="1">
+        <v>27178.41</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.9069652212603</v>
+      </c>
+      <c r="J107">
+        <v>0.93</v>
+      </c>
+      <c r="K107" t="s">
+        <v>350</v>
+      </c>
+      <c r="L107" s="1">
+        <v>962119.42</v>
+      </c>
+      <c r="M107" s="1">
+        <v>970814.38</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>352</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.997</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H108" s="1">
+        <v>40281.6</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.8536866997234</v>
+      </c>
+      <c r="J108">
+        <v>0.72</v>
+      </c>
+      <c r="K108" t="s">
+        <v>353</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2213334.9</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2228909.17</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>355</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>102.746</v>
+      </c>
+      <c r="D109" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3849.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.34172114169841</v>
+      </c>
+      <c r="J109">
+        <v>0.34</v>
+      </c>
+      <c r="K109" t="s">
+        <v>356</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1130206.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1133983.43</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>358</v>
+      </c>
+      <c r="B110" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>103.142</v>
+      </c>
+      <c r="D110" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-8059.3</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.1619870297498</v>
+      </c>
+      <c r="J110">
+        <v>0.14</v>
+      </c>
+      <c r="K110" t="s">
+        <v>359</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4967215.58</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4974890.92</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>361</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-7063.43</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.409</v>
+      </c>
+      <c r="J111">
+        <v>0.62</v>
+      </c>
+      <c r="K111" t="s">
+        <v>362</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1719936.57</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1730694.34</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>364</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.243</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-377.97</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.012425455036308</v>
+      </c>
+      <c r="J112">
+        <v>3.15</v>
+      </c>
+      <c r="K112" t="s">
+        <v>365</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3041522.7</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3132467.39</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>367</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.481</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H113" s="1">
+        <v>39420.31</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.4745237662335</v>
+      </c>
+      <c r="J113">
+        <v>0.19</v>
+      </c>
+      <c r="K113" t="s">
+        <v>368</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2712846.87</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2717892.5</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>370</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-19825.64</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.50486542778515</v>
+      </c>
+      <c r="J114">
+        <v>0.09</v>
+      </c>
+      <c r="K114" t="s">
+        <v>371</v>
+      </c>
+      <c r="L114" s="1">
+        <v>3907090.11</v>
+      </c>
+      <c r="M114" s="1">
+        <v>3910471.69</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>373</v>
+      </c>
+      <c r="B115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>104.173</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>29252.73</v>
+      </c>
+      <c r="I115" s="1">
+        <v>4.173</v>
+      </c>
+      <c r="J115">
+        <v>0.41</v>
+      </c>
+      <c r="K115" t="s">
+        <v>374</v>
+      </c>
+      <c r="L115" s="1">
+        <v>730252.73</v>
+      </c>
+      <c r="M115" s="1">
+        <v>733144.36</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>376</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>102.938</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>28512.1</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.6896416111568</v>
+      </c>
+      <c r="J116">
+        <v>0.64</v>
+      </c>
+      <c r="K116" t="s">
+        <v>377</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1715976.46</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1726586.22</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>379</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>103.711</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="H117" s="1">
+        <v>3059.55</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.16316323758911</v>
+      </c>
+      <c r="J117">
+        <v>1.36</v>
+      </c>
+      <c r="K117" t="s">
+        <v>380</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1878206.21</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1902884.8</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>382</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.961</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2212.92</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.16984730873389</v>
+      </c>
+      <c r="J118">
+        <v>1.81</v>
+      </c>
+      <c r="K118" t="s">
+        <v>383</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1305100.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1328300.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>385</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.55</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H119" s="1">
+        <v>10817.4</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.44212337912822</v>
+      </c>
+      <c r="J119">
+        <v>4.92</v>
+      </c>
+      <c r="K119" t="s">
+        <v>386</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2457510.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2576554.11</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>388</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="D120" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H120" s="1">
+        <v>78818.85</v>
+      </c>
+      <c r="I120" s="1">
+        <v>3.9292928735491</v>
+      </c>
+      <c r="J120">
+        <v>1.1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>389</v>
+      </c>
+      <c r="L120" s="1">
+        <v>2084748.48</v>
+      </c>
+      <c r="M120" s="1">
+        <v>2108200.98</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>391</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>104.475</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>56877.25</v>
+      </c>
+      <c r="I121" s="1">
+        <v>4.475</v>
+      </c>
+      <c r="J121">
+        <v>1.32</v>
+      </c>
+      <c r="K121" t="s">
+        <v>392</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1327877.25</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1344647.39</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>394</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>103.84</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H122" s="1">
+        <v>48458.82</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.6109745347921</v>
+      </c>
+      <c r="J122">
+        <v>1.75</v>
+      </c>
+      <c r="K122" t="s">
+        <v>395</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1904425.6</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1936558.81</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>397</v>
+      </c>
+      <c r="B123" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>101.457</v>
+      </c>
+      <c r="D123" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H123" s="1">
+        <v>540.31</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.021741490622366</v>
+      </c>
+      <c r="J123">
+        <v>0.34</v>
+      </c>
+      <c r="K123" t="s">
+        <v>398</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2485696.5</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2493914.21</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>400</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.828</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>11007.94</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.0747753860489</v>
+      </c>
+      <c r="J124">
+        <v>1.49</v>
+      </c>
+      <c r="K124" t="s">
+        <v>401</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1035216.36</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1050616.38</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>403</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>102.685</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H125" s="1">
+        <v>100323.63</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.5865137699082</v>
+      </c>
+      <c r="J125">
+        <v>1.28</v>
+      </c>
+      <c r="K125" t="s">
+        <v>404</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3979043.75</v>
+      </c>
+      <c r="M125" s="1">
+        <v>4028772.92</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>406</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>116.175</v>
+      </c>
+      <c r="D126" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-138632.55</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-5.9094227855913</v>
+      </c>
+      <c r="J126">
+        <v>3.21</v>
+      </c>
+      <c r="K126" t="s">
+        <v>407</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2207325.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2268242.12</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>409</v>
+      </c>
+      <c r="B127" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>107.804</v>
+      </c>
+      <c r="D127" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-34943.22</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4.7221755769044</v>
+      </c>
+      <c r="J127">
+        <v>3.13</v>
+      </c>
+      <c r="K127" t="s">
+        <v>410</v>
+      </c>
+      <c r="L127" s="1">
+        <v>705038.16</v>
+      </c>
+      <c r="M127" s="1">
+        <v>725525.34</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>412</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>96.138</v>
+      </c>
+      <c r="D128" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H128" s="1">
+        <v>38939.64</v>
+      </c>
+      <c r="I128" s="1">
+        <v>3.2158813880804</v>
+      </c>
+      <c r="J128">
+        <v>1.21</v>
+      </c>
+      <c r="K128" t="s">
+        <v>413</v>
+      </c>
+      <c r="L128" s="1">
+        <v>1249794.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1265500.85</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>415</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.978</v>
+      </c>
+      <c r="D129" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H129" s="1">
+        <v>179673.28</v>
+      </c>
+      <c r="I129" s="1">
+        <v>4.7651885922826</v>
+      </c>
+      <c r="J129">
+        <v>0.43</v>
+      </c>
+      <c r="K129" t="s">
+        <v>416</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3950211.98</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3967423.17</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>418</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.635</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H130" s="1">
+        <v>22113.41</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.57779976184734</v>
+      </c>
+      <c r="J130">
+        <v>1.99</v>
+      </c>
+      <c r="K130" t="s">
+        <v>419</v>
+      </c>
+      <c r="L130" s="1">
+        <v>3849288.75</v>
+      </c>
+      <c r="M130" s="1">
+        <v>3925310.63</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>421</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>82.522</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-266015.16</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-17.478</v>
+      </c>
+      <c r="J131">
+        <v>0.89</v>
+      </c>
+      <c r="K131" t="s">
+        <v>422</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1255984.84</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1269587.72</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>424</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D132" s="1">
         <v>0.0</v>
       </c>
-      <c r="M6" s="1">
-[...34 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E132" t="s">
+        <v>44</v>
+      </c>
+      <c r="F132">
+        <v>1.14</v>
+      </c>
+      <c r="G132" s="1">
         <v>0.0</v>
       </c>
-      <c r="I7" s="1">
-[...2 lines deleted...]
-      <c r="J7" s="1">
+      <c r="H132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="I132" s="1">
         <v>0</v>
       </c>
-      <c r="K7">
+      <c r="J132">
         <v>0.0</v>
-      </c>
-[...6245 lines deleted...]
-        <v>4.9567715615808</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
+      <c r="L132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="M132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="N132" s="1">
         <v>0.0</v>
       </c>
-      <c r="M132" s="1">
-[...5 lines deleted...]
-      <c r="O132" s="1">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>426</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.613</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-77888.65</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-2.7273685190023</v>
+      </c>
+      <c r="J133">
+        <v>1.27</v>
+      </c>
+      <c r="K133" t="s">
+        <v>427</v>
+      </c>
+      <c r="L133" s="1">
+        <v>2777928.21</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2813603.78</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>429</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.314</v>
+      </c>
+      <c r="D134" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-158.62</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.014578306626841</v>
+      </c>
+      <c r="J134">
+        <v>3.06</v>
+      </c>
+      <c r="K134" t="s">
+        <v>430</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1087896.42</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1120155.51</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>432</v>
+      </c>
+      <c r="B135" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>103.869</v>
+      </c>
+      <c r="D135" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-18402.83</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.57829570705634</v>
+      </c>
+      <c r="J135">
+        <v>3.3</v>
+      </c>
+      <c r="K135" t="s">
+        <v>433</v>
+      </c>
+      <c r="L135" s="1">
+        <v>3163849.74</v>
+      </c>
+      <c r="M135" s="1">
+        <v>3264367.74</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>435</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>101.804</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H136" s="1">
+        <v>5763.69</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.22517078202272</v>
+      </c>
+      <c r="J136">
+        <v>2.87</v>
+      </c>
+      <c r="K136" t="s">
+        <v>436</v>
+      </c>
+      <c r="L136" s="1">
+        <v>2565460.8</v>
+      </c>
+      <c r="M136" s="1">
+        <v>2637858.88</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>438</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>103.841</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>67208.48</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.2455328797268</v>
+      </c>
+      <c r="J137">
+        <v>0.15</v>
+      </c>
+      <c r="K137" t="s">
+        <v>439</v>
+      </c>
+      <c r="L137" s="1">
+        <v>3060194.27</v>
+      </c>
+      <c r="M137" s="1">
+        <v>3064614.77</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>441</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H138" s="1">
+        <v>47425.72</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3694084688822</v>
+      </c>
+      <c r="J138">
+        <v>0.58</v>
+      </c>
+      <c r="K138" t="s">
+        <v>442</v>
+      </c>
+      <c r="L138" s="1">
+        <v>2049010.53</v>
+      </c>
+      <c r="M138" s="1">
+        <v>2060931.97</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>444</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>103.239</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H139" s="1">
+        <v>46609.62</v>
+      </c>
+      <c r="I139" s="1">
+        <v>3.4336392929053</v>
+      </c>
+      <c r="J139">
+        <v>4.42</v>
+      </c>
+      <c r="K139" t="s">
+        <v>445</v>
+      </c>
+      <c r="L139" s="1">
+        <v>1404050.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1464104.65</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>447</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.777</v>
+      </c>
+      <c r="D140" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-30157.27</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.3670983706801</v>
+      </c>
+      <c r="J140">
+        <v>2.87</v>
+      </c>
+      <c r="K140" t="s">
+        <v>448</v>
+      </c>
+      <c r="L140" s="1">
+        <v>2175775.43</v>
+      </c>
+      <c r="M140" s="1">
+        <v>2237801.95</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>450</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>76.997</v>
+      </c>
+      <c r="D141" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-373667.43</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-21.078965109394</v>
+      </c>
+      <c r="J141">
+        <v>1.85</v>
+      </c>
+      <c r="K141" t="s">
+        <v>451</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1399035.49</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1432649.99</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.944</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H142" s="1">
+        <v>16531.21</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.86620185090905</v>
+      </c>
+      <c r="J142">
+        <v>1.1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>454</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1925002.08</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1945979.08</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>456</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.443</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H143" s="1">
+        <v>14379.2</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.37815571141043</v>
+      </c>
+      <c r="J143">
+        <v>1.79</v>
+      </c>
+      <c r="K143" t="s">
+        <v>457</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3816834.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3884899.39</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>459</v>
+      </c>
+      <c r="B144" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>103.715</v>
+      </c>
+      <c r="D144" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H144" s="1">
+        <v>25788.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.75186086057892</v>
+      </c>
+      <c r="J144">
+        <v>3.26</v>
+      </c>
+      <c r="K144" t="s">
+        <v>460</v>
+      </c>
+      <c r="L144" s="1">
+        <v>3455783.8</v>
+      </c>
+      <c r="M144" s="1">
+        <v>3564490.3</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>462</v>
+      </c>
+      <c r="B145" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>82.95</v>
+      </c>
+      <c r="D145" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H145" s="1">
+        <v>364305.95</v>
+      </c>
+      <c r="I145" s="1">
+        <v>7.1345154690974</v>
+      </c>
+      <c r="J145">
+        <v>0.84</v>
+      </c>
+      <c r="K145" t="s">
+        <v>463</v>
+      </c>
+      <c r="L145" s="1">
+        <v>5470552.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>5525638.82</v>
+      </c>
+      <c r="N145" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>465</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>104.435</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H146" s="1">
+        <v>137125.82</v>
+      </c>
+      <c r="I146" s="1">
+        <v>4.278771499766</v>
+      </c>
+      <c r="J146">
+        <v>1.24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>466</v>
+      </c>
+      <c r="L146" s="1">
+        <v>3341920.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>3381503.56</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>468</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.962</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>10446.91</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.80358382860341</v>
+      </c>
+      <c r="J147">
+        <v>1.24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>469</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1310486.76</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1326549.51</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>471</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-9004.76</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.44824225514802</v>
+      </c>
+      <c r="J148">
+        <v>1.23</v>
+      </c>
+      <c r="K148" t="s">
+        <v>472</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1999900.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>2024412.09</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>474</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.374</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H149" s="1">
+        <v>5920.91</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.41743991930547</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1424307.06</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1424307.06</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>476</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>97.671</v>
+      </c>
+      <c r="D150" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H150" s="1">
+        <v>150177.21</v>
+      </c>
+      <c r="I150" s="1">
+        <v>6.1769106492165</v>
+      </c>
+      <c r="J150">
+        <v>0.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>477</v>
+      </c>
+      <c r="L150" s="1">
+        <v>2581444.53</v>
+      </c>
+      <c r="M150" s="1">
+        <v>2607709.34</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>479</v>
+      </c>
+      <c r="B151" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-16960.01</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.49263491341599</v>
+      </c>
+      <c r="J151">
+        <v>1.52</v>
+      </c>
+      <c r="K151" t="s">
+        <v>480</v>
+      </c>
+      <c r="L151" s="1">
+        <v>3425753.76</v>
+      </c>
+      <c r="M151" s="1">
+        <v>3478172.55</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>482</v>
+      </c>
+      <c r="B152" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="H152" s="1">
+        <v>29256.81</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1.686480272523</v>
+      </c>
+      <c r="J152">
+        <v>0.11</v>
+      </c>
+      <c r="K152" t="s">
+        <v>483</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1764042.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1765990.5</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>485</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>103.12</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>62400.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.12</v>
+      </c>
+      <c r="J153">
+        <v>1.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>486</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2062400.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2084358.33</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>488</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.19</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H154" s="1">
+        <v>5099.32</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.13411778397313</v>
+      </c>
+      <c r="J154">
+        <v>0.28</v>
+      </c>
+      <c r="K154" t="s">
+        <v>489</v>
+      </c>
+      <c r="L154" s="1">
+        <v>3807220.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>3817761.1</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>491</v>
+      </c>
+      <c r="B155" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.232</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-24587.23</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.49730991670285</v>
+      </c>
+      <c r="J155">
+        <v>0.14</v>
+      </c>
+      <c r="K155" t="s">
+        <v>492</v>
+      </c>
+      <c r="L155" s="1">
+        <v>4919458.56</v>
+      </c>
+      <c r="M155" s="1">
+        <v>4926318.83</v>
+      </c>
+      <c r="N155" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>494</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>88.874</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-281028.58</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-11.369515581829</v>
+      </c>
+      <c r="J156">
+        <v>2.11</v>
+      </c>
+      <c r="K156" t="s">
+        <v>495</v>
+      </c>
+      <c r="L156" s="1">
+        <v>2190744.1</v>
+      </c>
+      <c r="M156" s="1">
+        <v>2242637.49</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>497</v>
+      </c>
+      <c r="B157" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>103.152</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H157" s="1">
+        <v>18437.87</v>
+      </c>
+      <c r="I157" s="1">
+        <v>3.3719776622004</v>
+      </c>
+      <c r="J157">
+        <v>0.96</v>
+      </c>
+      <c r="K157" t="s">
+        <v>498</v>
+      </c>
+      <c r="L157" s="1">
+        <v>565234.79</v>
+      </c>
+      <c r="M157" s="1">
+        <v>570503.23</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>500</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>104.065</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H158" s="1">
+        <v>111811.92</v>
+      </c>
+      <c r="I158" s="1">
+        <v>5.4858950057271</v>
+      </c>
+      <c r="J158">
+        <v>1.51</v>
+      </c>
+      <c r="K158" t="s">
+        <v>501</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2149982.9</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2181188.11</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>503</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2958000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>96.856</v>
+      </c>
+      <c r="D159" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>2795310.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>69690.48</v>
+      </c>
+      <c r="I159" s="1">
+        <v>2.4931216931217</v>
+      </c>
+      <c r="J159">
+        <v>0.12</v>
+      </c>
+      <c r="K159" t="s">
+        <v>504</v>
+      </c>
+      <c r="L159" s="1">
+        <v>2865000.48</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2868492.56</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>506</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>23171.8</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.86357312614157</v>
+      </c>
+      <c r="J160">
+        <v>1.2</v>
+      </c>
+      <c r="K160" t="s">
+        <v>507</v>
+      </c>
+      <c r="L160" s="1">
+        <v>2706418.8</v>
+      </c>
+      <c r="M160" s="1">
+        <v>2738458.8</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>509</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-16777.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.883</v>
+      </c>
+      <c r="J161">
+        <v>1.87</v>
+      </c>
+      <c r="K161" t="s">
+        <v>510</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1883223.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1918799.12</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>512</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.389</v>
+      </c>
+      <c r="D162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>120945.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.580955214317</v>
+      </c>
+      <c r="J162">
+        <v>0.24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>513</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1082279.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1084969.63</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>512</v>
+      </c>
+      <c r="B163" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>95.449</v>
+      </c>
+      <c r="D163" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H163" s="1">
+        <v>28999.09</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.4679888085728</v>
+      </c>
+      <c r="J163">
+        <v>0.28</v>
+      </c>
+      <c r="K163" t="s">
+        <v>515</v>
+      </c>
+      <c r="L163" s="1">
+        <v>2004429.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>2010307.16</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>517</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>94.422</v>
+      </c>
+      <c r="D164" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>16779.6</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.5290322580645</v>
+      </c>
+      <c r="J164">
+        <v>0.86</v>
+      </c>
+      <c r="K164" t="s">
+        <v>518</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1114179.6</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1124357.1</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.327</v>
+      </c>
+      <c r="D165" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-45062.44</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-2.8408227270609</v>
+      </c>
+      <c r="J165">
+        <v>1.09</v>
+      </c>
+      <c r="K165" t="s">
+        <v>521</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1541183.67</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1557724.55</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>523</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.571</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>8565.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.571</v>
+      </c>
+      <c r="J166">
+        <v>1.22</v>
+      </c>
+      <c r="K166" t="s">
+        <v>524</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1508565.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1526846.25</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>526</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.571</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H167" s="1">
+        <v>22186.35</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.1301776465442</v>
+      </c>
+      <c r="J167">
+        <v>0.26</v>
+      </c>
+      <c r="K167" t="s">
+        <v>527</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1985271.54</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1990473.85</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>529</v>
+      </c>
+      <c r="B168" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>101.712</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H168" s="1">
+        <v>26750.32</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.88442221741484</v>
+      </c>
+      <c r="J168">
+        <v>0.55</v>
+      </c>
+      <c r="K168" t="s">
+        <v>530</v>
+      </c>
+      <c r="L168" s="1">
+        <v>3051360.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>3067766.25</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>532</v>
+      </c>
+      <c r="B169" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>110.387</v>
+      </c>
+      <c r="D169" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-25184.48</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2.7761385955487</v>
+      </c>
+      <c r="J169">
+        <v>2.03</v>
+      </c>
+      <c r="K169" t="s">
+        <v>533</v>
+      </c>
+      <c r="L169" s="1">
+        <v>881992.13</v>
+      </c>
+      <c r="M169" s="1">
+        <v>898196.85</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>535</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>82.078</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-394858.88</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-17.784244248096</v>
+      </c>
+      <c r="J170">
+        <v>1.38</v>
+      </c>
+      <c r="K170" t="s">
+        <v>536</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1825414.72</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1856211.33</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>538</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.854</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>27587.52</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.854</v>
+      </c>
+      <c r="J171">
+        <v>0.46</v>
+      </c>
+      <c r="K171" t="s">
+        <v>539</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1515587.52</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1522407.52</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>541</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.968</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H172" s="1">
+        <v>41022.43</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4209118688599</v>
+      </c>
+      <c r="J172">
+        <v>3.51</v>
+      </c>
+      <c r="K172" t="s">
+        <v>542</v>
+      </c>
+      <c r="L172" s="1">
+        <v>2928072.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>3029939.47</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>544</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>102.616</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H173" s="1">
+        <v>104432.51</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.3573033236277</v>
+      </c>
+      <c r="J173">
+        <v>0.16</v>
+      </c>
+      <c r="K173" t="s">
+        <v>545</v>
+      </c>
+      <c r="L173" s="1">
+        <v>4534601.04</v>
+      </c>
+      <c r="M173" s="1">
+        <v>4541505.73</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>547</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-7088.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.44211576846307</v>
+      </c>
+      <c r="J174">
+        <v>1.18</v>
+      </c>
+      <c r="K174" t="s">
+        <v>548</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1596112.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1614966.79</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>550</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D175" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H175" s="1">
+        <v>281377.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>7.6562686656181</v>
+      </c>
+      <c r="J175">
+        <v>0.45</v>
+      </c>
+      <c r="K175" t="s">
+        <v>551</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3956500.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3974753.42</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>553</v>
+      </c>
+      <c r="B176" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>81.984</v>
+      </c>
+      <c r="D176" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H176" s="1">
+        <v>236801.75</v>
+      </c>
+      <c r="I176" s="1">
+        <v>11.061706982079</v>
+      </c>
+      <c r="J176">
+        <v>0.2</v>
+      </c>
+      <c r="K176" t="s">
+        <v>554</v>
+      </c>
+      <c r="L176" s="1">
+        <v>2377536.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>2383445.25</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>556</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>97.112</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>5065.2</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.41567573156861</v>
+      </c>
+      <c r="J177">
+        <v>0.93</v>
+      </c>
+      <c r="K177" t="s">
+        <v>557</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1223611.2</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1235384.33</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>559</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>95.617</v>
+      </c>
+      <c r="D178" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>44091.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2.0458911419424</v>
+      </c>
+      <c r="J178">
+        <v>0.34</v>
+      </c>
+      <c r="K178" t="s">
+        <v>560</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2199191.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2206988.95</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>562</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>83.848</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-541899.6</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-16.152</v>
+      </c>
+      <c r="J179">
+        <v>3.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>563</v>
+      </c>
+      <c r="L179" s="1">
+        <v>2813100.4</v>
+      </c>
+      <c r="M179" s="1">
+        <v>2913750.4</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>565</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>92.673</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-133411.34</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-8.4983882845241</v>
+      </c>
+      <c r="J180">
+        <v>1.08</v>
+      </c>
+      <c r="K180" t="s">
+        <v>566</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1436431.5</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1453106.7</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>568</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.118</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H181" s="1">
+        <v>168666.31</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.3174716613579</v>
+      </c>
+      <c r="J181">
+        <v>2.47</v>
+      </c>
+      <c r="K181" t="s">
+        <v>569</v>
+      </c>
+      <c r="L181" s="1">
+        <v>5252848.7</v>
+      </c>
+      <c r="M181" s="1">
+        <v>5388051.3</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>571</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>96.935</v>
+      </c>
+      <c r="D182" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H182" s="1">
+        <v>206578.23</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.4445424915978</v>
+      </c>
+      <c r="J182">
+        <v>1.05</v>
+      </c>
+      <c r="K182" t="s">
+        <v>572</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6203840.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>6271346.85</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>574</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>102.906</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H183" s="1">
+        <v>7340.31</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.67301128132901</v>
+      </c>
+      <c r="J183">
+        <v>0.61</v>
+      </c>
+      <c r="K183" t="s">
+        <v>575</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1098007.02</v>
+      </c>
+      <c r="M183" s="1">
+        <v>1104533.26</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>577</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>94.116</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-230371.85</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-5.9443367201365</v>
+      </c>
+      <c r="J184">
+        <v>2.32</v>
+      </c>
+      <c r="K184" t="s">
+        <v>578</v>
+      </c>
+      <c r="L184" s="1">
+        <v>3645112.68</v>
+      </c>
+      <c r="M184" s="1">
+        <v>3734917.87</v>
+      </c>
+      <c r="N184" s="1">
         <v>0.8</v>
       </c>
-      <c r="P132">
-[...246 lines deleted...]
-      <c r="O137" s="1">
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>580</v>
+      </c>
+      <c r="B185" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>96.925</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>91910.5</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.9075487469747</v>
+      </c>
+      <c r="J185">
+        <v>0.55</v>
+      </c>
+      <c r="K185" t="s">
+        <v>581</v>
+      </c>
+      <c r="L185" s="1">
+        <v>1647725.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>1657092.71</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>583</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>103.307</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2063.6</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.0382563209059</v>
+      </c>
+      <c r="J186">
+        <v>0.73</v>
+      </c>
+      <c r="K186">
+        <v>734.59</v>
+      </c>
+      <c r="L186" s="1">
+        <v>103307.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>104041.59</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>585</v>
+      </c>
+      <c r="B187" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>103.938</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H187" s="1">
+        <v>37432.44</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.515120569305</v>
+      </c>
+      <c r="J187">
+        <v>0.06</v>
+      </c>
+      <c r="K187" t="s">
+        <v>586</v>
+      </c>
+      <c r="L187" s="1">
+        <v>2508023.94</v>
+      </c>
+      <c r="M187" s="1">
+        <v>2509445.3</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>588</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.536</v>
+      </c>
+      <c r="D188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H188" s="1">
+        <v>320863.54</v>
+      </c>
+      <c r="I188" s="1">
+        <v>10.572012027539</v>
+      </c>
+      <c r="J188">
+        <v>2.43</v>
+      </c>
+      <c r="K188" t="s">
+        <v>589</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3355891.68</v>
+      </c>
+      <c r="M188" s="1">
+        <v>3436977.26</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>591</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>21507.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.1998152756597</v>
+      </c>
+      <c r="J189">
+        <v>1.66</v>
+      </c>
+      <c r="K189" t="s">
+        <v>592</v>
+      </c>
+      <c r="L189" s="1">
+        <v>999180.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1015742.5</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>594</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.673</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="H190" s="1">
+        <v>19967.16</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.5642989236817</v>
+      </c>
+      <c r="J190">
+        <v>2.98</v>
+      </c>
+      <c r="K190" t="s">
+        <v>595</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3558368.38</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3660693.82</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>597</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>106.278</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H191" s="1">
+        <v>294296.23</v>
+      </c>
+      <c r="I191" s="1">
+        <v>5.9897560995635</v>
+      </c>
+      <c r="J191">
         <v>0.23</v>
       </c>
-      <c r="P137">
-[...546 lines deleted...]
-      <c r="O148" s="1">
+      <c r="K191" t="s">
+        <v>598</v>
+      </c>
+      <c r="L191" s="1">
+        <v>5207622.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>5218898.71</v>
+      </c>
+      <c r="N191" s="1">
         <v>1.12</v>
       </c>
-      <c r="P148">
-[...2287 lines deleted...]
-      <c r="L194" t="s">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>596</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">