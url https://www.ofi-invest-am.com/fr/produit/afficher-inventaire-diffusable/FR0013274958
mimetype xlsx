--- v5 (2026-09-22)
+++ v6 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1698 +163,1707 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>38 693.15</t>
+    <t>53 036.30</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>29 080.63</t>
+    <t>46 781.88</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>2 216.25</t>
+    <t>12 558.75</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>78 625.34</t>
+    <t>99 624.66</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>38 002.59</t>
+    <t>54 124.91</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>27 000.00</t>
+    <t>1 125.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>80 572.59</t>
+    <t>106 805.53</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>55 850.74</t>
+    <t>7 376.51</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>47 736.99</t>
+    <t>69 119.18</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>16 771.23</t>
+    <t>21 306.85</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>31 765.05</t>
+    <t>51 100.30</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>79 796.66</t>
+    <t>10 539.18</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>124 444.55</t>
+    <t>16 436.07</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>7 795.56</t>
+    <t>22 030.94</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>55 973.22</t>
+    <t>73 801.73</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>49 760.50</t>
+    <t>80 049.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>27 344.84</t>
+    <t>43 989.53</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>74 912.64</t>
+    <t>13 285.00</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>222 996.99</t>
+    <t>13 652.88</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>1 535.31</t>
+    <t>8 700.10</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>32 875.78</t>
+    <t>9 707.55</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>34 384.91</t>
+    <t>44 627.22</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>2 949.19</t>
+    <t>16 712.06</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>14 214.96</t>
+    <t>29 523.38</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>13 699.68</t>
+    <t>18 659.91</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>66 723.29</t>
+    <t>77 591.10</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>25 875.00</t>
+    <t>41 625.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>8 730.56</t>
+    <t>49 473.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>36 051.17</t>
+    <t>54 076.75</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>9 125.34</t>
+    <t>51 710.28</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>27 398.00</t>
+    <t>47 586.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>17 681.63</t>
+    <t>36 723.38</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>23 633.46</t>
+    <t>38 019.04</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>12 622.50</t>
+    <t>20 418.75</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>164 015.75</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>2 299.00</t>
+    <t>13 027.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>25 228.13</t>
+    <t>40 584.38</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>29 950.52</t>
+    <t>3 955.73</t>
   </si>
   <si>
     <t>XS3333139288</t>
   </si>
   <si>
     <t>COREWEAVE INC 8.5 15/07/2032</t>
   </si>
   <si>
-    <t>3 004.75</t>
+    <t>24 038.00</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>98 847.78</t>
+    <t>127 567.07</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>61 397.26</t>
+    <t>1 849.32</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>21 673.75</t>
+    <t>32 510.63</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>39 185.53</t>
+    <t>63 037.59</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>11 457.88</t>
+    <t>23 797.13</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>36 821.92</t>
+    <t>46 717.81</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>24 471.56</t>
+    <t>34 853.44</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>63 145.21</t>
+    <t>73 276.71</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>16 181.20</t>
+    <t>5 297.18</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>35 865.63</t>
+    <t>57 696.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>18 443.84</t>
+    <t>26 219.18</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>39 280.82</t>
+    <t>56 171.58</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>67 765.75</t>
-[...8 lines deleted...]
-    <t>26 984.38</t>
+    <t>14 020.50</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>8 153.02</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>31 290.00</t>
+    <t>55 626.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>3 028.13</t>
+    <t>17 159.38</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>105 836.64</t>
+    <t>6 479.79</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 764.55</t>
+    <t>14 617.25</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>49 464.33</t>
+    <t>10 234.00</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>2 808.22</t>
+    <t>14 883.56</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>9 207.25</t>
+    <t>25 319.94</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 975.28</t>
+    <t>39 526.59</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>17 200.81</t>
+    <t>23 828.64</t>
   </si>
   <si>
     <t>XS2821788770</t>
   </si>
   <si>
     <t>FIBER MIDCO SPA 15/06/2029</t>
   </si>
   <si>
-    <t>18 909.08</t>
+    <t>42 140.23</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>58 410.96</t>
+    <t>8 031.51</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>25 590.15</t>
+    <t>40 261.84</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>16 966.33</t>
+    <t>27 293.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>66 515.63</t>
+    <t>94 734.38</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>14 484.58</t>
+    <t>25 808.89</t>
   </si>
   <si>
     <t>XS3328596179</t>
   </si>
   <si>
     <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
   </si>
   <si>
-    <t>17 060.96</t>
+    <t>5 192.47</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>16 611.51</t>
+    <t>26 722.86</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>9 897.22</t>
+    <t>17 320.14</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>39 414.38</t>
+    <t>1 378.13</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>16 892.82</t>
+    <t>26 450.60</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>33 801.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>29 708.33</t>
+    <t>47 791.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>32 412.81</t>
+    <t>58 098.44</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>5 299.94</t>
+    <t>11 007.56</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>2 698.31</t>
+    <t>5 604.19</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>26 295.75</t>
+    <t>46 748.00</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>3 726.94</t>
+    <t>21 119.31</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>33 352.60</t>
+    <t>55 082.33</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>32 379.29</t>
-[...8 lines deleted...]
-    <t>42 326.79</t>
+    <t>42 048.10</t>
+  </si>
+  <si>
+    <t>XS3415269490</t>
+  </si>
+  <si>
+    <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>11 450.21</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>11 532.22</t>
+    <t>19 604.77</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>53 828.39</t>
+    <t>86 593.49</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>17 791.78</t>
+    <t>21 797.26</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>45 724.32</t>
+    <t>60 965.75</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>26 839.73</t>
+    <t>40 579.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>27 815.63</t>
+    <t>44 746.88</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>48 285.42</t>
+    <t>72 428.13</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>3 025.00</t>
+    <t>17 141.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>6 218.44</t>
+    <t>8 856.56</t>
   </si>
   <si>
     <t>XS3315365398</t>
   </si>
   <si>
     <t>IQVIA INC 4.625 15/06/2033</t>
   </si>
   <si>
-    <t>3 584.12</t>
+    <t>12 012.15</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>21 260.24</t>
+    <t>5 506.25</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>34 792.77</t>
+    <t>55 970.98</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>12 247.50</t>
+    <t>19 702.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>10 477.74</t>
+    <t>3 430.06</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>42 414.25</t>
+    <t>54 413.01</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>133 366.78</t>
+    <t>153 921.51</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>8 694.96</t>
+    <t>18 058.76</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>15 574.27</t>
+    <t>27 916.15</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>3 777.43</t>
+    <t>10 675.35</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>7 675.34</t>
+    <t>43 493.60</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>10 757.77</t>
+    <t>22 343.06</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>90 944.69</t>
+    <t>12 011.56</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>5 045.63</t>
+    <t>29 152.54</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>3 381.58</t>
+    <t>10 371.01</t>
+  </si>
+  <si>
+    <t>XS2920504292</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
+  </si>
+  <si>
+    <t>7 738.41</t>
+  </si>
+  <si>
+    <t>XS3238225224</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
+  </si>
+  <si>
+    <t>16 816.44</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>2 891.63</t>
+    <t>7 389.71</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>10 609.76</t>
-[...8 lines deleted...]
-    <t>24 678.59</t>
+    <t>22 035.66</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>23 200.00</t>
+    <t>31 600.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>119 044.11</t>
-[...8 lines deleted...]
-    <t>23 452.50</t>
+    <t>6 961.64</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>16 770.14</t>
+    <t>26 037.85</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>32 133.21</t>
+    <t>47 645.79</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>8 217.71</t>
+    <t>23 223.96</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>15 400.02</t>
+    <t>6 875.94</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>49 729.17</t>
+    <t>74 593.75</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>60 917.12</t>
+    <t>78 264.38</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>20 487.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>15 706.85</t>
+    <t>18 386.99</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>17 211.19</t>
+    <t>30 597.67</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>76 021.88</t>
-[...8 lines deleted...]
-    <t>13 602.88</t>
+    <t>10 040.63</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>35 675.57</t>
+    <t>53 513.35</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>32 259.09</t>
+    <t>6 526.41</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>100 518.00</t>
+    <t>4 188.25</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>72 398.08</t>
+    <t>15 775.82</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>4 420.50</t>
+    <t>25 049.50</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>11 921.44</t>
+    <t>21 193.67</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>60 054.25</t>
+    <t>68 465.75</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>62 026.52</t>
+    <t>8 389.59</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>33 614.50</t>
+    <t>52 693.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>20 977.00</t>
+    <t>29 876.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>68 065.39</t>
+    <t>34 138.06</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>108 706.50</t>
+    <t>22 491.00</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>55 086.32</t>
+    <t>63 826.95</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>39 583.56</t>
+    <t>59 846.58</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>16 062.75</t>
+    <t>22 877.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 512.09</t>
+    <t>8 932.61</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
+    <t>8 149.53</t>
+  </si>
+  <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>26 264.81</t>
+    <t>3 468.94</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>52 418.79</t>
-[...8 lines deleted...]
-    <t>1 948.50</t>
+    <t>69 485.38</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>21 958.33</t>
+    <t>36 833.33</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>27 328.77</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 860.27</t>
+    <t>43 734.25</t>
+  </si>
+  <si>
+    <t>XS3415958787</t>
+  </si>
+  <si>
+    <t>STONEPEAK MOTION HOLDCO LTD 5 15/07/2033</t>
+  </si>
+  <si>
+    <t>7 423.89</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>51 893.39</t>
+    <t>68 788.91</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 268.44</t>
+    <t>10 942.14</t>
+  </si>
+  <si>
+    <t>XS3082828560</t>
+  </si>
+  <si>
+    <t>SUNRISE FINCO I BV 4.625 15/05/2032</t>
+  </si>
+  <si>
+    <t>2 888.03</t>
+  </si>
+  <si>
+    <t>XS3452875233</t>
+  </si>
+  <si>
+    <t>SUNRISE HOLDCO IV BV 5 31/07/2033</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>31 205.21</t>
-[...8 lines deleted...]
-    <t>3 492.08</t>
+    <t>48 680.13</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>32 040.00</t>
+    <t>56 960.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>35 576.12</t>
+    <t>45 382.36</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>2 690.63</t>
+    <t>6 422.79</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>5 878.16</t>
+    <t>11 756.32</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>10 177.50</t>
+    <t>18 093.33</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>16 540.88</t>
+    <t>29 406.00</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>18 281.25</t>
+    <t>32 500.00</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>5 202.31</t>
+    <t>14 702.19</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>16 406.25</t>
+    <t>31 718.75</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>16 204.72</t>
+    <t>23 079.45</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>12 666.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>30 796.61</t>
+    <t>13 619.23</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>6 820.00</t>
+    <t>15 500.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>101 867.47</t>
+    <t>118 522.60</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>6 904.69</t>
+    <t>39 126.56</t>
   </si>
   <si>
     <t>FR0014012SJ2</t>
   </si>
   <si>
     <t>VALEO SE 4.625 23/03/2032</t>
   </si>
   <si>
-    <t>18 854.79</t>
+    <t>27 572.60</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>18 253.42</t>
+    <t>30 328.77</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>5 909.25</t>
+    <t>8 044.52</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>11 773.13</t>
+    <t>18 939.38</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>7 797.95</t>
+    <t>11 523.63</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>100 650.00</t>
+    <t>14 678.13</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>16 675.20</t>
+    <t>26 918.55</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>135 202.60</t>
+    <t>154 517.26</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>67 506.85</t>
+    <t>100 493.15</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>12 497.05</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>89 805.19</t>
+    <t>11 861.06</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>9 367.71</t>
+    <t>15 069.79</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
+    <t>1 308.90</t>
+  </si>
+  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>1 421.36</t>
+    <t>16 700.93</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>81 085.58</t>
+    <t>10 709.42</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>16 562.50</t>
-[...8 lines deleted...]
-    <t>102 325.44</t>
+    <t>2 187.50</t>
+  </si>
+  <si>
+    <t>XS3430526346</t>
+  </si>
+  <si>
+    <t>ZEGONA FINANCE PLC 4.25 15/01/2032</t>
+  </si>
+  <si>
+    <t>5 363.26</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>11 276.71</t>
+    <t>51 684.93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2215,302 +2224,302 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>2009712.079</v>
+        <v>1964489.3673</v>
       </c>
       <c r="C2">
-        <v>135.36</v>
+        <v>135.59</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>272035011.5</v>
+        <v>266370724.88</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>272035011.5</v>
+        <v>266370724.88</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1031628.3088</v>
       </c>
       <c r="C3">
-        <v>54.69</v>
+        <v>54.79</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>56426882.27</v>
+        <v>56523841.22</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>56426882.27</v>
+        <v>56523841.22</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>413254.3495</v>
+        <v>406379.4459</v>
       </c>
       <c r="C4">
-        <v>125.59</v>
+        <v>125.74</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>51901345.49</v>
+        <v>51098561.32</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>51901345.49</v>
+        <v>51098561.32</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>133.84</v>
+        <v>134.12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>133.84</v>
+        <v>134.12</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>133.84</v>
+        <v>134.12</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.23</v>
+        <v>130.18</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.23</v>
+        <v>130.18</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.23</v>
+        <v>130.18</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>11.0</v>
       </c>
       <c r="C7">
-        <v>129.74</v>
+        <v>129.95</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1427.2</v>
+        <v>1429.46</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1427.2</v>
+        <v>1429.46</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>7748.3</v>
       </c>
       <c r="C8">
-        <v>11128.18</v>
+        <v>11150.58</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>86224481.59</v>
+        <v>86398085.01</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>86224481.59</v>
+        <v>86398085.01</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
-        <v>3066.0</v>
+        <v>3216.0</v>
       </c>
       <c r="C9">
-        <v>101.63</v>
+        <v>101.75</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>311617.39</v>
+        <v>327250.93</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>311617.39</v>
+        <v>327250.93</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N191" sqref="N191"/>
+      <selection activeCell="N193" sqref="N193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>28</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -2576,9493 +2585,9593 @@
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="1">
-        <v>48477.0</v>
+        <v>41477.0</v>
       </c>
       <c r="C3" s="1">
-        <v>91.14</v>
+        <v>91.1</v>
       </c>
       <c r="D3" s="1">
-        <v>92.0360616375</v>
+        <v>92.0360616727</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>4461632.16</v>
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>-43438.38</v>
+        <v>-38825.03</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.97359841515935</v>
+        <v>-1.0170596782626</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4418193.78</v>
+        <v>3778554.7</v>
       </c>
       <c r="M3" s="1">
-        <v>4418193.78</v>
+        <v>3778554.7</v>
       </c>
       <c r="N3" s="1">
-        <v>0.95</v>
+        <v>0.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="1">
         <v>4000.0</v>
       </c>
       <c r="C4" s="1">
         <v>0.001</v>
       </c>
       <c r="D4" s="1">
         <v>0.0001</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G4" s="1">
         <v>0.33</v>
       </c>
       <c r="H4" s="1">
-        <v>3.16</v>
+        <v>3.14</v>
       </c>
       <c r="I4" s="1">
-        <v>957.57575757576</v>
+        <v>951.51515151515</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3.49</v>
+        <v>3.47</v>
       </c>
       <c r="M4" s="1">
-        <v>3.49</v>
+        <v>3.47</v>
       </c>
       <c r="N4" s="1">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1">
         <v>125000.0</v>
       </c>
       <c r="C5" s="1">
         <v>0.001</v>
       </c>
       <c r="D5" s="1">
         <v>0.0</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G5" s="1">
         <v>0.0</v>
       </c>
       <c r="H5" s="1">
-        <v>109.21</v>
+        <v>108.47</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>109.21</v>
+        <v>108.47</v>
       </c>
       <c r="M5" s="1">
-        <v>109.21</v>
+        <v>108.47</v>
       </c>
       <c r="N5" s="1">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>341.0</v>
+        <v>1831.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4811.69</v>
+        <v>4825.07</v>
       </c>
       <c r="D6" s="1">
-        <v>4809.2451612903</v>
+        <v>4818.2578973239</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>1639952.6</v>
+        <v>8822230.21</v>
       </c>
       <c r="H6" s="1">
-        <v>833.69</v>
+        <v>12472.96</v>
       </c>
       <c r="I6" s="1">
-        <v>0.050836225388466</v>
+        <v>0.14138103068158</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1640786.29</v>
+        <v>8834703.17</v>
       </c>
       <c r="M6" s="1">
-        <v>1640786.29</v>
+        <v>8834703.17</v>
       </c>
       <c r="N6" s="1">
-        <v>0.35</v>
+        <v>1.92</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>2500000.0</v>
+        <v>207.0</v>
       </c>
       <c r="C7" s="1">
-        <v>101.731</v>
+        <v>125.1</v>
       </c>
       <c r="D7" s="1">
-        <v>100.13</v>
+        <v>125.288985507</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>40025.0</v>
+        <v>-39120.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.5989214021772</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2543275.0</v>
+        <v>-39120.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2581968.15</v>
+        <v>-39120.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.55</v>
+        <v>-0.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>2380000.0</v>
+        <v>352.0</v>
       </c>
       <c r="C8" s="1">
-        <v>103.875</v>
+        <v>105.62</v>
       </c>
       <c r="D8" s="1">
-        <v>101.7</v>
+        <v>105.52</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2420460.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>51765.0</v>
+        <v>35200.0</v>
       </c>
       <c r="I8" s="1">
-        <v>2.1386430678466</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2472225.0</v>
+        <v>35200.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2501305.63</v>
+        <v>35200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.54</v>
+        <v>0.01</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>1576000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>101.497</v>
+        <v>101.129</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>100.13</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>1576000.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="H9" s="1">
-        <v>23592.72</v>
+        <v>24975.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1.497</v>
+        <v>0.99770298611805</v>
       </c>
       <c r="J9">
-        <v>0.14</v>
+        <v>2.12</v>
       </c>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L9" s="1">
-        <v>1599592.72</v>
+        <v>2528225.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1601808.97</v>
+        <v>2581261.3</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.56</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>4600000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.793</v>
+        <v>103.757</v>
       </c>
       <c r="D10" s="1">
-        <v>97.75</v>
+        <v>101.7</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>4496500.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="H10" s="1">
-        <v>47978.0</v>
+        <v>48956.6</v>
       </c>
       <c r="I10" s="1">
-        <v>1.0670076726343</v>
+        <v>2.0226155358899</v>
       </c>
       <c r="J10">
-        <v>1.71</v>
+        <v>1.97</v>
       </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L10" s="1">
-        <v>4544478.0</v>
+        <v>2469416.6</v>
       </c>
       <c r="M10" s="1">
-        <v>4623103.34</v>
+        <v>2516198.48</v>
       </c>
       <c r="N10" s="1">
-        <v>0.99</v>
+        <v>0.55</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1">
-        <v>2571000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>103.069</v>
+        <v>101.528</v>
       </c>
       <c r="D11" s="1">
-        <v>100.42060793</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>2581813.83</v>
+        <v>1576000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>68090.16</v>
+        <v>24081.28</v>
       </c>
       <c r="I11" s="1">
-        <v>2.6372993749127</v>
+        <v>1.528</v>
       </c>
       <c r="J11">
-        <v>1.48</v>
+        <v>0.8</v>
       </c>
       <c r="K11" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L11" s="1">
-        <v>2649903.99</v>
+        <v>1600081.28</v>
       </c>
       <c r="M11" s="1">
-        <v>2687906.58</v>
+        <v>1612640.03</v>
       </c>
       <c r="N11" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B12" s="1">
-        <v>1000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.053</v>
+        <v>97.863</v>
       </c>
       <c r="D12" s="1">
-        <v>100.2479</v>
+        <v>97.75</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1002479.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-11949.0</v>
+        <v>5198.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.1919451679287</v>
+        <v>0.1156010230179</v>
       </c>
       <c r="J12">
-        <v>2.7</v>
+        <v>2.17</v>
       </c>
       <c r="K12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L12" s="1">
-        <v>990530.0</v>
+        <v>4501698.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1017530.0</v>
+        <v>4601322.66</v>
       </c>
       <c r="N12" s="1">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B13" s="1">
-        <v>5451000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>98.346</v>
+        <v>102.929</v>
       </c>
       <c r="D13" s="1">
-        <v>99.95557916</v>
+        <v>100.42060793</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5448578.62</v>
+        <v>2581813.83</v>
       </c>
       <c r="H13" s="1">
-        <v>-87738.16</v>
+        <v>64490.76</v>
       </c>
       <c r="I13" s="1">
-        <v>-1.6102944661189</v>
+        <v>2.4978857596405</v>
       </c>
       <c r="J13">
-        <v>1.48</v>
+        <v>2.11</v>
       </c>
       <c r="K13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L13" s="1">
-        <v>5360840.46</v>
+        <v>2646304.59</v>
       </c>
       <c r="M13" s="1">
-        <v>5441413.05</v>
+        <v>2700429.5</v>
       </c>
       <c r="N13" s="1">
-        <v>1.17</v>
+        <v>0.59</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B14" s="1">
-        <v>1938000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>104.011</v>
+        <v>100.983</v>
       </c>
       <c r="D14" s="1">
-        <v>94.23756966</v>
+        <v>100.2479</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>1826324.1</v>
+        <v>1002479.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-12164.24</v>
+        <v>7351.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.66605045621421</v>
+        <v>0.73328219344246</v>
       </c>
       <c r="J14">
-        <v>2.88</v>
+        <v>0.11</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L14" s="1">
-        <v>1814159.86</v>
+        <v>1009830.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1870010.6</v>
+        <v>1010955.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B15" s="1">
-        <v>3300000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.969</v>
+        <v>98.81</v>
       </c>
       <c r="D15" s="1">
-        <v>98.92441182</v>
+        <v>99.95557916</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3264505.59</v>
+        <v>5448578.62</v>
       </c>
       <c r="H15" s="1">
-        <v>34471.41</v>
+        <v>-62445.52</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0559458101587</v>
+        <v>-1.1460882618227</v>
       </c>
       <c r="J15">
-        <v>1.45</v>
+        <v>1.96</v>
       </c>
       <c r="K15" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L15" s="1">
-        <v>3298977.0</v>
+        <v>5386133.1</v>
       </c>
       <c r="M15" s="1">
-        <v>3346713.99</v>
+        <v>5492938.63</v>
       </c>
       <c r="N15" s="1">
-        <v>0.72</v>
+        <v>1.19</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>93.186</v>
+        <v>104.0</v>
       </c>
       <c r="D16" s="1">
-        <v>81.90598182</v>
+        <v>94.23756966</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>1801931.6</v>
+        <v>1826324.1</v>
       </c>
       <c r="H16" s="1">
-        <v>248160.4</v>
+        <v>-12356.1</v>
       </c>
       <c r="I16" s="1">
-        <v>13.77191009914</v>
+        <v>-0.67655571100442</v>
       </c>
       <c r="J16">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="K16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L16" s="1">
-        <v>2050092.0</v>
+        <v>1813968.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2066863.23</v>
+        <v>1821344.51</v>
       </c>
       <c r="N16" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B17" s="1">
-        <v>3525250.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.611</v>
+        <v>100.137</v>
       </c>
       <c r="D17" s="1">
-        <v>96.4088025</v>
+        <v>98.92441182</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3398651.31</v>
+        <v>3264505.59</v>
       </c>
       <c r="H17" s="1">
-        <v>7062.13</v>
+        <v>40015.41</v>
       </c>
       <c r="I17" s="1">
-        <v>0.20779213152055</v>
+        <v>1.2257724453766</v>
       </c>
       <c r="J17">
-        <v>0.9</v>
+        <v>2.09</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L17" s="1">
-        <v>3405713.44</v>
+        <v>3304521.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3437478.49</v>
+        <v>3373640.18</v>
       </c>
       <c r="N17" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1">
-        <v>3245250.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.72</v>
+        <v>92.881</v>
       </c>
       <c r="D18" s="1">
-        <v>97.78572159</v>
+        <v>81.90598182</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3173391.13</v>
+        <v>1801931.6</v>
       </c>
       <c r="H18" s="1">
-        <v>-2562.83</v>
+        <v>241450.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-0.080759978679338</v>
+        <v>13.399531924519</v>
       </c>
       <c r="J18">
-        <v>2.46</v>
+        <v>0.97</v>
       </c>
       <c r="K18" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="L18" s="1">
-        <v>3170828.3</v>
+        <v>2043382.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3250624.96</v>
+        <v>2064688.85</v>
       </c>
       <c r="N18" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1">
-        <v>4253000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="C19" s="1">
-        <v>103.755</v>
+        <v>97.256</v>
       </c>
       <c r="D19" s="1">
-        <v>103.54083188</v>
+        <v>96.4088025</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>4403591.58</v>
+        <v>3398651.31</v>
       </c>
       <c r="H19" s="1">
-        <v>9108.57</v>
+        <v>-5324.06</v>
       </c>
       <c r="I19" s="1">
-        <v>0.20684411427637</v>
+        <v>-0.15665213975717</v>
       </c>
       <c r="J19">
-        <v>2.93</v>
+        <v>1.45</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L19" s="1">
-        <v>4412700.15</v>
+        <v>3393327.25</v>
       </c>
       <c r="M19" s="1">
-        <v>4537144.7</v>
+        <v>3444427.55</v>
       </c>
       <c r="N19" s="1">
-        <v>0.97</v>
+        <v>0.75</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B20" s="1">
-        <v>1683000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="C20" s="1">
-        <v>103.31</v>
+        <v>98.307</v>
       </c>
       <c r="D20" s="1">
-        <v>99.10522282</v>
+        <v>97.78572159</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1667940.9</v>
+        <v>3173391.13</v>
       </c>
       <c r="H20" s="1">
-        <v>70766.4</v>
+        <v>-15828.15</v>
       </c>
       <c r="I20" s="1">
-        <v>4.2427402553652</v>
+        <v>-0.49877715515011</v>
       </c>
       <c r="J20">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="K20" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="L20" s="1">
-        <v>1738707.3</v>
+        <v>3157562.98</v>
       </c>
       <c r="M20" s="1">
-        <v>1746502.86</v>
+        <v>3168102.16</v>
       </c>
       <c r="N20" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B21" s="1">
-        <v>2124000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>106.952</v>
+        <v>103.314</v>
       </c>
       <c r="D21" s="1">
-        <v>108.54733851</v>
+        <v>103.54083188</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2305545.47</v>
+        <v>4403591.58</v>
       </c>
       <c r="H21" s="1">
-        <v>-33884.99</v>
+        <v>-9647.16</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.4697168388529</v>
+        <v>-0.2190748125647</v>
       </c>
       <c r="J21">
-        <v>2.64</v>
+        <v>0.39</v>
       </c>
       <c r="K21" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L21" s="1">
-        <v>2271660.48</v>
+        <v>4393944.42</v>
       </c>
       <c r="M21" s="1">
-        <v>2327633.7</v>
+        <v>4410380.49</v>
       </c>
       <c r="N21" s="1">
-        <v>0.5</v>
+        <v>0.96</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B22" s="1">
-        <v>4327000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>102.0</v>
+        <v>102.286</v>
       </c>
       <c r="D22" s="1">
-        <v>99.95464109</v>
+        <v>99.10522282</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4325037.32</v>
+        <v>1667940.9</v>
       </c>
       <c r="H22" s="1">
-        <v>88502.68</v>
+        <v>53532.48</v>
       </c>
       <c r="I22" s="1">
-        <v>2.0462870826742</v>
+        <v>3.209495012683</v>
       </c>
       <c r="J22">
-        <v>1.15</v>
+        <v>1.31</v>
       </c>
       <c r="K22" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L22" s="1">
-        <v>4413540.0</v>
+        <v>1721473.38</v>
       </c>
       <c r="M22" s="1">
-        <v>4463300.5</v>
+        <v>1743504.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.96</v>
+        <v>0.38</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
-        <v>3261000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.873</v>
+        <v>106.456</v>
       </c>
       <c r="D23" s="1">
-        <v>100.01062956</v>
+        <v>108.54733851</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3261346.63</v>
+        <v>2305545.47</v>
       </c>
       <c r="H23" s="1">
-        <v>-37098.1</v>
+        <v>-44420.03</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.1375086493029</v>
+        <v>-1.9266603317088</v>
       </c>
       <c r="J23">
-        <v>0.84</v>
+        <v>3.47</v>
       </c>
       <c r="K23" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>3224248.53</v>
+        <v>2261125.44</v>
       </c>
       <c r="M23" s="1">
-        <v>3251593.37</v>
+        <v>2334927.17</v>
       </c>
       <c r="N23" s="1">
-        <v>0.7</v>
+        <v>0.51</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
-        <v>2657000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.751</v>
+        <v>100.614</v>
       </c>
       <c r="D24" s="1">
-        <v>100.06368348</v>
+        <v>99.95464109</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2658692.07</v>
+        <v>4325037.32</v>
       </c>
       <c r="H24" s="1">
-        <v>18262.0</v>
+        <v>28530.46</v>
       </c>
       <c r="I24" s="1">
-        <v>0.68687909389973</v>
+        <v>0.65965812290378</v>
       </c>
       <c r="J24">
-        <v>2.82</v>
+        <v>1.85</v>
       </c>
       <c r="K24" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L24" s="1">
-        <v>2676954.07</v>
+        <v>4353567.78</v>
       </c>
       <c r="M24" s="1">
-        <v>2751866.71</v>
+        <v>4433617.28</v>
       </c>
       <c r="N24" s="1">
-        <v>0.59</v>
+        <v>0.96</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
-        <v>4746000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.65</v>
+        <v>98.493</v>
       </c>
       <c r="D25" s="1">
-        <v>65.88463274</v>
+        <v>100.01062956</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3126884.67</v>
+        <v>3261346.63</v>
       </c>
       <c r="H25" s="1">
-        <v>1507584.33</v>
+        <v>-49489.9</v>
       </c>
       <c r="I25" s="1">
-        <v>48.213621195054</v>
+        <v>-1.5174682612624</v>
       </c>
       <c r="J25">
-        <v>4.7</v>
+        <v>1.35</v>
       </c>
       <c r="K25" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L25" s="1">
-        <v>4634469.0</v>
+        <v>3211856.73</v>
       </c>
       <c r="M25" s="1">
-        <v>4857465.99</v>
+        <v>3255846.26</v>
       </c>
       <c r="N25" s="1">
-        <v>1.04</v>
+        <v>0.71</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
-        <v>1445000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.507</v>
+        <v>100.881</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0</v>
+        <v>100.06368348</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1445000.0</v>
+        <v>2658692.07</v>
       </c>
       <c r="H26" s="1">
-        <v>7326.15</v>
+        <v>21716.1</v>
       </c>
       <c r="I26" s="1">
-        <v>0.507</v>
+        <v>0.8167963580679</v>
       </c>
       <c r="J26">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="K26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="L26" s="1">
-        <v>1452326.15</v>
+        <v>2680408.17</v>
       </c>
       <c r="M26" s="1">
-        <v>1453861.46</v>
+        <v>2693693.17</v>
       </c>
       <c r="N26" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B27" s="1">
-        <v>2950000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.198</v>
+        <v>98.077</v>
       </c>
       <c r="D27" s="1">
-        <v>99.45524576</v>
+        <v>65.88463274</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2933929.75</v>
+        <v>3126884.67</v>
       </c>
       <c r="H27" s="1">
-        <v>21911.25</v>
+        <v>1527849.75</v>
       </c>
       <c r="I27" s="1">
-        <v>0.74682258496476</v>
+        <v>48.861723768021</v>
       </c>
       <c r="J27">
-        <v>1.11</v>
+        <v>0.29</v>
       </c>
       <c r="K27" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="L27" s="1">
-        <v>2955841.0</v>
+        <v>4654734.42</v>
       </c>
       <c r="M27" s="1">
-        <v>2988716.78</v>
+        <v>4668387.3</v>
       </c>
       <c r="N27" s="1">
-        <v>0.64</v>
+        <v>1.01</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>101.613</v>
+        <v>100.288</v>
       </c>
       <c r="D28" s="1">
         <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>27630.69</v>
+        <v>4161.6</v>
       </c>
       <c r="I28" s="1">
-        <v>1.613</v>
+        <v>0.288</v>
       </c>
       <c r="J28">
-        <v>2.01</v>
+        <v>0.6</v>
       </c>
       <c r="K28" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L28" s="1">
-        <v>1740630.69</v>
+        <v>1449161.6</v>
       </c>
       <c r="M28" s="1">
-        <v>1775015.6</v>
+        <v>1457861.7</v>
       </c>
       <c r="N28" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B29" s="1">
-        <v>2247000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.229</v>
+        <v>100.155</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2247000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="H29" s="1">
-        <v>5145.63</v>
+        <v>20642.75</v>
       </c>
       <c r="I29" s="1">
-        <v>0.229</v>
+        <v>0.70358705759741</v>
       </c>
       <c r="J29">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="K29" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L29" s="1">
-        <v>2252145.63</v>
+        <v>2954572.5</v>
       </c>
       <c r="M29" s="1">
-        <v>2255094.82</v>
+        <v>2964280.05</v>
       </c>
       <c r="N29" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B30" s="1">
-        <v>2282000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>102.697</v>
+        <v>101.369</v>
       </c>
       <c r="D30" s="1">
-        <v>103.51827695</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2362287.08</v>
+        <v>1713000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-18741.54</v>
+        <v>23450.97</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.7933642002563</v>
+        <v>1.369</v>
       </c>
       <c r="J30">
-        <v>0.62</v>
+        <v>2.61</v>
       </c>
       <c r="K30" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L30" s="1">
-        <v>2343545.54</v>
+        <v>1736450.97</v>
       </c>
       <c r="M30" s="1">
-        <v>2357760.5</v>
+        <v>1781078.19</v>
       </c>
       <c r="N30" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1">
-        <v>791000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.738</v>
+        <v>99.893</v>
       </c>
       <c r="D31" s="1">
-        <v>100.39127686</v>
+        <v>100.0</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>794095.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="H31" s="1">
-        <v>18562.58</v>
+        <v>-2404.29</v>
       </c>
       <c r="I31" s="1">
-        <v>2.3375767382996</v>
+        <v>-0.107</v>
       </c>
       <c r="J31">
-        <v>1.73</v>
+        <v>0.74</v>
       </c>
       <c r="K31" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L31" s="1">
-        <v>812657.58</v>
+        <v>2244595.71</v>
       </c>
       <c r="M31" s="1">
-        <v>826357.26</v>
+        <v>2261307.77</v>
       </c>
       <c r="N31" s="1">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B32" s="1">
-        <v>1800000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>103.122</v>
+        <v>102.153</v>
       </c>
       <c r="D32" s="1">
-        <v>103.60736833</v>
+        <v>103.51827695</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1864932.63</v>
+        <v>2362287.08</v>
       </c>
       <c r="H32" s="1">
-        <v>-8736.63</v>
+        <v>-31155.62</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.46846893337911</v>
+        <v>-1.3188752655753</v>
       </c>
       <c r="J32">
-        <v>3.71</v>
+        <v>1.29</v>
       </c>
       <c r="K32" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L32" s="1">
-        <v>1856196.0</v>
+        <v>2331131.46</v>
       </c>
       <c r="M32" s="1">
-        <v>1922919.29</v>
+        <v>2360654.84</v>
       </c>
       <c r="N32" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B33" s="1">
-        <v>2700000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.475</v>
+        <v>102.235</v>
       </c>
       <c r="D33" s="1">
-        <v>97.99</v>
+        <v>100.39127686</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2645730.0</v>
+        <v>794095.0</v>
       </c>
       <c r="H33" s="1">
-        <v>67095.0</v>
+        <v>14583.85</v>
       </c>
       <c r="I33" s="1">
-        <v>2.5359730584754</v>
+        <v>1.8365371901347</v>
       </c>
       <c r="J33">
-        <v>0.96</v>
+        <v>2.36</v>
       </c>
       <c r="K33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L33" s="1">
-        <v>2712825.0</v>
+        <v>808678.85</v>
       </c>
       <c r="M33" s="1">
-        <v>2738700.0</v>
+        <v>827338.76</v>
       </c>
       <c r="N33" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B34" s="1">
-        <v>4233000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>106.285</v>
+        <v>102.813</v>
       </c>
       <c r="D34" s="1">
-        <v>100.83408623</v>
+        <v>103.60736833</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>4268306.87</v>
+        <v>1864932.63</v>
       </c>
       <c r="H34" s="1">
-        <v>230737.18</v>
+        <v>-14298.63</v>
       </c>
       <c r="I34" s="1">
-        <v>5.4058245348231</v>
+        <v>-0.76671026985034</v>
       </c>
       <c r="J34">
-        <v>0.21</v>
+        <v>4.31</v>
       </c>
       <c r="K34" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L34" s="1">
-        <v>4499044.05</v>
+        <v>1850634.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4507774.61</v>
+        <v>1928225.1</v>
       </c>
       <c r="N34" s="1">
-        <v>0.97</v>
+        <v>0.42</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B35" s="1">
-        <v>2377000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>102.588</v>
+        <v>100.881</v>
       </c>
       <c r="D35" s="1">
-        <v>100.1633029</v>
+        <v>97.99</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>2380881.71</v>
+        <v>2645730.0</v>
       </c>
       <c r="H35" s="1">
-        <v>57635.05</v>
+        <v>78057.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2.4207439520378</v>
+        <v>2.9503010511277</v>
       </c>
       <c r="J35">
-        <v>1.52</v>
+        <v>1.54</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L35" s="1">
-        <v>2438516.76</v>
+        <v>2723787.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2474567.93</v>
+        <v>2765412.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B36" s="1">
-        <v>5123000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>102.231</v>
+        <v>107.25</v>
       </c>
       <c r="D36" s="1">
-        <v>102.45</v>
+        <v>100.83408623</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>5248513.5</v>
+        <v>4268306.87</v>
       </c>
       <c r="H36" s="1">
-        <v>-11219.37</v>
+        <v>271585.63</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.21376281112738</v>
+        <v>6.3628421824319</v>
       </c>
       <c r="J36">
-        <v>0.18</v>
+        <v>1.17</v>
       </c>
       <c r="K36" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L36" s="1">
-        <v>5237294.13</v>
+        <v>4539892.5</v>
       </c>
       <c r="M36" s="1">
-        <v>5246419.47</v>
+        <v>4589365.69</v>
       </c>
       <c r="N36" s="1">
-        <v>1.12</v>
+        <v>1.0</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B37" s="1">
-        <v>2472000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>96.478</v>
+        <v>102.733</v>
       </c>
       <c r="D37" s="1">
-        <v>100.08024879</v>
+        <v>100.1633029</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2473983.75</v>
+        <v>2380881.71</v>
       </c>
       <c r="H37" s="1">
-        <v>-89047.59</v>
+        <v>61081.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.5993603434137</v>
+        <v>2.565507548882</v>
       </c>
       <c r="J37">
-        <v>1.11</v>
+        <v>2.28</v>
       </c>
       <c r="K37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="L37" s="1">
-        <v>2384936.16</v>
+        <v>2441963.41</v>
       </c>
       <c r="M37" s="1">
-        <v>2412334.16</v>
+        <v>2496040.16</v>
       </c>
       <c r="N37" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B38" s="1">
-        <v>3348000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.616</v>
+        <v>102.192</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>102.45</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>3348000.0</v>
+        <v>5248513.5</v>
       </c>
       <c r="H38" s="1">
-        <v>54103.68</v>
+        <v>-13217.34</v>
       </c>
       <c r="I38" s="1">
-        <v>1.616</v>
+        <v>-0.25183016105417</v>
       </c>
       <c r="J38">
-        <v>0.53</v>
+        <v>1.01</v>
       </c>
       <c r="K38" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="L38" s="1">
-        <v>3402103.68</v>
+        <v>5235296.16</v>
       </c>
       <c r="M38" s="1">
-        <v>3419785.31</v>
+        <v>5287006.44</v>
       </c>
       <c r="N38" s="1">
-        <v>0.73</v>
+        <v>1.15</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B39" s="1">
-        <v>1897000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>103.491</v>
+        <v>95.792</v>
       </c>
       <c r="D39" s="1">
-        <v>102.70391249</v>
+        <v>100.08024879</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1948293.22</v>
+        <v>2473983.75</v>
       </c>
       <c r="H39" s="1">
-        <v>14931.05</v>
+        <v>-106005.51</v>
       </c>
       <c r="I39" s="1">
-        <v>0.7663656500329</v>
+        <v>-4.2848102781597</v>
       </c>
       <c r="J39">
-        <v>1.25</v>
+        <v>1.93</v>
       </c>
       <c r="K39" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="L39" s="1">
-        <v>1963224.27</v>
+        <v>2367978.24</v>
       </c>
       <c r="M39" s="1">
-        <v>1986857.73</v>
+        <v>2415564.24</v>
       </c>
       <c r="N39" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>102.559</v>
+        <v>101.564</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>24873.48</v>
+        <v>52362.72</v>
       </c>
       <c r="I40" s="1">
-        <v>2.559</v>
+        <v>1.564</v>
       </c>
       <c r="J40">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="K40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="L40" s="1">
-        <v>996873.48</v>
+        <v>3400362.72</v>
       </c>
       <c r="M40" s="1">
-        <v>1009495.98</v>
+        <v>3437086.1</v>
       </c>
       <c r="N40" s="1">
-        <v>0.22</v>
+        <v>0.75</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1">
-        <v>2100000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.739</v>
+        <v>103.361</v>
       </c>
       <c r="D41" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2131206.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="H41" s="1">
-        <v>110313.0</v>
+        <v>12464.95</v>
       </c>
       <c r="I41" s="1">
-        <v>5.1760834006661</v>
+        <v>0.63978819368883</v>
       </c>
       <c r="J41">
-        <v>7.81</v>
+        <v>2.0</v>
       </c>
       <c r="K41" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L41" s="1">
-        <v>2241519.0</v>
+        <v>1960758.17</v>
       </c>
       <c r="M41" s="1">
-        <v>2405534.75</v>
+        <v>1998777.21</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B42" s="1">
-        <v>1936000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.566</v>
+        <v>102.342</v>
       </c>
       <c r="D42" s="1">
-        <v>100.10319267</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1937997.81</v>
+        <v>972000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>8959.95</v>
+        <v>22764.24</v>
       </c>
       <c r="I42" s="1">
-        <v>0.46233024380972</v>
+        <v>2.342</v>
       </c>
       <c r="J42">
-        <v>0.12</v>
+        <v>2.1</v>
       </c>
       <c r="K42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L42" s="1">
-        <v>1946957.76</v>
+        <v>994764.24</v>
       </c>
       <c r="M42" s="1">
-        <v>1949256.76</v>
+        <v>1015182.99</v>
       </c>
       <c r="N42" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B43" s="1">
-        <v>2700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.477</v>
+        <v>105.988</v>
       </c>
       <c r="D43" s="1">
-        <v>96.84</v>
+        <v>101.486</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2614680.0</v>
+        <v>2131206.0</v>
       </c>
       <c r="H43" s="1">
-        <v>71199.0</v>
+        <v>94542.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2.7230483271375</v>
+        <v>4.4360798533788</v>
       </c>
       <c r="J43">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="K43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="L43" s="1">
-        <v>2685879.0</v>
+        <v>2225748.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2711107.13</v>
+        <v>2243871.29</v>
       </c>
       <c r="N43" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B44" s="1">
-        <v>2170000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.196</v>
+        <v>100.495</v>
       </c>
       <c r="D44" s="1">
-        <v>92.4965576</v>
+        <v>100.10319267</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2007175.3</v>
+        <v>1937997.81</v>
       </c>
       <c r="H44" s="1">
-        <v>123677.9</v>
+        <v>7585.39</v>
       </c>
       <c r="I44" s="1">
-        <v>6.1617886589178</v>
+        <v>0.39140343507406</v>
       </c>
       <c r="J44">
-        <v>1.38</v>
+        <v>0.67</v>
       </c>
       <c r="K44" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="L44" s="1">
-        <v>2130853.2</v>
+        <v>1945583.2</v>
       </c>
       <c r="M44" s="1">
-        <v>2160803.72</v>
+        <v>1958610.87</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B45" s="1">
-        <v>2121000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.796</v>
+        <v>99.367</v>
       </c>
       <c r="D45" s="1">
-        <v>100.72937294</v>
+        <v>96.84</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2136470.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1413.16</v>
+        <v>68229.0</v>
       </c>
       <c r="I45" s="1">
-        <v>0.066144621735854</v>
+        <v>2.6094589012805</v>
       </c>
       <c r="J45">
-        <v>0.14</v>
+        <v>1.5</v>
       </c>
       <c r="K45" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="L45" s="1">
-        <v>2137883.16</v>
+        <v>2682909.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2140887.91</v>
+        <v>2723493.38</v>
       </c>
       <c r="N45" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.709</v>
+        <v>98.714</v>
       </c>
       <c r="D46" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="H46" s="1">
-        <v>30371.25</v>
+        <v>134918.5</v>
       </c>
       <c r="I46" s="1">
-        <v>0.76306310137456</v>
+        <v>6.7218095001468</v>
       </c>
       <c r="J46">
-        <v>2.43</v>
+        <v>0.18</v>
       </c>
       <c r="K46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="L46" s="1">
-        <v>4010546.67</v>
+        <v>2142093.8</v>
       </c>
       <c r="M46" s="1">
-        <v>4109394.45</v>
+        <v>2146049.53</v>
       </c>
       <c r="N46" s="1">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B47" s="1">
-        <v>1800000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.31</v>
+        <v>91.362</v>
       </c>
       <c r="D47" s="1">
-        <v>89.54278944</v>
+        <v>100.72937294</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1611770.21</v>
+        <v>2136470.0</v>
       </c>
       <c r="H47" s="1">
-        <v>49809.79</v>
+        <v>-198681.98</v>
       </c>
       <c r="I47" s="1">
-        <v>3.0903778771293</v>
+        <v>-9.2995445758658</v>
       </c>
       <c r="J47">
-        <v>3.41</v>
+        <v>1.13</v>
       </c>
       <c r="K47" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L47" s="1">
-        <v>1661580.0</v>
+        <v>1937788.02</v>
       </c>
       <c r="M47" s="1">
-        <v>1722977.26</v>
+        <v>1961826.02</v>
       </c>
       <c r="N47" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B48" s="1">
-        <v>2477000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.491</v>
+        <v>97.601</v>
       </c>
       <c r="D48" s="1">
-        <v>100.00201776</v>
+        <v>97.961492</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2477049.98</v>
+        <v>3980175.42</v>
       </c>
       <c r="H48" s="1">
-        <v>-12657.91</v>
+        <v>-14646.79</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.51100745250203</v>
+        <v>-0.36799357953927</v>
       </c>
       <c r="J48">
-        <v>0.88</v>
+        <v>3.14</v>
       </c>
       <c r="K48" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="L48" s="1">
-        <v>2464392.07</v>
+        <v>3965528.63</v>
       </c>
       <c r="M48" s="1">
-        <v>2486065.82</v>
+        <v>4093095.7</v>
       </c>
       <c r="N48" s="1">
-        <v>0.53</v>
+        <v>0.89</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B49" s="1">
-        <v>3207000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.239</v>
+        <v>91.95</v>
       </c>
       <c r="D49" s="1">
-        <v>102.084372</v>
+        <v>89.54278944</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>3273845.81</v>
+        <v>1611770.21</v>
       </c>
       <c r="H49" s="1">
-        <v>37028.92</v>
+        <v>43329.79</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1310526563864</v>
+        <v>2.688335454469</v>
       </c>
       <c r="J49">
-        <v>1.22</v>
+        <v>0.1</v>
       </c>
       <c r="K49" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="L49" s="1">
-        <v>3310874.73</v>
+        <v>1655100.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3350060.26</v>
+        <v>1656949.32</v>
       </c>
       <c r="N49" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B50" s="1">
-        <v>1923000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.137</v>
+        <v>99.499</v>
       </c>
       <c r="D50" s="1">
-        <v>100.24366355</v>
+        <v>100.00201776</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1927685.65</v>
+        <v>2477049.98</v>
       </c>
       <c r="H50" s="1">
-        <v>17178.85</v>
+        <v>-12459.75</v>
       </c>
       <c r="I50" s="1">
-        <v>0.89116449043442</v>
+        <v>-0.50300761391985</v>
       </c>
       <c r="J50">
-        <v>0.6</v>
+        <v>1.31</v>
       </c>
       <c r="K50" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="L50" s="1">
-        <v>1944864.5</v>
+        <v>2464590.23</v>
       </c>
       <c r="M50" s="1">
-        <v>1956322.38</v>
+        <v>2497100.86</v>
       </c>
       <c r="N50" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B51" s="1">
-        <v>1600000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>102.12</v>
+        <v>102.858</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8308825</v>
+        <v>102.084372</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1597294.12</v>
+        <v>3273845.81</v>
       </c>
       <c r="H51" s="1">
-        <v>36625.88</v>
+        <v>24810.25</v>
       </c>
       <c r="I51" s="1">
-        <v>2.2929953564219</v>
+        <v>0.75783196399222</v>
       </c>
       <c r="J51">
-        <v>2.3</v>
+        <v>1.97</v>
       </c>
       <c r="K51" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="L51" s="1">
-        <v>1633920.0</v>
+        <v>3298656.06</v>
       </c>
       <c r="M51" s="1">
-        <v>1670741.92</v>
+        <v>3361693.65</v>
       </c>
       <c r="N51" s="1">
-        <v>0.36</v>
+        <v>0.73</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B52" s="1">
-        <v>1582000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.868</v>
+        <v>101.407</v>
       </c>
       <c r="D52" s="1">
-        <v>100.16979772</v>
+        <v>100.24366355</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1584686.2</v>
+        <v>1927685.65</v>
       </c>
       <c r="H52" s="1">
-        <v>11045.56</v>
+        <v>22370.96</v>
       </c>
       <c r="I52" s="1">
-        <v>0.69701875361822</v>
+        <v>1.160508716761</v>
       </c>
       <c r="J52">
-        <v>1.55</v>
+        <v>1.24</v>
       </c>
       <c r="K52" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="L52" s="1">
-        <v>1595731.76</v>
+        <v>1950056.61</v>
       </c>
       <c r="M52" s="1">
-        <v>1620203.32</v>
+        <v>1973853.74</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B53" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.705</v>
+        <v>101.474</v>
       </c>
       <c r="D53" s="1">
-        <v>91.58588302</v>
+        <v>99.8308825</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3938192.97</v>
+        <v>1597294.12</v>
       </c>
       <c r="H53" s="1">
-        <v>220122.03</v>
+        <v>26289.88</v>
       </c>
       <c r="I53" s="1">
-        <v>5.589417067087</v>
+        <v>1.6459010066349</v>
       </c>
       <c r="J53">
-        <v>1.47</v>
+        <v>2.92</v>
       </c>
       <c r="K53" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="L53" s="1">
-        <v>4158315.0</v>
+        <v>1623584.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4221460.21</v>
+        <v>1670301.81</v>
       </c>
       <c r="N53" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B54" s="1">
-        <v>1547000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.939</v>
+        <v>100.735</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>100.16979772</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1547000.0</v>
+        <v>1584686.2</v>
       </c>
       <c r="H54" s="1">
-        <v>14526.33</v>
+        <v>8941.5</v>
       </c>
       <c r="I54" s="1">
-        <v>0.939</v>
+        <v>0.56424420178582</v>
       </c>
       <c r="J54">
-        <v>1.05</v>
+        <v>2.2</v>
       </c>
       <c r="K54" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="L54" s="1">
-        <v>1561526.33</v>
+        <v>1593627.7</v>
       </c>
       <c r="M54" s="1">
-        <v>1577707.53</v>
+        <v>1628481.14</v>
       </c>
       <c r="N54" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B55" s="1">
-        <v>2994000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>94.264</v>
+        <v>96.05</v>
       </c>
       <c r="D55" s="1">
-        <v>100.6600501</v>
+        <v>91.58588302</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3013761.9</v>
+        <v>3938192.97</v>
       </c>
       <c r="H55" s="1">
-        <v>-191497.74</v>
+        <v>191957.03</v>
       </c>
       <c r="I55" s="1">
-        <v>-6.3541097921505</v>
+        <v>4.8742413452635</v>
       </c>
       <c r="J55">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
       <c r="K55" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="L55" s="1">
-        <v>2822264.16</v>
+        <v>4130150.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2858129.79</v>
+        <v>4203426.71</v>
       </c>
       <c r="N55" s="1">
-        <v>0.61</v>
+        <v>0.91</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B56" s="1">
-        <v>4400000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.714</v>
+        <v>100.828</v>
       </c>
       <c r="D56" s="1">
-        <v>91.49876455</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>4025945.64</v>
+        <v>1547000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>317470.36</v>
+        <v>12809.16</v>
       </c>
       <c r="I56" s="1">
-        <v>7.8856097023704</v>
+        <v>0.828</v>
       </c>
       <c r="J56">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="K56" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="L56" s="1">
-        <v>4343416.0</v>
+        <v>1559809.16</v>
       </c>
       <c r="M56" s="1">
-        <v>4361859.84</v>
+        <v>1565106.34</v>
       </c>
       <c r="N56" s="1">
-        <v>0.93</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B57" s="1">
-        <v>3100000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>101.305</v>
+        <v>93.684</v>
       </c>
       <c r="D57" s="1">
-        <v>101.46012484</v>
+        <v>100.6600501</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3145263.87</v>
+        <v>3013761.9</v>
       </c>
       <c r="H57" s="1">
-        <v>-4808.87</v>
+        <v>-208862.95</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.15289241853021</v>
+        <v>-6.9303069363243</v>
       </c>
       <c r="J57">
-        <v>1.27</v>
+        <v>1.93</v>
       </c>
       <c r="K57" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="L57" s="1">
-        <v>3140455.0</v>
+        <v>2804898.95</v>
       </c>
       <c r="M57" s="1">
-        <v>3179735.82</v>
+        <v>2862595.83</v>
       </c>
       <c r="N57" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B58" s="1">
-        <v>2876000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>92.601</v>
+        <v>99.087</v>
       </c>
       <c r="D58" s="1">
-        <v>98.46638108</v>
+        <v>91.49876455</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>2831893.12</v>
+        <v>4025945.64</v>
       </c>
       <c r="H58" s="1">
-        <v>-168688.36</v>
+        <v>333882.36</v>
       </c>
       <c r="I58" s="1">
-        <v>-5.9567346948461</v>
+        <v>8.2932654798588</v>
       </c>
       <c r="J58">
-        <v>2.36</v>
+        <v>0.6</v>
       </c>
       <c r="K58" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="L58" s="1">
-        <v>2663204.76</v>
+        <v>4359828.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2730970.51</v>
+        <v>4386047.18</v>
       </c>
       <c r="N58" s="1">
-        <v>0.58</v>
+        <v>0.95</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B59" s="1">
-        <v>3611000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>105.884</v>
+        <v>100.659</v>
       </c>
       <c r="D59" s="1">
-        <v>106.49917419</v>
+        <v>101.46012484</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>3845685.18</v>
+        <v>3145263.87</v>
       </c>
       <c r="H59" s="1">
-        <v>-22213.94</v>
+        <v>-24834.87</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.57763282640832</v>
+        <v>-0.78959575496602</v>
       </c>
       <c r="J59">
-        <v>0.75</v>
+        <v>1.81</v>
       </c>
       <c r="K59" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="L59" s="1">
-        <v>3823471.24</v>
+        <v>3120429.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3850455.62</v>
+        <v>3176600.58</v>
       </c>
       <c r="N59" s="1">
-        <v>0.82</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B60" s="1">
-        <v>690000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.68</v>
+        <v>91.682</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>690000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="H60" s="1">
-        <v>11592.0</v>
+        <v>-195118.8</v>
       </c>
       <c r="I60" s="1">
-        <v>1.68</v>
+        <v>-6.8900481667896</v>
       </c>
       <c r="J60">
+        <v>0.49</v>
+      </c>
+      <c r="K60" t="s">
+        <v>208</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2636774.32</v>
+      </c>
+      <c r="M60" s="1">
+        <v>2650794.82</v>
+      </c>
+      <c r="N60" s="1">
         <v>0.58</v>
       </c>
-      <c r="K60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B61" s="1">
-        <v>4172000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.286</v>
+        <v>101.701</v>
       </c>
       <c r="D61" s="1">
-        <v>100.76860067</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4204066.02</v>
+        <v>690000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>21585.9</v>
+        <v>11736.9</v>
       </c>
       <c r="I61" s="1">
-        <v>0.51345292622212</v>
+        <v>1.701</v>
       </c>
       <c r="J61">
-        <v>0.75</v>
+        <v>1.18</v>
       </c>
       <c r="K61" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="L61" s="1">
-        <v>4225651.92</v>
+        <v>701736.9</v>
       </c>
       <c r="M61" s="1">
-        <v>4256941.92</v>
+        <v>709889.92</v>
       </c>
       <c r="N61" s="1">
-        <v>0.91</v>
+        <v>0.15</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>103.375</v>
+        <v>101.361</v>
       </c>
       <c r="D62" s="1">
-        <v>104.15905</v>
+        <v>100.76860067</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1979021.95</v>
+        <v>4204066.02</v>
       </c>
       <c r="H62" s="1">
-        <v>-14896.95</v>
+        <v>24714.9</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.75274304057113</v>
+        <v>0.58788087252731</v>
       </c>
       <c r="J62">
-        <v>0.16</v>
+        <v>1.33</v>
       </c>
       <c r="K62" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="L62" s="1">
-        <v>1964125.0</v>
+        <v>4228780.92</v>
       </c>
       <c r="M62" s="1">
-        <v>1967153.13</v>
+        <v>4284407.59</v>
       </c>
       <c r="N62" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B63" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>110.0</v>
+        <v>103.237</v>
       </c>
       <c r="D63" s="1">
-        <v>111.51583353</v>
+        <v>104.15905</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1895769.17</v>
+        <v>1979021.95</v>
       </c>
       <c r="H63" s="1">
-        <v>-25769.17</v>
+        <v>-17518.95</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.3592989277276</v>
+        <v>-0.88523272821709</v>
       </c>
       <c r="J63">
-        <v>6.23</v>
+        <v>0.9</v>
       </c>
       <c r="K63" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="L63" s="1">
-        <v>1870000.0</v>
+        <v>1961503.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1975836.64</v>
+        <v>1978662.38</v>
       </c>
       <c r="N63" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B64" s="1">
-        <v>1582000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>101.998</v>
+        <v>108.983</v>
       </c>
       <c r="D64" s="1">
-        <v>101.8174469</v>
+        <v>111.51583353</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1610752.01</v>
+        <v>1895769.17</v>
       </c>
       <c r="H64" s="1">
-        <v>2856.35</v>
+        <v>-43058.17</v>
       </c>
       <c r="I64" s="1">
-        <v>0.17733021484791</v>
+        <v>-2.271277045823</v>
       </c>
       <c r="J64">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="K64" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="L64" s="1">
-        <v>1613608.36</v>
+        <v>1852711.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1619372.91</v>
+        <v>1859190.79</v>
       </c>
       <c r="N64" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B65" s="1">
-        <v>2924000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.126</v>
+        <v>101.656</v>
       </c>
       <c r="D65" s="1">
-        <v>93.46821512</v>
+        <v>101.8174469</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2733010.61</v>
+        <v>1610752.01</v>
       </c>
       <c r="H65" s="1">
-        <v>106953.63</v>
+        <v>-2554.09</v>
       </c>
       <c r="I65" s="1">
-        <v>3.9133997361247</v>
+        <v>-0.15856506676034</v>
       </c>
       <c r="J65">
-        <v>1.69</v>
+        <v>0.92</v>
       </c>
       <c r="K65" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="L65" s="1">
-        <v>2839964.24</v>
+        <v>1608197.92</v>
       </c>
       <c r="M65" s="1">
-        <v>2889428.57</v>
+        <v>1622815.17</v>
       </c>
       <c r="N65" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B66" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>103.753</v>
+        <v>97.78</v>
       </c>
       <c r="D66" s="1">
-        <v>103.465095</v>
+        <v>93.46821512</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2069301.9</v>
+        <v>2733010.61</v>
       </c>
       <c r="H66" s="1">
-        <v>5758.1</v>
+        <v>126076.59</v>
       </c>
       <c r="I66" s="1">
-        <v>0.27826292528896</v>
+        <v>4.6131028375334</v>
       </c>
       <c r="J66">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="K66" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="L66" s="1">
-        <v>2075060.0</v>
+        <v>2859087.2</v>
       </c>
       <c r="M66" s="1">
-        <v>2077868.22</v>
+        <v>2869321.2</v>
       </c>
       <c r="N66" s="1">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B67" s="1">
-        <v>2833000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.179</v>
+        <v>103.009</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>103.465095</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>2833000.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="H67" s="1">
-        <v>33401.07</v>
+        <v>-9121.9</v>
       </c>
       <c r="I67" s="1">
-        <v>1.179</v>
+        <v>-0.4408201625872</v>
       </c>
       <c r="J67">
-        <v>0.33</v>
+        <v>0.74</v>
       </c>
       <c r="K67" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="L67" s="1">
-        <v>2866401.07</v>
+        <v>2060180.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2875608.32</v>
+        <v>2075063.56</v>
       </c>
       <c r="N67" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B68" s="1">
-        <v>3543000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>105.399</v>
+        <v>100.826</v>
       </c>
       <c r="D68" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>3752441.72</v>
+        <v>2833000.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-18155.15</v>
+        <v>23400.58</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.48382230437412</v>
+        <v>0.826</v>
       </c>
       <c r="J68">
-        <v>0.2</v>
+        <v>0.89</v>
       </c>
       <c r="K68" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="L68" s="1">
-        <v>3734286.57</v>
+        <v>2856400.58</v>
       </c>
       <c r="M68" s="1">
-        <v>3741261.85</v>
+        <v>2881720.52</v>
       </c>
       <c r="N68" s="1">
-        <v>0.8</v>
+        <v>0.63</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B69" s="1">
-        <v>988000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.193</v>
+        <v>105.121</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>988000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="H69" s="1">
-        <v>31546.84</v>
+        <v>-28004.69</v>
       </c>
       <c r="I69" s="1">
-        <v>3.193</v>
+        <v>-0.74630579472397</v>
       </c>
       <c r="J69">
-        <v>1.74</v>
+        <v>1.12</v>
       </c>
       <c r="K69" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="L69" s="1">
-        <v>1019546.84</v>
+        <v>3724437.03</v>
       </c>
       <c r="M69" s="1">
-        <v>1036747.65</v>
+        <v>3763963.62</v>
       </c>
       <c r="N69" s="1">
-        <v>0.22</v>
+        <v>0.82</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B70" s="1">
-        <v>1500000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>93.277</v>
+        <v>102.058</v>
       </c>
       <c r="D70" s="1">
-        <v>114.97511333</v>
+        <v>100.0</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1724626.7</v>
+        <v>988000.0</v>
       </c>
       <c r="H70" s="1">
-        <v>480.86</v>
+        <v>20333.04</v>
       </c>
       <c r="I70" s="1">
-        <v>0.027881975850194</v>
+        <v>2.058</v>
       </c>
       <c r="J70">
-        <v>1.26</v>
+        <v>2.41</v>
       </c>
       <c r="K70" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="L70" s="1">
-        <v>1725107.56</v>
+        <v>1008333.04</v>
       </c>
       <c r="M70" s="1">
-        <v>1744016.64</v>
+        <v>1032161.68</v>
       </c>
       <c r="N70" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B71" s="1">
-        <v>2600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>102.475</v>
+        <v>97.154</v>
       </c>
       <c r="D71" s="1">
-        <v>101.33207423</v>
+        <v>114.97511333</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>2634633.93</v>
+        <v>1724626.7</v>
       </c>
       <c r="H71" s="1">
-        <v>29716.07</v>
+        <v>72183.87</v>
       </c>
       <c r="I71" s="1">
-        <v>1.1279012868403</v>
+        <v>4.1854779356019</v>
       </c>
       <c r="J71">
-        <v>2.25</v>
+        <v>2.81</v>
       </c>
       <c r="K71" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L71" s="1">
-        <v>2664350.0</v>
+        <v>1796810.57</v>
       </c>
       <c r="M71" s="1">
-        <v>2722760.96</v>
+        <v>1838950.8</v>
       </c>
       <c r="N71" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B72" s="1">
-        <v>2317000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.527</v>
+        <v>102.343</v>
       </c>
       <c r="D72" s="1">
-        <v>101.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>2340170.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="H72" s="1">
-        <v>58550.59</v>
+        <v>26284.07</v>
       </c>
       <c r="I72" s="1">
-        <v>2.5019801980198</v>
+        <v>0.99763651035952</v>
       </c>
       <c r="J72">
-        <v>1.1</v>
+        <v>0.31</v>
       </c>
       <c r="K72" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="L72" s="1">
-        <v>2398720.59</v>
+        <v>2660918.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2424310.74</v>
+        <v>2668949.51</v>
       </c>
       <c r="N72" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B73" s="1">
-        <v>2213000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.067</v>
+        <v>103.114</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0178554</v>
+        <v>101.0</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>2213395.14</v>
+        <v>2340170.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-43172.43</v>
+        <v>48981.38</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.9505071290615</v>
+        <v>2.0930693069307</v>
       </c>
       <c r="J73">
-        <v>0.77</v>
+        <v>1.74</v>
       </c>
       <c r="K73" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="L73" s="1">
-        <v>2170222.71</v>
+        <v>2389151.38</v>
       </c>
       <c r="M73" s="1">
-        <v>2187189.04</v>
+        <v>2429413.22</v>
       </c>
       <c r="N73" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B74" s="1">
-        <v>4500000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.189</v>
+        <v>98.187</v>
       </c>
       <c r="D74" s="1">
-        <v>101.20555556</v>
+        <v>100.0178554</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>4554250.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="H74" s="1">
-        <v>44255.0</v>
+        <v>-40516.83</v>
       </c>
       <c r="I74" s="1">
-        <v>0.97172970302465</v>
+        <v>-1.8305285517163</v>
       </c>
       <c r="J74">
-        <v>1.48</v>
+        <v>1.23</v>
       </c>
       <c r="K74" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="L74" s="1">
-        <v>4598505.0</v>
+        <v>2172878.31</v>
       </c>
       <c r="M74" s="1">
-        <v>4665020.63</v>
+        <v>2200171.98</v>
       </c>
       <c r="N74" s="1">
-        <v>1.0</v>
+        <v>0.48</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B75" s="1">
-        <v>1846000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>102.188</v>
+        <v>102.245</v>
       </c>
       <c r="D75" s="1">
-        <v>100.43577248</v>
+        <v>101.20555556</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1854044.36</v>
+        <v>4554250.0</v>
       </c>
       <c r="H75" s="1">
-        <v>32346.12</v>
+        <v>46774.99</v>
       </c>
       <c r="I75" s="1">
-        <v>1.7446249236453</v>
+        <v>1.0270624142285</v>
       </c>
       <c r="J75">
-        <v>0.78</v>
+        <v>2.11</v>
       </c>
       <c r="K75" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="L75" s="1">
-        <v>1886390.48</v>
+        <v>4601024.99</v>
       </c>
       <c r="M75" s="1">
-        <v>1900875.06</v>
+        <v>4695759.37</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>1.02</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B76" s="1">
-        <v>1900000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>98.523</v>
+        <v>101.971</v>
       </c>
       <c r="D76" s="1">
-        <v>99.11</v>
+        <v>100.43577248</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>1883090.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="H76" s="1">
-        <v>-11153.0</v>
+        <v>28340.3</v>
       </c>
       <c r="I76" s="1">
-        <v>-0.59227121380285</v>
+        <v>1.5285664470293</v>
       </c>
       <c r="J76">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="K76" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="L76" s="1">
-        <v>1871937.0</v>
+        <v>1882384.66</v>
       </c>
       <c r="M76" s="1">
-        <v>1888997.96</v>
+        <v>1908193.55</v>
       </c>
       <c r="N76" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B77" s="1">
-        <v>1981000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>100.048</v>
+        <v>99.056</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0369051</v>
+        <v>99.11</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>1981731.09</v>
+        <v>1883090.0</v>
       </c>
       <c r="H77" s="1">
-        <v>219.79</v>
+        <v>-1026.0</v>
       </c>
       <c r="I77" s="1">
-        <v>0.011090808491075</v>
+        <v>-0.054484915750177</v>
       </c>
       <c r="J77">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="K77" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L77" s="1">
-        <v>1981950.88</v>
+        <v>1882064.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1998562.39</v>
+        <v>1887256.47</v>
       </c>
       <c r="N77" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B78" s="1">
-        <v>1018000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.722</v>
+        <v>100.922</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0</v>
+        <v>100.0369051</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>1018000.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="H78" s="1">
-        <v>17529.96</v>
+        <v>17533.73</v>
       </c>
       <c r="I78" s="1">
-        <v>1.722</v>
+        <v>0.88476837692444</v>
       </c>
       <c r="J78">
-        <v>0.97</v>
+        <v>1.35</v>
       </c>
       <c r="K78" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="L78" s="1">
-        <v>1035529.96</v>
+        <v>1999264.82</v>
       </c>
       <c r="M78" s="1">
-        <v>1045427.18</v>
+        <v>2025987.68</v>
       </c>
       <c r="N78" s="1">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B79" s="1">
-        <v>1470000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>102.558</v>
+        <v>101.924</v>
       </c>
       <c r="D79" s="1">
-        <v>99.57946939</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>1463818.2</v>
+        <v>1018000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>43784.4</v>
+        <v>19586.32</v>
       </c>
       <c r="I79" s="1">
-        <v>2.991109141832</v>
+        <v>1.924</v>
       </c>
       <c r="J79">
-        <v>2.68</v>
+        <v>1.7</v>
       </c>
       <c r="K79" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L79" s="1">
-        <v>1507602.6</v>
+        <v>1037586.32</v>
       </c>
       <c r="M79" s="1">
-        <v>1547016.98</v>
+        <v>1054906.46</v>
       </c>
       <c r="N79" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B80" s="1">
-        <v>1708000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>96.403</v>
+        <v>102.324</v>
       </c>
       <c r="D80" s="1">
-        <v>97.976</v>
+        <v>99.57946939</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1673430.08</v>
+        <v>1463818.2</v>
       </c>
       <c r="H80" s="1">
-        <v>-26866.84</v>
+        <v>40344.6</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.60549522332</v>
+        <v>2.7561209445271</v>
       </c>
       <c r="J80">
-        <v>0.99</v>
+        <v>0.09</v>
       </c>
       <c r="K80" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L80" s="1">
-        <v>1646563.24</v>
+        <v>1504162.8</v>
       </c>
       <c r="M80" s="1">
-        <v>1663456.06</v>
+        <v>1505540.93</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>270</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>96.107</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-31922.52</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.9076100269454</v>
+      </c>
+      <c r="J81">
+        <v>1.55</v>
+      </c>
+      <c r="K81" t="s">
+        <v>271</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1641507.56</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1667958.16</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>269</v>
-      </c>
-[...43 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B82" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.559</v>
+        <v>97.686</v>
       </c>
       <c r="D82" s="1">
-        <v>94.94162525</v>
+        <v>97.597</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>3797665.01</v>
+        <v>4587059.0</v>
       </c>
       <c r="H82" s="1">
-        <v>184694.99</v>
+        <v>4183.0</v>
       </c>
       <c r="I82" s="1">
-        <v>4.8633828816829</v>
+        <v>0.091191327602283</v>
       </c>
       <c r="J82">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.01</v>
+      </c>
+      <c r="K82">
+        <v>676.03</v>
       </c>
       <c r="L82" s="1">
-        <v>3982360.0</v>
+        <v>4591242.0</v>
       </c>
       <c r="M82" s="1">
-        <v>4012068.33</v>
+        <v>4591918.03</v>
       </c>
       <c r="N82" s="1">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B83" s="1">
-        <v>3090000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>104.122</v>
+        <v>99.574</v>
       </c>
       <c r="D83" s="1">
-        <v>104.36764887</v>
+        <v>94.94162525</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>3224960.35</v>
+        <v>3797665.01</v>
       </c>
       <c r="H83" s="1">
-        <v>-7590.55</v>
+        <v>185294.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.23536878523173</v>
+        <v>4.879182063507</v>
       </c>
       <c r="J83">
-        <v>1.05</v>
+        <v>1.19</v>
       </c>
       <c r="K83" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="L83" s="1">
-        <v>3217369.8</v>
+        <v>3982960.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3249782.61</v>
+        <v>4030751.67</v>
       </c>
       <c r="N83" s="1">
-        <v>0.7</v>
+        <v>0.87</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B84" s="1">
-        <v>1186000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.096</v>
+        <v>104.23</v>
       </c>
       <c r="D84" s="1">
-        <v>97.79670152</v>
+        <v>104.36764887</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1159868.88</v>
+        <v>3224960.35</v>
       </c>
       <c r="H84" s="1">
-        <v>27269.68</v>
+        <v>-4253.35</v>
       </c>
       <c r="I84" s="1">
-        <v>2.351100238158</v>
+        <v>-0.1318884432176</v>
       </c>
       <c r="J84">
-        <v>0.45</v>
+        <v>1.88</v>
       </c>
       <c r="K84" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="L84" s="1">
-        <v>1187138.56</v>
+        <v>3220707.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1192438.5</v>
+        <v>3278805.44</v>
       </c>
       <c r="N84" s="1">
-        <v>0.26</v>
+        <v>0.71</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B85" s="1">
-        <v>369000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>103.731</v>
+        <v>100.037</v>
       </c>
       <c r="D85" s="1">
-        <v>106.56094038</v>
+        <v>97.79670152</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>393209.87</v>
+        <v>1159868.88</v>
       </c>
       <c r="H85" s="1">
-        <v>-10442.48</v>
+        <v>26569.94</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.6557013942707</v>
+        <v>2.2907710050812</v>
       </c>
       <c r="J85">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="K85" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="L85" s="1">
-        <v>382767.39</v>
+        <v>1186438.82</v>
       </c>
       <c r="M85" s="1">
-        <v>385465.7</v>
+        <v>1197446.38</v>
       </c>
       <c r="N85" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B86" s="1">
-        <v>2697000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>97.94</v>
+        <v>103.543</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0</v>
+        <v>106.56094038</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>2697000.0</v>
+        <v>393209.87</v>
       </c>
       <c r="H86" s="1">
-        <v>-55558.2</v>
+        <v>-11136.2</v>
       </c>
       <c r="I86" s="1">
-        <v>-2.06</v>
+        <v>-2.8321262637685</v>
       </c>
       <c r="J86">
-        <v>0.98</v>
+        <v>1.52</v>
       </c>
       <c r="K86" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="L86" s="1">
-        <v>2641441.8</v>
+        <v>382073.67</v>
       </c>
       <c r="M86" s="1">
-        <v>2667737.55</v>
+        <v>387677.86</v>
       </c>
       <c r="N86" s="1">
-        <v>0.57</v>
+        <v>0.08</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B87" s="1">
-        <v>4587000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.058</v>
+        <v>98.618</v>
       </c>
       <c r="D87" s="1">
-        <v>93.34613647</v>
+        <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>4281787.28</v>
+        <v>2697000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>216133.18</v>
+        <v>-37272.54</v>
       </c>
       <c r="I87" s="1">
-        <v>5.0477327776078</v>
+        <v>-1.382</v>
       </c>
       <c r="J87">
-        <v>0.08</v>
+        <v>1.73</v>
       </c>
       <c r="K87" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="L87" s="1">
-        <v>4497920.46</v>
+        <v>2659727.46</v>
       </c>
       <c r="M87" s="1">
-        <v>4501647.4</v>
+        <v>2706475.46</v>
       </c>
       <c r="N87" s="1">
-        <v>0.96</v>
+        <v>0.59</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B88" s="1">
-        <v>3689000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>97.444</v>
+        <v>98.632</v>
       </c>
       <c r="D88" s="1">
-        <v>97.36899024</v>
+        <v>93.34613647</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>3591942.05</v>
+        <v>4281787.28</v>
       </c>
       <c r="H88" s="1">
-        <v>2767.11</v>
+        <v>242462.56</v>
       </c>
       <c r="I88" s="1">
-        <v>0.077036599184555</v>
+        <v>5.6626484256359</v>
       </c>
       <c r="J88">
-        <v>0.9</v>
+        <v>0.46</v>
       </c>
       <c r="K88" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L88" s="1">
-        <v>3594709.16</v>
+        <v>4524249.84</v>
       </c>
       <c r="M88" s="1">
-        <v>3628061.76</v>
+        <v>4545369.15</v>
       </c>
       <c r="N88" s="1">
-        <v>0.78</v>
+        <v>0.99</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B89" s="1">
-        <v>2118000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.862</v>
+        <v>97.969</v>
       </c>
       <c r="D89" s="1">
-        <v>99.43250047</v>
+        <v>97.36899024</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>2105980.36</v>
+        <v>3591942.05</v>
       </c>
       <c r="H89" s="1">
-        <v>-12083.2</v>
+        <v>22134.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.57375653778652</v>
+        <v>0.61622263644259</v>
       </c>
       <c r="J89">
-        <v>1.53</v>
+        <v>1.49</v>
       </c>
       <c r="K89" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="L89" s="1">
-        <v>2093897.16</v>
+        <v>3614076.41</v>
       </c>
       <c r="M89" s="1">
-        <v>2126276.45</v>
+        <v>3669158.74</v>
       </c>
       <c r="N89" s="1">
-        <v>0.46</v>
+        <v>0.8</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B90" s="1">
-        <v>1452000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.484</v>
+        <v>99.709</v>
       </c>
       <c r="D90" s="1">
-        <v>99.91096625</v>
+        <v>99.43250047</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1450707.23</v>
+        <v>2105980.36</v>
       </c>
       <c r="H90" s="1">
-        <v>-20719.55</v>
+        <v>5856.26</v>
       </c>
       <c r="I90" s="1">
-        <v>-1.4282378671264</v>
+        <v>0.27807761702013</v>
       </c>
       <c r="J90">
-        <v>2.92</v>
+        <v>1.99</v>
       </c>
       <c r="K90" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="L90" s="1">
-        <v>1429987.68</v>
+        <v>2111836.62</v>
       </c>
       <c r="M90" s="1">
-        <v>1472314.47</v>
+        <v>2153884.72</v>
       </c>
       <c r="N90" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B91" s="1">
-        <v>1230103.0</v>
+        <v>1802000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>103.551</v>
+        <v>101.261</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0</v>
+        <v>100.74745283</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>1230103.0</v>
+        <v>1815469.1</v>
       </c>
       <c r="H91" s="1">
-        <v>43680.95</v>
+        <v>9254.12</v>
       </c>
       <c r="I91" s="1">
-        <v>3.5509993878561</v>
+        <v>0.50973712524218</v>
       </c>
       <c r="J91">
-        <v>0.94</v>
+        <v>0.64</v>
       </c>
       <c r="K91" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="L91" s="1">
-        <v>1273783.95</v>
+        <v>1824723.22</v>
       </c>
       <c r="M91" s="1">
-        <v>1285316.17</v>
+        <v>1836173.43</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B92" s="1">
-        <v>4085000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="C92" s="1">
-        <v>105.37</v>
+        <v>104.615</v>
       </c>
       <c r="D92" s="1">
-        <v>107.00187687</v>
+        <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>4371026.67</v>
+        <v>1230103.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-66662.17</v>
+        <v>56769.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-1.5250918155574</v>
+        <v>4.6149997195357</v>
       </c>
       <c r="J92">
-        <v>1.32</v>
+        <v>1.59</v>
       </c>
       <c r="K92" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="L92" s="1">
-        <v>4304364.5</v>
+        <v>1286872.25</v>
       </c>
       <c r="M92" s="1">
-        <v>4358192.89</v>
+        <v>1306477.02</v>
       </c>
       <c r="N92" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B93" s="1">
-        <v>800000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>101.397</v>
+        <v>105.007</v>
       </c>
       <c r="D93" s="1">
-        <v>100.677</v>
+        <v>107.00187687</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>805416.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="H93" s="1">
-        <v>5760.0</v>
+        <v>-81490.72</v>
       </c>
       <c r="I93" s="1">
-        <v>0.71515837778241</v>
+        <v>-1.8643382013498</v>
       </c>
       <c r="J93">
-        <v>2.22</v>
+        <v>2.12</v>
       </c>
       <c r="K93" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="L93" s="1">
-        <v>811176.0</v>
+        <v>4289535.95</v>
       </c>
       <c r="M93" s="1">
-        <v>828967.78</v>
+        <v>4376129.44</v>
       </c>
       <c r="N93" s="1">
-        <v>0.18</v>
+        <v>0.95</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B94" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>105.686</v>
+        <v>101.324</v>
       </c>
       <c r="D94" s="1">
-        <v>106.27639</v>
+        <v>100.677</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2444356.97</v>
+        <v>805416.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-13578.97</v>
+        <v>5176.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.55552319757944</v>
+        <v>0.64264926447947</v>
       </c>
       <c r="J94">
-        <v>1.99</v>
+        <v>2.72</v>
       </c>
       <c r="K94" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="L94" s="1">
-        <v>2430778.0</v>
+        <v>810592.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2476502.32</v>
+        <v>832389.26</v>
       </c>
       <c r="N94" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B95" s="1">
-        <v>3110000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.158</v>
+        <v>105.513</v>
       </c>
       <c r="D95" s="1">
-        <v>96.29170675</v>
+        <v>106.27639</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2994672.08</v>
+        <v>2444356.97</v>
       </c>
       <c r="H95" s="1">
-        <v>89141.72</v>
+        <v>-17557.97</v>
       </c>
       <c r="I95" s="1">
-        <v>2.9766771659353</v>
+        <v>-0.71830629549988</v>
       </c>
       <c r="J95">
-        <v>0.86</v>
+        <v>2.65</v>
       </c>
       <c r="K95" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="L95" s="1">
-        <v>3083813.8</v>
+        <v>2426799.0</v>
       </c>
       <c r="M95" s="1">
-        <v>3110653.53</v>
+        <v>2487764.75</v>
       </c>
       <c r="N95" s="1">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B96" s="1">
-        <v>2150000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.348</v>
+        <v>98.131</v>
       </c>
       <c r="D96" s="1">
-        <v>97.5</v>
+        <v>96.29170675</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2096250.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="H96" s="1">
-        <v>82732.0</v>
+        <v>57202.02</v>
       </c>
       <c r="I96" s="1">
-        <v>3.9466666666667</v>
+        <v>1.9101263334315</v>
       </c>
       <c r="J96">
-        <v>1.29</v>
+        <v>1.3</v>
       </c>
       <c r="K96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="L96" s="1">
-        <v>2178982.0</v>
+        <v>3051874.1</v>
       </c>
       <c r="M96" s="1">
-        <v>2206797.63</v>
+        <v>3092453.21</v>
       </c>
       <c r="N96" s="1">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B97" s="1">
-        <v>3010000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>76.483</v>
+        <v>101.601</v>
       </c>
       <c r="D97" s="1">
-        <v>81.5</v>
+        <v>97.5</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>2453150.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-151011.7</v>
+        <v>88171.5</v>
       </c>
       <c r="I97" s="1">
-        <v>-6.1558282208589</v>
+        <v>4.2061538461538</v>
       </c>
       <c r="J97">
-        <v>1.6</v>
+        <v>2.08</v>
       </c>
       <c r="K97" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="L97" s="1">
-        <v>2302138.3</v>
+        <v>2184421.5</v>
       </c>
       <c r="M97" s="1">
-        <v>2350423.72</v>
+        <v>2229168.38</v>
       </c>
       <c r="N97" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B98" s="1">
-        <v>2200000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.593</v>
+        <v>81.912</v>
       </c>
       <c r="D98" s="1">
-        <v>94.97</v>
+        <v>81.5</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>2089340.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="H98" s="1">
-        <v>79706.0</v>
+        <v>12401.2</v>
       </c>
       <c r="I98" s="1">
-        <v>3.8148889122881</v>
+        <v>0.50552147239264</v>
       </c>
       <c r="J98">
-        <v>0.14</v>
+        <v>2.41</v>
       </c>
       <c r="K98" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="L98" s="1">
-        <v>2169046.0</v>
+        <v>2465551.2</v>
       </c>
       <c r="M98" s="1">
-        <v>2172071.0</v>
+        <v>2537979.33</v>
       </c>
       <c r="N98" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B99" s="1">
-        <v>1005000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>96.793</v>
+        <v>97.102</v>
       </c>
       <c r="D99" s="1">
-        <v>92.60432438</v>
+        <v>94.97</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>930673.46</v>
+        <v>2089340.0</v>
       </c>
       <c r="H99" s="1">
-        <v>42096.19</v>
+        <v>46904.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4.5231965677844</v>
+        <v>2.2449194482468</v>
       </c>
       <c r="J99">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="K99" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="L99" s="1">
-        <v>972769.65</v>
+        <v>2136244.0</v>
       </c>
       <c r="M99" s="1">
-        <v>978988.09</v>
+        <v>2153385.67</v>
       </c>
       <c r="N99" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B100" s="1">
-        <v>2146000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.331</v>
+        <v>96.859</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0</v>
+        <v>92.60432438</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>2146000.0</v>
+        <v>930673.46</v>
       </c>
       <c r="H100" s="1">
-        <v>28563.26</v>
+        <v>42759.49</v>
       </c>
       <c r="I100" s="1">
-        <v>1.331</v>
+        <v>4.5944675375185</v>
       </c>
       <c r="J100">
-        <v>0.17</v>
+        <v>0.88</v>
       </c>
       <c r="K100" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="L100" s="1">
-        <v>2174563.26</v>
+        <v>973432.95</v>
       </c>
       <c r="M100" s="1">
-        <v>2178147.38</v>
+        <v>982289.51</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B101" s="1">
-        <v>881000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.903</v>
+        <v>100.742</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0</v>
+        <v>100.44</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>881000.0</v>
+        <v>1707480.0</v>
       </c>
       <c r="H101" s="1">
-        <v>16765.43</v>
+        <v>5134.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1.903</v>
+        <v>0.30067702110713</v>
       </c>
       <c r="J101">
-        <v>2.41</v>
+        <v>0.71</v>
       </c>
       <c r="K101" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="L101" s="1">
-        <v>897765.43</v>
+        <v>1712614.0</v>
       </c>
       <c r="M101" s="1">
-        <v>919025.67</v>
+        <v>1724626.15</v>
       </c>
       <c r="N101" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B102" s="1">
-        <v>3157000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.36</v>
+        <v>101.568</v>
       </c>
       <c r="D102" s="1">
-        <v>100.05914096</v>
+        <v>100.0</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3158867.08</v>
+        <v>881000.0</v>
       </c>
       <c r="H102" s="1">
-        <v>41068.12</v>
+        <v>13814.08</v>
       </c>
       <c r="I102" s="1">
-        <v>1.3000901576397</v>
+        <v>1.568</v>
       </c>
       <c r="J102">
-        <v>1.1</v>
+        <v>0.63</v>
       </c>
       <c r="K102" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="L102" s="1">
-        <v>3199935.2</v>
+        <v>894814.08</v>
       </c>
       <c r="M102" s="1">
-        <v>3234727.97</v>
+        <v>900320.33</v>
       </c>
       <c r="N102" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B103" s="1">
-        <v>1278000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.632</v>
+        <v>102.007</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>1278000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="H103" s="1">
-        <v>8076.96</v>
+        <v>61493.91</v>
       </c>
       <c r="I103" s="1">
-        <v>0.632</v>
+        <v>1.9467077418148</v>
       </c>
       <c r="J103">
-        <v>0.96</v>
+        <v>1.77</v>
       </c>
       <c r="K103" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="L103" s="1">
-        <v>1286076.96</v>
+        <v>3220360.99</v>
       </c>
       <c r="M103" s="1">
-        <v>1298324.46</v>
+        <v>3276331.97</v>
       </c>
       <c r="N103" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B104" s="1">
-        <v>988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>101.063</v>
+        <v>100.584</v>
       </c>
       <c r="D104" s="1">
         <v>100.0</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10502.44</v>
+        <v>7463.52</v>
       </c>
       <c r="I104" s="1">
-        <v>1.063</v>
+        <v>0.584</v>
       </c>
       <c r="J104">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="K104" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="L104" s="1">
-        <v>998502.44</v>
+        <v>1285463.52</v>
       </c>
       <c r="M104" s="1">
-        <v>1008980.18</v>
+        <v>1305166.02</v>
       </c>
       <c r="N104" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B105" s="1">
-        <v>2100000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.416</v>
+        <v>101.114</v>
       </c>
       <c r="D105" s="1">
-        <v>100.83722714</v>
+        <v>100.0</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>2117581.77</v>
+        <v>988000.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-8845.77</v>
+        <v>11006.32</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.41772979562437</v>
+        <v>1.114</v>
       </c>
       <c r="J105">
-        <v>2.02</v>
+        <v>0.35</v>
       </c>
       <c r="K105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="L105" s="1">
-        <v>2108736.0</v>
+        <v>999006.32</v>
       </c>
       <c r="M105" s="1">
-        <v>2151150.25</v>
+        <v>1002436.38</v>
       </c>
       <c r="N105" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B106" s="1">
-        <v>3579000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>102.693</v>
+        <v>99.874</v>
       </c>
       <c r="D106" s="1">
-        <v>101.7659905</v>
+        <v>100.83722714</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3642204.8</v>
+        <v>2117581.77</v>
       </c>
       <c r="H106" s="1">
-        <v>33177.67</v>
+        <v>-20227.77</v>
       </c>
       <c r="I106" s="1">
-        <v>0.91092269166193</v>
+        <v>-0.95522970052769</v>
       </c>
       <c r="J106">
-        <v>3.73</v>
+        <v>2.59</v>
       </c>
       <c r="K106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="L106" s="1">
-        <v>3675382.47</v>
+        <v>2097354.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3808749.25</v>
+        <v>2151767.01</v>
       </c>
       <c r="N106" s="1">
-        <v>0.82</v>
+        <v>0.47</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B107" s="1">
-        <v>930564.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>103.391</v>
+        <v>102.029</v>
       </c>
       <c r="D107" s="1">
-        <v>100.47036099</v>
+        <v>101.7659905</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>934941.01</v>
+        <v>3642204.8</v>
       </c>
       <c r="H107" s="1">
-        <v>27178.41</v>
+        <v>9413.11</v>
       </c>
       <c r="I107" s="1">
-        <v>2.9069652212603</v>
+        <v>0.25844537901877</v>
       </c>
       <c r="J107">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="K107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="L107" s="1">
-        <v>962119.42</v>
+        <v>3651617.91</v>
       </c>
       <c r="M107" s="1">
-        <v>970814.38</v>
+        <v>3805539.42</v>
       </c>
       <c r="N107" s="1">
-        <v>0.21</v>
+        <v>0.83</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B108" s="1">
-        <v>2170000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.997</v>
+        <v>103.84</v>
       </c>
       <c r="D108" s="1">
-        <v>100.14070507</v>
+        <v>100.47036099</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2173053.3</v>
+        <v>934941.01</v>
       </c>
       <c r="H108" s="1">
-        <v>40281.6</v>
+        <v>31356.65</v>
       </c>
       <c r="I108" s="1">
-        <v>1.8536866997234</v>
+        <v>3.3538640047461</v>
       </c>
       <c r="J108">
-        <v>0.72</v>
+        <v>1.94</v>
       </c>
       <c r="K108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="L108" s="1">
-        <v>2213334.9</v>
+        <v>966297.66</v>
       </c>
       <c r="M108" s="1">
-        <v>2228909.17</v>
+        <v>984356.42</v>
       </c>
       <c r="N108" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B109" s="1">
-        <v>1100000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>102.746</v>
+        <v>102.118</v>
       </c>
       <c r="D109" s="1">
-        <v>102.39609091</v>
+        <v>100.14070507</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1126357.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="H109" s="1">
-        <v>3849.0</v>
+        <v>42907.3</v>
       </c>
       <c r="I109" s="1">
-        <v>0.34172114169841</v>
+        <v>1.9745166858079</v>
       </c>
       <c r="J109">
-        <v>0.34</v>
+        <v>1.29</v>
       </c>
       <c r="K109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="L109" s="1">
-        <v>1130206.0</v>
+        <v>2215960.6</v>
       </c>
       <c r="M109" s="1">
-        <v>1133983.43</v>
+        <v>2243876.75</v>
       </c>
       <c r="N109" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B110" s="1">
-        <v>5351000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>103.142</v>
+        <v>102.622</v>
       </c>
       <c r="D110" s="1">
-        <v>92.97841301</v>
+        <v>102.39609091</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>4975274.88</v>
+        <v>1126357.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-8059.3</v>
+        <v>2485.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.1619870297498</v>
+        <v>0.22062276880243</v>
       </c>
       <c r="J110">
-        <v>0.14</v>
+        <v>0.97</v>
       </c>
       <c r="K110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="L110" s="1">
-        <v>4967215.58</v>
+        <v>1128842.0</v>
       </c>
       <c r="M110" s="1">
-        <v>4974890.92</v>
+        <v>1139517.35</v>
       </c>
       <c r="N110" s="1">
-        <v>1.07</v>
+        <v>0.25</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B111" s="1">
-        <v>1727000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.591</v>
+        <v>102.842</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0</v>
+        <v>92.97841301</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>1727000.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="H111" s="1">
-        <v>-7063.43</v>
+        <v>-22507.01</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.409</v>
+        <v>-0.45237721619112</v>
       </c>
       <c r="J111">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="K111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="L111" s="1">
-        <v>1719936.57</v>
+        <v>4952767.87</v>
       </c>
       <c r="M111" s="1">
-        <v>1730694.34</v>
+        <v>4996261.47</v>
       </c>
       <c r="N111" s="1">
-        <v>0.37</v>
+        <v>1.08</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B112" s="1">
-        <v>2890000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>105.243</v>
+        <v>99.774</v>
       </c>
       <c r="D112" s="1">
-        <v>105.25607855</v>
+        <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3041900.67</v>
+        <v>1727000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-377.97</v>
+        <v>-3903.02</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.012425455036308</v>
+        <v>-0.226</v>
       </c>
       <c r="J112">
-        <v>3.15</v>
+        <v>1.29</v>
       </c>
       <c r="K112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="L112" s="1">
-        <v>3041522.7</v>
+        <v>1723096.98</v>
       </c>
       <c r="M112" s="1">
-        <v>3132467.39</v>
+        <v>1745440.04</v>
       </c>
       <c r="N112" s="1">
-        <v>0.67</v>
+        <v>0.38</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B113" s="1">
-        <v>2727000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.481</v>
+        <v>105.504</v>
       </c>
       <c r="D113" s="1">
-        <v>98.03544408</v>
+        <v>105.25607855</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>2673426.56</v>
+        <v>3041900.67</v>
       </c>
       <c r="H113" s="1">
-        <v>39420.31</v>
+        <v>7164.93</v>
       </c>
       <c r="I113" s="1">
-        <v>1.4745237662335</v>
+        <v>0.23554122166652</v>
       </c>
       <c r="J113">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="K113" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="L113" s="1">
-        <v>2712846.87</v>
+        <v>3049065.6</v>
       </c>
       <c r="M113" s="1">
-        <v>2717892.5</v>
+        <v>3061077.16</v>
       </c>
       <c r="N113" s="1">
-        <v>0.58</v>
+        <v>0.66</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B114" s="1">
-        <v>3927000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.493</v>
+        <v>98.359</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9978546</v>
+        <v>98.03544408</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>3926915.75</v>
+        <v>2673426.56</v>
       </c>
       <c r="H114" s="1">
-        <v>-19825.64</v>
+        <v>8823.37</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.50486542778515</v>
+        <v>0.33003973746711</v>
       </c>
       <c r="J114">
-        <v>0.09</v>
+        <v>1.07</v>
       </c>
       <c r="K114" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="L114" s="1">
-        <v>3907090.11</v>
+        <v>2682249.93</v>
       </c>
       <c r="M114" s="1">
-        <v>3910471.69</v>
+        <v>2711402.47</v>
       </c>
       <c r="N114" s="1">
-        <v>0.84</v>
+        <v>0.59</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B115" s="1">
-        <v>701000.0</v>
+        <v>1927000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>104.173</v>
+        <v>99.5</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>99.9978547</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>701000.0</v>
+        <v>1926958.66</v>
       </c>
       <c r="H115" s="1">
-        <v>29252.73</v>
+        <v>-9593.66</v>
       </c>
       <c r="I115" s="1">
-        <v>4.173</v>
+        <v>-0.49786537714307</v>
       </c>
       <c r="J115">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="K115" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="L115" s="1">
-        <v>730252.73</v>
+        <v>1917365.0</v>
       </c>
       <c r="M115" s="1">
-        <v>733144.36</v>
+        <v>1927736.01</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B116" s="1">
-        <v>1667000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>102.938</v>
+        <v>97.841</v>
       </c>
       <c r="D116" s="1">
-        <v>101.22761608</v>
+        <v>96.35</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1687464.36</v>
+        <v>232203.5</v>
       </c>
       <c r="H116" s="1">
-        <v>28512.1</v>
+        <v>3593.31</v>
       </c>
       <c r="I116" s="1">
-        <v>1.6896416111568</v>
+        <v>1.5474831344058</v>
       </c>
       <c r="J116">
-        <v>0.64</v>
+        <v>3.21</v>
       </c>
       <c r="K116" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L116" s="1">
-        <v>1715976.46</v>
+        <v>235796.81</v>
       </c>
       <c r="M116" s="1">
-        <v>1726586.22</v>
+        <v>243535.22</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B117" s="1">
-        <v>1811000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.711</v>
+        <v>95.698</v>
       </c>
       <c r="D117" s="1">
-        <v>103.54205743</v>
+        <v>94.75</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1875146.66</v>
+        <v>2084500.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3059.55</v>
+        <v>20856.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.16316323758911</v>
+        <v>1.0005277044855</v>
       </c>
       <c r="J117">
-        <v>1.36</v>
+        <v>0.76</v>
       </c>
       <c r="K117" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L117" s="1">
-        <v>1878206.21</v>
+        <v>2105356.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1902884.8</v>
+        <v>2122172.44</v>
       </c>
       <c r="N117" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B118" s="1">
-        <v>1280000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.961</v>
+        <v>104.069</v>
       </c>
       <c r="D118" s="1">
-        <v>101.78811563</v>
+        <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1302887.88</v>
+        <v>701000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2212.92</v>
+        <v>28523.69</v>
       </c>
       <c r="I118" s="1">
-        <v>0.16984730873389</v>
+        <v>4.069</v>
       </c>
       <c r="J118">
-        <v>1.81</v>
+        <v>1.05</v>
       </c>
       <c r="K118" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L118" s="1">
-        <v>1305100.8</v>
+        <v>729523.69</v>
       </c>
       <c r="M118" s="1">
-        <v>1328300.8</v>
+        <v>736913.4</v>
       </c>
       <c r="N118" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B119" s="1">
-        <v>2420000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.55</v>
+        <v>103.623</v>
       </c>
       <c r="D119" s="1">
-        <v>101.103</v>
+        <v>101.22761608</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>2446692.6</v>
+        <v>1687464.36</v>
       </c>
       <c r="H119" s="1">
-        <v>10817.4</v>
+        <v>39931.05</v>
       </c>
       <c r="I119" s="1">
-        <v>0.44212337912822</v>
+        <v>2.3663344214274</v>
       </c>
       <c r="J119">
-        <v>4.92</v>
+        <v>1.32</v>
       </c>
       <c r="K119" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L119" s="1">
-        <v>2457510.0</v>
+        <v>1727395.41</v>
       </c>
       <c r="M119" s="1">
-        <v>2576554.11</v>
+        <v>1749431.07</v>
       </c>
       <c r="N119" s="1">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B120" s="1">
-        <v>2124000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.152</v>
+        <v>101.238</v>
       </c>
       <c r="D120" s="1">
-        <v>94.44113136</v>
+        <v>101.78811563</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>2005929.63</v>
+        <v>1302887.88</v>
       </c>
       <c r="H120" s="1">
-        <v>78818.85</v>
+        <v>-7041.48</v>
       </c>
       <c r="I120" s="1">
-        <v>3.9292928735491</v>
+        <v>-0.54045172329027</v>
       </c>
       <c r="J120">
-        <v>1.1</v>
+        <v>2.47</v>
       </c>
       <c r="K120" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L120" s="1">
-        <v>2084748.48</v>
+        <v>1295846.4</v>
       </c>
       <c r="M120" s="1">
-        <v>2108200.98</v>
+        <v>1327446.4</v>
       </c>
       <c r="N120" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B121" s="1">
-        <v>1271000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>104.475</v>
+        <v>101.858</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>101.103</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1271000.0</v>
+        <v>2446692.6</v>
       </c>
       <c r="H121" s="1">
-        <v>56877.25</v>
+        <v>18271.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4.475</v>
+        <v>0.74676320188323</v>
       </c>
       <c r="J121">
-        <v>1.32</v>
+        <v>0.29</v>
       </c>
       <c r="K121" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="L121" s="1">
-        <v>1327877.25</v>
+        <v>2464963.6</v>
       </c>
       <c r="M121" s="1">
-        <v>1344647.39</v>
+        <v>2471925.24</v>
       </c>
       <c r="N121" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B122" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>103.84</v>
+        <v>104.772</v>
       </c>
       <c r="D122" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>48458.82</v>
+        <v>60652.12</v>
       </c>
       <c r="I122" s="1">
-        <v>2.6109745347921</v>
+        <v>4.772</v>
       </c>
       <c r="J122">
-        <v>1.75</v>
+        <v>2.05</v>
       </c>
       <c r="K122" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="L122" s="1">
-        <v>1904425.6</v>
+        <v>1331652.12</v>
       </c>
       <c r="M122" s="1">
-        <v>1936558.81</v>
+        <v>1357689.97</v>
       </c>
       <c r="N122" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B123" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>101.457</v>
+        <v>103.971</v>
       </c>
       <c r="D123" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="H123" s="1">
-        <v>540.31</v>
+        <v>50861.36</v>
       </c>
       <c r="I123" s="1">
-        <v>0.021741490622366</v>
+        <v>2.7404240500468</v>
       </c>
       <c r="J123">
-        <v>0.34</v>
+        <v>2.6</v>
       </c>
       <c r="K123" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="L123" s="1">
-        <v>2485696.5</v>
+        <v>1906828.14</v>
       </c>
       <c r="M123" s="1">
-        <v>2493914.21</v>
+        <v>1954473.93</v>
       </c>
       <c r="N123" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B124" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.828</v>
+        <v>100.286</v>
       </c>
       <c r="D124" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="H124" s="1">
-        <v>11007.94</v>
+        <v>-28149.19</v>
       </c>
       <c r="I124" s="1">
-        <v>1.0747753860489</v>
+        <v>-1.1326929918236</v>
       </c>
       <c r="J124">
-        <v>1.49</v>
+        <v>0.95</v>
       </c>
       <c r="K124" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="L124" s="1">
-        <v>1035216.36</v>
+        <v>2457007.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1050616.38</v>
+        <v>2480230.96</v>
       </c>
       <c r="N124" s="1">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B125" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>102.685</v>
+        <v>99.143</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="H125" s="1">
-        <v>100323.63</v>
+        <v>3904.49</v>
       </c>
       <c r="I125" s="1">
-        <v>2.5865137699082</v>
+        <v>0.38122025983735</v>
       </c>
       <c r="J125">
-        <v>1.28</v>
+        <v>0.66</v>
       </c>
       <c r="K125" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="L125" s="1">
-        <v>3979043.75</v>
+        <v>1028112.91</v>
       </c>
       <c r="M125" s="1">
-        <v>4028772.92</v>
+        <v>1034988.85</v>
       </c>
       <c r="N125" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B126" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>116.175</v>
+        <v>102.634</v>
       </c>
       <c r="D126" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="H126" s="1">
-        <v>-138632.55</v>
+        <v>98347.38</v>
       </c>
       <c r="I126" s="1">
-        <v>-5.9094227855913</v>
+        <v>2.535562684528</v>
       </c>
       <c r="J126">
-        <v>3.21</v>
+        <v>1.93</v>
       </c>
       <c r="K126" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="L126" s="1">
-        <v>2207325.0</v>
+        <v>3977067.5</v>
       </c>
       <c r="M126" s="1">
-        <v>2268242.12</v>
+        <v>4051661.25</v>
       </c>
       <c r="N126" s="1">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B127" s="1">
-        <v>654000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>107.804</v>
+        <v>115.85</v>
       </c>
       <c r="D127" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>739981.38</v>
+        <v>2345957.55</v>
       </c>
       <c r="H127" s="1">
-        <v>-34943.22</v>
+        <v>-144807.55</v>
       </c>
       <c r="I127" s="1">
-        <v>-4.7221755769044</v>
+        <v>-6.1726415296816</v>
       </c>
       <c r="J127">
-        <v>3.13</v>
+        <v>4.12</v>
       </c>
       <c r="K127" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="L127" s="1">
-        <v>705038.16</v>
+        <v>2201150.0</v>
       </c>
       <c r="M127" s="1">
-        <v>725525.34</v>
+        <v>2279414.38</v>
       </c>
       <c r="N127" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B128" s="1">
-        <v>1300000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>96.138</v>
+        <v>107.236</v>
       </c>
       <c r="D128" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>1210854.36</v>
+        <v>739981.38</v>
       </c>
       <c r="H128" s="1">
-        <v>38939.64</v>
+        <v>-38657.94</v>
       </c>
       <c r="I128" s="1">
-        <v>3.2158813880804</v>
+        <v>-5.2241773975448</v>
       </c>
       <c r="J128">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.13</v>
+      </c>
+      <c r="K128">
+        <v>839.71</v>
       </c>
       <c r="L128" s="1">
-        <v>1249794.0</v>
+        <v>701323.44</v>
       </c>
       <c r="M128" s="1">
-        <v>1265500.85</v>
+        <v>702163.15</v>
       </c>
       <c r="N128" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B129" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.978</v>
+        <v>95.944</v>
       </c>
       <c r="D129" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="H129" s="1">
-        <v>179673.28</v>
+        <v>36417.64</v>
       </c>
       <c r="I129" s="1">
-        <v>4.7651885922826</v>
+        <v>3.0075987008049</v>
       </c>
       <c r="J129">
-        <v>0.43</v>
+        <v>1.41</v>
       </c>
       <c r="K129" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="L129" s="1">
-        <v>3950211.98</v>
+        <v>1247272.0</v>
       </c>
       <c r="M129" s="1">
-        <v>3967423.17</v>
+        <v>1265658.99</v>
       </c>
       <c r="N129" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B130" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.635</v>
+        <v>99.07</v>
       </c>
       <c r="D130" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="H130" s="1">
-        <v>22113.41</v>
+        <v>183345.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.57779976184734</v>
+        <v>4.8625677810972</v>
       </c>
       <c r="J130">
-        <v>1.99</v>
+        <v>0.77</v>
       </c>
       <c r="K130" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="L130" s="1">
-        <v>3849288.75</v>
+        <v>3953883.7</v>
       </c>
       <c r="M130" s="1">
-        <v>3925310.63</v>
+        <v>3984481.37</v>
       </c>
       <c r="N130" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B131" s="1">
-        <v>1522000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>82.522</v>
+        <v>99.353</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>1522000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="H131" s="1">
-        <v>-266015.16</v>
+        <v>-26923.09</v>
       </c>
       <c r="I131" s="1">
-        <v>-17.478</v>
+        <v>-0.70347155821714</v>
       </c>
       <c r="J131">
-        <v>0.89</v>
+        <v>0.26</v>
       </c>
       <c r="K131" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="L131" s="1">
-        <v>1255984.84</v>
+        <v>3800252.25</v>
       </c>
       <c r="M131" s="1">
-        <v>1269587.72</v>
+        <v>3810292.88</v>
       </c>
       <c r="N131" s="1">
-        <v>0.27</v>
+        <v>0.83</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B132" s="1">
         <v>1250000.0</v>
       </c>
       <c r="C132" s="1">
         <v>0.001</v>
       </c>
       <c r="D132" s="1">
         <v>0.0</v>
       </c>
       <c r="E132" t="s">
         <v>44</v>
       </c>
       <c r="F132">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G132" s="1">
         <v>0.0</v>
       </c>
       <c r="H132" s="1">
-        <v>10.92</v>
+        <v>10.85</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>10.92</v>
+        <v>10.85</v>
       </c>
       <c r="M132" s="1">
-        <v>10.92</v>
+        <v>10.85</v>
       </c>
       <c r="N132" s="1">
         <v>0.0</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B133" s="1">
         <v>2817000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.613</v>
+        <v>97.494</v>
       </c>
       <c r="D133" s="1">
         <v>101.3779503</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>2855816.86</v>
       </c>
       <c r="H133" s="1">
-        <v>-77888.65</v>
+        <v>-109410.88</v>
       </c>
       <c r="I133" s="1">
-        <v>-2.7273685190023</v>
+        <v>-3.8311588369851</v>
       </c>
       <c r="J133">
-        <v>1.27</v>
+        <v>1.9</v>
       </c>
       <c r="K133" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="L133" s="1">
-        <v>2777928.21</v>
+        <v>2746405.98</v>
       </c>
       <c r="M133" s="1">
-        <v>2813603.78</v>
+        <v>2799919.33</v>
       </c>
       <c r="N133" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B134" s="1">
         <v>1053000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>103.314</v>
+        <v>103.187</v>
       </c>
       <c r="D134" s="1">
         <v>103.32906363</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>1088055.04</v>
       </c>
       <c r="H134" s="1">
-        <v>-158.62</v>
+        <v>-1495.93</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.014578306626841</v>
+        <v>-0.13748661097144</v>
       </c>
       <c r="J134">
-        <v>3.06</v>
+        <v>0.62</v>
       </c>
       <c r="K134" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L134" s="1">
-        <v>1087896.42</v>
+        <v>1086559.11</v>
       </c>
       <c r="M134" s="1">
-        <v>1120155.51</v>
+        <v>1093085.52</v>
       </c>
       <c r="N134" s="1">
         <v>0.24</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B135" s="1">
         <v>3046000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>103.869</v>
+        <v>103.119</v>
       </c>
       <c r="D135" s="1">
         <v>104.47316382</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>3182252.57</v>
       </c>
       <c r="H135" s="1">
-        <v>-18402.83</v>
+        <v>-41247.83</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.57829570705634</v>
+        <v>-1.2961834138765</v>
       </c>
       <c r="J135">
-        <v>3.3</v>
+        <v>0.14</v>
       </c>
       <c r="K135" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="L135" s="1">
-        <v>3163849.74</v>
+        <v>3141004.74</v>
       </c>
       <c r="M135" s="1">
-        <v>3264367.74</v>
+        <v>3145192.99</v>
       </c>
       <c r="N135" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B136" s="1">
         <v>2520000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>101.804</v>
+        <v>101.561</v>
       </c>
       <c r="D136" s="1">
         <v>101.57528214</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>2559697.11</v>
       </c>
       <c r="H136" s="1">
-        <v>5763.69</v>
+        <v>-359.91</v>
       </c>
       <c r="I136" s="1">
-        <v>0.22517078202272</v>
+        <v>-0.014060647980339</v>
       </c>
       <c r="J136">
-        <v>2.87</v>
+        <v>0.63</v>
       </c>
       <c r="K136" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="L136" s="1">
-        <v>2565460.8</v>
+        <v>2559337.2</v>
       </c>
       <c r="M136" s="1">
-        <v>2637858.88</v>
+        <v>2575113.02</v>
       </c>
       <c r="N136" s="1">
         <v>0.56</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B137" s="1">
         <v>2947000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>103.841</v>
+        <v>102.744</v>
       </c>
       <c r="D137" s="1">
         <v>101.56042721</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>2992985.79</v>
       </c>
       <c r="H137" s="1">
-        <v>67208.48</v>
+        <v>34879.89</v>
       </c>
       <c r="I137" s="1">
-        <v>2.2455328797268</v>
+        <v>1.1653877581557</v>
       </c>
       <c r="J137">
-        <v>0.15</v>
+        <v>0.85</v>
       </c>
       <c r="K137" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L137" s="1">
-        <v>3060194.27</v>
+        <v>3027865.68</v>
       </c>
       <c r="M137" s="1">
-        <v>3064614.77</v>
+        <v>3052915.18</v>
       </c>
       <c r="N137" s="1">
         <v>0.66</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B138" s="1">
         <v>2051000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.903</v>
+        <v>99.963</v>
       </c>
       <c r="D138" s="1">
         <v>97.59067821</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>2001584.81</v>
       </c>
       <c r="H138" s="1">
-        <v>47425.72</v>
+        <v>48656.32</v>
       </c>
       <c r="I138" s="1">
-        <v>2.3694084688822</v>
+        <v>2.430889750807</v>
       </c>
       <c r="J138">
-        <v>0.58</v>
+        <v>1.03</v>
       </c>
       <c r="K138" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L138" s="1">
-        <v>2049010.53</v>
+        <v>2050241.13</v>
       </c>
       <c r="M138" s="1">
-        <v>2060931.97</v>
+        <v>2071434.8</v>
       </c>
       <c r="N138" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B139" s="1">
         <v>1360000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>103.239</v>
+        <v>103.001</v>
       </c>
       <c r="D139" s="1">
         <v>99.81182206</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>1357440.78</v>
       </c>
       <c r="H139" s="1">
-        <v>46609.62</v>
+        <v>43372.82</v>
       </c>
       <c r="I139" s="1">
-        <v>3.4336392929053</v>
+        <v>3.1951905850361</v>
       </c>
       <c r="J139">
-        <v>4.42</v>
+        <v>5.03</v>
       </c>
       <c r="K139" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="L139" s="1">
-        <v>1404050.4</v>
+        <v>1400813.6</v>
       </c>
       <c r="M139" s="1">
-        <v>1464104.65</v>
+        <v>1469279.35</v>
       </c>
       <c r="N139" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B140" s="1">
         <v>2159000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.777</v>
+        <v>101.384</v>
       </c>
       <c r="D140" s="1">
         <v>102.17381658</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>2205932.7</v>
       </c>
       <c r="H140" s="1">
-        <v>-30157.27</v>
+        <v>-17052.14</v>
       </c>
       <c r="I140" s="1">
-        <v>-1.3670983706801</v>
+        <v>-0.77301270342472</v>
       </c>
       <c r="J140">
-        <v>2.87</v>
+        <v>0.39</v>
       </c>
       <c r="K140" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="L140" s="1">
-        <v>2175775.43</v>
+        <v>2188880.56</v>
       </c>
       <c r="M140" s="1">
-        <v>2237801.95</v>
+        <v>2197270.15</v>
       </c>
       <c r="N140" s="1">
         <v>0.48</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B141" s="1">
         <v>1817000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>76.997</v>
+        <v>77.639</v>
       </c>
       <c r="D141" s="1">
         <v>97.56207595</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>1772702.92</v>
       </c>
       <c r="H141" s="1">
-        <v>-373667.43</v>
+        <v>-362002.29</v>
       </c>
       <c r="I141" s="1">
-        <v>-21.078965109394</v>
+        <v>-20.420922531114</v>
       </c>
       <c r="J141">
-        <v>1.85</v>
+        <v>2.9</v>
       </c>
       <c r="K141" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="L141" s="1">
-        <v>1399035.49</v>
+        <v>1410700.63</v>
       </c>
       <c r="M141" s="1">
-        <v>1432649.99</v>
+        <v>1463393.63</v>
       </c>
       <c r="N141" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B142" s="1">
         <v>1907000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.944</v>
+        <v>100.568</v>
       </c>
       <c r="D142" s="1">
         <v>100.07713005</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>1908470.87</v>
       </c>
       <c r="H142" s="1">
-        <v>16531.21</v>
+        <v>9360.89</v>
       </c>
       <c r="I142" s="1">
-        <v>0.86620185090905</v>
+        <v>0.49049163637483</v>
       </c>
       <c r="J142">
-        <v>1.1</v>
+        <v>1.57</v>
       </c>
       <c r="K142" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="L142" s="1">
-        <v>1925002.08</v>
+        <v>1917831.76</v>
       </c>
       <c r="M142" s="1">
-        <v>1945979.08</v>
+        <v>1947708.09</v>
       </c>
       <c r="N142" s="1">
         <v>0.42</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B143" s="1">
-        <v>3800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.443</v>
+        <v>101.423</v>
       </c>
       <c r="D143" s="1">
         <v>100.0646</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>3802454.8</v>
+        <v>1400904.4</v>
       </c>
       <c r="H143" s="1">
-        <v>14379.2</v>
+        <v>19017.6</v>
       </c>
       <c r="I143" s="1">
-        <v>0.37815571141043</v>
+        <v>1.3575230401161</v>
       </c>
       <c r="J143">
-        <v>1.79</v>
+        <v>2.44</v>
       </c>
       <c r="K143" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="L143" s="1">
-        <v>3816834.0</v>
+        <v>1419922.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3884899.39</v>
+        <v>1454060.06</v>
       </c>
       <c r="N143" s="1">
-        <v>0.83</v>
+        <v>0.32</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B144" s="1">
         <v>3332000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>103.715</v>
+        <v>103.588</v>
       </c>
       <c r="D144" s="1">
         <v>102.94102671</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>3429995.01</v>
       </c>
       <c r="H144" s="1">
-        <v>25788.79</v>
+        <v>21557.15</v>
       </c>
       <c r="I144" s="1">
-        <v>0.75186086057892</v>
+        <v>0.62848925252518</v>
       </c>
       <c r="J144">
-        <v>3.26</v>
+        <v>0.68</v>
       </c>
       <c r="K144" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="L144" s="1">
-        <v>3455783.8</v>
+        <v>3451552.16</v>
       </c>
       <c r="M144" s="1">
-        <v>3564490.3</v>
+        <v>3474043.16</v>
       </c>
       <c r="N144" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B145" s="1">
         <v>6595000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>82.95</v>
+        <v>84.976</v>
       </c>
       <c r="D145" s="1">
         <v>77.42602805</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>5106246.55</v>
       </c>
       <c r="H145" s="1">
-        <v>364305.95</v>
+        <v>497920.65</v>
       </c>
       <c r="I145" s="1">
-        <v>7.1345154690974</v>
+        <v>9.7512065883305</v>
       </c>
       <c r="J145">
-        <v>0.84</v>
+        <v>0.97</v>
       </c>
       <c r="K145" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="L145" s="1">
-        <v>5470552.5</v>
+        <v>5604167.2</v>
       </c>
       <c r="M145" s="1">
-        <v>5525638.82</v>
+        <v>5667994.15</v>
       </c>
       <c r="N145" s="1">
-        <v>1.18</v>
+        <v>1.23</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B146" s="1">
         <v>3200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>104.435</v>
+        <v>103.622</v>
       </c>
       <c r="D146" s="1">
         <v>100.14981813</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>3204794.18</v>
       </c>
       <c r="H146" s="1">
-        <v>137125.82</v>
+        <v>111109.82</v>
       </c>
       <c r="I146" s="1">
-        <v>4.278771499766</v>
+        <v>3.4669876990353</v>
       </c>
       <c r="J146">
-        <v>1.24</v>
+        <v>1.87</v>
       </c>
       <c r="K146" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="L146" s="1">
-        <v>3341920.0</v>
+        <v>3315904.0</v>
       </c>
       <c r="M146" s="1">
-        <v>3381503.56</v>
+        <v>3375750.58</v>
       </c>
       <c r="N146" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B147" s="1">
         <v>1298000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.962</v>
+        <v>100.402</v>
       </c>
       <c r="D147" s="1">
         <v>100.15715331</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>1300039.85</v>
       </c>
       <c r="H147" s="1">
-        <v>10446.91</v>
+        <v>3178.11</v>
       </c>
       <c r="I147" s="1">
-        <v>0.80358382860341</v>
+        <v>0.24446250628394</v>
       </c>
       <c r="J147">
-        <v>1.24</v>
+        <v>1.76</v>
       </c>
       <c r="K147" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="L147" s="1">
-        <v>1310486.76</v>
+        <v>1303217.96</v>
       </c>
       <c r="M147" s="1">
-        <v>1326549.51</v>
+        <v>1326095.21</v>
       </c>
       <c r="N147" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B148" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.995</v>
+        <v>99.741</v>
       </c>
       <c r="D148" s="1">
         <v>100.445238</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>2008904.76</v>
       </c>
       <c r="H148" s="1">
-        <v>-9004.76</v>
+        <v>-14084.76</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.44824225514802</v>
+        <v>-0.70111636352537</v>
       </c>
       <c r="J148">
-        <v>1.23</v>
+        <v>0.45</v>
       </c>
       <c r="K148" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="L148" s="1">
-        <v>1999900.0</v>
+        <v>1994820.0</v>
       </c>
       <c r="M148" s="1">
-        <v>2024412.09</v>
+        <v>2003752.61</v>
       </c>
       <c r="N148" s="1">
         <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B149" s="1">
         <v>1419000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.374</v>
+        <v>100.303</v>
       </c>
       <c r="D149" s="1">
         <v>99.95674066</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>1418386.15</v>
       </c>
       <c r="H149" s="1">
-        <v>5920.91</v>
+        <v>4913.42</v>
       </c>
       <c r="I149" s="1">
-        <v>0.41743991930547</v>
+        <v>0.34640919188332</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="K149" t="s">
+        <v>471</v>
       </c>
       <c r="L149" s="1">
-        <v>1424307.06</v>
+        <v>1423299.57</v>
       </c>
       <c r="M149" s="1">
-        <v>1424307.06</v>
+        <v>1431449.1</v>
       </c>
       <c r="N149" s="1">
         <v>0.31</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B150" s="1">
         <v>2643000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>97.671</v>
+        <v>97.822</v>
       </c>
       <c r="D150" s="1">
         <v>91.98892622</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>2431267.32</v>
       </c>
       <c r="H150" s="1">
-        <v>150177.21</v>
+        <v>154168.14</v>
       </c>
       <c r="I150" s="1">
-        <v>6.1769106492165</v>
+        <v>6.3410608422936</v>
       </c>
       <c r="J150">
-        <v>0.99</v>
+        <v>0.13</v>
       </c>
       <c r="K150" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="L150" s="1">
-        <v>2581444.53</v>
+        <v>2585435.46</v>
       </c>
       <c r="M150" s="1">
-        <v>2607709.34</v>
+        <v>2588904.4</v>
       </c>
       <c r="N150" s="1">
         <v>0.56</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B151" s="1">
         <v>3442000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.528</v>
+        <v>99.517</v>
       </c>
       <c r="D151" s="1">
         <v>100.02073707</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>3442713.77</v>
       </c>
       <c r="H151" s="1">
-        <v>-16960.01</v>
+        <v>-17338.63</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.49263491341599</v>
+        <v>-0.50363263281106</v>
       </c>
       <c r="J151">
-        <v>1.52</v>
+        <v>2.02</v>
       </c>
       <c r="K151" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="L151" s="1">
-        <v>3425753.76</v>
+        <v>3425375.14</v>
       </c>
       <c r="M151" s="1">
-        <v>3478172.55</v>
+        <v>3494860.52</v>
       </c>
       <c r="N151" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B152" s="1">
-        <v>1732000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.85</v>
+        <v>101.115</v>
       </c>
       <c r="D152" s="1">
-        <v>100.16080774</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>1734785.19</v>
+        <v>2000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>29256.81</v>
+        <v>22300.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1.686480272523</v>
+        <v>1.115</v>
       </c>
       <c r="J152">
-        <v>0.11</v>
+        <v>1.84</v>
       </c>
       <c r="K152" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="L152" s="1">
-        <v>1764042.0</v>
+        <v>2022300.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1765990.5</v>
+        <v>2059133.33</v>
       </c>
       <c r="N152" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B153" s="1">
-        <v>2000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>103.12</v>
+        <v>100.053</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0</v>
+        <v>100.05580737</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2000000.0</v>
+        <v>3802120.68</v>
       </c>
       <c r="H153" s="1">
-        <v>62400.0</v>
+        <v>-106.68</v>
       </c>
       <c r="I153" s="1">
-        <v>3.12</v>
+        <v>-0.0028058025764716</v>
       </c>
       <c r="J153">
-        <v>1.1</v>
+        <v>0.72</v>
       </c>
       <c r="K153" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="L153" s="1">
-        <v>2062400.0</v>
+        <v>3802014.0</v>
       </c>
       <c r="M153" s="1">
-        <v>2084358.33</v>
+        <v>3829342.77</v>
       </c>
       <c r="N153" s="1">
-        <v>0.45</v>
+        <v>0.83</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B154" s="1">
-        <v>3800000.0</v>
+        <v>5008000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.19</v>
+        <v>97.37</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05580737</v>
+        <v>98.72295907</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>3802120.68</v>
+        <v>4944045.79</v>
       </c>
       <c r="H154" s="1">
-        <v>5099.32</v>
+        <v>-67756.19</v>
       </c>
       <c r="I154" s="1">
-        <v>0.13411778397313</v>
+        <v>-1.3704604058693</v>
       </c>
       <c r="J154">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="K154" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="L154" s="1">
-        <v>3807220.0</v>
+        <v>4876289.6</v>
       </c>
       <c r="M154" s="1">
-        <v>3817761.1</v>
+        <v>4920023.85</v>
       </c>
       <c r="N154" s="1">
-        <v>0.82</v>
+        <v>1.07</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B155" s="1">
-        <v>5008000.0</v>
+        <v>2324000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>98.232</v>
+        <v>100.56</v>
       </c>
       <c r="D155" s="1">
-        <v>98.72295907</v>
+        <v>101.02248279</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>4944045.79</v>
+        <v>2347762.5</v>
       </c>
       <c r="H155" s="1">
-        <v>-24587.23</v>
+        <v>-10748.1</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.49730991670285</v>
+        <v>-0.45780184324437</v>
       </c>
       <c r="J155">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="K155" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="L155" s="1">
-        <v>4919458.56</v>
+        <v>2337014.4</v>
       </c>
       <c r="M155" s="1">
-        <v>4926318.83</v>
+        <v>2344438.29</v>
       </c>
       <c r="N155" s="1">
-        <v>1.06</v>
+        <v>0.51</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B156" s="1">
         <v>2465000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>88.874</v>
+        <v>84.994</v>
       </c>
       <c r="D156" s="1">
         <v>100.27475375</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>2471772.68</v>
       </c>
       <c r="H156" s="1">
-        <v>-281028.58</v>
+        <v>-376670.58</v>
       </c>
       <c r="I156" s="1">
-        <v>-11.369515581829</v>
+        <v>-15.23888434595</v>
       </c>
       <c r="J156">
-        <v>2.11</v>
+        <v>2.79</v>
       </c>
       <c r="K156" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="L156" s="1">
-        <v>2190744.1</v>
+        <v>2095102.1</v>
       </c>
       <c r="M156" s="1">
-        <v>2242637.49</v>
+        <v>2163891.01</v>
       </c>
       <c r="N156" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B157" s="1">
         <v>547963.0</v>
       </c>
       <c r="C157" s="1">
-        <v>103.152</v>
+        <v>102.547</v>
       </c>
       <c r="D157" s="1">
         <v>99.78719731</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>546796.92</v>
       </c>
       <c r="H157" s="1">
-        <v>18437.87</v>
+        <v>15122.69</v>
       </c>
       <c r="I157" s="1">
-        <v>3.3719776622004</v>
+        <v>2.7656867562458</v>
       </c>
       <c r="J157">
-        <v>0.96</v>
+        <v>2.0</v>
       </c>
       <c r="K157" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="L157" s="1">
-        <v>565234.79</v>
+        <v>561919.61</v>
       </c>
       <c r="M157" s="1">
-        <v>570503.23</v>
+        <v>572861.75</v>
       </c>
       <c r="N157" s="1">
         <v>0.12</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B158" s="1">
-        <v>2066000.0</v>
+        <v>1036000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>104.065</v>
+        <v>98.618</v>
       </c>
       <c r="D158" s="1">
-        <v>98.653</v>
+        <v>99.5</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>2038170.98</v>
+        <v>1030820.0</v>
       </c>
       <c r="H158" s="1">
-        <v>111811.92</v>
+        <v>-9137.52</v>
       </c>
       <c r="I158" s="1">
-        <v>5.4858950057271</v>
+        <v>-0.88643216080402</v>
       </c>
       <c r="J158">
-        <v>1.51</v>
+        <v>0.28</v>
       </c>
       <c r="K158" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="L158" s="1">
-        <v>2149982.9</v>
+        <v>1021682.48</v>
       </c>
       <c r="M158" s="1">
-        <v>2181188.11</v>
+        <v>1024570.51</v>
       </c>
       <c r="N158" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B159" s="1">
-        <v>2958000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>96.856</v>
+        <v>99.166</v>
       </c>
       <c r="D159" s="1">
-        <v>94.5</v>
+        <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>2795310.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>69690.48</v>
+        <v>-11542.56</v>
       </c>
       <c r="I159" s="1">
-        <v>2.4931216931217</v>
+        <v>-0.834</v>
       </c>
       <c r="J159">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.04</v>
+      </c>
+      <c r="K159">
+        <v>576.67</v>
       </c>
       <c r="L159" s="1">
-        <v>2865000.48</v>
+        <v>1372457.44</v>
       </c>
       <c r="M159" s="1">
-        <v>2868492.56</v>
+        <v>1373034.11</v>
       </c>
       <c r="N159" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B160" s="1">
-        <v>2670000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>101.364</v>
+        <v>103.972</v>
       </c>
       <c r="D160" s="1">
-        <v>100.49614232</v>
+        <v>98.653</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>2683247.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="H160" s="1">
-        <v>23171.8</v>
+        <v>109890.54</v>
       </c>
       <c r="I160" s="1">
-        <v>0.86357312614157</v>
+        <v>5.3916251913272</v>
       </c>
       <c r="J160">
-        <v>1.2</v>
+        <v>2.36</v>
       </c>
       <c r="K160" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="L160" s="1">
-        <v>2706418.8</v>
+        <v>2148061.52</v>
       </c>
       <c r="M160" s="1">
-        <v>2738458.8</v>
+        <v>2196741.65</v>
       </c>
       <c r="N160" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B161" s="1">
-        <v>1900000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.117</v>
+        <v>99.616</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>100.49614232</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>1900000.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="H161" s="1">
-        <v>-16777.0</v>
+        <v>-23499.8</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.883</v>
+        <v>-0.87579712191982</v>
       </c>
       <c r="J161">
-        <v>1.87</v>
+        <v>2.13</v>
       </c>
       <c r="K161" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="L161" s="1">
-        <v>1883223.0</v>
+        <v>2659747.2</v>
       </c>
       <c r="M161" s="1">
-        <v>1918799.12</v>
+        <v>2716707.2</v>
       </c>
       <c r="N161" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B162" s="1">
-        <v>1100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.389</v>
+        <v>98.441</v>
       </c>
       <c r="D162" s="1">
-        <v>87.394</v>
+        <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>961334.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>120945.0</v>
+        <v>-29621.0</v>
       </c>
       <c r="I162" s="1">
-        <v>12.580955214317</v>
+        <v>-1.559</v>
       </c>
       <c r="J162">
-        <v>0.24</v>
+        <v>2.39</v>
       </c>
       <c r="K162" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="L162" s="1">
-        <v>1082279.0</v>
+        <v>1870379.0</v>
       </c>
       <c r="M162" s="1">
-        <v>1084969.63</v>
+        <v>1915761.36</v>
       </c>
       <c r="N162" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>511</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.442</v>
+      </c>
+      <c r="D163" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>121528.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>12.641600109847</v>
+      </c>
+      <c r="J163">
+        <v>0.58</v>
+      </c>
+      <c r="K163" t="s">
         <v>512</v>
       </c>
-      <c r="B163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L163" s="1">
-        <v>2004429.0</v>
+        <v>1082862.0</v>
       </c>
       <c r="M163" s="1">
-        <v>2010307.16</v>
+        <v>1089284.79</v>
       </c>
       <c r="N163" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B164" s="1">
-        <v>1180000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>94.422</v>
+        <v>95.379</v>
       </c>
       <c r="D164" s="1">
-        <v>93.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>1097400.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="H164" s="1">
-        <v>16779.6</v>
+        <v>27529.09</v>
       </c>
       <c r="I164" s="1">
-        <v>1.5290322580645</v>
+        <v>1.3935746270036</v>
       </c>
       <c r="J164">
-        <v>0.86</v>
+        <v>0.56</v>
       </c>
       <c r="K164" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="L164" s="1">
-        <v>1114179.6</v>
+        <v>2002959.0</v>
       </c>
       <c r="M164" s="1">
-        <v>1124357.1</v>
+        <v>2014715.32</v>
       </c>
       <c r="N164" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B165" s="1">
-        <v>1521000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.327</v>
+        <v>93.752</v>
       </c>
       <c r="D165" s="1">
-        <v>104.28968508</v>
+        <v>93.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1586246.11</v>
+        <v>1097400.0</v>
       </c>
       <c r="H165" s="1">
-        <v>-45062.44</v>
+        <v>8873.6</v>
       </c>
       <c r="I165" s="1">
-        <v>-2.8408227270609</v>
+        <v>0.80860215053763</v>
       </c>
       <c r="J165">
-        <v>1.09</v>
+        <v>1.53</v>
       </c>
       <c r="K165" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="L165" s="1">
-        <v>1541183.67</v>
+        <v>1106273.6</v>
       </c>
       <c r="M165" s="1">
-        <v>1557724.55</v>
+        <v>1124366.93</v>
       </c>
       <c r="N165" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B166" s="1">
-        <v>1500000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.571</v>
+        <v>101.104</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1500000.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="H166" s="1">
-        <v>8565.0</v>
+        <v>-48454.27</v>
       </c>
       <c r="I166" s="1">
-        <v>0.571</v>
+        <v>-3.0546502017899</v>
       </c>
       <c r="J166">
-        <v>1.22</v>
+        <v>1.93</v>
       </c>
       <c r="K166" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="L166" s="1">
-        <v>1508565.0</v>
+        <v>1537791.84</v>
       </c>
       <c r="M166" s="1">
-        <v>1526846.25</v>
+        <v>1567197.84</v>
       </c>
       <c r="N166" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B167" s="1">
-        <v>1974000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.571</v>
+        <v>100.366</v>
       </c>
       <c r="D167" s="1">
-        <v>99.44707143</v>
+        <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1963085.19</v>
+        <v>1500000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>22186.35</v>
+        <v>5490.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1.1301776465442</v>
+        <v>0.366</v>
       </c>
       <c r="J167">
-        <v>0.26</v>
+        <v>2.17</v>
       </c>
       <c r="K167" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="L167" s="1">
-        <v>1985271.54</v>
+        <v>1505490.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1990473.85</v>
+        <v>1537990.0</v>
       </c>
       <c r="N167" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B168" s="1">
-        <v>3000000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>101.712</v>
+        <v>100.065</v>
       </c>
       <c r="D168" s="1">
-        <v>100.82032267</v>
+        <v>99.44707143</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>3024609.68</v>
+        <v>1963085.19</v>
       </c>
       <c r="H168" s="1">
-        <v>26750.32</v>
+        <v>12197.91</v>
       </c>
       <c r="I168" s="1">
-        <v>0.88442221741484</v>
+        <v>0.62136427202123</v>
       </c>
       <c r="J168">
-        <v>0.55</v>
+        <v>0.74</v>
       </c>
       <c r="K168" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="L168" s="1">
-        <v>3051360.0</v>
+        <v>1975283.1</v>
       </c>
       <c r="M168" s="1">
-        <v>3067766.25</v>
+        <v>1989985.29</v>
       </c>
       <c r="N168" s="1">
-        <v>0.66</v>
+        <v>0.43</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B169" s="1">
-        <v>799000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>110.387</v>
+        <v>101.451</v>
       </c>
       <c r="D169" s="1">
-        <v>113.539</v>
+        <v>100.82032267</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>907176.61</v>
+        <v>3024609.68</v>
       </c>
       <c r="H169" s="1">
-        <v>-25184.48</v>
+        <v>18920.32</v>
       </c>
       <c r="I169" s="1">
-        <v>-2.7761385955487</v>
+        <v>0.62554583902542</v>
       </c>
       <c r="J169">
-        <v>2.03</v>
+        <v>1.06</v>
       </c>
       <c r="K169" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="L169" s="1">
-        <v>881992.13</v>
+        <v>3043530.0</v>
       </c>
       <c r="M169" s="1">
-        <v>898196.85</v>
+        <v>3075248.75</v>
       </c>
       <c r="N169" s="1">
-        <v>0.19</v>
+        <v>0.67</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B170" s="1">
-        <v>2224000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>82.078</v>
+        <v>109.822</v>
       </c>
       <c r="D170" s="1">
-        <v>99.83244604</v>
+        <v>113.539</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>2220273.6</v>
+        <v>907176.61</v>
       </c>
       <c r="H170" s="1">
-        <v>-394858.88</v>
+        <v>-29698.83</v>
       </c>
       <c r="I170" s="1">
-        <v>-17.784244248096</v>
+        <v>-3.2737649618193</v>
       </c>
       <c r="J170">
-        <v>1.38</v>
+        <v>2.89</v>
       </c>
       <c r="K170" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="L170" s="1">
-        <v>1825414.72</v>
+        <v>877477.78</v>
       </c>
       <c r="M170" s="1">
-        <v>1856211.33</v>
+        <v>900557.23</v>
       </c>
       <c r="N170" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B171" s="1">
-        <v>1488000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.854</v>
+        <v>99.379</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.44951</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>1488000.0</v>
+        <v>2386788.24</v>
       </c>
       <c r="H171" s="1">
-        <v>27587.52</v>
+        <v>-1692.24</v>
       </c>
       <c r="I171" s="1">
-        <v>1.854</v>
+        <v>-0.070900299056275</v>
       </c>
       <c r="J171">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="K171" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="L171" s="1">
-        <v>1515587.52</v>
+        <v>2385096.0</v>
       </c>
       <c r="M171" s="1">
-        <v>1522407.52</v>
+        <v>2397762.67</v>
       </c>
       <c r="N171" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B172" s="1">
-        <v>2900000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.968</v>
+        <v>80.772</v>
       </c>
       <c r="D172" s="1">
-        <v>99.55343345</v>
+        <v>99.83244604</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>2887049.57</v>
+        <v>2220273.6</v>
       </c>
       <c r="H172" s="1">
-        <v>41022.43</v>
+        <v>-423904.32</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4209118688599</v>
+        <v>-19.092436175434</v>
       </c>
       <c r="J172">
-        <v>3.51</v>
+        <v>0.61</v>
       </c>
       <c r="K172" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="L172" s="1">
-        <v>2928072.0</v>
+        <v>1796369.28</v>
       </c>
       <c r="M172" s="1">
-        <v>3029939.47</v>
+        <v>1809988.51</v>
       </c>
       <c r="N172" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B173" s="1">
-        <v>4419000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>102.616</v>
+        <v>102.242</v>
       </c>
       <c r="D173" s="1">
-        <v>100.25273885</v>
+        <v>100.0</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>4430168.53</v>
+        <v>1488000.0</v>
       </c>
       <c r="H173" s="1">
-        <v>104432.51</v>
+        <v>33360.96</v>
       </c>
       <c r="I173" s="1">
-        <v>2.3573033236277</v>
+        <v>2.242</v>
       </c>
       <c r="J173">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="K173" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="L173" s="1">
-        <v>4534601.04</v>
+        <v>1521360.96</v>
       </c>
       <c r="M173" s="1">
-        <v>4541505.73</v>
+        <v>1536860.96</v>
       </c>
       <c r="N173" s="1">
-        <v>0.97</v>
+        <v>0.33</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B174" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.757</v>
+        <v>100.753</v>
       </c>
       <c r="D174" s="1">
-        <v>100.2</v>
+        <v>99.55343345</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1603200.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="H174" s="1">
-        <v>-7088.0</v>
+        <v>34787.43</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.44211576846307</v>
+        <v>1.2049474439748</v>
       </c>
       <c r="J174">
-        <v>1.18</v>
+        <v>4.09</v>
       </c>
       <c r="K174" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="L174" s="1">
-        <v>1596112.0</v>
+        <v>2921837.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1614966.79</v>
+        <v>3040359.6</v>
       </c>
       <c r="N174" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B175" s="1">
-        <v>4100000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>96.5</v>
+        <v>100.615</v>
       </c>
       <c r="D175" s="1">
-        <v>89.63713976</v>
+        <v>100.25273885</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>3675122.73</v>
+        <v>4430168.53</v>
       </c>
       <c r="H175" s="1">
-        <v>281377.27</v>
+        <v>16008.32</v>
       </c>
       <c r="I175" s="1">
-        <v>7.6562686656181</v>
+        <v>0.36134787856479</v>
       </c>
       <c r="J175">
-        <v>0.45</v>
+        <v>0.89</v>
       </c>
       <c r="K175" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="L175" s="1">
-        <v>3956500.0</v>
+        <v>4446176.85</v>
       </c>
       <c r="M175" s="1">
-        <v>3974753.42</v>
+        <v>4485303.41</v>
       </c>
       <c r="N175" s="1">
-        <v>0.85</v>
+        <v>0.97</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B176" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>81.984</v>
+        <v>100.126</v>
       </c>
       <c r="D176" s="1">
-        <v>73.81842241</v>
+        <v>100.2</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>2140734.25</v>
+        <v>1603200.0</v>
       </c>
       <c r="H176" s="1">
-        <v>236801.75</v>
+        <v>-1184.0</v>
       </c>
       <c r="I176" s="1">
-        <v>11.061706982079</v>
+        <v>-0.073852295409182</v>
       </c>
       <c r="J176">
-        <v>0.2</v>
+        <v>1.72</v>
       </c>
       <c r="K176" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="L176" s="1">
-        <v>2377536.0</v>
+        <v>1602016.0</v>
       </c>
       <c r="M176" s="1">
-        <v>2383445.25</v>
+        <v>1629588.6</v>
       </c>
       <c r="N176" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B177" s="1">
-        <v>1260000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>97.112</v>
+        <v>96.285</v>
       </c>
       <c r="D177" s="1">
-        <v>96.71</v>
+        <v>89.63713976</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>1218546.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="H177" s="1">
-        <v>5065.2</v>
+        <v>272562.27</v>
       </c>
       <c r="I177" s="1">
-        <v>0.41567573156861</v>
+        <v>7.4164127302491</v>
       </c>
       <c r="J177">
-        <v>0.93</v>
+        <v>0.74</v>
       </c>
       <c r="K177" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="L177" s="1">
-        <v>1223611.2</v>
+        <v>3947685.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1235384.33</v>
+        <v>3978013.77</v>
       </c>
       <c r="N177" s="1">
-        <v>0.26</v>
+        <v>0.86</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B178" s="1">
-        <v>2300000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>95.617</v>
+        <v>81.842</v>
       </c>
       <c r="D178" s="1">
-        <v>93.7</v>
+        <v>73.81842241</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>2155100.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="H178" s="1">
-        <v>44091.0</v>
+        <v>232683.75</v>
       </c>
       <c r="I178" s="1">
-        <v>2.0458911419424</v>
+        <v>10.869343077031</v>
       </c>
       <c r="J178">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="K178" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L178" s="1">
-        <v>2199191.0</v>
+        <v>2373418.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2206988.95</v>
+        <v>2381462.52</v>
       </c>
       <c r="N178" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B179" s="1">
-        <v>3355000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>83.848</v>
+        <v>98.15</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>96.71</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>3355000.0</v>
+        <v>1218546.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-541899.6</v>
+        <v>18144.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-16.152</v>
+        <v>1.4889876951711</v>
       </c>
       <c r="J179">
-        <v>3.0</v>
+        <v>1.5</v>
       </c>
       <c r="K179" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="L179" s="1">
-        <v>2813100.4</v>
+        <v>1236690.0</v>
       </c>
       <c r="M179" s="1">
-        <v>2913750.4</v>
+        <v>1255629.38</v>
       </c>
       <c r="N179" s="1">
-        <v>0.62</v>
+        <v>0.27</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B180" s="1">
-        <v>1550000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>92.673</v>
+        <v>95.811</v>
       </c>
       <c r="D180" s="1">
-        <v>101.28018323</v>
+        <v>93.7</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1569842.84</v>
+        <v>2155100.0</v>
       </c>
       <c r="H180" s="1">
-        <v>-133411.34</v>
+        <v>48553.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-8.4983882845241</v>
+        <v>2.2529348986126</v>
       </c>
       <c r="J180">
-        <v>1.08</v>
+        <v>0.5</v>
       </c>
       <c r="K180" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="L180" s="1">
-        <v>1436431.5</v>
+        <v>2203653.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1453106.7</v>
+        <v>2215176.63</v>
       </c>
       <c r="N180" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B181" s="1">
-        <v>5465000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.118</v>
+        <v>65.586</v>
       </c>
       <c r="D181" s="1">
-        <v>93.03169973</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>5084182.39</v>
+        <v>3355000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>168666.31</v>
+        <v>-1154589.7</v>
       </c>
       <c r="I181" s="1">
-        <v>3.3174716613579</v>
+        <v>-34.414</v>
       </c>
       <c r="J181">
-        <v>2.47</v>
+        <v>0.44</v>
       </c>
       <c r="K181" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="L181" s="1">
-        <v>5252848.7</v>
+        <v>2200410.3</v>
       </c>
       <c r="M181" s="1">
-        <v>5388051.3</v>
+        <v>2215088.43</v>
       </c>
       <c r="N181" s="1">
-        <v>1.15</v>
+        <v>0.48</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B182" s="1">
-        <v>6400000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>96.935</v>
+        <v>85.118</v>
       </c>
       <c r="D182" s="1">
-        <v>93.70721516</v>
+        <v>101.28018323</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>5997261.77</v>
+        <v>1569842.84</v>
       </c>
       <c r="H182" s="1">
-        <v>206578.23</v>
+        <v>-250513.84</v>
       </c>
       <c r="I182" s="1">
-        <v>3.4445424915978</v>
+        <v>-15.957892956979</v>
       </c>
       <c r="J182">
-        <v>1.05</v>
+        <v>1.74</v>
       </c>
       <c r="K182" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="L182" s="1">
-        <v>6203840.0</v>
+        <v>1319329.0</v>
       </c>
       <c r="M182" s="1">
-        <v>6271346.85</v>
+        <v>1346247.55</v>
       </c>
       <c r="N182" s="1">
-        <v>1.34</v>
+        <v>0.29</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B183" s="1">
-        <v>1067000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>102.906</v>
+        <v>95.226</v>
       </c>
       <c r="D183" s="1">
-        <v>102.21806092</v>
+        <v>93.03169973</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>1090666.71</v>
+        <v>5084182.39</v>
       </c>
       <c r="H183" s="1">
-        <v>7340.31</v>
+        <v>119918.51</v>
       </c>
       <c r="I183" s="1">
-        <v>0.67301128132901</v>
+        <v>2.3586586947759</v>
       </c>
       <c r="J183">
-        <v>0.61</v>
+        <v>2.83</v>
       </c>
       <c r="K183" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="L183" s="1">
-        <v>1098007.02</v>
+        <v>5204100.9</v>
       </c>
       <c r="M183" s="1">
-        <v>1104533.26</v>
+        <v>5358618.16</v>
       </c>
       <c r="N183" s="1">
-        <v>0.24</v>
+        <v>1.16</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B184" s="1">
-        <v>3873000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>94.116</v>
+        <v>96.257</v>
       </c>
       <c r="D184" s="1">
-        <v>100.06415001</v>
+        <v>93.70721516</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>3875484.53</v>
+        <v>5997261.77</v>
       </c>
       <c r="H184" s="1">
-        <v>-230371.85</v>
+        <v>163186.23</v>
       </c>
       <c r="I184" s="1">
-        <v>-5.9443367201365</v>
+        <v>2.7210122929151</v>
       </c>
       <c r="J184">
-        <v>2.32</v>
+        <v>1.57</v>
       </c>
       <c r="K184" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="L184" s="1">
-        <v>3645112.68</v>
+        <v>6160448.0</v>
       </c>
       <c r="M184" s="1">
-        <v>3734917.87</v>
+        <v>6260941.15</v>
       </c>
       <c r="N184" s="1">
-        <v>0.8</v>
+        <v>1.36</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B185" s="1">
-        <v>1700000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>96.925</v>
+        <v>103.0</v>
       </c>
       <c r="D185" s="1">
-        <v>91.5185</v>
+        <v>102.21806092</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>1555814.5</v>
+        <v>1090666.71</v>
       </c>
       <c r="H185" s="1">
-        <v>91910.5</v>
+        <v>8343.29</v>
       </c>
       <c r="I185" s="1">
-        <v>5.9075487469747</v>
+        <v>0.76497154662399</v>
       </c>
       <c r="J185">
-        <v>0.55</v>
+        <v>1.17</v>
       </c>
       <c r="K185" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="L185" s="1">
-        <v>1647725.0</v>
+        <v>1099010.0</v>
       </c>
       <c r="M185" s="1">
-        <v>1657092.71</v>
+        <v>1111507.05</v>
       </c>
       <c r="N185" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B186" s="1">
-        <v>100000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>103.307</v>
+        <v>90.839</v>
       </c>
       <c r="D186" s="1">
-        <v>101.2434</v>
+        <v>100.06415001</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>101243.4</v>
+        <v>3875484.53</v>
       </c>
       <c r="H186" s="1">
-        <v>2063.6</v>
+        <v>-357290.06</v>
       </c>
       <c r="I186" s="1">
-        <v>2.0382563209059</v>
+        <v>-9.2192358719079</v>
       </c>
       <c r="J186">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.59</v>
+        <v>0.31</v>
+      </c>
+      <c r="K186" t="s">
+        <v>580</v>
       </c>
       <c r="L186" s="1">
-        <v>103307.0</v>
+        <v>3518194.47</v>
       </c>
       <c r="M186" s="1">
-        <v>104041.59</v>
+        <v>3530055.53</v>
       </c>
       <c r="N186" s="1">
-        <v>0.02</v>
+        <v>0.77</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B187" s="1">
-        <v>2413000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>103.938</v>
+        <v>94.373</v>
       </c>
       <c r="D187" s="1">
-        <v>102.38671778</v>
+        <v>91.5185</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>2470591.5</v>
+        <v>1555814.5</v>
       </c>
       <c r="H187" s="1">
-        <v>37432.44</v>
+        <v>48526.5</v>
       </c>
       <c r="I187" s="1">
-        <v>1.515120569305</v>
+        <v>3.1190415052694</v>
       </c>
       <c r="J187">
-        <v>0.06</v>
+        <v>0.89</v>
       </c>
       <c r="K187" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="L187" s="1">
-        <v>2508023.94</v>
+        <v>1604341.0</v>
       </c>
       <c r="M187" s="1">
-        <v>2509445.3</v>
+        <v>1619410.79</v>
       </c>
       <c r="N187" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B188" s="1">
-        <v>3338000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.536</v>
+        <v>103.015</v>
       </c>
       <c r="D188" s="1">
-        <v>90.92355123</v>
+        <v>101.2434</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>3035028.14</v>
+        <v>101243.4</v>
       </c>
       <c r="H188" s="1">
-        <v>320863.54</v>
+        <v>1771.6</v>
       </c>
       <c r="I188" s="1">
-        <v>10.572012027539</v>
+        <v>1.7498424588665</v>
       </c>
       <c r="J188">
-        <v>2.43</v>
+        <v>1.31</v>
       </c>
       <c r="K188" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="L188" s="1">
-        <v>3355891.68</v>
+        <v>103015.0</v>
       </c>
       <c r="M188" s="1">
-        <v>3436977.26</v>
+        <v>104323.9</v>
       </c>
       <c r="N188" s="1">
-        <v>0.74</v>
+        <v>0.02</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B189" s="1">
-        <v>1000000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.918</v>
+        <v>103.686</v>
       </c>
       <c r="D189" s="1">
-        <v>97.7673</v>
+        <v>102.38671778</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>977673.0</v>
+        <v>2470591.5</v>
       </c>
       <c r="H189" s="1">
-        <v>21507.0</v>
+        <v>31351.68</v>
       </c>
       <c r="I189" s="1">
-        <v>2.1998152756597</v>
+        <v>1.2689948945425</v>
       </c>
       <c r="J189">
-        <v>1.66</v>
+        <v>0.69</v>
       </c>
       <c r="K189" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="L189" s="1">
-        <v>999180.0</v>
+        <v>2501943.18</v>
       </c>
       <c r="M189" s="1">
-        <v>1015742.5</v>
+        <v>2518644.11</v>
       </c>
       <c r="N189" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B190" s="1">
-        <v>3432300.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>103.673</v>
+        <v>100.254</v>
       </c>
       <c r="D190" s="1">
-        <v>103.09125717</v>
+        <v>90.92355123</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>3538401.22</v>
+        <v>3035028.14</v>
       </c>
       <c r="H190" s="1">
-        <v>19967.16</v>
+        <v>311450.38</v>
       </c>
       <c r="I190" s="1">
-        <v>0.5642989236817</v>
+        <v>10.261861361193</v>
       </c>
       <c r="J190">
-        <v>2.98</v>
+        <v>0.32</v>
       </c>
       <c r="K190" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="L190" s="1">
-        <v>3558368.38</v>
+        <v>3346478.52</v>
       </c>
       <c r="M190" s="1">
-        <v>3660693.82</v>
+        <v>3357187.94</v>
       </c>
       <c r="N190" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
+        <v>594</v>
+      </c>
+      <c r="B191" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.745</v>
+      </c>
+      <c r="D191" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>19777.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2.0228644955931</v>
+      </c>
+      <c r="J191">
+        <v>0.22</v>
+      </c>
+      <c r="K191" t="s">
+        <v>595</v>
+      </c>
+      <c r="L191" s="1">
+        <v>997450.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>999637.5</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
         <v>597</v>
       </c>
-      <c r="B191" s="1">
+      <c r="B192" s="1">
+        <v>2065000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.593</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>2065000.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-8404.55</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.407</v>
+      </c>
+      <c r="J192">
+        <v>0.26</v>
+      </c>
+      <c r="K192" t="s">
+        <v>598</v>
+      </c>
+      <c r="L192" s="1">
+        <v>2056595.45</v>
+      </c>
+      <c r="M192" s="1">
+        <v>2061958.71</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>600</v>
+      </c>
+      <c r="B193" s="1">
         <v>4900000.0</v>
       </c>
-      <c r="C191" s="1">
-[...2 lines deleted...]
-      <c r="D191" s="1">
+      <c r="C193" s="1">
+        <v>106.596</v>
+      </c>
+      <c r="D193" s="1">
         <v>100.27195449</v>
       </c>
-      <c r="E191" t="s">
-[...5 lines deleted...]
-      <c r="G191" s="1">
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
         <v>4913325.77</v>
       </c>
-      <c r="H191" s="1">
-[...24 lines deleted...]
-        <v>596</v>
+      <c r="H193" s="1">
+        <v>309878.23</v>
+      </c>
+      <c r="I193" s="1">
+        <v>6.3068936298112</v>
+      </c>
+      <c r="J193">
+        <v>1.05</v>
+      </c>
+      <c r="K193" t="s">
+        <v>601</v>
+      </c>
+      <c r="L193" s="1">
+        <v>5223204.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>5274888.93</v>
+      </c>
+      <c r="N193" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">