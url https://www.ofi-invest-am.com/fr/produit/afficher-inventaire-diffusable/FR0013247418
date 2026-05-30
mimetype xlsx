--- v0 (2026-05-03)
+++ v1 (2026-05-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="845">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -112,2487 +112,2988 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>OE100326</t>
+  </si>
+  <si>
+    <t>EURO-BOBL MAR 26</t>
+  </si>
+  <si>
+    <t>IK1100326</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...8 lines deleted...]
-    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>1 406.00</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>5 537.67</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>10 605.82</t>
+    <t>11 632.19</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 390.75</t>
+    <t>3 383.84</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 893.78</t>
+    <t>5 486.30</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 334.36</t>
+    <t>10 626.81</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 684.93</t>
+    <t>4 054.79</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 200.34</t>
+    <t>4 708.90</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>4 964.38</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>2 993.03</t>
+    <t>3 881.07</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 315.07</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>5 915.07</t>
+    <t>6 543.84</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>12 849.32</t>
+    <t>14 143.84</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>7 722.53</t>
+    <t>8 429.34</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 710.05</t>
+    <t>3 107.72</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>7 497.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 156.04</t>
+    <t>2 637.14</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 413.18</t>
+    <t>1 594.88</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 025.26</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>4 545.21</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
+    <t>1 664.38</t>
+  </si>
+  <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>2 938.36</t>
+    <t>3 659.59</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 864.13</t>
+    <t>4 270.08</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 735.77</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 406.16</t>
+    <t>3 774.03</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>1 692.12</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>16 181.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 018.15</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
+    <t>1 045.45</t>
+  </si>
+  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>23 091.48</t>
+    <t>25 825.99</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>51 134.16</t>
+    <t>55 531.04</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 947.87</t>
-[...8 lines deleted...]
-    <t>7 134.60</t>
+    <t>2 552.38</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>2 889.04</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>1 366.87</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 134.25</t>
+    <t>2 836.99</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>12 924.66</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 767.95</t>
+    <t>2 364.63</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
-    <t>FR001400TWD7</t>
-[...11 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>4 271.92</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>2 335.62</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>2 550.68</t>
+    <t>3 068.49</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 014.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>9 797.36</t>
+    <t>10 637.14</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>5 449.32</t>
+    <t>6 170.55</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 268.41</t>
+    <t>2 732.40</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 283.84</t>
+    <t>1 546.44</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>4 471.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>6 806.51</t>
-[...8 lines deleted...]
-    <t>1 995.17</t>
+    <t>7 500.00</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>5 831.51</t>
+    <t>6 441.78</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>4 628.08</t>
+    <t>5 164.38</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 417.81</t>
+    <t>13 786.30</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>21 287.67</t>
+    <t>23 229.45</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>7 010.74</t>
+    <t>7 722.36</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>2 995.89</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>2 863.43</t>
+    <t>3 117.75</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 301.03</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 760.27</t>
+    <t>3 333.56</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>5 044.44</t>
+    <t>5 472.74</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 404.11</t>
+    <t>1 589.04</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
+    <t>1 218.79</t>
+  </si>
+  <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 294.67</t>
+    <t>2 842.96</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
+    <t>2 186.32</t>
+  </si>
+  <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 734.47</t>
+    <t>6 726.98</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>10 805.48</t>
+    <t>11 878.08</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 337.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 304.11</t>
+    <t>1 854.28</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>3 019.18</t>
+    <t>3 721.92</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 074.66</t>
+    <t>5 647.95</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>8 517.48</t>
+    <t>9 378.80</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>4 771.23</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>1 541.10</t>
+    <t>1 818.49</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>3 630.82</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>4 504.93</t>
+    <t>6 435.62</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>12 738.08</t>
+    <t>15 534.25</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>5 217.18</t>
+    <t>7 778.34</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>3 469.86</t>
+    <t>4 098.63</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 085.12</t>
+    <t>1 648.55</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
+    <t>1 213.77</t>
+  </si>
+  <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
+    <t>1 113.15</t>
+  </si>
+  <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>2 317.32</t>
+    <t>2 528.69</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>2 645.75</t>
+    <t>3 056.30</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>3 696.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>21 686.57</t>
-[...8 lines deleted...]
-    <t>2 574.25</t>
+    <t>23 973.83</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>5 852.23</t>
+    <t>6 469.46</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>25 950.68</t>
+    <t>28 687.67</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>18 420.16</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>22 303.56</t>
+    <t>24 655.89</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>11 581.02</t>
+    <t>12 802.45</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>25 882.35</t>
+    <t>35 588.24</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>15 643.35</t>
-[...5 lines deleted...]
-    <t>FRESENIUS MEDICAL CARE AG 3.125 08/12/2028</t>
+    <t>17 293.24</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 352.05</t>
+    <t>1 463.01</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>70 223.71</t>
+    <t>79 001.68</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>138 311.95</t>
+    <t>4 905.91</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>27 391.89</t>
+    <t>31 642.36</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>29 387.84</t>
+    <t>33 061.32</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 347.26</t>
+    <t>2 772.60</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 325.65</t>
+    <t>1 844.38</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 803.08</t>
+    <t>8 663.01</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 890.41</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>16 245.00</t>
+    <t>1 035.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
+    <t>13 712.33</t>
+  </si>
+  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 340.80</t>
+    <t>2 838.45</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 665.75</t>
+    <t>2 257.53</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>3 476.34</t>
+    <t>3 865.81</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>8 970.89</t>
+    <t>10 404.11</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>4 424.66</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 335.73</t>
+    <t>7 540.41</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 860.97</t>
+    <t>5 282.99</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>3 656.43</t>
+    <t>4 027.57</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 038.09</t>
+    <t>2 244.97</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>3 768.72</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>10 651.47</t>
+    <t>12 672.95</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>6 949.44</t>
+    <t>9 245.23</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>36 024.29</t>
+    <t>1 563.11</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>18 182.94</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>20 776.48</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>1 395.47</t>
+    <t>10 814.89</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>14 641.43</t>
+    <t>22 243.71</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
+    <t>11 235.36</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>XS2986317506</t>
-[...2 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>1 193.84</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>8 354.79</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>4 299.66</t>
+    <t>5 159.59</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>5 395.29</t>
+    <t>5 930.85</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>3 996.77</t>
+    <t>4 400.94</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>2 856.10</t>
+    <t>3 453.89</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>11 260.27</t>
+    <t>12 369.86</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>4 880.34</t>
+    <t>5 387.15</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 305.07</t>
+    <t>3 181.64</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>4 500.00</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>5 326.03</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 912.93</t>
+    <t>15 083.18</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>9 244.31</t>
+    <t>10 208.01</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 777.73</t>
+    <t>4 435.79</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>5 601.60</t>
+    <t>6 637.51</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 144.66</t>
+    <t>2 449.42</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>4 647.50</t>
+    <t>5 506.97</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>10 557.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 366.12</t>
+    <t>1 546.05</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>1 864.53</t>
+    <t>4 261.79</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>1 854.43</t>
-[...8 lines deleted...]
-    <t>6 812.05</t>
+    <t>4 238.69</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 083.56</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 556.27</t>
+    <t>4 026.96</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>7 359.45</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 639.60</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>17 258.90</t>
+    <t>18 849.32</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 200.00</t>
+    <t>3 495.89</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 024.70</t>
+    <t>1 269.54</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>1 024.14</t>
+  </si>
+  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>55 933.40</t>
+    <t>2 678.50</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>7 132.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 075.84</t>
+    <t>8 865.86</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 630.65</t>
+    <t>4 051.37</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>4 900.68</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 907.34</t>
+    <t>5 762.17</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>9 224.66</t>
+    <t>10 593.15</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
-    <t>1 114.25</t>
+    <t>1 204.86</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 443.49</t>
+    <t>8 067.64</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>1 488.92</t>
-[...8 lines deleted...]
-    <t>6 056.01</t>
+    <t>2 047.27</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>7 481.51</t>
-[...17 lines deleted...]
-    <t>1 495.89</t>
+    <t>8 091.78</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 178.68</t>
+    <t>2 560.65</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>4 712.67</t>
+    <t>5 170.38</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>12 468.49</t>
+    <t>15 501.37</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 715.75</t>
+    <t>5 547.95</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 452.40</t>
+    <t>3 312.33</t>
+  </si>
+  <si>
+    <t>ES0000012O18</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.15 30/11/2036</t>
+  </si>
+  <si>
+    <t>2 521.90</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>11 713.35</t>
+    <t>14 973.76</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>9 312.34</t>
+    <t>10 635.68</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
+    <t>3 436.71</t>
+  </si>
+  <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>8 227.73</t>
+    <t>10 517.92</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>6 720.55</t>
+    <t>9 436.55</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>8 792.38</t>
+    <t>9 525.08</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 356.16</t>
+    <t>6 947.95</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>2 575.34</t>
+    <t>3 315.07</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>9 357.53</t>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 966.44</t>
+    <t>2 132.88</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 348.46</t>
+    <t>1 833.90</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 769.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 845.89</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 295.21</t>
+    <t>3 609.59</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 882.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>3 904.11</t>
+    <t>4 255.48</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>5 123.29</t>
+    <t>6 380.82</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 337.10</t>
+    <t>3 643.57</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 170.89</t>
+    <t>9 086.30</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 084.03</t>
+    <t>3 551.84</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 498.63</t>
+    <t>8 127.40</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
+    <t>9 236.30</t>
+  </si>
+  <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 435.62</t>
+    <t>3 842.47</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 221.23</t>
+    <t>5 862.02</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 295.52</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 986.30</t>
+    <t>4 356.16</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>7 052.05</t>
-[...17 lines deleted...]
-    <t>5 010.96</t>
+    <t>7 773.29</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 935.62</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>6 883.56</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 539.68</t>
+    <t>3 006.15</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2912,256 +3413,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>181.69</v>
+        <v>183.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12535081.13</v>
+        <v>12655577.73</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12535081.13</v>
+        <v>12655577.73</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>999139.2863</v>
+        <v>992828.1374</v>
       </c>
       <c r="D3">
-        <v>114.61</v>
+        <v>115.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>114511718.2</v>
+        <v>114856754.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>114511718.2</v>
+        <v>114856754.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>500385.55</v>
+        <v>498910.63</v>
       </c>
       <c r="D4">
-        <v>103.32</v>
+        <v>104.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51701573.6</v>
+        <v>52034706.27</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51701573.6</v>
+        <v>52034706.27</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7711.9636</v>
+        <v>7256.3624</v>
       </c>
       <c r="D5">
-        <v>103.05</v>
+        <v>103.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>794740.92</v>
+        <v>754422.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>794740.92</v>
+        <v>754422.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>105.75</v>
+        <v>106.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105.75</v>
+        <v>106.77</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105.75</v>
+        <v>106.77</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P315"/>
+  <dimension ref="A1:P399"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O315" sqref="O315"/>
+      <selection activeCell="O399" sqref="O399"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3180,15739 +3681,19939 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1713.0</v>
+        <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>149.0</v>
+        <v>34.96</v>
       </c>
       <c r="E2" s="1">
-        <v>207.1184763573</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>354793.95</v>
+        <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-99556.95</v>
+        <v>-247.52</v>
       </c>
       <c r="J2" s="1">
-        <v>-28.060498213118</v>
+        <v>-0.73821692220329</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>255237.0</v>
+        <v>33281.92</v>
       </c>
       <c r="N2" s="1">
-        <v>255237.0</v>
+        <v>33281.92</v>
       </c>
       <c r="O2" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>168.0</v>
+        <v>2734.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1176.8</v>
+        <v>28.04</v>
       </c>
       <c r="E3" s="1">
-        <v>1291.6975595238</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>217005.19</v>
+        <v>77536.24</v>
       </c>
       <c r="I3" s="1">
-        <v>-19302.79</v>
+        <v>-874.88</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.895082186744</v>
+        <v>-1.1283497884344</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>197702.4</v>
+        <v>76661.36</v>
       </c>
       <c r="N3" s="1">
-        <v>197702.4</v>
+        <v>76661.36</v>
       </c>
       <c r="O3" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>2564.0</v>
+        <v>741.0</v>
       </c>
       <c r="D4" s="1">
-        <v>190.24</v>
+        <v>246.4</v>
       </c>
       <c r="E4" s="1">
-        <v>160.8949219969</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>412534.58</v>
+        <v>182878.8</v>
       </c>
       <c r="I4" s="1">
-        <v>75240.78</v>
+        <v>-296.4</v>
       </c>
       <c r="J4" s="1">
-        <v>18.238660138503</v>
+        <v>-0.16207455429498</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>487775.36</v>
+        <v>182582.4</v>
       </c>
       <c r="N4" s="1">
-        <v>487775.36</v>
+        <v>182582.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>4945.0</v>
+        <v>1208.0</v>
       </c>
       <c r="D5" s="1">
-        <v>56.94</v>
+        <v>151.35</v>
       </c>
       <c r="E5" s="1">
-        <v>67.0779271992</v>
+        <v>207.1184768212</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>331700.35</v>
+        <v>250199.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-50132.05</v>
+        <v>-67368.32</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.113656045283</v>
+        <v>-26.925882073446</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>281568.3</v>
+        <v>182830.8</v>
       </c>
       <c r="N5" s="1">
-        <v>281568.3</v>
+        <v>182830.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>2709.0</v>
+        <v>115.0</v>
       </c>
       <c r="D6" s="1">
-        <v>382.4</v>
+        <v>965.7</v>
       </c>
       <c r="E6" s="1">
-        <v>224.0473126615</v>
+        <v>1291.6975652174</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>606944.17</v>
+        <v>148545.22</v>
       </c>
       <c r="I6" s="1">
-        <v>428977.43</v>
+        <v>-37489.72</v>
       </c>
       <c r="J6" s="1">
-        <v>70.678235528648</v>
+        <v>-25.237917450323</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1035921.6</v>
+        <v>111055.5</v>
       </c>
       <c r="N6" s="1">
-        <v>1035921.6</v>
+        <v>111055.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.58</v>
+        <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>18468.0</v>
+        <v>14857.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.84</v>
+        <v>26.37</v>
       </c>
       <c r="E7" s="1">
-        <v>25.2607802686</v>
+        <v>27.1646947567</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>466516.09</v>
+        <v>403585.87</v>
       </c>
       <c r="I7" s="1">
-        <v>47633.03</v>
+        <v>-11806.78</v>
       </c>
       <c r="J7" s="1">
-        <v>10.210372379654</v>
+        <v>-2.9254691201156</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>514149.12</v>
+        <v>391779.09</v>
       </c>
       <c r="N7" s="1">
-        <v>514149.12</v>
+        <v>391779.09</v>
       </c>
       <c r="O7" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>5753.0</v>
+        <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>54.1</v>
+        <v>114.6</v>
       </c>
       <c r="E8" s="1">
-        <v>62.9040570137</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>361887.04</v>
+        <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-50649.74</v>
+        <v>-991.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-13.996008257162</v>
+        <v>-3.2094594594595</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>311237.3</v>
+        <v>29910.6</v>
       </c>
       <c r="N8" s="1">
-        <v>311237.3</v>
+        <v>29910.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>4987.0</v>
+        <v>767.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.32</v>
+        <v>62.15</v>
       </c>
       <c r="E9" s="1">
-        <v>53.269079607</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>265652.9</v>
+        <v>48244.3</v>
       </c>
       <c r="I9" s="1">
-        <v>45136.94</v>
+        <v>-575.25</v>
       </c>
       <c r="J9" s="1">
-        <v>16.990945703962</v>
+        <v>-1.1923688394277</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>310789.84</v>
+        <v>47669.05</v>
       </c>
       <c r="N9" s="1">
-        <v>310789.84</v>
+        <v>47669.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>2118.0</v>
+        <v>13590.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1190.4</v>
+        <v>8.685</v>
       </c>
       <c r="E10" s="1">
-        <v>480.4634938621</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1017621.68</v>
+        <v>120271.5</v>
       </c>
       <c r="I10" s="1">
-        <v>1503645.52</v>
+        <v>-2242.35</v>
       </c>
       <c r="J10" s="1">
-        <v>147.76075918508</v>
+        <v>-1.864406779661</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2521267.2</v>
+        <v>118029.15</v>
       </c>
       <c r="N10" s="1">
-        <v>2521267.2</v>
+        <v>118029.15</v>
       </c>
       <c r="O10" s="1">
-        <v>1.4</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>17468.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D11" s="1">
-        <v>39.31</v>
+        <v>180.28</v>
       </c>
       <c r="E11" s="1">
-        <v>27.8659256927</v>
+        <v>161.8133308355</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>486761.99</v>
+        <v>431879.78</v>
       </c>
       <c r="I11" s="1">
-        <v>199905.09</v>
+        <v>49287.54</v>
       </c>
       <c r="J11" s="1">
-        <v>41.068344305191</v>
+        <v>11.412328680912</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>686667.08</v>
+        <v>481167.32</v>
       </c>
       <c r="N11" s="1">
-        <v>686667.08</v>
+        <v>481167.32</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>40389.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.03</v>
+        <v>370.4</v>
       </c>
       <c r="E12" s="1">
-        <v>8.9449337691</v>
+        <v>224.0473152848</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>361276.93</v>
+        <v>397235.89</v>
       </c>
       <c r="I12" s="1">
-        <v>528492.74</v>
+        <v>259483.31</v>
       </c>
       <c r="J12" s="1">
-        <v>146.28466312532</v>
+        <v>65.322222017754</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>889769.67</v>
+        <v>656719.2</v>
       </c>
       <c r="N12" s="1">
-        <v>889769.67</v>
+        <v>656719.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>84010.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.086</v>
+        <v>27.21</v>
       </c>
       <c r="E13" s="1">
-        <v>7.6523957862</v>
+        <v>25.2607803867</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>642877.77</v>
+        <v>109732.83</v>
       </c>
       <c r="I13" s="1">
-        <v>288457.09</v>
+        <v>8467.41</v>
       </c>
       <c r="J13" s="1">
-        <v>44.869663170963</v>
+        <v>7.7163871559678</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>931334.86</v>
+        <v>118200.24</v>
       </c>
       <c r="N13" s="1">
-        <v>931334.86</v>
+        <v>118200.24</v>
       </c>
       <c r="O13" s="1">
-        <v>0.52</v>
+        <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>2448.0</v>
+        <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.35</v>
+        <v>60.5</v>
       </c>
       <c r="E14" s="1">
-        <v>108.8862990196</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>266553.66</v>
+        <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-28240.86</v>
+        <v>-1665.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.594812316589</v>
+        <v>-4.7993705743509</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>238312.8</v>
+        <v>33033.0</v>
       </c>
       <c r="N14" s="1">
-        <v>238312.8</v>
+        <v>33033.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>6157.0</v>
+        <v>5083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>87.64</v>
+        <v>51.38</v>
       </c>
       <c r="E15" s="1">
-        <v>78.5633993828</v>
+        <v>62.9040566595</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>483714.85</v>
+        <v>319741.32</v>
       </c>
       <c r="I15" s="1">
-        <v>55884.63</v>
+        <v>-58576.78</v>
       </c>
       <c r="J15" s="1">
-        <v>11.553217768692</v>
+        <v>-18.320053223024</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>539599.48</v>
+        <v>261164.54</v>
       </c>
       <c r="N15" s="1">
-        <v>539599.48</v>
+        <v>261164.54</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>7098.0</v>
+        <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>91.92</v>
+        <v>12.92</v>
       </c>
       <c r="E16" s="1">
-        <v>74.7720273316</v>
+        <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>530731.85</v>
+        <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>121716.31</v>
+        <v>-636.74</v>
       </c>
       <c r="J16" s="1">
-        <v>22.933673567923</v>
+        <v>-1.9354987753047</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>652448.16</v>
+        <v>32261.24</v>
       </c>
       <c r="N16" s="1">
-        <v>652448.16</v>
+        <v>32261.24</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>317514.0</v>
+        <v>5976.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.28</v>
+        <v>67.28</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0847505937</v>
+        <v>55.8426840696</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3519563.5</v>
+        <v>333715.88</v>
       </c>
       <c r="I17" s="1">
-        <v>61994.42</v>
+        <v>68349.4</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7614235401634</v>
+        <v>20.481314823856</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3581557.92</v>
+        <v>402065.28</v>
       </c>
       <c r="N17" s="1">
-        <v>3581557.92</v>
+        <v>402065.28</v>
       </c>
       <c r="O17" s="1">
-        <v>1.99</v>
+        <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>727694.0</v>
+        <v>2806.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.72</v>
+        <v>29.38</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6293257193</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7734896.55</v>
+        <v>83955.52</v>
       </c>
       <c r="I18" s="1">
-        <v>65983.13</v>
+        <v>-1515.24</v>
       </c>
       <c r="J18" s="1">
-        <v>0.85305769215491</v>
+        <v>-1.8048128342246</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7800879.68</v>
+        <v>82440.28</v>
       </c>
       <c r="N18" s="1">
-        <v>7800879.68</v>
+        <v>82440.28</v>
       </c>
       <c r="O18" s="1">
-        <v>4.34</v>
+        <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>13480.0</v>
+        <v>2063.0</v>
       </c>
       <c r="D19" s="1">
-        <v>26.88</v>
+        <v>1210.4</v>
       </c>
       <c r="E19" s="1">
-        <v>25.0201416914</v>
+        <v>480.4634949103</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>337271.51</v>
+        <v>991196.19</v>
       </c>
       <c r="I19" s="1">
-        <v>25070.89</v>
+        <v>1505859.01</v>
       </c>
       <c r="J19" s="1">
-        <v>7.4334443487385</v>
+        <v>151.92340579921</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>362342.4</v>
+        <v>2497055.2</v>
       </c>
       <c r="N19" s="1">
-        <v>362342.4</v>
+        <v>2497055.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.2</v>
+        <v>1.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>1978.0</v>
+        <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>121.95</v>
+        <v>61.06</v>
       </c>
       <c r="E20" s="1">
-        <v>140.2806622851</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>277475.15</v>
+        <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>-36258.05</v>
+        <v>-260.68</v>
       </c>
       <c r="J20" s="1">
-        <v>-13.067134119938</v>
+        <v>-0.61848958333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>241217.1</v>
+        <v>41887.16</v>
       </c>
       <c r="N20" s="1">
-        <v>241217.1</v>
+        <v>41887.16</v>
       </c>
       <c r="O20" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>5497.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D21" s="1">
-        <v>86.26</v>
+        <v>40.53</v>
       </c>
       <c r="E21" s="1">
-        <v>67.5548208114</v>
+        <v>27.8659258357</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>371348.85</v>
+        <v>457642.1</v>
       </c>
       <c r="I21" s="1">
-        <v>102822.37</v>
+        <v>207982.09</v>
       </c>
       <c r="J21" s="1">
-        <v>27.688888763221</v>
+        <v>45.446450403055</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>474171.22</v>
+        <v>665624.19</v>
       </c>
       <c r="N21" s="1">
-        <v>474171.22</v>
+        <v>665624.19</v>
       </c>
       <c r="O21" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>3130.0</v>
+        <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.28</v>
+        <v>8.075</v>
       </c>
       <c r="E22" s="1">
-        <v>60.8697827476</v>
+        <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>190522.42</v>
+        <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>29453.98</v>
+        <v>-1192.0</v>
       </c>
       <c r="J22" s="1">
-        <v>15.459587380845</v>
+        <v>-3.8117921243002</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>219976.4</v>
+        <v>30079.38</v>
       </c>
       <c r="N22" s="1">
-        <v>219976.4</v>
+        <v>30079.38</v>
       </c>
       <c r="O22" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>4459.0</v>
+        <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.35</v>
+        <v>53.35</v>
       </c>
       <c r="E23" s="1">
-        <v>34.7460148015</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>154932.48</v>
+        <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-55273.83</v>
+        <v>-892.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-35.676076443106</v>
+        <v>-2.7347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>99658.65</v>
+        <v>31743.25</v>
       </c>
       <c r="N23" s="1">
-        <v>99658.65</v>
+        <v>31743.25</v>
       </c>
       <c r="O23" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>873.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D24" s="1">
-        <v>204.2</v>
+        <v>17.86</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630011455</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>189496.0</v>
+        <v>64679.04</v>
       </c>
       <c r="I24" s="1">
-        <v>-11229.4</v>
+        <v>-1347.48</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.9259298349306</v>
+        <v>-2.0833333333333</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>178266.6</v>
+        <v>63331.56</v>
       </c>
       <c r="N24" s="1">
-        <v>178266.6</v>
+        <v>63331.56</v>
       </c>
       <c r="O24" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>11717.0</v>
+        <v>29799.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.83</v>
+        <v>18.985</v>
       </c>
       <c r="E25" s="1">
-        <v>31.7253742426</v>
+        <v>8.9449337226</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>371726.21</v>
+        <v>266550.08</v>
       </c>
       <c r="I25" s="1">
-        <v>-33925.1</v>
+        <v>299183.94</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.1263674950443</v>
+        <v>112.24305016153</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>337801.11</v>
+        <v>565734.02</v>
       </c>
       <c r="N25" s="1">
-        <v>337801.11</v>
+        <v>565734.02</v>
       </c>
       <c r="O25" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>5857.0</v>
+        <v>23865.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.74</v>
+        <v>3.127</v>
       </c>
       <c r="E26" s="1">
-        <v>98.9284138638</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>579423.72</v>
+        <v>76558.92</v>
       </c>
       <c r="I26" s="1">
-        <v>-188527.54</v>
+        <v>-1933.06</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.537076666451</v>
+        <v>-2.5249311249427</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>390896.18</v>
+        <v>74625.86</v>
       </c>
       <c r="N26" s="1">
-        <v>390896.18</v>
+        <v>74625.86</v>
       </c>
       <c r="O26" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>7287.0</v>
+        <v>66371.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.96</v>
+        <v>10.246</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8275998353</v>
+        <v>7.6523957753</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>129909.72</v>
+        <v>507897.16</v>
       </c>
       <c r="I27" s="1">
-        <v>964.8</v>
+        <v>172140.11</v>
       </c>
       <c r="J27" s="1">
-        <v>0.74266960162796</v>
+        <v>33.892709697373</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>130874.52</v>
+        <v>680037.27</v>
       </c>
       <c r="N27" s="1">
-        <v>130874.52</v>
+        <v>680037.27</v>
       </c>
       <c r="O27" s="1">
-        <v>0.07</v>
+        <v>0.38</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>98444.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.41</v>
+        <v>16.065</v>
       </c>
       <c r="E28" s="1">
-        <v>5.8681297997</v>
+        <v>16.5350012051</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>577682.17</v>
+        <v>68603.72</v>
       </c>
       <c r="I28" s="1">
-        <v>348675.87</v>
+        <v>-1950.03</v>
       </c>
       <c r="J28" s="1">
-        <v>60.357734426874</v>
+        <v>-2.8424551904766</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>926358.04</v>
+        <v>66653.69</v>
       </c>
       <c r="N28" s="1">
-        <v>926358.04</v>
+        <v>66653.69</v>
       </c>
       <c r="O28" s="1">
-        <v>0.52</v>
+        <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>16208.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.63</v>
+        <v>13.905</v>
       </c>
       <c r="E29" s="1">
-        <v>14.3094002962</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>231926.76</v>
+        <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>183484.28</v>
+        <v>-789.48</v>
       </c>
       <c r="J29" s="1">
-        <v>79.113026888316</v>
+        <v>-1.9047619047619</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>415411.04</v>
+        <v>40658.22</v>
       </c>
       <c r="N29" s="1">
-        <v>415411.04</v>
+        <v>40658.22</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>3090.0</v>
+        <v>606.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.8</v>
+        <v>130.1</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5896990291</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>323182.17</v>
+        <v>79992.0</v>
       </c>
       <c r="I30" s="1">
-        <v>19189.83</v>
+        <v>-1151.4</v>
       </c>
       <c r="J30" s="1">
-        <v>5.9377749706922</v>
+        <v>-1.4393939393939</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>342372.0</v>
+        <v>78840.6</v>
       </c>
       <c r="N30" s="1">
-        <v>342372.0</v>
+        <v>78840.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>1577.0</v>
+        <v>346.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.9</v>
+        <v>188.5</v>
       </c>
       <c r="E31" s="1">
-        <v>185.5605389981</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>292628.97</v>
+        <v>65532.4</v>
       </c>
       <c r="I31" s="1">
-        <v>110925.33</v>
+        <v>-311.4</v>
       </c>
       <c r="J31" s="1">
-        <v>37.906475903599</v>
+        <v>-0.47518479408659</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>403554.3</v>
+        <v>65221.0</v>
       </c>
       <c r="N31" s="1">
-        <v>403554.3</v>
+        <v>65221.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>10975.0</v>
+        <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.36</v>
+        <v>33.06</v>
       </c>
       <c r="E32" s="1">
-        <v>22.3678769932</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>245487.45</v>
+        <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-98861.45</v>
+        <v>-1138.86</v>
       </c>
       <c r="J32" s="1">
-        <v>-40.271488420284</v>
+        <v>-3.3333333333333</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>146626.0</v>
+        <v>33026.94</v>
       </c>
       <c r="N32" s="1">
-        <v>146626.0</v>
+        <v>33026.94</v>
       </c>
       <c r="O32" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>1736.0</v>
+        <v>4984.0</v>
       </c>
       <c r="D33" s="1">
-        <v>182.4</v>
+        <v>85.0</v>
       </c>
       <c r="E33" s="1">
-        <v>147.1104147465</v>
+        <v>78.5633988764</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>255383.68</v>
+        <v>391559.98</v>
       </c>
       <c r="I33" s="1">
-        <v>61262.72</v>
+        <v>32080.02</v>
       </c>
       <c r="J33" s="1">
-        <v>23.988502319334</v>
+        <v>8.1928750736988</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>316646.4</v>
+        <v>423640.0</v>
       </c>
       <c r="N33" s="1">
-        <v>316646.4</v>
+        <v>423640.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>4761.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D34" s="1">
-        <v>35.55</v>
+        <v>92.08</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>75.721117868</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>163730.79</v>
+        <v>423356.77</v>
       </c>
       <c r="I34" s="1">
-        <v>5522.76</v>
+        <v>91462.51</v>
       </c>
       <c r="J34" s="1">
-        <v>3.3730735678976</v>
+        <v>21.60412127105</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>169253.55</v>
+        <v>514819.28</v>
       </c>
       <c r="N34" s="1">
-        <v>169253.55</v>
+        <v>514819.28</v>
       </c>
       <c r="O34" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>3517.0</v>
+        <v>719518.0</v>
       </c>
       <c r="D35" s="1">
-        <v>75.54</v>
+        <v>11.244</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1700142167</v>
+        <v>11.1997054417</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>243270.94</v>
+        <v>8058389.66</v>
       </c>
       <c r="I35" s="1">
-        <v>22403.24</v>
+        <v>31870.73</v>
       </c>
       <c r="J35" s="1">
-        <v>9.2091722916021</v>
+        <v>0.39549750439842</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>265674.18</v>
+        <v>8090260.39</v>
       </c>
       <c r="N35" s="1">
-        <v>265674.18</v>
+        <v>8090260.39</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>4.49</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>145.0</v>
+        <v>302651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2002.0</v>
+        <v>10.818</v>
       </c>
       <c r="E36" s="1">
-        <v>1371.884</v>
+        <v>10.629325725</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>198923.18</v>
+        <v>3216976.06</v>
       </c>
       <c r="I36" s="1">
-        <v>91366.82</v>
+        <v>57102.46</v>
       </c>
       <c r="J36" s="1">
-        <v>45.930705511545</v>
+        <v>1.77503527956</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>290290.0</v>
+        <v>3274078.52</v>
       </c>
       <c r="N36" s="1">
-        <v>290290.0</v>
+        <v>3274078.52</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>1.82</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>30897.0</v>
+        <v>1255.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.995</v>
+        <v>52.04</v>
       </c>
       <c r="E37" s="1">
-        <v>12.5629633945</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>388157.88</v>
+        <v>66113.4</v>
       </c>
       <c r="I37" s="1">
-        <v>198730.64</v>
+        <v>-803.2</v>
       </c>
       <c r="J37" s="1">
-        <v>51.198404113295</v>
+        <v>-1.2148823082764</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>586888.52</v>
+        <v>65310.2</v>
       </c>
       <c r="N37" s="1">
-        <v>586888.52</v>
+        <v>65310.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.33</v>
+        <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>423.0</v>
+        <v>6667.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.995</v>
+        <v>11.515</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0338297872</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30893.31</v>
+        <v>80070.67</v>
       </c>
       <c r="I38" s="1">
-        <v>-22858.42</v>
+        <v>-3300.16</v>
       </c>
       <c r="J38" s="1">
-        <v>-73.991488772165</v>
+        <v>-4.1215591177144</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>8034.89</v>
+        <v>76770.51</v>
       </c>
       <c r="N38" s="1">
-        <v>8034.89</v>
+        <v>76770.51</v>
       </c>
       <c r="O38" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>8349.0</v>
+        <v>7599.0</v>
       </c>
       <c r="D39" s="1">
-        <v>54.76</v>
+        <v>29.48</v>
       </c>
       <c r="E39" s="1">
-        <v>39.67477662</v>
+        <v>25.020142124</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>331244.71</v>
+        <v>190128.06</v>
       </c>
       <c r="I39" s="1">
-        <v>125946.53</v>
+        <v>33890.46</v>
       </c>
       <c r="J39" s="1">
-        <v>38.022201169643</v>
+        <v>17.82507011327</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>457191.24</v>
+        <v>224018.52</v>
       </c>
       <c r="N39" s="1">
-        <v>457191.24</v>
+        <v>224018.52</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>14744.0</v>
+        <v>26048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.075</v>
+        <v>10.29</v>
       </c>
       <c r="E40" s="1">
-        <v>34.6553628595</v>
+        <v>10.5675564343</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>510958.67</v>
+        <v>275263.71</v>
       </c>
       <c r="I40" s="1">
-        <v>94651.13</v>
+        <v>-7229.79</v>
       </c>
       <c r="J40" s="1">
-        <v>18.524224278257</v>
+        <v>-2.6264958791698</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>605609.8</v>
+        <v>268033.92</v>
       </c>
       <c r="N40" s="1">
-        <v>605609.8</v>
+        <v>268033.92</v>
       </c>
       <c r="O40" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>30427.0</v>
+        <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>26.13</v>
+        <v>15.895</v>
       </c>
       <c r="E41" s="1">
-        <v>12.6542570743</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>385031.08</v>
+        <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>410026.43</v>
+        <v>-453.3</v>
       </c>
       <c r="J41" s="1">
-        <v>106.49177463804</v>
+        <v>-0.93487067622312</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>795057.51</v>
+        <v>48034.69</v>
       </c>
       <c r="N41" s="1">
-        <v>795057.51</v>
+        <v>48034.69</v>
       </c>
       <c r="O41" s="1">
-        <v>0.44</v>
+        <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>145536.0</v>
+        <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>6.072</v>
+        <v>91.75</v>
       </c>
       <c r="E42" s="1">
-        <v>3.0904016876</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>449764.7</v>
+        <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>433929.89</v>
+        <v>-339.15</v>
       </c>
       <c r="J42" s="1">
-        <v>96.479312404909</v>
+        <v>-1.024811218986</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>883694.59</v>
+        <v>32754.75</v>
       </c>
       <c r="N42" s="1">
-        <v>883694.59</v>
+        <v>32754.75</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>363.0</v>
+        <v>2357.0</v>
       </c>
       <c r="D43" s="1">
-        <v>258.55</v>
+        <v>33.29</v>
       </c>
       <c r="E43" s="1">
-        <v>565.7906060606</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>205381.99</v>
+        <v>81670.05</v>
       </c>
       <c r="I43" s="1">
-        <v>-111528.34</v>
+        <v>-3205.52</v>
       </c>
       <c r="J43" s="1">
-        <v>-54.302882156318</v>
+        <v>-3.9249639249639</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>93853.65</v>
+        <v>78464.53</v>
       </c>
       <c r="N43" s="1">
-        <v>93853.65</v>
+        <v>78464.53</v>
       </c>
       <c r="O43" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2968.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D44" s="1">
-        <v>73.65</v>
+        <v>82.78</v>
       </c>
       <c r="E44" s="1">
-        <v>93.3787398922</v>
+        <v>67.5548209671</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>277148.1</v>
+        <v>183006.01</v>
       </c>
       <c r="I44" s="1">
-        <v>-58554.9</v>
+        <v>41245.01</v>
       </c>
       <c r="J44" s="1">
-        <v>-21.127657018035</v>
+        <v>22.53751666407</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>218593.2</v>
+        <v>224251.02</v>
       </c>
       <c r="N44" s="1">
-        <v>218593.2</v>
+        <v>224251.02</v>
       </c>
       <c r="O44" s="1">
         <v>0.12</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>1954.0</v>
+        <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.9</v>
+        <v>60.2</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8898515865</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>193230.77</v>
+        <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>5881.83</v>
+        <v>-1033.5</v>
       </c>
       <c r="J45" s="1">
-        <v>3.0439406725958</v>
+        <v>-3.1375703942076</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>199112.6</v>
+        <v>31906.0</v>
       </c>
       <c r="N45" s="1">
-        <v>199112.6</v>
+        <v>31906.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>100240.0</v>
+        <v>10288.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.247</v>
+        <v>18.39</v>
       </c>
       <c r="E46" s="1">
-        <v>3.4746681963</v>
+        <v>18.785</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>348300.74</v>
+        <v>193260.08</v>
       </c>
       <c r="I46" s="1">
-        <v>77418.54</v>
+        <v>-4063.76</v>
       </c>
       <c r="J46" s="1">
-        <v>22.22749799498</v>
+        <v>-2.1027415491083</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>425719.28</v>
+        <v>189196.32</v>
       </c>
       <c r="N46" s="1">
-        <v>425719.28</v>
+        <v>189196.32</v>
       </c>
       <c r="O46" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3660.0</v>
+        <v>3130.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.48</v>
+        <v>71.22</v>
       </c>
       <c r="E47" s="1">
-        <v>151.4012240437</v>
+        <v>60.8697827476</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>554128.48</v>
+        <v>190522.42</v>
       </c>
       <c r="I47" s="1">
-        <v>29568.32</v>
+        <v>32396.18</v>
       </c>
       <c r="J47" s="1">
-        <v>5.3360043865639</v>
+        <v>17.00386757632</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>583696.8</v>
+        <v>222918.6</v>
       </c>
       <c r="N47" s="1">
-        <v>583696.8</v>
+        <v>222918.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.33</v>
+        <v>0.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>1908.0</v>
+        <v>6136.0</v>
       </c>
       <c r="D48" s="1">
-        <v>137.2</v>
+        <v>18.47</v>
       </c>
       <c r="E48" s="1">
-        <v>72.5486740042</v>
+        <v>30.3195616037</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>138422.87</v>
+        <v>186040.83</v>
       </c>
       <c r="I48" s="1">
-        <v>123354.73</v>
+        <v>-72708.91</v>
       </c>
       <c r="J48" s="1">
-        <v>89.114414402765</v>
+        <v>-39.082232647532</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>261777.6</v>
+        <v>113331.92</v>
       </c>
       <c r="N48" s="1">
-        <v>261777.6</v>
+        <v>113331.92</v>
       </c>
       <c r="O48" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>1103.0</v>
+        <v>8042.0</v>
       </c>
       <c r="D49" s="1">
-        <v>386.45</v>
+        <v>29.25</v>
       </c>
       <c r="E49" s="1">
-        <v>401.214206709</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>442539.27</v>
+        <v>243632.39</v>
       </c>
       <c r="I49" s="1">
-        <v>-16284.92</v>
+        <v>-8403.89</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.6798813357287</v>
+        <v>-3.4494140947351</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>426254.35</v>
+        <v>235228.5</v>
       </c>
       <c r="N49" s="1">
-        <v>426254.35</v>
+        <v>235228.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1325.0</v>
+        <v>1251.0</v>
       </c>
       <c r="D50" s="1">
-        <v>529.0</v>
+        <v>233.3</v>
       </c>
       <c r="E50" s="1">
-        <v>621.7843849057</v>
+        <v>221.6972022382</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>823864.31</v>
+        <v>277343.2</v>
       </c>
       <c r="I50" s="1">
-        <v>-122939.31</v>
+        <v>14515.1</v>
       </c>
       <c r="J50" s="1">
-        <v>-14.922276460792</v>
+        <v>5.2336238999189</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>700925.0</v>
+        <v>291858.3</v>
       </c>
       <c r="N50" s="1">
-        <v>700925.0</v>
+        <v>291858.3</v>
       </c>
       <c r="O50" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>2990.0</v>
+        <v>4267.0</v>
       </c>
       <c r="D51" s="1">
-        <v>123.0</v>
+        <v>48.67</v>
       </c>
       <c r="E51" s="1">
-        <v>114.2487725753</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>341603.83</v>
+        <v>213776.7</v>
       </c>
       <c r="I51" s="1">
-        <v>26166.17</v>
+        <v>-6101.81</v>
       </c>
       <c r="J51" s="1">
-        <v>7.6597999501352</v>
+        <v>-2.8542914171657</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>367770.0</v>
+        <v>207674.89</v>
       </c>
       <c r="N51" s="1">
-        <v>367770.0</v>
+        <v>207674.89</v>
       </c>
       <c r="O51" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>24784.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D52" s="1">
-        <v>17.235</v>
+        <v>33.21</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7937439477</v>
+        <v>31.7253743153</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>292296.15</v>
+        <v>156374.37</v>
       </c>
       <c r="I52" s="1">
-        <v>134856.09</v>
+        <v>7317.72</v>
       </c>
       <c r="J52" s="1">
-        <v>46.13679995443</v>
+        <v>4.6796159754313</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>427152.24</v>
+        <v>163692.09</v>
       </c>
       <c r="N52" s="1">
-        <v>427152.24</v>
+        <v>163692.09</v>
       </c>
       <c r="O52" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>3078.0</v>
+        <v>24991.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.14</v>
+        <v>19.44</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038011696</v>
+        <v>19.1398679525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>160683.3</v>
+        <v>478324.44</v>
       </c>
       <c r="I53" s="1">
-        <v>-12508.38</v>
+        <v>7500.6</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.7844928502215</v>
+        <v>1.5680988410293</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>148174.92</v>
+        <v>485825.04</v>
       </c>
       <c r="N53" s="1">
-        <v>148174.92</v>
+        <v>485825.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>490.0</v>
+        <v>50272.0</v>
       </c>
       <c r="D54" s="1">
-        <v>516.0</v>
+        <v>4.544</v>
       </c>
       <c r="E54" s="1">
-        <v>208.8870612245</v>
+        <v>4.5159999602</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>102354.66</v>
+        <v>227028.35</v>
       </c>
       <c r="I54" s="1">
-        <v>150485.34</v>
+        <v>1407.62</v>
       </c>
       <c r="J54" s="1">
-        <v>147.02343791675</v>
+        <v>0.62001948214837</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>252840.0</v>
+        <v>228435.97</v>
       </c>
       <c r="N54" s="1">
-        <v>252840.0</v>
+        <v>228435.97</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>57453.0</v>
+        <v>684.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.616</v>
+        <v>145.6</v>
       </c>
       <c r="E55" s="1">
-        <v>4.7675068317</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>273907.57</v>
+        <v>100000.8</v>
       </c>
       <c r="I55" s="1">
-        <v>48748.48</v>
+        <v>-410.4</v>
       </c>
       <c r="J55" s="1">
-        <v>17.797419764631</v>
+        <v>-0.41039671682627</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>322656.05</v>
+        <v>99590.4</v>
       </c>
       <c r="N55" s="1">
-        <v>322656.05</v>
+        <v>99590.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>755.0</v>
+        <v>5225.0</v>
       </c>
       <c r="D56" s="1">
-        <v>4772.7</v>
+        <v>43.4</v>
       </c>
       <c r="E56" s="1">
-        <v>4760.2990331126</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3594025.77</v>
+        <v>226974.0</v>
       </c>
       <c r="I56" s="1">
-        <v>9362.73</v>
+        <v>-209.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.26050814877713</v>
+        <v>-0.092081031307551</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3603388.5</v>
+        <v>226765.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3603388.5</v>
+        <v>226765.0</v>
       </c>
       <c r="O56" s="1">
-        <v>2.01</v>
+        <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>2954.0</v>
+        <v>67370.0</v>
       </c>
       <c r="D57" s="1">
-        <v>47.43</v>
+        <v>9.985</v>
       </c>
       <c r="E57" s="1">
-        <v>30.783605281</v>
+        <v>5.8681297313</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>90934.77</v>
+        <v>395335.9</v>
       </c>
       <c r="I57" s="1">
-        <v>49173.45</v>
+        <v>277353.55</v>
       </c>
       <c r="J57" s="1">
-        <v>54.075520287784</v>
+        <v>70.156429001262</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>140108.22</v>
+        <v>672689.45</v>
       </c>
       <c r="N57" s="1">
-        <v>140108.22</v>
+        <v>672689.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.08</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>2993.0</v>
+        <v>16649.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.2</v>
+        <v>28.6</v>
       </c>
       <c r="E58" s="1">
-        <v>42.7978917474</v>
+        <v>14.6966718722</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>128094.09</v>
+        <v>244684.89</v>
       </c>
       <c r="I58" s="1">
-        <v>180783.51</v>
+        <v>231476.51</v>
       </c>
       <c r="J58" s="1">
-        <v>141.1333731322</v>
+        <v>94.601881628244</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>308877.6</v>
+        <v>476161.4</v>
       </c>
       <c r="N58" s="1">
-        <v>308877.6</v>
+        <v>476161.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1346.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D59" s="1">
-        <v>303.6</v>
+        <v>99.05</v>
       </c>
       <c r="E59" s="1">
-        <v>213.3644576523</v>
+        <v>104.5897019163</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>287188.56</v>
+        <v>147366.89</v>
       </c>
       <c r="I59" s="1">
-        <v>121457.04</v>
+        <v>-7805.44</v>
       </c>
       <c r="J59" s="1">
-        <v>42.291740311661</v>
+        <v>-5.2966035993567</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>408645.6</v>
+        <v>139561.45</v>
       </c>
       <c r="N59" s="1">
-        <v>408645.6</v>
+        <v>139561.45</v>
       </c>
       <c r="O59" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>128206.0</v>
+        <v>1321.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.142</v>
+        <v>219.3</v>
       </c>
       <c r="E60" s="1">
-        <v>2.5732000062</v>
+        <v>185.5605374716</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>329899.68</v>
+        <v>245125.47</v>
       </c>
       <c r="I60" s="1">
-        <v>72923.57</v>
+        <v>44569.83</v>
       </c>
       <c r="J60" s="1">
-        <v>22.104771365647</v>
+        <v>18.182455703196</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>402823.25</v>
+        <v>289695.3</v>
       </c>
       <c r="N60" s="1">
-        <v>402823.25</v>
+        <v>289695.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>7162.0</v>
+        <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>81.08</v>
+        <v>67.92</v>
       </c>
       <c r="E61" s="1">
-        <v>91.9240226194</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>658359.85</v>
+        <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-77664.89</v>
+        <v>-127.44</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.796723326916</v>
+        <v>-0.35211267605634</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>580694.96</v>
+        <v>36065.52</v>
       </c>
       <c r="N61" s="1">
-        <v>580694.96</v>
+        <v>36065.52</v>
       </c>
       <c r="O61" s="1">
-        <v>0.32</v>
+        <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>6464.0</v>
+        <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>167.0</v>
+        <v>25.78</v>
       </c>
       <c r="E62" s="1">
-        <v>172.2198731436</v>
+        <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1113229.26</v>
+        <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-33741.26</v>
+        <v>154.34</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.030935424748</v>
+        <v>0.46771482789949</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1079488.0</v>
+        <v>33153.08</v>
       </c>
       <c r="N62" s="1">
-        <v>1079488.0</v>
+        <v>33153.08</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>4521.0</v>
+        <v>204.0</v>
       </c>
       <c r="D63" s="1">
-        <v>249.65</v>
+        <v>308.3</v>
       </c>
       <c r="E63" s="1">
-        <v>136.9430590577</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>619119.57</v>
+        <v>65565.6</v>
       </c>
       <c r="I63" s="1">
-        <v>509548.08</v>
+        <v>-2672.4</v>
       </c>
       <c r="J63" s="1">
-        <v>82.302047082763</v>
+        <v>-4.0759178593653</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1128667.65</v>
+        <v>62893.2</v>
       </c>
       <c r="N63" s="1">
-        <v>1128667.65</v>
+        <v>62893.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.63</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4074.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D64" s="1">
-        <v>46.7</v>
+        <v>62.36</v>
       </c>
       <c r="E64" s="1">
-        <v>97.3794403535</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>396723.84</v>
+        <v>145078.52</v>
       </c>
       <c r="I64" s="1">
-        <v>-206468.04</v>
+        <v>-1837.6</v>
       </c>
       <c r="J64" s="1">
-        <v>-52.043265158958</v>
+        <v>-1.2666244458518</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>190255.8</v>
+        <v>143240.92</v>
       </c>
       <c r="N64" s="1">
-        <v>190255.8</v>
+        <v>143240.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>2699.0</v>
+        <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>154.9</v>
+        <v>80.05</v>
       </c>
       <c r="E65" s="1">
-        <v>108.4866135606</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>292805.37</v>
+        <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>125269.73</v>
+        <v>-1212.8</v>
       </c>
       <c r="J65" s="1">
-        <v>42.78259309247</v>
+        <v>-3.8438438438438</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>418075.1</v>
+        <v>30338.95</v>
       </c>
       <c r="N65" s="1">
-        <v>418075.1</v>
+        <v>30338.95</v>
       </c>
       <c r="O65" s="1">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>7500.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.15</v>
+        <v>39.84</v>
       </c>
       <c r="E66" s="1">
-        <v>52.0180653333</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>390135.49</v>
+        <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-74010.49</v>
+        <v>398.19</v>
       </c>
       <c r="J66" s="1">
-        <v>-18.970458186206</v>
+        <v>0.98859315589354</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>316125.0</v>
+        <v>40676.64</v>
       </c>
       <c r="N66" s="1">
-        <v>316125.0</v>
+        <v>40676.64</v>
       </c>
       <c r="O66" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>3785.0</v>
+        <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>260.7</v>
+        <v>36.68</v>
       </c>
       <c r="E67" s="1">
-        <v>187.4099788639</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>709346.77</v>
+        <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>277402.73</v>
+        <v>-70.32</v>
       </c>
       <c r="J67" s="1">
-        <v>39.106786938637</v>
+        <v>-0.21762785636561</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>986749.5</v>
+        <v>32241.72</v>
       </c>
       <c r="N67" s="1">
-        <v>986749.5</v>
+        <v>32241.72</v>
       </c>
       <c r="O67" s="1">
-        <v>0.55</v>
+        <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>8341.0</v>
+        <v>1821.0</v>
       </c>
       <c r="D68" s="1">
-        <v>76.6</v>
+        <v>199.0</v>
       </c>
       <c r="E68" s="1">
-        <v>35.1573864045</v>
+        <v>149.2337616694</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>293247.76</v>
+        <v>271754.68</v>
       </c>
       <c r="I68" s="1">
-        <v>345672.84</v>
+        <v>90624.32</v>
       </c>
       <c r="J68" s="1">
-        <v>117.87740168927</v>
+        <v>33.347841516474</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>638920.6</v>
+        <v>362379.0</v>
       </c>
       <c r="N68" s="1">
-        <v>638920.6</v>
+        <v>362379.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>3719.0</v>
+        <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.7</v>
+        <v>64.35</v>
       </c>
       <c r="E69" s="1">
-        <v>72.6599354665</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>270222.3</v>
+        <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-107702.0</v>
+        <v>-1063.3</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.85681418595</v>
+        <v>-2.3520485584219</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>162520.3</v>
+        <v>44144.1</v>
       </c>
       <c r="N69" s="1">
-        <v>162520.3</v>
+        <v>44144.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>14875.0</v>
+        <v>9710.0</v>
       </c>
       <c r="D70" s="1">
-        <v>23.475</v>
+        <v>34.92</v>
       </c>
       <c r="E70" s="1">
-        <v>24.9344436975</v>
+        <v>35.2921349125</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>370899.85</v>
+        <v>342686.63</v>
       </c>
       <c r="I70" s="1">
-        <v>-21709.22</v>
+        <v>-3613.43</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.8531218063313</v>
+        <v>-1.0544414878398</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>349190.63</v>
+        <v>339073.2</v>
       </c>
       <c r="N70" s="1">
-        <v>349190.63</v>
+        <v>339073.2</v>
       </c>
       <c r="O70" s="1">
         <v>0.19</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>9429.0</v>
+        <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.76</v>
+        <v>10.525</v>
       </c>
       <c r="E71" s="1">
-        <v>29.7577176795</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>280585.52</v>
+        <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>28308.52</v>
+        <v>-309.54</v>
       </c>
       <c r="J71" s="1">
-        <v>10.08908799</v>
+        <v>-0.98777046095955</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>308894.04</v>
+        <v>31027.7</v>
       </c>
       <c r="N71" s="1">
-        <v>308894.04</v>
+        <v>31027.7</v>
       </c>
       <c r="O71" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>7571.0</v>
+        <v>460.0</v>
       </c>
       <c r="D72" s="1">
-        <v>76.71</v>
+        <v>256.2</v>
       </c>
       <c r="E72" s="1">
-        <v>66.1356993792</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>500713.38</v>
+        <v>118588.0</v>
       </c>
       <c r="I72" s="1">
-        <v>80058.03</v>
+        <v>-736.0</v>
       </c>
       <c r="J72" s="1">
-        <v>15.988793828517</v>
+        <v>-0.62063615205586</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>580771.41</v>
+        <v>117852.0</v>
       </c>
       <c r="N72" s="1">
-        <v>580771.41</v>
+        <v>117852.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.32</v>
+        <v>0.07</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>10762.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.96</v>
+        <v>76.64</v>
       </c>
       <c r="E73" s="1">
-        <v>28.1776863037</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>303248.26</v>
+        <v>221146.4</v>
       </c>
       <c r="I73" s="1">
-        <v>40705.26</v>
+        <v>-5404.8</v>
       </c>
       <c r="J73" s="1">
-        <v>13.423081141504</v>
+        <v>-2.4439918533605</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>343953.52</v>
+        <v>215741.6</v>
       </c>
       <c r="N73" s="1">
-        <v>343953.52</v>
+        <v>215741.6</v>
       </c>
       <c r="O73" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3103.0</v>
+        <v>899.0</v>
       </c>
       <c r="D74" s="1">
-        <v>122.55</v>
+        <v>80.82</v>
       </c>
       <c r="E74" s="1">
-        <v>101.1909829198</v>
+        <v>69.1700111235</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>313995.62</v>
+        <v>62183.84</v>
       </c>
       <c r="I74" s="1">
-        <v>66277.03</v>
+        <v>10473.34</v>
       </c>
       <c r="J74" s="1">
-        <v>21.10762882616</v>
+        <v>16.842543014391</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>380272.65</v>
+        <v>72657.18</v>
       </c>
       <c r="N74" s="1">
-        <v>380272.65</v>
+        <v>72657.18</v>
       </c>
       <c r="O74" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>3532.0</v>
+        <v>164.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.19</v>
+        <v>1967.0</v>
       </c>
       <c r="E75" s="1">
-        <v>41.4299915062</v>
+        <v>1450.3303658537</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>146330.73</v>
+        <v>237854.18</v>
       </c>
       <c r="I75" s="1">
-        <v>-60891.65</v>
+        <v>84733.82</v>
       </c>
       <c r="J75" s="1">
-        <v>-41.6123462242</v>
+        <v>35.624271980421</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>85439.08</v>
+        <v>322588.0</v>
       </c>
       <c r="N75" s="1">
-        <v>85439.08</v>
+        <v>322588.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>6663.0</v>
+        <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>29.34</v>
+        <v>47.32</v>
       </c>
       <c r="E76" s="1">
-        <v>31.6113867627</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>210626.67</v>
+        <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-15134.25</v>
+        <v>-932.94</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.1853436224387</v>
+        <v>-2.9134181370538</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>195492.42</v>
+        <v>31089.24</v>
       </c>
       <c r="N76" s="1">
-        <v>195492.42</v>
+        <v>31089.24</v>
       </c>
       <c r="O76" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>2479.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>70.04</v>
+        <v>30.86</v>
       </c>
       <c r="E77" s="1">
-        <v>142.351294877</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>352888.86</v>
+        <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-179259.7</v>
+        <v>-787.8</v>
       </c>
       <c r="J77" s="1">
-        <v>-50.797778087979</v>
+        <v>-2.4652338811631</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>173629.16</v>
+        <v>31168.6</v>
       </c>
       <c r="N77" s="1">
-        <v>173629.16</v>
+        <v>31168.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>382.0</v>
+        <v>13427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>262.85</v>
+        <v>19.805</v>
       </c>
       <c r="E78" s="1">
-        <v>252.406806283</v>
+        <v>13.3796678335</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>179648.8</v>
       </c>
       <c r="I78" s="1">
-        <v>398930.0</v>
+        <v>86272.94</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>48.023109533712</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>398930.0</v>
+        <v>265921.74</v>
       </c>
       <c r="N78" s="1">
-        <v>398930.0</v>
+        <v>265921.74</v>
       </c>
       <c r="O78" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>45.0</v>
+        <v>5930.0</v>
       </c>
       <c r="D79" s="1">
-        <v>127.69</v>
+        <v>54.1</v>
       </c>
       <c r="E79" s="1">
-        <v>127.54</v>
+        <v>39.674777403</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>235271.43</v>
       </c>
       <c r="I79" s="1">
-        <v>-32140.0</v>
+        <v>85541.57</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>36.358673044152</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-32140.0</v>
+        <v>320813.0</v>
       </c>
       <c r="N79" s="1">
-        <v>-32140.0</v>
+        <v>320813.0</v>
       </c>
       <c r="O79" s="1">
-        <v>-0.02</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>-7.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D80" s="1">
-        <v>116.36</v>
+        <v>44.415</v>
       </c>
       <c r="E80" s="1">
-        <v>116.66</v>
+        <v>34.6553636064</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>210635.3</v>
       </c>
       <c r="I80" s="1">
-        <v>3270.0</v>
+        <v>59319.07</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>28.161979497264</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3270.0</v>
+        <v>269954.37</v>
       </c>
       <c r="N80" s="1">
-        <v>3270.0</v>
+        <v>269954.37</v>
       </c>
       <c r="O80" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>-42.0</v>
+        <v>14116.0</v>
       </c>
       <c r="D81" s="1">
-        <v>120.8</v>
+        <v>23.895</v>
       </c>
       <c r="E81" s="1">
-        <v>120.485</v>
+        <v>12.6542568716</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>178627.49</v>
       </c>
       <c r="I81" s="1">
-        <v>-13230.0</v>
+        <v>158674.33</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>88.829737236973</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-13230.0</v>
+        <v>337301.82</v>
       </c>
       <c r="N81" s="1">
-        <v>-13230.0</v>
+        <v>337301.82</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.19</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>-45.0</v>
+        <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>121.59</v>
+        <v>38.18</v>
       </c>
       <c r="E82" s="1">
-        <v>121.16</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-17640.0</v>
+        <v>-740.6</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-2.3529411764706</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-17640.0</v>
+        <v>30734.9</v>
       </c>
       <c r="N82" s="1">
-        <v>-17640.0</v>
+        <v>30734.9</v>
       </c>
       <c r="O82" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>429000.0</v>
+        <v>110006.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.314</v>
+        <v>5.605</v>
       </c>
       <c r="E83" s="1">
-        <v>99.69888112</v>
+        <v>3.0904017054</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>427708.2</v>
+        <v>339962.73</v>
       </c>
       <c r="I83" s="1">
-        <v>-1651.14</v>
+        <v>276620.9</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.38604356895659</v>
+        <v>81.368007604834</v>
       </c>
       <c r="K83">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L83">
-        <v>255.64</v>
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>426057.06</v>
+        <v>616583.63</v>
       </c>
       <c r="N83" s="1">
-        <v>426312.7</v>
+        <v>616583.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>5785.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.403</v>
+        <v>19.125</v>
       </c>
       <c r="E84" s="1">
-        <v>99.634</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199268.0</v>
+        <v>110782.75</v>
       </c>
       <c r="I84" s="1">
-        <v>7538.0</v>
+        <v>-144.62</v>
       </c>
       <c r="J84" s="1">
-        <v>3.7828452134813</v>
+        <v>-0.13054378953402</v>
       </c>
       <c r="K84">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>206806.0</v>
+        <v>110638.13</v>
       </c>
       <c r="N84" s="1">
-        <v>211696.41</v>
+        <v>110638.13</v>
       </c>
       <c r="O84" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.128</v>
+        <v>15.07</v>
       </c>
       <c r="E85" s="1">
-        <v>99.179</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>198358.0</v>
+        <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>7898.0</v>
+        <v>173.36</v>
       </c>
       <c r="J85" s="1">
-        <v>3.9816896722088</v>
+        <v>0.53368912608406</v>
       </c>
       <c r="K85">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L85">
-        <v>445.89</v>
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>206256.0</v>
+        <v>32656.69</v>
       </c>
       <c r="N85" s="1">
-        <v>206701.89</v>
+        <v>32656.69</v>
       </c>
       <c r="O85" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>300000.0</v>
+        <v>1306.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.946</v>
+        <v>113.25</v>
       </c>
       <c r="E86" s="1">
-        <v>99.89</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>299670.0</v>
+        <v>149928.8</v>
       </c>
       <c r="I86" s="1">
-        <v>9168.0</v>
+        <v>-2024.3</v>
       </c>
       <c r="J86" s="1">
-        <v>3.059365301832</v>
+        <v>-1.3501742160279</v>
       </c>
       <c r="K86">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>308838.0</v>
+        <v>147904.5</v>
       </c>
       <c r="N86" s="1">
-        <v>319443.82</v>
+        <v>147904.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>358000.0</v>
+        <v>363.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.726</v>
+        <v>271.5</v>
       </c>
       <c r="E87" s="1">
-        <v>99.33</v>
+        <v>565.7906060606</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>355601.4</v>
+        <v>205381.99</v>
       </c>
       <c r="I87" s="1">
-        <v>1417.68</v>
+        <v>-106827.49</v>
       </c>
       <c r="J87" s="1">
-        <v>0.39867109634551</v>
+        <v>-52.014049527907</v>
       </c>
       <c r="K87">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>357019.08</v>
+        <v>98554.5</v>
       </c>
       <c r="N87" s="1">
-        <v>359409.83</v>
+        <v>98554.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>200000.0</v>
+        <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.194</v>
+        <v>35.54</v>
       </c>
       <c r="E88" s="1">
-        <v>99.253</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>198506.0</v>
+        <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-2118.0</v>
+        <v>-82.4</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.0669702679012</v>
+        <v>-0.22459292532285</v>
       </c>
       <c r="K88">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>196388.0</v>
+        <v>36606.2</v>
       </c>
       <c r="N88" s="1">
-        <v>197900.33</v>
+        <v>36606.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>178000.0</v>
+        <v>1870.0</v>
       </c>
       <c r="D89" s="1">
-        <v>103.637</v>
+        <v>63.44</v>
       </c>
       <c r="E89" s="1">
-        <v>100.64402809</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>179146.37</v>
+        <v>119717.4</v>
       </c>
       <c r="I89" s="1">
-        <v>5327.49</v>
+        <v>-1084.6</v>
       </c>
       <c r="J89" s="1">
-        <v>2.973819676056</v>
+        <v>-0.90596688534833</v>
       </c>
       <c r="K89">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>184473.86</v>
+        <v>118632.8</v>
       </c>
       <c r="N89" s="1">
-        <v>189367.64</v>
+        <v>118632.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>300000.0</v>
+        <v>320.0</v>
       </c>
       <c r="D90" s="1">
-        <v>112.456</v>
+        <v>97.35</v>
       </c>
       <c r="E90" s="1">
-        <v>100.019</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>300057.0</v>
+        <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>37311.0</v>
+        <v>-944.0</v>
       </c>
       <c r="J90" s="1">
-        <v>12.43463741889</v>
+        <v>-2.9411764705882</v>
       </c>
       <c r="K90">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>337368.0</v>
+        <v>31152.0</v>
       </c>
       <c r="N90" s="1">
-        <v>346702.36</v>
+        <v>31152.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>100000.0</v>
+        <v>86126.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.995</v>
+        <v>4.794</v>
       </c>
       <c r="E91" s="1">
-        <v>106.65</v>
+        <v>3.4746681606</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>106650.0</v>
+        <v>299259.27</v>
       </c>
       <c r="I91" s="1">
-        <v>-655.0</v>
+        <v>113628.77</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.61415846225973</v>
+        <v>37.970008414443</v>
       </c>
       <c r="K91">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>105995.0</v>
+        <v>412888.04</v>
       </c>
       <c r="N91" s="1">
-        <v>109679.93</v>
+        <v>412888.04</v>
       </c>
       <c r="O91" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>3622.0</v>
       </c>
       <c r="D92" s="1">
-        <v>109.219</v>
+        <v>26.3</v>
       </c>
       <c r="E92" s="1">
-        <v>111.205</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>111205.0</v>
+        <v>98083.76</v>
       </c>
       <c r="I92" s="1">
-        <v>-1986.0</v>
+        <v>-2825.16</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.7858909221708</v>
+        <v>-2.8803545051699</v>
       </c>
       <c r="K92">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>109219.0</v>
+        <v>95258.6</v>
       </c>
       <c r="N92" s="1">
-        <v>113419.34</v>
+        <v>95258.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.578</v>
+        <v>175.68</v>
       </c>
       <c r="E93" s="1">
-        <v>99.433</v>
+        <v>151.4012219321</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>198866.0</v>
+        <v>289933.34</v>
       </c>
       <c r="I93" s="1">
-        <v>-1710.0</v>
+        <v>46493.86</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.85987549405127</v>
+        <v>16.03605159724</v>
       </c>
       <c r="K93">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>197156.0</v>
+        <v>336427.2</v>
       </c>
       <c r="N93" s="1">
-        <v>201676.55</v>
+        <v>336427.2</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>343000.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D94" s="1">
-        <v>96.948</v>
+        <v>150.7</v>
       </c>
       <c r="E94" s="1">
-        <v>98.803</v>
+        <v>72.5486739659</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>338894.29</v>
+        <v>119270.02</v>
       </c>
       <c r="I94" s="1">
-        <v>-6362.65</v>
+        <v>128480.78</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.8774733560722</v>
+        <v>107.72261126476</v>
       </c>
       <c r="K94">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>332531.64</v>
+        <v>247750.8</v>
       </c>
       <c r="N94" s="1">
-        <v>335524.67</v>
+        <v>247750.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>160000.0</v>
+        <v>1907.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.836</v>
+        <v>58.22</v>
       </c>
       <c r="E95" s="1">
-        <v>99.726</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>159561.6</v>
+        <v>108317.6</v>
       </c>
       <c r="I95" s="1">
-        <v>176.0</v>
+        <v>2707.94</v>
       </c>
       <c r="J95" s="1">
-        <v>0.11030222810501</v>
+        <v>2.5</v>
       </c>
       <c r="K95">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>159737.6</v>
+        <v>111025.54</v>
       </c>
       <c r="N95" s="1">
-        <v>161052.67</v>
+        <v>111025.54</v>
       </c>
       <c r="O95" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>200000.0</v>
+        <v>1103.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.908</v>
+        <v>380.95</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>401.214206709</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>200000.0</v>
+        <v>442539.27</v>
       </c>
       <c r="I96" s="1">
-        <v>1816.0</v>
+        <v>-22351.42</v>
       </c>
       <c r="J96" s="1">
-        <v>0.908</v>
+        <v>-5.0507201315716</v>
       </c>
       <c r="K96">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>201816.0</v>
+        <v>420187.85</v>
       </c>
       <c r="N96" s="1">
-        <v>207731.07</v>
+        <v>420187.85</v>
       </c>
       <c r="O96" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>500000.0</v>
+        <v>6360.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.575</v>
+        <v>20.46</v>
       </c>
       <c r="E97" s="1">
-        <v>97.673</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>488365.0</v>
+        <v>130634.4</v>
       </c>
       <c r="I97" s="1">
-        <v>9510.0</v>
+        <v>-508.8</v>
       </c>
       <c r="J97" s="1">
-        <v>1.9473139967033</v>
+        <v>-0.38948393378773</v>
       </c>
       <c r="K97">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>497875.0</v>
+        <v>130125.6</v>
       </c>
       <c r="N97" s="1">
-        <v>510724.32</v>
+        <v>130125.6</v>
       </c>
       <c r="O97" s="1">
-        <v>0.28</v>
+        <v>0.07</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>300000.0</v>
+        <v>1171.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.897</v>
+        <v>520.5</v>
       </c>
       <c r="E98" s="1">
-        <v>100.43970333</v>
+        <v>621.7843808711</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>301319.11</v>
+        <v>728109.51</v>
       </c>
       <c r="I98" s="1">
-        <v>1371.89</v>
+        <v>-118604.01</v>
       </c>
       <c r="J98" s="1">
-        <v>0.45529472060368</v>
+        <v>-16.289309282611</v>
       </c>
       <c r="K98">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>302691.0</v>
+        <v>609505.5</v>
       </c>
       <c r="N98" s="1">
-        <v>310413.53</v>
+        <v>609505.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>164000.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.293</v>
+        <v>56.63</v>
       </c>
       <c r="E99" s="1">
-        <v>101.02690244</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>165684.12</v>
+        <v>196883.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1203.6</v>
+        <v>-7908.69</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.72644258242733</v>
+        <v>-4.0169491525424</v>
       </c>
       <c r="K99">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>164480.52</v>
+        <v>188974.31</v>
       </c>
       <c r="N99" s="1">
-        <v>167190.57</v>
+        <v>188974.31</v>
       </c>
       <c r="O99" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>387000.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.643</v>
+        <v>126.25</v>
       </c>
       <c r="E100" s="1">
-        <v>87.82281395</v>
+        <v>114.2487698161</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>339874.29</v>
+        <v>180170.31</v>
       </c>
       <c r="I100" s="1">
-        <v>10914.12</v>
+        <v>18925.94</v>
       </c>
       <c r="J100" s="1">
-        <v>3.2112225964488</v>
+        <v>10.504472129731</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>350788.41</v>
+        <v>199096.25</v>
       </c>
       <c r="N100" s="1">
-        <v>350788.41</v>
+        <v>199096.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>1635000.0</v>
+        <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>59.924</v>
+        <v>17.42</v>
       </c>
       <c r="E101" s="1">
-        <v>71.0666526</v>
+        <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1161939.77</v>
+        <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>-182182.37</v>
+        <v>16456.8</v>
       </c>
       <c r="J101" s="1">
-        <v>-15.679157793179</v>
+        <v>47.705432693562</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>979757.4</v>
+        <v>50953.5</v>
       </c>
       <c r="N101" s="1">
-        <v>979757.4</v>
+        <v>50953.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.55</v>
+        <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>253500.0</v>
+        <v>3078.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.086</v>
+        <v>56.58</v>
       </c>
       <c r="E102" s="1">
-        <v>99.596</v>
+        <v>52.2038011696</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>252475.86</v>
+        <v>160683.3</v>
       </c>
       <c r="I102" s="1">
-        <v>-1292.85</v>
+        <v>13469.94</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.51206875778144</v>
+        <v>8.3829122254771</v>
       </c>
       <c r="K102">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>251183.01</v>
+        <v>174153.24</v>
       </c>
       <c r="N102" s="1">
-        <v>258680.85</v>
+        <v>174153.24</v>
       </c>
       <c r="O102" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>473000.0</v>
+        <v>299.0</v>
       </c>
       <c r="D103" s="1">
-        <v>89.77</v>
+        <v>551.8</v>
       </c>
       <c r="E103" s="1">
-        <v>98.844</v>
+        <v>208.8870568562</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>467532.12</v>
+        <v>62457.23</v>
       </c>
       <c r="I103" s="1">
-        <v>-42920.02</v>
+        <v>102530.97</v>
       </c>
       <c r="J103" s="1">
-        <v>-9.1801222127797</v>
+        <v>164.16189126543</v>
       </c>
       <c r="K103">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>424612.1</v>
+        <v>164988.2</v>
       </c>
       <c r="N103" s="1">
-        <v>426768.14</v>
+        <v>164988.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>131000.0</v>
+        <v>31804.0</v>
       </c>
       <c r="D104" s="1">
-        <v>90.228</v>
+        <v>3.404</v>
       </c>
       <c r="E104" s="1">
-        <v>84.29</v>
+        <v>3.4779999371</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>110419.9</v>
+        <v>110614.31</v>
       </c>
       <c r="I104" s="1">
-        <v>7778.78</v>
+        <v>-2353.49</v>
       </c>
       <c r="J104" s="1">
-        <v>7.0447265393285</v>
+        <v>-2.127654188685</v>
       </c>
       <c r="K104">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>118198.68</v>
+        <v>108260.82</v>
       </c>
       <c r="N104" s="1">
-        <v>119611.86</v>
+        <v>108260.82</v>
       </c>
       <c r="O104" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>280000.0</v>
+        <v>2087.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.589</v>
+        <v>68.4</v>
       </c>
       <c r="E105" s="1">
-        <v>99.799</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>279437.2</v>
+        <v>144629.1</v>
       </c>
       <c r="I105" s="1">
-        <v>-588.0</v>
+        <v>-1878.3</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.21042295012976</v>
+        <v>-1.2987012987013</v>
       </c>
       <c r="K105">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>278849.2</v>
+        <v>142750.8</v>
       </c>
       <c r="N105" s="1">
-        <v>281366.32</v>
+        <v>142750.8</v>
       </c>
       <c r="O105" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>264000.0</v>
+        <v>35330.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.318</v>
+        <v>6.8</v>
       </c>
       <c r="E106" s="1">
-        <v>99.607</v>
+        <v>4.7675069346</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>262962.48</v>
+        <v>168436.02</v>
       </c>
       <c r="I106" s="1">
-        <v>4517.04</v>
+        <v>71807.98</v>
       </c>
       <c r="J106" s="1">
-        <v>1.7177507604887</v>
+        <v>42.632199454725</v>
       </c>
       <c r="K106">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L106">
-        <v>366.16</v>
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>267479.52</v>
+        <v>240244.0</v>
       </c>
       <c r="N106" s="1">
-        <v>267845.68</v>
+        <v>240244.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>15189.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.649</v>
+        <v>16.13</v>
       </c>
       <c r="E107" s="1">
-        <v>99.991</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>199982.0</v>
+        <v>249859.05</v>
       </c>
       <c r="I107" s="1">
-        <v>1316.0</v>
+        <v>-4860.48</v>
       </c>
       <c r="J107" s="1">
-        <v>0.65805922533028</v>
+        <v>-1.9452887537994</v>
       </c>
       <c r="K107">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>201298.0</v>
+        <v>244998.57</v>
       </c>
       <c r="N107" s="1">
-        <v>205843.21</v>
+        <v>244998.57</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>887.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.22</v>
+        <v>4779.99</v>
       </c>
       <c r="E108" s="1">
-        <v>102.64</v>
+        <v>4767.5187824126</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>307920.0</v>
+        <v>4228789.16</v>
       </c>
       <c r="I108" s="1">
-        <v>-1260.0</v>
+        <v>11061.97</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.40919719407638</v>
+        <v>0.26158717262697</v>
       </c>
       <c r="K108">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="L108">
-        <v>832.19</v>
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>306660.0</v>
+        <v>4239851.13</v>
       </c>
       <c r="N108" s="1">
-        <v>307492.19</v>
+        <v>4239851.13</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>2.35</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>12874.0</v>
       </c>
       <c r="D109" s="1">
-        <v>108.21</v>
+        <v>17.87</v>
       </c>
       <c r="E109" s="1">
-        <v>99.379</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>198758.0</v>
+        <v>234178.06</v>
       </c>
       <c r="I109" s="1">
-        <v>17662.0</v>
+        <v>-4119.68</v>
       </c>
       <c r="J109" s="1">
-        <v>8.8861831976575</v>
+        <v>-1.7592083562397</v>
       </c>
       <c r="K109">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>216420.0</v>
+        <v>230058.38</v>
       </c>
       <c r="N109" s="1">
-        <v>219358.36</v>
+        <v>230058.38</v>
       </c>
       <c r="O109" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>1236.0</v>
       </c>
       <c r="D110" s="1">
-        <v>94.993</v>
+        <v>67.25</v>
       </c>
       <c r="E110" s="1">
-        <v>91.473</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>274419.0</v>
+        <v>83677.2</v>
       </c>
       <c r="I110" s="1">
-        <v>10560.0</v>
+        <v>-556.2</v>
       </c>
       <c r="J110" s="1">
-        <v>3.8481300493042</v>
+        <v>-0.66469719350074</v>
       </c>
       <c r="K110">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L110">
-        <v>862.85</v>
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>284979.0</v>
+        <v>83121.0</v>
       </c>
       <c r="N110" s="1">
-        <v>285841.85</v>
+        <v>83121.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>498000.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D111" s="1">
-        <v>89.679</v>
+        <v>22.63</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>498000.0</v>
+        <v>97097.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-51398.58</v>
+        <v>-512.16</v>
       </c>
       <c r="J111" s="1">
-        <v>-10.321</v>
+        <v>-0.52747252747253</v>
       </c>
       <c r="K111">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>446601.42</v>
+        <v>96584.84</v>
       </c>
       <c r="N111" s="1">
-        <v>450465.55</v>
+        <v>96584.84</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>361000.0</v>
+        <v>2593.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.979</v>
+        <v>42.33</v>
       </c>
       <c r="E112" s="1">
-        <v>99.459</v>
+        <v>30.7836058619</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>359046.99</v>
+        <v>79821.89</v>
       </c>
       <c r="I112" s="1">
-        <v>1877.2</v>
+        <v>29939.8</v>
       </c>
       <c r="J112" s="1">
-        <v>0.52282850219689</v>
+        <v>37.508257446673</v>
       </c>
       <c r="K112">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>867.88</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>360924.19</v>
+        <v>109761.69</v>
       </c>
       <c r="N112" s="1">
-        <v>361792.07</v>
+        <v>109761.69</v>
       </c>
       <c r="O112" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>277</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.496</v>
+        <v>15.69</v>
       </c>
       <c r="E113" s="1">
-        <v>99.292</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>297876.0</v>
+        <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>612.0</v>
+        <v>-1344.02</v>
       </c>
       <c r="J113" s="1">
-        <v>0.2054546187004</v>
+        <v>-4.0953545232274</v>
       </c>
       <c r="K113">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>431.51</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>298488.0</v>
+        <v>31474.14</v>
       </c>
       <c r="N113" s="1">
-        <v>298919.51</v>
+        <v>31474.14</v>
       </c>
       <c r="O113" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>279</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>105.42</v>
+        <v>22.28</v>
       </c>
       <c r="E114" s="1">
-        <v>105.478</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>105478.0</v>
+        <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>-58.0</v>
+        <v>-2054.24</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.054987769961509</v>
+        <v>-6.2289562289562</v>
       </c>
       <c r="K114">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>105420.0</v>
+        <v>30924.64</v>
       </c>
       <c r="N114" s="1">
-        <v>108826.16</v>
+        <v>30924.64</v>
       </c>
       <c r="O114" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.408</v>
+        <v>41.295</v>
       </c>
       <c r="E115" s="1">
-        <v>99.74</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>99740.0</v>
+        <v>152482.64</v>
       </c>
       <c r="I115" s="1">
-        <v>-332.0</v>
+        <v>-2416.61</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.33286545017044</v>
+        <v>-1.5848427073403</v>
       </c>
       <c r="K115">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>99408.0</v>
+        <v>150066.03</v>
       </c>
       <c r="N115" s="1">
-        <v>100850.47</v>
+        <v>150066.03</v>
       </c>
       <c r="O115" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.45</v>
+        <v>26.71</v>
       </c>
       <c r="E116" s="1">
-        <v>99.933</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>499665.0</v>
+        <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>2585.0</v>
+        <v>-1355.2</v>
       </c>
       <c r="J116" s="1">
-        <v>0.5173466222369</v>
+        <v>-4.0244340639598</v>
       </c>
       <c r="K116">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>502250.0</v>
+        <v>32319.1</v>
       </c>
       <c r="N116" s="1">
-        <v>518431.51</v>
+        <v>32319.1</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.108</v>
+        <v>90.15</v>
       </c>
       <c r="E117" s="1">
-        <v>100.91</v>
+        <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>302730.0</v>
+        <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>594.0</v>
+        <v>-201.3</v>
       </c>
       <c r="J117" s="1">
-        <v>0.19621444851848</v>
+        <v>-0.606394707828</v>
       </c>
       <c r="K117">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>303324.0</v>
+        <v>32994.9</v>
       </c>
       <c r="N117" s="1">
-        <v>310342.15</v>
+        <v>32994.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>982132.71</v>
+        <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>89.963</v>
+        <v>36.27</v>
       </c>
       <c r="E118" s="1">
-        <v>89.86337905</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>882577.64</v>
+        <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>978.41</v>
+        <v>-633.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.11085823565619</v>
+        <v>-1.6273393002441</v>
       </c>
       <c r="K118">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L118">
-        <v>613.5</v>
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>883556.05</v>
+        <v>38264.85</v>
       </c>
       <c r="N118" s="1">
-        <v>884169.55</v>
+        <v>38264.85</v>
       </c>
       <c r="O118" s="1">
-        <v>0.49</v>
+        <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>292</v>
+        <v>266</v>
       </c>
       <c r="B119" t="s">
-        <v>293</v>
+        <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>187052.98</v>
+        <v>1625.0</v>
       </c>
       <c r="D119" s="1">
-        <v>96.727</v>
+        <v>336.1</v>
       </c>
       <c r="E119" s="1">
-        <v>97.25354817</v>
+        <v>235.1068061538</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>181915.66</v>
+        <v>382048.56</v>
       </c>
       <c r="I119" s="1">
-        <v>-984.92</v>
+        <v>164113.94</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.54141573078425</v>
+        <v>42.956303774578</v>
       </c>
       <c r="K119">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L119">
-        <v>934.75</v>
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>180930.74</v>
+        <v>546162.5</v>
       </c>
       <c r="N119" s="1">
-        <v>181865.49</v>
+        <v>546162.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>294</v>
+        <v>268</v>
       </c>
       <c r="B120" t="s">
-        <v>295</v>
+        <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>1232220.54</v>
+        <v>54851.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.109</v>
+        <v>3.433</v>
       </c>
       <c r="E120" s="1">
-        <v>104.9969245</v>
+        <v>2.5731999417</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1293793.67</v>
+        <v>141142.59</v>
       </c>
       <c r="I120" s="1">
-        <v>-72552.22</v>
+        <v>47160.89</v>
       </c>
       <c r="J120" s="1">
-        <v>-5.6077117767936</v>
+        <v>33.413649274822</v>
       </c>
       <c r="K120">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1221241.45</v>
+        <v>188303.48</v>
       </c>
       <c r="N120" s="1">
-        <v>1244332.93</v>
+        <v>188303.48</v>
       </c>
       <c r="O120" s="1">
-        <v>0.69</v>
+        <v>0.1</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>270</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>1398573.82</v>
+        <v>11638.0</v>
       </c>
       <c r="D121" s="1">
-        <v>105.207</v>
+        <v>9.376</v>
       </c>
       <c r="E121" s="1">
-        <v>124.87696502</v>
+        <v>9.3879996563</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1746496.54</v>
+        <v>109257.54</v>
       </c>
       <c r="I121" s="1">
-        <v>-275098.98</v>
+        <v>-139.65</v>
       </c>
       <c r="J121" s="1">
-        <v>-15.751475808821</v>
+        <v>-0.12781726551778</v>
       </c>
       <c r="K121">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1471397.56</v>
+        <v>109117.89</v>
       </c>
       <c r="N121" s="1">
-        <v>1522531.72</v>
+        <v>109117.89</v>
       </c>
       <c r="O121" s="1">
-        <v>0.85</v>
+        <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>300</v>
+        <v>272</v>
       </c>
       <c r="B122" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>243000.0</v>
+        <v>5315.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.735</v>
+        <v>81.45</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>91.9240225776</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>243000.0</v>
+        <v>488576.18</v>
       </c>
       <c r="I122" s="1">
-        <v>-643.95</v>
+        <v>-55669.43</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.265</v>
+        <v>-11.394216967352</v>
       </c>
       <c r="K122">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>242356.05</v>
+        <v>432906.75</v>
       </c>
       <c r="N122" s="1">
-        <v>244303.92</v>
+        <v>432906.75</v>
       </c>
       <c r="O122" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>303</v>
+        <v>274</v>
       </c>
       <c r="B123" t="s">
-        <v>304</v>
+        <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>307000.0</v>
+        <v>4759.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.104</v>
+        <v>167.1</v>
       </c>
       <c r="E123" s="1">
-        <v>99.785</v>
+        <v>172.2198739231</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>306339.95</v>
+        <v>819594.38</v>
       </c>
       <c r="I123" s="1">
-        <v>4049.33</v>
+        <v>-24365.48</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3218419602145</v>
+        <v>-2.9728705557986</v>
       </c>
       <c r="K123">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>310389.28</v>
+        <v>795228.9</v>
       </c>
       <c r="N123" s="1">
-        <v>317523.88</v>
+        <v>795228.9</v>
       </c>
       <c r="O123" s="1">
-        <v>0.18</v>
+        <v>0.44</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="B124" t="s">
-        <v>307</v>
+        <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>200000.0</v>
+        <v>2816.0</v>
       </c>
       <c r="D124" s="1">
-        <v>106.979</v>
+        <v>267.75</v>
       </c>
       <c r="E124" s="1">
-        <v>99.922</v>
+        <v>136.9430575284</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>199844.0</v>
+        <v>385631.65</v>
       </c>
       <c r="I124" s="1">
-        <v>14114.0</v>
+        <v>368352.35</v>
       </c>
       <c r="J124" s="1">
-        <v>7.0625087568303</v>
+        <v>95.51922151618</v>
       </c>
       <c r="K124">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>213958.0</v>
+        <v>753984.0</v>
       </c>
       <c r="N124" s="1">
-        <v>216144.3</v>
+        <v>753984.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.12</v>
+        <v>0.42</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="B125" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.586</v>
+        <v>162.35</v>
       </c>
       <c r="E125" s="1">
-        <v>100.028</v>
+        <v>125.8154077922</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>300084.0</v>
+        <v>484389.32</v>
       </c>
       <c r="I125" s="1">
-        <v>1674.0</v>
+        <v>140658.18</v>
       </c>
       <c r="J125" s="1">
-        <v>0.55784380373495</v>
+        <v>29.038249645967</v>
       </c>
       <c r="K125">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="L125">
-        <v>528.11</v>
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>301758.0</v>
+        <v>625047.5</v>
       </c>
       <c r="N125" s="1">
-        <v>302286.11</v>
+        <v>625047.5</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>311</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>312</v>
+        <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>3462.0</v>
       </c>
       <c r="D126" s="1">
-        <v>108.137</v>
+        <v>238.2</v>
       </c>
       <c r="E126" s="1">
-        <v>107.84</v>
+        <v>187.4099797805</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>215680.0</v>
+        <v>648813.35</v>
       </c>
       <c r="I126" s="1">
-        <v>594.0</v>
+        <v>175835.05</v>
       </c>
       <c r="J126" s="1">
-        <v>0.27540801186944</v>
+        <v>27.101022196908</v>
       </c>
       <c r="K126">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>216274.0</v>
+        <v>824648.4</v>
       </c>
       <c r="N126" s="1">
-        <v>218408.25</v>
+        <v>824648.4</v>
       </c>
       <c r="O126" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
       <c r="B127" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>3805.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.953</v>
+        <v>19.42</v>
       </c>
       <c r="E127" s="1">
-        <v>105.68</v>
+        <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>317040.0</v>
+        <v>75034.6</v>
       </c>
       <c r="I127" s="1">
-        <v>-2181.0</v>
+        <v>-1141.5</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.68792581377744</v>
+        <v>-1.5212981744422</v>
       </c>
       <c r="K127">
-        <v>4.31</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>314859.0</v>
+        <v>73893.1</v>
       </c>
       <c r="N127" s="1">
-        <v>327783.66</v>
+        <v>73893.1</v>
       </c>
       <c r="O127" s="1">
-        <v>0.18</v>
+        <v>0.04</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>284</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.913</v>
+        <v>71.24</v>
       </c>
       <c r="E128" s="1">
-        <v>96.5134</v>
+        <v>35.1573860777</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>482567.0</v>
+        <v>125757.97</v>
       </c>
       <c r="I128" s="1">
-        <v>11998.0</v>
+        <v>129067.51</v>
       </c>
       <c r="J128" s="1">
-        <v>2.4862868782988</v>
+        <v>102.6316741595</v>
       </c>
       <c r="K128">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L128">
-        <v>979.45</v>
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>494565.0</v>
+        <v>254825.48</v>
       </c>
       <c r="N128" s="1">
-        <v>495544.45</v>
+        <v>254825.48</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
-        <v>320</v>
+        <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>239000.0</v>
+        <v>272.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.369</v>
+        <v>124.4</v>
       </c>
       <c r="E129" s="1">
-        <v>99.528</v>
+        <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>237871.92</v>
+        <v>35686.4</v>
       </c>
       <c r="I129" s="1">
-        <v>-380.01</v>
+        <v>-1849.6</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.15975403906438</v>
+        <v>-5.1829268292683</v>
       </c>
       <c r="K129">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>237491.91</v>
+        <v>33836.8</v>
       </c>
       <c r="N129" s="1">
-        <v>239259.86</v>
+        <v>33836.8</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>322</v>
+        <v>288</v>
       </c>
       <c r="B130" t="s">
-        <v>323</v>
+        <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>0.25</v>
+        <v>802.0</v>
       </c>
       <c r="D130" s="1">
-        <v>107.321</v>
+        <v>52.1</v>
       </c>
       <c r="E130" s="1">
-        <v>136.0</v>
+        <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>0.34</v>
+        <v>42105.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.07</v>
+        <v>-320.8</v>
       </c>
       <c r="J130" s="1">
-        <v>-20.588235294118</v>
+        <v>-0.76190476190476</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>0.27</v>
+        <v>41784.2</v>
       </c>
       <c r="N130" s="1">
-        <v>0.27</v>
+        <v>41784.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>324</v>
+        <v>290</v>
       </c>
       <c r="B131" t="s">
-        <v>325</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>400000.0</v>
+        <v>3042.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.987</v>
+        <v>28.17</v>
       </c>
       <c r="E131" s="1">
-        <v>99.92</v>
+        <v>24.9344444444</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>399680.0</v>
+        <v>75850.58</v>
       </c>
       <c r="I131" s="1">
-        <v>268.0</v>
+        <v>9842.56</v>
       </c>
       <c r="J131" s="1">
-        <v>0.067053642914331</v>
+        <v>12.976248830266</v>
       </c>
       <c r="K131">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>399948.0</v>
+        <v>85693.14</v>
       </c>
       <c r="N131" s="1">
-        <v>402756.22</v>
+        <v>85693.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="B132" t="s">
-        <v>328</v>
+        <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.052</v>
+        <v>11.065</v>
       </c>
       <c r="E132" s="1">
-        <v>99.625</v>
+        <v>11.505</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>199250.0</v>
+        <v>32628.18</v>
       </c>
       <c r="I132" s="1">
-        <v>854.0</v>
+        <v>-1247.84</v>
       </c>
       <c r="J132" s="1">
-        <v>0.42860727728984</v>
+        <v>-3.8244241634072</v>
       </c>
       <c r="K132">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L132">
-        <v>339.73</v>
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>200104.0</v>
+        <v>31380.34</v>
       </c>
       <c r="N132" s="1">
-        <v>200443.73</v>
+        <v>31380.34</v>
       </c>
       <c r="O132" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>329</v>
+        <v>294</v>
       </c>
       <c r="B133" t="s">
-        <v>330</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>200000.0</v>
+        <v>9429.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.773</v>
+        <v>35.32</v>
       </c>
       <c r="E133" s="1">
-        <v>99.077</v>
+        <v>29.7577176795</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>198154.0</v>
+        <v>280585.52</v>
       </c>
       <c r="I133" s="1">
-        <v>-2608.0</v>
+        <v>52446.76</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.3161480464689</v>
+        <v>18.691898284701</v>
       </c>
       <c r="K133">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>195546.0</v>
+        <v>333032.28</v>
       </c>
       <c r="N133" s="1">
-        <v>198096.68</v>
+        <v>333032.28</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>332</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>333</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>300000.0</v>
+        <v>634.0</v>
       </c>
       <c r="D134" s="1">
-        <v>94.762</v>
+        <v>51.08</v>
       </c>
       <c r="E134" s="1">
-        <v>92.4806</v>
+        <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>277441.8</v>
+        <v>32638.32</v>
       </c>
       <c r="I134" s="1">
-        <v>6844.2</v>
+        <v>-253.6</v>
       </c>
       <c r="J134" s="1">
-        <v>2.4668957597593</v>
+        <v>-0.77700077700078</v>
       </c>
       <c r="K134">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>284286.0</v>
+        <v>32384.72</v>
       </c>
       <c r="N134" s="1">
-        <v>285300.04</v>
+        <v>32384.72</v>
       </c>
       <c r="O134" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>335</v>
+        <v>298</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>239000.0</v>
+        <v>6429.0</v>
       </c>
       <c r="D135" s="1">
-        <v>104.63</v>
+        <v>10.165</v>
       </c>
       <c r="E135" s="1">
-        <v>99.953</v>
+        <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>238887.67</v>
+        <v>65575.8</v>
       </c>
       <c r="I135" s="1">
-        <v>11178.03</v>
+        <v>-225.01</v>
       </c>
       <c r="J135" s="1">
-        <v>4.6791992236351</v>
+        <v>-0.34312963013795</v>
       </c>
       <c r="K135">
-        <v>4.1</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>250065.7</v>
+        <v>65350.79</v>
       </c>
       <c r="N135" s="1">
-        <v>259863.06</v>
+        <v>65350.79</v>
       </c>
       <c r="O135" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>338</v>
+        <v>300</v>
       </c>
       <c r="B136" t="s">
-        <v>339</v>
+        <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>449.0</v>
       </c>
       <c r="D136" s="1">
-        <v>105.653</v>
+        <v>255.9</v>
       </c>
       <c r="E136" s="1">
-        <v>99.961</v>
+        <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>199922.0</v>
+        <v>114450.1</v>
       </c>
       <c r="I136" s="1">
-        <v>11384.0</v>
+        <v>449.0</v>
       </c>
       <c r="J136" s="1">
-        <v>5.694220746091</v>
+        <v>0.39231071008239</v>
       </c>
       <c r="K136">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>211306.0</v>
+        <v>114899.1</v>
       </c>
       <c r="N136" s="1">
-        <v>216755.32</v>
+        <v>114899.1</v>
       </c>
       <c r="O136" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>341</v>
+        <v>302</v>
       </c>
       <c r="B137" t="s">
-        <v>342</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>193000.0</v>
+        <v>579.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.41</v>
+        <v>249.6</v>
       </c>
       <c r="E137" s="1">
-        <v>99.702</v>
+        <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>192424.86</v>
+        <v>146081.7</v>
       </c>
       <c r="I137" s="1">
-        <v>-563.56</v>
+        <v>-1563.3</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.29287276082727</v>
+        <v>-1.0701545778835</v>
       </c>
       <c r="K137">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>191861.3</v>
+        <v>144518.4</v>
       </c>
       <c r="N137" s="1">
-        <v>194129.71</v>
+        <v>144518.4</v>
       </c>
       <c r="O137" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>344</v>
+        <v>304</v>
       </c>
       <c r="B138" t="s">
-        <v>345</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>100000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.82</v>
+        <v>18.04</v>
       </c>
       <c r="E138" s="1">
-        <v>99.3</v>
+        <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99300.0</v>
+        <v>32472.04</v>
       </c>
       <c r="I138" s="1">
-        <v>-1480.0</v>
+        <v>36.04</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.4904330312185</v>
+        <v>0.11098779134295</v>
       </c>
       <c r="K138">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>97820.0</v>
+        <v>32508.08</v>
       </c>
       <c r="N138" s="1">
-        <v>99103.84</v>
+        <v>32508.08</v>
       </c>
       <c r="O138" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>347</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>2223.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.931</v>
+        <v>102.95</v>
       </c>
       <c r="E139" s="1">
-        <v>99.611</v>
+        <v>104.6633918129</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>199222.0</v>
+        <v>232666.72</v>
       </c>
       <c r="I139" s="1">
-        <v>6640.0</v>
+        <v>-3808.87</v>
       </c>
       <c r="J139" s="1">
-        <v>3.3329652347632</v>
+        <v>-1.6370497680115</v>
       </c>
       <c r="K139">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>205862.0</v>
+        <v>228857.85</v>
       </c>
       <c r="N139" s="1">
-        <v>210333.23</v>
+        <v>228857.85</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>308</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>300000.0</v>
+        <v>8198.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.434</v>
+        <v>70.2</v>
       </c>
       <c r="E140" s="1">
-        <v>99.438</v>
+        <v>66.6155708709</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>298314.0</v>
+        <v>546114.45</v>
       </c>
       <c r="I140" s="1">
-        <v>2988.0</v>
+        <v>29385.15</v>
       </c>
       <c r="J140" s="1">
-        <v>1.0016291558559</v>
+        <v>5.380767712702</v>
       </c>
       <c r="K140">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>301302.0</v>
+        <v>575499.6</v>
       </c>
       <c r="N140" s="1">
-        <v>308108.51</v>
+        <v>575499.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>353</v>
+        <v>310</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>170000.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.841</v>
+        <v>20.26</v>
       </c>
       <c r="E141" s="1">
-        <v>99.494</v>
+        <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>169139.8</v>
+        <v>38553.52</v>
       </c>
       <c r="I141" s="1">
-        <v>589.9</v>
+        <v>-1639.8</v>
       </c>
       <c r="J141" s="1">
-        <v>0.34876474963314</v>
+        <v>-4.2533081285444</v>
       </c>
       <c r="K141">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>169729.7</v>
+        <v>36913.72</v>
       </c>
       <c r="N141" s="1">
-        <v>171724.87</v>
+        <v>36913.72</v>
       </c>
       <c r="O141" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>356</v>
+        <v>312</v>
       </c>
       <c r="B142" t="s">
-        <v>357</v>
+        <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.718</v>
+        <v>18.995</v>
       </c>
       <c r="E142" s="1">
-        <v>102.8745</v>
+        <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>205749.0</v>
+        <v>97346.34</v>
       </c>
       <c r="I142" s="1">
-        <v>-2313.0</v>
+        <v>-585.81</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.1241852937317</v>
+        <v>-0.60177917320774</v>
       </c>
       <c r="K142">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>203436.0</v>
+        <v>96760.53</v>
       </c>
       <c r="N142" s="1">
-        <v>209267.51</v>
+        <v>96760.53</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>359</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>360</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>2495.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.135</v>
+        <v>26.47</v>
       </c>
       <c r="E143" s="1">
-        <v>98.434</v>
+        <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>196868.0</v>
+        <v>67315.1</v>
       </c>
       <c r="I143" s="1">
-        <v>-598.0</v>
+        <v>-1272.45</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.30375683198895</v>
+        <v>-1.8902891030393</v>
       </c>
       <c r="K143">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>196270.0</v>
+        <v>66042.65</v>
       </c>
       <c r="N143" s="1">
-        <v>200898.08</v>
+        <v>66042.65</v>
       </c>
       <c r="O143" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>362</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>8269.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.318</v>
+        <v>19.48</v>
       </c>
       <c r="E144" s="1">
-        <v>102.716</v>
+        <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>410864.0</v>
+        <v>163395.44</v>
       </c>
       <c r="I144" s="1">
-        <v>10408.0</v>
+        <v>-2315.32</v>
       </c>
       <c r="J144" s="1">
-        <v>2.5331983332684</v>
+        <v>-1.417004048583</v>
       </c>
       <c r="K144">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>421272.0</v>
+        <v>161080.12</v>
       </c>
       <c r="N144" s="1">
-        <v>433689.81</v>
+        <v>161080.12</v>
       </c>
       <c r="O144" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>365</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>366</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>600000.0</v>
+        <v>3647.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.33</v>
+        <v>65.1</v>
       </c>
       <c r="E145" s="1">
-        <v>98.6</v>
+        <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>591600.0</v>
+        <v>219914.1</v>
       </c>
       <c r="I145" s="1">
-        <v>28380.0</v>
+        <v>17505.6</v>
       </c>
       <c r="J145" s="1">
-        <v>4.7971602434077</v>
+        <v>7.9601990049751</v>
       </c>
       <c r="K145">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>619980.0</v>
+        <v>237419.7</v>
       </c>
       <c r="N145" s="1">
-        <v>641267.67</v>
+        <v>237419.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.36</v>
+        <v>0.13</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>368</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>369</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>407.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.823</v>
+        <v>80.0</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>200000.0</v>
+        <v>33374.0</v>
       </c>
       <c r="I146" s="1">
-        <v>9646.0</v>
+        <v>-814.0</v>
       </c>
       <c r="J146" s="1">
-        <v>4.823</v>
+        <v>-2.4390243902439</v>
       </c>
       <c r="K146">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>209646.0</v>
+        <v>32560.0</v>
       </c>
       <c r="N146" s="1">
-        <v>216656.74</v>
+        <v>32560.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>372</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>1399.0</v>
       </c>
       <c r="D147" s="1">
-        <v>108.544</v>
+        <v>138.4</v>
       </c>
       <c r="E147" s="1">
-        <v>109.3</v>
+        <v>101.1909864189</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>218600.0</v>
+        <v>141566.19</v>
       </c>
       <c r="I147" s="1">
-        <v>-1512.0</v>
+        <v>52055.41</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.69167429094236</v>
+        <v>36.771075070962</v>
       </c>
       <c r="K147">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>373.97</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>217088.0</v>
+        <v>193621.6</v>
       </c>
       <c r="N147" s="1">
-        <v>217461.97</v>
+        <v>193621.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>374</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>977.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.097</v>
+        <v>96.74</v>
       </c>
       <c r="E148" s="1">
-        <v>99.852</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199704.0</v>
+        <v>98872.4</v>
       </c>
       <c r="I148" s="1">
-        <v>490.0</v>
+        <v>-4357.42</v>
       </c>
       <c r="J148" s="1">
-        <v>0.24536313744342</v>
+        <v>-4.4071146245059</v>
       </c>
       <c r="K148">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>131.51</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>200194.0</v>
+        <v>94514.98</v>
       </c>
       <c r="N148" s="1">
-        <v>200325.51</v>
+        <v>94514.98</v>
       </c>
       <c r="O148" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>376</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>6412.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.66</v>
+        <v>27.85</v>
       </c>
       <c r="E149" s="1">
-        <v>99.653</v>
+        <v>35.7077245789</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>199306.0</v>
+        <v>228957.93</v>
       </c>
       <c r="I149" s="1">
-        <v>4014.0</v>
+        <v>-50383.73</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0139885402346</v>
+        <v>-22.005671522275</v>
       </c>
       <c r="K149">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>203320.0</v>
+        <v>178574.2</v>
       </c>
       <c r="N149" s="1">
-        <v>205816.58</v>
+        <v>178574.2</v>
       </c>
       <c r="O149" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>379</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>100000.0</v>
+        <v>7435.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.479</v>
+        <v>36.15</v>
       </c>
       <c r="E150" s="1">
-        <v>101.72</v>
+        <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>101720.0</v>
+        <v>274351.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-1241.0</v>
+        <v>-5576.25</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.2200157294534</v>
+        <v>-2.0325203252033</v>
       </c>
       <c r="K150">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>100479.0</v>
+        <v>268775.25</v>
       </c>
       <c r="N150" s="1">
-        <v>103342.43</v>
+        <v>268775.25</v>
       </c>
       <c r="O150" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>381</v>
+        <v>330</v>
       </c>
       <c r="B151" t="s">
-        <v>382</v>
+        <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>100000.0</v>
+        <v>5488.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.615</v>
+        <v>26.88</v>
       </c>
       <c r="E151" s="1">
-        <v>99.589</v>
+        <v>31.6113866618</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99589.0</v>
+        <v>173483.29</v>
       </c>
       <c r="I151" s="1">
-        <v>1026.0</v>
+        <v>-25965.85</v>
       </c>
       <c r="J151" s="1">
-        <v>1.0302342628202</v>
+        <v>-14.967349304939</v>
       </c>
       <c r="K151">
-        <v>3.3</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>100615.0</v>
+        <v>147517.44</v>
       </c>
       <c r="N151" s="1">
-        <v>103916.03</v>
+        <v>147517.44</v>
       </c>
       <c r="O151" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
-        <v>385</v>
+        <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>3637.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.877</v>
+        <v>68.16</v>
       </c>
       <c r="E152" s="1">
-        <v>98.769</v>
+        <v>118.7101072312</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>197538.0</v>
+        <v>431748.66</v>
       </c>
       <c r="I152" s="1">
-        <v>10216.0</v>
+        <v>-183850.74</v>
       </c>
       <c r="J152" s="1">
-        <v>5.1716631736679</v>
+        <v>-42.582816585928</v>
       </c>
       <c r="K152">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>207754.0</v>
+        <v>247897.92</v>
       </c>
       <c r="N152" s="1">
-        <v>210514.27</v>
+        <v>247897.92</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>388</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>193000.0</v>
+        <v>382.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.862</v>
+        <v>261.8</v>
       </c>
       <c r="E153" s="1">
-        <v>99.43</v>
+        <v>252.406806283</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>191899.9</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2763.76</v>
+        <v>358820.0</v>
       </c>
       <c r="J153" s="1">
-        <v>1.4402091923967</v>
+        <v>0</v>
       </c>
       <c r="K153">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>194663.66</v>
+        <v>358820.0</v>
       </c>
       <c r="N153" s="1">
-        <v>199708.1</v>
+        <v>358820.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>391</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>48.0</v>
       </c>
       <c r="D154" s="1">
-        <v>85.747</v>
+        <v>117.69</v>
       </c>
       <c r="E154" s="1">
-        <v>85.96</v>
+        <v>118.055384615</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>343840.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-852.0</v>
+        <v>-13500.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.24778966961377</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>342988.0</v>
+        <v>-13500.0</v>
       </c>
       <c r="N154" s="1">
-        <v>344392.11</v>
+        <v>-13500.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>-0.01</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>600000.0</v>
+        <v>-35.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.417</v>
+        <v>117.06</v>
       </c>
       <c r="E155" s="1">
-        <v>100.65</v>
+        <v>116.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>603900.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1398.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.23149528067561</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>602502.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="N155" s="1">
-        <v>603537.62</v>
+        <v>-14000.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.34</v>
+        <v>-0.01</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>397</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>116000.0</v>
+        <v>-19.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.942</v>
+        <v>122.21</v>
       </c>
       <c r="E156" s="1">
-        <v>99.571</v>
+        <v>120.49</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>115502.36</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>1590.36</v>
+        <v>-32680.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.3769069307328</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="L156">
-        <v>939.92</v>
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>117092.72</v>
+        <v>-32680.0</v>
       </c>
       <c r="N156" s="1">
-        <v>118032.64</v>
+        <v>-32680.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>399</v>
+        <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>-11.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.045</v>
+        <v>128.61</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>129.04</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>90.0</v>
+        <v>4730.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.045</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>200090.0</v>
+        <v>4730.0</v>
       </c>
       <c r="N157" s="1">
-        <v>202384.67</v>
+        <v>4730.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>344</v>
       </c>
       <c r="B158" t="s">
-        <v>402</v>
+        <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>526000.0</v>
+        <v>-38.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.686</v>
+        <v>129.63</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>129.631578947</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>526000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1651.64</v>
+        <v>60.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.314</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L158">
-        <v>844.71</v>
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>524348.36</v>
+        <v>60.0</v>
       </c>
       <c r="N158" s="1">
-        <v>525193.07</v>
+        <v>60.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>346</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>360000.0</v>
+        <v>-18.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.247</v>
+        <v>122.8</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>123.27</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>360000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-2710.8</v>
+        <v>8460.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.753</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>357289.2</v>
+        <v>8460.0</v>
       </c>
       <c r="N159" s="1">
-        <v>363023.67</v>
+        <v>8460.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>348</v>
       </c>
       <c r="B160" t="s">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>-26.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.507</v>
+        <v>123.27</v>
       </c>
       <c r="E160" s="1">
-        <v>100.42</v>
+        <v>121.16</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>401680.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>348.0</v>
+        <v>-54860.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.086636128261303</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>402028.0</v>
+        <v>-54860.0</v>
       </c>
       <c r="N160" s="1">
-        <v>412833.48</v>
+        <v>-54860.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.23</v>
+        <v>-0.03</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>409</v>
+        <v>350</v>
       </c>
       <c r="B161" t="s">
-        <v>410</v>
+        <v>351</v>
       </c>
       <c r="C161" s="1">
-        <v>300000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.404</v>
+        <v>99.915</v>
       </c>
       <c r="E161" s="1">
-        <v>99.259</v>
+        <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>297777.0</v>
+        <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>3435.0</v>
+        <v>927.15</v>
       </c>
       <c r="J161" s="1">
-        <v>1.1535477891174</v>
+        <v>0.21677162139982</v>
       </c>
       <c r="K161">
-        <v>0.78</v>
+        <v>0.33</v>
       </c>
       <c r="L161" t="s">
-        <v>411</v>
+        <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>301212.0</v>
+        <v>428635.35</v>
       </c>
       <c r="N161" s="1">
-        <v>303549.33</v>
+        <v>430041.35</v>
       </c>
       <c r="O161" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>412</v>
+        <v>353</v>
       </c>
       <c r="B162" t="s">
-        <v>413</v>
+        <v>354</v>
       </c>
       <c r="C162" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.417</v>
+        <v>102.99</v>
       </c>
       <c r="E162" s="1">
-        <v>99.362</v>
+        <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>236481.56</v>
+        <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>130.9</v>
+        <v>6712.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.055353153116886</v>
+        <v>3.3683280807756</v>
       </c>
       <c r="K162">
-        <v>0.55</v>
+        <v>2.77</v>
       </c>
       <c r="L162" t="s">
-        <v>414</v>
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>236612.46</v>
+        <v>205980.0</v>
       </c>
       <c r="N162" s="1">
-        <v>237916.57</v>
+        <v>211517.67</v>
       </c>
       <c r="O162" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>415</v>
+        <v>356</v>
       </c>
       <c r="B163" t="s">
-        <v>416</v>
+        <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>107.804</v>
+        <v>102.797</v>
       </c>
       <c r="E163" s="1">
-        <v>108.1185</v>
+        <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>216237.0</v>
+        <v>198358.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-629.0</v>
+        <v>7236.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.29088453872372</v>
+        <v>3.6479496667641</v>
       </c>
       <c r="K163">
-        <v>1.51</v>
+        <v>0.51</v>
       </c>
       <c r="L163" t="s">
-        <v>417</v>
+        <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>215608.0</v>
+        <v>205594.0</v>
       </c>
       <c r="N163" s="1">
-        <v>218627.18</v>
+        <v>206613.18</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>418</v>
+        <v>359</v>
       </c>
       <c r="B164" t="s">
-        <v>419</v>
+        <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.292</v>
+        <v>103.915</v>
       </c>
       <c r="E164" s="1">
-        <v>100.4</v>
+        <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>200800.0</v>
+        <v>299670.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3784.0</v>
+        <v>12075.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.8844621513944</v>
+        <v>4.0294323756132</v>
       </c>
       <c r="K164">
-        <v>2.54</v>
+        <v>3.88</v>
       </c>
       <c r="L164" t="s">
-        <v>420</v>
+        <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>204584.0</v>
+        <v>311745.0</v>
       </c>
       <c r="N164" s="1">
-        <v>209658.66</v>
+        <v>323377.19</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>421</v>
+        <v>362</v>
       </c>
       <c r="B165" t="s">
-        <v>422</v>
+        <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>405000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.479</v>
+        <v>99.63</v>
       </c>
       <c r="E165" s="1">
-        <v>99.228</v>
+        <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>401873.4</v>
+        <v>355601.4</v>
       </c>
       <c r="I165" s="1">
-        <v>1016.55</v>
+        <v>1074.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.25295279558189</v>
+        <v>0.30202355783751</v>
       </c>
       <c r="K165">
-        <v>2.1</v>
+        <v>0.95</v>
       </c>
       <c r="L165" t="s">
-        <v>423</v>
+        <v>364</v>
       </c>
       <c r="M165" s="1">
-        <v>402889.95</v>
+        <v>356675.4</v>
       </c>
       <c r="N165" s="1">
-        <v>411407.43</v>
+        <v>360059.24</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>424</v>
+        <v>365</v>
       </c>
       <c r="B166" t="s">
-        <v>425</v>
+        <v>366</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.444</v>
+        <v>98.561</v>
       </c>
       <c r="E166" s="1">
-        <v>99.517</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>199034.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>1854.0</v>
+        <v>-1384.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.93149914085031</v>
+        <v>-0.69720814484197</v>
       </c>
       <c r="K166">
-        <v>2.14</v>
+        <v>0.98</v>
       </c>
       <c r="L166" t="s">
-        <v>426</v>
+        <v>367</v>
       </c>
       <c r="M166" s="1">
-        <v>200888.0</v>
+        <v>197122.0</v>
       </c>
       <c r="N166" s="1">
-        <v>205159.92</v>
+        <v>199078.16</v>
       </c>
       <c r="O166" s="1">
         <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>427</v>
+        <v>368</v>
       </c>
       <c r="B167" t="s">
-        <v>428</v>
+        <v>369</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>92.244</v>
+        <v>103.497</v>
       </c>
       <c r="E167" s="1">
-        <v>80.3125</v>
+        <v>100.64402809</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>160625.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I167" s="1">
-        <v>23863.0</v>
+        <v>5078.29</v>
       </c>
       <c r="J167" s="1">
-        <v>14.856342412451</v>
+        <v>2.8347155457295</v>
       </c>
       <c r="K167">
-        <v>0.77</v>
+        <v>3.08</v>
       </c>
       <c r="L167" t="s">
-        <v>429</v>
+        <v>370</v>
       </c>
       <c r="M167" s="1">
-        <v>184488.0</v>
+        <v>184224.66</v>
       </c>
       <c r="N167" s="1">
-        <v>186029.1</v>
+        <v>189710.96</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>430</v>
+        <v>371</v>
       </c>
       <c r="B168" t="s">
-        <v>431</v>
+        <v>372</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.608</v>
+        <v>112.246</v>
       </c>
       <c r="E168" s="1">
-        <v>102.14833333</v>
+        <v>100.019</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>612890.0</v>
+        <v>300057.0</v>
       </c>
       <c r="I168" s="1">
-        <v>8758.0</v>
+        <v>36681.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.4289676777236</v>
+        <v>12.224677311311</v>
       </c>
       <c r="K168">
-        <v>0.32</v>
+        <v>3.54</v>
       </c>
       <c r="L168" t="s">
-        <v>432</v>
+        <v>373</v>
       </c>
       <c r="M168" s="1">
-        <v>621648.0</v>
+        <v>336738.0</v>
       </c>
       <c r="N168" s="1">
-        <v>623558.96</v>
+        <v>347364.81</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>433</v>
+        <v>374</v>
       </c>
       <c r="B169" t="s">
-        <v>434</v>
+        <v>375</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>90.894</v>
+        <v>105.847</v>
       </c>
       <c r="E169" s="1">
-        <v>89.875</v>
+        <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>89875.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1019.0</v>
+        <v>-803.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.1337969401947</v>
+        <v>-0.75293014533521</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>2.74</v>
+        <v>4.05</v>
+      </c>
+      <c r="L169" t="s">
+        <v>376</v>
       </c>
       <c r="M169" s="1">
-        <v>90894.0</v>
+        <v>105847.0</v>
       </c>
       <c r="N169" s="1">
-        <v>90896.74</v>
+        <v>109901.79</v>
       </c>
       <c r="O169" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>435</v>
+        <v>377</v>
       </c>
       <c r="B170" t="s">
-        <v>436</v>
+        <v>378</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>91.177</v>
+        <v>109.032</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>111.205</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1302.0</v>
+        <v>-2173.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.4486787204451</v>
+        <v>-1.9540488287397</v>
       </c>
       <c r="K170">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.95</v>
+        <v>4.71</v>
+      </c>
+      <c r="L170" t="s">
+        <v>379</v>
       </c>
       <c r="M170" s="1">
-        <v>91177.0</v>
+        <v>109032.0</v>
       </c>
       <c r="N170" s="1">
-        <v>91274.95</v>
+        <v>113740.9</v>
       </c>
       <c r="O170" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>380</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>381</v>
       </c>
       <c r="C171" s="1">
-        <v>760000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.851</v>
+        <v>98.732</v>
       </c>
       <c r="E171" s="1">
-        <v>98.328</v>
+        <v>99.433</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>747292.8</v>
+        <v>198866.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3974.8</v>
+        <v>-1402.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.5318932552274</v>
+        <v>-0.70499733488882</v>
       </c>
       <c r="K171">
-        <v>0.43</v>
+        <v>2.48</v>
       </c>
       <c r="L171" t="s">
-        <v>439</v>
+        <v>382</v>
       </c>
       <c r="M171" s="1">
-        <v>751267.6</v>
+        <v>197464.0</v>
       </c>
       <c r="N171" s="1">
-        <v>754547.05</v>
+        <v>202428.38</v>
       </c>
       <c r="O171" s="1">
-        <v>0.42</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>383</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>384</v>
       </c>
       <c r="C172" s="1">
-        <v>870000.0</v>
+        <v>343000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.59</v>
+        <v>97.261</v>
       </c>
       <c r="E172" s="1">
-        <v>100.369</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>873210.3</v>
+        <v>338894.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-6777.3</v>
+        <v>-5289.06</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.77613605794618</v>
+        <v>-1.5606813558293</v>
       </c>
       <c r="K172">
-        <v>0.52</v>
+        <v>1.13</v>
       </c>
       <c r="L172" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="M172" s="1">
-        <v>866433.0</v>
+        <v>333605.23</v>
       </c>
       <c r="N172" s="1">
-        <v>870937.93</v>
+        <v>337486.3</v>
       </c>
       <c r="O172" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>386</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>387</v>
       </c>
       <c r="C173" s="1">
-        <v>1120000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>88.377</v>
+        <v>100.432</v>
       </c>
       <c r="E173" s="1">
-        <v>90.91883929</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1018291.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I173" s="1">
-        <v>-28468.6</v>
+        <v>1129.6</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.7957234228722</v>
+        <v>0.7079397549285</v>
       </c>
       <c r="K173">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.12</v>
+      </c>
+      <c r="L173">
+        <v>197.26</v>
       </c>
       <c r="M173" s="1">
-        <v>989822.4</v>
+        <v>160691.2</v>
       </c>
       <c r="N173" s="1">
-        <v>1002560.48</v>
+        <v>160888.46</v>
       </c>
       <c r="O173" s="1">
-        <v>0.56</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>388</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>389</v>
       </c>
       <c r="C174" s="1">
-        <v>1025869.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.666</v>
+        <v>100.319</v>
       </c>
       <c r="E174" s="1">
-        <v>99.67400029</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1022524.67</v>
+        <v>200000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>20435.3</v>
+        <v>638.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.9985141287594</v>
+        <v>0.319</v>
       </c>
       <c r="K174">
-        <v>0.51</v>
+        <v>3.27</v>
       </c>
       <c r="L174" t="s">
-        <v>448</v>
+        <v>390</v>
       </c>
       <c r="M174" s="1">
-        <v>1042959.97</v>
+        <v>200638.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1048177.15</v>
+        <v>207181.84</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>391</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>392</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.946</v>
+        <v>99.635</v>
       </c>
       <c r="E175" s="1">
-        <v>99.766</v>
+        <v>97.673</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>199532.0</v>
+        <v>488365.0</v>
       </c>
       <c r="I175" s="1">
-        <v>360.0</v>
+        <v>9810.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.18042218791973</v>
+        <v>2.0087434603217</v>
       </c>
       <c r="K175">
-        <v>1.73</v>
+        <v>2.83</v>
       </c>
       <c r="L175" t="s">
-        <v>451</v>
+        <v>393</v>
       </c>
       <c r="M175" s="1">
-        <v>199892.0</v>
+        <v>498175.0</v>
       </c>
       <c r="N175" s="1">
-        <v>203361.86</v>
+        <v>512318.84</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>452</v>
+        <v>394</v>
       </c>
       <c r="B176" t="s">
-        <v>453</v>
+        <v>395</v>
       </c>
       <c r="C176" s="1">
-        <v>217000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.846</v>
+        <v>101.006</v>
       </c>
       <c r="E176" s="1">
-        <v>99.945</v>
+        <v>100.43970333</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>216880.65</v>
+        <v>301319.11</v>
       </c>
       <c r="I176" s="1">
-        <v>-214.83</v>
+        <v>1698.89</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.09905447996398</v>
+        <v>0.56381754213996</v>
       </c>
       <c r="K176">
-        <v>0.5</v>
+        <v>2.81</v>
       </c>
       <c r="L176" t="s">
-        <v>454</v>
+        <v>396</v>
       </c>
       <c r="M176" s="1">
-        <v>216665.82</v>
+        <v>303018.0</v>
       </c>
       <c r="N176" s="1">
-        <v>217750.94</v>
+        <v>311447.34</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>397</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>398</v>
       </c>
       <c r="C177" s="1">
-        <v>179000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.868</v>
+        <v>100.348</v>
       </c>
       <c r="E177" s="1">
-        <v>99.682</v>
+        <v>101.02690244</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>178430.78</v>
+        <v>165684.12</v>
       </c>
       <c r="I177" s="1">
-        <v>332.94</v>
+        <v>-1113.4</v>
       </c>
       <c r="J177" s="1">
-        <v>0.18659336690676</v>
+        <v>-0.67200163781538</v>
       </c>
       <c r="K177">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>849.64</v>
+        <v>1.89</v>
+      </c>
+      <c r="L177" t="s">
+        <v>399</v>
       </c>
       <c r="M177" s="1">
-        <v>178763.72</v>
+        <v>164570.72</v>
       </c>
       <c r="N177" s="1">
-        <v>179613.36</v>
+        <v>167678.44</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>400</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>401</v>
       </c>
       <c r="C178" s="1">
-        <v>1300000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>88.976</v>
+        <v>91.155</v>
       </c>
       <c r="E178" s="1">
-        <v>88.43514846</v>
+        <v>87.82281395</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1149656.93</v>
+        <v>339874.29</v>
       </c>
       <c r="I178" s="1">
-        <v>7031.07</v>
+        <v>12895.56</v>
       </c>
       <c r="J178" s="1">
-        <v>0.6115798388655</v>
+        <v>3.7942146197643</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1156688.0</v>
+        <v>352769.85</v>
       </c>
       <c r="N178" s="1">
-        <v>1156688.0</v>
+        <v>352769.85</v>
       </c>
       <c r="O178" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>459</v>
+        <v>402</v>
       </c>
       <c r="B179" t="s">
-        <v>460</v>
+        <v>403</v>
       </c>
       <c r="C179" s="1">
-        <v>256000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>62.615</v>
+        <v>61.51</v>
       </c>
       <c r="E179" s="1">
-        <v>75.88066016</v>
+        <v>71.0666526</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>194254.49</v>
+        <v>1161939.77</v>
       </c>
       <c r="I179" s="1">
-        <v>-33960.09</v>
+        <v>-156251.27</v>
       </c>
       <c r="J179" s="1">
-        <v>-17.482267720041</v>
+        <v>-13.447450034351</v>
       </c>
       <c r="K179">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L179">
-        <v>250.74</v>
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>160294.4</v>
+        <v>1005688.5</v>
       </c>
       <c r="N179" s="1">
-        <v>160545.14</v>
+        <v>1005688.5</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.56</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>461</v>
+        <v>404</v>
       </c>
       <c r="B180" t="s">
-        <v>462</v>
+        <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>478000.0</v>
+        <v>253500.0</v>
       </c>
       <c r="D180" s="1">
-        <v>95.596</v>
+        <v>100.441</v>
       </c>
       <c r="E180" s="1">
-        <v>94.64463598</v>
+        <v>99.596</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>452401.36</v>
+        <v>252475.86</v>
       </c>
       <c r="I180" s="1">
-        <v>4547.52</v>
+        <v>2142.08</v>
       </c>
       <c r="J180" s="1">
-        <v>1.0051959171829</v>
+        <v>0.84842962808405</v>
       </c>
       <c r="K180">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="L180">
-        <v>936.36</v>
+        <v>245.86</v>
       </c>
       <c r="M180" s="1">
-        <v>456948.88</v>
+        <v>254617.94</v>
       </c>
       <c r="N180" s="1">
-        <v>457885.24</v>
+        <v>254863.8</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>463</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>464</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>254000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>86.547</v>
+        <v>89.887</v>
       </c>
       <c r="E181" s="1">
-        <v>93.57527559</v>
+        <v>98.844</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>237681.2</v>
+        <v>467532.12</v>
       </c>
       <c r="I181" s="1">
-        <v>-17851.82</v>
+        <v>-42366.61</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.510825424981</v>
+        <v>-9.0617538747926</v>
       </c>
       <c r="K181">
-        <v>0.91</v>
+        <v>0.56</v>
       </c>
       <c r="L181" t="s">
-        <v>465</v>
+        <v>408</v>
       </c>
       <c r="M181" s="1">
-        <v>219829.38</v>
+        <v>425165.51</v>
       </c>
       <c r="N181" s="1">
-        <v>222146.7</v>
+        <v>427802.65</v>
       </c>
       <c r="O181" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>466</v>
+        <v>409</v>
       </c>
       <c r="B182" t="s">
-        <v>467</v>
+        <v>410</v>
       </c>
       <c r="C182" s="1">
-        <v>150000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.499</v>
+        <v>89.76</v>
       </c>
       <c r="E182" s="1">
-        <v>100.0965</v>
+        <v>84.29</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>150144.75</v>
+        <v>110419.9</v>
       </c>
       <c r="I182" s="1">
-        <v>3603.75</v>
+        <v>7165.7</v>
       </c>
       <c r="J182" s="1">
-        <v>2.4001838226112</v>
+        <v>6.4895005338712</v>
       </c>
       <c r="K182">
-        <v>1.76</v>
+        <v>1.22</v>
       </c>
       <c r="L182" t="s">
-        <v>468</v>
+        <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>153748.5</v>
+        <v>117585.6</v>
       </c>
       <c r="N182" s="1">
-        <v>156394.25</v>
+        <v>119180.48</v>
       </c>
       <c r="O182" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>469</v>
+        <v>412</v>
       </c>
       <c r="B183" t="s">
-        <v>470</v>
+        <v>413</v>
       </c>
       <c r="C183" s="1">
-        <v>2013000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>87.974</v>
+        <v>105.187</v>
       </c>
       <c r="E183" s="1">
-        <v>90.0419995</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1812545.45</v>
+        <v>211520.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-41628.83</v>
+        <v>-1146.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.2967054426139</v>
+        <v>-0.54179273827534</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L183">
-        <v>0.0</v>
+        <v>641.1</v>
       </c>
       <c r="M183" s="1">
-        <v>1770916.62</v>
+        <v>210374.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1770916.62</v>
+        <v>211015.1</v>
       </c>
       <c r="O183" s="1">
-        <v>0.99</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>471</v>
+        <v>414</v>
       </c>
       <c r="B184" t="s">
-        <v>472</v>
+        <v>415</v>
       </c>
       <c r="C184" s="1">
-        <v>3307400.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.213</v>
+        <v>99.637</v>
       </c>
       <c r="E184" s="1">
-        <v>114.3817609</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>3783062.36</v>
+        <v>279437.2</v>
       </c>
       <c r="I184" s="1">
-        <v>103037.48</v>
+        <v>-453.6</v>
       </c>
       <c r="J184" s="1">
-        <v>2.7236526970705</v>
+        <v>-0.16232627581439</v>
       </c>
       <c r="K184">
-        <v>0.11</v>
+        <v>1.13</v>
       </c>
       <c r="L184" t="s">
-        <v>473</v>
+        <v>416</v>
       </c>
       <c r="M184" s="1">
-        <v>3886099.84</v>
+        <v>278983.6</v>
       </c>
       <c r="N184" s="1">
-        <v>3889796.47</v>
+        <v>282147.98</v>
       </c>
       <c r="O184" s="1">
-        <v>2.17</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>474</v>
+        <v>417</v>
       </c>
       <c r="B185" t="s">
-        <v>475</v>
+        <v>418</v>
       </c>
       <c r="C185" s="1">
-        <v>833786.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.076</v>
+        <v>101.5</v>
       </c>
       <c r="E185" s="1">
-        <v>112.41957169</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>937338.65</v>
+        <v>262962.48</v>
       </c>
       <c r="I185" s="1">
-        <v>44923.22</v>
+        <v>4997.52</v>
       </c>
       <c r="J185" s="1">
-        <v>4.7926349777639</v>
+        <v>1.9004688425512</v>
       </c>
       <c r="K185">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>546.2</v>
+        <v>0.39</v>
+      </c>
+      <c r="L185" t="s">
+        <v>419</v>
       </c>
       <c r="M185" s="1">
-        <v>982261.87</v>
+        <v>267960.0</v>
       </c>
       <c r="N185" s="1">
-        <v>982808.07</v>
+        <v>268985.26</v>
       </c>
       <c r="O185" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>476</v>
+        <v>420</v>
       </c>
       <c r="B186" t="s">
-        <v>477</v>
+        <v>421</v>
       </c>
       <c r="C186" s="1">
-        <v>6184062.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>63.154</v>
+        <v>101.034</v>
       </c>
       <c r="E186" s="1">
-        <v>75.01066241</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4638705.87</v>
+        <v>199982.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-733223.35</v>
+        <v>2086.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-15.806635957283</v>
+        <v>1.0430938784491</v>
       </c>
       <c r="K186">
-        <v>0.35</v>
+        <v>2.53</v>
       </c>
       <c r="L186" t="s">
-        <v>478</v>
+        <v>422</v>
       </c>
       <c r="M186" s="1">
-        <v>3905482.52</v>
+        <v>202068.0</v>
       </c>
       <c r="N186" s="1">
-        <v>3927169.09</v>
+        <v>207131.01</v>
       </c>
       <c r="O186" s="1">
-        <v>2.19</v>
+        <v>0.11</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>479</v>
+        <v>423</v>
       </c>
       <c r="B187" t="s">
-        <v>480</v>
+        <v>424</v>
       </c>
       <c r="C187" s="1">
-        <v>1740000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>95.665</v>
+        <v>102.542</v>
       </c>
       <c r="E187" s="1">
-        <v>94.925</v>
+        <v>102.64</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1651695.0</v>
+        <v>307920.0</v>
       </c>
       <c r="I187" s="1">
-        <v>12876.0</v>
+        <v>-294.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.77956281274691</v>
+        <v>-0.095479345284489</v>
       </c>
       <c r="K187">
-        <v>0.15</v>
+        <v>0.55</v>
       </c>
       <c r="L187" t="s">
-        <v>481</v>
+        <v>425</v>
       </c>
       <c r="M187" s="1">
-        <v>1664571.0</v>
+        <v>307626.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1667145.25</v>
+        <v>309290.38</v>
       </c>
       <c r="O187" s="1">
-        <v>0.93</v>
+        <v>0.17</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>482</v>
+        <v>426</v>
       </c>
       <c r="B188" t="s">
-        <v>483</v>
+        <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>667520.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>85.423</v>
+        <v>107.805</v>
       </c>
       <c r="E188" s="1">
-        <v>88.72928452</v>
+        <v>99.379</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>592285.72</v>
+        <v>198758.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-22070.11</v>
+        <v>16852.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-3.7262606972864</v>
+        <v>8.4786524316002</v>
       </c>
       <c r="K188">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="L188" t="s">
-        <v>484</v>
+        <v>428</v>
       </c>
       <c r="M188" s="1">
-        <v>570215.61</v>
+        <v>215610.0</v>
       </c>
       <c r="N188" s="1">
-        <v>576067.84</v>
+        <v>219269.59</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>485</v>
+        <v>429</v>
       </c>
       <c r="B189" t="s">
-        <v>486</v>
+        <v>430</v>
       </c>
       <c r="C189" s="1">
-        <v>2960000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>75.691</v>
+        <v>94.901</v>
       </c>
       <c r="E189" s="1">
-        <v>78.51775304</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>2324125.49</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-83671.89</v>
+        <v>10284.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-3.6001451023198</v>
+        <v>3.7475539230155</v>
       </c>
       <c r="K189">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>0.33</v>
+      </c>
+      <c r="L189">
+        <v>991.56</v>
       </c>
       <c r="M189" s="1">
-        <v>2240453.6</v>
+        <v>284703.0</v>
       </c>
       <c r="N189" s="1">
-        <v>2266404.28</v>
+        <v>285694.56</v>
       </c>
       <c r="O189" s="1">
-        <v>1.26</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>488</v>
+        <v>431</v>
       </c>
       <c r="B190" t="s">
-        <v>489</v>
+        <v>432</v>
       </c>
       <c r="C190" s="1">
-        <v>1060000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>77.533</v>
+        <v>89.804</v>
       </c>
       <c r="E190" s="1">
-        <v>82.88407547</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>878571.2</v>
+        <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-56721.4</v>
+        <v>-50776.08</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.4560959885778</v>
+        <v>-10.196</v>
       </c>
       <c r="K190">
-        <v>2.1</v>
+        <v>0.86</v>
       </c>
       <c r="L190" t="s">
-        <v>490</v>
+        <v>433</v>
       </c>
       <c r="M190" s="1">
-        <v>821849.8</v>
+        <v>447223.92</v>
       </c>
       <c r="N190" s="1">
-        <v>844153.36</v>
+        <v>451494.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>491</v>
+        <v>434</v>
       </c>
       <c r="B191" t="s">
-        <v>492</v>
+        <v>435</v>
       </c>
       <c r="C191" s="1">
-        <v>516000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.422</v>
+        <v>100.117</v>
       </c>
       <c r="E191" s="1">
-        <v>99.45682171</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>513197.2</v>
+        <v>359046.99</v>
       </c>
       <c r="I191" s="1">
-        <v>-5339.68</v>
+        <v>2375.38</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.0404733307197</v>
+        <v>0.66157914316452</v>
       </c>
       <c r="K191">
-        <v>2.24</v>
+        <v>0.48</v>
       </c>
       <c r="L191" t="s">
-        <v>493</v>
+        <v>436</v>
       </c>
       <c r="M191" s="1">
-        <v>507857.52</v>
+        <v>361422.37</v>
       </c>
       <c r="N191" s="1">
-        <v>519438.54</v>
+        <v>363158.14</v>
       </c>
       <c r="O191" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>494</v>
+        <v>437</v>
       </c>
       <c r="B192" t="s">
-        <v>495</v>
+        <v>438</v>
       </c>
       <c r="C192" s="1">
-        <v>3748833.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.27</v>
+        <v>99.69</v>
       </c>
       <c r="E192" s="1">
-        <v>99.46200458</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3728664.45</v>
+        <v>297876.0</v>
       </c>
       <c r="I192" s="1">
-        <v>30290.4</v>
+        <v>1194.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.81236593976699</v>
+        <v>0.40083793256254</v>
       </c>
       <c r="K192">
-        <v>0.69</v>
+        <v>0.4</v>
       </c>
       <c r="L192" t="s">
-        <v>496</v>
+        <v>439</v>
       </c>
       <c r="M192" s="1">
-        <v>3758954.85</v>
+        <v>299070.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3784837.2</v>
+        <v>300278.22</v>
       </c>
       <c r="O192" s="1">
-        <v>2.11</v>
+        <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>497</v>
+        <v>440</v>
       </c>
       <c r="B193" t="s">
-        <v>498</v>
+        <v>441</v>
       </c>
       <c r="C193" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.141</v>
+        <v>104.954</v>
       </c>
       <c r="E193" s="1">
-        <v>98.725</v>
+        <v>105.478</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>537064.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I193" s="1">
-        <v>2263.04</v>
+        <v>-524.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.42137249936693</v>
+        <v>-0.49678605965225</v>
       </c>
       <c r="K193">
-        <v>2.88</v>
+        <v>3.77</v>
       </c>
       <c r="L193" t="s">
-        <v>499</v>
+        <v>442</v>
       </c>
       <c r="M193" s="1">
-        <v>539327.04</v>
+        <v>104954.0</v>
       </c>
       <c r="N193" s="1">
-        <v>554970.39</v>
+        <v>108728.03</v>
       </c>
       <c r="O193" s="1">
-        <v>0.31</v>
+        <v>0.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>500</v>
+        <v>443</v>
       </c>
       <c r="B194" t="s">
-        <v>501</v>
+        <v>444</v>
       </c>
       <c r="C194" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.941</v>
+        <v>99.685</v>
       </c>
       <c r="E194" s="1">
-        <v>99.558</v>
+        <v>99.74</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>129425.4</v>
+        <v>99740.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1797.9</v>
+        <v>-55.0</v>
       </c>
       <c r="J194" s="1">
-        <v>1.3891399987947</v>
+        <v>-0.0551433727692</v>
       </c>
       <c r="K194">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>656.68</v>
+        <v>1.69</v>
+      </c>
+      <c r="L194" t="s">
+        <v>445</v>
       </c>
       <c r="M194" s="1">
-        <v>131223.3</v>
+        <v>99685.0</v>
       </c>
       <c r="N194" s="1">
-        <v>131879.98</v>
+        <v>101377.12</v>
       </c>
       <c r="O194" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>446</v>
       </c>
       <c r="B195" t="s">
-        <v>503</v>
+        <v>447</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>83.494</v>
+        <v>100.49</v>
       </c>
       <c r="E195" s="1">
-        <v>81.75</v>
+        <v>99.933</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>81750.0</v>
+        <v>499665.0</v>
       </c>
       <c r="I195" s="1">
-        <v>1744.0</v>
+        <v>2785.0</v>
       </c>
       <c r="J195" s="1">
-        <v>2.1333333333333</v>
+        <v>0.55737344020494</v>
       </c>
       <c r="K195">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.11</v>
+      </c>
+      <c r="L195">
+        <v>554.79</v>
       </c>
       <c r="M195" s="1">
-        <v>83494.0</v>
+        <v>502450.0</v>
       </c>
       <c r="N195" s="1">
-        <v>84846.05</v>
+        <v>503004.79</v>
       </c>
       <c r="O195" s="1">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>505</v>
+        <v>448</v>
       </c>
       <c r="B196" t="s">
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="C196" s="1">
-        <v>3112440.9</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>76.972</v>
+        <v>101.034</v>
       </c>
       <c r="E196" s="1">
-        <v>77.96098072</v>
+        <v>100.91</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>2426489.45</v>
+        <v>302730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-30781.44</v>
+        <v>372.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.268558575435</v>
+        <v>0.12288177583986</v>
       </c>
       <c r="K196">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.59</v>
+      </c>
+      <c r="L196" t="s">
+        <v>450</v>
       </c>
       <c r="M196" s="1">
-        <v>2395708.01</v>
+        <v>303102.0</v>
       </c>
       <c r="N196" s="1">
-        <v>2395708.01</v>
+        <v>310869.12</v>
       </c>
       <c r="O196" s="1">
-        <v>1.33</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>507</v>
+        <v>451</v>
       </c>
       <c r="B197" t="s">
-        <v>508</v>
+        <v>452</v>
       </c>
       <c r="C197" s="1">
-        <v>4746602.75</v>
+        <v>982132.71</v>
       </c>
       <c r="D197" s="1">
-        <v>88.06</v>
+        <v>90.565</v>
       </c>
       <c r="E197" s="1">
-        <v>104.37955378</v>
+        <v>89.86337905</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>4954482.77</v>
+        <v>882577.64</v>
       </c>
       <c r="I197" s="1">
-        <v>-774624.39</v>
+        <v>6890.85</v>
       </c>
       <c r="J197" s="1">
-        <v>-15.634818526173</v>
+        <v>0.78076417163707</v>
       </c>
       <c r="K197">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.07</v>
+      </c>
+      <c r="L197">
+        <v>686.15</v>
       </c>
       <c r="M197" s="1">
-        <v>4179858.38</v>
+        <v>889468.49</v>
       </c>
       <c r="N197" s="1">
-        <v>4250082.09</v>
+        <v>890154.64</v>
       </c>
       <c r="O197" s="1">
-        <v>2.37</v>
+        <v>0.49</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>510</v>
+        <v>453</v>
       </c>
       <c r="B198" t="s">
-        <v>511</v>
+        <v>454</v>
       </c>
       <c r="C198" s="1">
-        <v>5165889.0</v>
+        <v>187052.98</v>
       </c>
       <c r="D198" s="1">
-        <v>97.508</v>
+        <v>96.945</v>
       </c>
       <c r="E198" s="1">
-        <v>98.69654323</v>
+        <v>97.25354817</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5098553.87</v>
+        <v>181915.66</v>
       </c>
       <c r="I198" s="1">
-        <v>-61398.82</v>
+        <v>-577.15</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.2042398994992</v>
+        <v>-0.31726240610621</v>
       </c>
       <c r="K198">
-        <v>2.68</v>
+        <v>0.56</v>
       </c>
       <c r="L198" t="s">
-        <v>512</v>
+        <v>455</v>
       </c>
       <c r="M198" s="1">
-        <v>5037155.05</v>
+        <v>181338.51</v>
       </c>
       <c r="N198" s="1">
-        <v>5175467.0</v>
+        <v>182383.96</v>
       </c>
       <c r="O198" s="1">
-        <v>2.88</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>513</v>
+        <v>456</v>
       </c>
       <c r="B199" t="s">
-        <v>514</v>
+        <v>457</v>
       </c>
       <c r="C199" s="1">
-        <v>2210000.0</v>
+        <v>1232220.54</v>
       </c>
       <c r="D199" s="1">
-        <v>98.667</v>
+        <v>100.374</v>
       </c>
       <c r="E199" s="1">
-        <v>99.89235747</v>
+        <v>104.9969245</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>2207621.1</v>
+        <v>1293793.67</v>
       </c>
       <c r="I199" s="1">
-        <v>-27080.4</v>
+        <v>-56964.62</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.2266778932309</v>
+        <v>-4.4029137969117</v>
       </c>
       <c r="K199">
-        <v>1.24</v>
+        <v>2.1</v>
       </c>
       <c r="L199" t="s">
-        <v>515</v>
+        <v>458</v>
       </c>
       <c r="M199" s="1">
-        <v>2180540.7</v>
+        <v>1236829.05</v>
       </c>
       <c r="N199" s="1">
-        <v>2207932.59</v>
+        <v>1262655.04</v>
       </c>
       <c r="O199" s="1">
-        <v>1.23</v>
+        <v>0.7</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>516</v>
+        <v>459</v>
       </c>
       <c r="B200" t="s">
-        <v>517</v>
+        <v>460</v>
       </c>
       <c r="C200" s="1">
-        <v>1910000.0</v>
+        <v>1398573.82</v>
       </c>
       <c r="D200" s="1">
-        <v>97.912</v>
+        <v>107.415</v>
       </c>
       <c r="E200" s="1">
-        <v>99.374</v>
+        <v>124.87696502</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1898043.4</v>
+        <v>1746496.54</v>
       </c>
       <c r="I200" s="1">
-        <v>-27924.2</v>
+        <v>-244218.47</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.4712097731801</v>
+        <v>-13.983335460831</v>
       </c>
       <c r="K200">
-        <v>1.54</v>
+        <v>3.97</v>
       </c>
       <c r="L200" t="s">
-        <v>518</v>
+        <v>461</v>
       </c>
       <c r="M200" s="1">
-        <v>1870119.2</v>
+        <v>1502278.07</v>
       </c>
       <c r="N200" s="1">
-        <v>1899507.04</v>
+        <v>1557809.11</v>
       </c>
       <c r="O200" s="1">
-        <v>1.06</v>
+        <v>0.86</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>519</v>
+        <v>462</v>
       </c>
       <c r="B201" t="s">
-        <v>520</v>
+        <v>463</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.11</v>
+        <v>99.875</v>
       </c>
       <c r="E201" s="1">
-        <v>100.73</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>201460.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1240.0</v>
+        <v>-303.75</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.61550680035739</v>
+        <v>-0.125</v>
       </c>
       <c r="K201">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="L201" t="s">
-        <v>521</v>
+        <v>464</v>
       </c>
       <c r="M201" s="1">
-        <v>200220.0</v>
+        <v>242696.25</v>
       </c>
       <c r="N201" s="1">
-        <v>202567.26</v>
+        <v>245248.63</v>
       </c>
       <c r="O201" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>522</v>
+        <v>465</v>
       </c>
       <c r="B202" t="s">
-        <v>523</v>
+        <v>466</v>
       </c>
       <c r="C202" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.305</v>
+        <v>106.638</v>
       </c>
       <c r="E202" s="1">
-        <v>99.775</v>
+        <v>99.922</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>169617.5</v>
+        <v>199844.0</v>
       </c>
       <c r="I202" s="1">
-        <v>7701.0</v>
+        <v>13432.0</v>
       </c>
       <c r="J202" s="1">
-        <v>4.5402154848409</v>
+        <v>6.721242569204</v>
       </c>
       <c r="K202">
-        <v>0.78</v>
+        <v>1.44</v>
       </c>
       <c r="L202" t="s">
-        <v>524</v>
+        <v>467</v>
       </c>
       <c r="M202" s="1">
-        <v>177318.5</v>
+        <v>213276.0</v>
       </c>
       <c r="N202" s="1">
-        <v>178644.15</v>
+        <v>216165.04</v>
       </c>
       <c r="O202" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>525</v>
+        <v>468</v>
       </c>
       <c r="B203" t="s">
-        <v>526</v>
+        <v>469</v>
       </c>
       <c r="C203" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.867</v>
+        <v>100.078</v>
       </c>
       <c r="E203" s="1">
-        <v>99.24</v>
+        <v>100.028</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>99240.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I203" s="1">
-        <v>627.0</v>
+        <v>150.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.63180169286578</v>
+        <v>0.049986003918903</v>
       </c>
       <c r="K203">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>154.11</v>
+        <v>0.46</v>
+      </c>
+      <c r="L203" t="s">
+        <v>470</v>
       </c>
       <c r="M203" s="1">
-        <v>99867.0</v>
+        <v>300234.0</v>
       </c>
       <c r="N203" s="1">
-        <v>100021.11</v>
+        <v>301600.87</v>
       </c>
       <c r="O203" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>527</v>
+        <v>471</v>
       </c>
       <c r="B204" t="s">
-        <v>528</v>
+        <v>472</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>93.394</v>
+        <v>107.308</v>
       </c>
       <c r="E204" s="1">
-        <v>100.121</v>
+        <v>107.84</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>400484.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-26908.0</v>
+        <v>-1064.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-6.7188701670978</v>
+        <v>-0.4933234421365</v>
       </c>
       <c r="K204">
-        <v>0.58</v>
+        <v>1.42</v>
       </c>
       <c r="L204" t="s">
-        <v>529</v>
+        <v>473</v>
       </c>
       <c r="M204" s="1">
-        <v>373576.0</v>
+        <v>214616.0</v>
       </c>
       <c r="N204" s="1">
-        <v>375877.37</v>
+        <v>217452.99</v>
       </c>
       <c r="O204" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>530</v>
+        <v>474</v>
       </c>
       <c r="B205" t="s">
-        <v>531</v>
+        <v>475</v>
       </c>
       <c r="C205" s="1">
         <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.845</v>
+        <v>104.626</v>
       </c>
       <c r="E205" s="1">
-        <v>99.858</v>
+        <v>105.68</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>299574.0</v>
+        <v>317040.0</v>
       </c>
       <c r="I205" s="1">
-        <v>8961.0</v>
+        <v>-3162.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.9912475715516</v>
+        <v>-0.99735049205148</v>
       </c>
       <c r="K205">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.03</v>
+      </c>
+      <c r="L205">
+        <v>76.03</v>
       </c>
       <c r="M205" s="1">
-        <v>308535.0</v>
+        <v>313878.0</v>
       </c>
       <c r="N205" s="1">
-        <v>316338.08</v>
+        <v>313954.03</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>533</v>
+        <v>476</v>
       </c>
       <c r="B206" t="s">
-        <v>534</v>
+        <v>477</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.696</v>
+        <v>99.654</v>
       </c>
       <c r="E206" s="1">
-        <v>100.0</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>200000.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I206" s="1">
-        <v>-608.0</v>
+        <v>301.14</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.304</v>
+        <v>0.12659754039064</v>
       </c>
       <c r="K206">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="L206" t="s">
-        <v>535</v>
+        <v>478</v>
       </c>
       <c r="M206" s="1">
-        <v>199392.0</v>
+        <v>238173.06</v>
       </c>
       <c r="N206" s="1">
-        <v>201282.41</v>
+        <v>240537.69</v>
       </c>
       <c r="O206" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>536</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
-        <v>537</v>
+        <v>480</v>
       </c>
       <c r="C207" s="1">
-        <v>900000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D207" s="1">
-        <v>94.372</v>
+        <v>107.005</v>
       </c>
       <c r="E207" s="1">
-        <v>96.33333333</v>
+        <v>136.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>867000.0</v>
+        <v>0.34</v>
       </c>
       <c r="I207" s="1">
-        <v>-17652.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.0359861591696</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K207">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>4.0</v>
+      </c>
+      <c r="L207">
+        <v>0.01</v>
       </c>
       <c r="M207" s="1">
-        <v>849348.0</v>
+        <v>0.26</v>
       </c>
       <c r="N207" s="1">
-        <v>865593.0</v>
+        <v>0.27</v>
       </c>
       <c r="O207" s="1">
-        <v>0.48</v>
+        <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>539</v>
+        <v>481</v>
       </c>
       <c r="B208" t="s">
-        <v>540</v>
+        <v>482</v>
       </c>
       <c r="C208" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.291</v>
+        <v>99.671</v>
       </c>
       <c r="E208" s="1">
-        <v>98.642</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>394568.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I208" s="1">
-        <v>2596.0</v>
+        <v>633.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.65793475395876</v>
+        <v>0.21214558616529</v>
       </c>
       <c r="K208">
-        <v>3.1</v>
+        <v>1.42</v>
       </c>
       <c r="L208" t="s">
-        <v>364</v>
+        <v>483</v>
       </c>
       <c r="M208" s="1">
-        <v>397164.0</v>
+        <v>299013.0</v>
       </c>
       <c r="N208" s="1">
-        <v>409581.81</v>
+        <v>303284.92</v>
       </c>
       <c r="O208" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>541</v>
+        <v>484</v>
       </c>
       <c r="B209" t="s">
-        <v>542</v>
+        <v>485</v>
       </c>
       <c r="C209" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.662</v>
+        <v>99.801</v>
       </c>
       <c r="E209" s="1">
-        <v>99.628</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>206229.96</v>
+        <v>200900.0</v>
       </c>
       <c r="I209" s="1">
-        <v>70.38</v>
+        <v>-1298.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.034126952262416</v>
+        <v>-0.64609258337481</v>
       </c>
       <c r="K209">
-        <v>1.13</v>
+        <v>1.17</v>
       </c>
       <c r="L209" t="s">
-        <v>543</v>
+        <v>486</v>
       </c>
       <c r="M209" s="1">
-        <v>206300.34</v>
+        <v>199602.0</v>
       </c>
       <c r="N209" s="1">
-        <v>208641.14</v>
+        <v>201937.62</v>
       </c>
       <c r="O209" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>544</v>
+        <v>487</v>
       </c>
       <c r="B210" t="s">
-        <v>545</v>
+        <v>488</v>
       </c>
       <c r="C210" s="1">
         <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.333</v>
+        <v>97.363</v>
       </c>
       <c r="E210" s="1">
-        <v>99.736</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>199472.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I210" s="1">
-        <v>1194.0</v>
+        <v>-3428.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.59858025186492</v>
+        <v>-1.7299676009568</v>
       </c>
       <c r="K210">
-        <v>0.83</v>
+        <v>1.53</v>
       </c>
       <c r="L210" t="s">
-        <v>546</v>
+        <v>489</v>
       </c>
       <c r="M210" s="1">
-        <v>200666.0</v>
+        <v>194726.0</v>
       </c>
       <c r="N210" s="1">
-        <v>202331.75</v>
+        <v>197794.49</v>
       </c>
       <c r="O210" s="1">
         <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>547</v>
+        <v>490</v>
       </c>
       <c r="B211" t="s">
-        <v>548</v>
+        <v>491</v>
       </c>
       <c r="C211" s="1">
-        <v>156000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.016</v>
+        <v>95.037</v>
       </c>
       <c r="E211" s="1">
-        <v>99.594</v>
+        <v>92.4806</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>155366.64</v>
+        <v>277441.8</v>
       </c>
       <c r="I211" s="1">
-        <v>658.32</v>
+        <v>7669.2</v>
       </c>
       <c r="J211" s="1">
-        <v>0.42372030443601</v>
+        <v>2.7642554222183</v>
       </c>
       <c r="K211">
-        <v>2.23</v>
+        <v>0.4</v>
       </c>
       <c r="L211" t="s">
-        <v>549</v>
+        <v>439</v>
       </c>
       <c r="M211" s="1">
-        <v>156024.96</v>
+        <v>285111.0</v>
       </c>
       <c r="N211" s="1">
-        <v>159501.3</v>
+        <v>286319.22</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>550</v>
+        <v>492</v>
       </c>
       <c r="B212" t="s">
-        <v>551</v>
+        <v>493</v>
       </c>
       <c r="C212" s="1">
-        <v>500000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.935</v>
+        <v>105.725</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>500000.0</v>
+        <v>238887.67</v>
       </c>
       <c r="I212" s="1">
-        <v>-325.0</v>
+        <v>13795.08</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.065</v>
+        <v>5.7747141156343</v>
       </c>
       <c r="K212">
-        <v>1.79</v>
+        <v>4.45</v>
       </c>
       <c r="L212" t="s">
-        <v>552</v>
+        <v>494</v>
       </c>
       <c r="M212" s="1">
-        <v>499675.0</v>
+        <v>252682.75</v>
       </c>
       <c r="N212" s="1">
-        <v>508645.89</v>
+        <v>263319.89</v>
       </c>
       <c r="O212" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>553</v>
+        <v>495</v>
       </c>
       <c r="B213" t="s">
-        <v>554</v>
+        <v>496</v>
       </c>
       <c r="C213" s="1">
-        <v>423000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.541</v>
+        <v>105.969</v>
       </c>
       <c r="E213" s="1">
-        <v>99.849</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>422361.27</v>
+        <v>199922.0</v>
       </c>
       <c r="I213" s="1">
-        <v>11387.16</v>
+        <v>12016.0</v>
       </c>
       <c r="J213" s="1">
-        <v>2.6960710673116</v>
+        <v>6.0103440341733</v>
       </c>
       <c r="K213">
-        <v>1.5</v>
+        <v>3.09</v>
       </c>
       <c r="L213" t="s">
-        <v>555</v>
+        <v>497</v>
       </c>
       <c r="M213" s="1">
-        <v>433748.43</v>
+        <v>211938.0</v>
       </c>
       <c r="N213" s="1">
-        <v>440084.16</v>
+        <v>218108.55</v>
       </c>
       <c r="O213" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>556</v>
+        <v>498</v>
       </c>
       <c r="B214" t="s">
-        <v>557</v>
+        <v>499</v>
       </c>
       <c r="C214" s="1">
-        <v>163000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.715</v>
+        <v>99.579</v>
       </c>
       <c r="E214" s="1">
-        <v>99.115</v>
+        <v>99.702</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>161557.45</v>
+        <v>192424.86</v>
       </c>
       <c r="I214" s="1">
-        <v>2608.0</v>
+        <v>-237.39</v>
       </c>
       <c r="J214" s="1">
-        <v>1.6142864349493</v>
+        <v>-0.12336763555395</v>
       </c>
       <c r="K214">
-        <v>2.98</v>
+        <v>1.42</v>
       </c>
       <c r="L214" t="s">
-        <v>558</v>
+        <v>500</v>
       </c>
       <c r="M214" s="1">
-        <v>164165.45</v>
+        <v>192187.47</v>
       </c>
       <c r="N214" s="1">
-        <v>169026.42</v>
+        <v>194919.87</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>559</v>
+        <v>501</v>
       </c>
       <c r="B215" t="s">
-        <v>560</v>
+        <v>502</v>
       </c>
       <c r="C215" s="1">
-        <v>456116.34</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>96.29</v>
+        <v>98.554</v>
       </c>
       <c r="E215" s="1">
-        <v>97.97293822</v>
+        <v>99.3</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>446870.58</v>
+        <v>99300.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-7676.16</v>
+        <v>-746.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-1.7177590881011</v>
+        <v>-0.75125881168177</v>
       </c>
       <c r="K215">
-        <v>0.8</v>
+        <v>1.55</v>
       </c>
       <c r="L215" t="s">
-        <v>561</v>
+        <v>503</v>
       </c>
       <c r="M215" s="1">
-        <v>439194.42</v>
+        <v>98554.0</v>
       </c>
       <c r="N215" s="1">
-        <v>442850.85</v>
+        <v>100100.44</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>562</v>
+        <v>504</v>
       </c>
       <c r="B216" t="s">
-        <v>563</v>
+        <v>505</v>
       </c>
       <c r="C216" s="1">
-        <v>215125.61</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>90.421</v>
+        <v>102.925</v>
       </c>
       <c r="E216" s="1">
-        <v>95.04090657</v>
+        <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>204457.33</v>
+        <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-9938.6</v>
+        <v>6628.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-4.8609653662209</v>
+        <v>3.3269418036161</v>
       </c>
       <c r="K216">
-        <v>0.95</v>
+        <v>2.53</v>
       </c>
       <c r="L216" t="s">
-        <v>564</v>
+        <v>422</v>
       </c>
       <c r="M216" s="1">
-        <v>194518.73</v>
+        <v>205850.0</v>
       </c>
       <c r="N216" s="1">
-        <v>196556.82</v>
+        <v>210913.01</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>565</v>
+        <v>506</v>
       </c>
       <c r="B217" t="s">
-        <v>566</v>
+        <v>507</v>
       </c>
       <c r="C217" s="1">
-        <v>195395.37</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>78.741</v>
+        <v>100.607</v>
       </c>
       <c r="E217" s="1">
-        <v>99.15404341</v>
+        <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>193742.41</v>
+        <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-39886.14</v>
+        <v>3507.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-20.587201325719</v>
+        <v>1.1756069108389</v>
       </c>
       <c r="K217">
-        <v>1.93</v>
+        <v>2.5</v>
       </c>
       <c r="L217" t="s">
-        <v>567</v>
+        <v>508</v>
       </c>
       <c r="M217" s="1">
-        <v>153856.27</v>
+        <v>301821.0</v>
       </c>
       <c r="N217" s="1">
-        <v>157624.99</v>
+        <v>309321.0</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="B218" t="s">
-        <v>569</v>
+        <v>510</v>
       </c>
       <c r="C218" s="1">
-        <v>1681000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>101.287</v>
+        <v>102.262</v>
       </c>
       <c r="E218" s="1">
-        <v>111.74737299</v>
+        <v>102.8745</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1878473.34</v>
+        <v>205749.0</v>
       </c>
       <c r="I218" s="1">
-        <v>306398.29</v>
+        <v>-1225.0</v>
       </c>
       <c r="J218" s="1">
-        <v>16.311026804352</v>
+        <v>-0.5953856397844</v>
       </c>
       <c r="K218">
-        <v>0.63</v>
+        <v>3.22</v>
       </c>
       <c r="L218" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
       <c r="M218" s="1">
-        <v>2184871.63</v>
+        <v>204524.0</v>
       </c>
       <c r="N218" s="1">
-        <v>2195523.1</v>
+        <v>210965.78</v>
       </c>
       <c r="O218" s="1">
-        <v>1.22</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>571</v>
+        <v>512</v>
       </c>
       <c r="B219" t="s">
-        <v>572</v>
+        <v>513</v>
       </c>
       <c r="C219" s="1">
-        <v>1640000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.373</v>
+        <v>99.152</v>
       </c>
       <c r="E219" s="1">
-        <v>101.61324878</v>
+        <v>98.434</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1666457.28</v>
+        <v>196868.0</v>
       </c>
       <c r="I219" s="1">
-        <v>61346.97</v>
+        <v>1436.0</v>
       </c>
       <c r="J219" s="1">
-        <v>3.6812806866552</v>
+        <v>0.72942276042831</v>
       </c>
       <c r="K219">
-        <v>0.42</v>
+        <v>2.58</v>
       </c>
       <c r="L219" t="s">
-        <v>573</v>
+        <v>514</v>
       </c>
       <c r="M219" s="1">
-        <v>1727804.25</v>
+        <v>198304.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1734753.69</v>
+        <v>203468.38</v>
       </c>
       <c r="O219" s="1">
-        <v>0.97</v>
+        <v>0.11</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>574</v>
+        <v>515</v>
       </c>
       <c r="B220" t="s">
-        <v>575</v>
+        <v>516</v>
       </c>
       <c r="C220" s="1">
-        <v>3170000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.453</v>
+        <v>105.936</v>
       </c>
       <c r="E220" s="1">
-        <v>100.913</v>
+        <v>102.716</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>3198942.1</v>
+        <v>410864.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-14582.0</v>
+        <v>12880.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.45583819725903</v>
+        <v>3.1348572763737</v>
       </c>
       <c r="K220">
-        <v>1.14</v>
+        <v>3.45</v>
       </c>
       <c r="L220" t="s">
-        <v>576</v>
+        <v>517</v>
       </c>
       <c r="M220" s="1">
-        <v>3184360.1</v>
+        <v>423744.0</v>
       </c>
       <c r="N220" s="1">
-        <v>3220384.39</v>
+        <v>437530.3</v>
       </c>
       <c r="O220" s="1">
-        <v>1.79</v>
+        <v>0.24</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
+        <v>518</v>
       </c>
       <c r="B221" t="s">
-        <v>578</v>
+        <v>519</v>
       </c>
       <c r="C221" s="1">
-        <v>1290000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>87.9</v>
+        <v>102.64</v>
       </c>
       <c r="E221" s="1">
-        <v>97.70900853</v>
+        <v>98.6</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>1260446.21</v>
+        <v>591600.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-126536.21</v>
+        <v>24240.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-10.039001188317</v>
+        <v>4.0973630831643</v>
       </c>
       <c r="K221">
-        <v>1.41</v>
+        <v>3.87</v>
       </c>
       <c r="L221" t="s">
-        <v>579</v>
+        <v>520</v>
       </c>
       <c r="M221" s="1">
-        <v>1133910.0</v>
+        <v>615840.0</v>
       </c>
       <c r="N221" s="1">
-        <v>1152092.94</v>
+        <v>639069.45</v>
       </c>
       <c r="O221" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>580</v>
+        <v>521</v>
       </c>
       <c r="B222" t="s">
-        <v>581</v>
+        <v>522</v>
       </c>
       <c r="C222" s="1">
-        <v>1430000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.213</v>
+        <v>104.348</v>
       </c>
       <c r="E222" s="1">
-        <v>101.176</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>1446816.8</v>
+        <v>200000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-13770.9</v>
+        <v>8696.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.95180675258955</v>
+        <v>4.348</v>
       </c>
       <c r="K222">
-        <v>1.45</v>
+        <v>3.86</v>
       </c>
       <c r="L222" t="s">
-        <v>582</v>
+        <v>523</v>
       </c>
       <c r="M222" s="1">
-        <v>1433045.9</v>
+        <v>208696.0</v>
       </c>
       <c r="N222" s="1">
-        <v>1453822.38</v>
+        <v>216418.36</v>
       </c>
       <c r="O222" s="1">
-        <v>0.81</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>583</v>
+        <v>524</v>
       </c>
       <c r="B223" t="s">
-        <v>584</v>
+        <v>525</v>
       </c>
       <c r="C223" s="1">
-        <v>3460000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.957</v>
+        <v>108.33</v>
       </c>
       <c r="E223" s="1">
-        <v>101.552</v>
+        <v>109.3</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>3513699.2</v>
+        <v>218600.0</v>
       </c>
       <c r="I223" s="1">
-        <v>14013.0</v>
+        <v>-1940.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.39881046163542</v>
+        <v>-0.88746569075938</v>
       </c>
       <c r="K223">
-        <v>0.04</v>
+        <v>0.58</v>
       </c>
       <c r="L223" t="s">
-        <v>585</v>
+        <v>526</v>
       </c>
       <c r="M223" s="1">
-        <v>3527712.2</v>
+        <v>216660.0</v>
       </c>
       <c r="N223" s="1">
-        <v>3529107.67</v>
+        <v>217810.68</v>
       </c>
       <c r="O223" s="1">
-        <v>1.97</v>
+        <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>586</v>
+        <v>527</v>
       </c>
       <c r="B224" t="s">
-        <v>587</v>
+        <v>528</v>
       </c>
       <c r="C224" s="1">
-        <v>2770000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>104.278</v>
+        <v>99.947</v>
       </c>
       <c r="E224" s="1">
-        <v>104.151</v>
+        <v>99.852</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>2884982.7</v>
+        <v>199704.0</v>
       </c>
       <c r="I224" s="1">
-        <v>3517.9</v>
+        <v>190.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.12193833952626</v>
+        <v>0.095140808396427</v>
       </c>
       <c r="K224">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.36</v>
+      </c>
+      <c r="L224">
+        <v>723.29</v>
       </c>
       <c r="M224" s="1">
-        <v>2888500.6</v>
+        <v>199894.0</v>
       </c>
       <c r="N224" s="1">
-        <v>2903142.03</v>
+        <v>200617.29</v>
       </c>
       <c r="O224" s="1">
-        <v>1.62</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>589</v>
+        <v>529</v>
       </c>
       <c r="B225" t="s">
-        <v>590</v>
+        <v>530</v>
       </c>
       <c r="C225" s="1">
-        <v>1780000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>104.298</v>
+        <v>101.455</v>
       </c>
       <c r="E225" s="1">
-        <v>110.84697135</v>
+        <v>99.653</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1973076.09</v>
+        <v>199306.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-116571.69</v>
+        <v>3604.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-5.9081193366445</v>
+        <v>1.808274713255</v>
       </c>
       <c r="K225">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>786.74</v>
+        <v>1.5</v>
+      </c>
+      <c r="L225" t="s">
+        <v>531</v>
       </c>
       <c r="M225" s="1">
-        <v>1856504.4</v>
+        <v>202910.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1857291.14</v>
+        <v>205905.89</v>
       </c>
       <c r="O225" s="1">
-        <v>1.03</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>591</v>
+        <v>532</v>
       </c>
       <c r="B226" t="s">
-        <v>592</v>
+        <v>533</v>
       </c>
       <c r="C226" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>97.868</v>
+        <v>100.781</v>
       </c>
       <c r="E226" s="1">
-        <v>99.406</v>
+        <v>101.72</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>167002.08</v>
+        <v>101720.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2583.84</v>
+        <v>-939.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.547190310444</v>
+        <v>-0.9231222965002</v>
       </c>
       <c r="K226">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>805.48</v>
+        <v>3.12</v>
+      </c>
+      <c r="L226" t="s">
+        <v>534</v>
       </c>
       <c r="M226" s="1">
-        <v>164418.24</v>
+        <v>100781.0</v>
       </c>
       <c r="N226" s="1">
-        <v>165223.72</v>
+        <v>103898.75</v>
       </c>
       <c r="O226" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>593</v>
+        <v>535</v>
       </c>
       <c r="B227" t="s">
-        <v>594</v>
+        <v>536</v>
       </c>
       <c r="C227" s="1">
-        <v>411000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.293</v>
+        <v>100.297</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>411000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-2905.77</v>
+        <v>708.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.707</v>
+        <v>0.71092188896364</v>
       </c>
       <c r="K227">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="L227">
-        <v>525.22</v>
+        <v>175.68</v>
       </c>
       <c r="M227" s="1">
-        <v>408094.23</v>
+        <v>100297.0</v>
       </c>
       <c r="N227" s="1">
-        <v>408619.45</v>
+        <v>100472.68</v>
       </c>
       <c r="O227" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>595</v>
+        <v>537</v>
       </c>
       <c r="B228" t="s">
-        <v>596</v>
+        <v>538</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>104.858</v>
+        <v>104.011</v>
       </c>
       <c r="E228" s="1">
-        <v>100.77</v>
+        <v>98.769</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>201540.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I228" s="1">
-        <v>8176.0</v>
+        <v>10484.0</v>
       </c>
       <c r="J228" s="1">
-        <v>4.0567629254739</v>
+        <v>5.3073332725855</v>
       </c>
       <c r="K228">
-        <v>3.83</v>
+        <v>1.67</v>
       </c>
       <c r="L228" t="s">
-        <v>597</v>
+        <v>539</v>
       </c>
       <c r="M228" s="1">
-        <v>209716.0</v>
+        <v>208022.0</v>
       </c>
       <c r="N228" s="1">
-        <v>217368.05</v>
+        <v>211355.56</v>
       </c>
       <c r="O228" s="1">
         <v>0.12</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>598</v>
+        <v>540</v>
       </c>
       <c r="B229" t="s">
-        <v>599</v>
+        <v>541</v>
       </c>
       <c r="C229" s="1">
-        <v>300000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>101.92</v>
+        <v>101.096</v>
       </c>
       <c r="E229" s="1">
-        <v>98.69</v>
+        <v>99.43</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>296070.0</v>
+        <v>191899.9</v>
       </c>
       <c r="I229" s="1">
-        <v>9690.0</v>
+        <v>3215.38</v>
       </c>
       <c r="J229" s="1">
-        <v>3.2728746580201</v>
+        <v>1.6755506386402</v>
       </c>
       <c r="K229">
-        <v>1.43</v>
+        <v>2.84</v>
       </c>
       <c r="L229" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="M229" s="1">
-        <v>305760.0</v>
+        <v>195115.28</v>
       </c>
       <c r="N229" s="1">
-        <v>310059.66</v>
+        <v>200588.02</v>
       </c>
       <c r="O229" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="B230" t="s">
-        <v>602</v>
+        <v>544</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>84.857</v>
+        <v>86.41</v>
       </c>
       <c r="E230" s="1">
-        <v>85.3395</v>
+        <v>85.96</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>170679.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-965.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.56538882932288</v>
+        <v>0.52349930200093</v>
       </c>
       <c r="K230">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>254.11</v>
+        <v>0.4</v>
+      </c>
+      <c r="L230" t="s">
+        <v>545</v>
       </c>
       <c r="M230" s="1">
-        <v>169714.0</v>
+        <v>345640.0</v>
       </c>
       <c r="N230" s="1">
-        <v>169968.11</v>
+        <v>347229.04</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>603</v>
+        <v>546</v>
       </c>
       <c r="B231" t="s">
-        <v>604</v>
+        <v>547</v>
       </c>
       <c r="C231" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>103.709</v>
+        <v>100.545</v>
       </c>
       <c r="E231" s="1">
-        <v>102.71866667</v>
+        <v>100.65</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>308156.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I231" s="1">
-        <v>2971.0</v>
+        <v>-630.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.96412206804346</v>
+        <v>-0.1043219076006</v>
       </c>
       <c r="K231">
-        <v>2.3</v>
+        <v>0.39</v>
       </c>
       <c r="L231" t="s">
-        <v>605</v>
+        <v>548</v>
       </c>
       <c r="M231" s="1">
-        <v>311127.0</v>
+        <v>603270.0</v>
       </c>
       <c r="N231" s="1">
-        <v>318038.3</v>
+        <v>605637.12</v>
       </c>
       <c r="O231" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>606</v>
+        <v>549</v>
       </c>
       <c r="B232" t="s">
-        <v>607</v>
+        <v>550</v>
       </c>
       <c r="C232" s="1">
-        <v>181000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>101.822</v>
+        <v>100.846</v>
       </c>
       <c r="E232" s="1">
-        <v>99.609</v>
+        <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>180292.29</v>
+        <v>115502.36</v>
       </c>
       <c r="I232" s="1">
-        <v>4005.53</v>
+        <v>1479.0</v>
       </c>
       <c r="J232" s="1">
-        <v>2.2216867953699</v>
+        <v>1.280493316327</v>
       </c>
       <c r="K232">
-        <v>2.98</v>
+        <v>1.05</v>
       </c>
       <c r="L232" t="s">
-        <v>608</v>
+        <v>551</v>
       </c>
       <c r="M232" s="1">
-        <v>184297.82</v>
+        <v>116981.36</v>
       </c>
       <c r="N232" s="1">
-        <v>189693.11</v>
+        <v>118200.15</v>
       </c>
       <c r="O232" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>609</v>
+        <v>552</v>
       </c>
       <c r="B233" t="s">
-        <v>610</v>
+        <v>553</v>
       </c>
       <c r="C233" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>102.83</v>
+        <v>100.342</v>
       </c>
       <c r="E233" s="1">
-        <v>99.813</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>140736.33</v>
+        <v>200000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>4253.97</v>
+        <v>684.0</v>
       </c>
       <c r="J233" s="1">
-        <v>3.022652359913</v>
+        <v>0.342</v>
       </c>
       <c r="K233">
-        <v>2.83</v>
+        <v>1.42</v>
       </c>
       <c r="L233" t="s">
-        <v>611</v>
+        <v>554</v>
       </c>
       <c r="M233" s="1">
-        <v>144990.3</v>
+        <v>200684.0</v>
       </c>
       <c r="N233" s="1">
-        <v>148987.07</v>
+        <v>203526.96</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>612</v>
+        <v>555</v>
       </c>
       <c r="B234" t="s">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="C234" s="1">
-        <v>191000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>104.963</v>
+        <v>100.225</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>191000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>9479.33</v>
+        <v>1183.5</v>
       </c>
       <c r="J234" s="1">
-        <v>4.963</v>
+        <v>0.225</v>
       </c>
       <c r="K234">
-        <v>1.5</v>
+        <v>0.42</v>
       </c>
       <c r="L234" t="s">
-        <v>614</v>
+        <v>557</v>
       </c>
       <c r="M234" s="1">
-        <v>200479.33</v>
+        <v>527183.5</v>
       </c>
       <c r="N234" s="1">
-        <v>203335.43</v>
+        <v>529369.82</v>
       </c>
       <c r="O234" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>615</v>
+        <v>558</v>
       </c>
       <c r="B235" t="s">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="C235" s="1">
-        <v>500000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.795</v>
+        <v>100.265</v>
       </c>
       <c r="E235" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>497115.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1860.0</v>
+        <v>954.0</v>
       </c>
       <c r="J235" s="1">
-        <v>0.37415889683474</v>
+        <v>0.265</v>
       </c>
       <c r="K235">
-        <v>2.25</v>
+        <v>1.87</v>
       </c>
       <c r="L235" t="s">
-        <v>617</v>
+        <v>560</v>
       </c>
       <c r="M235" s="1">
-        <v>498975.0</v>
+        <v>360954.0</v>
       </c>
       <c r="N235" s="1">
-        <v>510235.27</v>
+        <v>367680.98</v>
       </c>
       <c r="O235" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="B236" t="s">
-        <v>619</v>
+        <v>562</v>
       </c>
       <c r="C236" s="1">
-        <v>189000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.858</v>
+        <v>99.963</v>
       </c>
       <c r="E236" s="1">
-        <v>99.424</v>
+        <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>187911.36</v>
+        <v>401680.0</v>
       </c>
       <c r="I236" s="1">
-        <v>4600.26</v>
+        <v>-1828.0</v>
       </c>
       <c r="J236" s="1">
-        <v>2.4481010621178</v>
+        <v>-0.45508862776339</v>
       </c>
       <c r="K236">
-        <v>2.58</v>
+        <v>2.97</v>
       </c>
       <c r="L236" t="s">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="M236" s="1">
-        <v>192511.62</v>
+        <v>399852.0</v>
       </c>
       <c r="N236" s="1">
-        <v>197391.96</v>
+        <v>411730.08</v>
       </c>
       <c r="O236" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>621</v>
+        <v>564</v>
       </c>
       <c r="B237" t="s">
-        <v>622</v>
+        <v>565</v>
       </c>
       <c r="C237" s="1">
-        <v>316000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.751</v>
+        <v>100.358</v>
       </c>
       <c r="E237" s="1">
-        <v>99.947</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>315832.52</v>
+        <v>297777.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-619.36</v>
+        <v>3297.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.1961039350856</v>
+        <v>1.1072043844891</v>
       </c>
       <c r="K237">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>0.02</v>
+      </c>
+      <c r="L237">
+        <v>71.92</v>
       </c>
       <c r="M237" s="1">
-        <v>315213.16</v>
+        <v>301074.0</v>
       </c>
       <c r="N237" s="1">
-        <v>317518.23</v>
+        <v>301145.92</v>
       </c>
       <c r="O237" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>624</v>
+        <v>566</v>
       </c>
       <c r="B238" t="s">
-        <v>625</v>
+        <v>567</v>
       </c>
       <c r="C238" s="1">
-        <v>600000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.233</v>
+        <v>99.769</v>
       </c>
       <c r="E238" s="1">
-        <v>99.779</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>598674.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I238" s="1">
-        <v>2724.0</v>
+        <v>968.66</v>
       </c>
       <c r="J238" s="1">
-        <v>0.45500556229267</v>
+        <v>0.40961333306495</v>
       </c>
       <c r="K238">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="L238" t="s">
-        <v>626</v>
+        <v>568</v>
       </c>
       <c r="M238" s="1">
-        <v>601398.0</v>
+        <v>237450.22</v>
       </c>
       <c r="N238" s="1">
-        <v>605898.0</v>
+        <v>239304.5</v>
       </c>
       <c r="O238" s="1">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>627</v>
+        <v>569</v>
       </c>
       <c r="B239" t="s">
-        <v>628</v>
+        <v>570</v>
       </c>
       <c r="C239" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.432</v>
+        <v>108.071</v>
       </c>
       <c r="E239" s="1">
-        <v>99.215</v>
+        <v>108.1185</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>158744.0</v>
+        <v>216237.0</v>
       </c>
       <c r="I239" s="1">
-        <v>347.2</v>
+        <v>-95.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.21871692788389</v>
+        <v>-0.043933276913757</v>
       </c>
       <c r="K239">
-        <v>3.33</v>
+        <v>1.86</v>
       </c>
       <c r="L239" t="s">
-        <v>629</v>
+        <v>571</v>
       </c>
       <c r="M239" s="1">
-        <v>159091.2</v>
+        <v>216142.0</v>
       </c>
       <c r="N239" s="1">
-        <v>164417.23</v>
+        <v>219863.92</v>
       </c>
       <c r="O239" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>630</v>
+        <v>572</v>
       </c>
       <c r="B240" t="s">
-        <v>631</v>
+        <v>573</v>
       </c>
       <c r="C240" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>101.994</v>
+        <v>102.693</v>
       </c>
       <c r="E240" s="1">
-        <v>101.669</v>
+        <v>100.4</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>406676.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I240" s="1">
-        <v>1300.0</v>
+        <v>4586.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.31966479457849</v>
+        <v>2.2838645418327</v>
       </c>
       <c r="K240">
-        <v>3.48</v>
+        <v>2.82</v>
       </c>
       <c r="L240" t="s">
-        <v>632</v>
+        <v>574</v>
       </c>
       <c r="M240" s="1">
-        <v>407976.0</v>
+        <v>205386.0</v>
       </c>
       <c r="N240" s="1">
-        <v>421888.93</v>
+        <v>211033.95</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>633</v>
+        <v>575</v>
       </c>
       <c r="B241" t="s">
-        <v>634</v>
+        <v>576</v>
       </c>
       <c r="C241" s="1">
-        <v>370000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>101.377</v>
+        <v>99.831</v>
       </c>
       <c r="E241" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>370000.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I241" s="1">
-        <v>5094.9</v>
+        <v>2442.15</v>
       </c>
       <c r="J241" s="1">
-        <v>1.377</v>
+        <v>0.60769137743379</v>
       </c>
       <c r="K241">
-        <v>2.5</v>
+        <v>2.32</v>
       </c>
       <c r="L241" t="s">
-        <v>635</v>
+        <v>577</v>
       </c>
       <c r="M241" s="1">
-        <v>375094.9</v>
+        <v>404315.55</v>
       </c>
       <c r="N241" s="1">
-        <v>384339.21</v>
+        <v>413694.35</v>
       </c>
       <c r="O241" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>636</v>
+        <v>578</v>
       </c>
       <c r="B242" t="s">
-        <v>637</v>
+        <v>579</v>
       </c>
       <c r="C242" s="1">
-        <v>245000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.945</v>
+        <v>100.206</v>
       </c>
       <c r="E242" s="1">
-        <v>100.0</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>245000.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I242" s="1">
-        <v>4765.25</v>
+        <v>1378.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.945</v>
+        <v>0.69234402162445</v>
       </c>
       <c r="K242">
-        <v>1.54</v>
+        <v>2.39</v>
       </c>
       <c r="L242" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="M242" s="1">
-        <v>249765.25</v>
+        <v>200412.0</v>
       </c>
       <c r="N242" s="1">
-        <v>253542.98</v>
+        <v>205183.23</v>
       </c>
       <c r="O242" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>639</v>
+        <v>581</v>
       </c>
       <c r="B243" t="s">
-        <v>640</v>
+        <v>582</v>
       </c>
       <c r="C243" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>106.879</v>
+        <v>91.884</v>
       </c>
       <c r="E243" s="1">
-        <v>106.993</v>
+        <v>80.3125</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>320979.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-342.0</v>
+        <v>23143.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.10654902657183</v>
+        <v>14.408093385214</v>
       </c>
       <c r="K243">
-        <v>1.87</v>
+        <v>0.91</v>
       </c>
       <c r="L243" t="s">
-        <v>641</v>
+        <v>583</v>
       </c>
       <c r="M243" s="1">
-        <v>320637.0</v>
+        <v>183768.0</v>
       </c>
       <c r="N243" s="1">
-        <v>326238.6</v>
+        <v>185586.49</v>
       </c>
       <c r="O243" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>642</v>
+        <v>584</v>
       </c>
       <c r="B244" t="s">
-        <v>643</v>
+        <v>585</v>
       </c>
       <c r="C244" s="1">
-        <v>103000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>102.001</v>
+        <v>103.78</v>
       </c>
       <c r="E244" s="1">
-        <v>99.833</v>
+        <v>102.14833333</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>102827.99</v>
+        <v>612890.0</v>
       </c>
       <c r="I244" s="1">
-        <v>2233.04</v>
+        <v>9790.0</v>
       </c>
       <c r="J244" s="1">
-        <v>2.1716266164495</v>
+        <v>1.5973502586108</v>
       </c>
       <c r="K244">
-        <v>2.08</v>
+        <v>0.61</v>
       </c>
       <c r="L244" t="s">
-        <v>644</v>
+        <v>586</v>
       </c>
       <c r="M244" s="1">
-        <v>105061.03</v>
+        <v>622680.0</v>
       </c>
       <c r="N244" s="1">
-        <v>107205.69</v>
+        <v>626310.82</v>
       </c>
       <c r="O244" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>645</v>
+        <v>587</v>
       </c>
       <c r="B245" t="s">
-        <v>646</v>
+        <v>588</v>
       </c>
       <c r="C245" s="1">
-        <v>325000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.653</v>
+        <v>99.957</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0</v>
+        <v>100.231</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>325000.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I245" s="1">
-        <v>5372.25</v>
+        <v>-548.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.653</v>
+        <v>-0.27336851872175</v>
       </c>
       <c r="K245">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.43</v>
+      </c>
+      <c r="L245">
+        <v>863.01</v>
       </c>
       <c r="M245" s="1">
-        <v>330372.25</v>
+        <v>199914.0</v>
       </c>
       <c r="N245" s="1">
-        <v>335019.75</v>
+        <v>200777.01</v>
       </c>
       <c r="O245" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>648</v>
+        <v>589</v>
       </c>
       <c r="B246" t="s">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="C246" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.925</v>
+        <v>91.087</v>
       </c>
       <c r="E246" s="1">
-        <v>99.07</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>297210.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>5565.0</v>
+        <v>1212.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.8724134450389</v>
+        <v>1.3485396383866</v>
       </c>
       <c r="K246">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.04</v>
+      </c>
+      <c r="L246">
+        <v>39.73</v>
       </c>
       <c r="M246" s="1">
-        <v>302775.0</v>
+        <v>91087.0</v>
       </c>
       <c r="N246" s="1">
-        <v>313332.0</v>
+        <v>91126.73</v>
       </c>
       <c r="O246" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>651</v>
+        <v>591</v>
       </c>
       <c r="B247" t="s">
-        <v>652</v>
+        <v>592</v>
       </c>
       <c r="C247" s="1">
-        <v>324315.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.182</v>
+        <v>91.343</v>
       </c>
       <c r="E247" s="1">
-        <v>98.43842869</v>
+        <v>89.875</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>319250.59</v>
+        <v>89875.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-831.64</v>
+        <v>1468.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.2604975608659</v>
+        <v>1.6333796940195</v>
       </c>
       <c r="K247">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.12</v>
+      </c>
+      <c r="L247">
+        <v>116.44</v>
       </c>
       <c r="M247" s="1">
-        <v>318418.95</v>
+        <v>91343.0</v>
       </c>
       <c r="N247" s="1">
-        <v>319785.07</v>
+        <v>91459.44</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>654</v>
+        <v>593</v>
       </c>
       <c r="B248" t="s">
-        <v>655</v>
+        <v>594</v>
       </c>
       <c r="C248" s="1">
-        <v>1296294.0</v>
+        <v>870000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.662</v>
+        <v>100.744</v>
       </c>
       <c r="E248" s="1">
-        <v>101.59279376</v>
+        <v>100.369</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1316941.29</v>
+        <v>873210.3</v>
       </c>
       <c r="I248" s="1">
-        <v>-37991.7</v>
+        <v>3262.5</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.8848438642242</v>
+        <v>0.37362133726549</v>
       </c>
       <c r="K248">
-        <v>0.14</v>
+        <v>0.74</v>
       </c>
       <c r="L248" t="s">
-        <v>656</v>
+        <v>595</v>
       </c>
       <c r="M248" s="1">
-        <v>1278949.59</v>
+        <v>876472.8</v>
       </c>
       <c r="N248" s="1">
-        <v>1280814.12</v>
+        <v>882908.42</v>
       </c>
       <c r="O248" s="1">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>657</v>
+        <v>596</v>
       </c>
       <c r="B249" t="s">
-        <v>658</v>
+        <v>597</v>
       </c>
       <c r="C249" s="1">
-        <v>859513.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>104.709</v>
+        <v>91.066</v>
       </c>
       <c r="E249" s="1">
-        <v>119.35043565</v>
+        <v>90.91883929</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1025832.51</v>
+        <v>1018291.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-125845.04</v>
+        <v>1648.2</v>
       </c>
       <c r="J249" s="1">
-        <v>-12.267601072616</v>
+        <v>0.16185942918085</v>
       </c>
       <c r="K249">
-        <v>0.22</v>
+        <v>1.39</v>
       </c>
       <c r="L249" t="s">
-        <v>659</v>
+        <v>598</v>
       </c>
       <c r="M249" s="1">
-        <v>899987.47</v>
+        <v>1019939.2</v>
       </c>
       <c r="N249" s="1">
-        <v>901841.9</v>
+        <v>1035473.45</v>
       </c>
       <c r="O249" s="1">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>660</v>
+        <v>599</v>
       </c>
       <c r="B250" t="s">
-        <v>661</v>
+        <v>600</v>
       </c>
       <c r="C250" s="1">
-        <v>283000.0</v>
+        <v>1025869.0</v>
       </c>
       <c r="D250" s="1">
-        <v>101.39</v>
+        <v>102.933</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0</v>
+        <v>99.67400029</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>283000.0</v>
+        <v>1022524.67</v>
       </c>
       <c r="I250" s="1">
-        <v>3933.7</v>
+        <v>33433.06</v>
       </c>
       <c r="J250" s="1">
-        <v>1.39</v>
+        <v>3.2696580318204</v>
       </c>
       <c r="K250">
-        <v>2.41</v>
+        <v>0.76</v>
       </c>
       <c r="L250" t="s">
-        <v>662</v>
+        <v>601</v>
       </c>
       <c r="M250" s="1">
-        <v>286933.7</v>
+        <v>1055957.73</v>
       </c>
       <c r="N250" s="1">
-        <v>293745.75</v>
+        <v>1063736.07</v>
       </c>
       <c r="O250" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>663</v>
+        <v>602</v>
       </c>
       <c r="B251" t="s">
-        <v>664</v>
+        <v>603</v>
       </c>
       <c r="C251" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.048</v>
+        <v>100.167</v>
       </c>
       <c r="E251" s="1">
-        <v>99.105</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>297315.0</v>
+        <v>199532.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-171.0</v>
+        <v>802.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.057514757075829</v>
+        <v>0.40194054086563</v>
       </c>
       <c r="K251">
-        <v>0.69</v>
+        <v>2.05</v>
       </c>
       <c r="L251" t="s">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="M251" s="1">
-        <v>297144.0</v>
+        <v>200334.0</v>
       </c>
       <c r="N251" s="1">
-        <v>299227.56</v>
+        <v>204432.63</v>
       </c>
       <c r="O251" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>666</v>
+        <v>605</v>
       </c>
       <c r="B252" t="s">
-        <v>667</v>
+        <v>606</v>
       </c>
       <c r="C252" s="1">
-        <v>173000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.183</v>
+        <v>99.991</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>173000.0</v>
+        <v>216880.65</v>
       </c>
       <c r="I252" s="1">
-        <v>2046.59</v>
+        <v>99.82</v>
       </c>
       <c r="J252" s="1">
-        <v>1.183</v>
+        <v>0.046025313922657</v>
       </c>
       <c r="K252">
-        <v>2.06</v>
+        <v>0.76</v>
       </c>
       <c r="L252" t="s">
-        <v>668</v>
+        <v>607</v>
       </c>
       <c r="M252" s="1">
-        <v>175046.59</v>
+        <v>216980.47</v>
       </c>
       <c r="N252" s="1">
-        <v>178602.86</v>
+        <v>218629.02</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>669</v>
+        <v>608</v>
       </c>
       <c r="B253" t="s">
-        <v>670</v>
+        <v>609</v>
       </c>
       <c r="C253" s="1">
-        <v>558000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.971</v>
+        <v>100.201</v>
       </c>
       <c r="E253" s="1">
-        <v>99.728</v>
+        <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>556482.24</v>
+        <v>178430.78</v>
       </c>
       <c r="I253" s="1">
-        <v>1355.94</v>
+        <v>929.01</v>
       </c>
       <c r="J253" s="1">
-        <v>0.24366276271458</v>
+        <v>0.52065568507855</v>
       </c>
       <c r="K253">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>298.11</v>
+        <v>0.68</v>
+      </c>
+      <c r="L253" t="s">
+        <v>610</v>
       </c>
       <c r="M253" s="1">
-        <v>557838.18</v>
+        <v>179359.79</v>
       </c>
       <c r="N253" s="1">
-        <v>558136.29</v>
+        <v>180573.56</v>
       </c>
       <c r="O253" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>671</v>
+        <v>611</v>
       </c>
       <c r="B254" t="s">
-        <v>672</v>
+        <v>612</v>
       </c>
       <c r="C254" s="1">
-        <v>400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>106.618</v>
+        <v>89.632</v>
       </c>
       <c r="E254" s="1">
-        <v>99.29</v>
+        <v>88.43514846</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>397160.0</v>
+        <v>1149656.93</v>
       </c>
       <c r="I254" s="1">
-        <v>29312.0</v>
+        <v>15559.07</v>
       </c>
       <c r="J254" s="1">
-        <v>7.3804008460066</v>
+        <v>1.3533663472981</v>
       </c>
       <c r="K254">
-        <v>4.31</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>426472.0</v>
+        <v>1165216.0</v>
       </c>
       <c r="N254" s="1">
-        <v>443730.9</v>
+        <v>1165216.0</v>
       </c>
       <c r="O254" s="1">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>674</v>
+        <v>613</v>
       </c>
       <c r="B255" t="s">
-        <v>675</v>
+        <v>614</v>
       </c>
       <c r="C255" s="1">
-        <v>100000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>101.599</v>
+        <v>64.354</v>
       </c>
       <c r="E255" s="1">
-        <v>102.47</v>
+        <v>75.88066016</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>102470.0</v>
+        <v>194254.49</v>
       </c>
       <c r="I255" s="1">
-        <v>-871.0</v>
+        <v>-29508.25</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.85000487947692</v>
+        <v>-15.190511169137</v>
       </c>
       <c r="K255">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.12</v>
+      </c>
+      <c r="L255">
+        <v>298.08</v>
       </c>
       <c r="M255" s="1">
-        <v>101599.0</v>
+        <v>164746.24</v>
       </c>
       <c r="N255" s="1">
-        <v>104799.0</v>
+        <v>165044.32</v>
       </c>
       <c r="O255" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>677</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>678</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
-        <v>489562.86</v>
+        <v>478000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>91.256</v>
+        <v>95.855</v>
       </c>
       <c r="E256" s="1">
-        <v>89.13438818</v>
+        <v>94.64463598</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>436368.86</v>
+        <v>452401.36</v>
       </c>
       <c r="I256" s="1">
-        <v>10386.63</v>
+        <v>5785.54</v>
       </c>
       <c r="J256" s="1">
-        <v>2.3802408815331</v>
+        <v>1.2788511511106</v>
       </c>
       <c r="K256">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>700.81</v>
+        <v>0.23</v>
+      </c>
+      <c r="L256" t="s">
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>446755.49</v>
+        <v>458186.9</v>
       </c>
       <c r="N256" s="1">
-        <v>447456.3</v>
+        <v>459300.05</v>
       </c>
       <c r="O256" s="1">
         <v>0.25</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>679</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>680</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
-        <v>472839.6</v>
+        <v>254000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>97.79</v>
+        <v>87.646</v>
       </c>
       <c r="E257" s="1">
-        <v>95.98741518</v>
+        <v>93.57527559</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>453866.51</v>
+        <v>237681.2</v>
       </c>
       <c r="I257" s="1">
-        <v>8523.34</v>
+        <v>-15060.36</v>
       </c>
       <c r="J257" s="1">
-        <v>1.8779398374205</v>
+        <v>-6.3363698937905</v>
       </c>
       <c r="K257">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="L257" t="s">
-        <v>681</v>
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>462389.85</v>
+        <v>222620.84</v>
       </c>
       <c r="N257" s="1">
-        <v>463414.55</v>
+        <v>225149.53</v>
       </c>
       <c r="O257" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>682</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>683</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>290451.2</v>
+        <v>315000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>81.466</v>
+        <v>99.962</v>
       </c>
       <c r="E258" s="1">
-        <v>84.11520765</v>
+        <v>99.998</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>244313.63</v>
+        <v>314993.7</v>
       </c>
       <c r="I258" s="1">
-        <v>-7694.66</v>
+        <v>-113.4</v>
       </c>
       <c r="J258" s="1">
-        <v>-3.1495009099574</v>
+        <v>-0.0360007200144</v>
       </c>
       <c r="K258">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="L258">
-        <v>830.77</v>
+        <v>427.84</v>
       </c>
       <c r="M258" s="1">
-        <v>236618.97</v>
+        <v>314880.3</v>
       </c>
       <c r="N258" s="1">
-        <v>237449.74</v>
+        <v>315308.14</v>
       </c>
       <c r="O258" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>684</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>685</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>1402658.15</v>
+        <v>150000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>104.511</v>
+        <v>102.631</v>
       </c>
       <c r="E259" s="1">
-        <v>106.81039568</v>
+        <v>100.0965</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>1498184.72</v>
+        <v>150144.75</v>
       </c>
       <c r="I259" s="1">
-        <v>-32252.67</v>
+        <v>3801.75</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.1527832696091</v>
+        <v>2.5320565654144</v>
       </c>
       <c r="K259">
-        <v>3.99</v>
+        <v>2.04</v>
       </c>
       <c r="L259" t="s">
-        <v>686</v>
+        <v>625</v>
       </c>
       <c r="M259" s="1">
-        <v>1465932.05</v>
+        <v>153946.5</v>
       </c>
       <c r="N259" s="1">
-        <v>1521865.45</v>
+        <v>157002.8</v>
       </c>
       <c r="O259" s="1">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>687</v>
+        <v>626</v>
       </c>
       <c r="B260" t="s">
-        <v>688</v>
+        <v>627</v>
       </c>
       <c r="C260" s="1">
-        <v>237000.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>99.182</v>
+        <v>88.664</v>
       </c>
       <c r="E260" s="1">
-        <v>99.422</v>
+        <v>90.0419995</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>235630.14</v>
+        <v>1812545.45</v>
       </c>
       <c r="I260" s="1">
-        <v>-568.8</v>
+        <v>-27739.13</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.24139526462956</v>
+        <v>-1.5303963826121</v>
       </c>
       <c r="K260">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>235061.34</v>
+        <v>1784806.32</v>
       </c>
       <c r="N260" s="1">
-        <v>242194.07</v>
+        <v>1784806.32</v>
       </c>
       <c r="O260" s="1">
-        <v>0.13</v>
+        <v>0.99</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>690</v>
+        <v>628</v>
       </c>
       <c r="B261" t="s">
-        <v>691</v>
+        <v>629</v>
       </c>
       <c r="C261" s="1">
-        <v>267000.0</v>
+        <v>3307400.0</v>
       </c>
       <c r="D261" s="1">
-        <v>102.094</v>
+        <v>98.357</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>114.3817609</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>267000.0</v>
+        <v>3783062.36</v>
       </c>
       <c r="I261" s="1">
-        <v>5590.98</v>
+        <v>109808.79</v>
       </c>
       <c r="J261" s="1">
-        <v>2.094</v>
+        <v>2.9026428736956</v>
       </c>
       <c r="K261">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>32.53</v>
       </c>
       <c r="M261" s="1">
-        <v>272590.98</v>
+        <v>3892871.15</v>
       </c>
       <c r="N261" s="1">
-        <v>280666.82</v>
+        <v>3892903.68</v>
       </c>
       <c r="O261" s="1">
-        <v>0.16</v>
+        <v>2.16</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>693</v>
+        <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>694</v>
+        <v>631</v>
       </c>
       <c r="C262" s="1">
-        <v>350000.0</v>
+        <v>833786.0</v>
       </c>
       <c r="D262" s="1">
-        <v>89.574</v>
+        <v>96.758</v>
       </c>
       <c r="E262" s="1">
-        <v>88.621</v>
+        <v>112.41957169</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>310173.5</v>
+        <v>937338.65</v>
       </c>
       <c r="I262" s="1">
-        <v>3335.5</v>
+        <v>52710.67</v>
       </c>
       <c r="J262" s="1">
-        <v>1.0753658839327</v>
+        <v>5.6234392980595</v>
       </c>
       <c r="K262">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>0.07</v>
+      </c>
+      <c r="L262">
+        <v>622.34</v>
       </c>
       <c r="M262" s="1">
-        <v>313509.0</v>
+        <v>990049.32</v>
       </c>
       <c r="N262" s="1">
-        <v>317139.65</v>
+        <v>990671.66</v>
       </c>
       <c r="O262" s="1">
-        <v>0.18</v>
+        <v>0.55</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>696</v>
+        <v>632</v>
       </c>
       <c r="B263" t="s">
-        <v>697</v>
+        <v>633</v>
       </c>
       <c r="C263" s="1">
-        <v>300000.0</v>
+        <v>6184062.0</v>
       </c>
       <c r="D263" s="1">
-        <v>75.378</v>
+        <v>64.884</v>
       </c>
       <c r="E263" s="1">
-        <v>74.37666667</v>
+        <v>75.01066241</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>223130.0</v>
+        <v>4638705.87</v>
       </c>
       <c r="I263" s="1">
-        <v>3004.0</v>
+        <v>-626239.08</v>
       </c>
       <c r="J263" s="1">
-        <v>1.3463003630171</v>
+        <v>-13.500297228373</v>
       </c>
       <c r="K263">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>0.39</v>
+      </c>
+      <c r="L263" t="s">
+        <v>634</v>
       </c>
       <c r="M263" s="1">
-        <v>226134.0</v>
+        <v>4012466.79</v>
       </c>
       <c r="N263" s="1">
-        <v>226627.15</v>
+        <v>4036440.62</v>
       </c>
       <c r="O263" s="1">
-        <v>0.13</v>
+        <v>2.24</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>698</v>
+        <v>635</v>
       </c>
       <c r="B264" t="s">
-        <v>699</v>
+        <v>636</v>
       </c>
       <c r="C264" s="1">
-        <v>300000.0</v>
+        <v>667520.0</v>
       </c>
       <c r="D264" s="1">
-        <v>102.261</v>
+        <v>86.67</v>
       </c>
       <c r="E264" s="1">
-        <v>100.0</v>
+        <v>88.72928452</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>300000.0</v>
+        <v>592285.72</v>
       </c>
       <c r="I264" s="1">
-        <v>6783.0</v>
+        <v>-13746.14</v>
       </c>
       <c r="J264" s="1">
-        <v>2.261</v>
+        <v>-2.320862978091</v>
       </c>
       <c r="K264">
-        <v>1.64</v>
+        <v>0.97</v>
       </c>
       <c r="L264" t="s">
-        <v>700</v>
+        <v>637</v>
       </c>
       <c r="M264" s="1">
-        <v>306783.0</v>
+        <v>578539.58</v>
       </c>
       <c r="N264" s="1">
-        <v>311690.34</v>
+        <v>585009.04</v>
       </c>
       <c r="O264" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>701</v>
+        <v>638</v>
       </c>
       <c r="B265" t="s">
-        <v>702</v>
+        <v>639</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.602</v>
+        <v>77.368</v>
       </c>
       <c r="E265" s="1">
-        <v>99.711</v>
+        <v>78.51775304</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99711.0</v>
+        <v>2324125.49</v>
       </c>
       <c r="I265" s="1">
-        <v>891.0</v>
+        <v>-34032.69</v>
       </c>
       <c r="J265" s="1">
-        <v>0.89358245329001</v>
+        <v>-1.4643223933661</v>
       </c>
       <c r="K265">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>205.48</v>
+        <v>0.97</v>
+      </c>
+      <c r="L265" t="s">
+        <v>640</v>
       </c>
       <c r="M265" s="1">
-        <v>100602.0</v>
+        <v>2290092.8</v>
       </c>
       <c r="N265" s="1">
-        <v>100807.48</v>
+        <v>2318780.47</v>
       </c>
       <c r="O265" s="1">
-        <v>0.06</v>
+        <v>1.29</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
       <c r="B266" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="C266" s="1">
-        <v>400000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>103.559</v>
+        <v>99.953</v>
       </c>
       <c r="E266" s="1">
-        <v>102.3175</v>
+        <v>99.934</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>409270.0</v>
+        <v>1738851.6</v>
       </c>
       <c r="I266" s="1">
-        <v>4966.0</v>
+        <v>330.6</v>
       </c>
       <c r="J266" s="1">
-        <v>1.213379920346</v>
+        <v>0.019012548281866</v>
       </c>
       <c r="K266">
-        <v>2.31</v>
+        <v>1.06</v>
       </c>
       <c r="L266" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="M266" s="1">
-        <v>414236.0</v>
+        <v>1739182.2</v>
       </c>
       <c r="N266" s="1">
-        <v>423460.66</v>
+        <v>1757602.36</v>
       </c>
       <c r="O266" s="1">
-        <v>0.24</v>
+        <v>0.97</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="B267" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
       <c r="C267" s="1">
-        <v>245000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>95.815</v>
+        <v>80.314</v>
       </c>
       <c r="E267" s="1">
-        <v>98.74223265</v>
+        <v>82.88407547</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>241918.47</v>
+        <v>878571.2</v>
       </c>
       <c r="I267" s="1">
-        <v>-7171.72</v>
+        <v>-27242.8</v>
       </c>
       <c r="J267" s="1">
-        <v>-2.9645194101963</v>
+        <v>-3.1008073107791</v>
       </c>
       <c r="K267">
-        <v>0.45</v>
+        <v>2.33</v>
       </c>
       <c r="L267" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="M267" s="1">
-        <v>234746.75</v>
+        <v>851328.4</v>
       </c>
       <c r="N267" s="1">
-        <v>235861.0</v>
+        <v>875984.29</v>
       </c>
       <c r="O267" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="B268" t="s">
-        <v>710</v>
+        <v>648</v>
       </c>
       <c r="C268" s="1">
-        <v>250000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.243</v>
+        <v>99.808</v>
       </c>
       <c r="E268" s="1">
-        <v>99.7844</v>
+        <v>99.45682171</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>249461.0</v>
+        <v>513197.2</v>
       </c>
       <c r="I268" s="1">
-        <v>-1353.5</v>
+        <v>1812.08</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.54256978044664</v>
+        <v>0.3530962366903</v>
       </c>
       <c r="K268">
-        <v>2.98</v>
+        <v>2.48</v>
       </c>
       <c r="L268" t="s">
-        <v>711</v>
+        <v>649</v>
       </c>
       <c r="M268" s="1">
-        <v>248107.5</v>
+        <v>515009.28</v>
       </c>
       <c r="N268" s="1">
-        <v>255550.99</v>
+        <v>527811.73</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="B269" t="s">
-        <v>713</v>
+        <v>651</v>
       </c>
       <c r="C269" s="1">
-        <v>200000.0</v>
+        <v>3748833.0</v>
       </c>
       <c r="D269" s="1">
-        <v>101.219</v>
+        <v>101.723</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>99.46200458</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>200000.0</v>
+        <v>3728664.45</v>
       </c>
       <c r="I269" s="1">
-        <v>2438.0</v>
+        <v>84760.94</v>
       </c>
       <c r="J269" s="1">
-        <v>1.219</v>
+        <v>2.2732252026594</v>
       </c>
       <c r="K269">
-        <v>0.74</v>
+        <v>0.95</v>
       </c>
       <c r="L269" t="s">
-        <v>714</v>
+        <v>652</v>
       </c>
       <c r="M269" s="1">
-        <v>202438.0</v>
+        <v>3813425.39</v>
       </c>
       <c r="N269" s="1">
-        <v>203926.92</v>
+        <v>3849013.63</v>
       </c>
       <c r="O269" s="1">
-        <v>0.11</v>
+        <v>2.13</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>715</v>
+        <v>653</v>
       </c>
       <c r="B270" t="s">
-        <v>716</v>
+        <v>654</v>
       </c>
       <c r="C270" s="1">
-        <v>163000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>102.197</v>
+        <v>101.852</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>98.725</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>163000.0</v>
+        <v>537064.0</v>
       </c>
       <c r="I270" s="1">
-        <v>3581.11</v>
+        <v>17010.88</v>
       </c>
       <c r="J270" s="1">
-        <v>2.197</v>
+        <v>3.1673841478855</v>
       </c>
       <c r="K270">
-        <v>3.72</v>
+        <v>3.18</v>
       </c>
       <c r="L270" t="s">
-        <v>717</v>
+        <v>655</v>
       </c>
       <c r="M270" s="1">
-        <v>166581.11</v>
+        <v>554074.88</v>
       </c>
       <c r="N270" s="1">
-        <v>172637.12</v>
+        <v>571368.12</v>
       </c>
       <c r="O270" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>718</v>
+        <v>656</v>
       </c>
       <c r="B271" t="s">
-        <v>719</v>
+        <v>657</v>
       </c>
       <c r="C271" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>99.533</v>
+        <v>84.349</v>
       </c>
       <c r="E271" s="1">
-        <v>99.3</v>
+        <v>81.75</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>297900.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I271" s="1">
-        <v>699.0</v>
+        <v>2599.0</v>
       </c>
       <c r="J271" s="1">
-        <v>0.23464249748238</v>
+        <v>3.1792048929664</v>
       </c>
       <c r="K271">
-        <v>2.49</v>
+        <v>1.46</v>
       </c>
       <c r="L271" t="s">
-        <v>720</v>
+        <v>658</v>
       </c>
       <c r="M271" s="1">
-        <v>298599.0</v>
+        <v>84349.0</v>
       </c>
       <c r="N271" s="1">
-        <v>306080.51</v>
+        <v>85812.01</v>
       </c>
       <c r="O271" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>721</v>
+        <v>659</v>
       </c>
       <c r="B272" t="s">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="C272" s="1">
-        <v>300000.0</v>
+        <v>3112440.9</v>
       </c>
       <c r="D272" s="1">
-        <v>100.65</v>
+        <v>78.395</v>
       </c>
       <c r="E272" s="1">
-        <v>99.492</v>
+        <v>77.96098072</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>298476.0</v>
+        <v>2426489.45</v>
       </c>
       <c r="I272" s="1">
-        <v>3474.0</v>
+        <v>13508.59</v>
       </c>
       <c r="J272" s="1">
-        <v>1.1639126763961</v>
+        <v>0.55671332096663</v>
       </c>
       <c r="K272">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>0.0</v>
+      </c>
+      <c r="L272">
+        <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>301950.0</v>
+        <v>2439998.04</v>
       </c>
       <c r="N272" s="1">
-        <v>305771.92</v>
+        <v>2439998.04</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>1.35</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>724</v>
+        <v>661</v>
       </c>
       <c r="B273" t="s">
-        <v>725</v>
+        <v>662</v>
       </c>
       <c r="C273" s="1">
-        <v>700000.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D273" s="1">
-        <v>100.591</v>
+        <v>90.419</v>
       </c>
       <c r="E273" s="1">
-        <v>99.633</v>
+        <v>104.37955378</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>697431.0</v>
+        <v>4954482.77</v>
       </c>
       <c r="I273" s="1">
-        <v>6706.0</v>
+        <v>-662652.03</v>
       </c>
       <c r="J273" s="1">
-        <v>0.9615288107354</v>
+        <v>-13.374797345395</v>
       </c>
       <c r="K273">
-        <v>0.21</v>
+        <v>1.66</v>
       </c>
       <c r="L273" t="s">
-        <v>726</v>
+        <v>663</v>
       </c>
       <c r="M273" s="1">
-        <v>704137.0</v>
+        <v>4291830.74</v>
       </c>
       <c r="N273" s="1">
-        <v>705632.89</v>
+        <v>4370832.42</v>
       </c>
       <c r="O273" s="1">
-        <v>0.39</v>
+        <v>2.42</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>727</v>
+        <v>664</v>
       </c>
       <c r="B274" t="s">
-        <v>728</v>
+        <v>665</v>
       </c>
       <c r="C274" s="1">
-        <v>153000.0</v>
+        <v>4213312.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.143</v>
+        <v>98.912</v>
       </c>
       <c r="E274" s="1">
-        <v>99.23</v>
+        <v>98.69654324</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>151821.9</v>
+        <v>4158393.3</v>
       </c>
       <c r="I274" s="1">
-        <v>1396.89</v>
+        <v>9077.87</v>
       </c>
       <c r="J274" s="1">
-        <v>0.92008465181901</v>
+        <v>0.21830234287844</v>
       </c>
       <c r="K274">
-        <v>1.42</v>
+        <v>0.12</v>
       </c>
       <c r="L274" t="s">
-        <v>729</v>
+        <v>666</v>
       </c>
       <c r="M274" s="1">
-        <v>153218.79</v>
+        <v>4167471.17</v>
       </c>
       <c r="N274" s="1">
-        <v>155397.47</v>
+        <v>4172377.08</v>
       </c>
       <c r="O274" s="1">
-        <v>0.09</v>
+        <v>2.31</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>730</v>
+        <v>667</v>
       </c>
       <c r="B275" t="s">
-        <v>731</v>
+        <v>668</v>
       </c>
       <c r="C275" s="1">
-        <v>100000.0</v>
+        <v>2210000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.891</v>
+        <v>99.975</v>
       </c>
       <c r="E275" s="1">
-        <v>99.499</v>
+        <v>99.89235747</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>99499.0</v>
+        <v>2207621.1</v>
       </c>
       <c r="I275" s="1">
-        <v>1392.0</v>
+        <v>1826.4</v>
       </c>
       <c r="J275" s="1">
-        <v>1.3990090352667</v>
+        <v>0.08273158831468</v>
       </c>
       <c r="K275">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>205.48</v>
+        <v>1.43</v>
+      </c>
+      <c r="L275" t="s">
+        <v>669</v>
       </c>
       <c r="M275" s="1">
-        <v>100891.0</v>
+        <v>2209447.5</v>
       </c>
       <c r="N275" s="1">
-        <v>101096.48</v>
+        <v>2241089.86</v>
       </c>
       <c r="O275" s="1">
-        <v>0.06</v>
+        <v>1.24</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>732</v>
+        <v>670</v>
       </c>
       <c r="B276" t="s">
-        <v>733</v>
+        <v>671</v>
       </c>
       <c r="C276" s="1">
-        <v>165000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>103.0</v>
+        <v>99.385</v>
       </c>
       <c r="E276" s="1">
-        <v>99.451</v>
+        <v>99.374</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>164094.15</v>
+        <v>1898043.4</v>
       </c>
       <c r="I276" s="1">
-        <v>5855.85</v>
+        <v>210.1</v>
       </c>
       <c r="J276" s="1">
-        <v>3.5685915677067</v>
+        <v>0.011069293779057</v>
       </c>
       <c r="K276">
-        <v>2.86</v>
+        <v>1.73</v>
       </c>
       <c r="L276" t="s">
-        <v>734</v>
+        <v>672</v>
       </c>
       <c r="M276" s="1">
-        <v>169950.0</v>
+        <v>1898253.5</v>
       </c>
       <c r="N276" s="1">
-        <v>174662.67</v>
+        <v>1931314.82</v>
       </c>
       <c r="O276" s="1">
-        <v>0.1</v>
+        <v>1.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>735</v>
+        <v>673</v>
       </c>
       <c r="B277" t="s">
-        <v>736</v>
+        <v>674</v>
       </c>
       <c r="C277" s="1">
-        <v>2050000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>67.875</v>
+        <v>100.153</v>
       </c>
       <c r="E277" s="1">
-        <v>70.36</v>
+        <v>100.73</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>1442380.0</v>
+        <v>201460.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-50942.5</v>
+        <v>-1154.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-3.5318362706083</v>
+        <v>-0.57281842549389</v>
       </c>
       <c r="K277">
-        <v>0.61</v>
+        <v>1.39</v>
       </c>
       <c r="L277" t="s">
-        <v>737</v>
+        <v>675</v>
       </c>
       <c r="M277" s="1">
-        <v>1391437.5</v>
+        <v>200306.0</v>
       </c>
       <c r="N277" s="1">
-        <v>1403905.99</v>
+        <v>203078.6</v>
       </c>
       <c r="O277" s="1">
-        <v>0.78</v>
+        <v>0.11</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>738</v>
+        <v>676</v>
       </c>
       <c r="B278" t="s">
-        <v>739</v>
+        <v>677</v>
       </c>
       <c r="C278" s="1">
-        <v>102000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.689</v>
+        <v>104.979</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>99.775</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>102000.0</v>
+        <v>169617.5</v>
       </c>
       <c r="I278" s="1">
-        <v>702.78</v>
+        <v>8846.8</v>
       </c>
       <c r="J278" s="1">
-        <v>0.689</v>
+        <v>5.2157354046605</v>
       </c>
       <c r="K278">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>711.76</v>
+        <v>1.08</v>
+      </c>
+      <c r="L278" t="s">
+        <v>678</v>
       </c>
       <c r="M278" s="1">
-        <v>102702.78</v>
+        <v>178464.3</v>
       </c>
       <c r="N278" s="1">
-        <v>103414.54</v>
+        <v>180308.68</v>
       </c>
       <c r="O278" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>740</v>
+        <v>679</v>
       </c>
       <c r="B279" t="s">
-        <v>741</v>
+        <v>680</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.583</v>
+        <v>100.902</v>
       </c>
       <c r="E279" s="1">
-        <v>100.23</v>
+        <v>99.24</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>300690.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I279" s="1">
-        <v>1059.0</v>
+        <v>1662.0</v>
       </c>
       <c r="J279" s="1">
-        <v>0.3521899630849</v>
+        <v>1.6747279322854</v>
       </c>
       <c r="K279">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>0.43</v>
+      </c>
+      <c r="L279">
+        <v>431.51</v>
       </c>
       <c r="M279" s="1">
-        <v>301749.0</v>
+        <v>100902.0</v>
       </c>
       <c r="N279" s="1">
-        <v>306464.75</v>
+        <v>101333.51</v>
       </c>
       <c r="O279" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>743</v>
+        <v>681</v>
       </c>
       <c r="B280" t="s">
-        <v>744</v>
+        <v>682</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.593</v>
+        <v>93.511</v>
       </c>
       <c r="E280" s="1">
-        <v>99.871</v>
+        <v>100.121</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>299613.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I280" s="1">
-        <v>2166.0</v>
+        <v>-26440.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.72293258303211</v>
+        <v>-6.6020115660051</v>
       </c>
       <c r="K280">
-        <v>0.82</v>
+        <v>0.7</v>
       </c>
       <c r="L280" t="s">
-        <v>745</v>
+        <v>683</v>
       </c>
       <c r="M280" s="1">
-        <v>301779.0</v>
+        <v>374044.0</v>
       </c>
       <c r="N280" s="1">
-        <v>304231.4</v>
+        <v>376863.18</v>
       </c>
       <c r="O280" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>746</v>
+        <v>684</v>
       </c>
       <c r="B281" t="s">
-        <v>747</v>
+        <v>685</v>
       </c>
       <c r="C281" s="1">
-        <v>3673000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>71.991</v>
+        <v>103.142</v>
       </c>
       <c r="E281" s="1">
-        <v>70.77928042</v>
+        <v>99.858</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>2599722.97</v>
+        <v>299574.0</v>
       </c>
       <c r="I281" s="1">
-        <v>44506.46</v>
+        <v>9852.0</v>
       </c>
       <c r="J281" s="1">
-        <v>1.7119693334094</v>
+        <v>3.288669911274</v>
       </c>
       <c r="K281">
-        <v>0.32</v>
+        <v>2.89</v>
       </c>
       <c r="L281" t="s">
-        <v>748</v>
+        <v>686</v>
       </c>
       <c r="M281" s="1">
-        <v>2644229.43</v>
+        <v>309426.0</v>
       </c>
       <c r="N281" s="1">
-        <v>2655942.78</v>
+        <v>318089.01</v>
       </c>
       <c r="O281" s="1">
-        <v>1.48</v>
+        <v>0.18</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>749</v>
+        <v>687</v>
       </c>
       <c r="B282" t="s">
-        <v>750</v>
+        <v>688</v>
       </c>
       <c r="C282" s="1">
-        <v>967000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>88.986</v>
+        <v>99.952</v>
       </c>
       <c r="E282" s="1">
-        <v>88.64225853</v>
+        <v>99.67</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>857170.64</v>
+        <v>199340.0</v>
       </c>
       <c r="I282" s="1">
-        <v>3323.98</v>
+        <v>564.0</v>
       </c>
       <c r="J282" s="1">
-        <v>0.38778509725905</v>
+        <v>0.28293368114779</v>
       </c>
       <c r="K282">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>0.19</v>
+      </c>
+      <c r="L282">
+        <v>376.71</v>
       </c>
       <c r="M282" s="1">
-        <v>860494.62</v>
+        <v>199904.0</v>
       </c>
       <c r="N282" s="1">
-        <v>869806.96</v>
+        <v>200280.71</v>
       </c>
       <c r="O282" s="1">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>752</v>
+        <v>689</v>
       </c>
       <c r="B283" t="s">
-        <v>753</v>
+        <v>690</v>
       </c>
       <c r="C283" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.461</v>
+        <v>99.17</v>
       </c>
       <c r="E283" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1093892.8</v>
+        <v>200000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-2329.6</v>
+        <v>-1660.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.21296419539465</v>
+        <v>-0.83</v>
       </c>
       <c r="K283">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>536.99</v>
+        <v>1.22</v>
+      </c>
+      <c r="L283" t="s">
+        <v>691</v>
       </c>
       <c r="M283" s="1">
-        <v>1091563.2</v>
+        <v>198340.0</v>
       </c>
       <c r="N283" s="1">
-        <v>1092100.19</v>
+        <v>200785.21</v>
       </c>
       <c r="O283" s="1">
-        <v>0.61</v>
+        <v>0.11</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>754</v>
+        <v>692</v>
       </c>
       <c r="B284" t="s">
-        <v>755</v>
+        <v>693</v>
       </c>
       <c r="C284" s="1">
-        <v>774000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>97.869</v>
+        <v>94.052</v>
       </c>
       <c r="E284" s="1">
-        <v>101.49189664</v>
+        <v>96.33333333</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>785547.28</v>
+        <v>867000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-28041.22</v>
+        <v>-20532.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.5696412824445</v>
+        <v>-2.3681660899654</v>
       </c>
       <c r="K284">
-        <v>1.06</v>
+        <v>0.12</v>
       </c>
       <c r="L284" t="s">
-        <v>756</v>
+        <v>694</v>
       </c>
       <c r="M284" s="1">
-        <v>757506.06</v>
+        <v>846468.0</v>
       </c>
       <c r="N284" s="1">
-        <v>765733.79</v>
+        <v>847503.0</v>
       </c>
       <c r="O284" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>757</v>
+        <v>695</v>
       </c>
       <c r="B285" t="s">
-        <v>758</v>
+        <v>696</v>
       </c>
       <c r="C285" s="1">
-        <v>2854000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.414</v>
+        <v>99.372</v>
       </c>
       <c r="E285" s="1">
-        <v>128.85467449</v>
+        <v>98.642</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>3677512.41</v>
+        <v>394568.0</v>
       </c>
       <c r="I285" s="1">
-        <v>35453.74</v>
+        <v>2920.0</v>
       </c>
       <c r="J285" s="1">
-        <v>0.9640685345777</v>
+        <v>0.7400498773342</v>
       </c>
       <c r="K285">
-        <v>0.24</v>
+        <v>3.43</v>
       </c>
       <c r="L285" t="s">
-        <v>759</v>
+        <v>697</v>
       </c>
       <c r="M285" s="1">
-        <v>3712966.15</v>
+        <v>397488.0</v>
       </c>
       <c r="N285" s="1">
-        <v>3719686.7</v>
+        <v>411200.33</v>
       </c>
       <c r="O285" s="1">
-        <v>2.07</v>
+        <v>0.23</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>760</v>
+        <v>698</v>
       </c>
       <c r="B286" t="s">
-        <v>761</v>
+        <v>699</v>
       </c>
       <c r="C286" s="1">
-        <v>283000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>101.32</v>
+        <v>99.821</v>
       </c>
       <c r="E286" s="1">
-        <v>99.646</v>
+        <v>99.628</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>281998.18</v>
+        <v>206229.96</v>
       </c>
       <c r="I286" s="1">
-        <v>4737.42</v>
+        <v>399.51</v>
       </c>
       <c r="J286" s="1">
-        <v>1.679947012424</v>
+        <v>0.19372064078372</v>
       </c>
       <c r="K286">
-        <v>3.11</v>
+        <v>1.37</v>
       </c>
       <c r="L286" t="s">
-        <v>762</v>
+        <v>700</v>
       </c>
       <c r="M286" s="1">
-        <v>286735.6</v>
+        <v>206629.47</v>
       </c>
       <c r="N286" s="1">
-        <v>295527.98</v>
+        <v>209467.92</v>
       </c>
       <c r="O286" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>763</v>
+        <v>701</v>
       </c>
       <c r="B287" t="s">
-        <v>764</v>
+        <v>702</v>
       </c>
       <c r="C287" s="1">
         <v>200000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>101.423</v>
+        <v>99.937</v>
       </c>
       <c r="E287" s="1">
-        <v>97.41</v>
+        <v>99.736</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>194820.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I287" s="1">
-        <v>8026.0</v>
+        <v>402.0</v>
       </c>
       <c r="J287" s="1">
-        <v>4.1197002361154</v>
+        <v>0.20153204459774</v>
       </c>
       <c r="K287">
-        <v>3.18</v>
+        <v>1.13</v>
       </c>
       <c r="L287" t="s">
-        <v>765</v>
+        <v>703</v>
       </c>
       <c r="M287" s="1">
-        <v>202846.0</v>
+        <v>199874.0</v>
       </c>
       <c r="N287" s="1">
-        <v>209202.16</v>
+        <v>202131.53</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>766</v>
+        <v>704</v>
       </c>
       <c r="B288" t="s">
-        <v>767</v>
+        <v>705</v>
       </c>
       <c r="C288" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>108.018</v>
+        <v>99.734</v>
       </c>
       <c r="E288" s="1">
-        <v>108.24</v>
+        <v>99.594</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>216480.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I288" s="1">
-        <v>-444.0</v>
+        <v>218.4</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.20509977827051</v>
+        <v>0.14057071711147</v>
       </c>
       <c r="K288">
-        <v>1.29</v>
+        <v>2.48</v>
       </c>
       <c r="L288" t="s">
-        <v>768</v>
+        <v>706</v>
       </c>
       <c r="M288" s="1">
-        <v>216036.0</v>
+        <v>155585.04</v>
       </c>
       <c r="N288" s="1">
-        <v>218611.34</v>
+        <v>159450.85</v>
       </c>
       <c r="O288" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>769</v>
+        <v>707</v>
       </c>
       <c r="B289" t="s">
-        <v>770</v>
+        <v>708</v>
       </c>
       <c r="C289" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.661</v>
+        <v>99.754</v>
       </c>
       <c r="E289" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>402028.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>616.0</v>
+        <v>-1230.0</v>
       </c>
       <c r="J289" s="1">
-        <v>0.15322315858597</v>
+        <v>-0.246</v>
       </c>
       <c r="K289">
-        <v>2.34</v>
+        <v>2.08</v>
       </c>
       <c r="L289" t="s">
-        <v>771</v>
+        <v>709</v>
       </c>
       <c r="M289" s="1">
-        <v>402644.0</v>
+        <v>498770.0</v>
       </c>
       <c r="N289" s="1">
-        <v>412001.53</v>
+        <v>509174.11</v>
       </c>
       <c r="O289" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>772</v>
+        <v>710</v>
       </c>
       <c r="B290" t="s">
-        <v>773</v>
+        <v>711</v>
       </c>
       <c r="C290" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>90.146</v>
+        <v>102.531</v>
       </c>
       <c r="E290" s="1">
-        <v>85.25</v>
+        <v>103.012</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>255750.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I290" s="1">
-        <v>14688.0</v>
+        <v>-962.0</v>
       </c>
       <c r="J290" s="1">
-        <v>5.7431085043988</v>
+        <v>-0.46693589096416</v>
       </c>
       <c r="K290">
-        <v>0.66</v>
+        <v>2.21</v>
       </c>
       <c r="L290" t="s">
-        <v>774</v>
+        <v>712</v>
       </c>
       <c r="M290" s="1">
-        <v>270438.0</v>
+        <v>205062.0</v>
       </c>
       <c r="N290" s="1">
-        <v>272404.44</v>
+        <v>209486.66</v>
       </c>
       <c r="O290" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>775</v>
+        <v>713</v>
       </c>
       <c r="B291" t="s">
-        <v>776</v>
+        <v>714</v>
       </c>
       <c r="C291" s="1">
-        <v>175000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>102.529</v>
+        <v>102.468</v>
       </c>
       <c r="E291" s="1">
-        <v>99.779</v>
+        <v>99.849</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>174613.25</v>
+        <v>422361.27</v>
       </c>
       <c r="I291" s="1">
-        <v>4812.5</v>
+        <v>11078.37</v>
       </c>
       <c r="J291" s="1">
-        <v>2.7560909610239</v>
+        <v>2.6229606706126</v>
       </c>
       <c r="K291">
-        <v>0.77</v>
+        <v>1.78</v>
       </c>
       <c r="L291" t="s">
-        <v>777</v>
+        <v>715</v>
       </c>
       <c r="M291" s="1">
-        <v>179425.75</v>
+        <v>433439.64</v>
       </c>
       <c r="N291" s="1">
-        <v>180774.21</v>
+        <v>440980.05</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>778</v>
+        <v>716</v>
       </c>
       <c r="B292" t="s">
-        <v>779</v>
+        <v>717</v>
       </c>
       <c r="C292" s="1">
-        <v>400000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.953</v>
+        <v>101.322</v>
       </c>
       <c r="E292" s="1">
-        <v>100.761</v>
+        <v>99.115</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>403044.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I292" s="1">
-        <v>-7232.0</v>
+        <v>3597.41</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.7943450342891</v>
+        <v>2.2267063512082</v>
       </c>
       <c r="K292">
-        <v>1.44</v>
+        <v>3.24</v>
       </c>
       <c r="L292" t="s">
-        <v>780</v>
+        <v>718</v>
       </c>
       <c r="M292" s="1">
-        <v>395812.0</v>
+        <v>165154.86</v>
       </c>
       <c r="N292" s="1">
-        <v>401581.86</v>
+        <v>170437.85</v>
       </c>
       <c r="O292" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>781</v>
+        <v>719</v>
       </c>
       <c r="B293" t="s">
-        <v>782</v>
+        <v>720</v>
       </c>
       <c r="C293" s="1">
-        <v>100000.0</v>
+        <v>456116.34</v>
       </c>
       <c r="D293" s="1">
-        <v>103.409</v>
+        <v>96.536</v>
       </c>
       <c r="E293" s="1">
-        <v>99.871</v>
+        <v>97.97293822</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>99871.0</v>
+        <v>446870.58</v>
       </c>
       <c r="I293" s="1">
-        <v>3538.0</v>
+        <v>-6554.11</v>
       </c>
       <c r="J293" s="1">
-        <v>3.5425699151906</v>
+        <v>-1.4666684926987</v>
       </c>
       <c r="K293">
-        <v>2.85</v>
+        <v>0.88</v>
       </c>
       <c r="L293" t="s">
-        <v>783</v>
+        <v>721</v>
       </c>
       <c r="M293" s="1">
-        <v>103409.0</v>
+        <v>440316.47</v>
       </c>
       <c r="N293" s="1">
-        <v>106254.89</v>
+        <v>444344.04</v>
       </c>
       <c r="O293" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>784</v>
+        <v>722</v>
       </c>
       <c r="B294" t="s">
-        <v>785</v>
+        <v>723</v>
       </c>
       <c r="C294" s="1">
-        <v>100000.0</v>
+        <v>215125.61</v>
       </c>
       <c r="D294" s="1">
-        <v>105.984</v>
+        <v>91.305</v>
       </c>
       <c r="E294" s="1">
-        <v>104.45</v>
+        <v>95.04090657</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>104450.0</v>
+        <v>204457.33</v>
       </c>
       <c r="I294" s="1">
-        <v>1534.0</v>
+        <v>-8036.89</v>
       </c>
       <c r="J294" s="1">
-        <v>1.4686452848253</v>
+        <v>-3.9308397502794</v>
       </c>
       <c r="K294">
-        <v>3.3</v>
+        <v>1.04</v>
       </c>
       <c r="L294" t="s">
-        <v>786</v>
+        <v>724</v>
       </c>
       <c r="M294" s="1">
-        <v>105984.0</v>
+        <v>196420.44</v>
       </c>
       <c r="N294" s="1">
-        <v>109279.21</v>
+        <v>198665.41</v>
       </c>
       <c r="O294" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>787</v>
+        <v>725</v>
       </c>
       <c r="B295" t="s">
-        <v>788</v>
+        <v>726</v>
       </c>
       <c r="C295" s="1">
-        <v>300000.0</v>
+        <v>195395.37</v>
       </c>
       <c r="D295" s="1">
-        <v>99.235</v>
+        <v>80.648</v>
       </c>
       <c r="E295" s="1">
-        <v>99.589</v>
+        <v>99.15404341</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>298767.0</v>
+        <v>193742.41</v>
       </c>
       <c r="I295" s="1">
-        <v>-1062.0</v>
+        <v>-36159.95</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.35546094448182</v>
+        <v>-18.663931144451</v>
       </c>
       <c r="K295">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>0.08</v>
+      </c>
+      <c r="L295">
+        <v>149.89</v>
       </c>
       <c r="M295" s="1">
-        <v>297705.0</v>
+        <v>157582.46</v>
       </c>
       <c r="N295" s="1">
-        <v>302587.19</v>
+        <v>157732.35</v>
       </c>
       <c r="O295" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>790</v>
+        <v>727</v>
       </c>
       <c r="B296" t="s">
-        <v>791</v>
+        <v>728</v>
       </c>
       <c r="C296" s="1">
-        <v>100000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>104.485</v>
+        <v>101.924</v>
       </c>
       <c r="E296" s="1">
-        <v>103.15</v>
+        <v>111.74737299</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>103150.0</v>
+        <v>1878473.34</v>
       </c>
       <c r="I296" s="1">
-        <v>1335.0</v>
+        <v>321938.09</v>
       </c>
       <c r="J296" s="1">
-        <v>1.2942317014057</v>
+        <v>17.138283687327</v>
       </c>
       <c r="K296">
-        <v>3.9</v>
+        <v>0.75</v>
       </c>
       <c r="L296" t="s">
-        <v>792</v>
+        <v>729</v>
       </c>
       <c r="M296" s="1">
-        <v>104485.0</v>
+        <v>2200411.43</v>
       </c>
       <c r="N296" s="1">
-        <v>108389.11</v>
+        <v>2213084.38</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>1.23</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>793</v>
+        <v>730</v>
       </c>
       <c r="B297" t="s">
-        <v>794</v>
+        <v>731</v>
       </c>
       <c r="C297" s="1">
-        <v>400000.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>106.034</v>
+        <v>102.681</v>
       </c>
       <c r="E297" s="1">
-        <v>106.6</v>
+        <v>101.61324878</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>426400.0</v>
+        <v>1666457.28</v>
       </c>
       <c r="I297" s="1">
-        <v>-2264.0</v>
+        <v>85071.93</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.53095684803002</v>
+        <v>5.1049571459762</v>
       </c>
       <c r="K297">
-        <v>1.28</v>
+        <v>0.56</v>
       </c>
       <c r="L297" t="s">
-        <v>795</v>
+        <v>732</v>
       </c>
       <c r="M297" s="1">
-        <v>424136.0</v>
+        <v>1751529.21</v>
       </c>
       <c r="N297" s="1">
-        <v>429259.29</v>
+        <v>1760774.44</v>
       </c>
       <c r="O297" s="1">
-        <v>0.24</v>
+        <v>0.98</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>796</v>
+        <v>733</v>
       </c>
       <c r="B298" t="s">
-        <v>797</v>
+        <v>734</v>
       </c>
       <c r="C298" s="1">
-        <v>216000.0</v>
+        <v>3170000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.687</v>
+        <v>100.393</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>100.913</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>216000.0</v>
+        <v>3198942.1</v>
       </c>
       <c r="I298" s="1">
-        <v>3643.92</v>
+        <v>-16484.0</v>
       </c>
       <c r="J298" s="1">
-        <v>1.687</v>
+        <v>-0.51529535342325</v>
       </c>
       <c r="K298">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>310.03</v>
+        <v>0.05</v>
+      </c>
+      <c r="L298" t="s">
+        <v>735</v>
       </c>
       <c r="M298" s="1">
-        <v>219643.92</v>
+        <v>3182458.1</v>
       </c>
       <c r="N298" s="1">
-        <v>219953.95</v>
+        <v>3184021.21</v>
       </c>
       <c r="O298" s="1">
-        <v>0.12</v>
+        <v>1.77</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>798</v>
+        <v>736</v>
       </c>
       <c r="B299" t="s">
-        <v>799</v>
+        <v>737</v>
       </c>
       <c r="C299" s="1">
-        <v>100000.0</v>
+        <v>1290000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.852</v>
+        <v>89.756</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>97.70900853</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>100000.0</v>
+        <v>1260446.21</v>
       </c>
       <c r="I299" s="1">
-        <v>2852.0</v>
+        <v>-102593.81</v>
       </c>
       <c r="J299" s="1">
-        <v>2.852</v>
+        <v>-8.1394833977088</v>
       </c>
       <c r="K299">
-        <v>3.34</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>0.03</v>
+      </c>
+      <c r="L299">
+        <v>341.78</v>
       </c>
       <c r="M299" s="1">
-        <v>102852.0</v>
+        <v>1157852.4</v>
       </c>
       <c r="N299" s="1">
-        <v>106189.1</v>
+        <v>1158194.18</v>
       </c>
       <c r="O299" s="1">
-        <v>0.06</v>
+        <v>0.64</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>801</v>
+        <v>738</v>
       </c>
       <c r="B300" t="s">
-        <v>802</v>
+        <v>739</v>
       </c>
       <c r="C300" s="1">
-        <v>300000.0</v>
+        <v>1430000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>103.973</v>
+        <v>101.281</v>
       </c>
       <c r="E300" s="1">
-        <v>99.6583</v>
+        <v>101.176</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>298974.9</v>
+        <v>1446816.8</v>
       </c>
       <c r="I300" s="1">
-        <v>12944.1</v>
+        <v>1501.5</v>
       </c>
       <c r="J300" s="1">
-        <v>4.32949388059</v>
+        <v>0.10377955246303</v>
       </c>
       <c r="K300">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>0.03</v>
+      </c>
+      <c r="L300">
+        <v>390.53</v>
       </c>
       <c r="M300" s="1">
-        <v>311919.0</v>
+        <v>1448318.3</v>
       </c>
       <c r="N300" s="1">
-        <v>320089.89</v>
+        <v>1448708.83</v>
       </c>
       <c r="O300" s="1">
-        <v>0.18</v>
+        <v>0.8</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>804</v>
+        <v>740</v>
       </c>
       <c r="B301" t="s">
-        <v>805</v>
+        <v>741</v>
       </c>
       <c r="C301" s="1">
-        <v>200000.0</v>
+        <v>3460000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.03</v>
+        <v>103.087</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>101.552</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>200000.0</v>
+        <v>3513699.2</v>
       </c>
       <c r="I301" s="1">
-        <v>60.0</v>
+        <v>53111.0</v>
       </c>
       <c r="J301" s="1">
-        <v>0.03</v>
+        <v>1.5115408854577</v>
       </c>
       <c r="K301">
-        <v>1.54</v>
+        <v>0.31</v>
       </c>
       <c r="L301" t="s">
-        <v>806</v>
+        <v>742</v>
       </c>
       <c r="M301" s="1">
-        <v>200060.0</v>
+        <v>3566810.2</v>
       </c>
       <c r="N301" s="1">
-        <v>203144.03</v>
+        <v>3577625.09</v>
       </c>
       <c r="O301" s="1">
-        <v>0.11</v>
+        <v>1.98</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>807</v>
+        <v>743</v>
       </c>
       <c r="B302" t="s">
-        <v>808</v>
+        <v>744</v>
       </c>
       <c r="C302" s="1">
-        <v>200000.0</v>
+        <v>2770000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>103.355</v>
+        <v>104.595</v>
       </c>
       <c r="E302" s="1">
-        <v>103.4955</v>
+        <v>104.151</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>206991.0</v>
+        <v>2884982.7</v>
       </c>
       <c r="I302" s="1">
-        <v>-281.0</v>
+        <v>12298.8</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.13575469464856</v>
+        <v>0.42630411613907</v>
       </c>
       <c r="K302">
-        <v>3.75</v>
+        <v>0.8</v>
       </c>
       <c r="L302" t="s">
-        <v>809</v>
+        <v>745</v>
       </c>
       <c r="M302" s="1">
-        <v>206710.0</v>
+        <v>2897281.5</v>
       </c>
       <c r="N302" s="1">
-        <v>214208.63</v>
+        <v>2919525.21</v>
       </c>
       <c r="O302" s="1">
-        <v>0.12</v>
+        <v>1.62</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>810</v>
+        <v>746</v>
       </c>
       <c r="B303" t="s">
-        <v>811</v>
+        <v>747</v>
       </c>
       <c r="C303" s="1">
-        <v>500000.0</v>
+        <v>3280000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.187</v>
+        <v>105.661</v>
       </c>
       <c r="E303" s="1">
-        <v>99.142</v>
+        <v>108.47991128</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>495710.0</v>
+        <v>3558141.09</v>
       </c>
       <c r="I303" s="1">
-        <v>5225.0</v>
+        <v>-92460.29</v>
       </c>
       <c r="J303" s="1">
-        <v>1.0540436949023</v>
+        <v>-2.5985560342128</v>
       </c>
       <c r="K303">
-        <v>1.56</v>
+        <v>0.34</v>
       </c>
       <c r="L303" t="s">
-        <v>532</v>
+        <v>748</v>
       </c>
       <c r="M303" s="1">
-        <v>500935.0</v>
+        <v>3465680.8</v>
       </c>
       <c r="N303" s="1">
-        <v>508738.08</v>
+        <v>3476916.16</v>
       </c>
       <c r="O303" s="1">
-        <v>0.28</v>
+        <v>1.93</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>812</v>
+        <v>749</v>
       </c>
       <c r="B304" t="s">
-        <v>813</v>
+        <v>750</v>
       </c>
       <c r="C304" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>106.186</v>
+        <v>98.137</v>
       </c>
       <c r="E304" s="1">
-        <v>105.92</v>
+        <v>99.406</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>105920.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I304" s="1">
-        <v>266.0</v>
+        <v>-2131.92</v>
       </c>
       <c r="J304" s="1">
-        <v>0.2511329305136</v>
+        <v>-1.2765829024405</v>
       </c>
       <c r="K304">
-        <v>3.44</v>
+        <v>0.71</v>
       </c>
       <c r="L304" t="s">
-        <v>814</v>
+        <v>751</v>
       </c>
       <c r="M304" s="1">
-        <v>106186.0</v>
+        <v>164870.16</v>
       </c>
       <c r="N304" s="1">
-        <v>109621.62</v>
+        <v>166064.0</v>
       </c>
       <c r="O304" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>815</v>
+        <v>752</v>
       </c>
       <c r="B305" t="s">
-        <v>816</v>
+        <v>753</v>
       </c>
       <c r="C305" s="1">
-        <v>231000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.795</v>
+        <v>99.645</v>
       </c>
       <c r="E305" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>237537.3</v>
+        <v>446000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-2390.85</v>
+        <v>-1583.3</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.0065156082855</v>
+        <v>-0.355</v>
       </c>
       <c r="K305">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>0.12</v>
+      </c>
+      <c r="L305">
+        <v>536.47</v>
       </c>
       <c r="M305" s="1">
-        <v>235146.45</v>
+        <v>444416.7</v>
       </c>
       <c r="N305" s="1">
-        <v>240367.68</v>
+        <v>444953.17</v>
       </c>
       <c r="O305" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>818</v>
+        <v>754</v>
       </c>
       <c r="B306" t="s">
-        <v>819</v>
+        <v>755</v>
       </c>
       <c r="C306" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.497</v>
+        <v>104.471</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>100.77</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>300000.0</v>
+        <v>201540.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-1509.0</v>
+        <v>7402.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.503</v>
+        <v>3.6727200555721</v>
       </c>
       <c r="K306">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>635.54</v>
+        <v>4.18</v>
+      </c>
+      <c r="L306" t="s">
+        <v>756</v>
       </c>
       <c r="M306" s="1">
-        <v>298491.0</v>
+        <v>208942.0</v>
       </c>
       <c r="N306" s="1">
-        <v>299126.54</v>
+        <v>217296.79</v>
       </c>
       <c r="O306" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>820</v>
+        <v>757</v>
       </c>
       <c r="B307" t="s">
-        <v>821</v>
+        <v>758</v>
       </c>
       <c r="C307" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.393</v>
+        <v>102.645</v>
       </c>
       <c r="E307" s="1">
-        <v>97.25</v>
+        <v>98.69</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>194500.0</v>
+        <v>296070.0</v>
       </c>
       <c r="I307" s="1">
-        <v>286.0</v>
+        <v>11865.0</v>
       </c>
       <c r="J307" s="1">
-        <v>0.14704370179949</v>
+        <v>4.0074982267707</v>
       </c>
       <c r="K307">
-        <v>1.99</v>
+        <v>1.72</v>
       </c>
       <c r="L307" t="s">
-        <v>822</v>
+        <v>759</v>
       </c>
       <c r="M307" s="1">
-        <v>194786.0</v>
+        <v>307935.0</v>
       </c>
       <c r="N307" s="1">
-        <v>198772.3</v>
+        <v>313094.59</v>
       </c>
       <c r="O307" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>823</v>
+        <v>760</v>
       </c>
       <c r="B308" t="s">
-        <v>824</v>
+        <v>761</v>
       </c>
       <c r="C308" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>101.512</v>
+        <v>85.275</v>
       </c>
       <c r="E308" s="1">
-        <v>99.147</v>
+        <v>85.4208</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>297441.0</v>
+        <v>427104.0</v>
       </c>
       <c r="I308" s="1">
-        <v>7095.0</v>
+        <v>-729.0</v>
       </c>
       <c r="J308" s="1">
-        <v>2.3853470099953</v>
+        <v>-0.17068442346595</v>
       </c>
       <c r="K308">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>0.19</v>
+      </c>
+      <c r="L308">
+        <v>958.9</v>
       </c>
       <c r="M308" s="1">
-        <v>304536.0</v>
+        <v>426375.0</v>
       </c>
       <c r="N308" s="1">
-        <v>311588.05</v>
+        <v>427333.9</v>
       </c>
       <c r="O308" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>826</v>
+        <v>762</v>
       </c>
       <c r="B309" t="s">
-        <v>827</v>
+        <v>763</v>
       </c>
       <c r="C309" s="1">
-        <v>473000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.19</v>
+        <v>101.581</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>473000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I309" s="1">
-        <v>898.7</v>
+        <v>3569.32</v>
       </c>
       <c r="J309" s="1">
-        <v>0.19</v>
+        <v>1.9797407864751</v>
       </c>
       <c r="K309">
-        <v>0.95</v>
+        <v>3.28</v>
       </c>
       <c r="L309" t="s">
-        <v>828</v>
+        <v>764</v>
       </c>
       <c r="M309" s="1">
-        <v>473898.7</v>
+        <v>183861.61</v>
       </c>
       <c r="N309" s="1">
-        <v>478408.4</v>
+        <v>189792.46</v>
       </c>
       <c r="O309" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>829</v>
+        <v>765</v>
       </c>
       <c r="B310" t="s">
-        <v>830</v>
+        <v>766</v>
       </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.634</v>
+        <v>102.827</v>
       </c>
       <c r="E310" s="1">
-        <v>99.17</v>
+        <v>99.813</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>198340.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I310" s="1">
-        <v>2928.0</v>
+        <v>4249.74</v>
       </c>
       <c r="J310" s="1">
-        <v>1.4762528990622</v>
+        <v>3.0196467394027</v>
       </c>
       <c r="K310">
-        <v>2.51</v>
+        <v>3.12</v>
       </c>
       <c r="L310" t="s">
-        <v>831</v>
+        <v>767</v>
       </c>
       <c r="M310" s="1">
-        <v>201268.0</v>
+        <v>144986.07</v>
       </c>
       <c r="N310" s="1">
-        <v>206278.96</v>
+        <v>149387.01</v>
       </c>
       <c r="O310" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>832</v>
+        <v>768</v>
       </c>
       <c r="B311" t="s">
-        <v>833</v>
+        <v>769</v>
       </c>
       <c r="C311" s="1">
-        <v>600000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>83.663</v>
+        <v>104.91</v>
       </c>
       <c r="E311" s="1">
-        <v>81.804</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>490824.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>11154.0</v>
+        <v>9378.1</v>
       </c>
       <c r="J311" s="1">
-        <v>2.2725050119799</v>
+        <v>4.91</v>
       </c>
       <c r="K311">
-        <v>0.32</v>
+        <v>1.81</v>
       </c>
       <c r="L311" t="s">
-        <v>834</v>
+        <v>770</v>
       </c>
       <c r="M311" s="1">
-        <v>501978.0</v>
+        <v>200378.1</v>
       </c>
       <c r="N311" s="1">
-        <v>503913.62</v>
+        <v>203831.99</v>
       </c>
       <c r="O311" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>835</v>
+        <v>771</v>
       </c>
       <c r="B312" t="s">
-        <v>836</v>
+        <v>772</v>
       </c>
       <c r="C312" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>102.569</v>
+        <v>100.068</v>
       </c>
       <c r="E312" s="1">
-        <v>99.417</v>
+        <v>99.423</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>198834.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I312" s="1">
-        <v>6304.0</v>
+        <v>3225.0</v>
       </c>
       <c r="J312" s="1">
-        <v>3.170483921261</v>
+        <v>0.6487432485441</v>
       </c>
       <c r="K312">
-        <v>3.16</v>
+        <v>2.47</v>
       </c>
       <c r="L312" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="M312" s="1">
-        <v>205138.0</v>
+        <v>500340.0</v>
       </c>
       <c r="N312" s="1">
-        <v>211466.77</v>
+        <v>512709.86</v>
       </c>
       <c r="O312" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="B313" t="s">
-        <v>839</v>
+        <v>775</v>
       </c>
       <c r="C313" s="1">
-        <v>200000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.187</v>
+        <v>101.91</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>99.424</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>200000.0</v>
+        <v>187911.36</v>
       </c>
       <c r="I313" s="1">
-        <v>374.0</v>
+        <v>4698.54</v>
       </c>
       <c r="J313" s="1">
-        <v>0.187</v>
+        <v>2.5004023173479</v>
       </c>
       <c r="K313">
-        <v>1.27</v>
+        <v>2.85</v>
       </c>
       <c r="L313" t="s">
-        <v>840</v>
+        <v>776</v>
       </c>
       <c r="M313" s="1">
-        <v>200374.0</v>
+        <v>192609.9</v>
       </c>
       <c r="N313" s="1">
-        <v>202913.68</v>
+        <v>197997.05</v>
       </c>
       <c r="O313" s="1">
         <v>0.11</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>841</v>
+        <v>777</v>
       </c>
       <c r="B314" t="s">
-        <v>842</v>
+        <v>778</v>
       </c>
       <c r="C314" s="1">
-        <v>548.0</v>
+        <v>316000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>0.1075</v>
+        <v>99.807</v>
       </c>
       <c r="E314" s="1">
-        <v>0.1073448905</v>
+        <v>99.947</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>0.0</v>
+        <v>315832.52</v>
       </c>
       <c r="I314" s="1">
-        <v>212.5</v>
+        <v>-442.4</v>
       </c>
       <c r="J314" s="1">
-        <v>0</v>
+        <v>-0.14007423934685</v>
       </c>
       <c r="K314">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="L314" t="s">
+        <v>779</v>
       </c>
       <c r="M314" s="1">
-        <v>212.5</v>
+        <v>315390.12</v>
       </c>
       <c r="N314" s="1">
-        <v>212.5</v>
+        <v>318571.76</v>
       </c>
       <c r="O314" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>780</v>
+      </c>
+      <c r="B315" t="s">
+        <v>781</v>
+      </c>
+      <c r="C315" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>99.826</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>282.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>0.047104100061135</v>
+      </c>
+      <c r="K315">
+        <v>0.08</v>
+      </c>
+      <c r="L315">
+        <v>493.15</v>
+      </c>
+      <c r="M315" s="1">
+        <v>598956.0</v>
+      </c>
+      <c r="N315" s="1">
+        <v>599449.15</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>782</v>
+      </c>
+      <c r="B316" t="s">
+        <v>783</v>
+      </c>
+      <c r="C316" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.814</v>
+      </c>
+      <c r="E316" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-781.2</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-0.186</v>
+      </c>
+      <c r="K316">
+        <v>0.14</v>
+      </c>
+      <c r="L316">
+        <v>590.99</v>
+      </c>
+      <c r="M316" s="1">
+        <v>419218.8</v>
+      </c>
+      <c r="N316" s="1">
+        <v>419809.79</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>784</v>
+      </c>
+      <c r="B317" t="s">
+        <v>785</v>
+      </c>
+      <c r="C317" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E317" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>1108.8</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0.69848309227435</v>
+      </c>
+      <c r="K317">
+        <v>3.61</v>
+      </c>
+      <c r="L317" t="s">
+        <v>786</v>
+      </c>
+      <c r="M317" s="1">
+        <v>159852.8</v>
+      </c>
+      <c r="N317" s="1">
+        <v>165622.66</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>787</v>
+      </c>
+      <c r="B318" t="s">
+        <v>788</v>
+      </c>
+      <c r="C318" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>101.909</v>
+      </c>
+      <c r="E318" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="J318" s="1">
+        <v>0.23606015599642</v>
+      </c>
+      <c r="K318">
+        <v>3.77</v>
+      </c>
+      <c r="L318" t="s">
+        <v>789</v>
+      </c>
+      <c r="M318" s="1">
+        <v>407636.0</v>
+      </c>
+      <c r="N318" s="1">
+        <v>422719.18</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>790</v>
+      </c>
+      <c r="B319" t="s">
+        <v>791</v>
+      </c>
+      <c r="C319" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>101.357</v>
+      </c>
+      <c r="E319" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>5020.9</v>
+      </c>
+      <c r="J319" s="1">
+        <v>1.357</v>
+      </c>
+      <c r="K319">
+        <v>2.76</v>
+      </c>
+      <c r="L319" t="s">
+        <v>792</v>
+      </c>
+      <c r="M319" s="1">
+        <v>375020.9</v>
+      </c>
+      <c r="N319" s="1">
+        <v>385228.91</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>793</v>
+      </c>
+      <c r="B320" t="s">
+        <v>794</v>
+      </c>
+      <c r="C320" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>102.158</v>
+      </c>
+      <c r="E320" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>5287.1</v>
+      </c>
+      <c r="J320" s="1">
+        <v>2.158</v>
+      </c>
+      <c r="K320">
+        <v>1.81</v>
+      </c>
+      <c r="L320" t="s">
+        <v>795</v>
+      </c>
+      <c r="M320" s="1">
+        <v>250287.1</v>
+      </c>
+      <c r="N320" s="1">
+        <v>254722.89</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>796</v>
+      </c>
+      <c r="B321" t="s">
+        <v>797</v>
+      </c>
+      <c r="C321" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>107.394</v>
+      </c>
+      <c r="E321" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>1203.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.37479087416934</v>
+      </c>
+      <c r="K321">
+        <v>2.21</v>
+      </c>
+      <c r="L321" t="s">
+        <v>798</v>
+      </c>
+      <c r="M321" s="1">
+        <v>322182.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>328819.51</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>799</v>
+      </c>
+      <c r="B322" t="s">
+        <v>800</v>
+      </c>
+      <c r="C322" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>101.624</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>102827.99</v>
+      </c>
+      <c r="I322" s="1">
+        <v>1844.73</v>
+      </c>
+      <c r="J322" s="1">
+        <v>1.7939959732754</v>
+      </c>
+      <c r="K322">
+        <v>2.38</v>
+      </c>
+      <c r="L322" t="s">
+        <v>801</v>
+      </c>
+      <c r="M322" s="1">
+        <v>104672.72</v>
+      </c>
+      <c r="N322" s="1">
+        <v>107122.14</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>802</v>
+      </c>
+      <c r="B323" t="s">
+        <v>803</v>
+      </c>
+      <c r="C323" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>101.406</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>4569.5</v>
+      </c>
+      <c r="J323" s="1">
+        <v>1.406</v>
+      </c>
+      <c r="K323">
+        <v>1.69</v>
+      </c>
+      <c r="L323" t="s">
+        <v>804</v>
+      </c>
+      <c r="M323" s="1">
+        <v>329569.5</v>
+      </c>
+      <c r="N323" s="1">
+        <v>335076.47</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>805</v>
+      </c>
+      <c r="B324" t="s">
+        <v>806</v>
+      </c>
+      <c r="C324" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.718</v>
+      </c>
+      <c r="E324" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>4944.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>1.663470273544</v>
+      </c>
+      <c r="K324">
+        <v>0.07</v>
+      </c>
+      <c r="L324">
+        <v>214.2</v>
+      </c>
+      <c r="M324" s="1">
+        <v>302154.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>302368.2</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>807</v>
+      </c>
+      <c r="B325" t="s">
+        <v>808</v>
+      </c>
+      <c r="C325" s="1">
+        <v>324315.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>98.248</v>
+      </c>
+      <c r="E325" s="1">
+        <v>98.43842869</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>319250.59</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-617.59</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-0.19344991656867</v>
+      </c>
+      <c r="K325">
+        <v>0.48</v>
+      </c>
+      <c r="L325" t="s">
+        <v>809</v>
+      </c>
+      <c r="M325" s="1">
+        <v>318633.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>320179.05</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>810</v>
+      </c>
+      <c r="B326" t="s">
+        <v>811</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1296294.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E326" s="1">
+        <v>101.59279376</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>1316941.29</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-25080.62</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-1.9044599930495</v>
+      </c>
+      <c r="K326">
+        <v>0.33</v>
+      </c>
+      <c r="L326" t="s">
+        <v>812</v>
+      </c>
+      <c r="M326" s="1">
+        <v>1291860.67</v>
+      </c>
+      <c r="N326" s="1">
+        <v>1296122.46</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>813</v>
+      </c>
+      <c r="B327" t="s">
+        <v>814</v>
+      </c>
+      <c r="C327" s="1">
+        <v>859513.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>106.899</v>
+      </c>
+      <c r="E327" s="1">
+        <v>119.35043565</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1025832.51</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-107021.7</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-10.432667999574</v>
+      </c>
+      <c r="K327">
+        <v>0.49</v>
+      </c>
+      <c r="L327" t="s">
+        <v>815</v>
+      </c>
+      <c r="M327" s="1">
+        <v>918810.81</v>
+      </c>
+      <c r="N327" s="1">
+        <v>923049.5</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>816</v>
+      </c>
+      <c r="B328" t="s">
+        <v>817</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.82</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0.026053670561356</v>
+      </c>
+      <c r="K328">
+        <v>0.0</v>
+      </c>
+      <c r="L328">
+        <v>0.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>99820.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>99820.0</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>818</v>
+      </c>
+      <c r="B329" t="s">
+        <v>819</v>
+      </c>
+      <c r="C329" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>98.905</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>595344.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-1914.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-0.32149479964525</v>
+      </c>
+      <c r="K329">
+        <v>0.93</v>
+      </c>
+      <c r="L329" t="s">
+        <v>820</v>
+      </c>
+      <c r="M329" s="1">
+        <v>593430.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>599039.59</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>821</v>
+      </c>
+      <c r="B330" t="s">
+        <v>822</v>
+      </c>
+      <c r="C330" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>101.345</v>
+      </c>
+      <c r="E330" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>2326.85</v>
+      </c>
+      <c r="J330" s="1">
+        <v>1.345</v>
+      </c>
+      <c r="K330">
+        <v>2.33</v>
+      </c>
+      <c r="L330" t="s">
+        <v>823</v>
+      </c>
+      <c r="M330" s="1">
+        <v>175326.85</v>
+      </c>
+      <c r="N330" s="1">
+        <v>179353.81</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>824</v>
+      </c>
+      <c r="B331" t="s">
+        <v>825</v>
+      </c>
+      <c r="C331" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>100.469</v>
+      </c>
+      <c r="E331" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-1462.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.72233201581028</v>
+      </c>
+      <c r="K331">
+        <v>3.68</v>
+      </c>
+      <c r="L331" t="s">
+        <v>826</v>
+      </c>
+      <c r="M331" s="1">
+        <v>200938.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>208297.45</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>827</v>
+      </c>
+      <c r="B332" t="s">
+        <v>828</v>
+      </c>
+      <c r="C332" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.179</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="I332" s="1">
+        <v>2516.58</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.45223006577892</v>
+      </c>
+      <c r="K332">
+        <v>0.29</v>
+      </c>
+      <c r="L332" t="s">
+        <v>829</v>
+      </c>
+      <c r="M332" s="1">
+        <v>558998.82</v>
+      </c>
+      <c r="N332" s="1">
+        <v>560638.42</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>830</v>
+      </c>
+      <c r="B333" t="s">
+        <v>831</v>
+      </c>
+      <c r="C333" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>106.01</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>26880.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>6.7680531775607</v>
+      </c>
+      <c r="K333">
+        <v>4.71</v>
+      </c>
+      <c r="L333" t="s">
+        <v>832</v>
+      </c>
+      <c r="M333" s="1">
+        <v>424040.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>442889.32</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>833</v>
+      </c>
+      <c r="B334" t="s">
+        <v>834</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>102.235</v>
+      </c>
+      <c r="E334" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-235.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.22933541524349</v>
+      </c>
+      <c r="K334">
+        <v>3.5</v>
+      </c>
+      <c r="L334" t="s">
+        <v>835</v>
+      </c>
+      <c r="M334" s="1">
+        <v>102235.0</v>
+      </c>
+      <c r="N334" s="1">
+        <v>105730.89</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>836</v>
+      </c>
+      <c r="B335" t="s">
+        <v>837</v>
+      </c>
+      <c r="C335" s="1">
+        <v>489562.86</v>
+      </c>
+      <c r="D335" s="1">
+        <v>91.827</v>
+      </c>
+      <c r="E335" s="1">
+        <v>89.13438818</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>436368.86</v>
+      </c>
+      <c r="I335" s="1">
+        <v>13182.03</v>
+      </c>
+      <c r="J335" s="1">
+        <v>3.0208457129594</v>
+      </c>
+      <c r="K335">
+        <v>0.18</v>
+      </c>
+      <c r="L335">
+        <v>872.83</v>
+      </c>
+      <c r="M335" s="1">
+        <v>449550.89</v>
+      </c>
+      <c r="N335" s="1">
+        <v>450423.72</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>838</v>
+      </c>
+      <c r="B336" t="s">
+        <v>839</v>
+      </c>
+      <c r="C336" s="1">
+        <v>472839.6</v>
+      </c>
+      <c r="D336" s="1">
+        <v>97.89</v>
+      </c>
+      <c r="E336" s="1">
+        <v>95.98741518</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>453866.51</v>
+      </c>
+      <c r="I336" s="1">
+        <v>8996.18</v>
+      </c>
+      <c r="J336" s="1">
+        <v>1.9821202494099</v>
+      </c>
+      <c r="K336">
+        <v>0.27</v>
+      </c>
+      <c r="L336" t="s">
+        <v>840</v>
+      </c>
+      <c r="M336" s="1">
+        <v>462862.69</v>
+      </c>
+      <c r="N336" s="1">
+        <v>464132.23</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>841</v>
+      </c>
+      <c r="B337" t="s">
+        <v>842</v>
+      </c>
+      <c r="C337" s="1">
+        <v>290451.2</v>
+      </c>
+      <c r="D337" s="1">
+        <v>82.852</v>
+      </c>
+      <c r="E337" s="1">
+        <v>84.11520765</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>244313.63</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-3669.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-1.5017582113614</v>
+      </c>
+      <c r="K337">
+        <v>0.35</v>
+      </c>
+      <c r="L337" t="s">
         <v>843</v>
       </c>
-      <c r="B315" t="s">
+      <c r="M337" s="1">
+        <v>240644.63</v>
+      </c>
+      <c r="N337" s="1">
+        <v>241668.77</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
         <v>844</v>
       </c>
-      <c r="C315" s="1">
+      <c r="B338" t="s">
+        <v>845</v>
+      </c>
+      <c r="C338" s="1">
+        <v>1402658.15</v>
+      </c>
+      <c r="D338" s="1">
+        <v>106.956</v>
+      </c>
+      <c r="E338" s="1">
+        <v>106.81039568</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>1498184.72</v>
+      </c>
+      <c r="I338" s="1">
+        <v>2042.33</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0.13632030635047</v>
+      </c>
+      <c r="K338">
+        <v>0.19</v>
+      </c>
+      <c r="L338" t="s">
+        <v>846</v>
+      </c>
+      <c r="M338" s="1">
+        <v>1500227.05</v>
+      </c>
+      <c r="N338" s="1">
+        <v>1502905.55</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>847</v>
+      </c>
+      <c r="B339" t="s">
+        <v>848</v>
+      </c>
+      <c r="C339" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="E339" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>235630.14</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-265.44</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-0.11265112349379</v>
+      </c>
+      <c r="K339">
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>0.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>235364.7</v>
+      </c>
+      <c r="N339" s="1">
+        <v>235364.7</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>849</v>
+      </c>
+      <c r="B340" t="s">
+        <v>850</v>
+      </c>
+      <c r="C340" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>102.917</v>
+      </c>
+      <c r="E340" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>7788.39</v>
+      </c>
+      <c r="J340" s="1">
+        <v>2.917</v>
+      </c>
+      <c r="K340">
+        <v>3.32</v>
+      </c>
+      <c r="L340" t="s">
+        <v>851</v>
+      </c>
+      <c r="M340" s="1">
+        <v>274788.39</v>
+      </c>
+      <c r="N340" s="1">
+        <v>283654.25</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>852</v>
+      </c>
+      <c r="B341" t="s">
+        <v>853</v>
+      </c>
+      <c r="C341" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>90.185</v>
+      </c>
+      <c r="E341" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>310173.5</v>
+      </c>
+      <c r="I341" s="1">
+        <v>5474.0</v>
+      </c>
+      <c r="J341" s="1">
+        <v>1.7648187224247</v>
+      </c>
+      <c r="K341">
+        <v>1.16</v>
+      </c>
+      <c r="L341" t="s">
+        <v>854</v>
+      </c>
+      <c r="M341" s="1">
+        <v>315647.5</v>
+      </c>
+      <c r="N341" s="1">
+        <v>319698.87</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>855</v>
+      </c>
+      <c r="B342" t="s">
+        <v>856</v>
+      </c>
+      <c r="C342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>76.216</v>
+      </c>
+      <c r="E342" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>5518.0</v>
+      </c>
+      <c r="J342" s="1">
+        <v>2.4729978039708</v>
+      </c>
+      <c r="K342">
+        <v>0.22</v>
+      </c>
+      <c r="L342">
+        <v>659.59</v>
+      </c>
+      <c r="M342" s="1">
+        <v>228648.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>229307.59</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>857</v>
+      </c>
+      <c r="B343" t="s">
+        <v>858</v>
+      </c>
+      <c r="C343" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>99.78</v>
+      </c>
+      <c r="E343" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-410.0</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-0.20503075461319</v>
+      </c>
+      <c r="K343">
+        <v>2.45</v>
+      </c>
+      <c r="L343" t="s">
+        <v>859</v>
+      </c>
+      <c r="M343" s="1">
+        <v>199560.0</v>
+      </c>
+      <c r="N343" s="1">
+        <v>204460.68</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>860</v>
+      </c>
+      <c r="B344" t="s">
+        <v>861</v>
+      </c>
+      <c r="C344" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>103.088</v>
+      </c>
+      <c r="E344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>9264.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>3.088</v>
+      </c>
+      <c r="K344">
+        <v>1.92</v>
+      </c>
+      <c r="L344" t="s">
+        <v>862</v>
+      </c>
+      <c r="M344" s="1">
+        <v>309264.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>315026.17</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>863</v>
+      </c>
+      <c r="B345" t="s">
+        <v>864</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.594</v>
+      </c>
+      <c r="E345" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>883.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0.88555926627955</v>
+      </c>
+      <c r="K345">
+        <v>0.48</v>
+      </c>
+      <c r="L345">
+        <v>482.88</v>
+      </c>
+      <c r="M345" s="1">
+        <v>100594.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>101076.88</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>865</v>
+      </c>
+      <c r="B346" t="s">
+        <v>866</v>
+      </c>
+      <c r="C346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>103.151</v>
+      </c>
+      <c r="E346" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>409270.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>3334.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0.81462115473893</v>
+      </c>
+      <c r="K346">
+        <v>2.65</v>
+      </c>
+      <c r="L346" t="s">
+        <v>867</v>
+      </c>
+      <c r="M346" s="1">
+        <v>412604.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>423197.15</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>868</v>
+      </c>
+      <c r="B347" t="s">
+        <v>869</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.558</v>
+      </c>
+      <c r="E347" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-102.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>-0.10133121398768</v>
+      </c>
+      <c r="K347">
+        <v>2.2</v>
+      </c>
+      <c r="L347" t="s">
+        <v>870</v>
+      </c>
+      <c r="M347" s="1">
+        <v>100558.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>102758.68</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>871</v>
+      </c>
+      <c r="B348" t="s">
+        <v>872</v>
+      </c>
+      <c r="C348" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>95.925</v>
+      </c>
+      <c r="E348" s="1">
+        <v>98.74223265</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>241918.47</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-6902.22</v>
+      </c>
+      <c r="J348" s="1">
+        <v>-2.8531182426873</v>
+      </c>
+      <c r="K348">
+        <v>0.49</v>
+      </c>
+      <c r="L348" t="s">
+        <v>873</v>
+      </c>
+      <c r="M348" s="1">
+        <v>235016.25</v>
+      </c>
+      <c r="N348" s="1">
+        <v>236221.11</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>874</v>
+      </c>
+      <c r="B349" t="s">
+        <v>875</v>
+      </c>
+      <c r="C349" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E349" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>124.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0.049707168655622</v>
+      </c>
+      <c r="K349">
+        <v>3.23</v>
+      </c>
+      <c r="L349" t="s">
+        <v>876</v>
+      </c>
+      <c r="M349" s="1">
+        <v>249585.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>257652.64</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>877</v>
+      </c>
+      <c r="B350" t="s">
+        <v>878</v>
+      </c>
+      <c r="C350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>101.166</v>
+      </c>
+      <c r="E350" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>2332.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>1.166</v>
+      </c>
+      <c r="K350">
+        <v>1.02</v>
+      </c>
+      <c r="L350" t="s">
+        <v>879</v>
+      </c>
+      <c r="M350" s="1">
+        <v>202332.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>204379.27</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>880</v>
+      </c>
+      <c r="B351" t="s">
+        <v>881</v>
+      </c>
+      <c r="C351" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.34</v>
+      </c>
+      <c r="E351" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-1399.2</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-0.66</v>
+      </c>
+      <c r="K351">
+        <v>0.07</v>
+      </c>
+      <c r="L351">
+        <v>155.35</v>
+      </c>
+      <c r="M351" s="1">
+        <v>210600.8</v>
+      </c>
+      <c r="N351" s="1">
+        <v>210756.15</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>882</v>
+      </c>
+      <c r="B352" t="s">
+        <v>883</v>
+      </c>
+      <c r="C352" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="E352" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>297900.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>474.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0.15911379657603</v>
+      </c>
+      <c r="K352">
+        <v>2.7</v>
+      </c>
+      <c r="L352" t="s">
+        <v>884</v>
+      </c>
+      <c r="M352" s="1">
+        <v>298374.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>306465.78</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>885</v>
+      </c>
+      <c r="B353" t="s">
+        <v>886</v>
+      </c>
+      <c r="C353" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.782</v>
+      </c>
+      <c r="E353" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="I353" s="1">
+        <v>2374.56</v>
+      </c>
+      <c r="J353" s="1">
+        <v>1.5640431321173</v>
+      </c>
+      <c r="K353">
+        <v>1.67</v>
+      </c>
+      <c r="L353" t="s">
+        <v>887</v>
+      </c>
+      <c r="M353" s="1">
+        <v>154196.46</v>
+      </c>
+      <c r="N353" s="1">
+        <v>156757.11</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>888</v>
+      </c>
+      <c r="B354" t="s">
+        <v>889</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>101.41</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>1911.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>1.9206223178122</v>
+      </c>
+      <c r="K354">
+        <v>0.48</v>
+      </c>
+      <c r="L354">
+        <v>482.88</v>
+      </c>
+      <c r="M354" s="1">
+        <v>101410.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>101892.88</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>890</v>
+      </c>
+      <c r="B355" t="s">
+        <v>891</v>
+      </c>
+      <c r="C355" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>103.071</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>164094.15</v>
+      </c>
+      <c r="I355" s="1">
+        <v>5973.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>3.639983509467</v>
+      </c>
+      <c r="K355">
+        <v>3.13</v>
+      </c>
+      <c r="L355" t="s">
+        <v>892</v>
+      </c>
+      <c r="M355" s="1">
+        <v>170067.15</v>
+      </c>
+      <c r="N355" s="1">
+        <v>175237.53</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>893</v>
+      </c>
+      <c r="B356" t="s">
+        <v>894</v>
+      </c>
+      <c r="C356" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>70.56</v>
+      </c>
+      <c r="E356" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>1442380.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>4100.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0.28425241614554</v>
+      </c>
+      <c r="K356">
+        <v>0.76</v>
+      </c>
+      <c r="L356" t="s">
+        <v>895</v>
+      </c>
+      <c r="M356" s="1">
+        <v>1446480.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>1461981.37</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>896</v>
+      </c>
+      <c r="B357" t="s">
+        <v>897</v>
+      </c>
+      <c r="C357" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.882</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>899.64</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0.882</v>
+      </c>
+      <c r="K357">
+        <v>0.96</v>
+      </c>
+      <c r="L357">
+        <v>975.01</v>
+      </c>
+      <c r="M357" s="1">
+        <v>102899.64</v>
+      </c>
+      <c r="N357" s="1">
+        <v>103874.65</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>898</v>
+      </c>
+      <c r="B358" t="s">
+        <v>899</v>
+      </c>
+      <c r="C358" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.445</v>
+      </c>
+      <c r="E358" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>645.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0.2145066347401</v>
+      </c>
+      <c r="K358">
+        <v>1.85</v>
+      </c>
+      <c r="L358" t="s">
+        <v>900</v>
+      </c>
+      <c r="M358" s="1">
+        <v>301335.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>306882.95</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>901</v>
+      </c>
+      <c r="B359" t="s">
+        <v>902</v>
+      </c>
+      <c r="C359" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>1155.0</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0.38549729150604</v>
+      </c>
+      <c r="K359">
+        <v>1.1</v>
+      </c>
+      <c r="L359" t="s">
+        <v>903</v>
+      </c>
+      <c r="M359" s="1">
+        <v>300768.0</v>
+      </c>
+      <c r="N359" s="1">
+        <v>304080.33</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>904</v>
+      </c>
+      <c r="B360" t="s">
+        <v>905</v>
+      </c>
+      <c r="C360" s="1">
+        <v>820000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>98.98</v>
+      </c>
+      <c r="E360" s="1">
+        <v>103.06009268</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>845092.76</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-2257.47</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-0.26712688912398</v>
+      </c>
+      <c r="K360">
+        <v>0.31</v>
+      </c>
+      <c r="L360" t="s">
+        <v>906</v>
+      </c>
+      <c r="M360" s="1">
+        <v>842835.29</v>
+      </c>
+      <c r="N360" s="1">
+        <v>845357.19</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>907</v>
+      </c>
+      <c r="B361" t="s">
+        <v>908</v>
+      </c>
+      <c r="C361" s="1">
+        <v>3673000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>73.881</v>
+      </c>
+      <c r="E361" s="1">
+        <v>70.77928042</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>2599722.97</v>
+      </c>
+      <c r="I361" s="1">
+        <v>113926.16</v>
+      </c>
+      <c r="J361" s="1">
+        <v>4.3822423125338</v>
+      </c>
+      <c r="K361">
+        <v>0.41</v>
+      </c>
+      <c r="L361" t="s">
+        <v>909</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2713649.13</v>
+      </c>
+      <c r="N361" s="1">
+        <v>2728622.89</v>
+      </c>
+      <c r="O361" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>910</v>
+      </c>
+      <c r="B362" t="s">
+        <v>911</v>
+      </c>
+      <c r="C362" s="1">
+        <v>967000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>90.37</v>
+      </c>
+      <c r="E362" s="1">
+        <v>88.64225853</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>857170.64</v>
+      </c>
+      <c r="I362" s="1">
+        <v>16707.26</v>
+      </c>
+      <c r="J362" s="1">
+        <v>1.9491171559493</v>
+      </c>
+      <c r="K362">
+        <v>1.1</v>
+      </c>
+      <c r="L362" t="s">
+        <v>912</v>
+      </c>
+      <c r="M362" s="1">
+        <v>873877.9</v>
+      </c>
+      <c r="N362" s="1">
+        <v>884513.58</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>913</v>
+      </c>
+      <c r="B363" t="s">
+        <v>914</v>
+      </c>
+      <c r="C363" s="1">
+        <v>1120000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.605</v>
+      </c>
+      <c r="E363" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>1093892.8</v>
+      </c>
+      <c r="I363" s="1">
+        <v>21683.2</v>
+      </c>
+      <c r="J363" s="1">
+        <v>1.9822052032887</v>
+      </c>
+      <c r="K363">
+        <v>0.31</v>
+      </c>
+      <c r="L363" t="s">
+        <v>915</v>
+      </c>
+      <c r="M363" s="1">
+        <v>1115576.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>1119012.71</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>916</v>
+      </c>
+      <c r="B364" t="s">
+        <v>917</v>
+      </c>
+      <c r="C364" s="1">
+        <v>774000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>101.373</v>
+      </c>
+      <c r="E364" s="1">
+        <v>101.49189664</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>785547.28</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-920.26</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-0.11714890031826</v>
+      </c>
+      <c r="K364">
+        <v>1.36</v>
+      </c>
+      <c r="L364" t="s">
+        <v>918</v>
+      </c>
+      <c r="M364" s="1">
+        <v>784627.02</v>
+      </c>
+      <c r="N364" s="1">
+        <v>795144.94</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>919</v>
+      </c>
+      <c r="B365" t="s">
+        <v>920</v>
+      </c>
+      <c r="C365" s="1">
+        <v>2854000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="E365" s="1">
+        <v>128.85467449</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>3677512.41</v>
+      </c>
+      <c r="I365" s="1">
+        <v>58389.38</v>
+      </c>
+      <c r="J365" s="1">
+        <v>1.5877412090093</v>
+      </c>
+      <c r="K365">
+        <v>0.33</v>
+      </c>
+      <c r="L365" t="s">
+        <v>921</v>
+      </c>
+      <c r="M365" s="1">
+        <v>3735901.79</v>
+      </c>
+      <c r="N365" s="1">
+        <v>3745338.34</v>
+      </c>
+      <c r="O365" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>922</v>
+      </c>
+      <c r="B366" t="s">
+        <v>923</v>
+      </c>
+      <c r="C366" s="1">
+        <v>283000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="E366" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>281998.18</v>
+      </c>
+      <c r="I366" s="1">
+        <v>6209.02</v>
+      </c>
+      <c r="J366" s="1">
+        <v>2.2017943520061</v>
+      </c>
+      <c r="K366">
+        <v>3.37</v>
+      </c>
+      <c r="L366" t="s">
+        <v>924</v>
+      </c>
+      <c r="M366" s="1">
+        <v>288207.2</v>
+      </c>
+      <c r="N366" s="1">
+        <v>297732.28</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>925</v>
+      </c>
+      <c r="B367" t="s">
+        <v>926</v>
+      </c>
+      <c r="C367" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.954</v>
+      </c>
+      <c r="E367" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>194820.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>7088.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>3.6382301611744</v>
+      </c>
+      <c r="K367">
+        <v>3.47</v>
+      </c>
+      <c r="L367" t="s">
+        <v>927</v>
+      </c>
+      <c r="M367" s="1">
+        <v>201908.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>208855.95</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>928</v>
+      </c>
+      <c r="B368" t="s">
+        <v>929</v>
+      </c>
+      <c r="C368" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>108.375</v>
+      </c>
+      <c r="E368" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>216480.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>270.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0.12472283813747</v>
+      </c>
+      <c r="K368">
+        <v>1.66</v>
+      </c>
+      <c r="L368" t="s">
+        <v>930</v>
+      </c>
+      <c r="M368" s="1">
+        <v>216750.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>220065.07</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>931</v>
+      </c>
+      <c r="B369" t="s">
+        <v>932</v>
+      </c>
+      <c r="C369" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>100.357</v>
+      </c>
+      <c r="E369" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>402028.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-600.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-0.14924333628503</v>
+      </c>
+      <c r="K369">
+        <v>2.59</v>
+      </c>
+      <c r="L369" t="s">
+        <v>933</v>
+      </c>
+      <c r="M369" s="1">
+        <v>401428.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>411784.16</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>934</v>
+      </c>
+      <c r="B370" t="s">
+        <v>935</v>
+      </c>
+      <c r="C370" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>99.567</v>
+      </c>
+      <c r="E370" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-1336.65</v>
+      </c>
+      <c r="J370" s="1">
+        <v>-0.33532862204961</v>
+      </c>
+      <c r="K370">
+        <v>0.13</v>
+      </c>
+      <c r="L370">
+        <v>515.15</v>
+      </c>
+      <c r="M370" s="1">
+        <v>397272.33</v>
+      </c>
+      <c r="N370" s="1">
+        <v>397787.48</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>936</v>
+      </c>
+      <c r="B371" t="s">
+        <v>937</v>
+      </c>
+      <c r="C371" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>90.47</v>
+      </c>
+      <c r="E371" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>255750.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>15660.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>6.1231671554252</v>
+      </c>
+      <c r="K371">
+        <v>0.71</v>
+      </c>
+      <c r="L371" t="s">
+        <v>938</v>
+      </c>
+      <c r="M371" s="1">
+        <v>271410.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>273542.88</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>939</v>
+      </c>
+      <c r="B372" t="s">
+        <v>940</v>
+      </c>
+      <c r="C372" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>102.736</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>174613.25</v>
+      </c>
+      <c r="I372" s="1">
+        <v>5174.75</v>
+      </c>
+      <c r="J372" s="1">
+        <v>2.9635494442718</v>
+      </c>
+      <c r="K372">
+        <v>1.05</v>
+      </c>
+      <c r="L372" t="s">
+        <v>941</v>
+      </c>
+      <c r="M372" s="1">
+        <v>179788.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>181621.9</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>942</v>
+      </c>
+      <c r="B373" t="s">
+        <v>943</v>
+      </c>
+      <c r="C373" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>102.532</v>
+      </c>
+      <c r="E373" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-407.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-0.3953797880298</v>
+      </c>
+      <c r="K373">
+        <v>0.1</v>
+      </c>
+      <c r="L373">
+        <v>99.32</v>
+      </c>
+      <c r="M373" s="1">
+        <v>102532.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>102631.32</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>944</v>
+      </c>
+      <c r="B374" t="s">
+        <v>945</v>
+      </c>
+      <c r="C374" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>99.486</v>
+      </c>
+      <c r="E374" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-5100.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-1.2653705302647</v>
+      </c>
+      <c r="K374">
+        <v>0.02</v>
+      </c>
+      <c r="L374">
+        <v>73.97</v>
+      </c>
+      <c r="M374" s="1">
+        <v>397944.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>398017.97</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>946</v>
+      </c>
+      <c r="B375" t="s">
+        <v>947</v>
+      </c>
+      <c r="C375" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>103.453</v>
+      </c>
+      <c r="E375" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>3582.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>3.5866267485056</v>
+      </c>
+      <c r="K375">
+        <v>3.12</v>
+      </c>
+      <c r="L375" t="s">
+        <v>948</v>
+      </c>
+      <c r="M375" s="1">
+        <v>103453.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>106576.29</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>949</v>
+      </c>
+      <c r="B376" t="s">
+        <v>950</v>
+      </c>
+      <c r="C376" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>106.628</v>
+      </c>
+      <c r="E376" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>2178.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>2.0852082336046</v>
+      </c>
+      <c r="K376">
+        <v>3.61</v>
+      </c>
+      <c r="L376" t="s">
+        <v>951</v>
+      </c>
+      <c r="M376" s="1">
+        <v>106628.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>110237.59</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>952</v>
+      </c>
+      <c r="B377" t="s">
+        <v>953</v>
+      </c>
+      <c r="C377" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.709</v>
+      </c>
+      <c r="E377" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>360.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0.12049523541757</v>
+      </c>
+      <c r="K377">
+        <v>1.85</v>
+      </c>
+      <c r="L377" t="s">
+        <v>900</v>
+      </c>
+      <c r="M377" s="1">
+        <v>299127.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>304674.95</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>954</v>
+      </c>
+      <c r="B378" t="s">
+        <v>955</v>
+      </c>
+      <c r="C378" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>104.142</v>
+      </c>
+      <c r="E378" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>992.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>0.96170625302957</v>
+      </c>
+      <c r="K378">
+        <v>4.26</v>
+      </c>
+      <c r="L378" t="s">
+        <v>956</v>
+      </c>
+      <c r="M378" s="1">
+        <v>104142.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>108397.48</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>957</v>
+      </c>
+      <c r="B379" t="s">
+        <v>955</v>
+      </c>
+      <c r="C379" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-401.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>-0.40136925971894</v>
+      </c>
+      <c r="K379">
+        <v>0.34</v>
+      </c>
+      <c r="L379">
+        <v>344.44</v>
+      </c>
+      <c r="M379" s="1">
+        <v>99507.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>99851.44</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>958</v>
+      </c>
+      <c r="B380" t="s">
+        <v>959</v>
+      </c>
+      <c r="C380" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>105.733</v>
+      </c>
+      <c r="E380" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-3468.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-0.81332082551595</v>
+      </c>
+      <c r="K380">
+        <v>1.6</v>
+      </c>
+      <c r="L380" t="s">
+        <v>960</v>
+      </c>
+      <c r="M380" s="1">
+        <v>422932.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>429312.82</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>961</v>
+      </c>
+      <c r="B381" t="s">
+        <v>962</v>
+      </c>
+      <c r="C381" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>101.715</v>
+      </c>
+      <c r="E381" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>3704.4</v>
+      </c>
+      <c r="J381" s="1">
+        <v>1.715</v>
+      </c>
+      <c r="K381">
+        <v>0.44</v>
+      </c>
+      <c r="L381">
+        <v>953.95</v>
+      </c>
+      <c r="M381" s="1">
+        <v>219704.4</v>
+      </c>
+      <c r="N381" s="1">
+        <v>220658.35</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>963</v>
+      </c>
+      <c r="B382" t="s">
+        <v>964</v>
+      </c>
+      <c r="C382" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>103.414</v>
+      </c>
+      <c r="E382" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>3414.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>3.414</v>
+      </c>
+      <c r="K382">
+        <v>3.64</v>
+      </c>
+      <c r="L382" t="s">
+        <v>965</v>
+      </c>
+      <c r="M382" s="1">
+        <v>103414.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>107057.57</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>966</v>
+      </c>
+      <c r="B383" t="s">
+        <v>967</v>
+      </c>
+      <c r="C383" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>103.782</v>
+      </c>
+      <c r="E383" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="I383" s="1">
+        <v>12371.1</v>
+      </c>
+      <c r="J383" s="1">
+        <v>4.1378389958488</v>
+      </c>
+      <c r="K383">
+        <v>3.03</v>
+      </c>
+      <c r="L383" t="s">
+        <v>968</v>
+      </c>
+      <c r="M383" s="1">
+        <v>311346.0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>320432.3</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>969</v>
+      </c>
+      <c r="B384" t="s">
+        <v>970</v>
+      </c>
+      <c r="C384" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>99.957</v>
+      </c>
+      <c r="E384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>-86.0</v>
+      </c>
+      <c r="J384" s="1">
+        <v>-0.043</v>
+      </c>
+      <c r="K384">
+        <v>1.78</v>
+      </c>
+      <c r="L384" t="s">
+        <v>971</v>
+      </c>
+      <c r="M384" s="1">
+        <v>199914.0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>203465.84</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>972</v>
+      </c>
+      <c r="B385" t="s">
+        <v>973</v>
+      </c>
+      <c r="C385" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>103.515</v>
+      </c>
+      <c r="E385" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>39.0</v>
+      </c>
+      <c r="J385" s="1">
+        <v>0.018841398901402</v>
+      </c>
+      <c r="K385">
+        <v>4.06</v>
+      </c>
+      <c r="L385" t="s">
+        <v>974</v>
+      </c>
+      <c r="M385" s="1">
+        <v>207030.0</v>
+      </c>
+      <c r="N385" s="1">
+        <v>215157.4</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>975</v>
+      </c>
+      <c r="B386" t="s">
+        <v>976</v>
+      </c>
+      <c r="C386" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>101.149</v>
+      </c>
+      <c r="E386" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>10035.0</v>
+      </c>
+      <c r="J386" s="1">
+        <v>2.0243690867644</v>
+      </c>
+      <c r="K386">
+        <v>1.85</v>
+      </c>
+      <c r="L386" t="s">
+        <v>977</v>
+      </c>
+      <c r="M386" s="1">
+        <v>505745.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>514981.3</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>978</v>
+      </c>
+      <c r="B387" t="s">
+        <v>979</v>
+      </c>
+      <c r="C387" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>105.544</v>
+      </c>
+      <c r="E387" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>105920.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>-376.0</v>
+      </c>
+      <c r="J387" s="1">
+        <v>-0.35498489425982</v>
+      </c>
+      <c r="K387">
+        <v>3.84</v>
+      </c>
+      <c r="L387" t="s">
+        <v>980</v>
+      </c>
+      <c r="M387" s="1">
+        <v>105544.0</v>
+      </c>
+      <c r="N387" s="1">
+        <v>109386.47</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>981</v>
+      </c>
+      <c r="B388" t="s">
+        <v>982</v>
+      </c>
+      <c r="C388" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>101.869</v>
+      </c>
+      <c r="E388" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="I388" s="1">
+        <v>-2219.91</v>
+      </c>
+      <c r="J388" s="1">
+        <v>-0.93455217349023</v>
+      </c>
+      <c r="K388">
+        <v>2.54</v>
+      </c>
+      <c r="L388" t="s">
+        <v>983</v>
+      </c>
+      <c r="M388" s="1">
+        <v>235317.39</v>
+      </c>
+      <c r="N388" s="1">
+        <v>241179.41</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>984</v>
+      </c>
+      <c r="B389" t="s">
+        <v>985</v>
+      </c>
+      <c r="C389" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="E389" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-972.0</v>
+      </c>
+      <c r="J389" s="1">
+        <v>-0.324</v>
+      </c>
+      <c r="K389">
+        <v>0.43</v>
+      </c>
+      <c r="L389" t="s">
+        <v>986</v>
+      </c>
+      <c r="M389" s="1">
+        <v>299028.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>300323.52</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>987</v>
+      </c>
+      <c r="B390" t="s">
+        <v>988</v>
+      </c>
+      <c r="C390" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>96.943</v>
+      </c>
+      <c r="E390" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-614.0</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-0.31568123393316</v>
+      </c>
+      <c r="K390">
+        <v>2.18</v>
+      </c>
+      <c r="L390" t="s">
+        <v>989</v>
+      </c>
+      <c r="M390" s="1">
+        <v>193886.0</v>
+      </c>
+      <c r="N390" s="1">
+        <v>198242.16</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>990</v>
+      </c>
+      <c r="B391" t="s">
+        <v>991</v>
+      </c>
+      <c r="C391" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>101.754</v>
+      </c>
+      <c r="E391" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>297441.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>7821.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>2.6294290296227</v>
+      </c>
+      <c r="K391">
+        <v>2.59</v>
+      </c>
+      <c r="L391" t="s">
+        <v>992</v>
+      </c>
+      <c r="M391" s="1">
+        <v>305262.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>313035.29</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>993</v>
+      </c>
+      <c r="B392" t="s">
+        <v>994</v>
+      </c>
+      <c r="C392" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E392" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-368.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="K392">
+        <v>0.1</v>
+      </c>
+      <c r="L392">
+        <v>385.3</v>
+      </c>
+      <c r="M392" s="1">
+        <v>367632.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>368017.3</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>995</v>
+      </c>
+      <c r="B393" t="s">
+        <v>996</v>
+      </c>
+      <c r="C393" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>84.445</v>
+      </c>
+      <c r="E393" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>15846.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>3.2284484866266</v>
+      </c>
+      <c r="K393">
+        <v>0.38</v>
+      </c>
+      <c r="L393" t="s">
+        <v>997</v>
+      </c>
+      <c r="M393" s="1">
+        <v>506670.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>508938.49</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>998</v>
+      </c>
+      <c r="B394" t="s">
+        <v>999</v>
+      </c>
+      <c r="C394" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>102.556</v>
+      </c>
+      <c r="E394" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>6278.0</v>
+      </c>
+      <c r="J394" s="1">
+        <v>3.1574076868141</v>
+      </c>
+      <c r="K394">
+        <v>3.44</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1000</v>
+      </c>
+      <c r="M394" s="1">
+        <v>205112.0</v>
+      </c>
+      <c r="N394" s="1">
+        <v>211995.56</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>100.188</v>
+      </c>
+      <c r="E395" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>0.188</v>
+      </c>
+      <c r="K395">
+        <v>1.5</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M395" s="1">
+        <v>200376.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>203382.15</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C396" s="1">
+        <v>548.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.155</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0.1073448905</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>65287.5</v>
+      </c>
+      <c r="J396" s="1">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>65287.5</v>
+      </c>
+      <c r="N396" s="1">
+        <v>65287.5</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C397" s="1">
+        <v>1510.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>49.1</v>
+      </c>
+      <c r="E397" s="1">
+        <v>47.9439072848</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>723953.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>17457.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>2.4113443828536</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
+      </c>
+      <c r="M397" s="1">
+        <v>741410.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>741410.0</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C398" s="1">
         <v>-548.0</v>
       </c>
-      <c r="D315" s="1">
-[...2 lines deleted...]
-      <c r="E315" s="1">
+      <c r="D398" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="E398" s="1">
         <v>0.0698631387</v>
       </c>
-      <c r="F315" t="s">
-[...11 lines deleted...]
-      <c r="J315" s="1">
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>-58412.5</v>
+      </c>
+      <c r="J398" s="1">
         <v>0</v>
       </c>
-      <c r="K315">
-[...14 lines deleted...]
-      <c r="P315">
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-58412.5</v>
+      </c>
+      <c r="N398" s="1">
+        <v>-58412.5</v>
+      </c>
+      <c r="O398" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C399" s="1">
+        <v>-1510.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>44.9</v>
+      </c>
+      <c r="E399" s="1">
+        <v>43.530397351</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-657309.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-20681.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>3.146313225591</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-677990.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>-677990.0</v>
+      </c>
+      <c r="O399" s="1">
+        <v>-0.38</v>
+      </c>
+      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>