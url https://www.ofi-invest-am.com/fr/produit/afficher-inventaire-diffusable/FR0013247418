--- v1 (2026-05-30)
+++ v2 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -613,75 +613,75 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -844,50 +844,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1018,2082 +1024,1971 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...10 lines deleted...]
-  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...2 lines deleted...]
-    <t>EURO-BUND MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>OAT100326</t>
-[...2 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>1 406.00</t>
+    <t>3 408.49</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>5 537.67</t>
+    <t>6 664.38</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 019.18</t>
+    <t>2 017.12</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>11 632.19</t>
+    <t>13 418.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 383.84</t>
+    <t>5 112.53</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>2 728.77</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 486.30</t>
+    <t>6 517.73</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 626.81</t>
+    <t>12 876.62</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 054.79</t>
+    <t>4 698.63</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 708.90</t>
+    <t>5 594.18</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>4 964.38</t>
-[...8 lines deleted...]
-    <t>3 881.07</t>
+    <t>5 736.99</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>6 543.84</t>
+    <t>7 638.36</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>14 143.84</t>
+    <t>16 397.26</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>8 429.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 107.72</t>
+    <t>3 799.97</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 208.81</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 637.14</t>
+    <t>3 474.61</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 594.88</t>
+    <t>1 911.16</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...5 lines deleted...]
-    <t>3 164.38</t>
+    <t>1 896.58</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 025.26</t>
+    <t>2 172.58</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 063.01</t>
-[...17 lines deleted...]
-    <t>3 659.59</t>
+    <t>5 964.38</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 215.62</t>
+  </si>
+  <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 270.08</t>
+    <t>4 976.75</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 735.77</t>
+    <t>2 347.21</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>2 560.27</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 774.03</t>
+    <t>4 414.39</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 692.12</t>
+    <t>2 126.71</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>2 727.74</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>9 070.89</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 045.45</t>
+    <t>1 238.14</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>25 825.99</t>
+    <t>30 586.08</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>55 531.04</t>
+    <t>3 745.50</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 552.38</t>
+    <t>3 604.68</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 889.04</t>
+    <t>4 112.33</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 366.87</t>
+    <t>2 826.93</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 836.99</t>
+    <t>4 060.27</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
+    <t>1 862.67</t>
+  </si>
+  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 364.63</t>
+    <t>3 403.29</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>5 575.68</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 335.62</t>
+    <t>3 333.56</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>3 969.86</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
+    <t>1 546.23</t>
+  </si>
+  <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>10 637.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 170.55</t>
+    <t>3 713.01</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 732.40</t>
+    <t>3 540.10</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 546.44</t>
+    <t>2 003.56</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
+    <t>6 093.15</t>
+  </si>
+  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>7 500.00</t>
+    <t>8 707.19</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 441.78</t>
-[...8 lines deleted...]
-    <t>5 164.38</t>
+    <t>15 008.22</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 786.30</t>
+    <t>16 168.49</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>23 229.45</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>7 722.36</t>
+    <t>8 961.10</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>2 502.74</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>1 753.42</t>
+  </si>
+  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 995.89</t>
-[...8 lines deleted...]
-    <t>3 117.75</t>
+    <t>3 865.07</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>3 333.56</t>
-[...8 lines deleted...]
-    <t>5 472.74</t>
+    <t>2 165.75</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 589.04</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>4 684.93</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 218.79</t>
+    <t>1 704.25</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 842.96</t>
+    <t>3 797.38</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 186.32</t>
+    <t>4 521.70</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 726.98</t>
+    <t>8 454.67</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 878.08</t>
+    <t>13 745.21</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 761.99</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 854.28</t>
-[...8 lines deleted...]
-    <t>3 721.92</t>
+    <t>2 811.99</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 647.95</t>
+    <t>6 645.89</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>9 378.80</t>
+    <t>10 878.13</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>4 771.23</t>
+    <t>5 640.41</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>1 818.49</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 630.82</t>
+    <t>6 624.66</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...8 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>1 828.77</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>4 558.90</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>6 435.62</t>
+    <t>9 796.44</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>15 534.25</t>
+    <t>20 401.64</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>7 778.34</t>
+    <t>12 236.65</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>4 098.63</t>
+    <t>5 193.15</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 648.55</t>
+    <t>2 629.33</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 213.77</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>1 847.62</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 113.15</t>
-[...8 lines deleted...]
-    <t>2 528.69</t>
+    <t>1 420.90</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 768.40</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 056.30</t>
+    <t>3 770.96</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...8 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>23 973.83</t>
-[...44 lines deleted...]
-    <t>12 802.45</t>
+    <t>41 196.03</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>35 588.24</t>
+    <t>66 819.66</t>
+  </si>
+  <si>
+    <t>FR0010171975</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4 25/04/2055</t>
+  </si>
+  <si>
+    <t>36 414.25</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>17 293.24</t>
+    <t>20 165.26</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 463.01</t>
-[...5 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>72 399.35</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>79 001.68</t>
+    <t>94 281.84</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>4 905.91</t>
-[...17 lines deleted...]
-    <t>33 061.32</t>
+    <t>39 430.91</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 772.60</t>
-[...8 lines deleted...]
-    <t>1 844.38</t>
+    <t>3 513.01</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>3 720.55</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 109.59</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>8 663.01</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>10 159.93</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>3 410.96</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>1 035.00</t>
+    <t>3 150.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>13 712.33</t>
+    <t>15 965.75</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 838.45</t>
+    <t>3 704.73</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 257.53</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>3 865.81</t>
+    <t>4 543.77</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 417.47</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 404.11</t>
+    <t>12 898.97</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>4 424.66</t>
+    <t>5 519.18</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>7 540.41</t>
+    <t>5 080.73</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>5 282.99</t>
-[...10 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 244.97</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>2 605.08</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>2 654.80</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>12 672.95</t>
-[...8 lines deleted...]
-    <t>9 245.23</t>
+    <t>2 636.52</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>1 563.11</t>
+    <t>12 058.26</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>5 112.76</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>14 218.75</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>IT0005358806</t>
-[...29 lines deleted...]
-    <t>11 235.36</t>
+    <t>5 696.33</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>5 370.24</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 193.84</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>2 337.48</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>8 354.79</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>6 656.51</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 522.26</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>5 930.85</t>
+    <t>6 863.12</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>4 400.94</t>
+    <t>5 104.49</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>3 453.89</t>
+    <t>4 494.48</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>12 369.86</t>
-[...8 lines deleted...]
-    <t>5 387.15</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 181.64</t>
+    <t>3 217.81</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>3 390.41</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>2 327.03</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>6 542.47</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 300.27</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>8 673.24</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>5 581.29</t>
+  </si>
+  <si>
+    <t>XS2680745382</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
+  </si>
+  <si>
+    <t>8 440.77</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 979.95</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>7 003.08</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>1 652.40</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>1 859.26</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>8 434.79</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>8 389.08</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>8 120.55</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>4 846.29</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>3 974.79</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>1 695.75</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>1 360.74</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>4 486.46</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>5 784.72</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>10 241.10</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>4 783.73</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
     <t>5 769.86</t>
   </si>
   <si>
-    <t>XS2790333889</t>
-[...217 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 762.17</t>
+    <t>7 250.20</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>2 635.27</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
-    <t>1 204.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 067.64</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 047.27</t>
+    <t>3 019.20</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 198.43</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>8 091.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 560.65</t>
+    <t>3 225.58</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 170.38</t>
+    <t>5 967.12</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>15 501.37</t>
+    <t>20 780.82</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
+    <t>1 433.26</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>6 996.58</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 312.33</t>
-[...26 lines deleted...]
-    <t>10 635.68</t>
+    <t>4 809.25</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>38 071.56</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>9 443.24</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>3 436.71</t>
+    <t>31 672.51</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>10 517.92</t>
-[...8 lines deleted...]
-    <t>9 436.55</t>
+    <t>3 260.71</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>9 525.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 947.95</t>
-[...8 lines deleted...]
-    <t>3 315.07</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>12 094.52</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>2 678.94</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 812.33</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 606.16</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>4 156.85</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>8 569.86</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...71 lines deleted...]
-    <t>6 380.82</t>
+    <t>2 377.60</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>2 074.84</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 643.57</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 086.30</t>
-[...8 lines deleted...]
-    <t>3 551.84</t>
+    <t>10 679.79</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 127.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 236.30</t>
-[...8 lines deleted...]
-    <t>3 842.47</t>
+    <t>11 731.16</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 862.02</t>
+    <t>6 977.47</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 295.52</t>
+    <t>2 444.38</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 356.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>7 773.29</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>9 028.77</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>2 847.95</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 883.56</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 006.15</t>
+    <t>3 818.15</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3413,256 +3308,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>183.44</v>
+        <v>181.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12655577.73</v>
+        <v>12493483.7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12655577.73</v>
+        <v>12493483.7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>992828.1374</v>
+        <v>994781.3785</v>
       </c>
       <c r="D3">
-        <v>115.68</v>
+        <v>114.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>114856754.15</v>
+        <v>113566717.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>114856754.15</v>
+        <v>113566717.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>498910.63</v>
+        <v>495997.15</v>
       </c>
       <c r="D4">
-        <v>104.29</v>
+        <v>102.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52034706.27</v>
+        <v>51051911.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52034706.27</v>
+        <v>51051911.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7256.3624</v>
+        <v>7135.7451</v>
       </c>
       <c r="D5">
-        <v>103.96</v>
+        <v>102.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>754422.47</v>
+        <v>731478.23</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>754422.47</v>
+        <v>731478.23</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>106.77</v>
+        <v>105.38</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>106.77</v>
+        <v>105.38</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>106.77</v>
+        <v>105.38</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P399"/>
+  <dimension ref="A1:P389"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O399" sqref="O399"/>
+      <selection activeCell="O389" sqref="O389"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3684,19936 +3579,19436 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>34.96</v>
+        <v>31.44</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-247.52</v>
+        <v>-3598.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.73821692220329</v>
+        <v>-10.732538330494</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>33281.92</v>
+        <v>29930.88</v>
       </c>
       <c r="N2" s="1">
-        <v>33281.92</v>
+        <v>29930.88</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>2734.0</v>
+        <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.04</v>
+        <v>29.99</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>77536.24</v>
+        <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-874.88</v>
+        <v>4977.7</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.1283497884344</v>
+        <v>6.0377363067762</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>76661.36</v>
+        <v>87420.85</v>
       </c>
       <c r="N3" s="1">
-        <v>76661.36</v>
+        <v>87420.85</v>
       </c>
       <c r="O3" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>741.0</v>
+        <v>790.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.4</v>
+        <v>242.0</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.3113924051</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>182878.8</v>
+        <v>193796.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-296.4</v>
+        <v>-2616.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.16207455429498</v>
+        <v>-1.3498730623955</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>182582.4</v>
+        <v>191180.0</v>
       </c>
       <c r="N4" s="1">
-        <v>182582.4</v>
+        <v>191180.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1208.0</v>
+        <v>1288.0</v>
       </c>
       <c r="D5" s="1">
-        <v>151.35</v>
+        <v>141.85</v>
       </c>
       <c r="E5" s="1">
-        <v>207.1184768212</v>
+        <v>202.741552795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>250199.12</v>
+        <v>261131.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-67368.32</v>
+        <v>-78428.32</v>
       </c>
       <c r="J5" s="1">
-        <v>-26.925882073446</v>
+        <v>-30.034076367459</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>182830.8</v>
+        <v>182702.8</v>
       </c>
       <c r="N5" s="1">
-        <v>182830.8</v>
+        <v>182702.8</v>
       </c>
       <c r="O5" s="1">
         <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>115.0</v>
+        <v>123.0</v>
       </c>
       <c r="D6" s="1">
-        <v>965.7</v>
+        <v>958.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1291.6975652174</v>
+        <v>1263.0082926829</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>148545.22</v>
+        <v>155350.02</v>
       </c>
       <c r="I6" s="1">
-        <v>-37489.72</v>
+        <v>-37516.02</v>
       </c>
       <c r="J6" s="1">
-        <v>-25.237917450323</v>
+        <v>-24.14934996468</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>111055.5</v>
+        <v>117834.0</v>
       </c>
       <c r="N6" s="1">
-        <v>111055.5</v>
+        <v>117834.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>14857.0</v>
+        <v>15839.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.37</v>
+        <v>26.04</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1646947567</v>
+        <v>27.0627255509</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>403585.87</v>
+        <v>428646.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-11806.78</v>
+        <v>-16198.95</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.9254691201156</v>
+        <v>-3.7790929407077</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>391779.09</v>
+        <v>412447.56</v>
       </c>
       <c r="N7" s="1">
-        <v>391779.09</v>
+        <v>412447.56</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>114.6</v>
+        <v>110.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-991.8</v>
+        <v>-2088.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-3.2094594594595</v>
+        <v>-6.7567567567568</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29910.6</v>
+        <v>28814.4</v>
       </c>
       <c r="N8" s="1">
-        <v>29910.6</v>
+        <v>28814.4</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>767.0</v>
+        <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.15</v>
+        <v>67.7</v>
       </c>
       <c r="E9" s="1">
-        <v>62.9</v>
+        <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>48244.3</v>
+        <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>-575.25</v>
+        <v>3918.75</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.1923688394277</v>
+        <v>7.6151601685586</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>47669.05</v>
+        <v>55378.6</v>
       </c>
       <c r="N9" s="1">
-        <v>47669.05</v>
+        <v>55378.6</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>13590.0</v>
+        <v>14488.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.685</v>
+        <v>9.746</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8602270845</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>120271.5</v>
+        <v>128366.97</v>
       </c>
       <c r="I10" s="1">
-        <v>-2242.35</v>
+        <v>12833.08</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.864406779661</v>
+        <v>9.9971822969725</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>118029.15</v>
+        <v>141200.05</v>
       </c>
       <c r="N10" s="1">
-        <v>118029.15</v>
+        <v>141200.05</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2669.0</v>
+        <v>2845.0</v>
       </c>
       <c r="D11" s="1">
-        <v>180.28</v>
+        <v>171.78</v>
       </c>
       <c r="E11" s="1">
-        <v>161.8133308355</v>
+        <v>161.7518804921</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>431879.78</v>
+        <v>460184.1</v>
       </c>
       <c r="I11" s="1">
-        <v>49287.54</v>
+        <v>28530.0</v>
       </c>
       <c r="J11" s="1">
-        <v>11.412328680912</v>
+        <v>6.1996926882089</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>481167.32</v>
+        <v>488714.1</v>
       </c>
       <c r="N11" s="1">
-        <v>481167.32</v>
+        <v>488714.1</v>
       </c>
       <c r="O11" s="1">
         <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1773.0</v>
+        <v>1890.0</v>
       </c>
       <c r="D12" s="1">
-        <v>370.4</v>
+        <v>385.9</v>
       </c>
       <c r="E12" s="1">
-        <v>224.0473152848</v>
+        <v>232.4201005291</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>397235.89</v>
+        <v>439273.99</v>
       </c>
       <c r="I12" s="1">
-        <v>259483.31</v>
+        <v>290077.01</v>
       </c>
       <c r="J12" s="1">
-        <v>65.322222017754</v>
+        <v>66.035553345647</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>656719.2</v>
+        <v>729351.0</v>
       </c>
       <c r="N12" s="1">
-        <v>656719.2</v>
+        <v>729351.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>4344.0</v>
+        <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>27.21</v>
+        <v>22.84</v>
       </c>
       <c r="E13" s="1">
-        <v>25.2607803867</v>
+        <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109732.83</v>
+        <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>8467.41</v>
+        <v>-10923.41</v>
       </c>
       <c r="J13" s="1">
-        <v>7.7163871559678</v>
+        <v>-9.3606134600792</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>118200.24</v>
+        <v>105772.04</v>
       </c>
       <c r="N13" s="1">
-        <v>118200.24</v>
+        <v>105772.04</v>
       </c>
       <c r="O13" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>60.5</v>
+        <v>57.75</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-1665.3</v>
+        <v>-3166.8</v>
       </c>
       <c r="J14" s="1">
-        <v>-4.7993705743509</v>
+        <v>-9.1266719118804</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>33033.0</v>
+        <v>31531.5</v>
       </c>
       <c r="N14" s="1">
-        <v>33033.0</v>
+        <v>31531.5</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5083.0</v>
+        <v>5419.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.38</v>
+        <v>52.44</v>
       </c>
       <c r="E15" s="1">
-        <v>62.9040566595</v>
+        <v>62.0221073999</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>319741.32</v>
+        <v>336097.8</v>
       </c>
       <c r="I15" s="1">
-        <v>-58576.78</v>
+        <v>-51925.44</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.320053223024</v>
+        <v>-15.449503091065</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>261164.54</v>
+        <v>284172.36</v>
       </c>
       <c r="N15" s="1">
-        <v>261164.54</v>
+        <v>284172.36</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>12.92</v>
+        <v>9.928</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-636.74</v>
+        <v>-8107.76</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.9354987753047</v>
+        <v>-24.645160584328</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>32261.24</v>
+        <v>24790.22</v>
       </c>
       <c r="N16" s="1">
-        <v>32261.24</v>
+        <v>24790.22</v>
       </c>
       <c r="O16" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>5976.0</v>
+        <v>6371.0</v>
       </c>
       <c r="D17" s="1">
-        <v>67.28</v>
+        <v>64.16</v>
       </c>
       <c r="E17" s="1">
-        <v>55.8426840696</v>
+        <v>56.0830764401</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>333715.88</v>
+        <v>357305.28</v>
       </c>
       <c r="I17" s="1">
-        <v>68349.4</v>
+        <v>51458.08</v>
       </c>
       <c r="J17" s="1">
-        <v>20.481314823856</v>
+        <v>14.401712731477</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>402065.28</v>
+        <v>408763.36</v>
       </c>
       <c r="N17" s="1">
-        <v>402065.28</v>
+        <v>408763.36</v>
       </c>
       <c r="O17" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>2806.0</v>
+        <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.38</v>
+        <v>31.62</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>83955.52</v>
+        <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>-1515.24</v>
+        <v>5551.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.8048128342246</v>
+        <v>6.2336310198882</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>82440.28</v>
+        <v>94607.04</v>
       </c>
       <c r="N18" s="1">
-        <v>82440.28</v>
+        <v>94607.04</v>
       </c>
       <c r="O18" s="1">
         <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2063.0</v>
+        <v>2199.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1210.4</v>
+        <v>1222.6</v>
       </c>
       <c r="E19" s="1">
-        <v>480.4634949103</v>
+        <v>519.9669804457</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>991196.19</v>
+        <v>1143407.39</v>
       </c>
       <c r="I19" s="1">
-        <v>1505859.01</v>
+        <v>1545090.01</v>
       </c>
       <c r="J19" s="1">
-        <v>151.92340579921</v>
+        <v>135.13031518888</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2497055.2</v>
+        <v>2688497.4</v>
       </c>
       <c r="N19" s="1">
-        <v>2497055.2</v>
+        <v>2688497.4</v>
       </c>
       <c r="O19" s="1">
-        <v>1.38</v>
+        <v>1.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.06</v>
+        <v>63.82</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>-260.68</v>
+        <v>1632.68</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.61848958333333</v>
+        <v>3.8736979166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>41887.16</v>
+        <v>43780.52</v>
       </c>
       <c r="N20" s="1">
-        <v>41887.16</v>
+        <v>43780.52</v>
       </c>
       <c r="O20" s="1">
         <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16423.0</v>
+        <v>17509.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.53</v>
+        <v>42.29</v>
       </c>
       <c r="E21" s="1">
-        <v>27.8659258357</v>
+        <v>28.5714055629</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>457642.1</v>
+        <v>500256.74</v>
       </c>
       <c r="I21" s="1">
-        <v>207982.09</v>
+        <v>240198.87</v>
       </c>
       <c r="J21" s="1">
-        <v>45.446450403055</v>
+        <v>48.015119196595</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>665624.19</v>
+        <v>740455.61</v>
       </c>
       <c r="N21" s="1">
-        <v>665624.19</v>
+        <v>740455.61</v>
       </c>
       <c r="O21" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.075</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>-1192.0</v>
+        <v>6723.62</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.8117921243002</v>
+        <v>21.50087396207</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>30079.38</v>
+        <v>37995.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30079.38</v>
+        <v>37995.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.35</v>
+        <v>55.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-892.5</v>
+        <v>297.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.7347310847767</v>
+        <v>0.91157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>31743.25</v>
+        <v>32933.25</v>
       </c>
       <c r="N23" s="1">
-        <v>31743.25</v>
+        <v>32933.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>3546.0</v>
+        <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.86</v>
+        <v>18.825</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>64679.04</v>
+        <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>-1347.48</v>
+        <v>2435.94</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.0833333333333</v>
+        <v>3.5446002011567</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>63331.56</v>
+        <v>71158.5</v>
       </c>
       <c r="N24" s="1">
-        <v>63331.56</v>
+        <v>71158.5</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>29799.0</v>
+        <v>31770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.985</v>
+        <v>19.57</v>
       </c>
       <c r="E25" s="1">
-        <v>8.9449337226</v>
+        <v>9.5222168713</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>266550.08</v>
+        <v>302520.83</v>
       </c>
       <c r="I25" s="1">
-        <v>299183.94</v>
+        <v>319218.07</v>
       </c>
       <c r="J25" s="1">
-        <v>112.24305016153</v>
+        <v>105.51936869934</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>565734.02</v>
+        <v>621738.9</v>
       </c>
       <c r="N25" s="1">
-        <v>565734.02</v>
+        <v>621738.9</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>23865.0</v>
+        <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.127</v>
+        <v>3.264</v>
       </c>
       <c r="E26" s="1">
-        <v>3.208</v>
+        <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>76558.92</v>
+        <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-1933.06</v>
+        <v>1685.18</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.5249311249427</v>
+        <v>2.0712439176768</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>74625.86</v>
+        <v>83045.95</v>
       </c>
       <c r="N26" s="1">
-        <v>74625.86</v>
+        <v>83045.95</v>
       </c>
       <c r="O26" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>66371.0</v>
+        <v>70766.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.246</v>
+        <v>10.526</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6523957753</v>
+        <v>7.7665221999</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>507897.16</v>
+        <v>549605.71</v>
       </c>
       <c r="I27" s="1">
-        <v>172140.11</v>
+        <v>195277.21</v>
       </c>
       <c r="J27" s="1">
-        <v>33.892709697373</v>
+        <v>35.530418706894</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>680037.27</v>
+        <v>744882.92</v>
       </c>
       <c r="N27" s="1">
-        <v>680037.27</v>
+        <v>744882.92</v>
       </c>
       <c r="O27" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>4149.0</v>
+        <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.065</v>
+        <v>16.865</v>
       </c>
       <c r="E28" s="1">
-        <v>16.5350012051</v>
+        <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>68603.72</v>
+        <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-1950.03</v>
+        <v>1760.99</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.8424551904766</v>
+        <v>2.4178492936778</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>66653.69</v>
+        <v>74593.9</v>
       </c>
       <c r="N28" s="1">
-        <v>66653.69</v>
+        <v>74593.9</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.905</v>
+        <v>14.755</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-789.48</v>
+        <v>1695.92</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.9047619047619</v>
+        <v>4.0917107583774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>40658.22</v>
+        <v>43143.62</v>
       </c>
       <c r="N29" s="1">
-        <v>40658.22</v>
+        <v>43143.62</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>606.0</v>
+        <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>130.1</v>
+        <v>154.1</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8452012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>79992.0</v>
+        <v>85172.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-1151.4</v>
+        <v>14376.6</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.4393939393939</v>
+        <v>16.879490912506</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>78840.6</v>
+        <v>99548.6</v>
       </c>
       <c r="N30" s="1">
-        <v>78840.6</v>
+        <v>99548.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>346.0</v>
+        <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>188.5</v>
+        <v>220.5</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>65532.4</v>
+        <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>-311.4</v>
+        <v>11716.25</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.47518479408659</v>
+        <v>16.822030704289</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>65221.0</v>
+        <v>81364.5</v>
       </c>
       <c r="N31" s="1">
-        <v>65221.0</v>
+        <v>81364.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>33.06</v>
+        <v>30.68</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-1138.86</v>
+        <v>-3516.48</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.3333333333333</v>
+        <v>-10.292397660819</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>33026.94</v>
+        <v>30649.32</v>
       </c>
       <c r="N32" s="1">
-        <v>33026.94</v>
+        <v>30649.32</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>4984.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D33" s="1">
-        <v>85.0</v>
+        <v>81.0</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5633988764</v>
+        <v>78.5284117426</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>391559.98</v>
+        <v>417299.98</v>
       </c>
       <c r="I33" s="1">
-        <v>32080.02</v>
+        <v>13134.02</v>
       </c>
       <c r="J33" s="1">
-        <v>8.1928750736988</v>
+        <v>3.1473809320576</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>423640.0</v>
+        <v>430434.0</v>
       </c>
       <c r="N33" s="1">
-        <v>423640.0</v>
+        <v>430434.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5591.0</v>
+        <v>5961.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.08</v>
+        <v>90.44</v>
       </c>
       <c r="E34" s="1">
-        <v>75.721117868</v>
+        <v>76.0481580272</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>423356.77</v>
+        <v>453323.07</v>
       </c>
       <c r="I34" s="1">
-        <v>91462.51</v>
+        <v>85789.77</v>
       </c>
       <c r="J34" s="1">
-        <v>21.60412127105</v>
+        <v>18.924642418927</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>514819.28</v>
+        <v>539112.84</v>
       </c>
       <c r="N34" s="1">
-        <v>514819.28</v>
+        <v>539112.84</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>719518.0</v>
+        <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.244</v>
+        <v>11.21</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1997054417</v>
+        <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>8058389.66</v>
+        <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>31870.73</v>
+        <v>3260.75</v>
       </c>
       <c r="J35" s="1">
-        <v>0.39549750439842</v>
+        <v>0.091918120243362</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>8090260.39</v>
+        <v>3550711.45</v>
       </c>
       <c r="N35" s="1">
-        <v>8090260.39</v>
+        <v>3550711.45</v>
       </c>
       <c r="O35" s="1">
-        <v>4.49</v>
+        <v>2.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>302651.0</v>
+        <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.818</v>
+        <v>10.638</v>
       </c>
       <c r="E36" s="1">
-        <v>10.629325725</v>
+        <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3216976.06</v>
+        <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>57102.46</v>
+        <v>-58337.87</v>
       </c>
       <c r="J36" s="1">
-        <v>1.77503527956</v>
+        <v>-0.7487757758963</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3274078.52</v>
+        <v>7732762.2</v>
       </c>
       <c r="N36" s="1">
-        <v>3274078.52</v>
+        <v>7732762.2</v>
       </c>
       <c r="O36" s="1">
-        <v>1.82</v>
+        <v>4.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>1255.0</v>
+        <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.04</v>
+        <v>52.52</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66113.4</v>
+        <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-803.2</v>
+        <v>57.33</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.2148823082764</v>
+        <v>0.081649883079589</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>65310.2</v>
+        <v>70271.76</v>
       </c>
       <c r="N37" s="1">
-        <v>65310.2</v>
+        <v>70271.76</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>6667.0</v>
+        <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.515</v>
+        <v>12.212</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>80070.67</v>
+        <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-3300.16</v>
+        <v>1821.69</v>
       </c>
       <c r="J38" s="1">
-        <v>-4.1215591177144</v>
+        <v>2.1436385761041</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>76770.51</v>
+        <v>86802.9</v>
       </c>
       <c r="N38" s="1">
-        <v>76770.51</v>
+        <v>86802.9</v>
       </c>
       <c r="O38" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>7599.0</v>
+        <v>8101.0</v>
       </c>
       <c r="D39" s="1">
-        <v>29.48</v>
+        <v>28.85</v>
       </c>
       <c r="E39" s="1">
-        <v>25.020142124</v>
+        <v>25.0622713245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>190128.06</v>
+        <v>203029.46</v>
       </c>
       <c r="I39" s="1">
-        <v>33890.46</v>
+        <v>30684.39</v>
       </c>
       <c r="J39" s="1">
-        <v>17.82507011327</v>
+        <v>15.113269768831</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>224018.52</v>
+        <v>233713.85</v>
       </c>
       <c r="N39" s="1">
-        <v>224018.52</v>
+        <v>233713.85</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>26048.0</v>
+        <v>27770.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.29</v>
+        <v>10.655</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5675564343</v>
+        <v>10.5425941664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>275263.71</v>
+        <v>292767.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-7229.79</v>
+        <v>3121.51</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.6264958791698</v>
+        <v>1.0662065888111</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>268033.92</v>
+        <v>295889.35</v>
       </c>
       <c r="N40" s="1">
-        <v>268033.92</v>
+        <v>295889.35</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.895</v>
+        <v>16.775</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-453.3</v>
+        <v>2206.06</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.93487067622312</v>
+        <v>4.5497039576192</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>48034.69</v>
+        <v>50694.05</v>
       </c>
       <c r="N41" s="1">
-        <v>48034.69</v>
+        <v>50694.05</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>91.75</v>
+        <v>87.3</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-339.15</v>
+        <v>-1927.8</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.024811218986</v>
+        <v>-5.8252427184466</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>32754.75</v>
+        <v>31166.1</v>
       </c>
       <c r="N42" s="1">
-        <v>32754.75</v>
+        <v>31166.1</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>2357.0</v>
+        <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>33.29</v>
+        <v>34.72</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>81670.05</v>
+        <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-3205.52</v>
+        <v>778.07</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.9249639249639</v>
+        <v>0.89978072998032</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>78464.53</v>
+        <v>87251.36</v>
       </c>
       <c r="N43" s="1">
-        <v>78464.53</v>
+        <v>87251.36</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2709.0</v>
+        <v>2888.0</v>
       </c>
       <c r="D44" s="1">
-        <v>82.78</v>
+        <v>77.88</v>
       </c>
       <c r="E44" s="1">
-        <v>67.5548209671</v>
+        <v>67.7100934903</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>183006.01</v>
+        <v>195546.75</v>
       </c>
       <c r="I44" s="1">
-        <v>41245.01</v>
+        <v>29370.69</v>
       </c>
       <c r="J44" s="1">
-        <v>22.53751666407</v>
+        <v>15.019779157669</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>224251.02</v>
+        <v>224917.44</v>
       </c>
       <c r="N44" s="1">
-        <v>224251.02</v>
+        <v>224917.44</v>
       </c>
       <c r="O44" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>60.2</v>
+        <v>58.15</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-1033.5</v>
+        <v>-2120.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-3.1375703942076</v>
+        <v>-6.4360418342719</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>31906.0</v>
+        <v>30819.5</v>
       </c>
       <c r="N45" s="1">
-        <v>31906.0</v>
+        <v>30819.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10288.0</v>
+        <v>10968.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.39</v>
+        <v>17.29</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6079941648</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>193260.08</v>
+        <v>204092.48</v>
       </c>
       <c r="I46" s="1">
-        <v>-4063.76</v>
+        <v>-14455.76</v>
       </c>
       <c r="J46" s="1">
-        <v>-2.1027415491083</v>
+        <v>-7.0829459272581</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>189196.32</v>
+        <v>189636.72</v>
       </c>
       <c r="N46" s="1">
-        <v>189196.32</v>
+        <v>189636.72</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3130.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D47" s="1">
-        <v>71.22</v>
+        <v>67.48</v>
       </c>
       <c r="E47" s="1">
-        <v>60.8697827476</v>
+        <v>61.3765957447</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>190522.42</v>
+        <v>204813.7</v>
       </c>
       <c r="I47" s="1">
-        <v>32396.18</v>
+        <v>20367.06</v>
       </c>
       <c r="J47" s="1">
-        <v>17.00386757632</v>
+        <v>9.9441883038098</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>222918.6</v>
+        <v>225180.76</v>
       </c>
       <c r="N47" s="1">
-        <v>222918.6</v>
+        <v>225180.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6136.0</v>
+        <v>6542.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.47</v>
+        <v>18.61</v>
       </c>
       <c r="E48" s="1">
-        <v>30.3195616037</v>
+        <v>29.5096988688</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>186040.83</v>
+        <v>193052.45</v>
       </c>
       <c r="I48" s="1">
-        <v>-72708.91</v>
+        <v>-71305.83</v>
       </c>
       <c r="J48" s="1">
-        <v>-39.082232647532</v>
+        <v>-36.935988121363</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>113331.92</v>
+        <v>121746.62</v>
       </c>
       <c r="N48" s="1">
-        <v>113331.92</v>
+        <v>121746.62</v>
       </c>
       <c r="O48" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8042.0</v>
+        <v>8574.0</v>
       </c>
       <c r="D49" s="1">
-        <v>29.25</v>
+        <v>28.055</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>29.9735910893</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>243632.39</v>
+        <v>256993.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-8403.89</v>
+        <v>-16450.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.4494140947351</v>
+        <v>-6.4009383581076</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>235228.5</v>
+        <v>240543.57</v>
       </c>
       <c r="N49" s="1">
-        <v>235228.5</v>
+        <v>240543.57</v>
       </c>
       <c r="O49" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1251.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D50" s="1">
-        <v>233.3</v>
+        <v>259.5</v>
       </c>
       <c r="E50" s="1">
-        <v>221.6972022382</v>
+        <v>223.5266116942</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>277343.2</v>
+        <v>298184.5</v>
       </c>
       <c r="I50" s="1">
-        <v>14515.1</v>
+        <v>47988.5</v>
       </c>
       <c r="J50" s="1">
-        <v>5.2336238999189</v>
+        <v>16.093559524388</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>291858.3</v>
+        <v>346173.0</v>
       </c>
       <c r="N50" s="1">
-        <v>291858.3</v>
+        <v>346173.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4267.0</v>
+        <v>4549.0</v>
       </c>
       <c r="D51" s="1">
-        <v>48.67</v>
+        <v>48.64</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.7683446911</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>213776.7</v>
+        <v>226396.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-6101.81</v>
+        <v>-5132.84</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.8542914171657</v>
+        <v>-2.2671935306335</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>207674.89</v>
+        <v>221263.36</v>
       </c>
       <c r="N51" s="1">
-        <v>207674.89</v>
+        <v>221263.36</v>
       </c>
       <c r="O51" s="1">
         <v>0.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>4929.0</v>
+        <v>5255.0</v>
       </c>
       <c r="D52" s="1">
-        <v>33.21</v>
+        <v>29.11</v>
       </c>
       <c r="E52" s="1">
-        <v>31.7253743153</v>
+        <v>30.7393092293</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>156374.37</v>
+        <v>161535.07</v>
       </c>
       <c r="I52" s="1">
-        <v>7317.72</v>
+        <v>-8562.02</v>
       </c>
       <c r="J52" s="1">
-        <v>4.6796159754313</v>
+        <v>-5.300409378595</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>163692.09</v>
+        <v>152973.05</v>
       </c>
       <c r="N52" s="1">
-        <v>163692.09</v>
+        <v>152973.05</v>
       </c>
       <c r="O52" s="1">
         <v>0.09</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>24991.0</v>
+        <v>26643.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.44</v>
+        <v>19.21</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1398679525</v>
+        <v>19.1287152348</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>478324.44</v>
+        <v>509646.36</v>
       </c>
       <c r="I53" s="1">
-        <v>7500.6</v>
+        <v>2165.67</v>
       </c>
       <c r="J53" s="1">
-        <v>1.5680988410293</v>
+        <v>0.42493583197573</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>485825.04</v>
+        <v>511812.03</v>
       </c>
       <c r="N53" s="1">
-        <v>485825.04</v>
+        <v>511812.03</v>
       </c>
       <c r="O53" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>50272.0</v>
+        <v>53601.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.544</v>
+        <v>4.52</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5159999602</v>
+        <v>4.5165590194</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>227028.35</v>
+        <v>242092.08</v>
       </c>
       <c r="I54" s="1">
-        <v>1407.62</v>
+        <v>184.44</v>
       </c>
       <c r="J54" s="1">
-        <v>0.62001948214837</v>
+        <v>0.076185887617637</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>228435.97</v>
+        <v>242276.52</v>
       </c>
       <c r="N54" s="1">
-        <v>228435.97</v>
+        <v>242276.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>684.0</v>
+        <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>145.6</v>
+        <v>140.3</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>100000.8</v>
+        <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-410.4</v>
+        <v>-3623.85</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.41039671682627</v>
+        <v>-3.421872277863</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>99590.4</v>
+        <v>102278.7</v>
       </c>
       <c r="N55" s="1">
-        <v>99590.4</v>
+        <v>102278.7</v>
       </c>
       <c r="O55" s="1">
         <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5225.0</v>
+        <v>5570.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.4</v>
+        <v>41.34</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3458527828</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>226974.0</v>
+        <v>241436.4</v>
       </c>
       <c r="I56" s="1">
-        <v>-209.0</v>
+        <v>-11172.6</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.092081031307551</v>
+        <v>-4.6275540887787</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>226765.0</v>
+        <v>230263.8</v>
       </c>
       <c r="N56" s="1">
-        <v>226765.0</v>
+        <v>230263.8</v>
       </c>
       <c r="O56" s="1">
         <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>67370.0</v>
+        <v>71832.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.985</v>
+        <v>9.696</v>
       </c>
       <c r="E57" s="1">
-        <v>5.8681297313</v>
+        <v>6.0859665609</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>395335.9</v>
+        <v>437167.15</v>
       </c>
       <c r="I57" s="1">
-        <v>277353.55</v>
+        <v>259315.92</v>
       </c>
       <c r="J57" s="1">
-        <v>70.156429001262</v>
+        <v>59.317338917162</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>672689.45</v>
+        <v>696483.07</v>
       </c>
       <c r="N57" s="1">
-        <v>672689.45</v>
+        <v>696483.07</v>
       </c>
       <c r="O57" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>16649.0</v>
+        <v>17750.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.6</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
-        <v>14.6966718722</v>
+        <v>15.5038647887</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>244684.89</v>
+        <v>275193.6</v>
       </c>
       <c r="I58" s="1">
-        <v>231476.51</v>
+        <v>226776.4</v>
       </c>
       <c r="J58" s="1">
-        <v>94.601881628244</v>
+        <v>82.406131537943</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>476161.4</v>
+        <v>501970.0</v>
       </c>
       <c r="N58" s="1">
-        <v>476161.4</v>
+        <v>501970.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1409.0</v>
+        <v>1502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.05</v>
+        <v>105.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897019163</v>
+        <v>103.841138482</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>147366.89</v>
+        <v>155969.39</v>
       </c>
       <c r="I59" s="1">
-        <v>-7805.44</v>
+        <v>2191.21</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.2966035993567</v>
+        <v>1.4048974609697</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>139561.45</v>
+        <v>158160.6</v>
       </c>
       <c r="N59" s="1">
-        <v>139561.45</v>
+        <v>158160.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1321.0</v>
+        <v>1408.0</v>
       </c>
       <c r="D60" s="1">
-        <v>219.3</v>
+        <v>206.9</v>
       </c>
       <c r="E60" s="1">
-        <v>185.5605374716</v>
+        <v>186.3538849432</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>245125.47</v>
+        <v>262386.27</v>
       </c>
       <c r="I60" s="1">
-        <v>44569.83</v>
+        <v>28928.93</v>
       </c>
       <c r="J60" s="1">
-        <v>18.182455703196</v>
+        <v>11.025321561223</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>289695.3</v>
+        <v>291315.2</v>
       </c>
       <c r="N60" s="1">
-        <v>289695.3</v>
+        <v>291315.2</v>
       </c>
       <c r="O60" s="1">
         <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>67.92</v>
+        <v>69.24</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-127.44</v>
+        <v>573.48</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.35211267605634</v>
+        <v>1.5845070422535</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>36065.52</v>
+        <v>36766.44</v>
       </c>
       <c r="N61" s="1">
-        <v>36065.52</v>
+        <v>36766.44</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.78</v>
+        <v>26.35</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>154.34</v>
+        <v>887.36</v>
       </c>
       <c r="J62" s="1">
-        <v>0.46771482789949</v>
+        <v>2.689072370642</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>33153.08</v>
+        <v>33886.1</v>
       </c>
       <c r="N62" s="1">
-        <v>33153.08</v>
+        <v>33886.1</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>204.0</v>
+        <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>308.3</v>
+        <v>305.1</v>
       </c>
       <c r="E63" s="1">
-        <v>321.4</v>
+        <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>65565.6</v>
+        <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-2672.4</v>
+        <v>-3115.9</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.0759178593653</v>
+        <v>-4.4947823653469</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>62893.2</v>
+        <v>66206.7</v>
       </c>
       <c r="N63" s="1">
-        <v>62893.2</v>
+        <v>66206.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2297.0</v>
+        <v>2449.0</v>
       </c>
       <c r="D64" s="1">
-        <v>62.36</v>
+        <v>59.88</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.6796080033</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>145078.52</v>
+        <v>153502.36</v>
       </c>
       <c r="I64" s="1">
-        <v>-1837.6</v>
+        <v>-6856.24</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2666244458518</v>
+        <v>-4.4665371920015</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>143240.92</v>
+        <v>146646.12</v>
       </c>
       <c r="N64" s="1">
-        <v>143240.92</v>
+        <v>146646.12</v>
       </c>
       <c r="O64" s="1">
         <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>80.05</v>
+        <v>73.1</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-1212.8</v>
+        <v>-3846.85</v>
       </c>
       <c r="J65" s="1">
-        <v>-3.8438438438438</v>
+        <v>-12.192192192192</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>30338.95</v>
+        <v>27704.9</v>
       </c>
       <c r="N65" s="1">
-        <v>30338.95</v>
+        <v>27704.9</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.84</v>
+        <v>38.95</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>398.19</v>
+        <v>-510.5</v>
       </c>
       <c r="J66" s="1">
-        <v>0.98859315589354</v>
+        <v>-1.2674271229404</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>40676.64</v>
+        <v>39767.95</v>
       </c>
       <c r="N66" s="1">
-        <v>40676.64</v>
+        <v>39767.95</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.68</v>
+        <v>38.04</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>-70.32</v>
+        <v>1125.12</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.21762785636561</v>
+        <v>3.4820457018498</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>32241.72</v>
+        <v>33437.16</v>
       </c>
       <c r="N67" s="1">
-        <v>32241.72</v>
+        <v>33437.16</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1821.0</v>
+        <v>1941.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.0</v>
+        <v>198.5</v>
       </c>
       <c r="E68" s="1">
-        <v>149.2337616694</v>
+        <v>152.5701597115</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>271754.68</v>
+        <v>296138.68</v>
       </c>
       <c r="I68" s="1">
-        <v>90624.32</v>
+        <v>89149.82</v>
       </c>
       <c r="J68" s="1">
-        <v>33.347841516474</v>
+        <v>30.104078264953</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>362379.0</v>
+        <v>385288.5</v>
       </c>
       <c r="N68" s="1">
-        <v>362379.0</v>
+        <v>385288.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>64.35</v>
+        <v>61.5</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-1063.3</v>
+        <v>-3018.4</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.3520485584219</v>
+        <v>-6.6767830045524</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>44144.1</v>
+        <v>42189.0</v>
       </c>
       <c r="N69" s="1">
-        <v>44144.1</v>
+        <v>42189.0</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>9710.0</v>
+        <v>10352.0</v>
       </c>
       <c r="D70" s="1">
-        <v>34.92</v>
+        <v>36.87</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2921349125</v>
+        <v>35.2436292504</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>342686.63</v>
+        <v>364842.05</v>
       </c>
       <c r="I70" s="1">
-        <v>-3613.43</v>
+        <v>16836.19</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.0544414878398</v>
+        <v>4.6146517376492</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>339073.2</v>
+        <v>381678.24</v>
       </c>
       <c r="N70" s="1">
-        <v>339073.2</v>
+        <v>381678.24</v>
       </c>
       <c r="O70" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>10.525</v>
+        <v>9.464</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-309.54</v>
+        <v>-3437.37</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.98777046095955</v>
+        <v>-10.968962167696</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>31027.7</v>
+        <v>27899.87</v>
       </c>
       <c r="N71" s="1">
-        <v>31027.7</v>
+        <v>27899.87</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>460.0</v>
+        <v>490.0</v>
       </c>
       <c r="D72" s="1">
-        <v>256.2</v>
+        <v>275.0</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.412244898</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>118588.0</v>
+        <v>126622.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-736.0</v>
+        <v>8128.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.62063615205586</v>
+        <v>6.4191056846362</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>117852.0</v>
+        <v>134750.0</v>
       </c>
       <c r="N72" s="1">
-        <v>117852.0</v>
+        <v>134750.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2815.0</v>
+        <v>3001.0</v>
       </c>
       <c r="D73" s="1">
-        <v>76.64</v>
+        <v>67.78</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.8001332889</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>221146.4</v>
+        <v>233478.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-5404.8</v>
+        <v>-30070.42</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.4439918533605</v>
+        <v>-12.879326635206</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>215741.6</v>
+        <v>203407.78</v>
       </c>
       <c r="N73" s="1">
-        <v>215741.6</v>
+        <v>203407.78</v>
       </c>
       <c r="O73" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>899.0</v>
+        <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>80.82</v>
+        <v>65.06</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1700111235</v>
+        <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>62183.84</v>
+        <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>10473.34</v>
+        <v>-3768.06</v>
       </c>
       <c r="J74" s="1">
-        <v>16.842543014391</v>
+        <v>-5.7009292911443</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>72657.18</v>
+        <v>62327.48</v>
       </c>
       <c r="N74" s="1">
-        <v>72657.18</v>
+        <v>62327.48</v>
       </c>
       <c r="O74" s="1">
         <v>0.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>164.0</v>
+        <v>175.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1967.0</v>
+        <v>1654.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1450.3303658537</v>
+        <v>1460.3038857143</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>237854.18</v>
+        <v>255553.18</v>
       </c>
       <c r="I75" s="1">
-        <v>84733.82</v>
+        <v>33984.32</v>
       </c>
       <c r="J75" s="1">
-        <v>35.624271980421</v>
+        <v>13.298335790617</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>322588.0</v>
+        <v>289537.5</v>
       </c>
       <c r="N75" s="1">
-        <v>322588.0</v>
+        <v>289537.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>47.32</v>
+        <v>45.02</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-932.94</v>
+        <v>-2444.04</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.9134181370538</v>
+        <v>-7.6323348379155</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>31089.24</v>
+        <v>29578.14</v>
       </c>
       <c r="N76" s="1">
-        <v>31089.24</v>
+        <v>29578.14</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>30.86</v>
+        <v>28.28</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-787.8</v>
+        <v>-3393.6</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.4652338811631</v>
+        <v>-10.619469026549</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>31168.6</v>
+        <v>28562.8</v>
       </c>
       <c r="N77" s="1">
-        <v>31168.6</v>
+        <v>28562.8</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13427.0</v>
+        <v>14315.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.805</v>
+        <v>19.86</v>
       </c>
       <c r="E78" s="1">
-        <v>13.3796678335</v>
+        <v>13.7745274188</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>179648.8</v>
+        <v>197182.36</v>
       </c>
       <c r="I78" s="1">
-        <v>86272.94</v>
+        <v>87113.54</v>
       </c>
       <c r="J78" s="1">
-        <v>48.023109533712</v>
+        <v>44.179175053996</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>265921.74</v>
+        <v>284295.9</v>
       </c>
       <c r="N78" s="1">
-        <v>265921.74</v>
+        <v>284295.9</v>
       </c>
       <c r="O78" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>5930.0</v>
+        <v>6322.0</v>
       </c>
       <c r="D79" s="1">
-        <v>54.1</v>
+        <v>53.1</v>
       </c>
       <c r="E79" s="1">
-        <v>39.674777403</v>
+        <v>40.2678756723</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>235271.43</v>
+        <v>254573.51</v>
       </c>
       <c r="I79" s="1">
-        <v>85541.57</v>
+        <v>81124.69</v>
       </c>
       <c r="J79" s="1">
-        <v>36.358673044152</v>
+        <v>31.86690162696</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>320813.0</v>
+        <v>335698.2</v>
       </c>
       <c r="N79" s="1">
-        <v>320813.0</v>
+        <v>335698.2</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6078.0</v>
+        <v>6480.0</v>
       </c>
       <c r="D80" s="1">
-        <v>44.415</v>
+        <v>46.005</v>
       </c>
       <c r="E80" s="1">
-        <v>34.6553636064</v>
+        <v>34.8628549383</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>210635.3</v>
+        <v>225911.3</v>
       </c>
       <c r="I80" s="1">
-        <v>59319.07</v>
+        <v>72201.1</v>
       </c>
       <c r="J80" s="1">
-        <v>28.161979497264</v>
+        <v>31.959932947135</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>269954.37</v>
+        <v>298112.4</v>
       </c>
       <c r="N80" s="1">
-        <v>269954.37</v>
+        <v>298112.4</v>
       </c>
       <c r="O80" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>14116.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.895</v>
+        <v>24.185</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6542568716</v>
+        <v>13.2401794139</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>178627.49</v>
+        <v>199251.46</v>
       </c>
       <c r="I81" s="1">
-        <v>158674.33</v>
+        <v>164708.61</v>
       </c>
       <c r="J81" s="1">
-        <v>88.829737236973</v>
+        <v>82.663690394038</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>337301.82</v>
+        <v>363960.07</v>
       </c>
       <c r="N81" s="1">
-        <v>337301.82</v>
+        <v>363960.07</v>
       </c>
       <c r="O81" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>38.18</v>
+        <v>37.36</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-740.6</v>
+        <v>-1400.7</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.3529411764706</v>
+        <v>-4.4501278772379</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>30734.9</v>
+        <v>30074.8</v>
       </c>
       <c r="N82" s="1">
-        <v>30734.9</v>
+        <v>30074.8</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>110006.0</v>
+        <v>117290.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.605</v>
+        <v>5.742</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0904017054</v>
+        <v>3.2189909626</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>339962.73</v>
+        <v>377555.45</v>
       </c>
       <c r="I83" s="1">
-        <v>276620.9</v>
+        <v>295923.73</v>
       </c>
       <c r="J83" s="1">
-        <v>81.368007604834</v>
+        <v>78.378879181853</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>616583.63</v>
+        <v>673479.18</v>
       </c>
       <c r="N83" s="1">
-        <v>616583.63</v>
+        <v>673479.18</v>
       </c>
       <c r="O83" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>5785.0</v>
+        <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.125</v>
+        <v>19.37</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>110782.75</v>
+        <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-144.62</v>
+        <v>1360.56</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.13054378953402</v>
+        <v>1.1520969314081</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>110638.13</v>
+        <v>119454.79</v>
       </c>
       <c r="N84" s="1">
-        <v>110638.13</v>
+        <v>119454.79</v>
       </c>
       <c r="O84" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.07</v>
+        <v>15.2</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>173.36</v>
+        <v>455.07</v>
       </c>
       <c r="J85" s="1">
-        <v>0.53368912608406</v>
+        <v>1.4009339559706</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>32656.69</v>
+        <v>32938.4</v>
       </c>
       <c r="N85" s="1">
-        <v>32656.69</v>
+        <v>32938.4</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1306.0</v>
+        <v>1392.0</v>
       </c>
       <c r="D86" s="1">
-        <v>113.25</v>
+        <v>117.05</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.1636494253</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>149928.8</v>
+        <v>158915.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-2024.3</v>
+        <v>4017.8</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.3501742160279</v>
+        <v>2.5282571021887</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>147904.5</v>
+        <v>162933.6</v>
       </c>
       <c r="N86" s="1">
-        <v>147904.5</v>
+        <v>162933.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>363.0</v>
+        <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>271.5</v>
+        <v>246.2</v>
       </c>
       <c r="E87" s="1">
-        <v>565.7906060606</v>
+        <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205381.99</v>
+        <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-106827.49</v>
+        <v>-116260.99</v>
       </c>
       <c r="J87" s="1">
-        <v>-52.014049527907</v>
+        <v>-54.959239698858</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>98554.5</v>
+        <v>95279.4</v>
       </c>
       <c r="N87" s="1">
-        <v>98554.5</v>
+        <v>95279.4</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>35.54</v>
+        <v>35.12</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-82.4</v>
+        <v>-515.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.22459292532285</v>
+        <v>-1.4037057832678</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>36606.2</v>
+        <v>36173.6</v>
       </c>
       <c r="N88" s="1">
-        <v>36606.2</v>
+        <v>36173.6</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1870.0</v>
+        <v>1994.0</v>
       </c>
       <c r="D89" s="1">
-        <v>63.44</v>
+        <v>57.72</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.4453961886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>119717.4</v>
+        <v>126510.12</v>
       </c>
       <c r="I89" s="1">
-        <v>-1084.6</v>
+        <v>-11416.44</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.90596688534833</v>
+        <v>-9.0241318243948</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>118632.8</v>
+        <v>115093.68</v>
       </c>
       <c r="N89" s="1">
-        <v>118632.8</v>
+        <v>115093.68</v>
       </c>
       <c r="O89" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>320.0</v>
+        <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.35</v>
+        <v>30.46</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-944.0</v>
+        <v>-2854.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.9411764705882</v>
+        <v>-8.8933200398804</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>31152.0</v>
+        <v>29241.6</v>
       </c>
       <c r="N90" s="1">
-        <v>31152.0</v>
+        <v>29241.6</v>
       </c>
       <c r="O90" s="1">
         <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>86126.0</v>
+        <v>91829.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.794</v>
+        <v>4.799</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4746681606</v>
+        <v>3.5571636411</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>299259.27</v>
+        <v>326650.78</v>
       </c>
       <c r="I91" s="1">
-        <v>113628.77</v>
+        <v>114036.59</v>
       </c>
       <c r="J91" s="1">
-        <v>37.970008414443</v>
+        <v>34.910858011727</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>412888.04</v>
+        <v>440687.37</v>
       </c>
       <c r="N91" s="1">
-        <v>412888.04</v>
+        <v>440687.37</v>
       </c>
       <c r="O91" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3622.0</v>
+        <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26.3</v>
+        <v>24.68</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>98083.76</v>
+        <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-2825.16</v>
+        <v>-8372.54</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.8803545051699</v>
+        <v>-8.07676717085</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>95258.6</v>
+        <v>95289.48</v>
       </c>
       <c r="N92" s="1">
-        <v>95258.6</v>
+        <v>95289.48</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1915.0</v>
+        <v>2042.0</v>
       </c>
       <c r="D93" s="1">
-        <v>175.68</v>
+        <v>186.38</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4012219321</v>
+        <v>153.0505288932</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>289933.34</v>
+        <v>312529.18</v>
       </c>
       <c r="I93" s="1">
-        <v>46493.86</v>
+        <v>68058.78</v>
       </c>
       <c r="J93" s="1">
-        <v>16.03605159724</v>
+        <v>21.776776171748</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>336427.2</v>
+        <v>380587.96</v>
       </c>
       <c r="N93" s="1">
-        <v>336427.2</v>
+        <v>380587.96</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1644.0</v>
+        <v>1753.0</v>
       </c>
       <c r="D94" s="1">
-        <v>150.7</v>
+        <v>147.55</v>
       </c>
       <c r="E94" s="1">
-        <v>72.5486739659</v>
+        <v>76.2266514546</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>119270.02</v>
+        <v>133625.32</v>
       </c>
       <c r="I94" s="1">
-        <v>128480.78</v>
+        <v>125029.83</v>
       </c>
       <c r="J94" s="1">
-        <v>107.72261126476</v>
+        <v>93.567469099419</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>247750.8</v>
+        <v>258655.15</v>
       </c>
       <c r="N94" s="1">
-        <v>247750.8</v>
+        <v>258655.15</v>
       </c>
       <c r="O94" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1907.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D95" s="1">
-        <v>58.22</v>
+        <v>57.98</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8768519429</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>108317.6</v>
+        <v>115630.64</v>
       </c>
       <c r="I95" s="1">
-        <v>2707.94</v>
+        <v>2242.7</v>
       </c>
       <c r="J95" s="1">
-        <v>2.5</v>
+        <v>1.9395378249225</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>111025.54</v>
+        <v>117873.34</v>
       </c>
       <c r="N95" s="1">
-        <v>111025.54</v>
+        <v>117873.34</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1103.0</v>
+        <v>1176.0</v>
       </c>
       <c r="D96" s="1">
-        <v>380.95</v>
+        <v>349.9</v>
       </c>
       <c r="E96" s="1">
-        <v>401.214206709</v>
+        <v>397.994744898</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>442539.27</v>
+        <v>468041.82</v>
       </c>
       <c r="I96" s="1">
-        <v>-22351.42</v>
+        <v>-56559.42</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.0507201315716</v>
+        <v>-12.084266316202</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>420187.85</v>
+        <v>411482.4</v>
       </c>
       <c r="N96" s="1">
-        <v>420187.85</v>
+        <v>411482.4</v>
       </c>
       <c r="O96" s="1">
         <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6360.0</v>
+        <v>6780.0</v>
       </c>
       <c r="D97" s="1">
-        <v>20.46</v>
+        <v>27.17</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.8014159292</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>130634.4</v>
+        <v>141033.6</v>
       </c>
       <c r="I97" s="1">
-        <v>-508.8</v>
+        <v>43179.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.38948393378773</v>
+        <v>30.616108501804</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>130125.6</v>
+        <v>184212.6</v>
       </c>
       <c r="N97" s="1">
-        <v>130125.6</v>
+        <v>184212.6</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1171.0</v>
+        <v>1248.0</v>
       </c>
       <c r="D98" s="1">
-        <v>520.5</v>
+        <v>484.05</v>
       </c>
       <c r="E98" s="1">
-        <v>621.7843808711</v>
+        <v>611.9937580128</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>728109.51</v>
+        <v>763768.21</v>
       </c>
       <c r="I98" s="1">
-        <v>-118604.01</v>
+        <v>-159673.81</v>
       </c>
       <c r="J98" s="1">
-        <v>-16.289309282611</v>
+        <v>-20.906056040222</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>609505.5</v>
+        <v>604094.4</v>
       </c>
       <c r="N98" s="1">
-        <v>609505.5</v>
+        <v>604094.4</v>
       </c>
       <c r="O98" s="1">
         <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3337.0</v>
+        <v>3558.0</v>
       </c>
       <c r="D99" s="1">
-        <v>56.63</v>
+        <v>53.35</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.5894294547</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>196883.0</v>
+        <v>208461.19</v>
       </c>
       <c r="I99" s="1">
-        <v>-7908.69</v>
+        <v>-18641.89</v>
       </c>
       <c r="J99" s="1">
-        <v>-4.0169491525424</v>
+        <v>-8.9426190074037</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>188974.31</v>
+        <v>189819.3</v>
       </c>
       <c r="N99" s="1">
-        <v>188974.31</v>
+        <v>189819.3</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1577.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D100" s="1">
-        <v>126.25</v>
+        <v>115.15</v>
       </c>
       <c r="E100" s="1">
-        <v>114.2487698161</v>
+        <v>113.8374241523</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>180170.31</v>
+        <v>191360.71</v>
       </c>
       <c r="I100" s="1">
-        <v>18925.94</v>
+        <v>2206.44</v>
       </c>
       <c r="J100" s="1">
-        <v>10.504472129731</v>
+        <v>1.1530266583982</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>199096.25</v>
+        <v>193567.15</v>
       </c>
       <c r="N100" s="1">
-        <v>199096.25</v>
+        <v>193567.15</v>
       </c>
       <c r="O100" s="1">
         <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>17.42</v>
+        <v>16.12</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>16456.8</v>
+        <v>12654.3</v>
       </c>
       <c r="J101" s="1">
-        <v>47.705432693562</v>
+        <v>36.682639208968</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>50953.5</v>
+        <v>47151.0</v>
       </c>
       <c r="N101" s="1">
-        <v>50953.5</v>
+        <v>47151.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3078.0</v>
+        <v>3281.0</v>
       </c>
       <c r="D102" s="1">
-        <v>56.58</v>
+        <v>55.22</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038011696</v>
+        <v>52.1540688814</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>160683.3</v>
+        <v>171117.5</v>
       </c>
       <c r="I102" s="1">
-        <v>13469.94</v>
+        <v>10059.32</v>
       </c>
       <c r="J102" s="1">
-        <v>8.3829122254771</v>
+        <v>5.8786038832966</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>174153.24</v>
+        <v>181176.82</v>
       </c>
       <c r="N102" s="1">
-        <v>174153.24</v>
+        <v>181176.82</v>
       </c>
       <c r="O102" s="1">
         <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>299.0</v>
+        <v>319.0</v>
       </c>
       <c r="D103" s="1">
-        <v>551.8</v>
+        <v>560.2</v>
       </c>
       <c r="E103" s="1">
-        <v>208.8870568562</v>
+        <v>229.6088714734</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>62457.23</v>
+        <v>73245.23</v>
       </c>
       <c r="I103" s="1">
-        <v>102530.97</v>
+        <v>105458.57</v>
       </c>
       <c r="J103" s="1">
-        <v>164.16189126543</v>
+        <v>143.98011993409</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>164988.2</v>
+        <v>178703.8</v>
       </c>
       <c r="N103" s="1">
-        <v>164988.2</v>
+        <v>178703.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>31804.0</v>
+        <v>33908.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.404</v>
+        <v>3.571</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999371</v>
+        <v>3.4595089654</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>110614.31</v>
+        <v>117305.03</v>
       </c>
       <c r="I104" s="1">
-        <v>-2353.49</v>
+        <v>3780.44</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.127654188685</v>
+        <v>3.2227433043579</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>108260.82</v>
+        <v>121085.47</v>
       </c>
       <c r="N104" s="1">
-        <v>108260.82</v>
+        <v>121085.47</v>
       </c>
       <c r="O104" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2087.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D105" s="1">
-        <v>68.4</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1610696629</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>144629.1</v>
+        <v>153883.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-1878.3</v>
+        <v>8497.12</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.2987012987013</v>
+        <v>5.5217918920159</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>142750.8</v>
+        <v>162380.5</v>
       </c>
       <c r="N105" s="1">
-        <v>142750.8</v>
+        <v>162380.5</v>
       </c>
       <c r="O105" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>35330.0</v>
+        <v>37668.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.8</v>
+        <v>8.592</v>
       </c>
       <c r="E106" s="1">
-        <v>4.7675069346</v>
+        <v>4.8934127111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>168436.02</v>
+        <v>184325.07</v>
       </c>
       <c r="I106" s="1">
-        <v>71807.98</v>
+        <v>139318.39</v>
       </c>
       <c r="J106" s="1">
-        <v>42.632199454725</v>
+        <v>75.582984994933</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>240244.0</v>
+        <v>323643.46</v>
       </c>
       <c r="N106" s="1">
-        <v>240244.0</v>
+        <v>323643.46</v>
       </c>
       <c r="O106" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>15189.0</v>
+        <v>16193.0</v>
       </c>
       <c r="D107" s="1">
-        <v>16.13</v>
+        <v>15.89</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3399462731</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>249859.05</v>
+        <v>264592.75</v>
       </c>
       <c r="I107" s="1">
-        <v>-4860.48</v>
+        <v>-7285.98</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.9452887537994</v>
+        <v>-2.7536582162588</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>244998.57</v>
+        <v>257306.77</v>
       </c>
       <c r="N107" s="1">
-        <v>244998.57</v>
+        <v>257306.77</v>
       </c>
       <c r="O107" s="1">
         <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>887.0</v>
+        <v>1643.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4779.99</v>
+        <v>4792.36</v>
       </c>
       <c r="E108" s="1">
-        <v>4767.5187824126</v>
+        <v>4781.8909677419</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4228789.16</v>
+        <v>7856646.86</v>
       </c>
       <c r="I108" s="1">
-        <v>11061.97</v>
+        <v>17200.62</v>
       </c>
       <c r="J108" s="1">
-        <v>0.26158717262697</v>
+        <v>0.21893080224303</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4239851.13</v>
+        <v>7873847.48</v>
       </c>
       <c r="N108" s="1">
-        <v>4239851.13</v>
+        <v>7873847.48</v>
       </c>
       <c r="O108" s="1">
-        <v>2.35</v>
+        <v>4.43</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>12874.0</v>
+        <v>13725.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.87</v>
+        <v>18.095</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1580684882</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>234178.06</v>
+        <v>249219.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-4119.68</v>
+        <v>-865.61</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.7592083562397</v>
+        <v>-0.34732837307387</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>230058.38</v>
+        <v>248353.88</v>
       </c>
       <c r="N109" s="1">
-        <v>230058.38</v>
+        <v>248353.88</v>
       </c>
       <c r="O109" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>1236.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>67.25</v>
+        <v>73.65</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>83677.2</v>
+        <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>-556.2</v>
+        <v>7678.1</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.66469719350074</v>
+        <v>8.5891897092153</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>83121.0</v>
+        <v>97070.7</v>
       </c>
       <c r="N110" s="1">
-        <v>83121.0</v>
+        <v>97070.7</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>4268.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.63</v>
+        <v>22.07</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>97097.0</v>
+        <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-512.16</v>
+        <v>-2357.98</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.52747252747253</v>
+        <v>-2.2942797807436</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>96584.84</v>
+        <v>100418.5</v>
       </c>
       <c r="N111" s="1">
-        <v>96584.84</v>
+        <v>100418.5</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2593.0</v>
+        <v>2764.0</v>
       </c>
       <c r="D112" s="1">
-        <v>42.33</v>
+        <v>42.74</v>
       </c>
       <c r="E112" s="1">
-        <v>30.7836058619</v>
+        <v>31.2906910275</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>79821.89</v>
+        <v>86487.47</v>
       </c>
       <c r="I112" s="1">
-        <v>29939.8</v>
+        <v>31645.89</v>
       </c>
       <c r="J112" s="1">
-        <v>37.508257446673</v>
+        <v>36.590144213954</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>109761.69</v>
+        <v>118133.36</v>
       </c>
       <c r="N112" s="1">
-        <v>109761.69</v>
+        <v>118133.36</v>
       </c>
       <c r="O112" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.69</v>
+        <v>17.1</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>-1344.02</v>
+        <v>1484.44</v>
       </c>
       <c r="J113" s="1">
-        <v>-4.0953545232274</v>
+        <v>4.5232273838631</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>31474.14</v>
+        <v>34302.6</v>
       </c>
       <c r="N113" s="1">
-        <v>31474.14</v>
+        <v>34302.6</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>22.28</v>
+        <v>25.18</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>-2054.24</v>
+        <v>1970.96</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.2289562289562</v>
+        <v>5.976430976431</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>30924.64</v>
+        <v>34949.84</v>
       </c>
       <c r="N114" s="1">
-        <v>30924.64</v>
+        <v>34949.84</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3634.0</v>
+        <v>3874.0</v>
       </c>
       <c r="D115" s="1">
-        <v>41.295</v>
+        <v>35.0</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.5130201342</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>152482.64</v>
+        <v>160821.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-2416.61</v>
+        <v>-25231.44</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.5848427073403</v>
+        <v>-15.689102149564</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>150066.03</v>
+        <v>135590.0</v>
       </c>
       <c r="N115" s="1">
-        <v>150066.03</v>
+        <v>135590.0</v>
       </c>
       <c r="O115" s="1">
         <v>0.08</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>26.71</v>
+        <v>23.14</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-1355.2</v>
+        <v>-5674.9</v>
       </c>
       <c r="J116" s="1">
-        <v>-4.0244340639598</v>
+        <v>-16.852317642831</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>32319.1</v>
+        <v>27999.4</v>
       </c>
       <c r="N116" s="1">
-        <v>32319.1</v>
+        <v>27999.4</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>90.15</v>
+        <v>91.35</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-201.3</v>
+        <v>237.9</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.606394707828</v>
+        <v>0.71664829106946</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>32994.9</v>
+        <v>33434.1</v>
       </c>
       <c r="N117" s="1">
-        <v>32994.9</v>
+        <v>33434.1</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>36.27</v>
+        <v>38.36</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-633.0</v>
+        <v>1571.95</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.6273393002441</v>
+        <v>4.0412259289395</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>38264.85</v>
+        <v>40469.8</v>
       </c>
       <c r="N118" s="1">
-        <v>38264.85</v>
+        <v>40469.8</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1625.0</v>
+        <v>1732.0</v>
       </c>
       <c r="D119" s="1">
-        <v>336.1</v>
+        <v>298.2</v>
       </c>
       <c r="E119" s="1">
-        <v>235.1068061538</v>
+        <v>237.8431639723</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>382048.56</v>
+        <v>411944.36</v>
       </c>
       <c r="I119" s="1">
-        <v>164113.94</v>
+        <v>104538.04</v>
       </c>
       <c r="J119" s="1">
-        <v>42.956303774578</v>
+        <v>25.376737771091</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>546162.5</v>
+        <v>516482.4</v>
       </c>
       <c r="N119" s="1">
-        <v>546162.5</v>
+        <v>516482.4</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>54851.0</v>
+        <v>58483.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.433</v>
+        <v>4.092</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5731999417</v>
+        <v>2.6564683754</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141142.59</v>
+        <v>155358.24</v>
       </c>
       <c r="I120" s="1">
-        <v>47160.89</v>
+        <v>83954.2</v>
       </c>
       <c r="J120" s="1">
-        <v>33.413649274822</v>
+        <v>54.039103429596</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>188303.48</v>
+        <v>239312.44</v>
       </c>
       <c r="N120" s="1">
-        <v>188303.48</v>
+        <v>239312.44</v>
       </c>
       <c r="O120" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>11638.0</v>
+        <v>12407.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.376</v>
+        <v>9.374</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3879996563</v>
+        <v>9.3764713468</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>109257.54</v>
+        <v>116333.88</v>
       </c>
       <c r="I121" s="1">
-        <v>-139.65</v>
+        <v>-30.66</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.12781726551778</v>
+        <v>-0.026355177012922</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>109117.89</v>
+        <v>116303.22</v>
       </c>
       <c r="N121" s="1">
-        <v>109117.89</v>
+        <v>116303.22</v>
       </c>
       <c r="O121" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5315.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D122" s="1">
-        <v>81.45</v>
+        <v>80.85</v>
       </c>
       <c r="E122" s="1">
-        <v>91.9240225776</v>
+        <v>91.3538475115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>488576.18</v>
+        <v>517610.9</v>
       </c>
       <c r="I122" s="1">
-        <v>-55669.43</v>
+        <v>-59514.8</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.394216967352</v>
+        <v>-11.497980432792</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>432906.75</v>
+        <v>458096.1</v>
       </c>
       <c r="N122" s="1">
-        <v>432906.75</v>
+        <v>458096.1</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>4759.0</v>
+        <v>5074.0</v>
       </c>
       <c r="D123" s="1">
-        <v>167.1</v>
+        <v>151.66</v>
       </c>
       <c r="E123" s="1">
-        <v>172.2198739231</v>
+        <v>170.64798581</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>819594.38</v>
+        <v>865867.88</v>
       </c>
       <c r="I123" s="1">
-        <v>-24365.48</v>
+        <v>-96345.04</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.9728705557986</v>
+        <v>-11.126990875328</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>795228.9</v>
+        <v>769522.84</v>
       </c>
       <c r="N123" s="1">
-        <v>795228.9</v>
+        <v>769522.84</v>
       </c>
       <c r="O123" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>2816.0</v>
+        <v>11459.0</v>
       </c>
       <c r="D124" s="1">
-        <v>267.75</v>
+        <v>35.42</v>
       </c>
       <c r="E124" s="1">
-        <v>136.9430575284</v>
+        <v>32.6745361724</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>385631.65</v>
+        <v>374417.51</v>
       </c>
       <c r="I124" s="1">
-        <v>368352.35</v>
+        <v>31460.27</v>
       </c>
       <c r="J124" s="1">
-        <v>95.51922151618</v>
+        <v>8.4024569256924</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>753984.0</v>
+        <v>405877.78</v>
       </c>
       <c r="N124" s="1">
-        <v>753984.0</v>
+        <v>405877.78</v>
       </c>
       <c r="O124" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3850.0</v>
+        <v>3002.0</v>
       </c>
       <c r="D125" s="1">
-        <v>162.35</v>
+        <v>267.75</v>
       </c>
       <c r="E125" s="1">
-        <v>125.8154077922</v>
+        <v>142.6529813458</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>484389.32</v>
+        <v>428244.25</v>
       </c>
       <c r="I125" s="1">
-        <v>140658.18</v>
+        <v>375541.25</v>
       </c>
       <c r="J125" s="1">
-        <v>29.038249645967</v>
+        <v>87.693238146221</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>625047.5</v>
+        <v>803785.5</v>
       </c>
       <c r="N125" s="1">
-        <v>625047.5</v>
+        <v>803785.5</v>
       </c>
       <c r="O125" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3462.0</v>
+        <v>4105.0</v>
       </c>
       <c r="D126" s="1">
-        <v>238.2</v>
+        <v>166.94</v>
       </c>
       <c r="E126" s="1">
-        <v>187.4099797805</v>
+        <v>126.8363142509</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>648813.35</v>
+        <v>520663.07</v>
       </c>
       <c r="I126" s="1">
-        <v>175835.05</v>
+        <v>164625.63</v>
       </c>
       <c r="J126" s="1">
-        <v>27.101022196908</v>
+        <v>31.618457210726</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>824648.4</v>
+        <v>685288.7</v>
       </c>
       <c r="N126" s="1">
-        <v>824648.4</v>
+        <v>685288.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3805.0</v>
+        <v>3691.0</v>
       </c>
       <c r="D127" s="1">
-        <v>19.42</v>
+        <v>239.6</v>
       </c>
       <c r="E127" s="1">
-        <v>19.72</v>
+        <v>188.5447439718</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>75034.6</v>
+        <v>695918.65</v>
       </c>
       <c r="I127" s="1">
-        <v>-1141.5</v>
+        <v>188444.95</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.5212981744422</v>
+        <v>27.078588855177</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>73893.1</v>
+        <v>884363.6</v>
       </c>
       <c r="N127" s="1">
-        <v>73893.1</v>
+        <v>884363.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.04</v>
+        <v>0.5</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>3577.0</v>
+        <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>71.24</v>
+        <v>19.78</v>
       </c>
       <c r="E128" s="1">
-        <v>35.1573860777</v>
+        <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>125757.97</v>
+        <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>129067.51</v>
+        <v>661.74</v>
       </c>
       <c r="J128" s="1">
-        <v>102.6316741595</v>
+        <v>0.83148082344421</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>254825.48</v>
+        <v>80247.46</v>
       </c>
       <c r="N128" s="1">
-        <v>254825.48</v>
+        <v>80247.46</v>
       </c>
       <c r="O128" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>272.0</v>
+        <v>3813.0</v>
       </c>
       <c r="D129" s="1">
-        <v>124.4</v>
+        <v>71.8</v>
       </c>
       <c r="E129" s="1">
-        <v>131.2</v>
+        <v>36.8039155521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>35686.4</v>
+        <v>140333.33</v>
       </c>
       <c r="I129" s="1">
-        <v>-1849.6</v>
+        <v>133440.07</v>
       </c>
       <c r="J129" s="1">
-        <v>-5.1829268292683</v>
+        <v>95.087938125604</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>33836.8</v>
+        <v>273773.4</v>
       </c>
       <c r="N129" s="1">
-        <v>33836.8</v>
+        <v>273773.4</v>
       </c>
       <c r="O129" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>802.0</v>
+        <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>52.1</v>
+        <v>129.2</v>
       </c>
       <c r="E130" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>42105.0</v>
+        <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-320.8</v>
+        <v>-544.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.76190476190476</v>
+        <v>-1.5243902439024</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>41784.2</v>
+        <v>35142.4</v>
       </c>
       <c r="N130" s="1">
-        <v>41784.2</v>
+        <v>35142.4</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>3042.0</v>
+        <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>28.17</v>
+        <v>47.58</v>
       </c>
       <c r="E131" s="1">
-        <v>24.9344444444</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>75850.58</v>
+        <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>9842.56</v>
+        <v>-3945.84</v>
       </c>
       <c r="J131" s="1">
-        <v>12.976248830266</v>
+        <v>-9.3714285714286</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>85693.14</v>
+        <v>38159.16</v>
       </c>
       <c r="N131" s="1">
-        <v>85693.14</v>
+        <v>38159.16</v>
       </c>
       <c r="O131" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>2836.0</v>
+        <v>3243.0</v>
       </c>
       <c r="D132" s="1">
-        <v>11.065</v>
+        <v>34.96</v>
       </c>
       <c r="E132" s="1">
-        <v>11.505</v>
+        <v>25.1616342892</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>32628.18</v>
+        <v>81599.18</v>
       </c>
       <c r="I132" s="1">
-        <v>-1247.84</v>
+        <v>31776.1</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.8244241634072</v>
+        <v>38.941690345418</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>31380.34</v>
+        <v>113375.28</v>
       </c>
       <c r="N132" s="1">
-        <v>31380.34</v>
+        <v>113375.28</v>
       </c>
       <c r="O132" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>9429.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>35.32</v>
+        <v>10.26</v>
       </c>
       <c r="E133" s="1">
-        <v>29.7577176795</v>
+        <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>280585.52</v>
+        <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>52446.76</v>
+        <v>-3530.82</v>
       </c>
       <c r="J133" s="1">
-        <v>18.691898284701</v>
+        <v>-10.821382007823</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>333032.28</v>
+        <v>29097.36</v>
       </c>
       <c r="N133" s="1">
-        <v>333032.28</v>
+        <v>29097.36</v>
       </c>
       <c r="O133" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>634.0</v>
+        <v>10052.0</v>
       </c>
       <c r="D134" s="1">
-        <v>51.08</v>
+        <v>39.62</v>
       </c>
       <c r="E134" s="1">
-        <v>51.48</v>
+        <v>30.1805471548</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>32638.32</v>
+        <v>303374.86</v>
       </c>
       <c r="I134" s="1">
-        <v>-253.6</v>
+        <v>94885.38</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.77700077700078</v>
+        <v>31.276612702846</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>32384.72</v>
+        <v>398260.24</v>
       </c>
       <c r="N134" s="1">
-        <v>32384.72</v>
+        <v>398260.24</v>
       </c>
       <c r="O134" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>6429.0</v>
+        <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.165</v>
+        <v>56.78</v>
       </c>
       <c r="E135" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>65575.8</v>
+        <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-225.01</v>
+        <v>3360.2</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.34312963013795</v>
+        <v>10.29526029526</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>65350.79</v>
+        <v>35998.52</v>
       </c>
       <c r="N135" s="1">
-        <v>65350.79</v>
+        <v>35998.52</v>
       </c>
       <c r="O135" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>449.0</v>
+        <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>255.9</v>
+        <v>10.18</v>
       </c>
       <c r="E136" s="1">
-        <v>254.9</v>
+        <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>114450.1</v>
+        <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>449.0</v>
+        <v>5.72</v>
       </c>
       <c r="J136" s="1">
-        <v>0.39231071008239</v>
+        <v>0.008198601077858</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>114899.1</v>
+        <v>69773.72</v>
       </c>
       <c r="N136" s="1">
-        <v>114899.1</v>
+        <v>69773.72</v>
       </c>
       <c r="O136" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>579.0</v>
+        <v>479.0</v>
       </c>
       <c r="D137" s="1">
-        <v>249.6</v>
+        <v>267.4</v>
       </c>
       <c r="E137" s="1">
-        <v>252.3</v>
+        <v>254.7246346555</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>146081.7</v>
+        <v>122013.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-1563.3</v>
+        <v>6071.5</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.0701545778835</v>
+        <v>4.9761050247883</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>144518.4</v>
+        <v>128084.6</v>
       </c>
       <c r="N137" s="1">
-        <v>144518.4</v>
+        <v>128084.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1802.0</v>
+        <v>617.0</v>
       </c>
       <c r="D138" s="1">
-        <v>18.04</v>
+        <v>258.7</v>
       </c>
       <c r="E138" s="1">
-        <v>18.02</v>
+        <v>252.6818476499</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>32472.04</v>
+        <v>155904.7</v>
       </c>
       <c r="I138" s="1">
-        <v>36.04</v>
+        <v>3713.2</v>
       </c>
       <c r="J138" s="1">
-        <v>0.11098779134295</v>
+        <v>2.3817113916386</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>32508.08</v>
+        <v>159617.9</v>
       </c>
       <c r="N138" s="1">
-        <v>32508.08</v>
+        <v>159617.9</v>
       </c>
       <c r="O138" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>2223.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.95</v>
+        <v>17.44</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6633918129</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>232666.72</v>
+        <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-3808.87</v>
+        <v>-1045.16</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.6370497680115</v>
+        <v>-3.2186459489456</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>228857.85</v>
+        <v>31426.88</v>
       </c>
       <c r="N139" s="1">
-        <v>228857.85</v>
+        <v>31426.88</v>
       </c>
       <c r="O139" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>8198.0</v>
+        <v>2370.0</v>
       </c>
       <c r="D140" s="1">
-        <v>70.2</v>
+        <v>104.15</v>
       </c>
       <c r="E140" s="1">
-        <v>66.6155708709</v>
+        <v>104.057814346</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>546114.45</v>
+        <v>246617.02</v>
       </c>
       <c r="I140" s="1">
-        <v>29385.15</v>
+        <v>218.48</v>
       </c>
       <c r="J140" s="1">
-        <v>5.380767712702</v>
+        <v>0.088590803667971</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>575499.6</v>
+        <v>246835.5</v>
       </c>
       <c r="N140" s="1">
-        <v>575499.6</v>
+        <v>246835.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>1822.0</v>
+        <v>8740.0</v>
       </c>
       <c r="D141" s="1">
-        <v>20.26</v>
+        <v>69.18</v>
       </c>
       <c r="E141" s="1">
-        <v>21.16</v>
+        <v>66.2586464531</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>38553.52</v>
+        <v>579100.57</v>
       </c>
       <c r="I141" s="1">
-        <v>-1639.8</v>
+        <v>25532.63</v>
       </c>
       <c r="J141" s="1">
-        <v>-4.2533081285444</v>
+        <v>4.4090148279426</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>36913.72</v>
+        <v>604633.2</v>
       </c>
       <c r="N141" s="1">
-        <v>36913.72</v>
+        <v>604633.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.02</v>
+        <v>0.34</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>5094.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>18.995</v>
+        <v>22.26</v>
       </c>
       <c r="E142" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>97346.34</v>
+        <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>-585.81</v>
+        <v>2004.2</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.60177917320774</v>
+        <v>5.1984877126654</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>96760.53</v>
+        <v>40557.72</v>
       </c>
       <c r="N142" s="1">
-        <v>96760.53</v>
+        <v>40557.72</v>
       </c>
       <c r="O142" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>2495.0</v>
+        <v>5431.0</v>
       </c>
       <c r="D143" s="1">
-        <v>26.47</v>
+        <v>20.41</v>
       </c>
       <c r="E143" s="1">
-        <v>26.98</v>
+        <v>18.9564242313</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>67315.1</v>
+        <v>102952.34</v>
       </c>
       <c r="I143" s="1">
-        <v>-1272.45</v>
+        <v>7894.37</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.8902891030393</v>
+        <v>7.6679850113169</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>66042.65</v>
+        <v>110846.71</v>
       </c>
       <c r="N143" s="1">
-        <v>66042.65</v>
+        <v>110846.71</v>
       </c>
       <c r="O143" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>8269.0</v>
+        <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>19.48</v>
+        <v>26.09</v>
       </c>
       <c r="E144" s="1">
-        <v>19.76</v>
+        <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>163395.44</v>
+        <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-2315.32</v>
+        <v>-2337.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.417004048583</v>
+        <v>-3.2587043524202</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>161080.12</v>
+        <v>69399.4</v>
       </c>
       <c r="N144" s="1">
-        <v>161080.12</v>
+        <v>69399.4</v>
       </c>
       <c r="O144" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>3647.0</v>
+        <v>8816.0</v>
       </c>
       <c r="D145" s="1">
-        <v>65.1</v>
+        <v>23.8</v>
       </c>
       <c r="E145" s="1">
-        <v>60.3</v>
+        <v>19.8834720962</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>219914.1</v>
+        <v>175292.69</v>
       </c>
       <c r="I145" s="1">
-        <v>17505.6</v>
+        <v>34528.11</v>
       </c>
       <c r="J145" s="1">
-        <v>7.9601990049751</v>
+        <v>19.69740438121</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>237419.7</v>
+        <v>209820.8</v>
       </c>
       <c r="N145" s="1">
-        <v>237419.7</v>
+        <v>209820.8</v>
       </c>
       <c r="O145" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>407.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D146" s="1">
-        <v>80.0</v>
+        <v>63.7</v>
       </c>
       <c r="E146" s="1">
-        <v>82.0</v>
+        <v>60.6316229424</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>33374.0</v>
+        <v>235735.75</v>
       </c>
       <c r="I146" s="1">
-        <v>-814.0</v>
+        <v>11929.85</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.4390243902439</v>
+        <v>5.0606876555635</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>32560.0</v>
+        <v>247665.6</v>
       </c>
       <c r="N146" s="1">
-        <v>32560.0</v>
+        <v>247665.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>1399.0</v>
+        <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>138.4</v>
+        <v>79.7</v>
       </c>
       <c r="E147" s="1">
-        <v>101.1909864189</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>141566.19</v>
+        <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>52055.41</v>
+        <v>-936.1</v>
       </c>
       <c r="J147" s="1">
-        <v>36.771075070962</v>
+        <v>-2.8048780487805</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>193621.6</v>
+        <v>32437.9</v>
       </c>
       <c r="N147" s="1">
-        <v>193621.6</v>
+        <v>32437.9</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>977.0</v>
+        <v>1491.0</v>
       </c>
       <c r="D148" s="1">
-        <v>96.74</v>
+        <v>134.6</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>102.8667940979</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>98872.4</v>
+        <v>153374.39</v>
       </c>
       <c r="I148" s="1">
-        <v>-4357.42</v>
+        <v>47314.21</v>
       </c>
       <c r="J148" s="1">
-        <v>-4.4071146245059</v>
+        <v>30.848833367813</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>94514.98</v>
+        <v>200688.6</v>
       </c>
       <c r="N148" s="1">
-        <v>94514.98</v>
+        <v>200688.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>6412.0</v>
+        <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>27.85</v>
+        <v>89.44</v>
       </c>
       <c r="E149" s="1">
-        <v>35.7077245789</v>
+        <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>228957.93</v>
+        <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-50383.73</v>
+        <v>-11291.92</v>
       </c>
       <c r="J149" s="1">
-        <v>-22.005671522275</v>
+        <v>-10.806864685458</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>178574.2</v>
+        <v>93196.48</v>
       </c>
       <c r="N149" s="1">
-        <v>178574.2</v>
+        <v>93196.48</v>
       </c>
       <c r="O149" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>7435.0</v>
+        <v>6836.0</v>
       </c>
       <c r="D150" s="1">
-        <v>36.15</v>
+        <v>23.24</v>
       </c>
       <c r="E150" s="1">
-        <v>36.9</v>
+        <v>34.8302179637</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>274351.5</v>
+        <v>238099.37</v>
       </c>
       <c r="I150" s="1">
-        <v>-5576.25</v>
+        <v>-79230.73</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.0325203252033</v>
+        <v>-33.276329122584</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>268775.25</v>
+        <v>158868.64</v>
       </c>
       <c r="N150" s="1">
-        <v>268775.25</v>
+        <v>158868.64</v>
       </c>
       <c r="O150" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>5488.0</v>
+        <v>7927.0</v>
       </c>
       <c r="D151" s="1">
-        <v>26.88</v>
+        <v>36.0</v>
       </c>
       <c r="E151" s="1">
-        <v>31.6113866618</v>
+        <v>36.577875615</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>173483.29</v>
+        <v>289952.82</v>
       </c>
       <c r="I151" s="1">
-        <v>-25965.85</v>
+        <v>-4580.82</v>
       </c>
       <c r="J151" s="1">
-        <v>-14.967349304939</v>
+        <v>-1.5798501287209</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>147517.44</v>
+        <v>285372.0</v>
       </c>
       <c r="N151" s="1">
-        <v>147517.44</v>
+        <v>285372.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>3637.0</v>
+        <v>5851.0</v>
       </c>
       <c r="D152" s="1">
-        <v>68.16</v>
+        <v>24.92</v>
       </c>
       <c r="E152" s="1">
-        <v>118.7101072312</v>
+        <v>31.0634814562</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>431748.66</v>
+        <v>181752.43</v>
       </c>
       <c r="I152" s="1">
-        <v>-183850.74</v>
+        <v>-35945.51</v>
       </c>
       <c r="J152" s="1">
-        <v>-42.582816585928</v>
+        <v>-19.777182621437</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>247897.92</v>
+        <v>145806.92</v>
       </c>
       <c r="N152" s="1">
-        <v>247897.92</v>
+        <v>145806.92</v>
       </c>
       <c r="O152" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>382.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D153" s="1">
-        <v>261.8</v>
+        <v>69.7</v>
       </c>
       <c r="E153" s="1">
-        <v>252.406806283</v>
+        <v>115.3617384576</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>447257.46</v>
       </c>
       <c r="I153" s="1">
-        <v>358820.0</v>
+        <v>-177030.56</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>-39.581354327774</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>358820.0</v>
+        <v>270226.9</v>
       </c>
       <c r="N153" s="1">
-        <v>358820.0</v>
+        <v>270226.9</v>
       </c>
       <c r="O153" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>48.0</v>
+        <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>117.69</v>
+        <v>256.45</v>
       </c>
       <c r="E154" s="1">
-        <v>118.055384615</v>
+        <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-13500.0</v>
+        <v>329285.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-13500.0</v>
+        <v>329285.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-13500.0</v>
+        <v>329285.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.01</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>-35.0</v>
+        <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>117.06</v>
+        <v>115.69</v>
       </c>
       <c r="E155" s="1">
-        <v>116.66</v>
+        <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-14000.0</v>
+        <v>-82020.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-14000.0</v>
+        <v>-82020.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-14000.0</v>
+        <v>-82020.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.01</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-19.0</v>
+        <v>25.0</v>
       </c>
       <c r="D156" s="1">
-        <v>122.21</v>
+        <v>125.44</v>
       </c>
       <c r="E156" s="1">
-        <v>120.49</v>
+        <v>126.886</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-32680.0</v>
+        <v>15077.41</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-32680.0</v>
+        <v>15077.41</v>
       </c>
       <c r="N156" s="1">
-        <v>-32680.0</v>
+        <v>15077.41</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-11.0</v>
+        <v>-120.0</v>
       </c>
       <c r="D157" s="1">
-        <v>128.61</v>
+        <v>5877.0</v>
       </c>
       <c r="E157" s="1">
-        <v>129.04</v>
+        <v>5556.438544488</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>4730.0</v>
+        <v>-384673.75</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>4730.0</v>
+        <v>-384673.75</v>
       </c>
       <c r="N157" s="1">
-        <v>4730.0</v>
+        <v>-384673.75</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>-0.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-38.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>129.63</v>
+        <v>117.47</v>
       </c>
       <c r="E158" s="1">
-        <v>129.631578947</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>60.0</v>
+        <v>12500.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>60.0</v>
+        <v>12500.0</v>
       </c>
       <c r="N158" s="1">
-        <v>60.0</v>
+        <v>12500.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-18.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>122.8</v>
+        <v>119.42</v>
       </c>
       <c r="E159" s="1">
-        <v>123.27</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>8460.0</v>
+        <v>55500.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>8460.0</v>
+        <v>55500.0</v>
       </c>
       <c r="N159" s="1">
-        <v>8460.0</v>
+        <v>55500.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-26.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D160" s="1">
-        <v>123.27</v>
+        <v>105.975</v>
       </c>
       <c r="E160" s="1">
-        <v>121.16</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-54860.0</v>
+        <v>360.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-54860.0</v>
+        <v>360.0</v>
       </c>
       <c r="N160" s="1">
-        <v>-54860.0</v>
+        <v>360.0</v>
       </c>
       <c r="O160" s="1">
-        <v>-0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.915</v>
+        <v>97.517</v>
       </c>
       <c r="E161" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>927.15</v>
+        <v>-9360.27</v>
       </c>
       <c r="J161" s="1">
-        <v>0.21677162139982</v>
+        <v>-2.1884710183251</v>
       </c>
       <c r="K161">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>428635.35</v>
+        <v>418347.93</v>
       </c>
       <c r="N161" s="1">
-        <v>430041.35</v>
+        <v>421756.42</v>
       </c>
       <c r="O161" s="1">
         <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.99</v>
+        <v>101.747</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>6712.0</v>
+        <v>4226.0</v>
       </c>
       <c r="J162" s="1">
-        <v>3.3683280807756</v>
+        <v>2.1207619888793</v>
       </c>
       <c r="K162">
-        <v>2.77</v>
+        <v>3.33</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>205980.0</v>
+        <v>203494.0</v>
       </c>
       <c r="N162" s="1">
-        <v>211517.67</v>
+        <v>210158.38</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.797</v>
+        <v>101.507</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>198358.0</v>
       </c>
       <c r="I163" s="1">
-        <v>7236.0</v>
+        <v>4656.0</v>
       </c>
       <c r="J163" s="1">
-        <v>3.6479496667641</v>
+        <v>2.3472710956957</v>
       </c>
       <c r="K163">
-        <v>0.51</v>
+        <v>1.01</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>205594.0</v>
+        <v>203014.0</v>
       </c>
       <c r="N163" s="1">
-        <v>206613.18</v>
+        <v>205031.12</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>103.915</v>
+        <v>102.006</v>
       </c>
       <c r="E164" s="1">
         <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>299670.0</v>
       </c>
       <c r="I164" s="1">
-        <v>12075.0</v>
+        <v>6348.0</v>
       </c>
       <c r="J164" s="1">
-        <v>4.0294323756132</v>
+        <v>2.1183301631795</v>
       </c>
       <c r="K164">
-        <v>3.88</v>
+        <v>4.47</v>
       </c>
       <c r="L164" t="s">
         <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>311745.0</v>
+        <v>306018.0</v>
       </c>
       <c r="N164" s="1">
-        <v>323377.19</v>
+        <v>319436.84</v>
       </c>
       <c r="O164" s="1">
         <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>358000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.63</v>
+        <v>98.426</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>355601.4</v>
       </c>
       <c r="I165" s="1">
-        <v>1074.0</v>
+        <v>-3236.32</v>
       </c>
       <c r="J165" s="1">
-        <v>0.30202355783751</v>
+        <v>-0.9100976542837</v>
       </c>
       <c r="K165">
-        <v>0.95</v>
+        <v>1.43</v>
       </c>
       <c r="L165" t="s">
         <v>364</v>
       </c>
       <c r="M165" s="1">
-        <v>356675.4</v>
+        <v>352365.08</v>
       </c>
       <c r="N165" s="1">
-        <v>360059.24</v>
+        <v>357477.61</v>
       </c>
       <c r="O165" s="1">
         <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>365</v>
       </c>
       <c r="B166" t="s">
         <v>366</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.561</v>
+        <v>97.103</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-1384.0</v>
+        <v>-4300.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.69720814484197</v>
+        <v>-2.1661813748703</v>
       </c>
       <c r="K166">
-        <v>0.98</v>
+        <v>1.36</v>
       </c>
       <c r="L166" t="s">
         <v>367</v>
       </c>
       <c r="M166" s="1">
-        <v>197122.0</v>
+        <v>194206.0</v>
       </c>
       <c r="N166" s="1">
-        <v>199078.16</v>
+        <v>196934.77</v>
       </c>
       <c r="O166" s="1">
         <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>368</v>
       </c>
       <c r="B167" t="s">
         <v>369</v>
       </c>
       <c r="C167" s="1">
-        <v>178000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.497</v>
+        <v>100.545</v>
       </c>
       <c r="E167" s="1">
-        <v>100.64402809</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>179146.37</v>
+        <v>247888.4</v>
       </c>
       <c r="I167" s="1">
-        <v>5078.29</v>
+        <v>1463.2</v>
       </c>
       <c r="J167" s="1">
-        <v>2.8347155457295</v>
+        <v>0.59026561952879</v>
       </c>
       <c r="K167">
-        <v>3.08</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.28</v>
+      </c>
+      <c r="L167">
+        <v>706.63</v>
       </c>
       <c r="M167" s="1">
-        <v>184224.66</v>
+        <v>249351.6</v>
       </c>
       <c r="N167" s="1">
-        <v>189710.96</v>
+        <v>250058.23</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" t="s">
         <v>371</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.679</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1842.25</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.0283490533467</v>
+      </c>
+      <c r="K168">
+        <v>3.66</v>
+      </c>
+      <c r="L168" t="s">
         <v>372</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>336738.0</v>
+        <v>180988.62</v>
       </c>
       <c r="N168" s="1">
-        <v>347364.81</v>
+        <v>187506.35</v>
       </c>
       <c r="O168" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" t="s">
         <v>374</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>110.203</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>30552.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>10.182065407573</v>
+      </c>
+      <c r="K169">
+        <v>4.29</v>
+      </c>
+      <c r="L169" t="s">
         <v>375</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>105847.0</v>
+        <v>330609.0</v>
       </c>
       <c r="N169" s="1">
-        <v>109901.79</v>
+        <v>343485.62</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>376</v>
+      </c>
+      <c r="B170" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.032</v>
+        <v>103.917</v>
       </c>
       <c r="E170" s="1">
-        <v>111.205</v>
+        <v>106.65</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>111205.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-2173.0</v>
+        <v>-2733.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.9540488287397</v>
+        <v>-2.5625879043601</v>
       </c>
       <c r="K170">
-        <v>4.71</v>
+        <v>4.7</v>
       </c>
       <c r="L170" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>109032.0</v>
+        <v>103917.0</v>
       </c>
       <c r="N170" s="1">
-        <v>113740.9</v>
+        <v>108615.63</v>
       </c>
       <c r="O170" s="1">
         <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>379</v>
+      </c>
+      <c r="B171" t="s">
         <v>380</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>107.305</v>
+      </c>
+      <c r="E171" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-3900.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-3.5070365541118</v>
+      </c>
+      <c r="K171">
+        <v>5.59</v>
+      </c>
+      <c r="L171" t="s">
         <v>381</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>197464.0</v>
+        <v>107305.0</v>
       </c>
       <c r="N171" s="1">
-        <v>202428.38</v>
+        <v>112899.18</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" t="s">
         <v>383</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>97.788</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>198866.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-3290.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-1.654380336508</v>
+      </c>
+      <c r="K172">
+        <v>2.87</v>
+      </c>
+      <c r="L172" t="s">
         <v>384</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>333605.23</v>
+        <v>195576.0</v>
       </c>
       <c r="N172" s="1">
-        <v>337486.3</v>
+        <v>201312.99</v>
       </c>
       <c r="O172" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>385</v>
+      </c>
+      <c r="B173" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C173" s="1">
         <v>160000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.432</v>
+        <v>98.345</v>
       </c>
       <c r="E173" s="1">
         <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>159561.6</v>
       </c>
       <c r="I173" s="1">
-        <v>1129.6</v>
+        <v>-2209.6</v>
       </c>
       <c r="J173" s="1">
-        <v>0.7079397549285</v>
+        <v>-1.384794336482</v>
       </c>
       <c r="K173">
-        <v>0.12</v>
+        <v>0.61</v>
       </c>
       <c r="L173">
-        <v>197.26</v>
+        <v>969.86</v>
       </c>
       <c r="M173" s="1">
-        <v>160691.2</v>
+        <v>157352.0</v>
       </c>
       <c r="N173" s="1">
-        <v>160888.46</v>
+        <v>158321.86</v>
       </c>
       <c r="O173" s="1">
         <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>387</v>
+      </c>
+      <c r="B174" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="C174" s="1">
         <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.319</v>
+        <v>99.152</v>
       </c>
       <c r="E174" s="1">
         <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>200000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>638.0</v>
+        <v>-1696.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.319</v>
+        <v>-0.848</v>
       </c>
       <c r="K174">
-        <v>3.27</v>
+        <v>3.82</v>
       </c>
       <c r="L174" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="M174" s="1">
-        <v>200638.0</v>
+        <v>198304.0</v>
       </c>
       <c r="N174" s="1">
-        <v>207181.84</v>
+        <v>205942.36</v>
       </c>
       <c r="O174" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>390</v>
+      </c>
+      <c r="B175" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="C175" s="1">
         <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.635</v>
+        <v>98.146</v>
       </c>
       <c r="E175" s="1">
         <v>97.673</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>488365.0</v>
       </c>
       <c r="I175" s="1">
-        <v>9810.0</v>
+        <v>2365.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.0087434603217</v>
+        <v>0.48426893819172</v>
       </c>
       <c r="K175">
-        <v>2.83</v>
+        <v>3.28</v>
       </c>
       <c r="L175" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="M175" s="1">
-        <v>498175.0</v>
+        <v>490730.0</v>
       </c>
       <c r="N175" s="1">
-        <v>512318.84</v>
+        <v>507127.26</v>
       </c>
       <c r="O175" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>393</v>
+      </c>
+      <c r="B176" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="C176" s="1">
         <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.006</v>
+        <v>100.166</v>
       </c>
       <c r="E176" s="1">
         <v>100.43970333</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>301319.11</v>
       </c>
       <c r="I176" s="1">
-        <v>1698.89</v>
+        <v>-821.11</v>
       </c>
       <c r="J176" s="1">
-        <v>0.56381754213996</v>
+        <v>-0.27250511924053</v>
       </c>
       <c r="K176">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.03</v>
+      </c>
+      <c r="L176">
+        <v>104.71</v>
       </c>
       <c r="M176" s="1">
-        <v>303018.0</v>
+        <v>300498.0</v>
       </c>
       <c r="N176" s="1">
-        <v>311447.34</v>
+        <v>300602.71</v>
       </c>
       <c r="O176" s="1">
         <v>0.17</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
         <v>164000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.348</v>
+        <v>99.166</v>
       </c>
       <c r="E177" s="1">
         <v>101.02690244</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>165684.12</v>
       </c>
       <c r="I177" s="1">
-        <v>-1113.4</v>
+        <v>-3051.88</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.67200163781538</v>
+        <v>-1.8419870292941</v>
       </c>
       <c r="K177">
-        <v>1.89</v>
+        <v>2.32</v>
       </c>
       <c r="L177" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>164570.72</v>
+        <v>162632.24</v>
       </c>
       <c r="N177" s="1">
-        <v>167678.44</v>
+        <v>166432.21</v>
       </c>
       <c r="O177" s="1">
         <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
         <v>387000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>91.155</v>
+        <v>90.201</v>
       </c>
       <c r="E178" s="1">
         <v>87.82281395</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>339874.29</v>
       </c>
       <c r="I178" s="1">
-        <v>12895.56</v>
+        <v>9203.58</v>
       </c>
       <c r="J178" s="1">
-        <v>3.7942146197643</v>
+        <v>2.707936513821</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>352769.85</v>
+        <v>349077.87</v>
       </c>
       <c r="N178" s="1">
-        <v>352769.85</v>
+        <v>349077.87</v>
       </c>
       <c r="O178" s="1">
         <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B179" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C179" s="1">
         <v>1635000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>61.51</v>
+        <v>59.515</v>
       </c>
       <c r="E179" s="1">
         <v>71.0666526</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1161939.77</v>
       </c>
       <c r="I179" s="1">
-        <v>-156251.27</v>
+        <v>-188869.52</v>
       </c>
       <c r="J179" s="1">
-        <v>-13.447450034351</v>
+        <v>-16.254673854566</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>1005688.5</v>
+        <v>973070.25</v>
       </c>
       <c r="N179" s="1">
-        <v>1005688.5</v>
+        <v>973070.25</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B180" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C180" s="1">
         <v>253500.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.441</v>
+        <v>97.917</v>
       </c>
       <c r="E180" s="1">
         <v>99.596</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>252475.86</v>
       </c>
       <c r="I180" s="1">
-        <v>2142.08</v>
+        <v>-4256.26</v>
       </c>
       <c r="J180" s="1">
-        <v>0.84842962808405</v>
+        <v>-1.6858086947402</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>245.86</v>
+        <v>0.48</v>
+      </c>
+      <c r="L180" t="s">
+        <v>404</v>
       </c>
       <c r="M180" s="1">
-        <v>254617.94</v>
+        <v>248219.6</v>
       </c>
       <c r="N180" s="1">
-        <v>254863.8</v>
+        <v>249428.41</v>
       </c>
       <c r="O180" s="1">
         <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>405</v>
+      </c>
+      <c r="B181" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C181" s="1">
         <v>473000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>89.887</v>
+        <v>89.059</v>
       </c>
       <c r="E181" s="1">
         <v>98.844</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>467532.12</v>
       </c>
       <c r="I181" s="1">
-        <v>-42366.61</v>
+        <v>-46283.05</v>
       </c>
       <c r="J181" s="1">
-        <v>-9.0617538747926</v>
+        <v>-9.8994374974708</v>
       </c>
       <c r="K181">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="L181" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="M181" s="1">
-        <v>425165.51</v>
+        <v>421249.07</v>
       </c>
       <c r="N181" s="1">
-        <v>427802.65</v>
+        <v>424723.68</v>
       </c>
       <c r="O181" s="1">
         <v>0.24</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>408</v>
+      </c>
+      <c r="B182" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="C182" s="1">
         <v>131000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>89.76</v>
+        <v>89.193</v>
       </c>
       <c r="E182" s="1">
         <v>84.29</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>110419.9</v>
       </c>
       <c r="I182" s="1">
-        <v>7165.7</v>
+        <v>6422.93</v>
       </c>
       <c r="J182" s="1">
-        <v>6.4895005338712</v>
+        <v>5.8168228734132</v>
       </c>
       <c r="K182">
-        <v>1.22</v>
+        <v>1.46</v>
       </c>
       <c r="L182" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="M182" s="1">
-        <v>117585.6</v>
+        <v>116842.83</v>
       </c>
       <c r="N182" s="1">
-        <v>119180.48</v>
+        <v>118753.99</v>
       </c>
       <c r="O182" s="1">
         <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>411</v>
+      </c>
+      <c r="B183" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C183" s="1">
         <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>105.187</v>
+        <v>103.922</v>
       </c>
       <c r="E183" s="1">
         <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>211520.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1146.0</v>
+        <v>-3676.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.54179273827534</v>
+        <v>-1.7378971255673</v>
       </c>
       <c r="K183">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>0.95</v>
+      </c>
+      <c r="L183" t="s">
+        <v>413</v>
       </c>
       <c r="M183" s="1">
-        <v>210374.0</v>
+        <v>207844.0</v>
       </c>
       <c r="N183" s="1">
-        <v>211015.1</v>
+        <v>209740.58</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>414</v>
       </c>
       <c r="B184" t="s">
         <v>415</v>
       </c>
       <c r="C184" s="1">
-        <v>280000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.637</v>
+        <v>100.143</v>
       </c>
       <c r="E184" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>279437.2</v>
+        <v>262962.48</v>
       </c>
       <c r="I184" s="1">
-        <v>-453.6</v>
+        <v>1415.04</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.16232627581439</v>
+        <v>0.53811479112914</v>
       </c>
       <c r="K184">
-        <v>1.13</v>
+        <v>0.82</v>
       </c>
       <c r="L184" t="s">
         <v>416</v>
       </c>
       <c r="M184" s="1">
-        <v>278983.6</v>
+        <v>264377.52</v>
       </c>
       <c r="N184" s="1">
-        <v>282147.98</v>
+        <v>266550.1</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>417</v>
       </c>
       <c r="B185" t="s">
         <v>418</v>
       </c>
       <c r="C185" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.5</v>
+        <v>99.413</v>
       </c>
       <c r="E185" s="1">
-        <v>99.607</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>262962.48</v>
+        <v>199982.0</v>
       </c>
       <c r="I185" s="1">
-        <v>4997.52</v>
+        <v>-1156.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.9004688425512</v>
+        <v>-0.57805202468222</v>
       </c>
       <c r="K185">
-        <v>0.39</v>
+        <v>2.98</v>
       </c>
       <c r="L185" t="s">
         <v>419</v>
       </c>
       <c r="M185" s="1">
-        <v>267960.0</v>
+        <v>198826.0</v>
       </c>
       <c r="N185" s="1">
-        <v>268985.26</v>
+        <v>204790.38</v>
       </c>
       <c r="O185" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>420</v>
       </c>
       <c r="B186" t="s">
         <v>421</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.034</v>
+        <v>94.458</v>
       </c>
       <c r="E186" s="1">
-        <v>99.991</v>
+        <v>91.473</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>199982.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I186" s="1">
-        <v>2086.0</v>
+        <v>8955.0</v>
       </c>
       <c r="J186" s="1">
-        <v>1.0430938784491</v>
+        <v>3.2632580105605</v>
       </c>
       <c r="K186">
-        <v>2.53</v>
+        <v>0.41</v>
       </c>
       <c r="L186" t="s">
         <v>422</v>
       </c>
       <c r="M186" s="1">
-        <v>202068.0</v>
+        <v>283374.0</v>
       </c>
       <c r="N186" s="1">
-        <v>207131.01</v>
+        <v>284589.62</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>423</v>
       </c>
       <c r="B187" t="s">
         <v>424</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.542</v>
+        <v>89.052</v>
       </c>
       <c r="E187" s="1">
-        <v>102.64</v>
+        <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>307920.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-294.0</v>
+        <v>-54521.04</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.095479345284489</v>
+        <v>-10.948</v>
       </c>
       <c r="K187">
-        <v>0.55</v>
+        <v>1.0</v>
       </c>
       <c r="L187" t="s">
         <v>425</v>
       </c>
       <c r="M187" s="1">
-        <v>307626.0</v>
+        <v>443478.96</v>
       </c>
       <c r="N187" s="1">
-        <v>309290.38</v>
+        <v>448455.71</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>426</v>
       </c>
       <c r="B188" t="s">
         <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>107.805</v>
+        <v>100.284</v>
       </c>
       <c r="E188" s="1">
-        <v>99.379</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>198758.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I188" s="1">
-        <v>16852.0</v>
+        <v>2948.14</v>
       </c>
       <c r="J188" s="1">
-        <v>8.4786524316002</v>
+        <v>0.99297065399102</v>
       </c>
       <c r="K188">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>0.19</v>
+      </c>
+      <c r="L188">
+        <v>571.38</v>
       </c>
       <c r="M188" s="1">
-        <v>215610.0</v>
+        <v>299849.16</v>
       </c>
       <c r="N188" s="1">
-        <v>219269.59</v>
+        <v>300420.54</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>428</v>
+      </c>
+      <c r="B189" t="s">
         <v>429</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>98.905</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1445.94</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.55701344272514</v>
+      </c>
+      <c r="K189">
+        <v>0.9</v>
+      </c>
+      <c r="L189" t="s">
         <v>430</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>284703.0</v>
+        <v>258142.05</v>
       </c>
       <c r="N189" s="1">
-        <v>285694.56</v>
+        <v>260489.26</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>431</v>
       </c>
       <c r="B190" t="s">
         <v>432</v>
       </c>
       <c r="C190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>89.804</v>
+        <v>98.381</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>498000.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-50776.08</v>
+        <v>-2733.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-10.196</v>
+        <v>-0.91749587076502</v>
       </c>
       <c r="K190">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="L190" t="s">
         <v>433</v>
       </c>
       <c r="M190" s="1">
-        <v>447223.92</v>
+        <v>295143.0</v>
       </c>
       <c r="N190" s="1">
-        <v>451494.0</v>
+        <v>297703.27</v>
       </c>
       <c r="O190" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>434</v>
       </c>
       <c r="B191" t="s">
         <v>435</v>
       </c>
       <c r="C191" s="1">
-        <v>361000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.117</v>
+        <v>103.893</v>
       </c>
       <c r="E191" s="1">
-        <v>99.459</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>359046.99</v>
+        <v>105478.0</v>
       </c>
       <c r="I191" s="1">
-        <v>2375.38</v>
+        <v>-1585.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.66157914316452</v>
+        <v>-1.5026830239481</v>
       </c>
       <c r="K191">
-        <v>0.48</v>
+        <v>4.41</v>
       </c>
       <c r="L191" t="s">
         <v>436</v>
       </c>
       <c r="M191" s="1">
-        <v>361422.37</v>
+        <v>103893.0</v>
       </c>
       <c r="N191" s="1">
-        <v>363158.14</v>
+        <v>108307.39</v>
       </c>
       <c r="O191" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>437</v>
       </c>
       <c r="B192" t="s">
         <v>438</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.69</v>
+        <v>98.157</v>
       </c>
       <c r="E192" s="1">
-        <v>99.292</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>297876.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1194.0</v>
+        <v>-1583.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.40083793256254</v>
+        <v>-1.5871265289753</v>
       </c>
       <c r="K192">
-        <v>0.4</v>
+        <v>2.13</v>
       </c>
       <c r="L192" t="s">
         <v>439</v>
       </c>
       <c r="M192" s="1">
-        <v>299070.0</v>
+        <v>98157.0</v>
       </c>
       <c r="N192" s="1">
-        <v>300278.22</v>
+        <v>100283.71</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>440</v>
       </c>
       <c r="B193" t="s">
         <v>441</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.954</v>
+        <v>99.09</v>
       </c>
       <c r="E193" s="1">
-        <v>105.478</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>105478.0</v>
+        <v>499665.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-524.0</v>
+        <v>-4215.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.49678605965225</v>
+        <v>-0.84356518867641</v>
       </c>
       <c r="K193">
-        <v>3.77</v>
+        <v>0.55</v>
       </c>
       <c r="L193" t="s">
         <v>442</v>
       </c>
       <c r="M193" s="1">
-        <v>104954.0</v>
+        <v>495450.0</v>
       </c>
       <c r="N193" s="1">
-        <v>108728.03</v>
+        <v>498177.74</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>443</v>
       </c>
       <c r="B194" t="s">
         <v>444</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.685</v>
+        <v>99.761</v>
       </c>
       <c r="E194" s="1">
-        <v>99.74</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99740.0</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-55.0</v>
+        <v>-3447.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.0551433727692</v>
+        <v>-1.1386383906451</v>
       </c>
       <c r="K194">
-        <v>1.69</v>
+        <v>3.02</v>
       </c>
       <c r="L194" t="s">
         <v>445</v>
       </c>
       <c r="M194" s="1">
-        <v>99685.0</v>
+        <v>299283.0</v>
       </c>
       <c r="N194" s="1">
-        <v>101377.12</v>
+        <v>308353.89</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>446</v>
       </c>
       <c r="B195" t="s">
         <v>447</v>
       </c>
       <c r="C195" s="1">
-        <v>500000.0</v>
+        <v>982132.71</v>
       </c>
       <c r="D195" s="1">
-        <v>100.49</v>
+        <v>89.33</v>
       </c>
       <c r="E195" s="1">
-        <v>99.933</v>
+        <v>89.86337905</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>499665.0</v>
+        <v>882577.64</v>
       </c>
       <c r="I195" s="1">
-        <v>2785.0</v>
+        <v>-5238.49</v>
       </c>
       <c r="J195" s="1">
-        <v>0.55737344020494</v>
+        <v>-0.59354438211238</v>
       </c>
       <c r="K195">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="L195">
-        <v>554.79</v>
+        <v>812.61</v>
       </c>
       <c r="M195" s="1">
-        <v>502450.0</v>
+        <v>877339.15</v>
       </c>
       <c r="N195" s="1">
-        <v>503004.79</v>
+        <v>878151.76</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>448</v>
       </c>
       <c r="B196" t="s">
         <v>449</v>
       </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>187052.98</v>
       </c>
       <c r="D196" s="1">
-        <v>101.034</v>
+        <v>96.22</v>
       </c>
       <c r="E196" s="1">
-        <v>100.91</v>
+        <v>97.25354817</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>302730.0</v>
+        <v>181915.66</v>
       </c>
       <c r="I196" s="1">
-        <v>372.0</v>
+        <v>-1933.29</v>
       </c>
       <c r="J196" s="1">
-        <v>0.12288177583986</v>
+        <v>-1.0627397333468</v>
       </c>
       <c r="K196">
-        <v>2.59</v>
+        <v>0.66</v>
       </c>
       <c r="L196" t="s">
         <v>450</v>
       </c>
       <c r="M196" s="1">
-        <v>303102.0</v>
+        <v>179982.37</v>
       </c>
       <c r="N196" s="1">
-        <v>310869.12</v>
+        <v>181220.51</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>451</v>
       </c>
       <c r="B197" t="s">
         <v>452</v>
       </c>
       <c r="C197" s="1">
-        <v>982132.71</v>
+        <v>1232220.54</v>
       </c>
       <c r="D197" s="1">
-        <v>90.565</v>
+        <v>97.657</v>
       </c>
       <c r="E197" s="1">
-        <v>89.86337905</v>
+        <v>104.9969245</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>882577.64</v>
+        <v>1293793.67</v>
       </c>
       <c r="I197" s="1">
-        <v>6890.85</v>
+        <v>-90444.06</v>
       </c>
       <c r="J197" s="1">
-        <v>0.78076417163707</v>
+        <v>-6.9906092522465</v>
       </c>
       <c r="K197">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>686.15</v>
+        <v>2.48</v>
+      </c>
+      <c r="L197" t="s">
+        <v>453</v>
       </c>
       <c r="M197" s="1">
-        <v>889468.49</v>
+        <v>1203349.61</v>
       </c>
       <c r="N197" s="1">
-        <v>890154.64</v>
+        <v>1233935.69</v>
       </c>
       <c r="O197" s="1">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B198" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C198" s="1">
-        <v>187052.98</v>
+        <v>1398573.82</v>
       </c>
       <c r="D198" s="1">
-        <v>96.945</v>
+        <v>103.315</v>
       </c>
       <c r="E198" s="1">
-        <v>97.25354817</v>
+        <v>124.87696502</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>181915.66</v>
+        <v>1746496.54</v>
       </c>
       <c r="I198" s="1">
-        <v>-577.15</v>
+        <v>-301560.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.31726240610621</v>
+        <v>-17.266567273016</v>
       </c>
       <c r="K198">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="L198" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M198" s="1">
-        <v>181338.51</v>
+        <v>1444936.54</v>
       </c>
       <c r="N198" s="1">
-        <v>182383.96</v>
+        <v>1448682.04</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B199" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C199" s="1">
-        <v>1232220.54</v>
+        <v>243000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.374</v>
+        <v>98.365</v>
       </c>
       <c r="E199" s="1">
-        <v>104.9969245</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1293793.67</v>
+        <v>243000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-56964.62</v>
+        <v>-3973.05</v>
       </c>
       <c r="J199" s="1">
-        <v>-4.4029137969117</v>
+        <v>-1.635</v>
       </c>
       <c r="K199">
-        <v>2.1</v>
+        <v>1.48</v>
       </c>
       <c r="L199" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M199" s="1">
-        <v>1236829.05</v>
+        <v>239026.95</v>
       </c>
       <c r="N199" s="1">
-        <v>1262655.04</v>
+        <v>242631.63</v>
       </c>
       <c r="O199" s="1">
-        <v>0.7</v>
+        <v>0.14</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B200" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C200" s="1">
-        <v>1398573.82</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>107.415</v>
+        <v>105.41</v>
       </c>
       <c r="E200" s="1">
-        <v>124.87696502</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1746496.54</v>
+        <v>199844.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-244218.47</v>
+        <v>10976.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-13.983335460831</v>
+        <v>5.4922839815056</v>
       </c>
       <c r="K200">
-        <v>3.97</v>
+        <v>2.06</v>
       </c>
       <c r="L200" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M200" s="1">
-        <v>1502278.07</v>
+        <v>210820.0</v>
       </c>
       <c r="N200" s="1">
-        <v>1557809.11</v>
+        <v>214932.33</v>
       </c>
       <c r="O200" s="1">
-        <v>0.86</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B201" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C201" s="1">
-        <v>243000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.875</v>
+        <v>99.095</v>
       </c>
       <c r="E201" s="1">
-        <v>100.0</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>243000.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-303.75</v>
+        <v>-2799.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.125</v>
+        <v>-0.93273883312672</v>
       </c>
       <c r="K201">
-        <v>1.05</v>
+        <v>0.94</v>
       </c>
       <c r="L201" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M201" s="1">
-        <v>242696.25</v>
+        <v>297285.0</v>
       </c>
       <c r="N201" s="1">
-        <v>245248.63</v>
+        <v>300111.93</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B202" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.638</v>
+        <v>106.135</v>
       </c>
       <c r="E202" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>199844.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>13432.0</v>
+        <v>-3410.0</v>
       </c>
       <c r="J202" s="1">
-        <v>6.721242569204</v>
+        <v>-1.5810459940653</v>
       </c>
       <c r="K202">
-        <v>1.44</v>
+        <v>2.03</v>
       </c>
       <c r="L202" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M202" s="1">
-        <v>213276.0</v>
+        <v>212270.0</v>
       </c>
       <c r="N202" s="1">
-        <v>216165.04</v>
+        <v>216330.27</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B203" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.078</v>
+        <v>103.578</v>
       </c>
       <c r="E203" s="1">
-        <v>100.028</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>300084.0</v>
+        <v>317040.0</v>
       </c>
       <c r="I203" s="1">
-        <v>150.0</v>
+        <v>-6306.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.049986003918903</v>
+        <v>-1.9890234670704</v>
       </c>
       <c r="K203">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="L203" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M203" s="1">
-        <v>300234.0</v>
+        <v>310734.0</v>
       </c>
       <c r="N203" s="1">
-        <v>301600.87</v>
+        <v>312596.67</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B204" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>107.308</v>
+        <v>98.292</v>
       </c>
       <c r="E204" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>215680.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I204" s="1">
-        <v>-1064.0</v>
+        <v>-2954.04</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.4933234421365</v>
+        <v>-1.2418615866892</v>
       </c>
       <c r="K204">
         <v>1.42</v>
       </c>
       <c r="L204" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M204" s="1">
-        <v>214616.0</v>
+        <v>234917.88</v>
       </c>
       <c r="N204" s="1">
-        <v>217452.99</v>
+        <v>238321.17</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B205" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D205" s="1">
-        <v>104.626</v>
+        <v>105.782</v>
       </c>
       <c r="E205" s="1">
-        <v>105.68</v>
+        <v>136.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>317040.0</v>
+        <v>0.34</v>
       </c>
       <c r="I205" s="1">
-        <v>-3162.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.99735049205148</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K205">
-        <v>0.03</v>
+        <v>4.0</v>
       </c>
       <c r="L205">
-        <v>76.03</v>
+        <v>0.01</v>
       </c>
       <c r="M205" s="1">
-        <v>313878.0</v>
+        <v>0.26</v>
       </c>
       <c r="N205" s="1">
-        <v>313954.03</v>
+        <v>0.27</v>
       </c>
       <c r="O205" s="1">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B206" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C206" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.654</v>
+        <v>97.474</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>237871.92</v>
+        <v>298380.0</v>
       </c>
       <c r="I206" s="1">
-        <v>301.14</v>
+        <v>-5958.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.12659754039064</v>
+        <v>-1.9967826261814</v>
       </c>
       <c r="K206">
-        <v>0.99</v>
+        <v>1.86</v>
       </c>
       <c r="L206" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="M206" s="1">
-        <v>238173.06</v>
+        <v>292422.0</v>
       </c>
       <c r="N206" s="1">
-        <v>240537.69</v>
+        <v>297997.68</v>
       </c>
       <c r="O206" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B207" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C207" s="1">
-        <v>0.25</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>107.005</v>
+        <v>98.051</v>
       </c>
       <c r="E207" s="1">
-        <v>136.0</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.34</v>
+        <v>200900.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.08</v>
+        <v>-4798.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-23.529411764706</v>
+        <v>-2.3882528621205</v>
       </c>
       <c r="K207">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1.67</v>
+      </c>
+      <c r="L207" t="s">
+        <v>482</v>
       </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>196102.0</v>
       </c>
       <c r="N207" s="1">
-        <v>0.27</v>
+        <v>199435.56</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B208" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.671</v>
+        <v>96.105</v>
       </c>
       <c r="E208" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>298380.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I208" s="1">
-        <v>633.0</v>
+        <v>-5944.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.21214558616529</v>
+        <v>-2.9996871120442</v>
       </c>
       <c r="K208">
-        <v>1.42</v>
+        <v>1.98</v>
       </c>
       <c r="L208" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M208" s="1">
-        <v>299013.0</v>
+        <v>192210.0</v>
       </c>
       <c r="N208" s="1">
-        <v>303284.92</v>
+        <v>196179.86</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B209" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.801</v>
+        <v>93.778</v>
       </c>
       <c r="E209" s="1">
-        <v>100.45</v>
+        <v>92.4806</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>200900.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I209" s="1">
-        <v>-1298.0</v>
+        <v>3892.2</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.64609258337481</v>
+        <v>1.4028888220881</v>
       </c>
       <c r="K209">
-        <v>1.17</v>
+        <v>0.52</v>
       </c>
       <c r="L209" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="M209" s="1">
-        <v>199602.0</v>
+        <v>281334.0</v>
       </c>
       <c r="N209" s="1">
-        <v>201937.62</v>
+        <v>282880.23</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B210" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.363</v>
+        <v>103.253</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>238887.67</v>
       </c>
       <c r="I210" s="1">
-        <v>-3428.0</v>
+        <v>7887.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.7299676009568</v>
+        <v>3.3015517293128</v>
       </c>
       <c r="K210">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>0.31</v>
+      </c>
+      <c r="L210">
+        <v>746.47</v>
       </c>
       <c r="M210" s="1">
-        <v>194726.0</v>
+        <v>246774.67</v>
       </c>
       <c r="N210" s="1">
-        <v>197794.49</v>
+        <v>247521.14</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>95.037</v>
+        <v>104.256</v>
       </c>
       <c r="E211" s="1">
-        <v>92.4806</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>277441.8</v>
+        <v>99961.0</v>
       </c>
       <c r="I211" s="1">
-        <v>7669.2</v>
+        <v>4295.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.7642554222183</v>
+        <v>4.2966757035244</v>
       </c>
       <c r="K211">
-        <v>0.4</v>
+        <v>3.71</v>
       </c>
       <c r="L211" t="s">
-        <v>439</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>285111.0</v>
+        <v>104256.0</v>
       </c>
       <c r="N211" s="1">
-        <v>286319.22</v>
+        <v>107969.01</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>105.725</v>
+        <v>101.807</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>99.943</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>213878.02</v>
       </c>
       <c r="I212" s="1">
-        <v>13795.08</v>
+        <v>3988.96</v>
       </c>
       <c r="J212" s="1">
-        <v>5.7747141156343</v>
+        <v>1.865063085959</v>
       </c>
       <c r="K212">
-        <v>4.45</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>0.21</v>
+      </c>
+      <c r="L212">
+        <v>445.59</v>
       </c>
       <c r="M212" s="1">
-        <v>252682.75</v>
+        <v>217866.98</v>
       </c>
       <c r="N212" s="1">
-        <v>263319.89</v>
+        <v>218312.57</v>
       </c>
       <c r="O212" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B213" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>105.969</v>
+        <v>97.907</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.702</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>199922.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I213" s="1">
-        <v>12016.0</v>
+        <v>-3464.35</v>
       </c>
       <c r="J213" s="1">
-        <v>6.0103440341733</v>
+        <v>-1.8003650879621</v>
       </c>
       <c r="K213">
-        <v>3.09</v>
+        <v>1.83</v>
       </c>
       <c r="L213" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M213" s="1">
-        <v>211938.0</v>
+        <v>188960.51</v>
       </c>
       <c r="N213" s="1">
-        <v>218108.55</v>
+        <v>192500.61</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B214" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C214" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.579</v>
+        <v>96.851</v>
       </c>
       <c r="E214" s="1">
-        <v>99.702</v>
+        <v>99.3</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>192424.86</v>
+        <v>99300.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-237.39</v>
+        <v>-2449.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.12336763555395</v>
+        <v>-2.4662638469285</v>
       </c>
       <c r="K214">
-        <v>1.42</v>
+        <v>2.0</v>
       </c>
       <c r="L214" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M214" s="1">
-        <v>192187.47</v>
+        <v>96851.0</v>
       </c>
       <c r="N214" s="1">
-        <v>194919.87</v>
+        <v>98854.56</v>
       </c>
       <c r="O214" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B215" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.554</v>
+        <v>101.631</v>
       </c>
       <c r="E215" s="1">
-        <v>99.3</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99300.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-746.0</v>
+        <v>4040.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.75125881168177</v>
+        <v>2.0278884862114</v>
       </c>
       <c r="K215">
-        <v>1.55</v>
+        <v>3.05</v>
       </c>
       <c r="L215" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M215" s="1">
-        <v>98554.0</v>
+        <v>203262.0</v>
       </c>
       <c r="N215" s="1">
-        <v>100100.44</v>
+        <v>209355.15</v>
       </c>
       <c r="O215" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B216" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.925</v>
+        <v>99.178</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.438</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>199222.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I216" s="1">
-        <v>6628.0</v>
+        <v>-780.0</v>
       </c>
       <c r="J216" s="1">
-        <v>3.3269418036161</v>
+        <v>-0.26146945835596</v>
       </c>
       <c r="K216">
-        <v>2.53</v>
+        <v>2.9</v>
       </c>
       <c r="L216" t="s">
-        <v>422</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>205850.0</v>
+        <v>297534.0</v>
       </c>
       <c r="N216" s="1">
-        <v>210913.01</v>
+        <v>306241.19</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B217" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.607</v>
+        <v>100.011</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>101.06225</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>298314.0</v>
+        <v>404249.0</v>
       </c>
       <c r="I217" s="1">
-        <v>3507.0</v>
+        <v>-4205.0</v>
       </c>
       <c r="J217" s="1">
-        <v>1.1756069108389</v>
+        <v>-1.0402004705021</v>
       </c>
       <c r="K217">
-        <v>2.5</v>
+        <v>3.75</v>
       </c>
       <c r="L217" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M217" s="1">
-        <v>301821.0</v>
+        <v>400044.0</v>
       </c>
       <c r="N217" s="1">
-        <v>309321.0</v>
+        <v>415052.22</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C218" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.262</v>
+        <v>103.902</v>
       </c>
       <c r="E218" s="1">
-        <v>102.8745</v>
+        <v>102.716</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>205749.0</v>
+        <v>410864.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1225.0</v>
+        <v>4744.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.5953856397844</v>
+        <v>1.1546399781923</v>
       </c>
       <c r="K218">
-        <v>3.22</v>
+        <v>4.04</v>
       </c>
       <c r="L218" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M218" s="1">
-        <v>204524.0</v>
+        <v>415608.0</v>
       </c>
       <c r="N218" s="1">
-        <v>210965.78</v>
+        <v>431776.49</v>
       </c>
       <c r="O218" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B219" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.152</v>
+        <v>101.67</v>
       </c>
       <c r="E219" s="1">
-        <v>98.434</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>196868.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I219" s="1">
-        <v>1436.0</v>
+        <v>18420.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.72942276042831</v>
+        <v>3.1135902636917</v>
       </c>
       <c r="K219">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>0.06</v>
+      </c>
+      <c r="L219">
+        <v>359.59</v>
       </c>
       <c r="M219" s="1">
-        <v>198304.0</v>
+        <v>610020.0</v>
       </c>
       <c r="N219" s="1">
-        <v>203468.38</v>
+        <v>610379.59</v>
       </c>
       <c r="O219" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B220" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>105.936</v>
+        <v>103.115</v>
       </c>
       <c r="E220" s="1">
-        <v>102.716</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>410864.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>12880.0</v>
+        <v>6230.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.1348572763737</v>
+        <v>3.115</v>
       </c>
       <c r="K220">
-        <v>3.45</v>
+        <v>4.48</v>
       </c>
       <c r="L220" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="M220" s="1">
-        <v>423744.0</v>
+        <v>206230.0</v>
       </c>
       <c r="N220" s="1">
-        <v>437530.3</v>
+        <v>215191.1</v>
       </c>
       <c r="O220" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B221" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C221" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.64</v>
+        <v>107.153</v>
       </c>
       <c r="E221" s="1">
-        <v>98.6</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>591600.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I221" s="1">
-        <v>24240.0</v>
+        <v>-4294.0</v>
       </c>
       <c r="J221" s="1">
-        <v>4.0973630831643</v>
+        <v>-1.964318389753</v>
       </c>
       <c r="K221">
-        <v>3.87</v>
+        <v>1.25</v>
       </c>
       <c r="L221" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="M221" s="1">
-        <v>615840.0</v>
+        <v>214306.0</v>
       </c>
       <c r="N221" s="1">
-        <v>639069.45</v>
+        <v>216808.74</v>
       </c>
       <c r="O221" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B222" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>104.348</v>
+        <v>99.487</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>200000.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I222" s="1">
-        <v>8696.0</v>
+        <v>-730.0</v>
       </c>
       <c r="J222" s="1">
-        <v>4.348</v>
+        <v>-0.36554100068101</v>
       </c>
       <c r="K222">
-        <v>3.86</v>
+        <v>0.88</v>
       </c>
       <c r="L222" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M222" s="1">
-        <v>208696.0</v>
+        <v>198974.0</v>
       </c>
       <c r="N222" s="1">
-        <v>216418.36</v>
+        <v>200727.42</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B223" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>108.33</v>
+        <v>100.152</v>
       </c>
       <c r="E223" s="1">
-        <v>109.3</v>
+        <v>99.653</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>218600.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1940.0</v>
+        <v>998.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.88746569075938</v>
+        <v>0.50073755933088</v>
       </c>
       <c r="K223">
-        <v>0.58</v>
+        <v>1.93</v>
       </c>
       <c r="L223" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="M223" s="1">
-        <v>216660.0</v>
+        <v>200304.0</v>
       </c>
       <c r="N223" s="1">
-        <v>217810.68</v>
+        <v>204169.07</v>
       </c>
       <c r="O223" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B224" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.947</v>
+        <v>101.079</v>
       </c>
       <c r="E224" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199704.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>190.0</v>
+        <v>1079.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.095140808396427</v>
+        <v>1.079</v>
       </c>
       <c r="K224">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="L224">
-        <v>723.29</v>
+        <v>197.03</v>
       </c>
       <c r="M224" s="1">
-        <v>199894.0</v>
+        <v>101079.0</v>
       </c>
       <c r="N224" s="1">
-        <v>200617.29</v>
+        <v>101276.03</v>
       </c>
       <c r="O224" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B225" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>101.455</v>
+        <v>99.376</v>
       </c>
       <c r="E225" s="1">
-        <v>99.653</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>199306.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I225" s="1">
-        <v>3604.0</v>
+        <v>-213.0</v>
       </c>
       <c r="J225" s="1">
-        <v>1.808274713255</v>
+        <v>-0.21387904286618</v>
       </c>
       <c r="K225">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.61</v>
+      </c>
+      <c r="L225">
+        <v>610.27</v>
       </c>
       <c r="M225" s="1">
-        <v>202910.0</v>
+        <v>99376.0</v>
       </c>
       <c r="N225" s="1">
-        <v>205905.89</v>
+        <v>99986.27</v>
       </c>
       <c r="O225" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>532</v>
       </c>
       <c r="B226" t="s">
         <v>533</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.781</v>
+        <v>103.049</v>
       </c>
       <c r="E226" s="1">
-        <v>101.72</v>
+        <v>98.769</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>101720.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-939.0</v>
+        <v>4280.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.9231222965002</v>
+        <v>4.3333434579676</v>
       </c>
       <c r="K226">
-        <v>3.12</v>
+        <v>2.17</v>
       </c>
       <c r="L226" t="s">
         <v>534</v>
       </c>
       <c r="M226" s="1">
-        <v>100781.0</v>
+        <v>103049.0</v>
       </c>
       <c r="N226" s="1">
-        <v>103898.75</v>
+        <v>105214.75</v>
       </c>
       <c r="O226" s="1">
         <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>535</v>
       </c>
       <c r="B227" t="s">
         <v>536</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.297</v>
+        <v>85.208</v>
       </c>
       <c r="E227" s="1">
-        <v>99.589</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99589.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I227" s="1">
-        <v>708.0</v>
+        <v>-3008.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.71092188896364</v>
+        <v>-0.87482550023267</v>
       </c>
       <c r="K227">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>175.68</v>
+        <v>0.48</v>
+      </c>
+      <c r="L227" t="s">
+        <v>537</v>
       </c>
       <c r="M227" s="1">
-        <v>100297.0</v>
+        <v>340832.0</v>
       </c>
       <c r="N227" s="1">
-        <v>100472.68</v>
+        <v>342742.96</v>
       </c>
       <c r="O227" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B228" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C228" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>104.011</v>
+        <v>99.219</v>
       </c>
       <c r="E228" s="1">
-        <v>98.769</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>197538.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I228" s="1">
-        <v>10484.0</v>
+        <v>-8586.0</v>
       </c>
       <c r="J228" s="1">
-        <v>5.3073332725855</v>
+        <v>-1.4217585692996</v>
       </c>
       <c r="K228">
-        <v>1.67</v>
+        <v>0.78</v>
       </c>
       <c r="L228" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M228" s="1">
-        <v>208022.0</v>
+        <v>595314.0</v>
       </c>
       <c r="N228" s="1">
-        <v>211355.56</v>
+        <v>599998.93</v>
       </c>
       <c r="O228" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B229" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C229" s="1">
-        <v>193000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>101.096</v>
+        <v>99.862</v>
       </c>
       <c r="E229" s="1">
-        <v>99.43</v>
+        <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>191899.9</v>
+        <v>115502.36</v>
       </c>
       <c r="I229" s="1">
-        <v>3215.38</v>
+        <v>337.56</v>
       </c>
       <c r="J229" s="1">
-        <v>1.6755506386402</v>
+        <v>0.29225376866758</v>
       </c>
       <c r="K229">
-        <v>2.84</v>
+        <v>1.47</v>
       </c>
       <c r="L229" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M229" s="1">
-        <v>195115.28</v>
+        <v>115839.92</v>
       </c>
       <c r="N229" s="1">
-        <v>200588.02</v>
+        <v>117544.17</v>
       </c>
       <c r="O229" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B230" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C230" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>86.41</v>
+        <v>98.84</v>
       </c>
       <c r="E230" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>343840.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>1800.0</v>
+        <v>-2320.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0.52349930200093</v>
+        <v>-1.16</v>
       </c>
       <c r="K230">
-        <v>0.4</v>
+        <v>1.9</v>
       </c>
       <c r="L230" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="M230" s="1">
-        <v>345640.0</v>
+        <v>197680.0</v>
       </c>
       <c r="N230" s="1">
-        <v>347229.04</v>
+        <v>201477.38</v>
       </c>
       <c r="O230" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B231" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C231" s="1">
-        <v>600000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.545</v>
+        <v>98.567</v>
       </c>
       <c r="E231" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>603900.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-630.0</v>
+        <v>-7537.58</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.1043219076006</v>
+        <v>-1.433</v>
       </c>
       <c r="K231">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="L231" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M231" s="1">
-        <v>603270.0</v>
+        <v>518462.42</v>
       </c>
       <c r="N231" s="1">
-        <v>605637.12</v>
+        <v>522984.12</v>
       </c>
       <c r="O231" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B232" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C232" s="1">
-        <v>116000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.846</v>
+        <v>97.946</v>
       </c>
       <c r="E232" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>115502.36</v>
+        <v>360000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1479.0</v>
+        <v>-7394.4</v>
       </c>
       <c r="J232" s="1">
-        <v>1.280493316327</v>
+        <v>-2.054</v>
       </c>
       <c r="K232">
-        <v>1.05</v>
+        <v>2.35</v>
       </c>
       <c r="L232" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M232" s="1">
-        <v>116981.36</v>
+        <v>352605.6</v>
       </c>
       <c r="N232" s="1">
-        <v>118200.15</v>
+        <v>361060.27</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B233" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.342</v>
+        <v>99.081</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>200000.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>684.0</v>
+        <v>-5356.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.342</v>
+        <v>-1.3333997211711</v>
       </c>
       <c r="K233">
-        <v>1.42</v>
+        <v>3.44</v>
       </c>
       <c r="L233" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M233" s="1">
-        <v>200684.0</v>
+        <v>396324.0</v>
       </c>
       <c r="N233" s="1">
-        <v>203526.96</v>
+        <v>410069.21</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B234" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C234" s="1">
-        <v>526000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.225</v>
+        <v>97.665</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>526000.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I234" s="1">
-        <v>1183.5</v>
+        <v>-4782.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.225</v>
+        <v>-1.6058997169022</v>
       </c>
       <c r="K234">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="L234" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M234" s="1">
-        <v>527183.5</v>
+        <v>292995.0</v>
       </c>
       <c r="N234" s="1">
-        <v>529369.82</v>
+        <v>294756.99</v>
       </c>
       <c r="O234" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B235" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C235" s="1">
-        <v>360000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.265</v>
+        <v>98.067</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>360000.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I235" s="1">
-        <v>954.0</v>
+        <v>-3082.1</v>
       </c>
       <c r="J235" s="1">
-        <v>0.265</v>
+        <v>-1.3033151506612</v>
       </c>
       <c r="K235">
-        <v>1.87</v>
+        <v>1.18</v>
       </c>
       <c r="L235" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M235" s="1">
-        <v>360954.0</v>
+        <v>233399.46</v>
       </c>
       <c r="N235" s="1">
-        <v>367680.98</v>
+        <v>236211.45</v>
       </c>
       <c r="O235" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B236" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C236" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.963</v>
+        <v>100.548</v>
       </c>
       <c r="E236" s="1">
-        <v>100.42</v>
+        <v>100.4</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>401680.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1828.0</v>
+        <v>296.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.45508862776339</v>
+        <v>0.14741035856574</v>
       </c>
       <c r="K236">
-        <v>2.97</v>
+        <v>3.32</v>
       </c>
       <c r="L236" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="M236" s="1">
-        <v>399852.0</v>
+        <v>201096.0</v>
       </c>
       <c r="N236" s="1">
-        <v>411730.08</v>
+        <v>207741.89</v>
       </c>
       <c r="O236" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B237" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C237" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.358</v>
+        <v>99.993</v>
       </c>
       <c r="E237" s="1">
-        <v>99.259</v>
+        <v>99.821</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>297777.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I237" s="1">
-        <v>3297.0</v>
+        <v>344.0</v>
       </c>
       <c r="J237" s="1">
-        <v>1.1072043844891</v>
+        <v>0.17230843209345</v>
       </c>
       <c r="K237">
-        <v>0.02</v>
+        <v>0.3</v>
       </c>
       <c r="L237">
-        <v>71.92</v>
+        <v>594.52</v>
       </c>
       <c r="M237" s="1">
-        <v>301074.0</v>
+        <v>199986.0</v>
       </c>
       <c r="N237" s="1">
-        <v>301145.92</v>
+        <v>200580.52</v>
       </c>
       <c r="O237" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B238" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C238" s="1">
-        <v>238000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.769</v>
+        <v>98.25</v>
       </c>
       <c r="E238" s="1">
-        <v>99.362</v>
+        <v>99.228</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>236481.56</v>
+        <v>401873.4</v>
       </c>
       <c r="I238" s="1">
-        <v>968.66</v>
+        <v>-3960.9</v>
       </c>
       <c r="J238" s="1">
-        <v>0.40961333306495</v>
+        <v>-0.98560890071351</v>
       </c>
       <c r="K238">
-        <v>0.78</v>
+        <v>2.69</v>
       </c>
       <c r="L238" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M238" s="1">
-        <v>237450.22</v>
+        <v>397912.5</v>
       </c>
       <c r="N238" s="1">
-        <v>239304.5</v>
+        <v>408790.63</v>
       </c>
       <c r="O238" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B239" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C239" s="1">
         <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>108.071</v>
+        <v>98.931</v>
       </c>
       <c r="E239" s="1">
-        <v>108.1185</v>
+        <v>99.517</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>216237.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-95.0</v>
+        <v>-1172.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.043933276913757</v>
+        <v>-0.58884411708552</v>
       </c>
       <c r="K239">
-        <v>1.86</v>
+        <v>2.82</v>
       </c>
       <c r="L239" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="M239" s="1">
-        <v>216142.0</v>
+        <v>197862.0</v>
       </c>
       <c r="N239" s="1">
-        <v>219863.92</v>
+        <v>203502.41</v>
       </c>
       <c r="O239" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B240" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>102.693</v>
+        <v>90.953</v>
       </c>
       <c r="E240" s="1">
-        <v>100.4</v>
+        <v>80.3125</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>200800.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I240" s="1">
-        <v>4586.0</v>
+        <v>21281.0</v>
       </c>
       <c r="J240" s="1">
-        <v>2.2838645418327</v>
+        <v>13.248871595331</v>
       </c>
       <c r="K240">
-        <v>2.82</v>
+        <v>1.15</v>
       </c>
       <c r="L240" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M240" s="1">
-        <v>205386.0</v>
+        <v>181906.0</v>
       </c>
       <c r="N240" s="1">
-        <v>211033.95</v>
+        <v>184207.37</v>
       </c>
       <c r="O240" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B241" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C241" s="1">
-        <v>405000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.831</v>
+        <v>102.08</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>102.14833333</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>401873.4</v>
+        <v>612890.0</v>
       </c>
       <c r="I241" s="1">
-        <v>2442.15</v>
+        <v>-410.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.60769137743379</v>
+        <v>-0.066896180391261</v>
       </c>
       <c r="K241">
-        <v>2.32</v>
+        <v>1.1</v>
       </c>
       <c r="L241" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="M241" s="1">
-        <v>404315.55</v>
+        <v>612480.0</v>
       </c>
       <c r="N241" s="1">
-        <v>413694.35</v>
+        <v>619104.66</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B242" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C242" s="1">
         <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.206</v>
+        <v>98.822</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>100.231</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>199034.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I242" s="1">
-        <v>1378.0</v>
+        <v>-2818.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.69234402162445</v>
+        <v>-1.405752711237</v>
       </c>
       <c r="K242">
-        <v>2.39</v>
+        <v>0.91</v>
       </c>
       <c r="L242" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M242" s="1">
-        <v>200412.0</v>
+        <v>197644.0</v>
       </c>
       <c r="N242" s="1">
-        <v>205183.23</v>
+        <v>199472.77</v>
       </c>
       <c r="O242" s="1">
         <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B243" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>91.884</v>
+        <v>100.784</v>
       </c>
       <c r="E243" s="1">
-        <v>80.3125</v>
+        <v>99.651</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>160625.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I243" s="1">
-        <v>23143.0</v>
+        <v>2266.0</v>
       </c>
       <c r="J243" s="1">
-        <v>14.408093385214</v>
+        <v>1.1369680183842</v>
       </c>
       <c r="K243">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.04</v>
+      </c>
+      <c r="L243">
+        <v>76.03</v>
       </c>
       <c r="M243" s="1">
-        <v>183768.0</v>
+        <v>201568.0</v>
       </c>
       <c r="N243" s="1">
-        <v>185586.49</v>
+        <v>201644.03</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>584</v>
       </c>
       <c r="B244" t="s">
         <v>585</v>
       </c>
       <c r="C244" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>103.78</v>
+        <v>100.974</v>
       </c>
       <c r="E244" s="1">
-        <v>102.14833333</v>
+        <v>100.539</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>612890.0</v>
+        <v>201078.0</v>
       </c>
       <c r="I244" s="1">
-        <v>9790.0</v>
+        <v>870.0</v>
       </c>
       <c r="J244" s="1">
-        <v>1.5973502586108</v>
+        <v>0.43266791991168</v>
       </c>
       <c r="K244">
-        <v>0.61</v>
+        <v>2.28</v>
       </c>
       <c r="L244" t="s">
         <v>586</v>
       </c>
       <c r="M244" s="1">
-        <v>622680.0</v>
+        <v>201948.0</v>
       </c>
       <c r="N244" s="1">
-        <v>626310.82</v>
+        <v>206506.9</v>
       </c>
       <c r="O244" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>587</v>
       </c>
       <c r="B245" t="s">
         <v>588</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.957</v>
+        <v>98.054</v>
       </c>
       <c r="E245" s="1">
-        <v>100.231</v>
+        <v>100.369</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>200462.0</v>
+        <v>873210.3</v>
       </c>
       <c r="I245" s="1">
-        <v>-548.0</v>
+        <v>-20140.5</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.27336851872175</v>
+        <v>-2.3064890553856</v>
       </c>
       <c r="K245">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>1.13</v>
+      </c>
+      <c r="L245" t="s">
+        <v>589</v>
       </c>
       <c r="M245" s="1">
-        <v>199914.0</v>
+        <v>853069.8</v>
       </c>
       <c r="N245" s="1">
-        <v>200777.01</v>
+        <v>862866.24</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B246" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>91.087</v>
+        <v>86.923</v>
       </c>
       <c r="E246" s="1">
-        <v>89.875</v>
+        <v>90.91883929</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>89875.0</v>
+        <v>1018291.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1212.0</v>
+        <v>-44753.4</v>
       </c>
       <c r="J246" s="1">
-        <v>1.3485396383866</v>
+        <v>-4.3949519341721</v>
       </c>
       <c r="K246">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>39.73</v>
+        <v>1.82</v>
+      </c>
+      <c r="L246" t="s">
+        <v>592</v>
       </c>
       <c r="M246" s="1">
-        <v>91087.0</v>
+        <v>973537.6</v>
       </c>
       <c r="N246" s="1">
-        <v>91126.73</v>
+        <v>993939.24</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.56</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B247" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>1025869.0</v>
       </c>
       <c r="D247" s="1">
-        <v>91.343</v>
+        <v>99.995</v>
       </c>
       <c r="E247" s="1">
-        <v>89.875</v>
+        <v>99.67400029</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>89875.0</v>
+        <v>1022524.67</v>
       </c>
       <c r="I247" s="1">
-        <v>1468.0</v>
+        <v>3293.04</v>
       </c>
       <c r="J247" s="1">
-        <v>1.6333796940195</v>
+        <v>0.32204993156791</v>
       </c>
       <c r="K247">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>116.44</v>
+        <v>1.19</v>
+      </c>
+      <c r="L247" t="s">
+        <v>595</v>
       </c>
       <c r="M247" s="1">
-        <v>91343.0</v>
+        <v>1025817.71</v>
       </c>
       <c r="N247" s="1">
-        <v>91459.44</v>
+        <v>1038054.36</v>
       </c>
       <c r="O247" s="1">
-        <v>0.05</v>
+        <v>0.58</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B248" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C248" s="1">
-        <v>870000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.744</v>
+        <v>97.968</v>
       </c>
       <c r="E248" s="1">
-        <v>100.369</v>
+        <v>99.766</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>873210.3</v>
+        <v>199532.0</v>
       </c>
       <c r="I248" s="1">
-        <v>3262.5</v>
+        <v>-3596.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.37362133726549</v>
+        <v>-1.8022171882204</v>
       </c>
       <c r="K248">
-        <v>0.74</v>
+        <v>2.6</v>
       </c>
       <c r="L248" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="M248" s="1">
-        <v>876472.8</v>
+        <v>195936.0</v>
       </c>
       <c r="N248" s="1">
-        <v>882908.42</v>
+        <v>201129.15</v>
       </c>
       <c r="O248" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B249" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C249" s="1">
-        <v>1120000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>91.066</v>
+        <v>98.39</v>
       </c>
       <c r="E249" s="1">
-        <v>90.91883929</v>
+        <v>99.945</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1018291.0</v>
+        <v>216880.65</v>
       </c>
       <c r="I249" s="1">
-        <v>1648.2</v>
+        <v>-3374.35</v>
       </c>
       <c r="J249" s="1">
-        <v>0.16185942918085</v>
+        <v>-1.5558557206464</v>
       </c>
       <c r="K249">
-        <v>1.39</v>
+        <v>1.21</v>
       </c>
       <c r="L249" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="M249" s="1">
-        <v>1019939.2</v>
+        <v>213506.3</v>
       </c>
       <c r="N249" s="1">
-        <v>1035473.45</v>
+        <v>216135.63</v>
       </c>
       <c r="O249" s="1">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B250" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C250" s="1">
-        <v>1025869.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.933</v>
+        <v>98.876</v>
       </c>
       <c r="E250" s="1">
-        <v>99.67400029</v>
+        <v>99.682</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1022524.67</v>
+        <v>178430.78</v>
       </c>
       <c r="I250" s="1">
-        <v>33433.06</v>
+        <v>-1442.74</v>
       </c>
       <c r="J250" s="1">
-        <v>3.2696580318204</v>
+        <v>-0.80857125659598</v>
       </c>
       <c r="K250">
-        <v>0.76</v>
+        <v>1.03</v>
       </c>
       <c r="L250" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="M250" s="1">
-        <v>1055957.73</v>
+        <v>176988.04</v>
       </c>
       <c r="N250" s="1">
-        <v>1063736.07</v>
+        <v>178835.66</v>
       </c>
       <c r="O250" s="1">
-        <v>0.59</v>
+        <v>0.1</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B251" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.167</v>
+        <v>72.708</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>72.707</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199532.0</v>
+        <v>165771.96</v>
       </c>
       <c r="I251" s="1">
-        <v>802.0</v>
+        <v>2.28</v>
       </c>
       <c r="J251" s="1">
-        <v>0.40194054086563</v>
+        <v>0.0013753833881194</v>
       </c>
       <c r="K251">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.0</v>
+      </c>
+      <c r="L251">
+        <v>3.9</v>
       </c>
       <c r="M251" s="1">
-        <v>200334.0</v>
+        <v>165774.24</v>
       </c>
       <c r="N251" s="1">
-        <v>204432.63</v>
+        <v>165778.14</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B252" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C252" s="1">
-        <v>217000.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.991</v>
+        <v>86.172</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>86.178</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>216880.65</v>
+        <v>942787.32</v>
       </c>
       <c r="I252" s="1">
-        <v>99.82</v>
+        <v>-65.64</v>
       </c>
       <c r="J252" s="1">
-        <v>0.046025313922657</v>
+        <v>-0.0069623337742811</v>
       </c>
       <c r="K252">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.07</v>
+      </c>
+      <c r="L252">
+        <v>813.01</v>
       </c>
       <c r="M252" s="1">
-        <v>216980.47</v>
+        <v>942721.68</v>
       </c>
       <c r="N252" s="1">
-        <v>218629.02</v>
+        <v>943534.69</v>
       </c>
       <c r="O252" s="1">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B253" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C253" s="1">
-        <v>179000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.201</v>
+        <v>62.027</v>
       </c>
       <c r="E253" s="1">
-        <v>99.682</v>
+        <v>75.88066016</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>178430.78</v>
+        <v>194254.49</v>
       </c>
       <c r="I253" s="1">
-        <v>929.01</v>
+        <v>-35465.37</v>
       </c>
       <c r="J253" s="1">
-        <v>0.52065568507855</v>
+        <v>-18.257168727477</v>
       </c>
       <c r="K253">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.15</v>
+      </c>
+      <c r="L253">
+        <v>380.49</v>
       </c>
       <c r="M253" s="1">
-        <v>179359.79</v>
+        <v>158789.12</v>
       </c>
       <c r="N253" s="1">
-        <v>180573.56</v>
+        <v>159169.61</v>
       </c>
       <c r="O253" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>611</v>
       </c>
       <c r="B254" t="s">
         <v>612</v>
       </c>
       <c r="C254" s="1">
-        <v>1300000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>89.632</v>
+        <v>95.15</v>
       </c>
       <c r="E254" s="1">
-        <v>88.43514846</v>
+        <v>94.64463598</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1149656.93</v>
+        <v>452401.36</v>
       </c>
       <c r="I254" s="1">
-        <v>15559.07</v>
+        <v>2415.64</v>
       </c>
       <c r="J254" s="1">
-        <v>1.3533663472981</v>
+        <v>0.53395949119163</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L254" t="s">
+        <v>613</v>
       </c>
       <c r="M254" s="1">
-        <v>1165216.0</v>
+        <v>454817.0</v>
       </c>
       <c r="N254" s="1">
-        <v>1165216.0</v>
+        <v>456237.9</v>
       </c>
       <c r="O254" s="1">
-        <v>0.65</v>
+        <v>0.26</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B255" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C255" s="1">
-        <v>256000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>64.354</v>
+        <v>98.55</v>
       </c>
       <c r="E255" s="1">
-        <v>75.88066016</v>
+        <v>99.998</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>194254.49</v>
+        <v>314993.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-29508.25</v>
+        <v>-4561.2</v>
       </c>
       <c r="J255" s="1">
-        <v>-15.190511169137</v>
+        <v>-1.4480289605792</v>
       </c>
       <c r="K255">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>298.08</v>
+        <v>0.56</v>
+      </c>
+      <c r="L255" t="s">
+        <v>616</v>
       </c>
       <c r="M255" s="1">
-        <v>164746.24</v>
+        <v>310432.5</v>
       </c>
       <c r="N255" s="1">
-        <v>165044.32</v>
+        <v>312200.9</v>
       </c>
       <c r="O255" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B256" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C256" s="1">
-        <v>478000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>95.855</v>
+        <v>101.28</v>
       </c>
       <c r="E256" s="1">
-        <v>94.64463598</v>
+        <v>100.0965</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>452401.36</v>
+        <v>150144.75</v>
       </c>
       <c r="I256" s="1">
-        <v>5785.54</v>
+        <v>1775.25</v>
       </c>
       <c r="J256" s="1">
-        <v>1.2788511511106</v>
+        <v>1.1823590235423</v>
       </c>
       <c r="K256">
-        <v>0.23</v>
+        <v>2.51</v>
       </c>
       <c r="L256" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M256" s="1">
-        <v>458186.9</v>
+        <v>151920.0</v>
       </c>
       <c r="N256" s="1">
-        <v>459300.05</v>
+        <v>155690.96</v>
       </c>
       <c r="O256" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B257" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C257" s="1">
-        <v>254000.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>87.646</v>
+        <v>87.29</v>
       </c>
       <c r="E257" s="1">
-        <v>93.57527559</v>
+        <v>90.0419995</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>237681.2</v>
+        <v>1812545.45</v>
       </c>
       <c r="I257" s="1">
-        <v>-15060.36</v>
+        <v>-55397.75</v>
       </c>
       <c r="J257" s="1">
-        <v>-6.3363698937905</v>
+        <v>-3.0563509455722</v>
       </c>
       <c r="K257">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>222620.84</v>
+        <v>1757147.7</v>
       </c>
       <c r="N257" s="1">
-        <v>225149.53</v>
+        <v>1757147.7</v>
       </c>
       <c r="O257" s="1">
-        <v>0.12</v>
+        <v>0.99</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B258" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C258" s="1">
-        <v>315000.0</v>
+        <v>3849133.0</v>
       </c>
       <c r="D258" s="1">
-        <v>99.962</v>
+        <v>84.102</v>
       </c>
       <c r="E258" s="1">
-        <v>99.998</v>
+        <v>84.13182241</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>314993.7</v>
+        <v>3238345.74</v>
       </c>
       <c r="I258" s="1">
-        <v>-113.4</v>
+        <v>-1147.9</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.0360007200144</v>
+        <v>-0.035447110721414</v>
       </c>
       <c r="K258">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L258">
-        <v>427.84</v>
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>314880.3</v>
+        <v>3237197.84</v>
       </c>
       <c r="N258" s="1">
-        <v>315308.14</v>
+        <v>3237197.84</v>
       </c>
       <c r="O258" s="1">
-        <v>0.17</v>
+        <v>1.82</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B259" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C259" s="1">
-        <v>150000.0</v>
+        <v>9113062.0</v>
       </c>
       <c r="D259" s="1">
-        <v>102.631</v>
+        <v>62.155</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0965</v>
+        <v>70.92054811</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>150144.75</v>
+        <v>6463033.52</v>
       </c>
       <c r="I259" s="1">
-        <v>3801.75</v>
+        <v>-798809.83</v>
       </c>
       <c r="J259" s="1">
-        <v>2.5320565654144</v>
+        <v>-12.359673325661</v>
       </c>
       <c r="K259">
-        <v>2.04</v>
+        <v>0.45</v>
       </c>
       <c r="L259" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="M259" s="1">
-        <v>153946.5</v>
+        <v>5664223.69</v>
       </c>
       <c r="N259" s="1">
-        <v>157002.8</v>
+        <v>5705419.72</v>
       </c>
       <c r="O259" s="1">
-        <v>0.09</v>
+        <v>3.21</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B260" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C260" s="1">
-        <v>2013000.0</v>
+        <v>4772833.0</v>
       </c>
       <c r="D260" s="1">
-        <v>88.664</v>
+        <v>98.613</v>
       </c>
       <c r="E260" s="1">
-        <v>90.0419995</v>
+        <v>99.30259471</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>1812545.45</v>
+        <v>4739547.01</v>
       </c>
       <c r="I260" s="1">
-        <v>-27739.13</v>
+        <v>-32913.2</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.5303963826121</v>
+        <v>-0.69443767369658</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.4</v>
+      </c>
+      <c r="L260" t="s">
+        <v>629</v>
       </c>
       <c r="M260" s="1">
-        <v>1784806.32</v>
+        <v>4706633.81</v>
       </c>
       <c r="N260" s="1">
-        <v>1784806.32</v>
+        <v>4773453.47</v>
       </c>
       <c r="O260" s="1">
-        <v>0.99</v>
+        <v>2.68</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B261" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C261" s="1">
-        <v>3307400.0</v>
+        <v>923000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.357</v>
+        <v>92.144</v>
       </c>
       <c r="E261" s="1">
-        <v>114.3817609</v>
+        <v>92.366</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3783062.36</v>
+        <v>852538.18</v>
       </c>
       <c r="I261" s="1">
-        <v>109808.79</v>
+        <v>-2049.06</v>
       </c>
       <c r="J261" s="1">
-        <v>2.9026428736956</v>
+        <v>-0.24034818006626</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>32.53</v>
+        <v>3.95</v>
+      </c>
+      <c r="L261" t="s">
+        <v>632</v>
       </c>
       <c r="M261" s="1">
-        <v>3892871.15</v>
+        <v>850489.12</v>
       </c>
       <c r="N261" s="1">
-        <v>3892903.68</v>
+        <v>886903.37</v>
       </c>
       <c r="O261" s="1">
-        <v>2.16</v>
+        <v>0.5</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B262" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C262" s="1">
-        <v>833786.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>96.758</v>
+        <v>97.494</v>
       </c>
       <c r="E262" s="1">
-        <v>112.41957169</v>
+        <v>98.725</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>937338.65</v>
+        <v>537064.0</v>
       </c>
       <c r="I262" s="1">
-        <v>52710.67</v>
+        <v>-6696.64</v>
       </c>
       <c r="J262" s="1">
-        <v>5.6234392980595</v>
+        <v>-1.2468979488478</v>
       </c>
       <c r="K262">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>622.34</v>
+        <v>3.71</v>
+      </c>
+      <c r="L262" t="s">
+        <v>635</v>
       </c>
       <c r="M262" s="1">
-        <v>990049.32</v>
+        <v>530367.36</v>
       </c>
       <c r="N262" s="1">
-        <v>990671.66</v>
+        <v>550532.62</v>
       </c>
       <c r="O262" s="1">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B263" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="C263" s="1">
-        <v>6184062.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>64.884</v>
+        <v>82.336</v>
       </c>
       <c r="E263" s="1">
-        <v>75.01066241</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>4638705.87</v>
+        <v>81750.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-626239.08</v>
+        <v>586.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-13.500297228373</v>
+        <v>0.71681957186544</v>
       </c>
       <c r="K263">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>0.16</v>
+      </c>
+      <c r="L263">
+        <v>156.16</v>
       </c>
       <c r="M263" s="1">
-        <v>4012466.79</v>
+        <v>82336.0</v>
       </c>
       <c r="N263" s="1">
-        <v>4036440.62</v>
+        <v>82492.16</v>
       </c>
       <c r="O263" s="1">
-        <v>2.24</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B264" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C264" s="1">
-        <v>667520.0</v>
+        <v>4305974.0</v>
       </c>
       <c r="D264" s="1">
-        <v>86.67</v>
+        <v>99.162</v>
       </c>
       <c r="E264" s="1">
-        <v>88.72928452</v>
+        <v>99.18199994</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>592285.72</v>
+        <v>4270751.13</v>
       </c>
       <c r="I264" s="1">
-        <v>-13746.14</v>
+        <v>-861.19</v>
       </c>
       <c r="J264" s="1">
-        <v>-2.320862978091</v>
+        <v>-0.020164836905399</v>
       </c>
       <c r="K264">
-        <v>0.97</v>
+        <v>1.68</v>
       </c>
       <c r="L264" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="M264" s="1">
-        <v>578539.58</v>
+        <v>4269889.94</v>
       </c>
       <c r="N264" s="1">
-        <v>585009.04</v>
+        <v>4342289.29</v>
       </c>
       <c r="O264" s="1">
-        <v>0.32</v>
+        <v>2.44</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B265" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C265" s="1">
-        <v>2960000.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D265" s="1">
-        <v>77.368</v>
+        <v>86.959</v>
       </c>
       <c r="E265" s="1">
-        <v>78.51775304</v>
+        <v>104.37955378</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>2324125.49</v>
+        <v>4954482.77</v>
       </c>
       <c r="I265" s="1">
-        <v>-34032.69</v>
+        <v>-826884.49</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.4643223933661</v>
+        <v>-16.689622880654</v>
       </c>
       <c r="K265">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="L265" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="M265" s="1">
-        <v>2290092.8</v>
+        <v>4127598.28</v>
       </c>
       <c r="N265" s="1">
-        <v>2318780.47</v>
+        <v>4221880.12</v>
       </c>
       <c r="O265" s="1">
-        <v>1.29</v>
+        <v>2.37</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B266" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C266" s="1">
-        <v>1740000.0</v>
+        <v>8995175.0</v>
       </c>
       <c r="D266" s="1">
-        <v>99.953</v>
+        <v>96.4</v>
       </c>
       <c r="E266" s="1">
-        <v>99.934</v>
+        <v>96.96673594</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>1738851.6</v>
+        <v>8722327.59</v>
       </c>
       <c r="I266" s="1">
-        <v>330.6</v>
+        <v>-50978.89</v>
       </c>
       <c r="J266" s="1">
-        <v>0.019012548281866</v>
+        <v>-0.58446428976649</v>
       </c>
       <c r="K266">
-        <v>1.06</v>
+        <v>0.44</v>
       </c>
       <c r="L266" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="M266" s="1">
-        <v>1739182.2</v>
+        <v>8671348.7</v>
       </c>
       <c r="N266" s="1">
-        <v>1757602.36</v>
+        <v>8710779.61</v>
       </c>
       <c r="O266" s="1">
-        <v>0.97</v>
+        <v>4.9</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B267" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C267" s="1">
-        <v>1060000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>80.314</v>
+        <v>99.117</v>
       </c>
       <c r="E267" s="1">
-        <v>82.88407547</v>
+        <v>100.73</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>878571.2</v>
+        <v>201460.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-27242.8</v>
+        <v>-3226.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-3.1008073107791</v>
+        <v>-1.601310433833</v>
       </c>
       <c r="K267">
-        <v>2.33</v>
+        <v>1.76</v>
       </c>
       <c r="L267" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="M267" s="1">
-        <v>851328.4</v>
+        <v>198234.0</v>
       </c>
       <c r="N267" s="1">
-        <v>875984.29</v>
+        <v>201747.01</v>
       </c>
       <c r="O267" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B268" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C268" s="1">
-        <v>516000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.808</v>
+        <v>98.575</v>
       </c>
       <c r="E268" s="1">
-        <v>99.45682171</v>
+        <v>99.24</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>513197.2</v>
+        <v>99240.0</v>
       </c>
       <c r="I268" s="1">
-        <v>1812.08</v>
+        <v>-665.0</v>
       </c>
       <c r="J268" s="1">
-        <v>0.3530962366903</v>
+        <v>-0.67009270455462</v>
       </c>
       <c r="K268">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>0.91</v>
+      </c>
+      <c r="L268">
+        <v>914.38</v>
       </c>
       <c r="M268" s="1">
-        <v>515009.28</v>
+        <v>98575.0</v>
       </c>
       <c r="N268" s="1">
-        <v>527811.73</v>
+        <v>99489.38</v>
       </c>
       <c r="O268" s="1">
-        <v>0.29</v>
+        <v>0.06</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B269" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C269" s="1">
-        <v>3748833.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>101.723</v>
+        <v>92.352</v>
       </c>
       <c r="E269" s="1">
-        <v>99.46200458</v>
+        <v>100.121</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>3728664.45</v>
+        <v>400484.0</v>
       </c>
       <c r="I269" s="1">
-        <v>84760.94</v>
+        <v>-31076.0</v>
       </c>
       <c r="J269" s="1">
-        <v>2.2732252026594</v>
+        <v>-7.7596108708463</v>
       </c>
       <c r="K269">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="L269" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M269" s="1">
-        <v>3813425.39</v>
+        <v>369408.0</v>
       </c>
       <c r="N269" s="1">
-        <v>3849013.63</v>
+        <v>373128.55</v>
       </c>
       <c r="O269" s="1">
-        <v>2.13</v>
+        <v>0.21</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B270" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C270" s="1">
-        <v>544000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>101.852</v>
+        <v>101.183</v>
       </c>
       <c r="E270" s="1">
-        <v>98.725</v>
+        <v>99.942</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>537064.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I270" s="1">
-        <v>17010.88</v>
+        <v>3723.0</v>
       </c>
       <c r="J270" s="1">
-        <v>3.1673841478855</v>
+        <v>1.2417201977147</v>
       </c>
       <c r="K270">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>0.18</v>
+      </c>
+      <c r="L270">
+        <v>536.3</v>
       </c>
       <c r="M270" s="1">
-        <v>554074.88</v>
+        <v>303549.0</v>
       </c>
       <c r="N270" s="1">
-        <v>571368.12</v>
+        <v>304085.3</v>
       </c>
       <c r="O270" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B271" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C271" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>84.349</v>
+        <v>94.185</v>
       </c>
       <c r="E271" s="1">
-        <v>81.75</v>
+        <v>94.67425</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>81750.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I271" s="1">
-        <v>2599.0</v>
+        <v>-1467.75</v>
       </c>
       <c r="J271" s="1">
-        <v>3.1792048929664</v>
+        <v>-0.51677198393439</v>
       </c>
       <c r="K271">
-        <v>1.46</v>
+        <v>0.37</v>
       </c>
       <c r="L271" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="M271" s="1">
-        <v>84349.0</v>
+        <v>282555.0</v>
       </c>
       <c r="N271" s="1">
-        <v>85812.01</v>
+        <v>283664.59</v>
       </c>
       <c r="O271" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B272" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C272" s="1">
-        <v>3112440.9</v>
+        <v>300000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>78.395</v>
+        <v>101.155</v>
       </c>
       <c r="E272" s="1">
-        <v>77.96098072</v>
+        <v>99.858</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>2426489.45</v>
+        <v>299574.0</v>
       </c>
       <c r="I272" s="1">
-        <v>13508.59</v>
+        <v>3891.0</v>
       </c>
       <c r="J272" s="1">
-        <v>0.55671332096663</v>
+        <v>1.2988443589898</v>
       </c>
       <c r="K272">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.39</v>
+      </c>
+      <c r="L272" t="s">
+        <v>662</v>
       </c>
       <c r="M272" s="1">
-        <v>2439998.04</v>
+        <v>303465.0</v>
       </c>
       <c r="N272" s="1">
-        <v>2439998.04</v>
+        <v>313624.93</v>
       </c>
       <c r="O272" s="1">
-        <v>1.35</v>
+        <v>0.18</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B273" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C273" s="1">
-        <v>4746602.75</v>
+        <v>200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>90.419</v>
+        <v>98.369</v>
       </c>
       <c r="E273" s="1">
-        <v>104.37955378</v>
+        <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>4954482.77</v>
+        <v>200000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-662652.03</v>
+        <v>-3262.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-13.374797345395</v>
+        <v>-1.631</v>
       </c>
       <c r="K273">
-        <v>1.66</v>
+        <v>1.71</v>
       </c>
       <c r="L273" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="M273" s="1">
-        <v>4291830.74</v>
+        <v>196738.0</v>
       </c>
       <c r="N273" s="1">
-        <v>4370832.42</v>
+        <v>200148.96</v>
       </c>
       <c r="O273" s="1">
-        <v>2.42</v>
+        <v>0.11</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B274" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C274" s="1">
-        <v>4213312.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.912</v>
+        <v>93.43</v>
       </c>
       <c r="E274" s="1">
-        <v>98.69654324</v>
+        <v>96.33333333</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>4158393.3</v>
+        <v>867000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>9077.87</v>
+        <v>-26130.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.21830234287844</v>
+        <v>-3.0138408304498</v>
       </c>
       <c r="K274">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="L274" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="M274" s="1">
-        <v>4167471.17</v>
+        <v>840870.0</v>
       </c>
       <c r="N274" s="1">
-        <v>4172377.08</v>
+        <v>844020.0</v>
       </c>
       <c r="O274" s="1">
-        <v>2.31</v>
+        <v>0.47</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B275" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C275" s="1">
-        <v>2210000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>99.975</v>
+        <v>97.126</v>
       </c>
       <c r="E275" s="1">
-        <v>99.89235747</v>
+        <v>98.642</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>2207621.1</v>
+        <v>394568.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1826.4</v>
+        <v>-6064.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.08273158831468</v>
+        <v>-1.5368707041625</v>
       </c>
       <c r="K275">
-        <v>1.43</v>
+        <v>3.99</v>
       </c>
       <c r="L275" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="M275" s="1">
-        <v>2209447.5</v>
+        <v>388504.0</v>
       </c>
       <c r="N275" s="1">
-        <v>2241089.86</v>
+        <v>404469.75</v>
       </c>
       <c r="O275" s="1">
-        <v>1.24</v>
+        <v>0.23</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B276" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C276" s="1">
-        <v>1910000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>99.385</v>
+        <v>98.106</v>
       </c>
       <c r="E276" s="1">
-        <v>99.374</v>
+        <v>99.628</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>1898043.4</v>
+        <v>206229.96</v>
       </c>
       <c r="I276" s="1">
-        <v>210.1</v>
+        <v>-3150.54</v>
       </c>
       <c r="J276" s="1">
-        <v>0.011069293779057</v>
+        <v>-1.5276829806882</v>
       </c>
       <c r="K276">
-        <v>1.73</v>
+        <v>1.79</v>
       </c>
       <c r="L276" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="M276" s="1">
-        <v>1898253.5</v>
+        <v>203079.42</v>
       </c>
       <c r="N276" s="1">
-        <v>1931314.82</v>
+        <v>206784.15</v>
       </c>
       <c r="O276" s="1">
-        <v>1.07</v>
+        <v>0.12</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B277" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C277" s="1">
         <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.153</v>
+        <v>98.539</v>
       </c>
       <c r="E277" s="1">
-        <v>100.73</v>
+        <v>99.736</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>201460.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-1154.0</v>
+        <v>-2394.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-0.57281842549389</v>
+        <v>-1.200168444694</v>
       </c>
       <c r="K277">
-        <v>1.39</v>
+        <v>1.64</v>
       </c>
       <c r="L277" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="M277" s="1">
-        <v>200306.0</v>
+        <v>197078.0</v>
       </c>
       <c r="N277" s="1">
-        <v>203078.6</v>
+        <v>200365.67</v>
       </c>
       <c r="O277" s="1">
         <v>0.11</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B278" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C278" s="1">
-        <v>170000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>104.979</v>
+        <v>98.443</v>
       </c>
       <c r="E278" s="1">
-        <v>99.775</v>
+        <v>99.594</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>169617.5</v>
+        <v>155366.64</v>
       </c>
       <c r="I278" s="1">
-        <v>8846.8</v>
+        <v>-1795.56</v>
       </c>
       <c r="J278" s="1">
-        <v>5.2157354046605</v>
+        <v>-1.1556921099665</v>
       </c>
       <c r="K278">
-        <v>1.08</v>
+        <v>2.91</v>
       </c>
       <c r="L278" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="M278" s="1">
-        <v>178464.3</v>
+        <v>153571.08</v>
       </c>
       <c r="N278" s="1">
-        <v>180308.68</v>
+        <v>158114.85</v>
       </c>
       <c r="O278" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B279" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C279" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.902</v>
+        <v>95.241</v>
       </c>
       <c r="E279" s="1">
-        <v>99.24</v>
+        <v>93.6</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>99240.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I279" s="1">
-        <v>1662.0</v>
+        <v>4923.0</v>
       </c>
       <c r="J279" s="1">
-        <v>1.6747279322854</v>
+        <v>1.7532051282051</v>
       </c>
       <c r="K279">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>0.81</v>
+      </c>
+      <c r="L279" t="s">
+        <v>683</v>
       </c>
       <c r="M279" s="1">
-        <v>100902.0</v>
+        <v>285723.0</v>
       </c>
       <c r="N279" s="1">
-        <v>101333.51</v>
+        <v>288140.47</v>
       </c>
       <c r="O279" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B280" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="C280" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>93.511</v>
+        <v>98.491</v>
       </c>
       <c r="E280" s="1">
-        <v>100.121</v>
+        <v>100.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>400484.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-26440.0</v>
+        <v>-7545.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-6.6020115660051</v>
+        <v>-1.509</v>
       </c>
       <c r="K280">
-        <v>0.7</v>
+        <v>2.58</v>
       </c>
       <c r="L280" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="M280" s="1">
-        <v>374044.0</v>
+        <v>492455.0</v>
       </c>
       <c r="N280" s="1">
-        <v>376863.18</v>
+        <v>505353.97</v>
       </c>
       <c r="O280" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B281" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C281" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>103.142</v>
+        <v>101.619</v>
       </c>
       <c r="E281" s="1">
-        <v>99.858</v>
+        <v>103.012</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>299574.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I281" s="1">
-        <v>9852.0</v>
+        <v>-2786.0</v>
       </c>
       <c r="J281" s="1">
-        <v>3.288669911274</v>
+        <v>-1.3522696384887</v>
       </c>
       <c r="K281">
-        <v>2.89</v>
+        <v>2.76</v>
       </c>
       <c r="L281" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="M281" s="1">
-        <v>309426.0</v>
+        <v>203238.0</v>
       </c>
       <c r="N281" s="1">
-        <v>318089.01</v>
+        <v>208757.18</v>
       </c>
       <c r="O281" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B282" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="C282" s="1">
-        <v>200000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.952</v>
+        <v>101.092</v>
       </c>
       <c r="E282" s="1">
-        <v>99.67</v>
+        <v>99.849</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>199340.0</v>
+        <v>222663.27</v>
       </c>
       <c r="I282" s="1">
-        <v>564.0</v>
+        <v>2771.89</v>
       </c>
       <c r="J282" s="1">
-        <v>0.28293368114779</v>
+        <v>1.2448797684504</v>
       </c>
       <c r="K282">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>376.71</v>
+        <v>2.28</v>
+      </c>
+      <c r="L282" t="s">
+        <v>692</v>
       </c>
       <c r="M282" s="1">
-        <v>199904.0</v>
+        <v>225435.16</v>
       </c>
       <c r="N282" s="1">
-        <v>200280.71</v>
+        <v>230515.89</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="B283" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="C283" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.17</v>
+        <v>99.791</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>200000.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I283" s="1">
-        <v>-1660.0</v>
+        <v>1101.88</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.83</v>
+        <v>0.68203601876608</v>
       </c>
       <c r="K283">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>0.19</v>
+      </c>
+      <c r="L283">
+        <v>312.6</v>
       </c>
       <c r="M283" s="1">
-        <v>198340.0</v>
+        <v>162659.33</v>
       </c>
       <c r="N283" s="1">
-        <v>200785.21</v>
+        <v>162971.93</v>
       </c>
       <c r="O283" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B284" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="C284" s="1">
-        <v>900000.0</v>
+        <v>215125.61</v>
       </c>
       <c r="D284" s="1">
-        <v>94.052</v>
+        <v>89.652</v>
       </c>
       <c r="E284" s="1">
-        <v>96.33333333</v>
+        <v>95.04090657</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>867000.0</v>
+        <v>204457.33</v>
       </c>
       <c r="I284" s="1">
-        <v>-20532.0</v>
+        <v>-11592.92</v>
       </c>
       <c r="J284" s="1">
-        <v>-2.3681660899654</v>
+        <v>-5.6700926300857</v>
       </c>
       <c r="K284">
-        <v>0.12</v>
+        <v>1.21</v>
       </c>
       <c r="L284" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="M284" s="1">
-        <v>846468.0</v>
+        <v>192864.41</v>
       </c>
       <c r="N284" s="1">
-        <v>847503.0</v>
+        <v>195469.49</v>
       </c>
       <c r="O284" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="B285" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="C285" s="1">
-        <v>400000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.372</v>
+        <v>93.801</v>
       </c>
       <c r="E285" s="1">
-        <v>98.642</v>
+        <v>93.818</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>394568.0</v>
+        <v>272072.2</v>
       </c>
       <c r="I285" s="1">
-        <v>2920.0</v>
+        <v>-49.3</v>
       </c>
       <c r="J285" s="1">
-        <v>0.7400498773342</v>
+        <v>-0.018120190155407</v>
       </c>
       <c r="K285">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>0.12</v>
+      </c>
+      <c r="L285">
+        <v>353.96</v>
       </c>
       <c r="M285" s="1">
-        <v>397488.0</v>
+        <v>272022.9</v>
       </c>
       <c r="N285" s="1">
-        <v>411200.33</v>
+        <v>272376.86</v>
       </c>
       <c r="O285" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B286" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C286" s="1">
-        <v>207000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.821</v>
+        <v>65.089</v>
       </c>
       <c r="E286" s="1">
-        <v>99.628</v>
+        <v>65.161</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>206229.96</v>
+        <v>123805.9</v>
       </c>
       <c r="I286" s="1">
-        <v>399.51</v>
+        <v>-136.8</v>
       </c>
       <c r="J286" s="1">
-        <v>0.19372064078372</v>
+        <v>-0.11049554181182</v>
       </c>
       <c r="K286">
-        <v>1.37</v>
+        <v>1.4</v>
       </c>
       <c r="L286" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="M286" s="1">
-        <v>206629.47</v>
+        <v>123669.1</v>
       </c>
       <c r="N286" s="1">
-        <v>209467.92</v>
+        <v>126323.9</v>
       </c>
       <c r="O286" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B287" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C287" s="1">
-        <v>200000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.937</v>
+        <v>101.622</v>
       </c>
       <c r="E287" s="1">
-        <v>99.736</v>
+        <v>111.74737299</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>199472.0</v>
+        <v>1878473.34</v>
       </c>
       <c r="I287" s="1">
-        <v>402.0</v>
+        <v>312582.56</v>
       </c>
       <c r="J287" s="1">
-        <v>0.20153204459774</v>
+        <v>16.640244678692</v>
       </c>
       <c r="K287">
-        <v>1.13</v>
+        <v>0.16</v>
       </c>
       <c r="L287" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M287" s="1">
-        <v>199874.0</v>
+        <v>2191055.9</v>
       </c>
       <c r="N287" s="1">
-        <v>202131.53</v>
+        <v>2193692.42</v>
       </c>
       <c r="O287" s="1">
-        <v>0.11</v>
+        <v>1.23</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B288" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C288" s="1">
-        <v>156000.0</v>
+        <v>3170000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>99.734</v>
+        <v>100.031</v>
       </c>
       <c r="E288" s="1">
-        <v>99.594</v>
+        <v>100.913</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>155366.64</v>
+        <v>3198942.1</v>
       </c>
       <c r="I288" s="1">
-        <v>218.4</v>
+        <v>-27959.4</v>
       </c>
       <c r="J288" s="1">
-        <v>0.14057071711147</v>
+        <v>-0.87402019561404</v>
       </c>
       <c r="K288">
-        <v>2.48</v>
+        <v>0.38</v>
       </c>
       <c r="L288" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="M288" s="1">
-        <v>155585.04</v>
+        <v>3170982.7</v>
       </c>
       <c r="N288" s="1">
-        <v>159450.85</v>
+        <v>3183040.96</v>
       </c>
       <c r="O288" s="1">
-        <v>0.09</v>
+        <v>1.79</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B289" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C289" s="1">
-        <v>500000.0</v>
+        <v>1810000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>99.754</v>
+        <v>98.333</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>97.901</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>500000.0</v>
+        <v>1772008.1</v>
       </c>
       <c r="I289" s="1">
-        <v>-1230.0</v>
+        <v>7819.2</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.246</v>
+        <v>0.44126209129631</v>
       </c>
       <c r="K289">
-        <v>2.08</v>
+        <v>0.28</v>
       </c>
       <c r="L289" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="M289" s="1">
-        <v>498770.0</v>
+        <v>1779827.3</v>
       </c>
       <c r="N289" s="1">
-        <v>509174.11</v>
+        <v>1784940.06</v>
       </c>
       <c r="O289" s="1">
-        <v>0.28</v>
+        <v>1.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B290" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C290" s="1">
-        <v>200000.0</v>
+        <v>3220000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>102.531</v>
+        <v>93.45</v>
       </c>
       <c r="E290" s="1">
-        <v>103.012</v>
+        <v>93.703</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>206024.0</v>
+        <v>3017236.6</v>
       </c>
       <c r="I290" s="1">
-        <v>-962.0</v>
+        <v>-8146.6</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.46693589096416</v>
+        <v>-0.27000202768321</v>
       </c>
       <c r="K290">
-        <v>2.21</v>
+        <v>0.44</v>
       </c>
       <c r="L290" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="M290" s="1">
-        <v>205062.0</v>
+        <v>3009090.0</v>
       </c>
       <c r="N290" s="1">
-        <v>209486.66</v>
+        <v>3023308.75</v>
       </c>
       <c r="O290" s="1">
-        <v>0.12</v>
+        <v>1.7</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B291" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C291" s="1">
-        <v>423000.0</v>
+        <v>1290000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>102.468</v>
+        <v>85.007</v>
       </c>
       <c r="E291" s="1">
-        <v>99.849</v>
+        <v>97.70900853</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>422361.27</v>
+        <v>1260446.21</v>
       </c>
       <c r="I291" s="1">
-        <v>11078.37</v>
+        <v>-163855.91</v>
       </c>
       <c r="J291" s="1">
-        <v>2.6229606706126</v>
+        <v>-12.999833606545</v>
       </c>
       <c r="K291">
-        <v>1.78</v>
+        <v>0.44</v>
       </c>
       <c r="L291" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="M291" s="1">
-        <v>433439.64</v>
+        <v>1096590.3</v>
       </c>
       <c r="N291" s="1">
-        <v>440980.05</v>
+        <v>1102286.63</v>
       </c>
       <c r="O291" s="1">
-        <v>0.24</v>
+        <v>0.62</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B292" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C292" s="1">
-        <v>163000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.322</v>
+        <v>96.828</v>
       </c>
       <c r="E292" s="1">
-        <v>99.115</v>
+        <v>96.791</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>161557.45</v>
+        <v>2600774.17</v>
       </c>
       <c r="I292" s="1">
-        <v>3597.41</v>
+        <v>994.19</v>
       </c>
       <c r="J292" s="1">
-        <v>2.2267063512082</v>
+        <v>0.038226694630699</v>
       </c>
       <c r="K292">
-        <v>3.24</v>
+        <v>0.2</v>
       </c>
       <c r="L292" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="M292" s="1">
-        <v>165154.86</v>
+        <v>2601768.36</v>
       </c>
       <c r="N292" s="1">
-        <v>170437.85</v>
+        <v>2607138.6</v>
       </c>
       <c r="O292" s="1">
-        <v>0.09</v>
+        <v>1.47</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B293" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C293" s="1">
-        <v>456116.34</v>
+        <v>168000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>96.536</v>
+        <v>96.369</v>
       </c>
       <c r="E293" s="1">
-        <v>97.97293822</v>
+        <v>99.406</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>446870.58</v>
+        <v>167002.08</v>
       </c>
       <c r="I293" s="1">
-        <v>-6554.11</v>
+        <v>-5102.16</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.4666684926987</v>
+        <v>-3.055147576605</v>
       </c>
       <c r="K293">
-        <v>0.88</v>
+        <v>1.11</v>
       </c>
       <c r="L293" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="M293" s="1">
-        <v>440316.47</v>
+        <v>161899.92</v>
       </c>
       <c r="N293" s="1">
-        <v>444344.04</v>
+        <v>163769.78</v>
       </c>
       <c r="O293" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B294" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C294" s="1">
-        <v>215125.61</v>
+        <v>446000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>91.305</v>
+        <v>98.463</v>
       </c>
       <c r="E294" s="1">
-        <v>95.04090657</v>
+        <v>100.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>204457.33</v>
+        <v>446000.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-8036.89</v>
+        <v>-6855.02</v>
       </c>
       <c r="J294" s="1">
-        <v>-3.9308397502794</v>
+        <v>-1.537</v>
       </c>
       <c r="K294">
-        <v>1.04</v>
+        <v>0.52</v>
       </c>
       <c r="L294" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="M294" s="1">
-        <v>196420.44</v>
+        <v>439144.98</v>
       </c>
       <c r="N294" s="1">
-        <v>198665.41</v>
+        <v>441482.46</v>
       </c>
       <c r="O294" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B295" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C295" s="1">
-        <v>195395.37</v>
+        <v>200000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>80.648</v>
+        <v>103.56</v>
       </c>
       <c r="E295" s="1">
-        <v>99.15404341</v>
+        <v>100.77</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>193742.41</v>
+        <v>201540.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-36159.95</v>
+        <v>5580.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-18.663931144451</v>
+        <v>2.7686811551057</v>
       </c>
       <c r="K295">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="L295">
-        <v>149.89</v>
+        <v>78.08</v>
       </c>
       <c r="M295" s="1">
-        <v>157582.46</v>
+        <v>207120.0</v>
       </c>
       <c r="N295" s="1">
-        <v>157732.35</v>
+        <v>207198.08</v>
       </c>
       <c r="O295" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B296" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C296" s="1">
-        <v>1681000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>101.924</v>
+        <v>99.826</v>
       </c>
       <c r="E296" s="1">
-        <v>111.74737299</v>
+        <v>98.69</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1878473.34</v>
+        <v>296070.0</v>
       </c>
       <c r="I296" s="1">
-        <v>321938.09</v>
+        <v>3408.0</v>
       </c>
       <c r="J296" s="1">
-        <v>17.138283687327</v>
+        <v>1.1510791366906</v>
       </c>
       <c r="K296">
-        <v>0.75</v>
+        <v>2.22</v>
       </c>
       <c r="L296" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M296" s="1">
-        <v>2200411.43</v>
+        <v>299478.0</v>
       </c>
       <c r="N296" s="1">
-        <v>2213084.38</v>
+        <v>306134.51</v>
       </c>
       <c r="O296" s="1">
-        <v>1.23</v>
+        <v>0.17</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B297" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C297" s="1">
-        <v>1640000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>102.681</v>
+        <v>84.237</v>
       </c>
       <c r="E297" s="1">
-        <v>101.61324878</v>
+        <v>85.4208</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1666457.28</v>
+        <v>427104.0</v>
       </c>
       <c r="I297" s="1">
-        <v>85071.93</v>
+        <v>-5919.0</v>
       </c>
       <c r="J297" s="1">
-        <v>5.1049571459762</v>
+        <v>-1.3858451337379</v>
       </c>
       <c r="K297">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="L297" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="M297" s="1">
-        <v>1751529.21</v>
+        <v>421185.0</v>
       </c>
       <c r="N297" s="1">
-        <v>1760774.44</v>
+        <v>422707.26</v>
       </c>
       <c r="O297" s="1">
-        <v>0.98</v>
+        <v>0.24</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B298" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C298" s="1">
-        <v>3170000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.393</v>
+        <v>100.793</v>
       </c>
       <c r="E298" s="1">
-        <v>100.913</v>
+        <v>99.609</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>3198942.1</v>
+        <v>180292.29</v>
       </c>
       <c r="I298" s="1">
-        <v>-16484.0</v>
+        <v>2143.04</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.51529535342325</v>
+        <v>1.1886476121636</v>
       </c>
       <c r="K298">
-        <v>0.05</v>
+        <v>3.79</v>
       </c>
       <c r="L298" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="M298" s="1">
-        <v>3182458.1</v>
+        <v>182435.33</v>
       </c>
       <c r="N298" s="1">
-        <v>3184021.21</v>
+        <v>189298.45</v>
       </c>
       <c r="O298" s="1">
-        <v>1.77</v>
+        <v>0.11</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B299" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C299" s="1">
-        <v>1290000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>89.756</v>
+        <v>101.769</v>
       </c>
       <c r="E299" s="1">
-        <v>97.70900853</v>
+        <v>99.813</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>1260446.21</v>
+        <v>140736.33</v>
       </c>
       <c r="I299" s="1">
-        <v>-102593.81</v>
+        <v>2757.96</v>
       </c>
       <c r="J299" s="1">
-        <v>-8.1394833977088</v>
+        <v>1.959664572751</v>
       </c>
       <c r="K299">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>341.78</v>
+        <v>3.62</v>
+      </c>
+      <c r="L299" t="s">
+        <v>740</v>
       </c>
       <c r="M299" s="1">
-        <v>1157852.4</v>
+        <v>143494.29</v>
       </c>
       <c r="N299" s="1">
-        <v>1158194.18</v>
+        <v>148598.78</v>
       </c>
       <c r="O299" s="1">
-        <v>0.64</v>
+        <v>0.08</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="B300" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="C300" s="1">
-        <v>1430000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>101.281</v>
+        <v>103.693</v>
       </c>
       <c r="E300" s="1">
-        <v>101.176</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1446816.8</v>
+        <v>191000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>1501.5</v>
+        <v>7053.63</v>
       </c>
       <c r="J300" s="1">
-        <v>0.10377955246303</v>
+        <v>3.693</v>
       </c>
       <c r="K300">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>390.53</v>
+        <v>2.35</v>
+      </c>
+      <c r="L300" t="s">
+        <v>743</v>
       </c>
       <c r="M300" s="1">
-        <v>1448318.3</v>
+        <v>198053.63</v>
       </c>
       <c r="N300" s="1">
-        <v>1448708.83</v>
+        <v>202548.11</v>
       </c>
       <c r="O300" s="1">
-        <v>0.8</v>
+        <v>0.11</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B301" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="C301" s="1">
-        <v>3460000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>103.087</v>
+        <v>98.385</v>
       </c>
       <c r="E301" s="1">
-        <v>101.552</v>
+        <v>99.423</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>3513699.2</v>
+        <v>497115.0</v>
       </c>
       <c r="I301" s="1">
-        <v>53111.0</v>
+        <v>-5190.0</v>
       </c>
       <c r="J301" s="1">
-        <v>1.5115408854577</v>
+        <v>-1.0440240185872</v>
       </c>
       <c r="K301">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="L301" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="M301" s="1">
-        <v>3566810.2</v>
+        <v>491925.0</v>
       </c>
       <c r="N301" s="1">
-        <v>3577625.09</v>
+        <v>493733.22</v>
       </c>
       <c r="O301" s="1">
-        <v>1.98</v>
+        <v>0.28</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="B302" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="C302" s="1">
-        <v>2770000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>104.595</v>
+        <v>98.185</v>
       </c>
       <c r="E302" s="1">
-        <v>104.151</v>
+        <v>99.947</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>2884982.7</v>
+        <v>215885.52</v>
       </c>
       <c r="I302" s="1">
-        <v>12298.8</v>
+        <v>-3805.92</v>
       </c>
       <c r="J302" s="1">
-        <v>0.42630411613907</v>
+        <v>-1.7629343552083</v>
       </c>
       <c r="K302">
-        <v>0.8</v>
+        <v>1.49</v>
       </c>
       <c r="L302" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="M302" s="1">
-        <v>2897281.5</v>
+        <v>212079.6</v>
       </c>
       <c r="N302" s="1">
-        <v>2919525.21</v>
+        <v>215297.41</v>
       </c>
       <c r="O302" s="1">
-        <v>1.62</v>
+        <v>0.12</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B303" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="C303" s="1">
-        <v>3280000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>105.661</v>
+        <v>101.179</v>
       </c>
       <c r="E303" s="1">
-        <v>108.47991128</v>
+        <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>3558141.09</v>
+        <v>238000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-92460.29</v>
+        <v>2806.02</v>
       </c>
       <c r="J303" s="1">
-        <v>-2.5985560342128</v>
+        <v>1.179</v>
       </c>
       <c r="K303">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>0.32</v>
+      </c>
+      <c r="L303">
+        <v>770.73</v>
       </c>
       <c r="M303" s="1">
-        <v>3465680.8</v>
+        <v>240806.02</v>
       </c>
       <c r="N303" s="1">
-        <v>3476916.16</v>
+        <v>241576.75</v>
       </c>
       <c r="O303" s="1">
-        <v>1.93</v>
+        <v>0.14</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="B304" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="C304" s="1">
-        <v>168000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>98.137</v>
+        <v>98.357</v>
       </c>
       <c r="E304" s="1">
-        <v>99.406</v>
+        <v>99.779</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>167002.08</v>
+        <v>598674.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-2131.92</v>
+        <v>-8532.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.2765829024405</v>
+        <v>-1.4251495805731</v>
       </c>
       <c r="K304">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="L304" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="M304" s="1">
-        <v>164870.16</v>
+        <v>590142.0</v>
       </c>
       <c r="N304" s="1">
-        <v>166064.0</v>
+        <v>593532.41</v>
       </c>
       <c r="O304" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B305" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="C305" s="1">
-        <v>446000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.645</v>
+        <v>98.093</v>
       </c>
       <c r="E305" s="1">
         <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>446000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-1583.3</v>
+        <v>-8009.4</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.355</v>
+        <v>-1.907</v>
       </c>
       <c r="K305">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>536.47</v>
+        <v>0.55</v>
+      </c>
+      <c r="L305" t="s">
+        <v>757</v>
       </c>
       <c r="M305" s="1">
-        <v>444416.7</v>
+        <v>411990.6</v>
       </c>
       <c r="N305" s="1">
-        <v>444953.17</v>
+        <v>414317.63</v>
       </c>
       <c r="O305" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="B306" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="C306" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>104.471</v>
+        <v>98.107</v>
       </c>
       <c r="E306" s="1">
-        <v>100.77</v>
+        <v>99.215</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>201540.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I306" s="1">
-        <v>7402.0</v>
+        <v>-1772.8</v>
       </c>
       <c r="J306" s="1">
-        <v>3.6727200555721</v>
+        <v>-1.1167666179509</v>
       </c>
       <c r="K306">
-        <v>4.18</v>
+        <v>4.09</v>
       </c>
       <c r="L306" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="M306" s="1">
-        <v>208942.0</v>
+        <v>156971.2</v>
       </c>
       <c r="N306" s="1">
-        <v>217296.79</v>
+        <v>163513.67</v>
       </c>
       <c r="O306" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="B307" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C307" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.645</v>
+        <v>100.548</v>
       </c>
       <c r="E307" s="1">
-        <v>98.69</v>
+        <v>101.669</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>296070.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I307" s="1">
-        <v>11865.0</v>
+        <v>-4484.0</v>
       </c>
       <c r="J307" s="1">
-        <v>4.0074982267707</v>
+        <v>-1.1025976452999</v>
       </c>
       <c r="K307">
-        <v>1.72</v>
+        <v>0.33</v>
       </c>
       <c r="L307" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="M307" s="1">
-        <v>307935.0</v>
+        <v>402192.0</v>
       </c>
       <c r="N307" s="1">
-        <v>313094.59</v>
+        <v>403492.27</v>
       </c>
       <c r="O307" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B308" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C308" s="1">
-        <v>500000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>85.275</v>
+        <v>100.197</v>
       </c>
       <c r="E308" s="1">
-        <v>85.4208</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>427104.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-729.0</v>
+        <v>531.9</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.17068442346595</v>
+        <v>0.197</v>
       </c>
       <c r="K308">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>3.21</v>
+      </c>
+      <c r="L308" t="s">
+        <v>766</v>
       </c>
       <c r="M308" s="1">
-        <v>426375.0</v>
+        <v>270531.9</v>
       </c>
       <c r="N308" s="1">
-        <v>427333.9</v>
+        <v>279205.14</v>
       </c>
       <c r="O308" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="B309" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C309" s="1">
-        <v>181000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>101.581</v>
+        <v>100.319</v>
       </c>
       <c r="E309" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>180292.29</v>
+        <v>245000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>3569.32</v>
+        <v>781.55</v>
       </c>
       <c r="J309" s="1">
-        <v>1.9797407864751</v>
+        <v>0.319</v>
       </c>
       <c r="K309">
-        <v>3.28</v>
+        <v>2.28</v>
       </c>
       <c r="L309" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="M309" s="1">
-        <v>183861.61</v>
+        <v>245781.55</v>
       </c>
       <c r="N309" s="1">
-        <v>189792.46</v>
+        <v>251362.84</v>
       </c>
       <c r="O309" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="B310" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="C310" s="1">
-        <v>141000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>102.827</v>
+        <v>105.364</v>
       </c>
       <c r="E310" s="1">
-        <v>99.813</v>
+        <v>106.993</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>140736.33</v>
+        <v>320979.0</v>
       </c>
       <c r="I310" s="1">
-        <v>4249.74</v>
+        <v>-4887.0</v>
       </c>
       <c r="J310" s="1">
-        <v>3.0196467394027</v>
+        <v>-1.5225295112764</v>
       </c>
       <c r="K310">
-        <v>3.12</v>
+        <v>2.81</v>
       </c>
       <c r="L310" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="M310" s="1">
-        <v>144986.07</v>
+        <v>316092.0</v>
       </c>
       <c r="N310" s="1">
-        <v>149387.01</v>
+        <v>324532.77</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="B311" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="C311" s="1">
-        <v>191000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>104.91</v>
+        <v>100.501</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>99.833</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>191000.0</v>
+        <v>102827.99</v>
       </c>
       <c r="I311" s="1">
-        <v>9378.1</v>
+        <v>688.04</v>
       </c>
       <c r="J311" s="1">
-        <v>4.91</v>
+        <v>0.66911742610159</v>
       </c>
       <c r="K311">
-        <v>1.81</v>
+        <v>2.89</v>
       </c>
       <c r="L311" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="M311" s="1">
-        <v>200378.1</v>
+        <v>103516.03</v>
       </c>
       <c r="N311" s="1">
-        <v>203831.99</v>
+        <v>106495.98</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="B312" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="C312" s="1">
-        <v>500000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.068</v>
+        <v>100.25</v>
       </c>
       <c r="E312" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>497115.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>3225.0</v>
+        <v>812.5</v>
       </c>
       <c r="J312" s="1">
-        <v>0.6487432485441</v>
+        <v>0.25</v>
       </c>
       <c r="K312">
-        <v>2.47</v>
+        <v>2.15</v>
       </c>
       <c r="L312" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="M312" s="1">
-        <v>500340.0</v>
+        <v>325812.5</v>
       </c>
       <c r="N312" s="1">
-        <v>512709.86</v>
+        <v>332815.58</v>
       </c>
       <c r="O312" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="B313" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="C313" s="1">
-        <v>189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>101.91</v>
+        <v>99.634</v>
       </c>
       <c r="E313" s="1">
-        <v>99.424</v>
+        <v>99.07</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>187911.36</v>
+        <v>297210.0</v>
       </c>
       <c r="I313" s="1">
-        <v>4698.54</v>
+        <v>1692.0</v>
       </c>
       <c r="J313" s="1">
-        <v>2.5004023173479</v>
+        <v>0.56929443827597</v>
       </c>
       <c r="K313">
-        <v>2.85</v>
+        <v>0.55</v>
       </c>
       <c r="L313" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="M313" s="1">
-        <v>192609.9</v>
+        <v>298902.0</v>
       </c>
       <c r="N313" s="1">
-        <v>197997.05</v>
+        <v>300554.4</v>
       </c>
       <c r="O313" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B314" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="C314" s="1">
-        <v>316000.0</v>
+        <v>324315.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.807</v>
+        <v>97.929</v>
       </c>
       <c r="E314" s="1">
-        <v>99.947</v>
+        <v>98.43842869</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>315832.52</v>
+        <v>319250.59</v>
       </c>
       <c r="I314" s="1">
-        <v>-442.4</v>
+        <v>-1652.16</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.14007423934685</v>
+        <v>-0.51751196450412</v>
       </c>
       <c r="K314">
-        <v>1.01</v>
+        <v>0.57</v>
       </c>
       <c r="L314" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="M314" s="1">
-        <v>315390.12</v>
+        <v>317598.43</v>
       </c>
       <c r="N314" s="1">
-        <v>318571.76</v>
+        <v>319457.69</v>
       </c>
       <c r="O314" s="1">
         <v>0.18</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="B315" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="C315" s="1">
-        <v>600000.0</v>
+        <v>1296294.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.826</v>
+        <v>97.646</v>
       </c>
       <c r="E315" s="1">
-        <v>99.779</v>
+        <v>101.59279376</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>598674.0</v>
+        <v>1316941.29</v>
       </c>
       <c r="I315" s="1">
-        <v>282.0</v>
+        <v>-51162.05</v>
       </c>
       <c r="J315" s="1">
-        <v>0.047104100061135</v>
+        <v>-3.8849150215345</v>
       </c>
       <c r="K315">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>0.65</v>
+      </c>
+      <c r="L315" t="s">
+        <v>787</v>
       </c>
       <c r="M315" s="1">
-        <v>598956.0</v>
+        <v>1265779.24</v>
       </c>
       <c r="N315" s="1">
-        <v>599449.15</v>
+        <v>1274214.03</v>
       </c>
       <c r="O315" s="1">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="B316" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="C316" s="1">
-        <v>420000.0</v>
+        <v>859513.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.814</v>
+        <v>103.476</v>
       </c>
       <c r="E316" s="1">
-        <v>100.0</v>
+        <v>119.35043565</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>420000.0</v>
+        <v>1025832.51</v>
       </c>
       <c r="I316" s="1">
-        <v>-781.2</v>
+        <v>-136442.84</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.186</v>
+        <v>-13.300693697064</v>
       </c>
       <c r="K316">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>590.99</v>
+        <v>0.98</v>
+      </c>
+      <c r="L316" t="s">
+        <v>790</v>
       </c>
       <c r="M316" s="1">
-        <v>419218.8</v>
+        <v>889389.67</v>
       </c>
       <c r="N316" s="1">
-        <v>419809.79</v>
+        <v>897778.75</v>
       </c>
       <c r="O316" s="1">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="B317" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="C317" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.908</v>
+        <v>98.092</v>
       </c>
       <c r="E317" s="1">
-        <v>99.215</v>
+        <v>99.794</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>158744.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I317" s="1">
-        <v>1108.8</v>
+        <v>-1702.0</v>
       </c>
       <c r="J317" s="1">
-        <v>0.69848309227435</v>
+        <v>-1.7055133575165</v>
       </c>
       <c r="K317">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>0.44</v>
+      </c>
+      <c r="L317">
+        <v>441.1</v>
       </c>
       <c r="M317" s="1">
-        <v>159852.8</v>
+        <v>98092.0</v>
       </c>
       <c r="N317" s="1">
-        <v>165622.66</v>
+        <v>98533.1</v>
       </c>
       <c r="O317" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B318" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="C318" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>101.909</v>
+        <v>97.261</v>
       </c>
       <c r="E318" s="1">
-        <v>101.669</v>
+        <v>99.224</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>406676.0</v>
+        <v>595344.0</v>
       </c>
       <c r="I318" s="1">
-        <v>960.0</v>
+        <v>-11778.0</v>
       </c>
       <c r="J318" s="1">
-        <v>0.23606015599642</v>
+        <v>-1.9783520116101</v>
       </c>
       <c r="K318">
-        <v>3.77</v>
+        <v>1.35</v>
       </c>
       <c r="L318" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="M318" s="1">
-        <v>407636.0</v>
+        <v>583566.0</v>
       </c>
       <c r="N318" s="1">
-        <v>422719.18</v>
+        <v>591686.55</v>
       </c>
       <c r="O318" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="B319" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="C319" s="1">
-        <v>370000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>101.357</v>
+        <v>99.833</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>370000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>5020.9</v>
+        <v>-288.91</v>
       </c>
       <c r="J319" s="1">
-        <v>1.357</v>
+        <v>-0.167</v>
       </c>
       <c r="K319">
-        <v>2.76</v>
+        <v>2.8</v>
       </c>
       <c r="L319" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="M319" s="1">
-        <v>375020.9</v>
+        <v>172711.09</v>
       </c>
       <c r="N319" s="1">
-        <v>385228.91</v>
+        <v>177557.38</v>
       </c>
       <c r="O319" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="B320" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="C320" s="1">
-        <v>245000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.158</v>
+        <v>99.349</v>
       </c>
       <c r="E320" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>245000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I320" s="1">
-        <v>5287.1</v>
+        <v>-3702.0</v>
       </c>
       <c r="J320" s="1">
-        <v>2.158</v>
+        <v>-1.8290513833992</v>
       </c>
       <c r="K320">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>0.46</v>
+      </c>
+      <c r="L320">
+        <v>912.33</v>
       </c>
       <c r="M320" s="1">
-        <v>250287.1</v>
+        <v>198698.0</v>
       </c>
       <c r="N320" s="1">
-        <v>254722.89</v>
+        <v>199610.33</v>
       </c>
       <c r="O320" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="B321" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="C321" s="1">
-        <v>300000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>107.394</v>
+        <v>98.694</v>
       </c>
       <c r="E321" s="1">
-        <v>106.993</v>
+        <v>99.728</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>320979.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I321" s="1">
-        <v>1203.0</v>
+        <v>-5769.72</v>
       </c>
       <c r="J321" s="1">
-        <v>0.37479087416934</v>
+        <v>-1.0368201508102</v>
       </c>
       <c r="K321">
-        <v>2.21</v>
+        <v>0.71</v>
       </c>
       <c r="L321" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="M321" s="1">
-        <v>322182.0</v>
+        <v>550712.52</v>
       </c>
       <c r="N321" s="1">
-        <v>328819.51</v>
+        <v>554687.31</v>
       </c>
       <c r="O321" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="B322" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="C322" s="1">
-        <v>103000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>101.624</v>
+        <v>104.45</v>
       </c>
       <c r="E322" s="1">
-        <v>99.833</v>
+        <v>99.29</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>102827.99</v>
+        <v>397160.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1844.73</v>
+        <v>20640.0</v>
       </c>
       <c r="J322" s="1">
-        <v>1.7939959732754</v>
+        <v>5.196897975627</v>
       </c>
       <c r="K322">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>0.03</v>
+      </c>
+      <c r="L322">
+        <v>117.81</v>
       </c>
       <c r="M322" s="1">
-        <v>104672.72</v>
+        <v>417800.0</v>
       </c>
       <c r="N322" s="1">
-        <v>107122.14</v>
+        <v>417917.81</v>
       </c>
       <c r="O322" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B323" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="C323" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>101.406</v>
+        <v>99.926</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>325000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I323" s="1">
-        <v>4569.5</v>
+        <v>-2544.0</v>
       </c>
       <c r="J323" s="1">
-        <v>1.406</v>
+        <v>-2.4826778569337</v>
       </c>
       <c r="K323">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>0.01</v>
+      </c>
+      <c r="L323">
+        <v>10.96</v>
       </c>
       <c r="M323" s="1">
-        <v>329569.5</v>
+        <v>99926.0</v>
       </c>
       <c r="N323" s="1">
-        <v>335076.47</v>
+        <v>99936.96</v>
       </c>
       <c r="O323" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B324" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C324" s="1">
-        <v>300000.0</v>
+        <v>472839.6</v>
       </c>
       <c r="D324" s="1">
-        <v>100.718</v>
+        <v>97.344</v>
       </c>
       <c r="E324" s="1">
-        <v>99.07</v>
+        <v>95.98741518</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>297210.0</v>
+        <v>453866.51</v>
       </c>
       <c r="I324" s="1">
-        <v>4944.0</v>
+        <v>6414.47</v>
       </c>
       <c r="J324" s="1">
-        <v>1.663470273544</v>
+        <v>1.4132944067629</v>
       </c>
       <c r="K324">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>214.2</v>
+        <v>0.36</v>
+      </c>
+      <c r="L324" t="s">
+        <v>810</v>
       </c>
       <c r="M324" s="1">
-        <v>302154.0</v>
+        <v>460280.98</v>
       </c>
       <c r="N324" s="1">
-        <v>302368.2</v>
+        <v>461976.73</v>
       </c>
       <c r="O324" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="B325" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="C325" s="1">
-        <v>324315.0</v>
+        <v>290451.2</v>
       </c>
       <c r="D325" s="1">
-        <v>98.248</v>
+        <v>80.448</v>
       </c>
       <c r="E325" s="1">
-        <v>98.43842869</v>
+        <v>84.11520765</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>319250.59</v>
+        <v>244313.63</v>
       </c>
       <c r="I325" s="1">
-        <v>-617.59</v>
+        <v>-10651.44</v>
       </c>
       <c r="J325" s="1">
-        <v>-0.19344991656867</v>
+        <v>-4.3597403877958</v>
       </c>
       <c r="K325">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="L325" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="M325" s="1">
-        <v>318633.0</v>
+        <v>233662.19</v>
       </c>
       <c r="N325" s="1">
-        <v>320179.05</v>
+        <v>235022.93</v>
       </c>
       <c r="O325" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="B326" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="C326" s="1">
-        <v>1296294.0</v>
+        <v>357000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.658</v>
+        <v>92.554</v>
       </c>
       <c r="E326" s="1">
-        <v>101.59279376</v>
+        <v>92.586</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>1316941.29</v>
+        <v>330532.02</v>
       </c>
       <c r="I326" s="1">
-        <v>-25080.62</v>
+        <v>-114.24</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.9044599930495</v>
+        <v>-0.034562460847212</v>
       </c>
       <c r="K326">
-        <v>0.33</v>
+        <v>1.26</v>
       </c>
       <c r="L326" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="M326" s="1">
-        <v>1291860.67</v>
+        <v>330417.78</v>
       </c>
       <c r="N326" s="1">
-        <v>1296122.46</v>
+        <v>334904.24</v>
       </c>
       <c r="O326" s="1">
-        <v>0.72</v>
+        <v>0.19</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="B327" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="C327" s="1">
-        <v>859513.0</v>
+        <v>804658.15</v>
       </c>
       <c r="D327" s="1">
-        <v>106.899</v>
+        <v>102.34</v>
       </c>
       <c r="E327" s="1">
-        <v>119.35043565</v>
+        <v>106.8103952</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>1025832.51</v>
+        <v>859458.55</v>
       </c>
       <c r="I327" s="1">
-        <v>-107021.7</v>
+        <v>-35971.4</v>
       </c>
       <c r="J327" s="1">
-        <v>-10.432667999574</v>
+        <v>-4.1853560011707</v>
       </c>
       <c r="K327">
-        <v>0.49</v>
+        <v>0.72</v>
       </c>
       <c r="L327" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="M327" s="1">
-        <v>918810.81</v>
+        <v>823487.15</v>
       </c>
       <c r="N327" s="1">
-        <v>923049.5</v>
+        <v>829271.87</v>
       </c>
       <c r="O327" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="B328" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="C328" s="1">
-        <v>100000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.82</v>
+        <v>97.804</v>
       </c>
       <c r="E328" s="1">
-        <v>99.794</v>
+        <v>99.422</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>99794.0</v>
+        <v>235630.14</v>
       </c>
       <c r="I328" s="1">
-        <v>26.0</v>
+        <v>-3834.66</v>
       </c>
       <c r="J328" s="1">
-        <v>0.026053670561356</v>
+        <v>-1.6274064090443</v>
       </c>
       <c r="K328">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="L328">
-        <v>0.0</v>
+        <v>991.83</v>
       </c>
       <c r="M328" s="1">
-        <v>99820.0</v>
+        <v>231795.48</v>
       </c>
       <c r="N328" s="1">
-        <v>99820.0</v>
+        <v>232787.31</v>
       </c>
       <c r="O328" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="B329" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C329" s="1">
-        <v>600000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.905</v>
+        <v>100.447</v>
       </c>
       <c r="E329" s="1">
-        <v>99.224</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>595344.0</v>
+        <v>267000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-1914.0</v>
+        <v>1193.49</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.32149479964525</v>
+        <v>0.447</v>
       </c>
       <c r="K329">
-        <v>0.93</v>
+        <v>3.84</v>
       </c>
       <c r="L329" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="M329" s="1">
-        <v>593430.0</v>
+        <v>268193.49</v>
       </c>
       <c r="N329" s="1">
-        <v>599039.59</v>
+        <v>278434.59</v>
       </c>
       <c r="O329" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="B330" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C330" s="1">
-        <v>173000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>101.345</v>
+        <v>88.78</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>173000.0</v>
+        <v>310173.5</v>
       </c>
       <c r="I330" s="1">
-        <v>2326.85</v>
+        <v>556.5</v>
       </c>
       <c r="J330" s="1">
-        <v>1.345</v>
+        <v>0.17941571410839</v>
       </c>
       <c r="K330">
-        <v>2.33</v>
+        <v>1.37</v>
       </c>
       <c r="L330" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="M330" s="1">
-        <v>175326.85</v>
+        <v>310730.0</v>
       </c>
       <c r="N330" s="1">
-        <v>179353.81</v>
+        <v>315513.73</v>
       </c>
       <c r="O330" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="B331" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="C331" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.469</v>
+        <v>74.374</v>
       </c>
       <c r="E331" s="1">
-        <v>101.2</v>
+        <v>74.37666667</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>202400.0</v>
+        <v>223130.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1462.0</v>
+        <v>-8.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.72233201581028</v>
+        <v>-0.0035853538296061</v>
       </c>
       <c r="K331">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>0.32</v>
+      </c>
+      <c r="L331">
+        <v>949.32</v>
       </c>
       <c r="M331" s="1">
-        <v>200938.0</v>
+        <v>223122.0</v>
       </c>
       <c r="N331" s="1">
-        <v>208297.45</v>
+        <v>224071.32</v>
       </c>
       <c r="O331" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B332" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="C332" s="1">
-        <v>558000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.179</v>
+        <v>97.84</v>
       </c>
       <c r="E332" s="1">
-        <v>99.728</v>
+        <v>99.985</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>556482.24</v>
+        <v>199970.0</v>
       </c>
       <c r="I332" s="1">
-        <v>2516.58</v>
+        <v>-4290.0</v>
       </c>
       <c r="J332" s="1">
-        <v>0.45223006577892</v>
+        <v>-2.1453217982697</v>
       </c>
       <c r="K332">
-        <v>0.29</v>
+        <v>2.88</v>
       </c>
       <c r="L332" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="M332" s="1">
-        <v>558998.82</v>
+        <v>195680.0</v>
       </c>
       <c r="N332" s="1">
-        <v>560638.42</v>
+        <v>201449.86</v>
       </c>
       <c r="O332" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B333" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="C333" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>106.01</v>
+        <v>100.929</v>
       </c>
       <c r="E333" s="1">
-        <v>99.29</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>397160.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>26880.0</v>
+        <v>2787.0</v>
       </c>
       <c r="J333" s="1">
-        <v>6.7680531775607</v>
+        <v>0.929</v>
       </c>
       <c r="K333">
-        <v>4.71</v>
+        <v>2.42</v>
       </c>
       <c r="L333" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="M333" s="1">
-        <v>424040.0</v>
+        <v>302787.0</v>
       </c>
       <c r="N333" s="1">
-        <v>442889.32</v>
+        <v>310037.2</v>
       </c>
       <c r="O333" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B334" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>102.235</v>
+        <v>98.875</v>
       </c>
       <c r="E334" s="1">
-        <v>102.47</v>
+        <v>99.711</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>102470.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-235.0</v>
+        <v>-836.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.22933541524349</v>
+        <v>-0.83842304259309</v>
       </c>
       <c r="K334">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>0.97</v>
+      </c>
+      <c r="L334">
+        <v>965.75</v>
       </c>
       <c r="M334" s="1">
-        <v>102235.0</v>
+        <v>98875.0</v>
       </c>
       <c r="N334" s="1">
-        <v>105730.89</v>
+        <v>99840.75</v>
       </c>
       <c r="O334" s="1">
         <v>0.06</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B335" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C335" s="1">
-        <v>489562.86</v>
+        <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>91.827</v>
+        <v>98.476</v>
       </c>
       <c r="E335" s="1">
-        <v>89.13438818</v>
+        <v>100.66</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>436368.86</v>
+        <v>100660.0</v>
       </c>
       <c r="I335" s="1">
-        <v>13182.03</v>
+        <v>-2184.0</v>
       </c>
       <c r="J335" s="1">
-        <v>3.0208457129594</v>
+        <v>-2.1696801112656</v>
       </c>
       <c r="K335">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>872.83</v>
+        <v>2.64</v>
+      </c>
+      <c r="L335" t="s">
+        <v>840</v>
       </c>
       <c r="M335" s="1">
-        <v>449550.89</v>
+        <v>98476.0</v>
       </c>
       <c r="N335" s="1">
-        <v>450423.72</v>
+        <v>101111.27</v>
       </c>
       <c r="O335" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B336" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C336" s="1">
-        <v>472839.6</v>
+        <v>245000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>97.89</v>
+        <v>95.471</v>
       </c>
       <c r="E336" s="1">
-        <v>95.98741518</v>
+        <v>98.74223265</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>453866.51</v>
+        <v>241918.47</v>
       </c>
       <c r="I336" s="1">
-        <v>8996.18</v>
+        <v>-8014.52</v>
       </c>
       <c r="J336" s="1">
-        <v>1.9821202494099</v>
+        <v>-3.3129012431337</v>
       </c>
       <c r="K336">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>0.06</v>
+      </c>
+      <c r="L336">
+        <v>137.6</v>
       </c>
       <c r="M336" s="1">
-        <v>462862.69</v>
+        <v>233903.95</v>
       </c>
       <c r="N336" s="1">
-        <v>464132.23</v>
+        <v>234041.55</v>
       </c>
       <c r="O336" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B337" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C337" s="1">
-        <v>290451.2</v>
+        <v>250000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>82.852</v>
+        <v>98.044</v>
       </c>
       <c r="E337" s="1">
-        <v>84.11520765</v>
+        <v>99.7844</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>244313.63</v>
+        <v>249461.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-3669.0</v>
+        <v>-4351.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.5017582113614</v>
+        <v>-1.7441604098436</v>
       </c>
       <c r="K337">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>0.29</v>
+      </c>
+      <c r="L337">
+        <v>716.61</v>
       </c>
       <c r="M337" s="1">
-        <v>240644.63</v>
+        <v>245110.0</v>
       </c>
       <c r="N337" s="1">
-        <v>241668.77</v>
+        <v>245826.61</v>
       </c>
       <c r="O337" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B338" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C338" s="1">
-        <v>1402658.15</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>106.956</v>
+        <v>99.124</v>
       </c>
       <c r="E338" s="1">
-        <v>106.81039568</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>1498184.72</v>
+        <v>200000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>2042.33</v>
+        <v>-1752.0</v>
       </c>
       <c r="J338" s="1">
-        <v>0.13632030635047</v>
+        <v>-0.876</v>
       </c>
       <c r="K338">
-        <v>0.19</v>
+        <v>1.51</v>
       </c>
       <c r="L338" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="M338" s="1">
-        <v>1500227.05</v>
+        <v>198248.0</v>
       </c>
       <c r="N338" s="1">
-        <v>1502905.55</v>
+        <v>201267.2</v>
       </c>
       <c r="O338" s="1">
-        <v>0.83</v>
+        <v>0.11</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B339" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C339" s="1">
-        <v>237000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.31</v>
+        <v>98.742</v>
       </c>
       <c r="E339" s="1">
-        <v>99.422</v>
+        <v>99.326</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>235630.14</v>
+        <v>99326.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-265.44</v>
+        <v>-584.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.11265112349379</v>
+        <v>-0.58796286974206</v>
       </c>
       <c r="K339">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L339">
-        <v>0.0</v>
+        <v>307.88</v>
       </c>
       <c r="M339" s="1">
-        <v>235364.7</v>
+        <v>98742.0</v>
       </c>
       <c r="N339" s="1">
-        <v>235364.7</v>
+        <v>99049.88</v>
       </c>
       <c r="O339" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B340" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C340" s="1">
-        <v>267000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>102.917</v>
+        <v>98.181</v>
       </c>
       <c r="E340" s="1">
         <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>267000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>7788.39</v>
+        <v>-3856.28</v>
       </c>
       <c r="J340" s="1">
-        <v>2.917</v>
+        <v>-1.819</v>
       </c>
       <c r="K340">
-        <v>3.32</v>
+        <v>0.57</v>
       </c>
       <c r="L340" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="M340" s="1">
-        <v>274788.39</v>
+        <v>208143.72</v>
       </c>
       <c r="N340" s="1">
-        <v>283654.25</v>
+        <v>209342.15</v>
       </c>
       <c r="O340" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B341" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C341" s="1">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>90.185</v>
+        <v>98.607</v>
       </c>
       <c r="E341" s="1">
-        <v>88.621</v>
+        <v>99.3</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>310173.5</v>
+        <v>297900.0</v>
       </c>
       <c r="I341" s="1">
-        <v>5474.0</v>
+        <v>-2079.0</v>
       </c>
       <c r="J341" s="1">
-        <v>1.7648187224247</v>
+        <v>-0.69788519637462</v>
       </c>
       <c r="K341">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.3</v>
+      </c>
+      <c r="L341">
+        <v>904.11</v>
       </c>
       <c r="M341" s="1">
-        <v>315647.5</v>
+        <v>295821.0</v>
       </c>
       <c r="N341" s="1">
-        <v>319698.87</v>
+        <v>296725.11</v>
       </c>
       <c r="O341" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
         <v>855</v>
       </c>
       <c r="B342" t="s">
         <v>856</v>
       </c>
       <c r="C342" s="1">
-        <v>300000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>76.216</v>
+        <v>98.742</v>
       </c>
       <c r="E342" s="1">
-        <v>74.37666667</v>
+        <v>99.23</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>223130.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I342" s="1">
-        <v>5518.0</v>
+        <v>-746.64</v>
       </c>
       <c r="J342" s="1">
-        <v>2.4729978039708</v>
+        <v>-0.49178675803688</v>
       </c>
       <c r="K342">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>659.59</v>
+        <v>2.11</v>
+      </c>
+      <c r="L342" t="s">
+        <v>857</v>
       </c>
       <c r="M342" s="1">
-        <v>228648.0</v>
+        <v>151075.26</v>
       </c>
       <c r="N342" s="1">
-        <v>229307.59</v>
+        <v>154300.84</v>
       </c>
       <c r="O342" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B343" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C343" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.78</v>
+        <v>99.512</v>
       </c>
       <c r="E343" s="1">
-        <v>99.985</v>
+        <v>99.499</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>199970.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-410.0</v>
+        <v>13.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.20503075461319</v>
+        <v>0.013065457944301</v>
       </c>
       <c r="K343">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>0.97</v>
+      </c>
+      <c r="L343">
+        <v>965.75</v>
       </c>
       <c r="M343" s="1">
-        <v>199560.0</v>
+        <v>99512.0</v>
       </c>
       <c r="N343" s="1">
-        <v>204460.68</v>
+        <v>100477.75</v>
       </c>
       <c r="O343" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
         <v>860</v>
       </c>
       <c r="B344" t="s">
         <v>861</v>
       </c>
       <c r="C344" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>103.088</v>
+        <v>101.475</v>
       </c>
       <c r="E344" s="1">
-        <v>100.0</v>
+        <v>99.451</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>300000.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I344" s="1">
-        <v>9264.0</v>
+        <v>3339.6</v>
       </c>
       <c r="J344" s="1">
-        <v>3.088</v>
+        <v>2.0351731003208</v>
       </c>
       <c r="K344">
-        <v>1.92</v>
+        <v>3.62</v>
       </c>
       <c r="L344" t="s">
         <v>862</v>
       </c>
       <c r="M344" s="1">
-        <v>309264.0</v>
+        <v>167433.75</v>
       </c>
       <c r="N344" s="1">
-        <v>315026.17</v>
+        <v>173400.87</v>
       </c>
       <c r="O344" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
         <v>863</v>
       </c>
       <c r="B345" t="s">
         <v>864</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.594</v>
+        <v>66.653</v>
       </c>
       <c r="E345" s="1">
-        <v>99.711</v>
+        <v>70.36</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>99711.0</v>
+        <v>1442380.0</v>
       </c>
       <c r="I345" s="1">
-        <v>883.0</v>
+        <v>-75993.5</v>
       </c>
       <c r="J345" s="1">
-        <v>0.88555926627955</v>
+        <v>-5.2686185332575</v>
       </c>
       <c r="K345">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>482.88</v>
+        <v>1.01</v>
+      </c>
+      <c r="L345" t="s">
+        <v>865</v>
       </c>
       <c r="M345" s="1">
-        <v>100594.0</v>
+        <v>1366386.5</v>
       </c>
       <c r="N345" s="1">
-        <v>101076.88</v>
+        <v>1387167.32</v>
       </c>
       <c r="O345" s="1">
-        <v>0.06</v>
+        <v>0.78</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B346" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C346" s="1">
-        <v>400000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>103.151</v>
+        <v>99.411</v>
       </c>
       <c r="E346" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>409270.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I346" s="1">
-        <v>3334.0</v>
+        <v>-600.78</v>
       </c>
       <c r="J346" s="1">
-        <v>0.81462115473893</v>
+        <v>-0.589</v>
       </c>
       <c r="K346">
-        <v>2.65</v>
+        <v>1.41</v>
       </c>
       <c r="L346" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="M346" s="1">
-        <v>412604.0</v>
+        <v>101399.22</v>
       </c>
       <c r="N346" s="1">
-        <v>423197.15</v>
+        <v>102832.48</v>
       </c>
       <c r="O346" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B347" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C347" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.558</v>
+        <v>99.204</v>
       </c>
       <c r="E347" s="1">
-        <v>100.66</v>
+        <v>100.23</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>100660.0</v>
+        <v>300690.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-102.0</v>
+        <v>-3078.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.10133121398768</v>
+        <v>-1.0236456150853</v>
       </c>
       <c r="K347">
-        <v>2.2</v>
+        <v>2.33</v>
       </c>
       <c r="L347" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="M347" s="1">
-        <v>100558.0</v>
+        <v>297612.0</v>
       </c>
       <c r="N347" s="1">
-        <v>102758.68</v>
+        <v>304608.58</v>
       </c>
       <c r="O347" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B348" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C348" s="1">
-        <v>245000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>95.925</v>
+        <v>99.063</v>
       </c>
       <c r="E348" s="1">
-        <v>98.74223265</v>
+        <v>99.871</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>241918.47</v>
+        <v>299613.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-6902.22</v>
+        <v>-2424.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.8531182426873</v>
+        <v>-0.80904366632957</v>
       </c>
       <c r="K348">
-        <v>0.49</v>
+        <v>1.6</v>
       </c>
       <c r="L348" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M348" s="1">
-        <v>235016.25</v>
+        <v>297189.0</v>
       </c>
       <c r="N348" s="1">
-        <v>236221.11</v>
+        <v>301998.25</v>
       </c>
       <c r="O348" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B349" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C349" s="1">
-        <v>250000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.834</v>
+        <v>100.53</v>
       </c>
       <c r="E349" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>249461.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I349" s="1">
-        <v>124.0</v>
+        <v>810.9</v>
       </c>
       <c r="J349" s="1">
-        <v>0.049707168655622</v>
+        <v>0.53</v>
       </c>
       <c r="K349">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>0.03</v>
+      </c>
+      <c r="L349">
+        <v>49.5</v>
       </c>
       <c r="M349" s="1">
-        <v>249585.0</v>
+        <v>153810.9</v>
       </c>
       <c r="N349" s="1">
-        <v>257652.64</v>
+        <v>153860.4</v>
       </c>
       <c r="O349" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
         <v>877</v>
       </c>
       <c r="B350" t="s">
         <v>878</v>
       </c>
       <c r="C350" s="1">
-        <v>200000.0</v>
+        <v>5592000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>101.166</v>
+        <v>87.351</v>
       </c>
       <c r="E350" s="1">
-        <v>100.0</v>
+        <v>87.41951931</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>200000.0</v>
+        <v>4888499.52</v>
       </c>
       <c r="I350" s="1">
-        <v>2332.0</v>
+        <v>-3831.6</v>
       </c>
       <c r="J350" s="1">
-        <v>1.166</v>
+        <v>-0.078379878822204</v>
       </c>
       <c r="K350">
-        <v>1.02</v>
+        <v>0.68</v>
       </c>
       <c r="L350" t="s">
         <v>879</v>
       </c>
       <c r="M350" s="1">
-        <v>202332.0</v>
+        <v>4884667.92</v>
       </c>
       <c r="N350" s="1">
-        <v>204379.27</v>
+        <v>4922739.48</v>
       </c>
       <c r="O350" s="1">
-        <v>0.11</v>
+        <v>2.77</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
         <v>880</v>
       </c>
       <c r="B351" t="s">
         <v>881</v>
       </c>
       <c r="C351" s="1">
-        <v>212000.0</v>
+        <v>1536000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>99.34</v>
+        <v>74.652</v>
       </c>
       <c r="E351" s="1">
-        <v>100.0</v>
+        <v>74.62207292</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>212000.0</v>
+        <v>1146195.04</v>
       </c>
       <c r="I351" s="1">
-        <v>-1399.2</v>
+        <v>459.68</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.66</v>
+        <v>0.040104867318218</v>
       </c>
       <c r="K351">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>155.35</v>
+        <v>0.61</v>
+      </c>
+      <c r="L351" t="s">
+        <v>882</v>
       </c>
       <c r="M351" s="1">
-        <v>210600.8</v>
+        <v>1146654.72</v>
       </c>
       <c r="N351" s="1">
-        <v>210756.15</v>
+        <v>1156097.96</v>
       </c>
       <c r="O351" s="1">
-        <v>0.12</v>
+        <v>0.65</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B352" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="C352" s="1">
-        <v>300000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.458</v>
+        <v>95.942</v>
       </c>
       <c r="E352" s="1">
-        <v>99.3</v>
+        <v>96.21134609</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>297900.0</v>
+        <v>4022596.38</v>
       </c>
       <c r="I352" s="1">
-        <v>474.0</v>
+        <v>-11261.36</v>
       </c>
       <c r="J352" s="1">
-        <v>0.15911379657603</v>
+        <v>-0.27995252160994</v>
       </c>
       <c r="K352">
-        <v>2.7</v>
+        <v>0.76</v>
       </c>
       <c r="L352" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="M352" s="1">
-        <v>298374.0</v>
+        <v>4011335.02</v>
       </c>
       <c r="N352" s="1">
-        <v>306465.78</v>
+        <v>4043007.53</v>
       </c>
       <c r="O352" s="1">
-        <v>0.17</v>
+        <v>2.27</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B353" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C353" s="1">
-        <v>153000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.782</v>
+        <v>96.878</v>
       </c>
       <c r="E353" s="1">
-        <v>99.23</v>
+        <v>101.49189655</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>151821.9</v>
+        <v>176595.9</v>
       </c>
       <c r="I353" s="1">
-        <v>2374.56</v>
+        <v>-8028.18</v>
       </c>
       <c r="J353" s="1">
-        <v>1.5640431321173</v>
+        <v>-4.5460738329712</v>
       </c>
       <c r="K353">
-        <v>1.67</v>
+        <v>1.87</v>
       </c>
       <c r="L353" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="M353" s="1">
-        <v>154196.46</v>
+        <v>168567.72</v>
       </c>
       <c r="N353" s="1">
-        <v>156757.11</v>
+        <v>171828.43</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B354" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C354" s="1">
-        <v>100000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>101.41</v>
+        <v>99.956</v>
       </c>
       <c r="E354" s="1">
-        <v>99.499</v>
+        <v>99.646</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>99499.0</v>
+        <v>281998.18</v>
       </c>
       <c r="I354" s="1">
-        <v>1911.0</v>
+        <v>877.3</v>
       </c>
       <c r="J354" s="1">
-        <v>1.9206223178122</v>
+        <v>0.31110129859703</v>
       </c>
       <c r="K354">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="L354">
-        <v>482.88</v>
+        <v>895.52</v>
       </c>
       <c r="M354" s="1">
-        <v>101410.0</v>
+        <v>282875.48</v>
       </c>
       <c r="N354" s="1">
-        <v>101892.88</v>
+        <v>283771.0</v>
       </c>
       <c r="O354" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B355" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C355" s="1">
-        <v>165000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>103.071</v>
+        <v>100.421</v>
       </c>
       <c r="E355" s="1">
-        <v>99.451</v>
+        <v>97.41</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>164094.15</v>
+        <v>194820.0</v>
       </c>
       <c r="I355" s="1">
-        <v>5973.0</v>
+        <v>6022.0</v>
       </c>
       <c r="J355" s="1">
-        <v>3.639983509467</v>
+        <v>3.091058412894</v>
       </c>
       <c r="K355">
-        <v>3.13</v>
+        <v>3.99</v>
       </c>
       <c r="L355" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="M355" s="1">
-        <v>170067.15</v>
+        <v>200842.0</v>
       </c>
       <c r="N355" s="1">
-        <v>175237.53</v>
+        <v>208820.08</v>
       </c>
       <c r="O355" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B356" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C356" s="1">
-        <v>2050000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>70.56</v>
+        <v>99.143</v>
       </c>
       <c r="E356" s="1">
-        <v>70.36</v>
+        <v>100.507</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>1442380.0</v>
+        <v>402028.0</v>
       </c>
       <c r="I356" s="1">
-        <v>4100.0</v>
+        <v>-5456.0</v>
       </c>
       <c r="J356" s="1">
-        <v>0.28425241614554</v>
+        <v>-1.3571194046186</v>
       </c>
       <c r="K356">
-        <v>0.76</v>
+        <v>3.02</v>
       </c>
       <c r="L356" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="M356" s="1">
-        <v>1446480.0</v>
+        <v>396572.0</v>
       </c>
       <c r="N356" s="1">
-        <v>1461981.37</v>
+        <v>408666.52</v>
       </c>
       <c r="O356" s="1">
-        <v>0.81</v>
+        <v>0.23</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B357" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C357" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.882</v>
+        <v>88.661</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>85.25</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>102000.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I357" s="1">
-        <v>899.64</v>
+        <v>10233.0</v>
       </c>
       <c r="J357" s="1">
-        <v>0.882</v>
+        <v>4.0011730205279</v>
       </c>
       <c r="K357">
-        <v>0.96</v>
+        <v>0.06</v>
       </c>
       <c r="L357">
-        <v>975.01</v>
+        <v>172.6</v>
       </c>
       <c r="M357" s="1">
-        <v>102899.64</v>
+        <v>265983.0</v>
       </c>
       <c r="N357" s="1">
-        <v>103874.65</v>
+        <v>266155.6</v>
       </c>
       <c r="O357" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B358" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C358" s="1">
-        <v>300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.445</v>
+        <v>101.335</v>
       </c>
       <c r="E358" s="1">
-        <v>100.23</v>
+        <v>99.779</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>300690.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I358" s="1">
-        <v>645.0</v>
+        <v>2723.0</v>
       </c>
       <c r="J358" s="1">
-        <v>0.2145066347401</v>
+        <v>1.559446376492</v>
       </c>
       <c r="K358">
-        <v>1.85</v>
+        <v>1.53</v>
       </c>
       <c r="L358" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="M358" s="1">
-        <v>301335.0</v>
+        <v>177336.25</v>
       </c>
       <c r="N358" s="1">
-        <v>306882.95</v>
+        <v>180015.19</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B359" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C359" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.256</v>
+        <v>100.748</v>
       </c>
       <c r="E359" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>299613.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I359" s="1">
-        <v>1155.0</v>
+        <v>-2191.0</v>
       </c>
       <c r="J359" s="1">
-        <v>0.38549729150604</v>
+        <v>-2.1284450014086</v>
       </c>
       <c r="K359">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>0.57</v>
+      </c>
+      <c r="L359">
+        <v>566.1</v>
       </c>
       <c r="M359" s="1">
-        <v>300768.0</v>
+        <v>100748.0</v>
       </c>
       <c r="N359" s="1">
-        <v>304080.33</v>
+        <v>101314.1</v>
       </c>
       <c r="O359" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
         <v>904</v>
       </c>
       <c r="B360" t="s">
         <v>905</v>
       </c>
       <c r="C360" s="1">
-        <v>820000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>98.98</v>
+        <v>97.358</v>
       </c>
       <c r="E360" s="1">
-        <v>103.06009268</v>
+        <v>100.761</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>845092.76</v>
+        <v>403044.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-2257.47</v>
+        <v>-13612.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.26712688912398</v>
+        <v>-3.3772987564633</v>
       </c>
       <c r="K360">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="L360" t="s">
         <v>906</v>
       </c>
       <c r="M360" s="1">
-        <v>842835.29</v>
+        <v>389432.0</v>
       </c>
       <c r="N360" s="1">
-        <v>845357.19</v>
+        <v>391244.33</v>
       </c>
       <c r="O360" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
         <v>907</v>
       </c>
       <c r="B361" t="s">
         <v>908</v>
       </c>
       <c r="C361" s="1">
-        <v>3673000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>73.881</v>
+        <v>101.894</v>
       </c>
       <c r="E361" s="1">
-        <v>70.77928042</v>
+        <v>99.871</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>2599722.97</v>
+        <v>99871.0</v>
       </c>
       <c r="I361" s="1">
-        <v>113926.16</v>
+        <v>2023.0</v>
       </c>
       <c r="J361" s="1">
-        <v>4.3822423125338</v>
+        <v>2.0256130408227</v>
       </c>
       <c r="K361">
-        <v>0.41</v>
+        <v>3.61</v>
       </c>
       <c r="L361" t="s">
         <v>909</v>
       </c>
       <c r="M361" s="1">
-        <v>2713649.13</v>
+        <v>101894.0</v>
       </c>
       <c r="N361" s="1">
-        <v>2728622.89</v>
+        <v>105500.16</v>
       </c>
       <c r="O361" s="1">
-        <v>1.51</v>
+        <v>0.06</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
         <v>910</v>
       </c>
       <c r="B362" t="s">
         <v>911</v>
       </c>
       <c r="C362" s="1">
-        <v>967000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>90.37</v>
+        <v>104.941</v>
       </c>
       <c r="E362" s="1">
-        <v>88.64225853</v>
+        <v>104.45</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>857170.64</v>
+        <v>104450.0</v>
       </c>
       <c r="I362" s="1">
-        <v>16707.26</v>
+        <v>491.0</v>
       </c>
       <c r="J362" s="1">
-        <v>1.9491171559493</v>
+        <v>0.47008137865007</v>
       </c>
       <c r="K362">
-        <v>1.1</v>
+        <v>4.16</v>
       </c>
       <c r="L362" t="s">
         <v>912</v>
       </c>
       <c r="M362" s="1">
-        <v>873877.9</v>
+        <v>104941.0</v>
       </c>
       <c r="N362" s="1">
-        <v>884513.58</v>
+        <v>109097.85</v>
       </c>
       <c r="O362" s="1">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
         <v>913</v>
       </c>
       <c r="B363" t="s">
         <v>914</v>
       </c>
       <c r="C363" s="1">
-        <v>1120000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.605</v>
+        <v>98.201</v>
       </c>
       <c r="E363" s="1">
-        <v>97.669</v>
+        <v>99.589</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>1093892.8</v>
+        <v>298767.0</v>
       </c>
       <c r="I363" s="1">
-        <v>21683.2</v>
+        <v>-4164.0</v>
       </c>
       <c r="J363" s="1">
-        <v>1.9822052032887</v>
+        <v>-1.3937282229965</v>
       </c>
       <c r="K363">
-        <v>0.31</v>
+        <v>2.24</v>
       </c>
       <c r="L363" t="s">
         <v>915</v>
       </c>
       <c r="M363" s="1">
-        <v>1115576.0</v>
+        <v>294603.0</v>
       </c>
       <c r="N363" s="1">
-        <v>1119012.71</v>
+        <v>301309.85</v>
       </c>
       <c r="O363" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
         <v>916</v>
       </c>
       <c r="B364" t="s">
         <v>917</v>
       </c>
       <c r="C364" s="1">
-        <v>774000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>101.373</v>
+        <v>97.435</v>
       </c>
       <c r="E364" s="1">
-        <v>101.49189664</v>
+        <v>99.908</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>785547.28</v>
+        <v>99908.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-920.26</v>
+        <v>-2473.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.11714890031826</v>
+        <v>-2.4752772550747</v>
       </c>
       <c r="K364">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>0.84</v>
+      </c>
+      <c r="L364">
+        <v>839.58</v>
       </c>
       <c r="M364" s="1">
-        <v>784627.02</v>
+        <v>97435.0</v>
       </c>
       <c r="N364" s="1">
-        <v>795144.94</v>
+        <v>98274.58</v>
       </c>
       <c r="O364" s="1">
-        <v>0.44</v>
+        <v>0.06</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="B365" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="C365" s="1">
-        <v>2854000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>101.957</v>
+        <v>102.577</v>
       </c>
       <c r="E365" s="1">
-        <v>128.85467449</v>
+        <v>103.15</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>3677512.41</v>
+        <v>103150.0</v>
       </c>
       <c r="I365" s="1">
-        <v>58389.38</v>
+        <v>-573.0</v>
       </c>
       <c r="J365" s="1">
-        <v>1.5877412090093</v>
+        <v>-0.55550169655841</v>
       </c>
       <c r="K365">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>0.12</v>
+      </c>
+      <c r="L365">
+        <v>117.12</v>
       </c>
       <c r="M365" s="1">
-        <v>3735901.79</v>
+        <v>102577.0</v>
       </c>
       <c r="N365" s="1">
-        <v>3745338.34</v>
+        <v>102694.12</v>
       </c>
       <c r="O365" s="1">
-        <v>2.08</v>
+        <v>0.06</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B366" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="C366" s="1">
-        <v>283000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>101.84</v>
+        <v>104.208</v>
       </c>
       <c r="E366" s="1">
-        <v>99.646</v>
+        <v>106.6</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>281998.18</v>
+        <v>426400.0</v>
       </c>
       <c r="I366" s="1">
-        <v>6209.02</v>
+        <v>-9568.0</v>
       </c>
       <c r="J366" s="1">
-        <v>2.2017943520061</v>
+        <v>-2.2439024390244</v>
       </c>
       <c r="K366">
-        <v>3.37</v>
+        <v>2.14</v>
       </c>
       <c r="L366" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="M366" s="1">
-        <v>288207.2</v>
+        <v>416832.0</v>
       </c>
       <c r="N366" s="1">
-        <v>297732.28</v>
+        <v>425401.86</v>
       </c>
       <c r="O366" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="B367" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C367" s="1">
-        <v>200000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.954</v>
+        <v>98.2</v>
       </c>
       <c r="E367" s="1">
-        <v>97.41</v>
+        <v>99.902</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>194820.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I367" s="1">
-        <v>7088.0</v>
+        <v>-6790.98</v>
       </c>
       <c r="J367" s="1">
-        <v>3.6382301611744</v>
+        <v>-1.7036695962043</v>
       </c>
       <c r="K367">
-        <v>3.47</v>
+        <v>0.6</v>
       </c>
       <c r="L367" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="M367" s="1">
-        <v>201908.0</v>
+        <v>391818.0</v>
       </c>
       <c r="N367" s="1">
-        <v>208855.95</v>
+        <v>394195.6</v>
       </c>
       <c r="O367" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="B368" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C368" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>108.375</v>
+        <v>100.324</v>
       </c>
       <c r="E368" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>216480.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I368" s="1">
-        <v>270.0</v>
+        <v>699.84</v>
       </c>
       <c r="J368" s="1">
-        <v>0.12472283813747</v>
+        <v>0.324</v>
       </c>
       <c r="K368">
-        <v>1.66</v>
+        <v>0.96</v>
       </c>
       <c r="L368" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="M368" s="1">
-        <v>216750.0</v>
+        <v>216699.84</v>
       </c>
       <c r="N368" s="1">
-        <v>220065.07</v>
+        <v>218774.68</v>
       </c>
       <c r="O368" s="1">
         <v>0.12</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="B369" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="C369" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.357</v>
+        <v>101.387</v>
       </c>
       <c r="E369" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>402028.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-600.0</v>
+        <v>1387.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-0.14924333628503</v>
+        <v>1.387</v>
       </c>
       <c r="K369">
-        <v>2.59</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>0.03</v>
+      </c>
+      <c r="L369">
+        <v>34.05</v>
       </c>
       <c r="M369" s="1">
-        <v>401428.0</v>
+        <v>101387.0</v>
       </c>
       <c r="N369" s="1">
-        <v>411784.16</v>
+        <v>101421.05</v>
       </c>
       <c r="O369" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="B370" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C370" s="1">
-        <v>399000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.567</v>
+        <v>102.619</v>
       </c>
       <c r="E370" s="1">
-        <v>99.902</v>
+        <v>99.6583</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>398608.98</v>
+        <v>298974.9</v>
       </c>
       <c r="I370" s="1">
-        <v>-1336.65</v>
+        <v>8882.1</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.33532862204961</v>
+        <v>2.9708513992312</v>
       </c>
       <c r="K370">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>515.15</v>
+        <v>3.56</v>
+      </c>
+      <c r="L370" t="s">
+        <v>932</v>
       </c>
       <c r="M370" s="1">
-        <v>397272.33</v>
+        <v>307857.0</v>
       </c>
       <c r="N370" s="1">
-        <v>397787.48</v>
+        <v>318536.79</v>
       </c>
       <c r="O370" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B371" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="C371" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>90.47</v>
+        <v>102.116</v>
       </c>
       <c r="E371" s="1">
-        <v>85.25</v>
+        <v>103.4955</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>255750.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I371" s="1">
-        <v>15660.0</v>
+        <v>-1379.5</v>
       </c>
       <c r="J371" s="1">
-        <v>6.1231671554252</v>
+        <v>-1.3329081940761</v>
       </c>
       <c r="K371">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>0.36</v>
+      </c>
+      <c r="L371">
+        <v>360.96</v>
       </c>
       <c r="M371" s="1">
-        <v>271410.0</v>
+        <v>102116.0</v>
       </c>
       <c r="N371" s="1">
-        <v>273542.88</v>
+        <v>102476.96</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="B372" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="C372" s="1">
-        <v>175000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>102.736</v>
+        <v>98.745</v>
       </c>
       <c r="E372" s="1">
-        <v>99.779</v>
+        <v>99.142</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>174613.25</v>
+        <v>495710.0</v>
       </c>
       <c r="I372" s="1">
-        <v>5174.75</v>
+        <v>-1985.0</v>
       </c>
       <c r="J372" s="1">
-        <v>2.9635494442718</v>
+        <v>-0.40043573863751</v>
       </c>
       <c r="K372">
-        <v>1.05</v>
+        <v>2.35</v>
       </c>
       <c r="L372" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="M372" s="1">
-        <v>179788.0</v>
+        <v>493725.0</v>
       </c>
       <c r="N372" s="1">
-        <v>181621.9</v>
+        <v>505456.16</v>
       </c>
       <c r="O372" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="B373" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="C373" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>102.532</v>
+        <v>100.346</v>
       </c>
       <c r="E373" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>102939.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-407.0</v>
+        <v>830.4</v>
       </c>
       <c r="J373" s="1">
-        <v>-0.3953797880298</v>
+        <v>0.346</v>
       </c>
       <c r="K373">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="L373">
-        <v>99.32</v>
+        <v>99.31</v>
       </c>
       <c r="M373" s="1">
-        <v>102532.0</v>
+        <v>240830.4</v>
       </c>
       <c r="N373" s="1">
-        <v>102631.32</v>
+        <v>240929.71</v>
       </c>
       <c r="O373" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="B374" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="C374" s="1">
-        <v>400000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>99.486</v>
+        <v>99.251</v>
       </c>
       <c r="E374" s="1">
-        <v>100.761</v>
+        <v>102.83</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>403044.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I374" s="1">
-        <v>-5100.0</v>
+        <v>-8267.49</v>
       </c>
       <c r="J374" s="1">
-        <v>-1.2653705302647</v>
+        <v>-3.4805017990859</v>
       </c>
       <c r="K374">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>73.97</v>
+        <v>3.02</v>
+      </c>
+      <c r="L374" t="s">
+        <v>942</v>
       </c>
       <c r="M374" s="1">
-        <v>397944.0</v>
+        <v>229269.81</v>
       </c>
       <c r="N374" s="1">
-        <v>398017.97</v>
+        <v>236247.28</v>
       </c>
       <c r="O374" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="B375" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="C375" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>103.453</v>
+        <v>98.193</v>
       </c>
       <c r="E375" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>99871.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I375" s="1">
-        <v>3582.0</v>
+        <v>-5421.0</v>
       </c>
       <c r="J375" s="1">
-        <v>3.5866267485056</v>
+        <v>-1.807</v>
       </c>
       <c r="K375">
-        <v>3.12</v>
+        <v>0.81</v>
       </c>
       <c r="L375" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="M375" s="1">
-        <v>103453.0</v>
+        <v>294579.0</v>
       </c>
       <c r="N375" s="1">
-        <v>106576.29</v>
+        <v>297023.38</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="B376" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C376" s="1">
         <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>106.628</v>
+        <v>100.783</v>
       </c>
       <c r="E376" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>104450.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I376" s="1">
-        <v>2178.0</v>
+        <v>783.0</v>
       </c>
       <c r="J376" s="1">
-        <v>2.0852082336046</v>
+        <v>0.783</v>
       </c>
       <c r="K376">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>0.1</v>
+      </c>
+      <c r="L376">
+        <v>101.1</v>
       </c>
       <c r="M376" s="1">
-        <v>106628.0</v>
+        <v>100783.0</v>
       </c>
       <c r="N376" s="1">
-        <v>110237.59</v>
+        <v>100884.1</v>
       </c>
       <c r="O376" s="1">
         <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="B377" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="C377" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>99.709</v>
+        <v>96.024</v>
       </c>
       <c r="E377" s="1">
-        <v>99.589</v>
+        <v>97.25</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>298767.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I377" s="1">
-        <v>360.0</v>
+        <v>-2452.0</v>
       </c>
       <c r="J377" s="1">
-        <v>0.12049523541757</v>
+        <v>-1.2606683804627</v>
       </c>
       <c r="K377">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
       </c>
       <c r="M377" s="1">
-        <v>299127.0</v>
+        <v>192048.0</v>
       </c>
       <c r="N377" s="1">
-        <v>304674.95</v>
+        <v>192048.0</v>
       </c>
       <c r="O377" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="B378" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="C378" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>104.142</v>
+        <v>100.15</v>
       </c>
       <c r="E378" s="1">
-        <v>103.15</v>
+        <v>99.147</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>103150.0</v>
+        <v>297441.0</v>
       </c>
       <c r="I378" s="1">
-        <v>992.0</v>
+        <v>3009.0</v>
       </c>
       <c r="J378" s="1">
-        <v>0.96170625302957</v>
+        <v>1.0116291970508</v>
       </c>
       <c r="K378">
-        <v>4.26</v>
+        <v>3.01</v>
       </c>
       <c r="L378" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="M378" s="1">
-        <v>104142.0</v>
+        <v>300450.0</v>
       </c>
       <c r="N378" s="1">
-        <v>108397.48</v>
+        <v>309478.77</v>
       </c>
       <c r="O378" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="B379" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="C379" s="1">
-        <v>100000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.507</v>
+        <v>99.677</v>
       </c>
       <c r="E379" s="1">
-        <v>99.908</v>
+        <v>99.695</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>99908.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I379" s="1">
-        <v>-401.0</v>
+        <v>-28.62</v>
       </c>
       <c r="J379" s="1">
-        <v>-0.40136925971894</v>
+        <v>-0.01805506795727</v>
       </c>
       <c r="K379">
         <v>0.34</v>
       </c>
       <c r="L379">
-        <v>344.44</v>
+        <v>539.08</v>
       </c>
       <c r="M379" s="1">
-        <v>99507.0</v>
+        <v>158486.43</v>
       </c>
       <c r="N379" s="1">
-        <v>99851.44</v>
+        <v>159025.51</v>
       </c>
       <c r="O379" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="B380" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="C380" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>105.733</v>
+        <v>82.873</v>
       </c>
       <c r="E380" s="1">
-        <v>106.6</v>
+        <v>81.804</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>426400.0</v>
+        <v>490824.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-3468.0</v>
+        <v>6414.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-0.81332082551595</v>
+        <v>1.3067820644467</v>
       </c>
       <c r="K380">
-        <v>1.6</v>
+        <v>0.47</v>
       </c>
       <c r="L380" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="M380" s="1">
-        <v>422932.0</v>
+        <v>497238.0</v>
       </c>
       <c r="N380" s="1">
-        <v>429312.82</v>
+        <v>500085.95</v>
       </c>
       <c r="O380" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="B381" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="C381" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>101.715</v>
+        <v>101.033</v>
       </c>
       <c r="E381" s="1">
-        <v>100.0</v>
+        <v>99.417</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>216000.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I381" s="1">
-        <v>3704.4</v>
+        <v>3232.0</v>
       </c>
       <c r="J381" s="1">
-        <v>1.715</v>
+        <v>1.6254765281592</v>
       </c>
       <c r="K381">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="L381">
-        <v>953.95</v>
+        <v>349.32</v>
       </c>
       <c r="M381" s="1">
-        <v>219704.4</v>
+        <v>202066.0</v>
       </c>
       <c r="N381" s="1">
-        <v>220658.35</v>
+        <v>202415.32</v>
       </c>
       <c r="O381" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B382" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="C382" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>103.414</v>
+        <v>98.786</v>
       </c>
       <c r="E382" s="1">
         <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>3414.0</v>
+        <v>-2428.0</v>
       </c>
       <c r="J382" s="1">
-        <v>3.414</v>
+        <v>-1.214</v>
       </c>
       <c r="K382">
-        <v>3.64</v>
+        <v>1.91</v>
       </c>
       <c r="L382" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="M382" s="1">
-        <v>103414.0</v>
+        <v>197572.0</v>
       </c>
       <c r="N382" s="1">
-        <v>107057.57</v>
+        <v>201390.15</v>
       </c>
       <c r="O382" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B383" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="C383" s="1">
-        <v>300000.0</v>
+        <v>225.0</v>
       </c>
       <c r="D383" s="1">
-        <v>103.782</v>
+        <v>135.4</v>
       </c>
       <c r="E383" s="1">
-        <v>99.6583</v>
+        <v>44.9</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>298974.9</v>
+        <v>101025.0</v>
       </c>
       <c r="I383" s="1">
-        <v>12371.1</v>
+        <v>203625.0</v>
       </c>
       <c r="J383" s="1">
-        <v>4.1378389958488</v>
+        <v>201.55902004454</v>
       </c>
       <c r="K383">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>0.0</v>
+      </c>
+      <c r="L383">
+        <v>0.0</v>
       </c>
       <c r="M383" s="1">
-        <v>311346.0</v>
+        <v>304650.0</v>
       </c>
       <c r="N383" s="1">
-        <v>320432.3</v>
+        <v>304650.0</v>
       </c>
       <c r="O383" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="B384" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="C384" s="1">
-        <v>200000.0</v>
+        <v>225.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.957</v>
+        <v>0.5</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>1.8</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>200000.0</v>
+        <v>4050.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-86.0</v>
+        <v>-2925.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-0.043</v>
+        <v>-72.222222222222</v>
       </c>
       <c r="K384">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>0.0</v>
+      </c>
+      <c r="L384">
+        <v>0.0</v>
       </c>
       <c r="M384" s="1">
-        <v>199914.0</v>
+        <v>1125.0</v>
       </c>
       <c r="N384" s="1">
-        <v>203465.84</v>
+        <v>1125.0</v>
       </c>
       <c r="O384" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="B385" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="C385" s="1">
-        <v>200000.0</v>
+        <v>904.0</v>
       </c>
       <c r="D385" s="1">
-        <v>103.515</v>
+        <v>0.07</v>
       </c>
       <c r="E385" s="1">
-        <v>103.4955</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>206991.0</v>
+        <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>39.0</v>
+        <v>-86762.5</v>
       </c>
       <c r="J385" s="1">
-        <v>0.018841398901402</v>
+        <v>0</v>
       </c>
       <c r="K385">
-        <v>4.06</v>
-[...2 lines deleted...]
-        <v>974</v>
+        <v>0.0</v>
+      </c>
+      <c r="L385">
+        <v>0.0</v>
       </c>
       <c r="M385" s="1">
-        <v>207030.0</v>
+        <v>-86762.5</v>
       </c>
       <c r="N385" s="1">
-        <v>215157.4</v>
+        <v>-86762.5</v>
       </c>
       <c r="O385" s="1">
-        <v>0.12</v>
+        <v>-0.05</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="B386" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="C386" s="1">
-        <v>500000.0</v>
+        <v>165.0</v>
       </c>
       <c r="D386" s="1">
-        <v>101.149</v>
+        <v>76.4</v>
       </c>
       <c r="E386" s="1">
-        <v>99.142</v>
+        <v>53.2</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>495710.0</v>
+        <v>87780.0</v>
       </c>
       <c r="I386" s="1">
-        <v>10035.0</v>
+        <v>38280.0</v>
       </c>
       <c r="J386" s="1">
-        <v>2.0243690867644</v>
+        <v>43.609022556391</v>
       </c>
       <c r="K386">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>977</v>
+        <v>0.0</v>
+      </c>
+      <c r="L386">
+        <v>0.0</v>
       </c>
       <c r="M386" s="1">
-        <v>505745.0</v>
+        <v>126060.0</v>
       </c>
       <c r="N386" s="1">
-        <v>514981.3</v>
+        <v>126060.0</v>
       </c>
       <c r="O386" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="B387" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
       <c r="C387" s="1">
-        <v>100000.0</v>
+        <v>230.0</v>
       </c>
       <c r="D387" s="1">
-        <v>105.544</v>
+        <v>81.3</v>
       </c>
       <c r="E387" s="1">
-        <v>105.92</v>
+        <v>75.3</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>105920.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-376.0</v>
+        <v>13800.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-0.35498489425982</v>
+        <v>7.9681274900398</v>
       </c>
       <c r="K387">
-        <v>3.84</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>0.0</v>
+      </c>
+      <c r="L387">
+        <v>0.0</v>
       </c>
       <c r="M387" s="1">
-        <v>105544.0</v>
+        <v>186990.0</v>
       </c>
       <c r="N387" s="1">
-        <v>109386.47</v>
+        <v>186990.0</v>
       </c>
       <c r="O387" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="B388" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="C388" s="1">
-        <v>231000.0</v>
+        <v>-448.0</v>
       </c>
       <c r="D388" s="1">
-        <v>101.869</v>
+        <v>16.3</v>
       </c>
       <c r="E388" s="1">
-        <v>102.83</v>
+        <v>12.1</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>237537.3</v>
+        <v>-54208.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-2219.91</v>
+        <v>-18816.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-0.93455217349023</v>
+        <v>34.710743801653</v>
       </c>
       <c r="K388">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>983</v>
+        <v>0.0</v>
+      </c>
+      <c r="L388">
+        <v>0.0</v>
       </c>
       <c r="M388" s="1">
-        <v>235317.39</v>
+        <v>-73024.0</v>
       </c>
       <c r="N388" s="1">
-        <v>241179.41</v>
+        <v>-73024.0</v>
       </c>
       <c r="O388" s="1">
-        <v>0.13</v>
+        <v>-0.04</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="B389" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="C389" s="1">
-        <v>300000.0</v>
+        <v>-904.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.676</v>
+        <v>0.0475</v>
       </c>
       <c r="E389" s="1">
-        <v>100.0</v>
+        <v>0.0738550885</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-972.0</v>
+        <v>59562.5</v>
       </c>
       <c r="J389" s="1">
-        <v>-0.324</v>
+        <v>0</v>
       </c>
       <c r="K389">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>0.0</v>
+      </c>
+      <c r="L389">
+        <v>0.0</v>
       </c>
       <c r="M389" s="1">
-        <v>299028.0</v>
+        <v>59562.5</v>
       </c>
       <c r="N389" s="1">
-        <v>300323.52</v>
+        <v>59562.5</v>
       </c>
       <c r="O389" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P389">
-        <v>1</v>
-[...498 lines deleted...]
-      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>