--- v2 (2026-07-16)
+++ v3 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1953 +1036,1932 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 408.49</t>
+    <t>4 644.07</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 664.38</t>
+    <t>7 359.59</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 017.12</t>
+    <t>2 632.88</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>13 418.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 112.53</t>
+    <t>6 179.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 728.77</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 494.79</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>6 517.73</t>
+    <t>7 154.14</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>12 876.62</t>
+    <t>14 264.81</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 698.63</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 736.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 446.58</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 638.36</t>
+    <t>8 313.70</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>16 397.26</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 799.97</t>
+    <t>4 227.09</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 208.81</t>
+    <t>1 810.80</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 474.61</t>
+    <t>3 991.34</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 911.16</t>
+    <t>2 106.32</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 896.58</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 172.58</t>
+    <t>2 880.49</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 964.38</t>
+    <t>6 520.55</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 215.62</t>
+    <t>1 353.86</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 976.75</t>
+    <t>5 412.78</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 491.93</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 347.21</t>
+    <t>3 021.16</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 560.27</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 414.39</t>
-[...8 lines deleted...]
-    <t>2 126.71</t>
+    <t>4 809.50</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 727.74</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 070.89</t>
-[...5 lines deleted...]
-    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 238.14</t>
+    <t>1 357.03</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>30 586.08</t>
+    <t>33 667.97</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>3 745.50</t>
+    <t>8 504.67</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 604.68</t>
+    <t>4 253.96</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 112.33</t>
+    <t>4 867.12</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 826.93</t>
+    <t>3 727.82</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 060.27</t>
-[...8 lines deleted...]
-    <t>1 862.67</t>
+    <t>4 815.07</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 403.29</t>
+    <t>4 044.17</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>5 575.68</t>
+    <t>6 380.14</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 333.56</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 969.86</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 546.23</t>
+    <t>1 754.79</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 648.45</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 713.01</t>
+    <t>4 100.34</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 125.70</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 540.10</t>
-[...8 lines deleted...]
-    <t>2 003.56</t>
+    <t>4 038.46</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 093.15</t>
+    <t>6 728.77</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 707.19</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>15 008.22</t>
+    <t>12 239.38</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 168.49</t>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
+    <t>2 445.21</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 961.10</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>3 336.99</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 753.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>4 401.37</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 165.75</t>
+    <t>2 473.63</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 684.93</t>
+    <t>6 115.07</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 704.25</t>
+    <t>2 003.78</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 797.38</t>
+    <t>4 386.28</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 521.70</t>
+    <t>5 962.68</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>8 454.67</t>
+    <t>9 520.70</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>13 745.21</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 761.99</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 811.99</t>
-[...8 lines deleted...]
-    <t>6 645.89</t>
+    <t>3 402.91</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>10 878.13</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>5 640.41</t>
+    <t>6 176.71</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 599.32</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 624.66</t>
+    <t>7 059.93</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 828.77</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>4 558.90</t>
-[...8 lines deleted...]
-    <t>9 796.44</t>
+    <t>5 194.52</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>9 577.50</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>20 401.64</t>
-[...8 lines deleted...]
-    <t>12 236.65</t>
+    <t>23 506.05</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 193.15</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 629.33</t>
+    <t>3 234.49</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 926.03</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 847.62</t>
+    <t>2 238.73</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 420.90</t>
+    <t>1 617.53</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 768.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 770.96</t>
+    <t>4 211.92</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>41 196.03</t>
+    <t>45 009.92</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>66 819.66</t>
-[...8 lines deleted...]
-    <t>36 414.25</t>
+    <t>80 438.11</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>20 165.26</t>
-[...5 lines deleted...]
-    <t>GDF SUEZ 1.5 13/03/2035</t>
+    <t>22 032.13</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>37 639.57</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>72 399.35</t>
+    <t>78 553.31</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>94 281.84</t>
+    <t>104 158.13</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>39 430.91</t>
-[...8 lines deleted...]
-    <t>3 513.01</t>
+    <t>57 545.60</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 720.55</t>
+    <t>4 276.71</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 400.34</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>1 258.56</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>10 159.93</t>
+    <t>11 083.56</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 410.96</t>
-[...8 lines deleted...]
-    <t>3 150.00</t>
+    <t>10 017.12</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>15 965.75</t>
+    <t>8 678.08</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>8 702.05</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 704.73</t>
+    <t>4 239.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 287.67</t>
-[...8 lines deleted...]
-    <t>4 543.77</t>
+    <t>3 923.29</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 417.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>12 898.97</t>
+    <t>14 438.36</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>5 519.18</t>
+    <t>6 194.52</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>5 080.73</t>
+    <t>5 762.87</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 605.08</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>2 654.80</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>2 636.52</t>
+    <t>4 827.46</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>12 058.26</t>
+    <t>18 615.85</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>5 112.76</t>
+    <t>9 954.00</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>14 218.75</t>
+    <t>22 563.30</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>5 696.33</t>
+    <t>9 035.09</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>10 197.65</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>5 370.24</t>
+    <t>13 627.74</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
+    <t>2 286.99</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>3 448.74</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>7 580.14</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
     <t>1 869.86</t>
   </si>
   <si>
-    <t>XS3300349639</t>
-[...31 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>6 863.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>5 104.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>4 494.48</t>
+    <t>5 136.55</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>3 000.00</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>3 861.37</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 664.77</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>2 327.03</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 542.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 300.27</t>
+    <t>2 557.21</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>8 673.24</t>
+    <t>9 428.56</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>5 581.29</t>
+    <t>6 288.10</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>8 440.77</t>
+    <t>9 553.41</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 979.95</t>
+    <t>6 518.25</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>7 003.08</t>
+    <t>7 926.22</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 652.40</t>
+    <t>2 539.80</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 859.26</t>
+    <t>2 061.38</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>8 434.79</t>
+    <t>11 057.18</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>8 389.08</t>
+    <t>10 997.28</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 120.55</t>
+    <t>9 669.86</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 846.29</t>
+    <t>5 351.84</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 500.27</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>3 974.79</t>
+    <t>5 415.66</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>1 826.03</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 695.75</t>
+    <t>1 967.18</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 360.74</t>
+    <t>1 575.21</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>4 486.46</t>
+    <t>4 975.90</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>5 784.72</t>
+    <t>8 442.23</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 603.81</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>10 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 783.73</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 128.08</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 769.86</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 250.20</t>
+    <t>8 168.35</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 263.70</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 635.27</t>
+    <t>2 903.42</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 019.20</t>
+    <t>3 618.90</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 198.43</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>1 842.04</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 225.58</t>
+    <t>3 635.85</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 967.12</t>
-[...1 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>20 780.82</t>
+    <t>24 142.21</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 433.26</t>
+    <t>1 716.01</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 996.58</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 809.25</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>38 071.56</t>
+    <t>2 046.38</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>9 443.24</t>
-[...8 lines deleted...]
-    <t>31 672.51</t>
+    <t>10 521.51</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>39 253.97</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 260.71</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 682.49</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 978.08</t>
-[...8 lines deleted...]
-    <t>12 094.52</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 678.94</t>
+    <t>3 200.34</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 812.33</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 606.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 156.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>7 421.92</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 151.74</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 569.86</t>
+    <t>9 920.55</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 377.60</t>
+    <t>3 526.78</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 074.84</t>
+    <t>2 766.46</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 679.79</t>
+    <t>11 663.01</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>11 731.16</t>
+    <t>13 270.55</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>6 977.47</t>
+    <t>7 665.72</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 444.38</t>
+    <t>3 153.25</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 012.81</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 818.15</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>4 319.18</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
-  </si>
-[...4 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3355,209 +3334,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>181.09</v>
+        <v>180.21</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12493483.7</v>
+        <v>12432725.81</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12493483.7</v>
+        <v>12432725.81</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>994781.3785</v>
+        <v>994885.3201</v>
       </c>
       <c r="D3">
-        <v>114.16</v>
+        <v>113.58</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>113566717.2</v>
+        <v>112999285.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>113566717.2</v>
+        <v>112999285.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>495997.15</v>
+        <v>510997.89</v>
       </c>
       <c r="D4">
-        <v>102.92</v>
+        <v>100.84</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51051911.83</v>
+        <v>51529377.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51051911.83</v>
+        <v>51529377.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7135.7451</v>
+        <v>7134.0197</v>
       </c>
       <c r="D5">
-        <v>102.5</v>
+        <v>101.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>731478.23</v>
+        <v>727166.92</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>731478.23</v>
+        <v>727166.92</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>105.38</v>
+        <v>104.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105.38</v>
+        <v>104.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105.38</v>
+        <v>104.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P389"/>
+  <dimension ref="A1:P392"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O389" sqref="O389"/>
+      <selection activeCell="O392" sqref="O392"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3579,1831 +3558,1831 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.44</v>
+        <v>36.5</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-3598.56</v>
+        <v>1218.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.732538330494</v>
+        <v>3.6342986939239</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>29930.88</v>
+        <v>34748.0</v>
       </c>
       <c r="N2" s="1">
-        <v>29930.88</v>
+        <v>34748.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.99</v>
+        <v>32.63</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>4977.7</v>
+        <v>12673.3</v>
       </c>
       <c r="J3" s="1">
-        <v>6.0377363067762</v>
+        <v>15.372168579197</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>87420.85</v>
+        <v>95116.45</v>
       </c>
       <c r="N3" s="1">
-        <v>87420.85</v>
+        <v>95116.45</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>790.0</v>
+        <v>748.0</v>
       </c>
       <c r="D4" s="1">
-        <v>242.0</v>
+        <v>252.6</v>
       </c>
       <c r="E4" s="1">
-        <v>245.3113924051</v>
+        <v>245.3113903743</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>193796.0</v>
+        <v>183492.92</v>
       </c>
       <c r="I4" s="1">
-        <v>-2616.0</v>
+        <v>5451.88</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.3498730623955</v>
+        <v>2.9711664079464</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>191180.0</v>
+        <v>188944.8</v>
       </c>
       <c r="N4" s="1">
-        <v>191180.0</v>
+        <v>188944.8</v>
       </c>
       <c r="O4" s="1">
         <v>0.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1288.0</v>
+        <v>1220.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.85</v>
+        <v>145.7</v>
       </c>
       <c r="E5" s="1">
-        <v>202.741552795</v>
+        <v>202.7415491803</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>261131.12</v>
+        <v>247344.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-78428.32</v>
+        <v>-69590.69</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.034076367459</v>
+        <v>-28.135105710173</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>182702.8</v>
+        <v>177754.0</v>
       </c>
       <c r="N5" s="1">
-        <v>182702.8</v>
+        <v>177754.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>123.0</v>
+        <v>116.0</v>
       </c>
       <c r="D6" s="1">
-        <v>958.0</v>
+        <v>890.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1263.0082926829</v>
+        <v>1263.0082758621</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>155350.02</v>
+        <v>146508.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-37516.02</v>
+        <v>-43176.16</v>
       </c>
       <c r="J6" s="1">
-        <v>-24.14934996468</v>
+        <v>-29.46997917397</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>117834.0</v>
+        <v>103332.8</v>
       </c>
       <c r="N6" s="1">
-        <v>117834.0</v>
+        <v>103332.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>15839.0</v>
+        <v>15002.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.04</v>
+        <v>22.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0627255509</v>
+        <v>27.0627256366</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>428646.51</v>
+        <v>405995.01</v>
       </c>
       <c r="I7" s="1">
-        <v>-16198.95</v>
+        <v>-62149.17</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.7790929407077</v>
+        <v>-15.307865483371</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>412447.56</v>
+        <v>343845.84</v>
       </c>
       <c r="N7" s="1">
-        <v>412447.56</v>
+        <v>343845.84</v>
       </c>
       <c r="O7" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.4</v>
+        <v>104.5</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-2088.0</v>
+        <v>-3627.9</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.7567567567568</v>
+        <v>-11.739864864865</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>28814.4</v>
+        <v>27274.5</v>
       </c>
       <c r="N8" s="1">
-        <v>28814.4</v>
+        <v>27274.5</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.7</v>
+        <v>68.3</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>3918.75</v>
+        <v>4409.55</v>
       </c>
       <c r="J9" s="1">
-        <v>7.6151601685586</v>
+        <v>8.5689134344542</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>55378.6</v>
+        <v>55869.4</v>
       </c>
       <c r="N9" s="1">
-        <v>55378.6</v>
+        <v>55869.4</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>14488.0</v>
+        <v>13722.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.746</v>
+        <v>9.636</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8602270845</v>
+        <v>8.8602273721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>128366.97</v>
+        <v>121580.04</v>
       </c>
       <c r="I10" s="1">
-        <v>12833.08</v>
+        <v>10645.15</v>
       </c>
       <c r="J10" s="1">
-        <v>9.9971822969725</v>
+        <v>8.7556723949096</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>141200.05</v>
+        <v>132225.19</v>
       </c>
       <c r="N10" s="1">
-        <v>141200.05</v>
+        <v>132225.19</v>
       </c>
       <c r="O10" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2845.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D11" s="1">
-        <v>171.78</v>
+        <v>167.68</v>
       </c>
       <c r="E11" s="1">
-        <v>161.7518804921</v>
+        <v>161.7518812616</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>460184.1</v>
+        <v>435921.32</v>
       </c>
       <c r="I11" s="1">
-        <v>28530.0</v>
+        <v>15976.28</v>
       </c>
       <c r="J11" s="1">
-        <v>6.1996926882089</v>
+        <v>3.664945775077</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>488714.1</v>
+        <v>451897.6</v>
       </c>
       <c r="N11" s="1">
-        <v>488714.1</v>
+        <v>451897.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1890.0</v>
+        <v>1790.0</v>
       </c>
       <c r="D12" s="1">
-        <v>385.9</v>
+        <v>374.5</v>
       </c>
       <c r="E12" s="1">
-        <v>232.4201005291</v>
+        <v>232.4201005587</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>439273.99</v>
+        <v>416031.98</v>
       </c>
       <c r="I12" s="1">
-        <v>290077.01</v>
+        <v>254323.02</v>
       </c>
       <c r="J12" s="1">
-        <v>66.035553345647</v>
+        <v>61.130641928056</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>729351.0</v>
+        <v>670355.0</v>
       </c>
       <c r="N12" s="1">
-        <v>729351.0</v>
+        <v>670355.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.84</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-10923.41</v>
+        <v>-37736.9</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.3606134600792</v>
+        <v>-32.337936054919</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>105772.04</v>
+        <v>78958.55</v>
       </c>
       <c r="N13" s="1">
-        <v>105772.04</v>
+        <v>78958.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.75</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-3166.8</v>
+        <v>-1173.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.1266719118804</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>31531.5</v>
+        <v>33524.4</v>
       </c>
       <c r="N14" s="1">
-        <v>31531.5</v>
+        <v>33524.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5419.0</v>
+        <v>5132.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.44</v>
+        <v>51.04</v>
       </c>
       <c r="E15" s="1">
-        <v>62.0221073999</v>
+        <v>62.0221083398</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>336097.8</v>
+        <v>318297.46</v>
       </c>
       <c r="I15" s="1">
-        <v>-51925.44</v>
+        <v>-56360.18</v>
       </c>
       <c r="J15" s="1">
-        <v>-15.449503091065</v>
+        <v>-17.706763981089</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>284172.36</v>
+        <v>261937.28</v>
       </c>
       <c r="N15" s="1">
-        <v>284172.36</v>
+        <v>261937.28</v>
       </c>
       <c r="O15" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.928</v>
+        <v>10.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-8107.76</v>
+        <v>-5605.77</v>
       </c>
       <c r="J16" s="1">
-        <v>-24.645160584328</v>
+        <v>-17.039860806043</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>24790.22</v>
+        <v>27292.21</v>
       </c>
       <c r="N16" s="1">
-        <v>24790.22</v>
+        <v>27292.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>6371.0</v>
+        <v>6034.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.16</v>
+        <v>69.52</v>
       </c>
       <c r="E17" s="1">
-        <v>56.0830764401</v>
+        <v>56.0830759032</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>357305.28</v>
+        <v>338405.28</v>
       </c>
       <c r="I17" s="1">
-        <v>51458.08</v>
+        <v>81078.4</v>
       </c>
       <c r="J17" s="1">
-        <v>14.401712731477</v>
+        <v>23.958964233655</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>408763.36</v>
+        <v>419483.68</v>
       </c>
       <c r="N17" s="1">
-        <v>408763.36</v>
+        <v>419483.68</v>
       </c>
       <c r="O17" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.62</v>
+        <v>34.92</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>5551.4</v>
+        <v>15425.0</v>
       </c>
       <c r="J18" s="1">
-        <v>6.2336310198882</v>
+        <v>17.320632359725</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>94607.04</v>
+        <v>104480.64</v>
       </c>
       <c r="N18" s="1">
-        <v>94607.04</v>
+        <v>104480.64</v>
       </c>
       <c r="O18" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2199.0</v>
+        <v>2083.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1222.6</v>
+        <v>1306.6</v>
       </c>
       <c r="E19" s="1">
-        <v>519.9669804457</v>
+        <v>519.9669803169</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1143407.39</v>
+        <v>1083091.22</v>
       </c>
       <c r="I19" s="1">
-        <v>1545090.01</v>
+        <v>1638556.58</v>
       </c>
       <c r="J19" s="1">
-        <v>135.13031518888</v>
+        <v>151.2851872255</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2688497.4</v>
+        <v>2721647.8</v>
       </c>
       <c r="N19" s="1">
-        <v>2688497.4</v>
+        <v>2721647.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.51</v>
+        <v>1.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.82</v>
+        <v>67.48</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>1632.68</v>
+        <v>4143.44</v>
       </c>
       <c r="J20" s="1">
-        <v>3.8736979166667</v>
+        <v>9.8307291666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>43780.52</v>
+        <v>46291.28</v>
       </c>
       <c r="N20" s="1">
-        <v>43780.52</v>
+        <v>46291.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>17509.0</v>
+        <v>16583.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.29</v>
+        <v>39.18</v>
       </c>
       <c r="E21" s="1">
-        <v>28.5714055629</v>
+        <v>28.5714056564</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>500256.74</v>
+        <v>473799.62</v>
       </c>
       <c r="I21" s="1">
-        <v>240198.87</v>
+        <v>175922.32</v>
       </c>
       <c r="J21" s="1">
-        <v>48.015119196595</v>
+        <v>37.130109981937</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>740455.61</v>
+        <v>649721.94</v>
       </c>
       <c r="N21" s="1">
-        <v>740455.61</v>
+        <v>649721.94</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.2</v>
+        <v>10.68</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>6723.62</v>
+        <v>8511.62</v>
       </c>
       <c r="J22" s="1">
-        <v>21.50087396207</v>
+        <v>27.21856214852</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>37995.0</v>
+        <v>39783.0</v>
       </c>
       <c r="N22" s="1">
-        <v>37995.0</v>
+        <v>39783.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.35</v>
+        <v>56.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>297.5</v>
+        <v>892.5</v>
       </c>
       <c r="J23" s="1">
-        <v>0.91157702825889</v>
+        <v>2.7347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>32933.25</v>
+        <v>33528.25</v>
       </c>
       <c r="N23" s="1">
-        <v>32933.25</v>
+        <v>33528.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.825</v>
+        <v>19.12</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>2435.94</v>
+        <v>3551.04</v>
       </c>
       <c r="J24" s="1">
-        <v>3.5446002011567</v>
+        <v>5.1672114659291</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>71158.5</v>
+        <v>72273.6</v>
       </c>
       <c r="N24" s="1">
-        <v>71158.5</v>
+        <v>72273.6</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>31770.0</v>
+        <v>30090.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.57</v>
+        <v>18.875</v>
       </c>
       <c r="E25" s="1">
-        <v>9.5222168713</v>
+        <v>9.5222170156</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>302520.83</v>
+        <v>286523.51</v>
       </c>
       <c r="I25" s="1">
-        <v>319218.07</v>
+        <v>281425.24</v>
       </c>
       <c r="J25" s="1">
-        <v>105.51936869934</v>
+        <v>98.220645140079</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>621738.9</v>
+        <v>567948.75</v>
       </c>
       <c r="N25" s="1">
-        <v>621738.9</v>
+        <v>567948.75</v>
       </c>
       <c r="O25" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.264</v>
+        <v>3.266</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>1685.18</v>
+        <v>1736.07</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0712439176768</v>
+        <v>2.1337924899187</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>83045.95</v>
+        <v>83096.84</v>
       </c>
       <c r="N26" s="1">
-        <v>83045.95</v>
+        <v>83096.84</v>
       </c>
       <c r="O26" s="1">
         <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>70766.0</v>
+        <v>67024.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.526</v>
+        <v>10.182</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7665221999</v>
+        <v>7.7665221413</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>549605.71</v>
+        <v>520543.38</v>
       </c>
       <c r="I27" s="1">
-        <v>195277.21</v>
+        <v>161894.99</v>
       </c>
       <c r="J27" s="1">
-        <v>35.530418706894</v>
+        <v>31.101152415001</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>744882.92</v>
+        <v>682438.37</v>
       </c>
       <c r="N27" s="1">
-        <v>744882.92</v>
+        <v>682438.37</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.865</v>
+        <v>16.565</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>1760.99</v>
+        <v>434.09</v>
       </c>
       <c r="J28" s="1">
-        <v>2.4178492936778</v>
+        <v>0.59600804087053</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>74593.9</v>
+        <v>73267.0</v>
       </c>
       <c r="N28" s="1">
-        <v>74593.9</v>
+        <v>73267.0</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.755</v>
+        <v>13.695</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>1695.92</v>
+        <v>-1403.52</v>
       </c>
       <c r="J29" s="1">
-        <v>4.0917107583774</v>
+        <v>-3.3862433862434</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>43143.62</v>
+        <v>40044.18</v>
       </c>
       <c r="N29" s="1">
-        <v>43143.62</v>
+        <v>40044.18</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>154.1</v>
+        <v>145.0</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8452012384</v>
+        <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>85172.0</v>
+        <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>14376.6</v>
+        <v>11114.3</v>
       </c>
       <c r="J30" s="1">
-        <v>16.879490912506</v>
+        <v>13.462789365241</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>99548.6</v>
+        <v>93670.0</v>
       </c>
       <c r="N30" s="1">
-        <v>99548.6</v>
+        <v>93670.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>220.5</v>
+        <v>261.8</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>11716.25</v>
+        <v>26955.95</v>
       </c>
       <c r="J31" s="1">
-        <v>16.822030704289</v>
+        <v>38.702982486997</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>81364.5</v>
+        <v>96604.2</v>
       </c>
       <c r="N31" s="1">
-        <v>81364.5</v>
+        <v>96604.2</v>
       </c>
       <c r="O31" s="1">
         <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.68</v>
+        <v>29.5</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-3516.48</v>
+        <v>-4695.3</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.292397660819</v>
+        <v>-13.74269005848</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>30649.32</v>
+        <v>29470.5</v>
       </c>
       <c r="N32" s="1">
-        <v>30649.32</v>
+        <v>29470.5</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>5314.0</v>
+        <v>5033.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.0</v>
+        <v>74.4</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5284117426</v>
+        <v>78.5284124776</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>417299.98</v>
+        <v>395233.5</v>
       </c>
       <c r="I33" s="1">
-        <v>13134.02</v>
+        <v>-20778.3</v>
       </c>
       <c r="J33" s="1">
-        <v>3.1473809320576</v>
+        <v>-5.2572213640797</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>430434.0</v>
+        <v>374455.2</v>
       </c>
       <c r="N33" s="1">
-        <v>430434.0</v>
+        <v>374455.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5961.0</v>
+        <v>5646.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.44</v>
+        <v>89.25</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0481580272</v>
+        <v>76.048157988</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>453323.07</v>
+        <v>429367.9</v>
       </c>
       <c r="I34" s="1">
-        <v>85789.77</v>
+        <v>74537.6</v>
       </c>
       <c r="J34" s="1">
-        <v>18.924642418927</v>
+        <v>17.359844552888</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>539112.84</v>
+        <v>503905.5</v>
       </c>
       <c r="N34" s="1">
-        <v>539112.84</v>
+        <v>503905.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>316745.0</v>
+        <v>798714.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.21</v>
+        <v>11.2</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1997054413</v>
+        <v>11.2375373037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3547450.7</v>
+        <v>8975578.37</v>
       </c>
       <c r="I35" s="1">
-        <v>3260.75</v>
+        <v>-29981.57</v>
       </c>
       <c r="J35" s="1">
-        <v>0.091918120243362</v>
+        <v>-0.33403496425601</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3550711.45</v>
+        <v>8945596.8</v>
       </c>
       <c r="N35" s="1">
-        <v>3550711.45</v>
+        <v>8945596.8</v>
       </c>
       <c r="O35" s="1">
-        <v>2.0</v>
+        <v>5.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>726900.0</v>
+        <v>363431.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.638</v>
+        <v>10.586</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7182557023</v>
+        <v>10.7058073472</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>7791100.07</v>
+        <v>3890822.27</v>
       </c>
       <c r="I36" s="1">
-        <v>-58337.87</v>
+        <v>-43541.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.7487757758963</v>
+        <v>-1.1190873542522</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7732762.2</v>
+        <v>3847280.57</v>
       </c>
       <c r="N36" s="1">
-        <v>7732762.2</v>
+        <v>3847280.57</v>
       </c>
       <c r="O36" s="1">
-        <v>4.35</v>
+        <v>2.17</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.52</v>
+        <v>50.5</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>57.33</v>
+        <v>-2645.43</v>
       </c>
       <c r="J37" s="1">
-        <v>0.081649883079589</v>
+        <v>-3.7676443431927</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>70271.76</v>
+        <v>67569.0</v>
       </c>
       <c r="N37" s="1">
-        <v>70271.76</v>
+        <v>67569.0</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
         <v>12.212</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
@@ -5426,17589 +5405,17739 @@
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
         <v>86802.9</v>
       </c>
       <c r="N38" s="1">
         <v>86802.9</v>
       </c>
       <c r="O38" s="1">
         <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>8101.0</v>
+        <v>7673.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.85</v>
+        <v>26.47</v>
       </c>
       <c r="E39" s="1">
-        <v>25.0622713245</v>
+        <v>25.0622716017</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>203029.46</v>
+        <v>192302.81</v>
       </c>
       <c r="I39" s="1">
-        <v>30684.39</v>
+        <v>10801.5</v>
       </c>
       <c r="J39" s="1">
-        <v>15.113269768831</v>
+        <v>5.616922602431</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>233713.85</v>
+        <v>203104.31</v>
       </c>
       <c r="N39" s="1">
-        <v>233713.85</v>
+        <v>203104.31</v>
       </c>
       <c r="O39" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>27770.0</v>
+        <v>26302.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.655</v>
+        <v>10.955</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5425941664</v>
+        <v>10.5425940993</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>292767.84</v>
+        <v>277291.31</v>
       </c>
       <c r="I40" s="1">
-        <v>3121.51</v>
+        <v>10847.1</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0662065888111</v>
+        <v>3.9118066844576</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>295889.35</v>
+        <v>288138.41</v>
       </c>
       <c r="N40" s="1">
-        <v>295889.35</v>
+        <v>288138.41</v>
       </c>
       <c r="O40" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.775</v>
+        <v>17.085</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>2206.06</v>
+        <v>3142.88</v>
       </c>
       <c r="J41" s="1">
-        <v>4.5497039576192</v>
+        <v>6.4817700218137</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>50694.05</v>
+        <v>51630.87</v>
       </c>
       <c r="N41" s="1">
-        <v>50694.05</v>
+        <v>51630.87</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>87.3</v>
+        <v>83.5</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-1927.8</v>
+        <v>-3284.4</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.8252427184466</v>
+        <v>-9.9244875943905</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>31166.1</v>
+        <v>29809.5</v>
       </c>
       <c r="N42" s="1">
-        <v>31166.1</v>
+        <v>29809.5</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.72</v>
+        <v>36.48</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>778.07</v>
+        <v>5200.95</v>
       </c>
       <c r="J43" s="1">
-        <v>0.89978072998032</v>
+        <v>6.014516158689</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>87251.36</v>
+        <v>91674.24</v>
       </c>
       <c r="N43" s="1">
-        <v>87251.36</v>
+        <v>91674.24</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2888.0</v>
+        <v>2735.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.88</v>
+        <v>74.42</v>
       </c>
       <c r="E44" s="1">
-        <v>67.7100934903</v>
+        <v>67.710095064</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>195546.75</v>
+        <v>185187.11</v>
       </c>
       <c r="I44" s="1">
-        <v>29370.69</v>
+        <v>18351.59</v>
       </c>
       <c r="J44" s="1">
-        <v>15.019779157669</v>
+        <v>9.9097555980003</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>224917.44</v>
+        <v>203538.7</v>
       </c>
       <c r="N44" s="1">
-        <v>224917.44</v>
+        <v>203538.7</v>
       </c>
       <c r="O44" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>58.15</v>
+        <v>53.1</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-2120.0</v>
+        <v>-4796.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.4360418342719</v>
+        <v>-14.56154465004</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>30819.5</v>
+        <v>28143.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30819.5</v>
+        <v>28143.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10968.0</v>
+        <v>10388.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.29</v>
+        <v>16.9</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6079941648</v>
+        <v>18.607993839</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>204092.48</v>
+        <v>193299.84</v>
       </c>
       <c r="I46" s="1">
-        <v>-14455.76</v>
+        <v>-17742.64</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.0829459272581</v>
+        <v>-9.1788177372521</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>189636.72</v>
+        <v>175557.2</v>
       </c>
       <c r="N46" s="1">
-        <v>189636.72</v>
+        <v>175557.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3337.0</v>
+        <v>3161.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.48</v>
+        <v>61.24</v>
       </c>
       <c r="E47" s="1">
-        <v>61.3765957447</v>
+        <v>61.3765960139</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>204813.7</v>
+        <v>194011.42</v>
       </c>
       <c r="I47" s="1">
-        <v>20367.06</v>
+        <v>-431.78</v>
       </c>
       <c r="J47" s="1">
-        <v>9.9441883038098</v>
+        <v>-0.22255390945543</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>225180.76</v>
+        <v>193579.64</v>
       </c>
       <c r="N47" s="1">
-        <v>225180.76</v>
+        <v>193579.64</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6542.0</v>
+        <v>6196.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.61</v>
+        <v>19.92</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5096988688</v>
+        <v>29.5096981924</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>193052.45</v>
+        <v>182842.09</v>
       </c>
       <c r="I48" s="1">
-        <v>-71305.83</v>
+        <v>-59417.77</v>
       </c>
       <c r="J48" s="1">
-        <v>-36.935988121363</v>
+        <v>-32.496768112856</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>121746.62</v>
+        <v>123424.32</v>
       </c>
       <c r="N48" s="1">
-        <v>121746.62</v>
+        <v>123424.32</v>
       </c>
       <c r="O48" s="1">
         <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8574.0</v>
+        <v>8121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.055</v>
+        <v>26.7</v>
       </c>
       <c r="E49" s="1">
-        <v>29.9735910893</v>
+        <v>29.9735906908</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>256993.57</v>
+        <v>243415.53</v>
       </c>
       <c r="I49" s="1">
-        <v>-16450.0</v>
+        <v>-26584.83</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.4009383581076</v>
+        <v>-10.921583351728</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>240543.57</v>
+        <v>216830.7</v>
       </c>
       <c r="N49" s="1">
-        <v>240543.57</v>
+        <v>216830.7</v>
       </c>
       <c r="O49" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1334.0</v>
+        <v>1263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>259.5</v>
+        <v>244.4</v>
       </c>
       <c r="E50" s="1">
-        <v>223.5266116942</v>
+        <v>223.5266112431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>298184.5</v>
+        <v>282314.11</v>
       </c>
       <c r="I50" s="1">
-        <v>47988.5</v>
+        <v>26363.09</v>
       </c>
       <c r="J50" s="1">
-        <v>16.093559524388</v>
+        <v>9.3382119653885</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>346173.0</v>
+        <v>308677.2</v>
       </c>
       <c r="N50" s="1">
-        <v>346173.0</v>
+        <v>308677.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4549.0</v>
+        <v>4308.0</v>
       </c>
       <c r="D51" s="1">
-        <v>48.64</v>
+        <v>46.8</v>
       </c>
       <c r="E51" s="1">
-        <v>49.7683446911</v>
+        <v>49.7683449396</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>226396.2</v>
+        <v>214402.03</v>
       </c>
       <c r="I51" s="1">
-        <v>-5132.84</v>
+        <v>-12787.63</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.2671935306335</v>
+        <v>-5.9643231922757</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>221263.36</v>
+        <v>201614.4</v>
       </c>
       <c r="N51" s="1">
-        <v>221263.36</v>
+        <v>201614.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>5255.0</v>
+        <v>4977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>29.11</v>
+        <v>27.68</v>
       </c>
       <c r="E52" s="1">
-        <v>30.7393092293</v>
+        <v>30.7393088206</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>161535.07</v>
+        <v>152989.54</v>
       </c>
       <c r="I52" s="1">
-        <v>-8562.02</v>
+        <v>-15226.18</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.300409378595</v>
+        <v>-9.952432042086</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>152973.05</v>
+        <v>137763.36</v>
       </c>
       <c r="N52" s="1">
-        <v>152973.05</v>
+        <v>137763.36</v>
       </c>
       <c r="O52" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>26643.0</v>
+        <v>25234.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.21</v>
+        <v>17.865</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1287152348</v>
+        <v>19.1287152255</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>509646.36</v>
+        <v>482694.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2165.67</v>
+        <v>-31888.59</v>
       </c>
       <c r="J53" s="1">
-        <v>0.42493583197573</v>
+        <v>-6.6063779537347</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>511812.03</v>
+        <v>450805.41</v>
       </c>
       <c r="N53" s="1">
-        <v>511812.03</v>
+        <v>450805.41</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>53601.0</v>
+        <v>50767.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.52</v>
+        <v>4.276</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5165590194</v>
+        <v>4.5165589852</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>242092.08</v>
+        <v>229292.15</v>
       </c>
       <c r="I54" s="1">
-        <v>184.44</v>
+        <v>-12212.46</v>
       </c>
       <c r="J54" s="1">
-        <v>0.076185887617637</v>
+        <v>-5.3261570446263</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>242276.52</v>
+        <v>217079.69</v>
       </c>
       <c r="N54" s="1">
-        <v>242276.52</v>
+        <v>217079.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>140.3</v>
+        <v>130.6</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-3623.85</v>
+        <v>-10695.15</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.421872277863</v>
+        <v>-10.099048606478</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>102278.7</v>
+        <v>95207.4</v>
       </c>
       <c r="N55" s="1">
-        <v>102278.7</v>
+        <v>95207.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5570.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.34</v>
+        <v>40.92</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3458527828</v>
+        <v>43.3458529189</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>241436.4</v>
+        <v>228692.72</v>
       </c>
       <c r="I56" s="1">
-        <v>-11172.6</v>
+        <v>-12798.8</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.6275540887787</v>
+        <v>-5.5965052145079</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>230263.8</v>
+        <v>215893.92</v>
       </c>
       <c r="N56" s="1">
-        <v>230263.8</v>
+        <v>215893.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>71832.0</v>
+        <v>68034.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.696</v>
+        <v>9.484</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0859665609</v>
+        <v>6.0859665755</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>437167.15</v>
+        <v>414052.65</v>
       </c>
       <c r="I57" s="1">
-        <v>259315.92</v>
+        <v>231181.81</v>
       </c>
       <c r="J57" s="1">
-        <v>59.317338917162</v>
+        <v>55.833916290597</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>696483.07</v>
+        <v>645234.46</v>
       </c>
       <c r="N57" s="1">
-        <v>696483.07</v>
+        <v>645234.46</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>17750.0</v>
+        <v>16812.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.28</v>
+        <v>26.6</v>
       </c>
       <c r="E58" s="1">
-        <v>15.5038647887</v>
+        <v>15.1848649774</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>275193.6</v>
+        <v>255287.95</v>
       </c>
       <c r="I58" s="1">
-        <v>226776.4</v>
+        <v>191911.25</v>
       </c>
       <c r="J58" s="1">
-        <v>82.406131537943</v>
+        <v>75.174425584913</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>501970.0</v>
+        <v>447199.2</v>
       </c>
       <c r="N58" s="1">
-        <v>501970.0</v>
+        <v>447199.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1502.0</v>
+        <v>1423.0</v>
       </c>
       <c r="D59" s="1">
-        <v>105.3</v>
+        <v>97.0</v>
       </c>
       <c r="E59" s="1">
-        <v>103.841138482</v>
+        <v>103.8411384399</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>155969.39</v>
+        <v>147765.94</v>
       </c>
       <c r="I59" s="1">
-        <v>2191.21</v>
+        <v>-9734.94</v>
       </c>
       <c r="J59" s="1">
-        <v>1.4048974609697</v>
+        <v>-6.5880811234307</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>158160.6</v>
+        <v>138031.0</v>
       </c>
       <c r="N59" s="1">
-        <v>158160.6</v>
+        <v>138031.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1408.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D60" s="1">
-        <v>206.9</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>186.3538849432</v>
+        <v>186.3538830585</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>262386.27</v>
+        <v>248596.08</v>
       </c>
       <c r="I60" s="1">
-        <v>28928.93</v>
+        <v>-17480.58</v>
       </c>
       <c r="J60" s="1">
-        <v>11.025321561223</v>
+        <v>-7.0317198887448</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>291315.2</v>
+        <v>231115.5</v>
       </c>
       <c r="N60" s="1">
-        <v>291315.2</v>
+        <v>231115.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>69.24</v>
+        <v>59.28</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>573.48</v>
+        <v>-4715.28</v>
       </c>
       <c r="J61" s="1">
-        <v>1.5845070422535</v>
+        <v>-13.028169014085</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>36766.44</v>
+        <v>31477.68</v>
       </c>
       <c r="N61" s="1">
-        <v>36766.44</v>
+        <v>31477.68</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.35</v>
+        <v>22.95</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>887.36</v>
+        <v>-3485.04</v>
       </c>
       <c r="J62" s="1">
-        <v>2.689072370642</v>
+        <v>-10.561130515892</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>33886.1</v>
+        <v>29513.7</v>
       </c>
       <c r="N62" s="1">
-        <v>33886.1</v>
+        <v>29513.7</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>305.1</v>
+        <v>279.4</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-3115.9</v>
+        <v>-8692.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.4947823653469</v>
+        <v>-12.539633539423</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>66206.7</v>
+        <v>60629.8</v>
       </c>
       <c r="N63" s="1">
-        <v>66206.7</v>
+        <v>60629.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2449.0</v>
+        <v>2320.0</v>
       </c>
       <c r="D64" s="1">
-        <v>59.88</v>
+        <v>58.06</v>
       </c>
       <c r="E64" s="1">
-        <v>62.6796080033</v>
+        <v>62.6796077586</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>153502.36</v>
+        <v>145416.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-6856.24</v>
+        <v>-10717.49</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.4665371920015</v>
+        <v>-7.3701925136654</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>146646.12</v>
+        <v>134699.2</v>
       </c>
       <c r="N64" s="1">
-        <v>146646.12</v>
+        <v>134699.2</v>
       </c>
       <c r="O64" s="1">
         <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.1</v>
+        <v>64.6</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-3846.85</v>
+        <v>-7068.35</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.192192192192</v>
+        <v>-22.402402402402</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27704.9</v>
+        <v>24483.4</v>
       </c>
       <c r="N65" s="1">
-        <v>27704.9</v>
+        <v>24483.4</v>
       </c>
       <c r="O65" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.95</v>
+        <v>37.22</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-510.5</v>
+        <v>-2276.83</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2674271229404</v>
+        <v>-5.6527249683143</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>39767.95</v>
+        <v>38001.62</v>
       </c>
       <c r="N66" s="1">
-        <v>39767.95</v>
+        <v>38001.62</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.04</v>
+        <v>36.84</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>1125.12</v>
+        <v>70.32</v>
       </c>
       <c r="J67" s="1">
-        <v>3.4820457018498</v>
+        <v>0.21762785636561</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>33437.16</v>
+        <v>32382.36</v>
       </c>
       <c r="N67" s="1">
-        <v>33437.16</v>
+        <v>32382.36</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1941.0</v>
+        <v>1838.0</v>
       </c>
       <c r="D68" s="1">
-        <v>198.5</v>
+        <v>209.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.5701597115</v>
+        <v>152.5701577802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>296138.68</v>
+        <v>280423.95</v>
       </c>
       <c r="I68" s="1">
-        <v>89149.82</v>
+        <v>104453.25</v>
       </c>
       <c r="J68" s="1">
-        <v>30.104078264953</v>
+        <v>37.248334174025</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>385288.5</v>
+        <v>384877.2</v>
       </c>
       <c r="N68" s="1">
-        <v>385288.5</v>
+        <v>384877.2</v>
       </c>
       <c r="O68" s="1">
         <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.5</v>
+        <v>54.75</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-3018.4</v>
+        <v>-7648.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.6767830045524</v>
+        <v>-16.919575113809</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>42189.0</v>
+        <v>37558.5</v>
       </c>
       <c r="N69" s="1">
-        <v>42189.0</v>
+        <v>37558.5</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>10352.0</v>
+        <v>9805.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.87</v>
+        <v>38.63</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2436292504</v>
+        <v>35.2436287608</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>364842.05</v>
+        <v>345563.78</v>
       </c>
       <c r="I70" s="1">
-        <v>16836.19</v>
+        <v>33203.37</v>
       </c>
       <c r="J70" s="1">
-        <v>4.6146517376492</v>
+        <v>9.6084635953456</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>381678.24</v>
+        <v>378767.15</v>
       </c>
       <c r="N70" s="1">
-        <v>381678.24</v>
+        <v>378767.15</v>
       </c>
       <c r="O70" s="1">
         <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.464</v>
+        <v>9.092</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-3437.37</v>
+        <v>-4534.02</v>
       </c>
       <c r="J71" s="1">
-        <v>-10.968962167696</v>
+        <v>-14.468472654261</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>27899.87</v>
+        <v>26803.22</v>
       </c>
       <c r="N71" s="1">
-        <v>27899.87</v>
+        <v>26803.22</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>490.0</v>
+        <v>464.0</v>
       </c>
       <c r="D72" s="1">
-        <v>275.0</v>
+        <v>237.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.412244898</v>
+        <v>258.4122413793</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>126622.0</v>
+        <v>119903.28</v>
       </c>
       <c r="I72" s="1">
-        <v>8128.0</v>
+        <v>-9749.68</v>
       </c>
       <c r="J72" s="1">
-        <v>6.4191056846362</v>
+        <v>-8.1312871507769</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>134750.0</v>
+        <v>110153.6</v>
       </c>
       <c r="N72" s="1">
-        <v>134750.0</v>
+        <v>110153.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3001.0</v>
+        <v>2842.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.78</v>
+        <v>66.08</v>
       </c>
       <c r="E73" s="1">
-        <v>77.8001332889</v>
+        <v>77.8001337087</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>233478.2</v>
+        <v>221107.98</v>
       </c>
       <c r="I73" s="1">
-        <v>-30070.42</v>
+        <v>-33308.62</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.879326635206</v>
+        <v>-15.064413324205</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203407.78</v>
+        <v>187799.36</v>
       </c>
       <c r="N73" s="1">
-        <v>203407.78</v>
+        <v>187799.36</v>
       </c>
       <c r="O73" s="1">
         <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>65.06</v>
+        <v>64.28</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-3768.06</v>
+        <v>-4515.3</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.7009292911443</v>
+        <v>-6.831474559403</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>62327.48</v>
+        <v>61580.24</v>
       </c>
       <c r="N74" s="1">
-        <v>62327.48</v>
+        <v>61580.24</v>
       </c>
       <c r="O74" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>175.0</v>
+        <v>166.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1654.5</v>
+        <v>1575.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1460.3038857143</v>
+        <v>1460.3039156627</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>255553.18</v>
+        <v>242410.45</v>
       </c>
       <c r="I75" s="1">
-        <v>33984.32</v>
+        <v>19122.55</v>
       </c>
       <c r="J75" s="1">
-        <v>13.298335790617</v>
+        <v>7.8885006813856</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>289537.5</v>
+        <v>261533.0</v>
       </c>
       <c r="N75" s="1">
-        <v>289537.5</v>
+        <v>261533.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>45.02</v>
+        <v>51.3</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-2444.04</v>
+        <v>1681.92</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.6323348379155</v>
+        <v>5.2523594583504</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29578.14</v>
+        <v>33704.1</v>
       </c>
       <c r="N76" s="1">
-        <v>29578.14</v>
+        <v>33704.1</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.28</v>
+        <v>26.4</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-3393.6</v>
+        <v>-5292.4</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.619469026549</v>
+        <v>-16.561314791403</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28562.8</v>
+        <v>26664.0</v>
       </c>
       <c r="N77" s="1">
-        <v>28562.8</v>
+        <v>26664.0</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>14315.0</v>
+        <v>13558.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.86</v>
+        <v>19.2</v>
       </c>
       <c r="E78" s="1">
-        <v>13.7745274188</v>
+        <v>13.7745272164</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>197182.36</v>
+        <v>186755.04</v>
       </c>
       <c r="I78" s="1">
-        <v>87113.54</v>
+        <v>73558.56</v>
       </c>
       <c r="J78" s="1">
-        <v>44.179175053996</v>
+        <v>39.387724154593</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>284295.9</v>
+        <v>260313.6</v>
       </c>
       <c r="N78" s="1">
-        <v>284295.9</v>
+        <v>260313.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>6322.0</v>
+        <v>5988.0</v>
       </c>
       <c r="D79" s="1">
-        <v>53.1</v>
+        <v>49.48</v>
       </c>
       <c r="E79" s="1">
-        <v>40.2678756723</v>
+        <v>40.2678757515</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>254573.51</v>
+        <v>241124.04</v>
       </c>
       <c r="I79" s="1">
-        <v>81124.69</v>
+        <v>55162.2</v>
       </c>
       <c r="J79" s="1">
-        <v>31.86690162696</v>
+        <v>22.877105078365</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>335698.2</v>
+        <v>296286.24</v>
       </c>
       <c r="N79" s="1">
-        <v>335698.2</v>
+        <v>296286.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6480.0</v>
+        <v>6137.0</v>
       </c>
       <c r="D80" s="1">
-        <v>46.005</v>
+        <v>65.19</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8628549383</v>
+        <v>34.8628548151</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>225911.3</v>
+        <v>213953.34</v>
       </c>
       <c r="I80" s="1">
-        <v>72201.1</v>
+        <v>186117.69</v>
       </c>
       <c r="J80" s="1">
-        <v>31.959932947135</v>
+        <v>86.989850216874</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>298112.4</v>
+        <v>400071.03</v>
       </c>
       <c r="N80" s="1">
-        <v>298112.4</v>
+        <v>400071.03</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>15049.0</v>
+        <v>14253.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.185</v>
+        <v>25.365</v>
       </c>
       <c r="E81" s="1">
-        <v>13.2401794139</v>
+        <v>13.2401796113</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199251.46</v>
+        <v>188712.28</v>
       </c>
       <c r="I81" s="1">
-        <v>164708.61</v>
+        <v>172815.07</v>
       </c>
       <c r="J81" s="1">
-        <v>82.663690394038</v>
+        <v>91.575953615737</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>363960.07</v>
+        <v>361527.35</v>
       </c>
       <c r="N81" s="1">
-        <v>363960.07</v>
+        <v>361527.35</v>
       </c>
       <c r="O81" s="1">
         <v>0.2</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.36</v>
+        <v>33.72</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-1400.7</v>
+        <v>-4330.9</v>
       </c>
       <c r="J82" s="1">
-        <v>-4.4501278772379</v>
+        <v>-13.759590792839</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>30074.8</v>
+        <v>27144.6</v>
       </c>
       <c r="N82" s="1">
-        <v>30074.8</v>
+        <v>27144.6</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>117290.0</v>
+        <v>111089.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.742</v>
+        <v>5.735</v>
       </c>
       <c r="E83" s="1">
-        <v>3.2189909626</v>
+        <v>3.2189909892</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>377555.45</v>
+        <v>357594.49</v>
       </c>
       <c r="I83" s="1">
-        <v>295923.73</v>
+        <v>279500.93</v>
       </c>
       <c r="J83" s="1">
-        <v>78.378879181853</v>
+        <v>78.161419657221</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>673479.18</v>
+        <v>637095.42</v>
       </c>
       <c r="N83" s="1">
-        <v>673479.18</v>
+        <v>637095.42</v>
       </c>
       <c r="O83" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.37</v>
+        <v>13.93</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>1360.56</v>
+        <v>-32187.92</v>
       </c>
       <c r="J84" s="1">
-        <v>1.1520969314081</v>
+        <v>-27.256132666262</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>119454.79</v>
+        <v>85906.31</v>
       </c>
       <c r="N84" s="1">
-        <v>119454.79</v>
+        <v>85906.31</v>
       </c>
       <c r="O84" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.2</v>
+        <v>15.47</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>455.07</v>
+        <v>1040.16</v>
       </c>
       <c r="J85" s="1">
-        <v>1.4009339559706</v>
+        <v>3.2021347565043</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>32938.4</v>
+        <v>33523.49</v>
       </c>
       <c r="N85" s="1">
-        <v>32938.4</v>
+        <v>33523.49</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1392.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D86" s="1">
-        <v>117.05</v>
+        <v>111.55</v>
       </c>
       <c r="E86" s="1">
-        <v>114.1636494253</v>
+        <v>114.1636494689</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>158915.8</v>
+        <v>150467.69</v>
       </c>
       <c r="I86" s="1">
-        <v>4017.8</v>
+        <v>-3444.79</v>
       </c>
       <c r="J86" s="1">
-        <v>2.5282571021887</v>
+        <v>-2.2893885059311</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>162933.6</v>
+        <v>147022.9</v>
       </c>
       <c r="N86" s="1">
-        <v>162933.6</v>
+        <v>147022.9</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>246.2</v>
+        <v>236.85</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-116260.99</v>
+        <v>-119879.44</v>
       </c>
       <c r="J87" s="1">
-        <v>-54.959239698858</v>
+        <v>-56.669764105096</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>95279.4</v>
+        <v>91660.95</v>
       </c>
       <c r="N87" s="1">
-        <v>95279.4</v>
+        <v>91660.95</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>35.12</v>
+        <v>33.94</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-515.0</v>
+        <v>-1730.4</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.4037057832678</v>
+        <v>-4.7164514317799</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>36173.6</v>
+        <v>34958.2</v>
       </c>
       <c r="N88" s="1">
-        <v>36173.6</v>
+        <v>34958.2</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1994.0</v>
+        <v>1889.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.72</v>
+        <v>51.0</v>
       </c>
       <c r="E89" s="1">
-        <v>63.4453961886</v>
+        <v>63.4453943886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>126510.12</v>
+        <v>119848.35</v>
       </c>
       <c r="I89" s="1">
-        <v>-11416.44</v>
+        <v>-23509.35</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.0241318243948</v>
+        <v>-19.615914612091</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>115093.68</v>
+        <v>96339.0</v>
       </c>
       <c r="N89" s="1">
-        <v>115093.68</v>
+        <v>96339.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.46</v>
+        <v>26.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2854.4</v>
+        <v>-6963.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.8933200398804</v>
+        <v>-21.694915254237</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29241.6</v>
+        <v>25132.8</v>
       </c>
       <c r="N90" s="1">
-        <v>29241.6</v>
+        <v>25132.8</v>
       </c>
       <c r="O90" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>91829.0</v>
+        <v>86974.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.799</v>
+        <v>4.593</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5571636411</v>
+        <v>3.5571636351</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>326650.78</v>
+        <v>309380.75</v>
       </c>
       <c r="I91" s="1">
-        <v>114036.59</v>
+        <v>90090.83</v>
       </c>
       <c r="J91" s="1">
-        <v>34.910858011727</v>
+        <v>29.119727067699</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>440687.37</v>
+        <v>399471.58</v>
       </c>
       <c r="N91" s="1">
-        <v>440687.37</v>
+        <v>399471.58</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.68</v>
+        <v>21.84</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-8372.54</v>
+        <v>-19337.78</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.07676717085</v>
+        <v>-18.654643233848</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>95289.48</v>
+        <v>84324.24</v>
       </c>
       <c r="N92" s="1">
-        <v>95289.48</v>
+        <v>84324.24</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2042.0</v>
+        <v>1934.0</v>
       </c>
       <c r="D93" s="1">
-        <v>186.38</v>
+        <v>176.24</v>
       </c>
       <c r="E93" s="1">
-        <v>153.0505288932</v>
+        <v>153.0505274043</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>312529.18</v>
+        <v>295999.72</v>
       </c>
       <c r="I93" s="1">
-        <v>68058.78</v>
+        <v>44848.44</v>
       </c>
       <c r="J93" s="1">
-        <v>21.776776171748</v>
+        <v>15.151514332514</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>380587.96</v>
+        <v>340848.16</v>
       </c>
       <c r="N93" s="1">
-        <v>380587.96</v>
+        <v>340848.16</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1753.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.55</v>
+        <v>152.1</v>
       </c>
       <c r="E94" s="1">
-        <v>76.2266514546</v>
+        <v>76.2266506024</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>133625.32</v>
+        <v>126536.24</v>
       </c>
       <c r="I94" s="1">
-        <v>125029.83</v>
+        <v>125949.76</v>
       </c>
       <c r="J94" s="1">
-        <v>93.567469099419</v>
+        <v>99.536512227643</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>258655.15</v>
+        <v>252486.0</v>
       </c>
       <c r="N94" s="1">
-        <v>258655.15</v>
+        <v>252486.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>2033.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D95" s="1">
-        <v>57.98</v>
+        <v>48.99</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8768519429</v>
+        <v>56.8768535826</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>115630.64</v>
+        <v>109544.82</v>
       </c>
       <c r="I95" s="1">
-        <v>2242.7</v>
+        <v>-15190.08</v>
       </c>
       <c r="J95" s="1">
-        <v>1.9395378249225</v>
+        <v>-13.866543392924</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>117873.34</v>
+        <v>94354.74</v>
       </c>
       <c r="N95" s="1">
-        <v>117873.34</v>
+        <v>94354.74</v>
       </c>
       <c r="O95" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1176.0</v>
+        <v>1114.0</v>
       </c>
       <c r="D96" s="1">
-        <v>349.9</v>
+        <v>357.1</v>
       </c>
       <c r="E96" s="1">
-        <v>397.994744898</v>
+        <v>397.9947486535</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>468041.82</v>
+        <v>443366.15</v>
       </c>
       <c r="I96" s="1">
-        <v>-56559.42</v>
+        <v>-45556.75</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.084266316202</v>
+        <v>-10.275198050189</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>411482.4</v>
+        <v>397809.4</v>
       </c>
       <c r="N96" s="1">
-        <v>411482.4</v>
+        <v>397809.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6780.0</v>
+        <v>6422.0</v>
       </c>
       <c r="D97" s="1">
-        <v>27.17</v>
+        <v>26.0</v>
       </c>
       <c r="E97" s="1">
-        <v>20.8014159292</v>
+        <v>20.8014154469</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>141033.6</v>
+        <v>133586.69</v>
       </c>
       <c r="I97" s="1">
-        <v>43179.0</v>
+        <v>33385.31</v>
       </c>
       <c r="J97" s="1">
-        <v>30.616108501804</v>
+        <v>24.991494287343</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>184212.6</v>
+        <v>166972.0</v>
       </c>
       <c r="N97" s="1">
-        <v>184212.6</v>
+        <v>166972.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1248.0</v>
+        <v>1182.0</v>
       </c>
       <c r="D98" s="1">
-        <v>484.05</v>
+        <v>455.6</v>
       </c>
       <c r="E98" s="1">
-        <v>611.9937580128</v>
+        <v>611.9937563452</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>763768.21</v>
+        <v>723376.62</v>
       </c>
       <c r="I98" s="1">
-        <v>-159673.81</v>
+        <v>-184857.42</v>
       </c>
       <c r="J98" s="1">
-        <v>-20.906056040222</v>
+        <v>-25.554796061836</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>604094.4</v>
+        <v>538519.2</v>
       </c>
       <c r="N98" s="1">
-        <v>604094.4</v>
+        <v>538519.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3558.0</v>
+        <v>3370.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.35</v>
+        <v>50.35</v>
       </c>
       <c r="E99" s="1">
-        <v>58.5894294547</v>
+        <v>58.5894302671</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>208461.19</v>
+        <v>197446.38</v>
       </c>
       <c r="I99" s="1">
-        <v>-18641.89</v>
+        <v>-27766.88</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.9426190074037</v>
+        <v>-14.062997761721</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>189819.3</v>
+        <v>169679.5</v>
       </c>
       <c r="N99" s="1">
-        <v>189819.3</v>
+        <v>169679.5</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1681.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D100" s="1">
-        <v>115.15</v>
+        <v>117.35</v>
       </c>
       <c r="E100" s="1">
-        <v>113.8374241523</v>
+        <v>113.8374246231</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>191360.71</v>
+        <v>181229.18</v>
       </c>
       <c r="I100" s="1">
-        <v>2206.44</v>
+        <v>5592.02</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1530266583982</v>
+        <v>3.0856068542604</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>193567.15</v>
+        <v>186821.2</v>
       </c>
       <c r="N100" s="1">
-        <v>193567.15</v>
+        <v>186821.2</v>
       </c>
       <c r="O100" s="1">
         <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.12</v>
+        <v>15.2</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>12654.3</v>
+        <v>9963.3</v>
       </c>
       <c r="J101" s="1">
-        <v>36.682639208968</v>
+        <v>28.88189305064</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>47151.0</v>
+        <v>44460.0</v>
       </c>
       <c r="N101" s="1">
-        <v>47151.0</v>
+        <v>44460.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3281.0</v>
+        <v>3108.0</v>
       </c>
       <c r="D102" s="1">
-        <v>55.22</v>
+        <v>49.71</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1540688814</v>
+        <v>52.1540701416</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>171117.5</v>
+        <v>162094.85</v>
       </c>
       <c r="I102" s="1">
-        <v>10059.32</v>
+        <v>-7596.17</v>
       </c>
       <c r="J102" s="1">
-        <v>5.8786038832966</v>
+        <v>-4.6862500566798</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>181176.82</v>
+        <v>154498.68</v>
       </c>
       <c r="N102" s="1">
-        <v>181176.82</v>
+        <v>154498.68</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>319.0</v>
+        <v>302.0</v>
       </c>
       <c r="D103" s="1">
-        <v>560.2</v>
+        <v>473.0</v>
       </c>
       <c r="E103" s="1">
-        <v>229.6088714734</v>
+        <v>229.6088741722</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>73245.23</v>
+        <v>69341.88</v>
       </c>
       <c r="I103" s="1">
-        <v>105458.57</v>
+        <v>73504.12</v>
       </c>
       <c r="J103" s="1">
-        <v>143.98011993409</v>
+        <v>106.0024908468</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>178703.8</v>
+        <v>142846.0</v>
       </c>
       <c r="N103" s="1">
-        <v>178703.8</v>
+        <v>142846.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>33908.0</v>
+        <v>32115.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.571</v>
+        <v>3.697</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4595089654</v>
+        <v>3.4595089522</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>117305.03</v>
+        <v>111102.13</v>
       </c>
       <c r="I104" s="1">
-        <v>3780.44</v>
+        <v>7627.03</v>
       </c>
       <c r="J104" s="1">
-        <v>3.2227433043579</v>
+        <v>6.864881888403</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>121085.47</v>
+        <v>118729.16</v>
       </c>
       <c r="N104" s="1">
-        <v>121085.47</v>
+        <v>118729.16</v>
       </c>
       <c r="O104" s="1">
         <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2225.0</v>
+        <v>2107.0</v>
       </c>
       <c r="D105" s="1">
-        <v>72.98</v>
+        <v>75.74</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1610696629</v>
+        <v>69.161067869</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>153883.38</v>
+        <v>145722.37</v>
       </c>
       <c r="I105" s="1">
-        <v>8497.12</v>
+        <v>13861.81</v>
       </c>
       <c r="J105" s="1">
-        <v>5.5217918920159</v>
+        <v>9.5124791066739</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>162380.5</v>
+        <v>159584.18</v>
       </c>
       <c r="N105" s="1">
-        <v>162380.5</v>
+        <v>159584.18</v>
       </c>
       <c r="O105" s="1">
         <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>37668.0</v>
+        <v>35676.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.592</v>
+        <v>11.905</v>
       </c>
       <c r="E106" s="1">
-        <v>4.8934127111</v>
+        <v>4.8934126584</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>184325.07</v>
+        <v>174577.39</v>
       </c>
       <c r="I106" s="1">
-        <v>139318.39</v>
+        <v>250145.39</v>
       </c>
       <c r="J106" s="1">
-        <v>75.582984994933</v>
+        <v>143.28624686164</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>323643.46</v>
+        <v>424722.78</v>
       </c>
       <c r="N106" s="1">
-        <v>323643.46</v>
+        <v>424722.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>16193.0</v>
+        <v>15337.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.89</v>
+        <v>15.42</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3399462731</v>
+        <v>16.3399465345</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>264592.75</v>
+        <v>250605.76</v>
       </c>
       <c r="I107" s="1">
-        <v>-7285.98</v>
+        <v>-14109.22</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.7536582162588</v>
+        <v>-5.6300461729212</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>257306.77</v>
+        <v>236496.54</v>
       </c>
       <c r="N107" s="1">
-        <v>257306.77</v>
+        <v>236496.54</v>
       </c>
       <c r="O107" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1643.0</v>
+        <v>2054.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4792.36</v>
+        <v>4800.35</v>
       </c>
       <c r="E108" s="1">
-        <v>4781.8909677419</v>
+        <v>4791.954946446</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7856646.86</v>
+        <v>9842675.46</v>
       </c>
       <c r="I108" s="1">
-        <v>17200.62</v>
+        <v>17243.44</v>
       </c>
       <c r="J108" s="1">
-        <v>0.21893080224303</v>
+        <v>0.17519057770498</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7873847.48</v>
+        <v>9859918.9</v>
       </c>
       <c r="N108" s="1">
-        <v>7873847.48</v>
+        <v>9859918.9</v>
       </c>
       <c r="O108" s="1">
-        <v>4.43</v>
+        <v>5.55</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>13725.0</v>
+        <v>12999.0</v>
       </c>
       <c r="D109" s="1">
-        <v>18.095</v>
+        <v>18.22</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1580684882</v>
+        <v>18.1580683129</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>249219.49</v>
+        <v>236036.73</v>
       </c>
       <c r="I109" s="1">
-        <v>-865.61</v>
+        <v>805.05</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.34732837307387</v>
+        <v>0.34106979875547</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>248353.88</v>
+        <v>236841.78</v>
       </c>
       <c r="N109" s="1">
-        <v>248353.88</v>
+        <v>236841.78</v>
       </c>
       <c r="O109" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.65</v>
+        <v>68.05</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>7678.1</v>
+        <v>297.3</v>
       </c>
       <c r="J110" s="1">
-        <v>8.5891897092153</v>
+        <v>0.33257786438699</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>97070.7</v>
+        <v>89689.9</v>
       </c>
       <c r="N110" s="1">
-        <v>97070.7</v>
+        <v>89689.9</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.07</v>
+        <v>24.23</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-2357.98</v>
+        <v>7470.02</v>
       </c>
       <c r="J111" s="1">
-        <v>-2.2942797807436</v>
+        <v>7.2682193435697</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>100418.5</v>
+        <v>110246.5</v>
       </c>
       <c r="N111" s="1">
-        <v>100418.5</v>
+        <v>110246.5</v>
       </c>
       <c r="O111" s="1">
         <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2764.0</v>
+        <v>2618.0</v>
       </c>
       <c r="D112" s="1">
-        <v>42.74</v>
+        <v>39.095</v>
       </c>
       <c r="E112" s="1">
-        <v>31.2906910275</v>
+        <v>31.2906913675</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>86487.47</v>
+        <v>81919.03</v>
       </c>
       <c r="I112" s="1">
-        <v>31645.89</v>
+        <v>20431.68</v>
       </c>
       <c r="J112" s="1">
-        <v>36.590144213954</v>
+        <v>24.941310950581</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>118133.36</v>
+        <v>102350.71</v>
       </c>
       <c r="N112" s="1">
-        <v>118133.36</v>
+        <v>102350.71</v>
       </c>
       <c r="O112" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.1</v>
+        <v>17.45</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>1484.44</v>
+        <v>2186.54</v>
       </c>
       <c r="J113" s="1">
-        <v>4.5232273838631</v>
+        <v>6.6625916870416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>34302.6</v>
+        <v>35004.7</v>
       </c>
       <c r="N113" s="1">
-        <v>34302.6</v>
+        <v>35004.7</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.18</v>
+        <v>26.51</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>1970.96</v>
+        <v>3817.0</v>
       </c>
       <c r="J114" s="1">
-        <v>5.976430976431</v>
+        <v>11.574074074074</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>34949.84</v>
+        <v>36795.88</v>
       </c>
       <c r="N114" s="1">
-        <v>34949.84</v>
+        <v>36795.88</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3874.0</v>
+        <v>3669.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.0</v>
+        <v>28.51</v>
       </c>
       <c r="E115" s="1">
-        <v>41.5130201342</v>
+        <v>41.5130198964</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>160821.44</v>
+        <v>152311.27</v>
       </c>
       <c r="I115" s="1">
-        <v>-25231.44</v>
+        <v>-47708.08</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.689102149564</v>
+        <v>-31.322751100427</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>135590.0</v>
+        <v>104603.19</v>
       </c>
       <c r="N115" s="1">
-        <v>135590.0</v>
+        <v>104603.19</v>
       </c>
       <c r="O115" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.14</v>
+        <v>24.16</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-5674.9</v>
+        <v>-4440.7</v>
       </c>
       <c r="J116" s="1">
-        <v>-16.852317642831</v>
+        <v>-13.187208048868</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>27999.4</v>
+        <v>29233.6</v>
       </c>
       <c r="N116" s="1">
-        <v>27999.4</v>
+        <v>29233.6</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>91.35</v>
+        <v>97.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>237.9</v>
+        <v>2562.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.71664829106946</v>
+        <v>7.7177508269019</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>33434.1</v>
+        <v>35758.2</v>
       </c>
       <c r="N117" s="1">
-        <v>33434.1</v>
+        <v>35758.2</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>38.36</v>
+        <v>37.2</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>1571.95</v>
+        <v>348.15</v>
       </c>
       <c r="J118" s="1">
-        <v>4.0412259289395</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>40469.8</v>
+        <v>39246.0</v>
       </c>
       <c r="N118" s="1">
-        <v>40469.8</v>
+        <v>39246.0</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1732.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D119" s="1">
-        <v>298.2</v>
+        <v>271.4</v>
       </c>
       <c r="E119" s="1">
-        <v>237.8431639723</v>
+        <v>237.8431646341</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>411944.36</v>
+        <v>390062.79</v>
       </c>
       <c r="I119" s="1">
-        <v>104538.04</v>
+        <v>55033.21</v>
       </c>
       <c r="J119" s="1">
-        <v>25.376737771091</v>
+        <v>14.108807969096</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>516482.4</v>
+        <v>445096.0</v>
       </c>
       <c r="N119" s="1">
-        <v>516482.4</v>
+        <v>445096.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>58483.0</v>
+        <v>55391.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.092</v>
+        <v>4.655</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6564683754</v>
+        <v>2.6564683793</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>155358.24</v>
+        <v>147144.44</v>
       </c>
       <c r="I120" s="1">
-        <v>83954.2</v>
+        <v>110700.67</v>
       </c>
       <c r="J120" s="1">
-        <v>54.039103429596</v>
+        <v>75.232655749684</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>239312.44</v>
+        <v>257845.11</v>
       </c>
       <c r="N120" s="1">
-        <v>239312.44</v>
+        <v>257845.11</v>
       </c>
       <c r="O120" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>12407.0</v>
+        <v>11751.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.374</v>
+        <v>8.956</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3764713468</v>
+        <v>9.3764709386</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>116333.88</v>
+        <v>110182.91</v>
       </c>
       <c r="I121" s="1">
-        <v>-30.66</v>
+        <v>-4940.95</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.026355177012922</v>
+        <v>-4.4843161248872</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>116303.22</v>
+        <v>105241.96</v>
       </c>
       <c r="N121" s="1">
-        <v>116303.22</v>
+        <v>105241.96</v>
       </c>
       <c r="O121" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5666.0</v>
+        <v>5366.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.85</v>
+        <v>73.96</v>
       </c>
       <c r="E122" s="1">
-        <v>91.3538475115</v>
+        <v>91.3538483041</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>517610.9</v>
+        <v>490204.75</v>
       </c>
       <c r="I122" s="1">
-        <v>-59514.8</v>
+        <v>-93335.39</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.497980432792</v>
+        <v>-19.040082740936</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>458096.1</v>
+        <v>396869.36</v>
       </c>
       <c r="N122" s="1">
-        <v>458096.1</v>
+        <v>396869.36</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>5074.0</v>
+        <v>4806.0</v>
       </c>
       <c r="D123" s="1">
-        <v>151.66</v>
+        <v>144.06</v>
       </c>
       <c r="E123" s="1">
-        <v>170.64798581</v>
+        <v>170.647985851</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>865867.88</v>
+        <v>820134.22</v>
       </c>
       <c r="I123" s="1">
-        <v>-96345.04</v>
+        <v>-127781.86</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.126990875328</v>
+        <v>-15.580603379774</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>769522.84</v>
+        <v>692352.36</v>
       </c>
       <c r="N123" s="1">
-        <v>769522.84</v>
+        <v>692352.36</v>
       </c>
       <c r="O123" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>11459.0</v>
+        <v>10853.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.42</v>
+        <v>35.82</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6745361724</v>
+        <v>32.674536073</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>374417.51</v>
+        <v>354616.74</v>
       </c>
       <c r="I124" s="1">
-        <v>31460.27</v>
+        <v>34137.72</v>
       </c>
       <c r="J124" s="1">
-        <v>8.4024569256924</v>
+        <v>9.6266521428176</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>405877.78</v>
+        <v>388754.46</v>
       </c>
       <c r="N124" s="1">
-        <v>405877.78</v>
+        <v>388754.46</v>
       </c>
       <c r="O124" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3002.0</v>
+        <v>2843.0</v>
       </c>
       <c r="D125" s="1">
-        <v>267.75</v>
+        <v>263.75</v>
       </c>
       <c r="E125" s="1">
-        <v>142.6529813458</v>
+        <v>142.6529827647</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>428244.25</v>
+        <v>405562.43</v>
       </c>
       <c r="I125" s="1">
-        <v>375541.25</v>
+        <v>344278.82</v>
       </c>
       <c r="J125" s="1">
-        <v>87.693238146221</v>
+        <v>84.88922901463</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>803785.5</v>
+        <v>749841.25</v>
       </c>
       <c r="N125" s="1">
-        <v>803785.5</v>
+        <v>749841.25</v>
       </c>
       <c r="O125" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>4105.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D126" s="1">
-        <v>166.94</v>
+        <v>169.54</v>
       </c>
       <c r="E126" s="1">
-        <v>126.8363142509</v>
+        <v>126.8363143004</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>520663.07</v>
+        <v>493139.59</v>
       </c>
       <c r="I126" s="1">
-        <v>164625.63</v>
+        <v>166031.93</v>
       </c>
       <c r="J126" s="1">
-        <v>31.618457210726</v>
+        <v>33.668343277813</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>685288.7</v>
+        <v>659171.52</v>
       </c>
       <c r="N126" s="1">
-        <v>685288.7</v>
+        <v>659171.52</v>
       </c>
       <c r="O126" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3691.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D127" s="1">
-        <v>239.6</v>
+        <v>259.6</v>
       </c>
       <c r="E127" s="1">
-        <v>188.5447439718</v>
+        <v>188.5447425629</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>695918.65</v>
+        <v>659152.42</v>
       </c>
       <c r="I127" s="1">
-        <v>188444.95</v>
+        <v>248409.18</v>
       </c>
       <c r="J127" s="1">
-        <v>27.078588855177</v>
+        <v>37.686151558087</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>884363.6</v>
+        <v>907561.6</v>
       </c>
       <c r="N127" s="1">
-        <v>884363.6</v>
+        <v>907561.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.78</v>
+        <v>20.42</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>661.74</v>
+        <v>3258.22</v>
       </c>
       <c r="J128" s="1">
-        <v>0.83148082344421</v>
+        <v>4.0939756529186</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>80247.46</v>
+        <v>82843.94</v>
       </c>
       <c r="N128" s="1">
-        <v>80247.46</v>
+        <v>82843.94</v>
       </c>
       <c r="O128" s="1">
         <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3813.0</v>
+        <v>3611.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.8</v>
+        <v>66.51</v>
       </c>
       <c r="E129" s="1">
-        <v>36.8039155521</v>
+        <v>36.8039158128</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>140333.33</v>
+        <v>132898.94</v>
       </c>
       <c r="I129" s="1">
-        <v>133440.07</v>
+        <v>107268.67</v>
       </c>
       <c r="J129" s="1">
-        <v>95.087938125604</v>
+        <v>80.71446619514</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>273773.4</v>
+        <v>240167.61</v>
       </c>
       <c r="N129" s="1">
-        <v>273773.4</v>
+        <v>240167.61</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>129.2</v>
+        <v>133.8</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-544.0</v>
+        <v>707.2</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.5243902439024</v>
+        <v>1.9817073170732</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>35142.4</v>
+        <v>36393.6</v>
       </c>
       <c r="N130" s="1">
-        <v>35142.4</v>
+        <v>36393.6</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.58</v>
+        <v>47.88</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-3945.84</v>
+        <v>-3705.24</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.3714285714286</v>
+        <v>-8.8</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>38159.16</v>
+        <v>38399.76</v>
       </c>
       <c r="N131" s="1">
-        <v>38159.16</v>
+        <v>38399.76</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3243.0</v>
+        <v>3072.0</v>
       </c>
       <c r="D132" s="1">
-        <v>34.96</v>
+        <v>52.85</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1616342892</v>
+        <v>25.1616341146</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>81599.18</v>
+        <v>77296.54</v>
       </c>
       <c r="I132" s="1">
-        <v>31776.1</v>
+        <v>85058.66</v>
       </c>
       <c r="J132" s="1">
-        <v>38.941690345418</v>
+        <v>110.04200188003</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>113375.28</v>
+        <v>162355.2</v>
       </c>
       <c r="N132" s="1">
-        <v>113375.28</v>
+        <v>162355.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.26</v>
+        <v>9.486</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-3530.82</v>
+        <v>-5725.88</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.821382007823</v>
+        <v>-17.548879526838</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>29097.36</v>
+        <v>26902.3</v>
       </c>
       <c r="N133" s="1">
-        <v>29097.36</v>
+        <v>26902.3</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>10052.0</v>
+        <v>9521.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.62</v>
+        <v>37.08</v>
       </c>
       <c r="E134" s="1">
-        <v>30.1805471548</v>
+        <v>30.1805472114</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>303374.86</v>
+        <v>287348.99</v>
       </c>
       <c r="I134" s="1">
-        <v>94885.38</v>
+        <v>65689.69</v>
       </c>
       <c r="J134" s="1">
-        <v>31.276612702846</v>
+        <v>22.86059540352</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>398260.24</v>
+        <v>353038.68</v>
       </c>
       <c r="N134" s="1">
-        <v>398260.24</v>
+        <v>353038.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>56.78</v>
+        <v>69.68</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>3360.2</v>
+        <v>11538.8</v>
       </c>
       <c r="J135" s="1">
-        <v>10.29526029526</v>
+        <v>35.353535353535</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>35998.52</v>
+        <v>44177.12</v>
       </c>
       <c r="N135" s="1">
-        <v>35998.52</v>
+        <v>44177.12</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.18</v>
+        <v>9.666</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>5.72</v>
+        <v>-3517.24</v>
       </c>
       <c r="J136" s="1">
-        <v>0.008198601077858</v>
+        <v>-5.0413370026373</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>69773.72</v>
+        <v>66250.76</v>
       </c>
       <c r="N136" s="1">
-        <v>69773.72</v>
+        <v>66250.76</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>479.0</v>
+        <v>454.0</v>
       </c>
       <c r="D137" s="1">
-        <v>267.4</v>
+        <v>219.4</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7246346555</v>
+        <v>254.7246255507</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>122013.1</v>
+        <v>115644.98</v>
       </c>
       <c r="I137" s="1">
-        <v>6071.5</v>
+        <v>-16037.38</v>
       </c>
       <c r="J137" s="1">
-        <v>4.9761050247883</v>
+        <v>-13.867770135807</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>128084.6</v>
+        <v>99607.6</v>
       </c>
       <c r="N137" s="1">
-        <v>128084.6</v>
+        <v>99607.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>617.0</v>
+        <v>584.0</v>
       </c>
       <c r="D138" s="1">
-        <v>258.7</v>
+        <v>237.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.6818476499</v>
+        <v>252.6818493151</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>155904.7</v>
+        <v>147566.2</v>
       </c>
       <c r="I138" s="1">
-        <v>3713.2</v>
+        <v>-9158.2</v>
       </c>
       <c r="J138" s="1">
-        <v>2.3817113916386</v>
+        <v>-6.2061637421035</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>159617.9</v>
+        <v>138408.0</v>
       </c>
       <c r="N138" s="1">
-        <v>159617.9</v>
+        <v>138408.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.44</v>
+        <v>24.08</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-1045.16</v>
+        <v>10920.12</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.2186459489456</v>
+        <v>33.629300776915</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>31426.88</v>
+        <v>43392.16</v>
       </c>
       <c r="N139" s="1">
-        <v>31426.88</v>
+        <v>43392.16</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2370.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.15</v>
+        <v>95.0</v>
       </c>
       <c r="E140" s="1">
-        <v>104.057814346</v>
+        <v>104.0578129176</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>246617.02</v>
+        <v>233609.79</v>
       </c>
       <c r="I140" s="1">
-        <v>218.48</v>
+        <v>-20334.79</v>
       </c>
       <c r="J140" s="1">
-        <v>0.088590803667971</v>
+        <v>-8.7045966695146</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>246835.5</v>
+        <v>213275.0</v>
       </c>
       <c r="N140" s="1">
-        <v>246835.5</v>
+        <v>213275.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8740.0</v>
+        <v>8278.0</v>
       </c>
       <c r="D141" s="1">
-        <v>69.18</v>
+        <v>71.26</v>
       </c>
       <c r="E141" s="1">
-        <v>66.2586464531</v>
+        <v>66.2586470162</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>579100.57</v>
+        <v>548489.08</v>
       </c>
       <c r="I141" s="1">
-        <v>25532.63</v>
+        <v>41401.2</v>
       </c>
       <c r="J141" s="1">
-        <v>4.4090148279426</v>
+        <v>7.5482268489283</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>604633.2</v>
+        <v>589890.28</v>
       </c>
       <c r="N141" s="1">
-        <v>604633.2</v>
+        <v>589890.28</v>
       </c>
       <c r="O141" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.26</v>
+        <v>22.15</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>2004.2</v>
+        <v>1803.78</v>
       </c>
       <c r="J142" s="1">
-        <v>5.1984877126654</v>
+        <v>4.6786389413989</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>40557.72</v>
+        <v>40357.3</v>
       </c>
       <c r="N142" s="1">
-        <v>40557.72</v>
+        <v>40357.3</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5431.0</v>
+        <v>5144.0</v>
       </c>
       <c r="D143" s="1">
-        <v>20.41</v>
+        <v>20.53</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9564242313</v>
+        <v>18.9564249611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>102952.34</v>
+        <v>97511.85</v>
       </c>
       <c r="I143" s="1">
-        <v>7894.37</v>
+        <v>8094.47</v>
       </c>
       <c r="J143" s="1">
-        <v>7.6679850113169</v>
+        <v>8.3010116206389</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>110846.71</v>
+        <v>105606.32</v>
       </c>
       <c r="N143" s="1">
-        <v>110846.71</v>
+        <v>105606.32</v>
       </c>
       <c r="O143" s="1">
         <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.09</v>
+        <v>25.05</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-2337.7</v>
+        <v>-5104.1</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.2587043524202</v>
+        <v>-7.1150074368772</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>69399.4</v>
+        <v>66633.0</v>
       </c>
       <c r="N144" s="1">
-        <v>69399.4</v>
+        <v>66633.0</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8816.0</v>
+        <v>8350.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.8</v>
+        <v>26.62</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8834720962</v>
+        <v>19.8834718563</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>175292.69</v>
+        <v>166026.99</v>
       </c>
       <c r="I145" s="1">
-        <v>34528.11</v>
+        <v>56250.01</v>
       </c>
       <c r="J145" s="1">
-        <v>19.69740438121</v>
+        <v>33.880039624883</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>209820.8</v>
+        <v>222277.0</v>
       </c>
       <c r="N145" s="1">
-        <v>209820.8</v>
+        <v>222277.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3888.0</v>
+        <v>3682.0</v>
       </c>
       <c r="D146" s="1">
-        <v>63.7</v>
+        <v>61.65</v>
       </c>
       <c r="E146" s="1">
-        <v>60.6316229424</v>
+        <v>60.6316241173</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>235735.75</v>
+        <v>223245.64</v>
       </c>
       <c r="I146" s="1">
-        <v>11929.85</v>
+        <v>3749.66</v>
       </c>
       <c r="J146" s="1">
-        <v>5.0606876555635</v>
+        <v>1.6796117496404</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>247665.6</v>
+        <v>226995.3</v>
       </c>
       <c r="N146" s="1">
-        <v>247665.6</v>
+        <v>226995.3</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.7</v>
+        <v>75.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-936.1</v>
+        <v>-2808.3</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.8048780487805</v>
+        <v>-8.4146341463415</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>32437.9</v>
+        <v>30565.7</v>
       </c>
       <c r="N147" s="1">
-        <v>32437.9</v>
+        <v>30565.7</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1491.0</v>
+        <v>1412.0</v>
       </c>
       <c r="D148" s="1">
-        <v>134.6</v>
+        <v>124.65</v>
       </c>
       <c r="E148" s="1">
-        <v>102.8667940979</v>
+        <v>102.8667917847</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>153374.39</v>
+        <v>145247.91</v>
       </c>
       <c r="I148" s="1">
-        <v>47314.21</v>
+        <v>30757.89</v>
       </c>
       <c r="J148" s="1">
-        <v>30.848833367813</v>
+        <v>21.176132586004</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>200688.6</v>
+        <v>176005.8</v>
       </c>
       <c r="N148" s="1">
-        <v>200688.6</v>
+        <v>176005.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.44</v>
+        <v>87.94</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-11291.92</v>
+        <v>-12854.92</v>
       </c>
       <c r="J149" s="1">
-        <v>-10.806864685458</v>
+        <v>-12.30272451296</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>93196.48</v>
+        <v>91633.48</v>
       </c>
       <c r="N149" s="1">
-        <v>93196.48</v>
+        <v>91633.48</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6836.0</v>
+        <v>6475.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.24</v>
+        <v>21.64</v>
       </c>
       <c r="E150" s="1">
-        <v>34.8302179637</v>
+        <v>34.8302177606</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>238099.37</v>
+        <v>225525.66</v>
       </c>
       <c r="I150" s="1">
-        <v>-79230.73</v>
+        <v>-85406.66</v>
       </c>
       <c r="J150" s="1">
-        <v>-33.276329122584</v>
+        <v>-37.870041041006</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>158868.64</v>
+        <v>140119.0</v>
       </c>
       <c r="N150" s="1">
-        <v>158868.64</v>
+        <v>140119.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7927.0</v>
+        <v>7508.0</v>
       </c>
       <c r="D151" s="1">
-        <v>36.0</v>
+        <v>34.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.577875615</v>
+        <v>36.5778755994</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>289952.82</v>
+        <v>274626.69</v>
       </c>
       <c r="I151" s="1">
-        <v>-4580.82</v>
+        <v>-16801.97</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.5798501287209</v>
+        <v>-6.1181125549013</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>285372.0</v>
+        <v>257824.72</v>
       </c>
       <c r="N151" s="1">
-        <v>285372.0</v>
+        <v>257824.72</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5851.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.92</v>
+        <v>22.34</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0634814562</v>
+        <v>31.0634806929</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>181752.43</v>
+        <v>172153.81</v>
       </c>
       <c r="I152" s="1">
-        <v>-35945.51</v>
+        <v>-48345.53</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.777182621437</v>
+        <v>-28.082753440078</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>145806.92</v>
+        <v>123808.28</v>
       </c>
       <c r="N152" s="1">
-        <v>145806.92</v>
+        <v>123808.28</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3877.0</v>
+        <v>3672.0</v>
       </c>
       <c r="D153" s="1">
-        <v>69.7</v>
+        <v>61.22</v>
       </c>
       <c r="E153" s="1">
-        <v>115.3617384576</v>
+        <v>115.3617374728</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>447257.46</v>
+        <v>423608.3</v>
       </c>
       <c r="I153" s="1">
-        <v>-177030.56</v>
+        <v>-198808.46</v>
       </c>
       <c r="J153" s="1">
-        <v>-39.581354327774</v>
+        <v>-46.932144625117</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>270226.9</v>
+        <v>224799.84</v>
       </c>
       <c r="N153" s="1">
-        <v>270226.9</v>
+        <v>224799.84</v>
       </c>
       <c r="O153" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>374.0</v>
+        <v>433.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.45</v>
+        <v>255.5</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645588235</v>
+        <v>249.805889145</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>329285.0</v>
+        <v>246555.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>329285.0</v>
+        <v>246555.0</v>
       </c>
       <c r="N154" s="1">
-        <v>329285.0</v>
+        <v>246555.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
         <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.69</v>
+        <v>114.9</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-82020.0</v>
+        <v>-114410.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-82020.0</v>
+        <v>-114410.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-82020.0</v>
+        <v>-114410.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>25.0</v>
+        <v>56.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.44</v>
+        <v>116.5</v>
       </c>
       <c r="E156" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>15077.41</v>
+        <v>-83530.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>15077.41</v>
+        <v>-83530.0</v>
       </c>
       <c r="N156" s="1">
-        <v>15077.41</v>
+        <v>-83530.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>-0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-120.0</v>
+        <v>24.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5877.0</v>
+        <v>105.62</v>
       </c>
       <c r="E157" s="1">
-        <v>5556.438544488</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-384673.75</v>
+        <v>5270.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-384673.75</v>
+        <v>5270.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-384673.75</v>
+        <v>5270.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.22</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-5.0</v>
+        <v>-69.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.47</v>
+        <v>5816.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.630901258</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>12500.0</v>
+        <v>-180344.68</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>12500.0</v>
+        <v>-180344.68</v>
       </c>
       <c r="N158" s="1">
-        <v>12500.0</v>
+        <v>-180344.68</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-25.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.42</v>
+        <v>124.27</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.886</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>55500.0</v>
+        <v>104790.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>55500.0</v>
+        <v>104790.0</v>
       </c>
       <c r="N159" s="1">
-        <v>55500.0</v>
+        <v>104790.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-24.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.975</v>
+        <v>118.33</v>
       </c>
       <c r="E160" s="1">
-        <v>105.99</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>360.0</v>
+        <v>82750.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>360.0</v>
+        <v>82750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>360.0</v>
+        <v>82750.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.517</v>
+        <v>96.973</v>
       </c>
       <c r="E161" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>-9360.27</v>
+        <v>-11694.03</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.1884710183251</v>
+        <v>-2.7341140525246</v>
       </c>
       <c r="K161">
-        <v>0.79</v>
+        <v>1.08</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>418347.93</v>
+        <v>416014.17</v>
       </c>
       <c r="N161" s="1">
-        <v>421756.42</v>
+        <v>420658.24</v>
       </c>
       <c r="O161" s="1">
         <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.747</v>
+        <v>101.156</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4226.0</v>
+        <v>3044.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.1207619888793</v>
+        <v>1.5275909829978</v>
       </c>
       <c r="K162">
-        <v>3.33</v>
+        <v>3.68</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>203494.0</v>
+        <v>202312.0</v>
       </c>
       <c r="N162" s="1">
-        <v>210158.38</v>
+        <v>209671.59</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.507</v>
+        <v>100.724</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>198358.0</v>
       </c>
       <c r="I163" s="1">
-        <v>4656.0</v>
+        <v>3090.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.3472710956957</v>
+        <v>1.557789451396</v>
       </c>
       <c r="K163">
-        <v>1.01</v>
+        <v>1.32</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>203014.0</v>
+        <v>201448.0</v>
       </c>
       <c r="N163" s="1">
-        <v>205031.12</v>
+        <v>204080.88</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.006</v>
+        <v>100.582</v>
       </c>
       <c r="E164" s="1">
         <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>299670.0</v>
       </c>
       <c r="I164" s="1">
-        <v>6348.0</v>
+        <v>2076.0</v>
       </c>
       <c r="J164" s="1">
-        <v>2.1183301631795</v>
+        <v>0.69276203824207</v>
       </c>
       <c r="K164">
-        <v>4.47</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.22</v>
+      </c>
+      <c r="L164">
+        <v>646.23</v>
       </c>
       <c r="M164" s="1">
-        <v>306018.0</v>
+        <v>301746.0</v>
       </c>
       <c r="N164" s="1">
-        <v>319436.84</v>
+        <v>302392.23</v>
       </c>
       <c r="O164" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>358000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.426</v>
+        <v>97.527</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>355601.4</v>
       </c>
       <c r="I165" s="1">
-        <v>-3236.32</v>
+        <v>-6454.74</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.9100976542837</v>
+        <v>-1.8151615826034</v>
       </c>
       <c r="K165">
-        <v>1.43</v>
+        <v>1.73</v>
       </c>
       <c r="L165" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M165" s="1">
-        <v>352365.08</v>
+        <v>349146.66</v>
       </c>
       <c r="N165" s="1">
-        <v>357477.61</v>
+        <v>355325.84</v>
       </c>
       <c r="O165" s="1">
         <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.103</v>
+        <v>96.105</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-4300.0</v>
+        <v>-6296.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.1661813748703</v>
+        <v>-3.1716925432984</v>
       </c>
       <c r="K166">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.12</v>
+      </c>
+      <c r="L166">
+        <v>230.14</v>
       </c>
       <c r="M166" s="1">
-        <v>194206.0</v>
+        <v>192210.0</v>
       </c>
       <c r="N166" s="1">
-        <v>196934.77</v>
+        <v>192440.14</v>
       </c>
       <c r="O166" s="1">
         <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B167" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>248000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.545</v>
+        <v>93.443</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>93.7555</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>247888.4</v>
+        <v>187511.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1463.2</v>
+        <v>-625.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.59026561952879</v>
+        <v>-0.33331377892497</v>
       </c>
       <c r="K167">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="L167">
-        <v>706.63</v>
+        <v>789.04</v>
       </c>
       <c r="M167" s="1">
-        <v>249351.6</v>
+        <v>186886.0</v>
       </c>
       <c r="N167" s="1">
-        <v>250058.23</v>
+        <v>187675.04</v>
       </c>
       <c r="O167" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" t="s">
+        <v>369</v>
+      </c>
+      <c r="C168" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.025</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>247888.4</v>
+      </c>
+      <c r="I168" s="1">
+        <v>173.6</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.070031514181382</v>
+      </c>
+      <c r="K168">
+        <v>0.6</v>
+      </c>
+      <c r="L168" t="s">
         <v>370</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>180988.62</v>
+        <v>248062.0</v>
       </c>
       <c r="N168" s="1">
-        <v>187506.35</v>
+        <v>249556.79</v>
       </c>
       <c r="O168" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>110.203</v>
+        <v>99.037</v>
       </c>
       <c r="E169" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>300057.0</v>
+        <v>142493.78</v>
       </c>
       <c r="I169" s="1">
-        <v>30552.0</v>
+        <v>-870.87</v>
       </c>
       <c r="J169" s="1">
-        <v>10.182065407573</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K169">
-        <v>4.29</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.17</v>
+      </c>
+      <c r="L169">
+        <v>241.92</v>
       </c>
       <c r="M169" s="1">
-        <v>330609.0</v>
+        <v>141622.91</v>
       </c>
       <c r="N169" s="1">
-        <v>343485.62</v>
+        <v>141864.83</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.917</v>
+        <v>100.64</v>
       </c>
       <c r="E170" s="1">
-        <v>106.65</v>
+        <v>100.64402809</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>106650.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I170" s="1">
-        <v>-2733.0</v>
+        <v>-7.17</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.5625879043601</v>
+        <v>-0.0040023138621229</v>
       </c>
       <c r="K170">
-        <v>4.7</v>
+        <v>4.02</v>
       </c>
       <c r="L170" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M170" s="1">
-        <v>103917.0</v>
+        <v>179139.2</v>
       </c>
       <c r="N170" s="1">
-        <v>108615.63</v>
+        <v>186293.34</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B171" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.305</v>
+        <v>109.211</v>
       </c>
       <c r="E171" s="1">
-        <v>111.205</v>
+        <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>111205.0</v>
+        <v>300057.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-3900.0</v>
+        <v>27576.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.5070365541118</v>
+        <v>9.1902538517682</v>
       </c>
       <c r="K171">
-        <v>5.59</v>
+        <v>4.75</v>
       </c>
       <c r="L171" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>107305.0</v>
+        <v>327633.0</v>
       </c>
       <c r="N171" s="1">
-        <v>112899.18</v>
+        <v>341897.81</v>
       </c>
       <c r="O171" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B172" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.788</v>
+        <v>99.223</v>
       </c>
       <c r="E172" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>198866.0</v>
+        <v>332597.2</v>
       </c>
       <c r="I172" s="1">
-        <v>-3290.0</v>
+        <v>-1192.38</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.654380336508</v>
+        <v>-0.35850572404097</v>
       </c>
       <c r="K172">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.13</v>
+      </c>
+      <c r="L172">
+        <v>446.1</v>
       </c>
       <c r="M172" s="1">
-        <v>195576.0</v>
+        <v>331404.82</v>
       </c>
       <c r="N172" s="1">
-        <v>201312.99</v>
+        <v>331850.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B173" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C173" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.345</v>
+        <v>103.624</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>159561.6</v>
+        <v>106650.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2209.6</v>
+        <v>-3026.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.384794336482</v>
+        <v>-2.8373183309892</v>
       </c>
       <c r="K173">
-        <v>0.61</v>
+        <v>0.1</v>
       </c>
       <c r="L173">
-        <v>969.86</v>
+        <v>95.89</v>
       </c>
       <c r="M173" s="1">
-        <v>157352.0</v>
+        <v>103624.0</v>
       </c>
       <c r="N173" s="1">
-        <v>158321.86</v>
+        <v>103719.89</v>
       </c>
       <c r="O173" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B174" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C174" s="1">
         <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.152</v>
+        <v>96.509</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>99.433</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>200000.0</v>
+        <v>198866.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1696.0</v>
+        <v>-5848.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.848</v>
+        <v>-2.9406736194221</v>
       </c>
       <c r="K174">
-        <v>3.82</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.11</v>
+      </c>
+      <c r="L174">
+        <v>213.7</v>
       </c>
       <c r="M174" s="1">
-        <v>198304.0</v>
+        <v>193018.0</v>
       </c>
       <c r="N174" s="1">
-        <v>205942.36</v>
+        <v>193231.7</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.146</v>
+        <v>97.519</v>
       </c>
       <c r="E175" s="1">
-        <v>97.673</v>
+        <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>488365.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I175" s="1">
-        <v>2365.0</v>
+        <v>-3531.2</v>
       </c>
       <c r="J175" s="1">
-        <v>0.48426893819172</v>
+        <v>-2.2130637947977</v>
       </c>
       <c r="K175">
-        <v>3.28</v>
+        <v>0.9</v>
       </c>
       <c r="L175" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="M175" s="1">
-        <v>490730.0</v>
+        <v>156030.4</v>
       </c>
       <c r="N175" s="1">
-        <v>507127.26</v>
+        <v>157476.98</v>
       </c>
       <c r="O175" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.166</v>
+        <v>98.315</v>
       </c>
       <c r="E176" s="1">
-        <v>100.43970333</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>301319.11</v>
+        <v>200000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-821.11</v>
+        <v>-3370.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.27250511924053</v>
+        <v>-1.685</v>
       </c>
       <c r="K176">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>104.71</v>
+        <v>4.16</v>
+      </c>
+      <c r="L176" t="s">
+        <v>390</v>
       </c>
       <c r="M176" s="1">
-        <v>300498.0</v>
+        <v>196630.0</v>
       </c>
       <c r="N176" s="1">
-        <v>300602.71</v>
+        <v>204943.7</v>
       </c>
       <c r="O176" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C177" s="1">
-        <v>164000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.166</v>
+        <v>97.544</v>
       </c>
       <c r="E177" s="1">
-        <v>101.02690244</v>
+        <v>97.673</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>165684.12</v>
+        <v>488365.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-3051.88</v>
+        <v>-645.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.8419870292941</v>
+        <v>-0.13207334677956</v>
       </c>
       <c r="K177">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.06</v>
+      </c>
+      <c r="L177">
+        <v>287.67</v>
       </c>
       <c r="M177" s="1">
-        <v>162632.24</v>
+        <v>487720.0</v>
       </c>
       <c r="N177" s="1">
-        <v>166432.21</v>
+        <v>488007.67</v>
       </c>
       <c r="O177" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>387000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>90.201</v>
+        <v>98.062</v>
       </c>
       <c r="E178" s="1">
-        <v>87.82281395</v>
+        <v>101.02690244</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>339874.29</v>
+        <v>165684.12</v>
       </c>
       <c r="I178" s="1">
-        <v>9203.58</v>
+        <v>-4862.44</v>
       </c>
       <c r="J178" s="1">
-        <v>2.707936513821</v>
+        <v>-2.9347652629594</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.58</v>
+      </c>
+      <c r="L178" t="s">
+        <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>349077.87</v>
+        <v>160821.68</v>
       </c>
       <c r="N178" s="1">
-        <v>349077.87</v>
+        <v>165048.77</v>
       </c>
       <c r="O178" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>1635000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>59.515</v>
+        <v>89.857</v>
       </c>
       <c r="E179" s="1">
-        <v>71.0666526</v>
+        <v>87.83432134</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1161939.77</v>
+        <v>341675.51</v>
       </c>
       <c r="I179" s="1">
-        <v>-188869.52</v>
+        <v>7868.22</v>
       </c>
       <c r="J179" s="1">
-        <v>-16.254673854566</v>
+        <v>2.3028340544513</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>973070.25</v>
+        <v>349543.73</v>
       </c>
       <c r="N179" s="1">
-        <v>973070.25</v>
+        <v>349543.73</v>
       </c>
       <c r="O179" s="1">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>253500.0</v>
+        <v>1731000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.917</v>
+        <v>59.095</v>
       </c>
       <c r="E180" s="1">
-        <v>99.596</v>
+        <v>70.45329232</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>252475.86</v>
+        <v>1219546.49</v>
       </c>
       <c r="I180" s="1">
-        <v>-4256.26</v>
+        <v>-196612.04</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.6858086947402</v>
+        <v>-16.121733907823</v>
       </c>
       <c r="K180">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>248219.6</v>
+        <v>1022934.45</v>
       </c>
       <c r="N180" s="1">
-        <v>249428.41</v>
+        <v>1022934.45</v>
       </c>
       <c r="O180" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B181" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C181" s="1">
-        <v>473000.0</v>
+        <v>254600.0</v>
       </c>
       <c r="D181" s="1">
-        <v>89.059</v>
+        <v>97.058</v>
       </c>
       <c r="E181" s="1">
-        <v>98.844</v>
+        <v>99.58927337</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>467532.12</v>
+        <v>253554.29</v>
       </c>
       <c r="I181" s="1">
-        <v>-46283.05</v>
+        <v>-6444.62</v>
       </c>
       <c r="J181" s="1">
-        <v>-9.8994374974708</v>
+        <v>-2.5417120727873</v>
       </c>
       <c r="K181">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="L181" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="M181" s="1">
-        <v>421249.07</v>
+        <v>247109.67</v>
       </c>
       <c r="N181" s="1">
-        <v>424723.68</v>
+        <v>248920.47</v>
       </c>
       <c r="O181" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B182" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>131000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>89.193</v>
+        <v>88.331</v>
       </c>
       <c r="E182" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>110419.9</v>
+        <v>467532.12</v>
       </c>
       <c r="I182" s="1">
-        <v>6422.93</v>
+        <v>-49726.49</v>
       </c>
       <c r="J182" s="1">
-        <v>5.8168228734132</v>
+        <v>-10.635951600502</v>
       </c>
       <c r="K182">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="L182" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="M182" s="1">
-        <v>116842.83</v>
+        <v>417805.63</v>
       </c>
       <c r="N182" s="1">
-        <v>118753.99</v>
+        <v>421796.97</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.922</v>
+        <v>88.592</v>
       </c>
       <c r="E183" s="1">
-        <v>105.76</v>
+        <v>84.29</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>211520.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I183" s="1">
-        <v>-3676.0</v>
+        <v>5635.62</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.7378971255673</v>
+        <v>5.1038082809349</v>
       </c>
       <c r="K183">
-        <v>0.95</v>
+        <v>1.61</v>
       </c>
       <c r="L183" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="M183" s="1">
-        <v>207844.0</v>
+        <v>116055.52</v>
       </c>
       <c r="N183" s="1">
-        <v>209740.58</v>
+        <v>118161.84</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C184" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.143</v>
+        <v>91.304</v>
       </c>
       <c r="E184" s="1">
-        <v>99.607</v>
+        <v>91.61</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>262962.48</v>
+        <v>183220.0</v>
       </c>
       <c r="I184" s="1">
-        <v>1415.04</v>
+        <v>-612.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.53811479112914</v>
+        <v>-0.33402466979587</v>
       </c>
       <c r="K184">
-        <v>0.82</v>
+        <v>0.66</v>
       </c>
       <c r="L184" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="M184" s="1">
-        <v>264377.52</v>
+        <v>182608.0</v>
       </c>
       <c r="N184" s="1">
-        <v>266550.1</v>
+        <v>183934.03</v>
       </c>
       <c r="O184" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C185" s="1">
         <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.413</v>
+        <v>103.334</v>
       </c>
       <c r="E185" s="1">
-        <v>99.991</v>
+        <v>105.76</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>199982.0</v>
+        <v>211520.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1156.0</v>
+        <v>-4852.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.57805202468222</v>
+        <v>-2.2938729198185</v>
       </c>
       <c r="K185">
-        <v>2.98</v>
+        <v>1.34</v>
       </c>
       <c r="L185" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="M185" s="1">
-        <v>198826.0</v>
+        <v>206668.0</v>
       </c>
       <c r="N185" s="1">
-        <v>204790.38</v>
+        <v>209339.23</v>
       </c>
       <c r="O185" s="1">
         <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C186" s="1">
-        <v>300000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>94.458</v>
+        <v>99.599</v>
       </c>
       <c r="E186" s="1">
-        <v>91.473</v>
+        <v>99.607</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>274419.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I186" s="1">
-        <v>8955.0</v>
+        <v>-21.12</v>
       </c>
       <c r="J186" s="1">
-        <v>3.2632580105605</v>
+        <v>-0.0080315640467035</v>
       </c>
       <c r="K186">
-        <v>0.41</v>
+        <v>1.09</v>
       </c>
       <c r="L186" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="M186" s="1">
-        <v>283374.0</v>
+        <v>262941.36</v>
       </c>
       <c r="N186" s="1">
-        <v>284589.62</v>
+        <v>265821.85</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C187" s="1">
-        <v>498000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>89.052</v>
+        <v>98.643</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>498000.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-54521.04</v>
+        <v>-2696.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-10.948</v>
+        <v>-1.3481213309198</v>
       </c>
       <c r="K187">
-        <v>1.0</v>
+        <v>3.26</v>
       </c>
       <c r="L187" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="M187" s="1">
-        <v>443478.96</v>
+        <v>197286.0</v>
       </c>
       <c r="N187" s="1">
-        <v>448455.71</v>
+        <v>203806.55</v>
       </c>
       <c r="O187" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C188" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.284</v>
+        <v>99.529</v>
       </c>
       <c r="E188" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>296901.02</v>
+        <v>299502.0</v>
       </c>
       <c r="I188" s="1">
-        <v>2948.14</v>
+        <v>-915.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.99297065399102</v>
+        <v>-0.30550714185548</v>
       </c>
       <c r="K188">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="L188">
-        <v>571.38</v>
+        <v>943.15</v>
       </c>
       <c r="M188" s="1">
-        <v>299849.16</v>
+        <v>298587.0</v>
       </c>
       <c r="N188" s="1">
-        <v>300420.54</v>
+        <v>299530.15</v>
       </c>
       <c r="O188" s="1">
         <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>261000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.905</v>
+        <v>94.325</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>259587.99</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1445.94</v>
+        <v>8556.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.55701344272514</v>
+        <v>3.1178599149476</v>
       </c>
       <c r="K189">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="L189" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>258142.05</v>
+        <v>282975.0</v>
       </c>
       <c r="N189" s="1">
-        <v>260489.26</v>
+        <v>284328.86</v>
       </c>
       <c r="O189" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.381</v>
+        <v>88.498</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>297876.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2733.0</v>
+        <v>-57279.96</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.91749587076502</v>
+        <v>-11.502</v>
       </c>
       <c r="K190">
-        <v>0.85</v>
+        <v>1.09</v>
       </c>
       <c r="L190" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>295143.0</v>
+        <v>440720.04</v>
       </c>
       <c r="N190" s="1">
-        <v>297703.27</v>
+        <v>446132.82</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.893</v>
+        <v>99.606</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>99.298</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>105478.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I191" s="1">
-        <v>-1585.0</v>
+        <v>920.92</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.5026830239481</v>
+        <v>0.31017744566859</v>
       </c>
       <c r="K191">
-        <v>4.41</v>
+        <v>0.5</v>
       </c>
       <c r="L191" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>103893.0</v>
+        <v>297821.94</v>
       </c>
       <c r="N191" s="1">
-        <v>108307.39</v>
+        <v>299313.87</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.157</v>
+        <v>98.335</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>99740.0</v>
+        <v>259587.99</v>
       </c>
       <c r="I192" s="1">
-        <v>-1583.0</v>
+        <v>-2933.64</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.5871265289753</v>
+        <v>-1.1301139162871</v>
       </c>
       <c r="K192">
-        <v>2.13</v>
+        <v>1.16</v>
       </c>
       <c r="L192" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>98157.0</v>
+        <v>256654.35</v>
       </c>
       <c r="N192" s="1">
-        <v>100283.71</v>
+        <v>259675.51</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.09</v>
+        <v>97.644</v>
       </c>
       <c r="E193" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>499665.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-4215.0</v>
+        <v>-4944.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.84356518867641</v>
+        <v>-1.6597510373444</v>
       </c>
       <c r="K193">
-        <v>0.55</v>
+        <v>1.13</v>
       </c>
       <c r="L193" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="M193" s="1">
-        <v>495450.0</v>
+        <v>292932.0</v>
       </c>
       <c r="N193" s="1">
-        <v>498177.74</v>
+        <v>296326.52</v>
       </c>
       <c r="O193" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B194" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.761</v>
+        <v>103.04</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>302730.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-3447.0</v>
+        <v>-2438.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.1386383906451</v>
+        <v>-2.311382468382</v>
       </c>
       <c r="K194">
-        <v>3.02</v>
+        <v>4.81</v>
       </c>
       <c r="L194" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="M194" s="1">
-        <v>299283.0</v>
+        <v>103040.0</v>
       </c>
       <c r="N194" s="1">
-        <v>308353.89</v>
+        <v>107849.5</v>
       </c>
       <c r="O194" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B195" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C195" s="1">
-        <v>982132.71</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>89.33</v>
+        <v>98.428</v>
       </c>
       <c r="E195" s="1">
-        <v>89.86337905</v>
+        <v>99.933</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>882577.64</v>
+        <v>499665.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-5238.49</v>
+        <v>-7525.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.59354438211238</v>
+        <v>-1.5060090260475</v>
       </c>
       <c r="K195">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>812.61</v>
+        <v>0.81</v>
+      </c>
+      <c r="L195" t="s">
+        <v>443</v>
       </c>
       <c r="M195" s="1">
-        <v>877339.15</v>
+        <v>492140.0</v>
       </c>
       <c r="N195" s="1">
-        <v>878151.76</v>
+        <v>496208.49</v>
       </c>
       <c r="O195" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B196" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C196" s="1">
-        <v>187052.98</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>96.22</v>
+        <v>99.16</v>
       </c>
       <c r="E196" s="1">
-        <v>97.25354817</v>
+        <v>100.91</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>181915.66</v>
+        <v>302730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1933.29</v>
+        <v>-5250.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.0627397333468</v>
+        <v>-1.7342186106431</v>
       </c>
       <c r="K196">
-        <v>0.66</v>
+        <v>3.29</v>
       </c>
       <c r="L196" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="M196" s="1">
-        <v>179982.37</v>
+        <v>297480.0</v>
       </c>
       <c r="N196" s="1">
-        <v>181220.51</v>
+        <v>307355.34</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B197" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C197" s="1">
-        <v>1232220.54</v>
+        <v>187052.98</v>
       </c>
       <c r="D197" s="1">
-        <v>97.657</v>
+        <v>95.965</v>
       </c>
       <c r="E197" s="1">
-        <v>104.9969245</v>
+        <v>97.25354817</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1293793.67</v>
+        <v>181915.66</v>
       </c>
       <c r="I197" s="1">
-        <v>-90444.06</v>
+        <v>-2410.27</v>
       </c>
       <c r="J197" s="1">
-        <v>-6.9906092522465</v>
+        <v>-1.3249381609038</v>
       </c>
       <c r="K197">
-        <v>2.48</v>
+        <v>0.73</v>
       </c>
       <c r="L197" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="M197" s="1">
-        <v>1203349.61</v>
+        <v>179505.39</v>
       </c>
       <c r="N197" s="1">
-        <v>1233935.69</v>
+        <v>180862.42</v>
       </c>
       <c r="O197" s="1">
-        <v>0.69</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B198" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C198" s="1">
-        <v>1398573.82</v>
+        <v>1237543.54</v>
       </c>
       <c r="D198" s="1">
-        <v>103.315</v>
+        <v>96.59</v>
       </c>
       <c r="E198" s="1">
-        <v>124.87696502</v>
+        <v>104.96458816</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1746496.54</v>
+        <v>1298982.48</v>
       </c>
       <c r="I198" s="1">
-        <v>-301560.0</v>
+        <v>-103639.18</v>
       </c>
       <c r="J198" s="1">
-        <v>-17.266567273016</v>
+        <v>-7.9784894404426</v>
       </c>
       <c r="K198">
-        <v>0.27</v>
+        <v>2.72</v>
       </c>
       <c r="L198" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="M198" s="1">
-        <v>1444936.54</v>
+        <v>1195343.3</v>
       </c>
       <c r="N198" s="1">
-        <v>1448682.04</v>
+        <v>1229011.27</v>
       </c>
       <c r="O198" s="1">
-        <v>0.81</v>
+        <v>0.69</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B199" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C199" s="1">
-        <v>243000.0</v>
+        <v>986377.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.365</v>
+        <v>99.614</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>99.90671113</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>243000.0</v>
+        <v>985456.82</v>
       </c>
       <c r="I199" s="1">
-        <v>-3973.05</v>
+        <v>-2887.24</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.635</v>
+        <v>-0.29298493261227</v>
       </c>
       <c r="K199">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.0</v>
+      </c>
+      <c r="L199">
+        <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>239026.95</v>
+        <v>982569.58</v>
       </c>
       <c r="N199" s="1">
-        <v>242631.63</v>
+        <v>982569.58</v>
       </c>
       <c r="O199" s="1">
-        <v>0.14</v>
+        <v>0.55</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B200" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>1404616.82</v>
       </c>
       <c r="D200" s="1">
-        <v>105.41</v>
+        <v>101.906</v>
       </c>
       <c r="E200" s="1">
-        <v>99.922</v>
+        <v>124.78504351</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199844.0</v>
+        <v>1752751.71</v>
       </c>
       <c r="I200" s="1">
-        <v>10976.0</v>
+        <v>-321362.9</v>
       </c>
       <c r="J200" s="1">
-        <v>5.4922839815056</v>
+        <v>-18.334764597092</v>
       </c>
       <c r="K200">
-        <v>2.06</v>
+        <v>0.61</v>
       </c>
       <c r="L200" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="M200" s="1">
-        <v>210820.0</v>
+        <v>1431388.81</v>
       </c>
       <c r="N200" s="1">
-        <v>214932.33</v>
+        <v>1439893.48</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.81</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B201" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.095</v>
+        <v>97.405</v>
       </c>
       <c r="E201" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>300084.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-2799.0</v>
+        <v>-6305.85</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.93273883312672</v>
+        <v>-2.595</v>
       </c>
       <c r="K201">
-        <v>0.94</v>
+        <v>1.75</v>
       </c>
       <c r="L201" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="M201" s="1">
-        <v>297285.0</v>
+        <v>236694.15</v>
       </c>
       <c r="N201" s="1">
-        <v>300111.93</v>
+        <v>240948.11</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B202" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.135</v>
+        <v>104.581</v>
       </c>
       <c r="E202" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>215680.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-3410.0</v>
+        <v>9318.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.5810459940653</v>
+        <v>4.6626368567483</v>
       </c>
       <c r="K202">
-        <v>2.03</v>
+        <v>2.43</v>
       </c>
       <c r="L202" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="M202" s="1">
-        <v>212270.0</v>
+        <v>209162.0</v>
       </c>
       <c r="N202" s="1">
-        <v>216330.27</v>
+        <v>214029.12</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B203" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.578</v>
+        <v>98.458</v>
       </c>
       <c r="E203" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>317040.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6306.0</v>
+        <v>-4710.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.9890234670704</v>
+        <v>-1.5695605230535</v>
       </c>
       <c r="K203">
-        <v>0.62</v>
+        <v>1.24</v>
       </c>
       <c r="L203" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="M203" s="1">
-        <v>310734.0</v>
+        <v>295374.0</v>
       </c>
       <c r="N203" s="1">
-        <v>312596.67</v>
+        <v>299101.82</v>
       </c>
       <c r="O203" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="B204" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="C204" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.292</v>
+        <v>104.684</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>237871.92</v>
+        <v>215680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-2954.04</v>
+        <v>-6312.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.2418615866892</v>
+        <v>-2.9265578635015</v>
       </c>
       <c r="K204">
-        <v>1.42</v>
+        <v>2.41</v>
       </c>
       <c r="L204" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="M204" s="1">
-        <v>234917.88</v>
+        <v>209368.0</v>
       </c>
       <c r="N204" s="1">
-        <v>238321.17</v>
+        <v>214183.07</v>
       </c>
       <c r="O204" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B205" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C205" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>105.782</v>
+        <v>99.71</v>
       </c>
       <c r="E205" s="1">
-        <v>136.0</v>
+        <v>100.34</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.34</v>
+        <v>301020.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.08</v>
+        <v>-1890.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-23.529411764706</v>
+        <v>-0.62786525812238</v>
       </c>
       <c r="K205">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1.3</v>
+      </c>
+      <c r="L205" t="s">
+        <v>472</v>
       </c>
       <c r="M205" s="1">
-        <v>0.26</v>
+        <v>299130.0</v>
       </c>
       <c r="N205" s="1">
-        <v>0.27</v>
+        <v>303042.33</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B206" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.474</v>
+        <v>97.351</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>298380.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I206" s="1">
-        <v>-5958.0</v>
+        <v>-5203.03</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.9967826261814</v>
+        <v>-2.1873241700828</v>
       </c>
       <c r="K206">
-        <v>1.86</v>
+        <v>1.69</v>
       </c>
       <c r="L206" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="M206" s="1">
-        <v>292422.0</v>
+        <v>232668.89</v>
       </c>
       <c r="N206" s="1">
-        <v>297997.68</v>
+        <v>236713.06</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B207" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D207" s="1">
-        <v>98.051</v>
+        <v>105.184</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>136.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>200900.0</v>
+        <v>0.34</v>
       </c>
       <c r="I207" s="1">
-        <v>-4798.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.3882528621205</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K207">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>196102.0</v>
+        <v>0.26</v>
       </c>
       <c r="N207" s="1">
-        <v>199435.56</v>
+        <v>0.26</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B208" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.105</v>
+        <v>96.788</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>198154.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-5944.0</v>
+        <v>-8016.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.9996871120442</v>
+        <v>-2.6865071385482</v>
       </c>
       <c r="K208">
-        <v>1.98</v>
+        <v>2.13</v>
       </c>
       <c r="L208" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="M208" s="1">
-        <v>192210.0</v>
+        <v>290364.0</v>
       </c>
       <c r="N208" s="1">
-        <v>196179.86</v>
+        <v>296744.14</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B209" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>93.778</v>
+        <v>97.647</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4806</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>277441.8</v>
+        <v>200900.0</v>
       </c>
       <c r="I209" s="1">
-        <v>3892.2</v>
+        <v>-5606.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.4028888220881</v>
+        <v>-2.7904430064709</v>
       </c>
       <c r="K209">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.05</v>
+      </c>
+      <c r="L209">
+        <v>106.16</v>
       </c>
       <c r="M209" s="1">
-        <v>281334.0</v>
+        <v>195294.0</v>
       </c>
       <c r="N209" s="1">
-        <v>282880.23</v>
+        <v>195400.16</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="B210" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="C210" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.253</v>
+        <v>94.89</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>238887.67</v>
+        <v>198154.0</v>
       </c>
       <c r="I210" s="1">
-        <v>7887.0</v>
+        <v>-8374.0</v>
       </c>
       <c r="J210" s="1">
-        <v>3.3015517293128</v>
+        <v>-4.2260060357096</v>
       </c>
       <c r="K210">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>746.47</v>
+        <v>2.26</v>
+      </c>
+      <c r="L210" t="s">
+        <v>485</v>
       </c>
       <c r="M210" s="1">
-        <v>246774.67</v>
+        <v>189780.0</v>
       </c>
       <c r="N210" s="1">
-        <v>247521.14</v>
+        <v>194306.03</v>
       </c>
       <c r="O210" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B211" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="C211" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.256</v>
+        <v>93.548</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.4806</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>99961.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I211" s="1">
-        <v>4295.0</v>
+        <v>3202.2</v>
       </c>
       <c r="J211" s="1">
-        <v>4.2966757035244</v>
+        <v>1.1541880134861</v>
       </c>
       <c r="K211">
-        <v>3.71</v>
+        <v>0.58</v>
       </c>
       <c r="L211" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="M211" s="1">
-        <v>104256.0</v>
+        <v>280644.0</v>
       </c>
       <c r="N211" s="1">
-        <v>107969.01</v>
+        <v>282398.79</v>
       </c>
       <c r="O211" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="B212" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="C212" s="1">
-        <v>214000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.807</v>
+        <v>102.566</v>
       </c>
       <c r="E212" s="1">
-        <v>99.943</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>213878.02</v>
+        <v>238887.67</v>
       </c>
       <c r="I212" s="1">
-        <v>3988.96</v>
+        <v>6245.07</v>
       </c>
       <c r="J212" s="1">
-        <v>1.865063085959</v>
+        <v>2.6142286874831</v>
       </c>
       <c r="K212">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>445.59</v>
+        <v>0.69</v>
+      </c>
+      <c r="L212" t="s">
+        <v>491</v>
       </c>
       <c r="M212" s="1">
-        <v>217866.98</v>
+        <v>245132.74</v>
       </c>
       <c r="N212" s="1">
-        <v>218312.57</v>
+        <v>246781.19</v>
       </c>
       <c r="O212" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B213" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C213" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>97.907</v>
+        <v>102.847</v>
       </c>
       <c r="E213" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>192424.86</v>
+        <v>99961.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3464.35</v>
+        <v>2886.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.8003650879621</v>
+        <v>2.8871259791319</v>
       </c>
       <c r="K213">
-        <v>1.83</v>
+        <v>4.1</v>
       </c>
       <c r="L213" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="M213" s="1">
-        <v>188960.51</v>
+        <v>102847.0</v>
       </c>
       <c r="N213" s="1">
-        <v>192500.61</v>
+        <v>106947.34</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B214" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>96.851</v>
+        <v>100.782</v>
       </c>
       <c r="E214" s="1">
-        <v>99.3</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99300.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I214" s="1">
-        <v>-2449.0</v>
+        <v>1795.46</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.4662638469285</v>
+        <v>0.83947850274657</v>
       </c>
       <c r="K214">
-        <v>2.0</v>
+        <v>0.53</v>
       </c>
       <c r="L214" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="M214" s="1">
-        <v>96851.0</v>
+        <v>215673.48</v>
       </c>
       <c r="N214" s="1">
-        <v>98854.56</v>
+        <v>216799.18</v>
       </c>
       <c r="O214" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B215" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C215" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.631</v>
+        <v>97.083</v>
       </c>
       <c r="E215" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>199222.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I215" s="1">
-        <v>4040.0</v>
+        <v>-5054.67</v>
       </c>
       <c r="J215" s="1">
-        <v>2.0278884862114</v>
+        <v>-2.6268279472829</v>
       </c>
       <c r="K215">
-        <v>3.05</v>
+        <v>2.09</v>
       </c>
       <c r="L215" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="M215" s="1">
-        <v>203262.0</v>
+        <v>187370.19</v>
       </c>
       <c r="N215" s="1">
-        <v>209355.15</v>
+        <v>191408.65</v>
       </c>
       <c r="O215" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B216" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.178</v>
+        <v>100.896</v>
       </c>
       <c r="E216" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>298314.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-780.0</v>
+        <v>2570.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.26146945835596</v>
+        <v>1.290018170684</v>
       </c>
       <c r="K216">
-        <v>2.9</v>
+        <v>3.36</v>
       </c>
       <c r="L216" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="M216" s="1">
-        <v>297534.0</v>
+        <v>201792.0</v>
       </c>
       <c r="N216" s="1">
-        <v>306241.19</v>
+        <v>208520.77</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B217" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C217" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.011</v>
+        <v>98.303</v>
       </c>
       <c r="E217" s="1">
-        <v>101.06225</v>
+        <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>404249.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4205.0</v>
+        <v>-3405.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.0402004705021</v>
+        <v>-1.1414147509001</v>
       </c>
       <c r="K217">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.03</v>
+      </c>
+      <c r="L217">
+        <v>77.05</v>
       </c>
       <c r="M217" s="1">
-        <v>400044.0</v>
+        <v>294909.0</v>
       </c>
       <c r="N217" s="1">
-        <v>415052.22</v>
+        <v>294986.05</v>
       </c>
       <c r="O217" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B218" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>103.902</v>
+        <v>99.085</v>
       </c>
       <c r="E218" s="1">
-        <v>102.716</v>
+        <v>101.06225</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>410864.0</v>
+        <v>303186.75</v>
       </c>
       <c r="I218" s="1">
-        <v>4744.0</v>
+        <v>-5931.75</v>
       </c>
       <c r="J218" s="1">
-        <v>1.1546399781923</v>
+        <v>-1.9564674247803</v>
       </c>
       <c r="K218">
-        <v>4.04</v>
+        <v>4.08</v>
       </c>
       <c r="L218" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="M218" s="1">
-        <v>415608.0</v>
+        <v>297255.0</v>
       </c>
       <c r="N218" s="1">
-        <v>431776.49</v>
+        <v>309494.38</v>
       </c>
       <c r="O218" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B219" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.67</v>
+        <v>103.176</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>102.716</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>591600.0</v>
+        <v>205432.0</v>
       </c>
       <c r="I219" s="1">
-        <v>18420.0</v>
+        <v>920.0</v>
       </c>
       <c r="J219" s="1">
-        <v>3.1135902636917</v>
+        <v>0.44783675376767</v>
       </c>
       <c r="K219">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>4.41</v>
+      </c>
+      <c r="L219" t="s">
+        <v>511</v>
       </c>
       <c r="M219" s="1">
-        <v>610020.0</v>
+        <v>206352.0</v>
       </c>
       <c r="N219" s="1">
-        <v>610379.59</v>
+        <v>215171.18</v>
       </c>
       <c r="O219" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B220" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>103.115</v>
+        <v>100.897</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I220" s="1">
-        <v>6230.0</v>
+        <v>13782.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.115</v>
+        <v>2.3296146044625</v>
       </c>
       <c r="K220">
-        <v>4.48</v>
+        <v>0.41</v>
       </c>
       <c r="L220" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="M220" s="1">
-        <v>206230.0</v>
+        <v>605382.0</v>
       </c>
       <c r="N220" s="1">
-        <v>215191.1</v>
+        <v>607827.21</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B221" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>107.153</v>
+        <v>102.558</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>218600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-4294.0</v>
+        <v>5116.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.964318389753</v>
+        <v>2.558</v>
       </c>
       <c r="K221">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.05</v>
+      </c>
+      <c r="L221">
+        <v>105.42</v>
       </c>
       <c r="M221" s="1">
-        <v>214306.0</v>
+        <v>205116.0</v>
       </c>
       <c r="N221" s="1">
-        <v>216808.74</v>
+        <v>205221.42</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B222" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.487</v>
+        <v>105.966</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>199704.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-730.0</v>
+        <v>-6668.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.36554100068101</v>
+        <v>-3.0503202195791</v>
       </c>
       <c r="K222">
-        <v>0.88</v>
+        <v>1.67</v>
       </c>
       <c r="L222" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="M222" s="1">
-        <v>198974.0</v>
+        <v>211932.0</v>
       </c>
       <c r="N222" s="1">
-        <v>200727.42</v>
+        <v>215268.99</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B223" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.152</v>
+        <v>98.364</v>
       </c>
       <c r="E223" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199306.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I223" s="1">
-        <v>998.0</v>
+        <v>-2976.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.50073755933088</v>
+        <v>-1.4902055041461</v>
       </c>
       <c r="K223">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>0.21</v>
+      </c>
+      <c r="L223">
+        <v>416.44</v>
       </c>
       <c r="M223" s="1">
-        <v>200304.0</v>
+        <v>196728.0</v>
       </c>
       <c r="N223" s="1">
-        <v>204169.07</v>
+        <v>197144.44</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="B224" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.079</v>
+        <v>99.444</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100000.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1079.0</v>
+        <v>-418.0</v>
       </c>
       <c r="J224" s="1">
-        <v>1.079</v>
+        <v>-0.20972775531093</v>
       </c>
       <c r="K224">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>197.03</v>
+        <v>2.2</v>
+      </c>
+      <c r="L224" t="s">
+        <v>524</v>
       </c>
       <c r="M224" s="1">
-        <v>101079.0</v>
+        <v>198888.0</v>
       </c>
       <c r="N224" s="1">
-        <v>101276.03</v>
+        <v>203289.37</v>
       </c>
       <c r="O224" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B225" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.376</v>
+        <v>99.576</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99589.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I225" s="1">
-        <v>-213.0</v>
+        <v>-633.66</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.21387904286618</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K225">
-        <v>0.61</v>
+        <v>0.18</v>
       </c>
       <c r="L225">
-        <v>610.27</v>
+        <v>315.21</v>
       </c>
       <c r="M225" s="1">
-        <v>99376.0</v>
+        <v>176249.52</v>
       </c>
       <c r="N225" s="1">
-        <v>99986.27</v>
+        <v>176564.73</v>
       </c>
       <c r="O225" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B226" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>103.049</v>
+        <v>99.887</v>
       </c>
       <c r="E226" s="1">
-        <v>98.769</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>98769.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>4280.0</v>
+        <v>-113.0</v>
       </c>
       <c r="J226" s="1">
-        <v>4.3333434579676</v>
+        <v>-0.113</v>
       </c>
       <c r="K226">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.5</v>
+      </c>
+      <c r="L226">
+        <v>497.75</v>
       </c>
       <c r="M226" s="1">
-        <v>103049.0</v>
+        <v>99887.0</v>
       </c>
       <c r="N226" s="1">
-        <v>105214.75</v>
+        <v>100384.75</v>
       </c>
       <c r="O226" s="1">
         <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B227" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C227" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>85.208</v>
+        <v>98.779</v>
       </c>
       <c r="E227" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>343840.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-3008.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.87482550023267</v>
+        <v>-0.81334283906857</v>
       </c>
       <c r="K227">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>0.88</v>
+      </c>
+      <c r="L227">
+        <v>878.42</v>
       </c>
       <c r="M227" s="1">
-        <v>340832.0</v>
+        <v>98779.0</v>
       </c>
       <c r="N227" s="1">
-        <v>342742.96</v>
+        <v>99657.42</v>
       </c>
       <c r="O227" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="B228" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="C228" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.219</v>
+        <v>101.691</v>
       </c>
       <c r="E228" s="1">
-        <v>100.65</v>
+        <v>98.769</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>603900.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-8586.0</v>
+        <v>2922.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.4217585692996</v>
+        <v>2.9584181271452</v>
       </c>
       <c r="K228">
-        <v>0.78</v>
+        <v>2.47</v>
       </c>
       <c r="L228" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="M228" s="1">
-        <v>595314.0</v>
+        <v>101691.0</v>
       </c>
       <c r="N228" s="1">
-        <v>599998.93</v>
+        <v>104164.63</v>
       </c>
       <c r="O228" s="1">
-        <v>0.34</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B229" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="C229" s="1">
-        <v>116000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.862</v>
+        <v>84.748</v>
       </c>
       <c r="E229" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>115502.36</v>
+        <v>343840.0</v>
       </c>
       <c r="I229" s="1">
-        <v>337.56</v>
+        <v>-4848.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.29225376866758</v>
+        <v>-1.4099581200558</v>
       </c>
       <c r="K229">
-        <v>1.47</v>
+        <v>0.53</v>
       </c>
       <c r="L229" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="M229" s="1">
-        <v>115839.92</v>
+        <v>338992.0</v>
       </c>
       <c r="N229" s="1">
-        <v>117544.17</v>
+        <v>341101.59</v>
       </c>
       <c r="O229" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="B230" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.84</v>
+        <v>98.8</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>200000.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2320.0</v>
+        <v>-11100.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.16</v>
+        <v>-1.8380526577248</v>
       </c>
       <c r="K230">
-        <v>1.9</v>
+        <v>1.02</v>
       </c>
       <c r="L230" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="M230" s="1">
-        <v>197680.0</v>
+        <v>592800.0</v>
       </c>
       <c r="N230" s="1">
-        <v>201477.38</v>
+        <v>598915.07</v>
       </c>
       <c r="O230" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="B231" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="C231" s="1">
-        <v>526000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.567</v>
+        <v>99.243</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>526000.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I231" s="1">
-        <v>-7537.58</v>
+        <v>-565.65</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.433</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K231">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.27</v>
+      </c>
+      <c r="L231">
+        <v>362.0</v>
       </c>
       <c r="M231" s="1">
-        <v>518462.42</v>
+        <v>133978.05</v>
       </c>
       <c r="N231" s="1">
-        <v>522984.12</v>
+        <v>134340.05</v>
       </c>
       <c r="O231" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="B232" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="C232" s="1">
-        <v>360000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.946</v>
+        <v>98.985</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>360000.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I232" s="1">
-        <v>-7394.4</v>
+        <v>-679.76</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.054</v>
+        <v>-0.58852477126874</v>
       </c>
       <c r="K232">
-        <v>2.35</v>
+        <v>1.73</v>
       </c>
       <c r="L232" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="M232" s="1">
-        <v>352605.6</v>
+        <v>114822.6</v>
       </c>
       <c r="N232" s="1">
-        <v>361060.27</v>
+        <v>116826.38</v>
       </c>
       <c r="O232" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="B233" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.081</v>
+        <v>98.309</v>
       </c>
       <c r="E233" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>401680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-5356.0</v>
+        <v>-3382.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.3333997211711</v>
+        <v>-1.691</v>
       </c>
       <c r="K233">
-        <v>3.44</v>
+        <v>2.19</v>
       </c>
       <c r="L233" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="M233" s="1">
-        <v>396324.0</v>
+        <v>196618.0</v>
       </c>
       <c r="N233" s="1">
-        <v>410069.21</v>
+        <v>201004.28</v>
       </c>
       <c r="O233" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="B234" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="C234" s="1">
-        <v>300000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.665</v>
+        <v>97.59</v>
       </c>
       <c r="E234" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>297777.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-4782.0</v>
+        <v>-12676.6</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.6058997169022</v>
+        <v>-2.41</v>
       </c>
       <c r="K234">
-        <v>0.59</v>
+        <v>1.13</v>
       </c>
       <c r="L234" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="M234" s="1">
-        <v>292995.0</v>
+        <v>513323.4</v>
       </c>
       <c r="N234" s="1">
-        <v>294756.99</v>
+        <v>519286.08</v>
       </c>
       <c r="O234" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="B235" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="C235" s="1">
-        <v>238000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.067</v>
+        <v>96.797</v>
       </c>
       <c r="E235" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>236481.56</v>
+        <v>360000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-3082.1</v>
+        <v>-11530.8</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.3033151506612</v>
+        <v>-3.203</v>
       </c>
       <c r="K235">
-        <v>1.18</v>
+        <v>2.64</v>
       </c>
       <c r="L235" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="M235" s="1">
-        <v>233399.46</v>
+        <v>348469.2</v>
       </c>
       <c r="N235" s="1">
-        <v>236211.45</v>
+        <v>357989.9</v>
       </c>
       <c r="O235" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="B236" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.548</v>
+        <v>97.98</v>
       </c>
       <c r="E236" s="1">
-        <v>100.4</v>
+        <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>200800.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I236" s="1">
-        <v>296.0</v>
+        <v>-9760.0</v>
       </c>
       <c r="J236" s="1">
-        <v>0.14741035856574</v>
+        <v>-2.4297948615814</v>
       </c>
       <c r="K236">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.1</v>
+      </c>
+      <c r="L236">
+        <v>397.26</v>
       </c>
       <c r="M236" s="1">
-        <v>201096.0</v>
+        <v>391920.0</v>
       </c>
       <c r="N236" s="1">
-        <v>207741.89</v>
+        <v>392317.26</v>
       </c>
       <c r="O236" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B237" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.993</v>
+        <v>97.493</v>
       </c>
       <c r="E237" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>199642.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I237" s="1">
-        <v>344.0</v>
+        <v>-5298.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.17230843209345</v>
+        <v>-1.7791837515994</v>
       </c>
       <c r="K237">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>594.52</v>
+        <v>0.93</v>
+      </c>
+      <c r="L237" t="s">
+        <v>558</v>
       </c>
       <c r="M237" s="1">
-        <v>199986.0</v>
+        <v>292479.0</v>
       </c>
       <c r="N237" s="1">
-        <v>200580.52</v>
+        <v>295283.79</v>
       </c>
       <c r="O237" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="B238" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="C238" s="1">
-        <v>405000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.25</v>
+        <v>97.392</v>
       </c>
       <c r="E238" s="1">
-        <v>99.228</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401873.4</v>
+        <v>236481.56</v>
       </c>
       <c r="I238" s="1">
-        <v>-3960.9</v>
+        <v>-4688.6</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.98560890071351</v>
+        <v>-1.9826493025503</v>
       </c>
       <c r="K238">
-        <v>2.69</v>
+        <v>1.43</v>
       </c>
       <c r="L238" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="M238" s="1">
-        <v>397912.5</v>
+        <v>231792.96</v>
       </c>
       <c r="N238" s="1">
-        <v>408790.63</v>
+        <v>235195.87</v>
       </c>
       <c r="O238" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="B239" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.931</v>
+        <v>99.835</v>
       </c>
       <c r="E239" s="1">
-        <v>99.517</v>
+        <v>99.451</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>199034.0</v>
+        <v>397804.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-1172.0</v>
+        <v>1536.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.58884411708552</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K239">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.18</v>
+      </c>
+      <c r="L239">
+        <v>709.59</v>
       </c>
       <c r="M239" s="1">
-        <v>197862.0</v>
+        <v>399340.0</v>
       </c>
       <c r="N239" s="1">
-        <v>203502.41</v>
+        <v>400049.59</v>
       </c>
       <c r="O239" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="B240" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>90.953</v>
+        <v>99.416</v>
       </c>
       <c r="E240" s="1">
-        <v>80.3125</v>
+        <v>99.821</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>160625.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I240" s="1">
-        <v>21281.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J240" s="1">
-        <v>13.248871595331</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K240">
-        <v>1.15</v>
+        <v>0.61</v>
       </c>
       <c r="L240" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="M240" s="1">
-        <v>181906.0</v>
+        <v>198832.0</v>
       </c>
       <c r="N240" s="1">
-        <v>184207.37</v>
+        <v>200042.27</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B241" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="C241" s="1">
-        <v>600000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>102.08</v>
+        <v>97.675</v>
       </c>
       <c r="E241" s="1">
-        <v>102.14833333</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>612890.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I241" s="1">
-        <v>-410.0</v>
+        <v>-6289.65</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.066896180391261</v>
+        <v>-1.5650824364091</v>
       </c>
       <c r="K241">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>0.04</v>
+      </c>
+      <c r="L241">
+        <v>159.5</v>
       </c>
       <c r="M241" s="1">
-        <v>612480.0</v>
+        <v>395583.75</v>
       </c>
       <c r="N241" s="1">
-        <v>619104.66</v>
+        <v>395743.25</v>
       </c>
       <c r="O241" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="B242" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="C242" s="1">
         <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.822</v>
+        <v>98.654</v>
       </c>
       <c r="E242" s="1">
-        <v>100.231</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>200462.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2818.0</v>
+        <v>-1726.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.405752711237</v>
+        <v>-0.86718852055428</v>
       </c>
       <c r="K242">
-        <v>0.91</v>
+        <v>3.09</v>
       </c>
       <c r="L242" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="M242" s="1">
-        <v>197644.0</v>
+        <v>197308.0</v>
       </c>
       <c r="N242" s="1">
-        <v>199472.77</v>
+        <v>203484.71</v>
       </c>
       <c r="O242" s="1">
         <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="B243" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.784</v>
+        <v>90.501</v>
       </c>
       <c r="E243" s="1">
-        <v>99.651</v>
+        <v>80.3125</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>199302.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I243" s="1">
-        <v>2266.0</v>
+        <v>20377.0</v>
       </c>
       <c r="J243" s="1">
-        <v>1.1369680183842</v>
+        <v>12.686070038911</v>
       </c>
       <c r="K243">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>76.03</v>
+        <v>1.3</v>
+      </c>
+      <c r="L243" t="s">
+        <v>574</v>
       </c>
       <c r="M243" s="1">
-        <v>201568.0</v>
+        <v>181002.0</v>
       </c>
       <c r="N243" s="1">
-        <v>201644.03</v>
+        <v>183601.32</v>
       </c>
       <c r="O243" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="B244" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.974</v>
+        <v>101.467</v>
       </c>
       <c r="E244" s="1">
-        <v>100.539</v>
+        <v>102.148334</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>201078.0</v>
+        <v>510741.67</v>
       </c>
       <c r="I244" s="1">
-        <v>870.0</v>
+        <v>-3406.67</v>
       </c>
       <c r="J244" s="1">
-        <v>0.43266791991168</v>
+        <v>-0.66700451521804</v>
       </c>
       <c r="K244">
-        <v>2.28</v>
+        <v>1.41</v>
       </c>
       <c r="L244" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="M244" s="1">
-        <v>201948.0</v>
+        <v>507335.0</v>
       </c>
       <c r="N244" s="1">
-        <v>206506.9</v>
+        <v>514394.93</v>
       </c>
       <c r="O244" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="B245" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="C245" s="1">
-        <v>870000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>98.054</v>
+        <v>100.11</v>
       </c>
       <c r="E245" s="1">
-        <v>100.369</v>
+        <v>100.275</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>873210.3</v>
+        <v>200550.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-20140.5</v>
+        <v>-330.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.3064890553856</v>
+        <v>-0.16454749439043</v>
       </c>
       <c r="K245">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.4</v>
+      </c>
+      <c r="L245">
+        <v>790.41</v>
       </c>
       <c r="M245" s="1">
-        <v>853069.8</v>
+        <v>200220.0</v>
       </c>
       <c r="N245" s="1">
-        <v>862866.24</v>
+        <v>201010.41</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="B246" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="C246" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>86.923</v>
+        <v>98.116</v>
       </c>
       <c r="E246" s="1">
-        <v>90.91883929</v>
+        <v>100.231</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>1018291.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-44753.4</v>
+        <v>-4230.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-4.3949519341721</v>
+        <v>-2.1101256098413</v>
       </c>
       <c r="K246">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.29</v>
+      </c>
+      <c r="L246">
+        <v>575.34</v>
       </c>
       <c r="M246" s="1">
-        <v>973537.6</v>
+        <v>196232.0</v>
       </c>
       <c r="N246" s="1">
-        <v>993939.24</v>
+        <v>196807.34</v>
       </c>
       <c r="O246" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="B247" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="C247" s="1">
-        <v>1025869.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.995</v>
+        <v>100.844</v>
       </c>
       <c r="E247" s="1">
-        <v>99.67400029</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1022524.67</v>
+        <v>199302.0</v>
       </c>
       <c r="I247" s="1">
-        <v>3293.04</v>
+        <v>2386.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.32204993156791</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K247">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.41</v>
+      </c>
+      <c r="L247">
+        <v>810.96</v>
       </c>
       <c r="M247" s="1">
-        <v>1025817.71</v>
+        <v>201688.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1038054.36</v>
+        <v>202498.96</v>
       </c>
       <c r="O247" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="B248" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.968</v>
+        <v>101.122</v>
       </c>
       <c r="E248" s="1">
-        <v>99.766</v>
+        <v>100.539</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>199532.0</v>
+        <v>201078.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-3596.0</v>
+        <v>1166.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-1.8022171882204</v>
+        <v>0.57987447657128</v>
       </c>
       <c r="K248">
         <v>2.6</v>
       </c>
       <c r="L248" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="M248" s="1">
-        <v>195936.0</v>
+        <v>202244.0</v>
       </c>
       <c r="N248" s="1">
-        <v>201129.15</v>
+        <v>207438.52</v>
       </c>
       <c r="O248" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="B249" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="C249" s="1">
-        <v>217000.0</v>
+        <v>1707344.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.39</v>
+        <v>96.975</v>
       </c>
       <c r="E249" s="1">
-        <v>99.945</v>
+        <v>98.05695044</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>216880.65</v>
+        <v>1674169.46</v>
       </c>
       <c r="I249" s="1">
-        <v>-3374.35</v>
+        <v>-18472.62</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.5558557206464</v>
+        <v>-1.1033900952894</v>
       </c>
       <c r="K249">
-        <v>1.21</v>
+        <v>0.56</v>
       </c>
       <c r="L249" t="s">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="M249" s="1">
-        <v>213506.3</v>
+        <v>1655696.84</v>
       </c>
       <c r="N249" s="1">
-        <v>216135.63</v>
+        <v>1665274.34</v>
       </c>
       <c r="O249" s="1">
-        <v>0.12</v>
+        <v>0.94</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
       <c r="B250" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="C250" s="1">
-        <v>179000.0</v>
+        <v>1124839.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.876</v>
+        <v>85.9</v>
       </c>
       <c r="E250" s="1">
-        <v>99.682</v>
+        <v>90.90437654</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>178430.78</v>
+        <v>1022527.88</v>
       </c>
       <c r="I250" s="1">
-        <v>-1442.74</v>
+        <v>-56291.18</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.80857125659598</v>
+        <v>-5.5050997729275</v>
       </c>
       <c r="K250">
-        <v>1.03</v>
+        <v>2.09</v>
       </c>
       <c r="L250" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="M250" s="1">
-        <v>176988.04</v>
+        <v>966236.7</v>
       </c>
       <c r="N250" s="1">
-        <v>178835.66</v>
+        <v>989742.75</v>
       </c>
       <c r="O250" s="1">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="B251" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="C251" s="1">
-        <v>228000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>72.708</v>
+        <v>98.225</v>
       </c>
       <c r="E251" s="1">
-        <v>72.707</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>165771.96</v>
+        <v>199532.0</v>
       </c>
       <c r="I251" s="1">
-        <v>2.28</v>
+        <v>-3082.0</v>
       </c>
       <c r="J251" s="1">
-        <v>0.0013753833881194</v>
+        <v>-1.5446143976906</v>
       </c>
       <c r="K251">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>3.9</v>
+        <v>2.93</v>
+      </c>
+      <c r="L251" t="s">
+        <v>595</v>
       </c>
       <c r="M251" s="1">
-        <v>165774.24</v>
+        <v>196450.0</v>
       </c>
       <c r="N251" s="1">
-        <v>165778.14</v>
+        <v>202318.49</v>
       </c>
       <c r="O251" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="B252" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="C252" s="1">
-        <v>1094000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>86.172</v>
+        <v>97.563</v>
       </c>
       <c r="E252" s="1">
-        <v>86.178</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>942787.32</v>
+        <v>216880.65</v>
       </c>
       <c r="I252" s="1">
-        <v>-65.64</v>
+        <v>-5168.94</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.0069623337742811</v>
+        <v>-2.3833108209515</v>
       </c>
       <c r="K252">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>813.01</v>
+        <v>1.49</v>
+      </c>
+      <c r="L252" t="s">
+        <v>598</v>
       </c>
       <c r="M252" s="1">
-        <v>942721.68</v>
+        <v>211711.71</v>
       </c>
       <c r="N252" s="1">
-        <v>943534.69</v>
+        <v>214946.2</v>
       </c>
       <c r="O252" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="B253" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="C253" s="1">
-        <v>256000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>62.027</v>
+        <v>97.902</v>
       </c>
       <c r="E253" s="1">
-        <v>75.88066016</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>194254.49</v>
+        <v>296130.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-35465.37</v>
+        <v>-2424.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-18.257168727477</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K253">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>380.49</v>
+        <v>0.98</v>
+      </c>
+      <c r="L253" t="s">
+        <v>601</v>
       </c>
       <c r="M253" s="1">
-        <v>158789.12</v>
+        <v>293706.0</v>
       </c>
       <c r="N253" s="1">
-        <v>159169.61</v>
+        <v>296632.03</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B254" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="C254" s="1">
-        <v>478000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>95.15</v>
+        <v>98.273</v>
       </c>
       <c r="E254" s="1">
-        <v>94.64463598</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>452401.36</v>
+        <v>178430.78</v>
       </c>
       <c r="I254" s="1">
-        <v>2415.64</v>
+        <v>-2522.11</v>
       </c>
       <c r="J254" s="1">
-        <v>0.53395949119163</v>
+        <v>-1.413494913826</v>
       </c>
       <c r="K254">
-        <v>0.3</v>
+        <v>1.25</v>
       </c>
       <c r="L254" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="M254" s="1">
-        <v>454817.0</v>
+        <v>175908.67</v>
       </c>
       <c r="N254" s="1">
-        <v>456237.9</v>
+        <v>178147.4</v>
       </c>
       <c r="O254" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="B255" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="C255" s="1">
-        <v>315000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.55</v>
+        <v>71.982</v>
       </c>
       <c r="E255" s="1">
-        <v>99.998</v>
+        <v>72.70775983</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>314993.7</v>
+        <v>166500.77</v>
       </c>
       <c r="I255" s="1">
-        <v>-4561.2</v>
+        <v>-1661.99</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.4480289605792</v>
+        <v>-0.99818757594935</v>
       </c>
       <c r="K255">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>0.01</v>
+      </c>
+      <c r="L255">
+        <v>26.66</v>
       </c>
       <c r="M255" s="1">
-        <v>310432.5</v>
+        <v>164838.78</v>
       </c>
       <c r="N255" s="1">
-        <v>312200.9</v>
+        <v>164865.44</v>
       </c>
       <c r="O255" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="B256" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C256" s="1">
-        <v>150000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.28</v>
+        <v>85.623</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0965</v>
+        <v>86.1774677</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>150144.75</v>
+        <v>947090.37</v>
       </c>
       <c r="I256" s="1">
-        <v>1775.25</v>
+        <v>-6093.6</v>
       </c>
       <c r="J256" s="1">
-        <v>1.1823590235423</v>
+        <v>-0.64340217079813</v>
       </c>
       <c r="K256">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0.08</v>
+      </c>
+      <c r="L256">
+        <v>925.87</v>
       </c>
       <c r="M256" s="1">
-        <v>151920.0</v>
+        <v>940996.77</v>
       </c>
       <c r="N256" s="1">
-        <v>155690.96</v>
+        <v>941922.64</v>
       </c>
       <c r="O256" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="B257" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="C257" s="1">
-        <v>2013000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>87.29</v>
+        <v>61.356</v>
       </c>
       <c r="E257" s="1">
-        <v>90.0419995</v>
+        <v>75.82819066</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>1812545.45</v>
+        <v>194878.45</v>
       </c>
       <c r="I257" s="1">
-        <v>-55397.75</v>
+        <v>-37193.53</v>
       </c>
       <c r="J257" s="1">
-        <v>-3.0563509455722</v>
+        <v>-19.085501757634</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="L257">
-        <v>0.0</v>
+        <v>433.03</v>
       </c>
       <c r="M257" s="1">
-        <v>1757147.7</v>
+        <v>157684.92</v>
       </c>
       <c r="N257" s="1">
-        <v>1757147.7</v>
+        <v>158117.95</v>
       </c>
       <c r="O257" s="1">
-        <v>0.99</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="B258" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="C258" s="1">
-        <v>3849133.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>84.102</v>
+        <v>94.854</v>
       </c>
       <c r="E258" s="1">
-        <v>84.13182241</v>
+        <v>94.64594583</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>3238345.74</v>
+        <v>454300.54</v>
       </c>
       <c r="I258" s="1">
-        <v>-1147.9</v>
+        <v>998.66</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.035447110721414</v>
+        <v>0.21982364361706</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.34</v>
+      </c>
+      <c r="L258" t="s">
+        <v>613</v>
       </c>
       <c r="M258" s="1">
-        <v>3237197.84</v>
+        <v>455299.2</v>
       </c>
       <c r="N258" s="1">
-        <v>3237197.84</v>
+        <v>456916.73</v>
       </c>
       <c r="O258" s="1">
-        <v>1.82</v>
+        <v>0.26</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="B259" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="C259" s="1">
-        <v>9113062.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>62.155</v>
+        <v>98.272</v>
       </c>
       <c r="E259" s="1">
-        <v>70.92054811</v>
+        <v>99.998</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>6463033.52</v>
+        <v>314993.7</v>
       </c>
       <c r="I259" s="1">
-        <v>-798809.83</v>
+        <v>-5436.9</v>
       </c>
       <c r="J259" s="1">
-        <v>-12.359673325661</v>
+        <v>-1.7260345206904</v>
       </c>
       <c r="K259">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.02</v>
+      </c>
+      <c r="L259">
+        <v>57.05</v>
       </c>
       <c r="M259" s="1">
-        <v>5664223.69</v>
+        <v>309556.8</v>
       </c>
       <c r="N259" s="1">
-        <v>5705419.72</v>
+        <v>309613.85</v>
       </c>
       <c r="O259" s="1">
-        <v>3.21</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="B260" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="C260" s="1">
-        <v>4772833.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.613</v>
+        <v>100.731</v>
       </c>
       <c r="E260" s="1">
-        <v>99.30259471</v>
+        <v>100.0965</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>4739547.01</v>
+        <v>150144.75</v>
       </c>
       <c r="I260" s="1">
-        <v>-32913.2</v>
+        <v>951.75</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.69443767369658</v>
+        <v>0.63388829779263</v>
       </c>
       <c r="K260">
-        <v>1.4</v>
+        <v>2.81</v>
       </c>
       <c r="L260" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
       <c r="M260" s="1">
-        <v>4706633.81</v>
+        <v>151096.5</v>
       </c>
       <c r="N260" s="1">
-        <v>4773453.47</v>
+        <v>155308.42</v>
       </c>
       <c r="O260" s="1">
-        <v>2.68</v>
+        <v>0.09</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="B261" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="C261" s="1">
-        <v>923000.0</v>
+        <v>2021696.0</v>
       </c>
       <c r="D261" s="1">
-        <v>92.144</v>
+        <v>86.826</v>
       </c>
       <c r="E261" s="1">
-        <v>92.366</v>
+        <v>90.02971466</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>852538.18</v>
+        <v>1820127.14</v>
       </c>
       <c r="I261" s="1">
-        <v>-2049.06</v>
+        <v>-64769.37</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.24034818006626</v>
+        <v>-3.5585080062044</v>
       </c>
       <c r="K261">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>850489.12</v>
+        <v>1755357.77</v>
       </c>
       <c r="N261" s="1">
-        <v>886903.37</v>
+        <v>1755357.77</v>
       </c>
       <c r="O261" s="1">
-        <v>0.5</v>
+        <v>0.99</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B262" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="C262" s="1">
-        <v>544000.0</v>
+        <v>3865764.0</v>
       </c>
       <c r="D262" s="1">
-        <v>97.494</v>
+        <v>83.558</v>
       </c>
       <c r="E262" s="1">
-        <v>98.725</v>
+        <v>84.13131117</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>537064.0</v>
+        <v>3252317.94</v>
       </c>
       <c r="I262" s="1">
-        <v>-6696.64</v>
+        <v>-22162.86</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.2468979488478</v>
+        <v>-0.68144813664804</v>
       </c>
       <c r="K262">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>530367.36</v>
+        <v>3230155.08</v>
       </c>
       <c r="N262" s="1">
-        <v>550532.62</v>
+        <v>3230155.08</v>
       </c>
       <c r="O262" s="1">
-        <v>0.31</v>
+        <v>1.82</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="B263" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>9152436.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.336</v>
+        <v>61.399</v>
       </c>
       <c r="E263" s="1">
-        <v>81.75</v>
+        <v>70.88348807</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>81750.0</v>
+        <v>6487565.88</v>
       </c>
       <c r="I263" s="1">
-        <v>586.0</v>
+        <v>-868061.7</v>
       </c>
       <c r="J263" s="1">
-        <v>0.71681957186544</v>
+        <v>-13.380391290917</v>
       </c>
       <c r="K263">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>156.16</v>
+        <v>0.49</v>
+      </c>
+      <c r="L263" t="s">
+        <v>625</v>
       </c>
       <c r="M263" s="1">
-        <v>82336.0</v>
+        <v>5619504.18</v>
       </c>
       <c r="N263" s="1">
-        <v>82492.16</v>
+        <v>5664514.1</v>
       </c>
       <c r="O263" s="1">
-        <v>0.05</v>
+        <v>3.19</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="B264" t="s">
-        <v>639</v>
+        <v>627</v>
       </c>
       <c r="C264" s="1">
-        <v>4305974.0</v>
+        <v>4793455.0</v>
       </c>
       <c r="D264" s="1">
-        <v>99.162</v>
+        <v>97.487</v>
       </c>
       <c r="E264" s="1">
-        <v>99.18199994</v>
+        <v>99.29924512</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4270751.13</v>
+        <v>4759864.63</v>
       </c>
       <c r="I264" s="1">
-        <v>-861.19</v>
+        <v>-86869.15</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.020164836905399</v>
+        <v>-1.8250340451384</v>
       </c>
       <c r="K264">
         <v>1.68</v>
       </c>
       <c r="L264" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="M264" s="1">
-        <v>4269889.94</v>
+        <v>4672995.48</v>
       </c>
       <c r="N264" s="1">
-        <v>4342289.29</v>
+        <v>4753433.59</v>
       </c>
       <c r="O264" s="1">
-        <v>2.44</v>
+        <v>2.68</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="B265" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="C265" s="1">
-        <v>4746602.75</v>
+        <v>546350.0</v>
       </c>
       <c r="D265" s="1">
-        <v>86.959</v>
+        <v>96.079</v>
       </c>
       <c r="E265" s="1">
-        <v>104.37955378</v>
+        <v>98.72143864</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>4954482.77</v>
+        <v>539364.58</v>
       </c>
       <c r="I265" s="1">
-        <v>-826884.49</v>
+        <v>-14436.97</v>
       </c>
       <c r="J265" s="1">
-        <v>-16.689622880654</v>
+        <v>-2.67666260176</v>
       </c>
       <c r="K265">
-        <v>1.99</v>
+        <v>4.03</v>
       </c>
       <c r="L265" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="M265" s="1">
-        <v>4127598.28</v>
+        <v>524927.61</v>
       </c>
       <c r="N265" s="1">
-        <v>4221880.12</v>
+        <v>546959.74</v>
       </c>
       <c r="O265" s="1">
-        <v>2.37</v>
+        <v>0.31</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>644</v>
+        <v>632</v>
       </c>
       <c r="B266" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="C266" s="1">
-        <v>8995175.0</v>
+        <v>869742.0</v>
       </c>
       <c r="D266" s="1">
-        <v>96.4</v>
+        <v>96.024</v>
       </c>
       <c r="E266" s="1">
-        <v>96.96673594</v>
+        <v>98.46832049</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>8722327.59</v>
+        <v>856420.34</v>
       </c>
       <c r="I266" s="1">
-        <v>-50978.89</v>
+        <v>-21259.28</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.58446428976649</v>
+        <v>-2.4823417902475</v>
       </c>
       <c r="K266">
-        <v>0.44</v>
+        <v>4.33</v>
       </c>
       <c r="L266" t="s">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="M266" s="1">
-        <v>8671348.7</v>
+        <v>835161.06</v>
       </c>
       <c r="N266" s="1">
-        <v>8710779.61</v>
+        <v>872800.63</v>
       </c>
       <c r="O266" s="1">
-        <v>4.9</v>
+        <v>0.49</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>647</v>
+        <v>635</v>
       </c>
       <c r="B267" t="s">
-        <v>648</v>
+        <v>636</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>4324579.0</v>
       </c>
       <c r="D267" s="1">
-        <v>99.117</v>
+        <v>99.048</v>
       </c>
       <c r="E267" s="1">
-        <v>100.73</v>
+        <v>99.18142783</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>201460.0</v>
+        <v>4289179.2</v>
       </c>
       <c r="I267" s="1">
-        <v>-3226.0</v>
+        <v>-5770.19</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.601310433833</v>
+        <v>-0.1345290026586</v>
       </c>
       <c r="K267">
-        <v>1.76</v>
+        <v>1.82</v>
       </c>
       <c r="L267" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="M267" s="1">
-        <v>198234.0</v>
+        <v>4283409.01</v>
       </c>
       <c r="N267" s="1">
-        <v>201747.01</v>
+        <v>4361962.32</v>
       </c>
       <c r="O267" s="1">
-        <v>0.11</v>
+        <v>2.45</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
       <c r="B268" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="C268" s="1">
-        <v>100000.0</v>
+        <v>4767111.75</v>
       </c>
       <c r="D268" s="1">
-        <v>98.575</v>
+        <v>85.928</v>
       </c>
       <c r="E268" s="1">
-        <v>99.24</v>
+        <v>104.30724453</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>99240.0</v>
+        <v>4972442.91</v>
       </c>
       <c r="I268" s="1">
-        <v>-665.0</v>
+        <v>-876159.13</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.67009270455462</v>
+        <v>-17.620295413306</v>
       </c>
       <c r="K268">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>2.18</v>
+      </c>
+      <c r="L268" t="s">
+        <v>640</v>
       </c>
       <c r="M268" s="1">
-        <v>98575.0</v>
+        <v>4096283.78</v>
       </c>
       <c r="N268" s="1">
-        <v>99489.38</v>
+        <v>4200441.91</v>
       </c>
       <c r="O268" s="1">
-        <v>0.06</v>
+        <v>2.36</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="B269" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="C269" s="1">
-        <v>400000.0</v>
+        <v>9034041.0</v>
       </c>
       <c r="D269" s="1">
-        <v>92.352</v>
+        <v>95.378</v>
       </c>
       <c r="E269" s="1">
-        <v>100.121</v>
+        <v>96.96422896</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>400484.0</v>
+        <v>8759788.2</v>
       </c>
       <c r="I269" s="1">
-        <v>-31076.0</v>
+        <v>-143300.57</v>
       </c>
       <c r="J269" s="1">
-        <v>-7.7596108708463</v>
+        <v>-1.6358908084102</v>
       </c>
       <c r="K269">
-        <v>0.93</v>
+        <v>0.64</v>
       </c>
       <c r="L269" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="M269" s="1">
-        <v>369408.0</v>
+        <v>8616487.63</v>
       </c>
       <c r="N269" s="1">
-        <v>373128.55</v>
+        <v>8674033.23</v>
       </c>
       <c r="O269" s="1">
-        <v>0.21</v>
+        <v>4.88</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="B270" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="C270" s="1">
-        <v>300000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>101.183</v>
+        <v>99.715</v>
       </c>
       <c r="E270" s="1">
-        <v>99.942</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>299826.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>3723.0</v>
+        <v>-461.7</v>
       </c>
       <c r="J270" s="1">
-        <v>1.2417201977147</v>
+        <v>-0.285</v>
       </c>
       <c r="K270">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="L270">
-        <v>536.3</v>
+        <v>501.87</v>
       </c>
       <c r="M270" s="1">
-        <v>303549.0</v>
+        <v>161538.3</v>
       </c>
       <c r="N270" s="1">
-        <v>304085.3</v>
+        <v>162040.17</v>
       </c>
       <c r="O270" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B271" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="C271" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>94.185</v>
+        <v>97.606</v>
       </c>
       <c r="E271" s="1">
-        <v>94.67425</v>
+        <v>99.24</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>284022.75</v>
+        <v>99240.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-1467.75</v>
+        <v>-1634.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.51677198393439</v>
+        <v>-1.6465135026199</v>
       </c>
       <c r="K271">
-        <v>0.37</v>
+        <v>1.21</v>
       </c>
       <c r="L271" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="M271" s="1">
-        <v>282555.0</v>
+        <v>97606.0</v>
       </c>
       <c r="N271" s="1">
-        <v>283664.59</v>
+        <v>98818.33</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="B272" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="C272" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.155</v>
+        <v>91.886</v>
       </c>
       <c r="E272" s="1">
-        <v>99.858</v>
+        <v>100.121</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>299574.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I272" s="1">
-        <v>3891.0</v>
+        <v>-32940.0</v>
       </c>
       <c r="J272" s="1">
-        <v>1.2988443589898</v>
+        <v>-8.2250476922923</v>
       </c>
       <c r="K272">
-        <v>3.39</v>
+        <v>1.07</v>
       </c>
       <c r="L272" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="M272" s="1">
-        <v>303465.0</v>
+        <v>367544.0</v>
       </c>
       <c r="N272" s="1">
-        <v>313624.93</v>
+        <v>371820.71</v>
       </c>
       <c r="O272" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B273" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="C273" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.369</v>
+        <v>100.725</v>
       </c>
       <c r="E273" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>200000.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-3262.0</v>
+        <v>2349.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.631</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K273">
-        <v>1.71</v>
+        <v>0.47</v>
       </c>
       <c r="L273" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="M273" s="1">
-        <v>196738.0</v>
+        <v>302175.0</v>
       </c>
       <c r="N273" s="1">
-        <v>200148.96</v>
+        <v>303575.34</v>
       </c>
       <c r="O273" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="B274" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="C274" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>93.43</v>
+        <v>93.929</v>
       </c>
       <c r="E274" s="1">
-        <v>96.33333333</v>
+        <v>94.67425</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>867000.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I274" s="1">
-        <v>-26130.0</v>
+        <v>-2235.75</v>
       </c>
       <c r="J274" s="1">
-        <v>-3.0138408304498</v>
+        <v>-0.78717285851221</v>
       </c>
       <c r="K274">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="L274" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="M274" s="1">
-        <v>840870.0</v>
+        <v>281787.0</v>
       </c>
       <c r="N274" s="1">
-        <v>844020.0</v>
+        <v>283045.56</v>
       </c>
       <c r="O274" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="B275" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="C275" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.126</v>
+        <v>100.943</v>
       </c>
       <c r="E275" s="1">
-        <v>98.642</v>
+        <v>99.858</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>394568.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-6064.0</v>
+        <v>3255.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.5368707041625</v>
+        <v>1.0865428909051</v>
       </c>
       <c r="K275">
-        <v>3.99</v>
+        <v>3.69</v>
       </c>
       <c r="L275" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="M275" s="1">
-        <v>388504.0</v>
+        <v>302829.0</v>
       </c>
       <c r="N275" s="1">
-        <v>404469.75</v>
+        <v>313912.56</v>
       </c>
       <c r="O275" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="B276" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="C276" s="1">
-        <v>207000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.106</v>
+        <v>97.273</v>
       </c>
       <c r="E276" s="1">
-        <v>99.628</v>
+        <v>98.68</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>206229.96</v>
+        <v>493400.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-3150.54</v>
+        <v>-7035.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.5276829806882</v>
+        <v>-1.4258208350223</v>
       </c>
       <c r="K276">
-        <v>1.79</v>
+        <v>2.0</v>
       </c>
       <c r="L276" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="M276" s="1">
-        <v>203079.42</v>
+        <v>486365.0</v>
       </c>
       <c r="N276" s="1">
-        <v>206784.15</v>
+        <v>496382.12</v>
       </c>
       <c r="O276" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="B277" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="C277" s="1">
         <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>98.539</v>
+        <v>95.594</v>
       </c>
       <c r="E277" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>199472.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-2394.0</v>
+        <v>-6096.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.200168444694</v>
+        <v>-3.0899616796091</v>
       </c>
       <c r="K277">
-        <v>1.64</v>
+        <v>4.34</v>
       </c>
       <c r="L277" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="M277" s="1">
-        <v>197078.0</v>
+        <v>191188.0</v>
       </c>
       <c r="N277" s="1">
-        <v>200365.67</v>
+        <v>199866.08</v>
       </c>
       <c r="O277" s="1">
         <v>0.11</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="B278" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="C278" s="1">
-        <v>156000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.443</v>
+        <v>95.585</v>
       </c>
       <c r="E278" s="1">
-        <v>99.594</v>
+        <v>95.396</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>155366.64</v>
+        <v>190792.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-1795.56</v>
+        <v>378.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.1556921099665</v>
+        <v>0.19812151452891</v>
       </c>
       <c r="K278">
-        <v>2.91</v>
+        <v>4.35</v>
       </c>
       <c r="L278" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="M278" s="1">
-        <v>153571.08</v>
+        <v>191170.0</v>
       </c>
       <c r="N278" s="1">
-        <v>158114.85</v>
+        <v>199872.05</v>
       </c>
       <c r="O278" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="B279" t="s">
-        <v>682</v>
+        <v>670</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>95.241</v>
+        <v>97.697</v>
       </c>
       <c r="E279" s="1">
-        <v>93.6</v>
+        <v>99.628</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>280800.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I279" s="1">
-        <v>4923.0</v>
+        <v>-3997.17</v>
       </c>
       <c r="J279" s="1">
-        <v>1.7532051282051</v>
+        <v>-1.9382101417272</v>
       </c>
       <c r="K279">
-        <v>0.81</v>
+        <v>2.05</v>
       </c>
       <c r="L279" t="s">
-        <v>683</v>
+        <v>671</v>
       </c>
       <c r="M279" s="1">
-        <v>285723.0</v>
+        <v>202232.79</v>
       </c>
       <c r="N279" s="1">
-        <v>288140.47</v>
+        <v>206472.04</v>
       </c>
       <c r="O279" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="B280" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="C280" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>98.491</v>
+        <v>97.968</v>
       </c>
       <c r="E280" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>500000.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-7545.0</v>
+        <v>-3536.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-1.509</v>
+        <v>-1.7726798748697</v>
       </c>
       <c r="K280">
-        <v>2.58</v>
+        <v>1.96</v>
       </c>
       <c r="L280" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="M280" s="1">
-        <v>492455.0</v>
+        <v>195936.0</v>
       </c>
       <c r="N280" s="1">
-        <v>505353.97</v>
+        <v>199859.29</v>
       </c>
       <c r="O280" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="B281" t="s">
-        <v>688</v>
+        <v>676</v>
       </c>
       <c r="C281" s="1">
-        <v>200000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>101.619</v>
+        <v>98.661</v>
       </c>
       <c r="E281" s="1">
-        <v>103.012</v>
+        <v>99.394</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>206024.0</v>
+        <v>230594.08</v>
       </c>
       <c r="I281" s="1">
-        <v>-2786.0</v>
+        <v>-1700.56</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.3522696384887</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K281">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>0.21</v>
+      </c>
+      <c r="L281">
+        <v>476.71</v>
       </c>
       <c r="M281" s="1">
-        <v>203238.0</v>
+        <v>228893.52</v>
       </c>
       <c r="N281" s="1">
-        <v>208757.18</v>
+        <v>229370.23</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="B282" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="C282" s="1">
-        <v>223000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.092</v>
+        <v>95.007</v>
       </c>
       <c r="E282" s="1">
-        <v>99.849</v>
+        <v>93.6</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>222663.27</v>
+        <v>280800.0</v>
       </c>
       <c r="I282" s="1">
-        <v>2771.89</v>
+        <v>4221.0</v>
       </c>
       <c r="J282" s="1">
-        <v>1.2448797684504</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K282">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="L282" t="s">
-        <v>692</v>
+        <v>558</v>
       </c>
       <c r="M282" s="1">
-        <v>225435.16</v>
+        <v>285021.0</v>
       </c>
       <c r="N282" s="1">
-        <v>230515.89</v>
+        <v>287825.79</v>
       </c>
       <c r="O282" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="B283" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="C283" s="1">
-        <v>163000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.791</v>
+        <v>97.809</v>
       </c>
       <c r="E283" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>161557.45</v>
+        <v>500000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>1101.88</v>
+        <v>-10955.0</v>
       </c>
       <c r="J283" s="1">
-        <v>0.68203601876608</v>
+        <v>-2.191</v>
       </c>
       <c r="K283">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>312.6</v>
+        <v>2.89</v>
+      </c>
+      <c r="L283" t="s">
+        <v>681</v>
       </c>
       <c r="M283" s="1">
-        <v>162659.33</v>
+        <v>489045.0</v>
       </c>
       <c r="N283" s="1">
-        <v>162971.93</v>
+        <v>503483.36</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>695</v>
+        <v>682</v>
       </c>
       <c r="B284" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="C284" s="1">
-        <v>215125.61</v>
+        <v>200000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>89.652</v>
+        <v>100.93</v>
       </c>
       <c r="E284" s="1">
-        <v>95.04090657</v>
+        <v>103.012</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>204457.33</v>
+        <v>206024.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-11592.92</v>
+        <v>-4164.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-5.6700926300857</v>
+        <v>-2.0211237525725</v>
       </c>
       <c r="K284">
-        <v>1.21</v>
+        <v>3.1</v>
       </c>
       <c r="L284" t="s">
-        <v>697</v>
+        <v>684</v>
       </c>
       <c r="M284" s="1">
-        <v>192864.41</v>
+        <v>201860.0</v>
       </c>
       <c r="N284" s="1">
-        <v>195469.49</v>
+        <v>208054.52</v>
       </c>
       <c r="O284" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
       <c r="B285" t="s">
-        <v>699</v>
+        <v>686</v>
       </c>
       <c r="C285" s="1">
-        <v>290000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>93.801</v>
+        <v>100.223</v>
       </c>
       <c r="E285" s="1">
-        <v>93.818</v>
+        <v>99.849</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>272072.2</v>
+        <v>222663.27</v>
       </c>
       <c r="I285" s="1">
-        <v>-49.3</v>
+        <v>834.02</v>
       </c>
       <c r="J285" s="1">
-        <v>-0.018120190155407</v>
+        <v>0.37456559404701</v>
       </c>
       <c r="K285">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>353.96</v>
+        <v>2.58</v>
+      </c>
+      <c r="L285" t="s">
+        <v>687</v>
       </c>
       <c r="M285" s="1">
-        <v>272022.9</v>
+        <v>223497.29</v>
       </c>
       <c r="N285" s="1">
-        <v>272376.86</v>
+        <v>229260.16</v>
       </c>
       <c r="O285" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>700</v>
+        <v>688</v>
       </c>
       <c r="B286" t="s">
-        <v>701</v>
+        <v>689</v>
       </c>
       <c r="C286" s="1">
-        <v>190000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>65.089</v>
+        <v>98.815</v>
       </c>
       <c r="E286" s="1">
-        <v>65.161</v>
+        <v>99.115</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>123805.9</v>
+        <v>161557.45</v>
       </c>
       <c r="I286" s="1">
-        <v>-136.8</v>
+        <v>-489.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.11049554181182</v>
+        <v>-0.30267870655299</v>
       </c>
       <c r="K286">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.47</v>
+      </c>
+      <c r="L286">
+        <v>765.88</v>
       </c>
       <c r="M286" s="1">
-        <v>123669.1</v>
+        <v>161068.45</v>
       </c>
       <c r="N286" s="1">
-        <v>126323.9</v>
+        <v>161834.33</v>
       </c>
       <c r="O286" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>703</v>
+        <v>690</v>
       </c>
       <c r="B287" t="s">
-        <v>704</v>
+        <v>691</v>
       </c>
       <c r="C287" s="1">
-        <v>1681000.0</v>
+        <v>216054.61</v>
       </c>
       <c r="D287" s="1">
-        <v>101.622</v>
+        <v>88.899</v>
       </c>
       <c r="E287" s="1">
-        <v>111.74737299</v>
+        <v>95.01698205</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1878473.34</v>
+        <v>205288.57</v>
       </c>
       <c r="I287" s="1">
-        <v>312582.56</v>
+        <v>-13218.18</v>
       </c>
       <c r="J287" s="1">
-        <v>16.640244678692</v>
+        <v>-6.4388290103049</v>
       </c>
       <c r="K287">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>0.01</v>
+      </c>
+      <c r="L287">
+        <v>30.78</v>
       </c>
       <c r="M287" s="1">
-        <v>2191055.9</v>
+        <v>192070.39</v>
       </c>
       <c r="N287" s="1">
-        <v>2193692.42</v>
+        <v>192101.17</v>
       </c>
       <c r="O287" s="1">
-        <v>1.23</v>
+        <v>0.11</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="B288" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="C288" s="1">
-        <v>3170000.0</v>
+        <v>291253.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.031</v>
+        <v>93.157</v>
       </c>
       <c r="E288" s="1">
-        <v>100.913</v>
+        <v>93.81710403</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>3198942.1</v>
+        <v>273245.13</v>
       </c>
       <c r="I288" s="1">
-        <v>-27959.4</v>
+        <v>-1922.58</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.87402019561404</v>
+        <v>-0.70360997833703</v>
       </c>
       <c r="K288">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.23</v>
+      </c>
+      <c r="L288">
+        <v>667.89</v>
       </c>
       <c r="M288" s="1">
-        <v>3170982.7</v>
+        <v>271322.55</v>
       </c>
       <c r="N288" s="1">
-        <v>3183040.96</v>
+        <v>271990.44</v>
       </c>
       <c r="O288" s="1">
-        <v>1.79</v>
+        <v>0.15</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="B289" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="C289" s="1">
-        <v>1810000.0</v>
+        <v>190820.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.333</v>
+        <v>64.494</v>
       </c>
       <c r="E289" s="1">
-        <v>97.901</v>
+        <v>65.16378786</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>1772008.1</v>
+        <v>124345.54</v>
       </c>
       <c r="I289" s="1">
-        <v>7819.2</v>
+        <v>-1278.09</v>
       </c>
       <c r="J289" s="1">
-        <v>0.44126209129631</v>
+        <v>-1.0278535120761</v>
       </c>
       <c r="K289">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.02</v>
+      </c>
+      <c r="L289">
+        <v>31.37</v>
       </c>
       <c r="M289" s="1">
-        <v>1779827.3</v>
+        <v>123067.45</v>
       </c>
       <c r="N289" s="1">
-        <v>1784940.06</v>
+        <v>123098.82</v>
       </c>
       <c r="O289" s="1">
-        <v>1.0</v>
+        <v>0.07</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>712</v>
+        <v>696</v>
       </c>
       <c r="B290" t="s">
-        <v>713</v>
+        <v>697</v>
       </c>
       <c r="C290" s="1">
-        <v>3220000.0</v>
+        <v>1688000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>93.45</v>
+        <v>101.597</v>
       </c>
       <c r="E290" s="1">
-        <v>93.703</v>
+        <v>111.83014988</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>3017236.6</v>
+        <v>1887692.93</v>
       </c>
       <c r="I290" s="1">
-        <v>-8146.6</v>
+        <v>333691.33</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.27000202768321</v>
+        <v>17.67720399313</v>
       </c>
       <c r="K290">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="L290" t="s">
-        <v>714</v>
+        <v>698</v>
       </c>
       <c r="M290" s="1">
-        <v>3009090.0</v>
+        <v>2221384.26</v>
       </c>
       <c r="N290" s="1">
-        <v>3023308.75</v>
+        <v>2226211.72</v>
       </c>
       <c r="O290" s="1">
-        <v>1.7</v>
+        <v>1.25</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="B291" t="s">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="C291" s="1">
-        <v>1290000.0</v>
+        <v>3184000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>85.007</v>
+        <v>99.929</v>
       </c>
       <c r="E291" s="1">
-        <v>97.70900853</v>
+        <v>100.90869095</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1260446.21</v>
+        <v>3212932.72</v>
       </c>
       <c r="I291" s="1">
-        <v>-163855.91</v>
+        <v>-31193.36</v>
       </c>
       <c r="J291" s="1">
-        <v>-12.999833606545</v>
+        <v>-0.97086875818551</v>
       </c>
       <c r="K291">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="L291" t="s">
-        <v>717</v>
+        <v>701</v>
       </c>
       <c r="M291" s="1">
-        <v>1096590.3</v>
+        <v>3181739.36</v>
       </c>
       <c r="N291" s="1">
-        <v>1102286.63</v>
+        <v>3200355.21</v>
       </c>
       <c r="O291" s="1">
-        <v>0.62</v>
+        <v>1.8</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="B292" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="C292" s="1">
-        <v>2687000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>96.828</v>
+        <v>97.476</v>
       </c>
       <c r="E292" s="1">
-        <v>96.791</v>
+        <v>97.90117722</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>2600774.17</v>
+        <v>1778864.39</v>
       </c>
       <c r="I292" s="1">
-        <v>994.19</v>
+        <v>-7725.47</v>
       </c>
       <c r="J292" s="1">
-        <v>0.038226694630699</v>
+        <v>-0.4342922396687</v>
       </c>
       <c r="K292">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="L292" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="M292" s="1">
-        <v>2601768.36</v>
+        <v>1771138.92</v>
       </c>
       <c r="N292" s="1">
-        <v>2607138.6</v>
+        <v>1781092.92</v>
       </c>
       <c r="O292" s="1">
-        <v>1.47</v>
+        <v>1.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>721</v>
+        <v>705</v>
       </c>
       <c r="B293" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="C293" s="1">
-        <v>168000.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>96.369</v>
+        <v>92.387</v>
       </c>
       <c r="E293" s="1">
-        <v>99.406</v>
+        <v>93.70027706</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>167002.08</v>
+        <v>3030266.96</v>
       </c>
       <c r="I293" s="1">
-        <v>-5102.16</v>
+        <v>-42471.38</v>
       </c>
       <c r="J293" s="1">
-        <v>-3.055147576605</v>
+        <v>-1.4015722231945</v>
       </c>
       <c r="K293">
-        <v>1.11</v>
+        <v>0.7</v>
       </c>
       <c r="L293" t="s">
-        <v>723</v>
+        <v>707</v>
       </c>
       <c r="M293" s="1">
-        <v>161899.92</v>
+        <v>2987795.58</v>
       </c>
       <c r="N293" s="1">
-        <v>163769.78</v>
+        <v>3010358.88</v>
       </c>
       <c r="O293" s="1">
-        <v>0.09</v>
+        <v>1.69</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>724</v>
+        <v>708</v>
       </c>
       <c r="B294" t="s">
-        <v>725</v>
+        <v>709</v>
       </c>
       <c r="C294" s="1">
-        <v>446000.0</v>
+        <v>1295000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>98.463</v>
+        <v>83.738</v>
       </c>
       <c r="E294" s="1">
-        <v>100.0</v>
+        <v>97.65944093</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>446000.0</v>
+        <v>1264689.76</v>
       </c>
       <c r="I294" s="1">
-        <v>-6855.02</v>
+        <v>-180282.66</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.537</v>
+        <v>-14.255089722558</v>
       </c>
       <c r="K294">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="L294" t="s">
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="M294" s="1">
-        <v>439144.98</v>
+        <v>1084407.1</v>
       </c>
       <c r="N294" s="1">
-        <v>441482.46</v>
+        <v>1093442.19</v>
       </c>
       <c r="O294" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>727</v>
+        <v>711</v>
       </c>
       <c r="B295" t="s">
-        <v>728</v>
+        <v>712</v>
       </c>
       <c r="C295" s="1">
-        <v>200000.0</v>
+        <v>3598000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>103.56</v>
+        <v>98.741</v>
       </c>
       <c r="E295" s="1">
-        <v>100.77</v>
+        <v>99.84827904</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>201540.0</v>
+        <v>3592541.08</v>
       </c>
       <c r="I295" s="1">
-        <v>5580.0</v>
+        <v>-39839.9</v>
       </c>
       <c r="J295" s="1">
-        <v>2.7686811551057</v>
+        <v>-1.1089615710115</v>
       </c>
       <c r="K295">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>78.08</v>
+        <v>0.28</v>
+      </c>
+      <c r="L295" t="s">
+        <v>713</v>
       </c>
       <c r="M295" s="1">
-        <v>207120.0</v>
+        <v>3552701.18</v>
       </c>
       <c r="N295" s="1">
-        <v>207198.08</v>
+        <v>3562898.83</v>
       </c>
       <c r="O295" s="1">
-        <v>0.12</v>
+        <v>2.01</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>729</v>
+        <v>714</v>
       </c>
       <c r="B296" t="s">
-        <v>730</v>
+        <v>715</v>
       </c>
       <c r="C296" s="1">
-        <v>300000.0</v>
+        <v>2699000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.826</v>
+        <v>95.667</v>
       </c>
       <c r="E296" s="1">
-        <v>98.69</v>
+        <v>96.78992849</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>296070.0</v>
+        <v>2612360.17</v>
       </c>
       <c r="I296" s="1">
-        <v>3408.0</v>
+        <v>-30307.84</v>
       </c>
       <c r="J296" s="1">
-        <v>1.1510791366906</v>
+        <v>-1.1601708044722</v>
       </c>
       <c r="K296">
-        <v>2.22</v>
+        <v>0.5</v>
       </c>
       <c r="L296" t="s">
-        <v>731</v>
+        <v>716</v>
       </c>
       <c r="M296" s="1">
-        <v>299478.0</v>
+        <v>2582052.33</v>
       </c>
       <c r="N296" s="1">
-        <v>306134.51</v>
+        <v>2595680.07</v>
       </c>
       <c r="O296" s="1">
-        <v>0.17</v>
+        <v>1.46</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>732</v>
+        <v>717</v>
       </c>
       <c r="B297" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
       <c r="C297" s="1">
-        <v>500000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>84.237</v>
+        <v>95.686</v>
       </c>
       <c r="E297" s="1">
-        <v>85.4208</v>
+        <v>99.406</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>427104.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I297" s="1">
-        <v>-5919.0</v>
+        <v>-6249.6</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.3858451337379</v>
+        <v>-3.7422288393055</v>
       </c>
       <c r="K297">
-        <v>0.3</v>
+        <v>1.36</v>
       </c>
       <c r="L297" t="s">
-        <v>734</v>
+        <v>719</v>
       </c>
       <c r="M297" s="1">
-        <v>421185.0</v>
+        <v>160752.48</v>
       </c>
       <c r="N297" s="1">
-        <v>422707.26</v>
+        <v>163039.47</v>
       </c>
       <c r="O297" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>735</v>
+        <v>720</v>
       </c>
       <c r="B298" t="s">
-        <v>736</v>
+        <v>721</v>
       </c>
       <c r="C298" s="1">
-        <v>181000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.793</v>
+        <v>97.859</v>
       </c>
       <c r="E298" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>180292.29</v>
+        <v>446000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>2143.04</v>
+        <v>-9548.86</v>
       </c>
       <c r="J298" s="1">
-        <v>1.1886476121636</v>
+        <v>-2.141</v>
       </c>
       <c r="K298">
-        <v>3.79</v>
+        <v>0.77</v>
       </c>
       <c r="L298" t="s">
-        <v>737</v>
+        <v>722</v>
       </c>
       <c r="M298" s="1">
-        <v>182435.33</v>
+        <v>436451.14</v>
       </c>
       <c r="N298" s="1">
-        <v>189298.45</v>
+        <v>439899.88</v>
       </c>
       <c r="O298" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>738</v>
+        <v>723</v>
       </c>
       <c r="B299" t="s">
-        <v>739</v>
+        <v>724</v>
       </c>
       <c r="C299" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>101.769</v>
+        <v>102.932</v>
       </c>
       <c r="E299" s="1">
-        <v>99.813</v>
+        <v>100.77</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>140736.33</v>
+        <v>201540.0</v>
       </c>
       <c r="I299" s="1">
-        <v>2757.96</v>
+        <v>4324.0</v>
       </c>
       <c r="J299" s="1">
-        <v>1.959664572751</v>
+        <v>2.1454798054977</v>
       </c>
       <c r="K299">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>0.42</v>
+      </c>
+      <c r="L299">
+        <v>832.88</v>
       </c>
       <c r="M299" s="1">
-        <v>143494.29</v>
+        <v>205864.0</v>
       </c>
       <c r="N299" s="1">
-        <v>148598.78</v>
+        <v>206696.88</v>
       </c>
       <c r="O299" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>741</v>
+        <v>725</v>
       </c>
       <c r="B300" t="s">
-        <v>742</v>
+        <v>726</v>
       </c>
       <c r="C300" s="1">
-        <v>191000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>103.693</v>
+        <v>99.514</v>
       </c>
       <c r="E300" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>191000.0</v>
+        <v>296070.0</v>
       </c>
       <c r="I300" s="1">
-        <v>7053.63</v>
+        <v>2472.0</v>
       </c>
       <c r="J300" s="1">
-        <v>3.693</v>
+        <v>0.83493768365589</v>
       </c>
       <c r="K300">
-        <v>2.35</v>
+        <v>2.53</v>
       </c>
       <c r="L300" t="s">
-        <v>743</v>
+        <v>727</v>
       </c>
       <c r="M300" s="1">
-        <v>198053.63</v>
+        <v>298542.0</v>
       </c>
       <c r="N300" s="1">
-        <v>202548.11</v>
+        <v>306122.14</v>
       </c>
       <c r="O300" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>744</v>
+        <v>728</v>
       </c>
       <c r="B301" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="C301" s="1">
         <v>500000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>98.385</v>
+        <v>83.62</v>
       </c>
       <c r="E301" s="1">
-        <v>99.423</v>
+        <v>85.4208</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>497115.0</v>
+        <v>427104.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-5190.0</v>
+        <v>-9004.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.0440240185872</v>
+        <v>-2.1081516445643</v>
       </c>
       <c r="K301">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="L301" t="s">
-        <v>746</v>
+        <v>730</v>
       </c>
       <c r="M301" s="1">
-        <v>491925.0</v>
+        <v>418100.0</v>
       </c>
       <c r="N301" s="1">
-        <v>493733.22</v>
+        <v>419969.86</v>
       </c>
       <c r="O301" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>747</v>
+        <v>731</v>
       </c>
       <c r="B302" t="s">
-        <v>748</v>
+        <v>732</v>
       </c>
       <c r="C302" s="1">
-        <v>216000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.185</v>
+        <v>100.047</v>
       </c>
       <c r="E302" s="1">
-        <v>99.947</v>
+        <v>99.609</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>215885.52</v>
+        <v>180292.29</v>
       </c>
       <c r="I302" s="1">
-        <v>-3805.92</v>
+        <v>792.78</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.7629343552083</v>
+        <v>0.43971930247267</v>
       </c>
       <c r="K302">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>0.11</v>
+      </c>
+      <c r="L302">
+        <v>198.36</v>
       </c>
       <c r="M302" s="1">
-        <v>212079.6</v>
+        <v>181085.07</v>
       </c>
       <c r="N302" s="1">
-        <v>215297.41</v>
+        <v>181283.43</v>
       </c>
       <c r="O302" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="B303" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="C303" s="1">
-        <v>238000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>101.179</v>
+        <v>100.732</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.813</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>238000.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I303" s="1">
-        <v>2806.02</v>
+        <v>1295.79</v>
       </c>
       <c r="J303" s="1">
-        <v>1.179</v>
+        <v>0.92072174967189</v>
       </c>
       <c r="K303">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="L303">
-        <v>770.73</v>
+        <v>74.85</v>
       </c>
       <c r="M303" s="1">
-        <v>240806.02</v>
+        <v>142032.12</v>
       </c>
       <c r="N303" s="1">
-        <v>241576.75</v>
+        <v>142106.97</v>
       </c>
       <c r="O303" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="B304" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="C304" s="1">
-        <v>600000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>98.357</v>
+        <v>102.825</v>
       </c>
       <c r="E304" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>598674.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-8532.0</v>
+        <v>5395.75</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.4251495805731</v>
+        <v>2.825</v>
       </c>
       <c r="K304">
-        <v>0.57</v>
+        <v>2.69</v>
       </c>
       <c r="L304" t="s">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="M304" s="1">
-        <v>590142.0</v>
+        <v>196395.75</v>
       </c>
       <c r="N304" s="1">
-        <v>593532.41</v>
+        <v>201532.3</v>
       </c>
       <c r="O304" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>755</v>
+        <v>738</v>
       </c>
       <c r="B305" t="s">
-        <v>756</v>
+        <v>739</v>
       </c>
       <c r="C305" s="1">
-        <v>420000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>98.093</v>
+        <v>97.469</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>420000.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-8009.4</v>
+        <v>-9770.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.907</v>
+        <v>-1.9653400118685</v>
       </c>
       <c r="K305">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="L305" t="s">
-        <v>757</v>
+        <v>740</v>
       </c>
       <c r="M305" s="1">
-        <v>411990.6</v>
+        <v>487345.0</v>
       </c>
       <c r="N305" s="1">
-        <v>414317.63</v>
+        <v>490345.0</v>
       </c>
       <c r="O305" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>758</v>
+        <v>741</v>
       </c>
       <c r="B306" t="s">
-        <v>759</v>
+        <v>742</v>
       </c>
       <c r="C306" s="1">
-        <v>160000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>98.107</v>
+        <v>97.753</v>
       </c>
       <c r="E306" s="1">
-        <v>99.215</v>
+        <v>99.947</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>158744.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I306" s="1">
-        <v>-1772.8</v>
+        <v>-4739.04</v>
       </c>
       <c r="J306" s="1">
-        <v>-1.1167666179509</v>
+        <v>-2.1951634366214</v>
       </c>
       <c r="K306">
-        <v>4.09</v>
+        <v>1.79</v>
       </c>
       <c r="L306" t="s">
-        <v>760</v>
+        <v>743</v>
       </c>
       <c r="M306" s="1">
-        <v>156971.2</v>
+        <v>211146.48</v>
       </c>
       <c r="N306" s="1">
-        <v>163513.67</v>
+        <v>215007.85</v>
       </c>
       <c r="O306" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>761</v>
+        <v>744</v>
       </c>
       <c r="B307" t="s">
-        <v>762</v>
+        <v>745</v>
       </c>
       <c r="C307" s="1">
-        <v>400000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.548</v>
+        <v>100.001</v>
       </c>
       <c r="E307" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>406676.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-4484.0</v>
+        <v>2.38</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.1025976452999</v>
+        <v>0.001</v>
       </c>
       <c r="K307">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="L307" t="s">
-        <v>763</v>
+        <v>746</v>
       </c>
       <c r="M307" s="1">
-        <v>402192.0</v>
+        <v>238002.38</v>
       </c>
       <c r="N307" s="1">
-        <v>403492.27</v>
+        <v>239667.15</v>
       </c>
       <c r="O307" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>764</v>
+        <v>747</v>
       </c>
       <c r="B308" t="s">
-        <v>765</v>
+        <v>748</v>
       </c>
       <c r="C308" s="1">
-        <v>270000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.197</v>
+        <v>98.034</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>270000.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I308" s="1">
-        <v>531.9</v>
+        <v>-10470.0</v>
       </c>
       <c r="J308" s="1">
-        <v>0.197</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K308">
-        <v>3.21</v>
+        <v>0.86</v>
       </c>
       <c r="L308" t="s">
-        <v>766</v>
+        <v>749</v>
       </c>
       <c r="M308" s="1">
-        <v>270531.9</v>
+        <v>588204.0</v>
       </c>
       <c r="N308" s="1">
-        <v>279205.14</v>
+        <v>593382.08</v>
       </c>
       <c r="O308" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>767</v>
+        <v>750</v>
       </c>
       <c r="B309" t="s">
-        <v>768</v>
+        <v>751</v>
       </c>
       <c r="C309" s="1">
-        <v>245000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.319</v>
+        <v>97.896</v>
       </c>
       <c r="E309" s="1">
         <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>245000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>781.55</v>
+        <v>-8836.8</v>
       </c>
       <c r="J309" s="1">
-        <v>0.319</v>
+        <v>-2.104</v>
       </c>
       <c r="K309">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.03</v>
+      </c>
+      <c r="L309">
+        <v>110.81</v>
       </c>
       <c r="M309" s="1">
-        <v>245781.55</v>
+        <v>411163.2</v>
       </c>
       <c r="N309" s="1">
-        <v>251362.84</v>
+        <v>411274.01</v>
       </c>
       <c r="O309" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>770</v>
+        <v>752</v>
       </c>
       <c r="B310" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
       <c r="C310" s="1">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>105.364</v>
+        <v>97.253</v>
       </c>
       <c r="E310" s="1">
-        <v>106.993</v>
+        <v>99.215</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>320979.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-4887.0</v>
+        <v>-3139.2</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.5225295112764</v>
+        <v>-1.9775235599456</v>
       </c>
       <c r="K310">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>0.01</v>
+      </c>
+      <c r="L310">
+        <v>16.44</v>
       </c>
       <c r="M310" s="1">
-        <v>316092.0</v>
+        <v>155604.8</v>
       </c>
       <c r="N310" s="1">
-        <v>324532.77</v>
+        <v>155621.24</v>
       </c>
       <c r="O310" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>773</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>774</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
-        <v>103000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.501</v>
+        <v>99.666</v>
       </c>
       <c r="E311" s="1">
-        <v>99.833</v>
+        <v>101.669</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>102827.99</v>
+        <v>406676.0</v>
       </c>
       <c r="I311" s="1">
-        <v>688.04</v>
+        <v>-8012.0</v>
       </c>
       <c r="J311" s="1">
-        <v>0.66911742610159</v>
+        <v>-1.9701187185868</v>
       </c>
       <c r="K311">
-        <v>2.89</v>
+        <v>0.64</v>
       </c>
       <c r="L311" t="s">
-        <v>775</v>
+        <v>756</v>
       </c>
       <c r="M311" s="1">
-        <v>103516.03</v>
+        <v>398664.0</v>
       </c>
       <c r="N311" s="1">
-        <v>106495.98</v>
+        <v>401221.21</v>
       </c>
       <c r="O311" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>776</v>
+        <v>757</v>
       </c>
       <c r="B312" t="s">
-        <v>777</v>
+        <v>758</v>
       </c>
       <c r="C312" s="1">
-        <v>325000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.25</v>
+        <v>99.666</v>
       </c>
       <c r="E312" s="1">
         <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>325000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>812.5</v>
+        <v>-901.8</v>
       </c>
       <c r="J312" s="1">
-        <v>0.25</v>
+        <v>-0.334</v>
       </c>
       <c r="K312">
-        <v>2.15</v>
+        <v>3.49</v>
       </c>
       <c r="L312" t="s">
-        <v>778</v>
+        <v>759</v>
       </c>
       <c r="M312" s="1">
-        <v>325812.5</v>
+        <v>269098.2</v>
       </c>
       <c r="N312" s="1">
-        <v>332815.58</v>
+        <v>278526.76</v>
       </c>
       <c r="O312" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>779</v>
+        <v>760</v>
       </c>
       <c r="B313" t="s">
-        <v>780</v>
+        <v>761</v>
       </c>
       <c r="C313" s="1">
-        <v>300000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.634</v>
+        <v>99.86</v>
       </c>
       <c r="E313" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>297210.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1692.0</v>
+        <v>-343.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.56929443827597</v>
+        <v>-0.14</v>
       </c>
       <c r="K313">
-        <v>0.55</v>
+        <v>2.57</v>
       </c>
       <c r="L313" t="s">
-        <v>781</v>
+        <v>762</v>
       </c>
       <c r="M313" s="1">
-        <v>298902.0</v>
+        <v>244657.0</v>
       </c>
       <c r="N313" s="1">
-        <v>300554.4</v>
+        <v>250945.1</v>
       </c>
       <c r="O313" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>782</v>
+        <v>763</v>
       </c>
       <c r="B314" t="s">
-        <v>783</v>
+        <v>764</v>
       </c>
       <c r="C314" s="1">
-        <v>324315.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.929</v>
+        <v>104.453</v>
       </c>
       <c r="E314" s="1">
-        <v>98.43842869</v>
+        <v>106.993</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>319250.59</v>
+        <v>320979.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-1652.16</v>
+        <v>-7620.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.51751196450412</v>
+        <v>-2.3739870832671</v>
       </c>
       <c r="K314">
-        <v>0.57</v>
+        <v>3.18</v>
       </c>
       <c r="L314" t="s">
-        <v>784</v>
+        <v>765</v>
       </c>
       <c r="M314" s="1">
-        <v>317598.43</v>
+        <v>313359.0</v>
       </c>
       <c r="N314" s="1">
-        <v>319457.69</v>
+        <v>322912.41</v>
       </c>
       <c r="O314" s="1">
         <v>0.18</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>785</v>
+        <v>766</v>
       </c>
       <c r="B315" t="s">
-        <v>786</v>
+        <v>767</v>
       </c>
       <c r="C315" s="1">
-        <v>1296294.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.646</v>
+        <v>100.015</v>
       </c>
       <c r="E315" s="1">
-        <v>101.59279376</v>
+        <v>100.14531527</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1316941.29</v>
+        <v>203294.99</v>
       </c>
       <c r="I315" s="1">
-        <v>-51162.05</v>
+        <v>-264.54</v>
       </c>
       <c r="J315" s="1">
-        <v>-3.8849150215345</v>
+        <v>-0.13012617772824</v>
       </c>
       <c r="K315">
-        <v>0.65</v>
+        <v>3.21</v>
       </c>
       <c r="L315" t="s">
-        <v>787</v>
+        <v>768</v>
       </c>
       <c r="M315" s="1">
-        <v>1265779.24</v>
+        <v>203030.45</v>
       </c>
       <c r="N315" s="1">
-        <v>1274214.03</v>
+        <v>209548.7</v>
       </c>
       <c r="O315" s="1">
-        <v>0.72</v>
+        <v>0.12</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>788</v>
+        <v>769</v>
       </c>
       <c r="B316" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="C316" s="1">
-        <v>859513.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>103.476</v>
+        <v>99.385</v>
       </c>
       <c r="E316" s="1">
-        <v>119.35043565</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1025832.51</v>
+        <v>325000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-136442.84</v>
+        <v>-1998.75</v>
       </c>
       <c r="J316" s="1">
-        <v>-13.300693697064</v>
+        <v>-0.615</v>
       </c>
       <c r="K316">
-        <v>0.98</v>
+        <v>2.44</v>
       </c>
       <c r="L316" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="M316" s="1">
-        <v>889389.67</v>
+        <v>323001.25</v>
       </c>
       <c r="N316" s="1">
-        <v>897778.75</v>
+        <v>330927.47</v>
       </c>
       <c r="O316" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="B317" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="C317" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.092</v>
+        <v>98.916</v>
       </c>
       <c r="E317" s="1">
-        <v>99.794</v>
+        <v>99.07</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>99794.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-1702.0</v>
+        <v>-462.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.7055133575165</v>
+        <v>-0.15544564449379</v>
       </c>
       <c r="K317">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>441.1</v>
+        <v>0.85</v>
+      </c>
+      <c r="L317" t="s">
+        <v>774</v>
       </c>
       <c r="M317" s="1">
-        <v>98092.0</v>
+        <v>296748.0</v>
       </c>
       <c r="N317" s="1">
-        <v>98533.1</v>
+        <v>299287.8</v>
       </c>
       <c r="O317" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>793</v>
+        <v>775</v>
       </c>
       <c r="B318" t="s">
-        <v>794</v>
+        <v>776</v>
       </c>
       <c r="C318" s="1">
-        <v>600000.0</v>
+        <v>325716.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.261</v>
+        <v>97.879</v>
       </c>
       <c r="E318" s="1">
-        <v>99.224</v>
+        <v>98.43582446</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>595344.0</v>
+        <v>320621.23</v>
       </c>
       <c r="I318" s="1">
-        <v>-11778.0</v>
+        <v>-1813.67</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.9783520116101</v>
+        <v>-0.56567370788266</v>
       </c>
       <c r="K318">
-        <v>1.35</v>
+        <v>0.63</v>
       </c>
       <c r="L318" t="s">
-        <v>795</v>
+        <v>777</v>
       </c>
       <c r="M318" s="1">
-        <v>583566.0</v>
+        <v>318807.56</v>
       </c>
       <c r="N318" s="1">
-        <v>591686.55</v>
+        <v>320868.94</v>
       </c>
       <c r="O318" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>796</v>
+        <v>778</v>
       </c>
       <c r="B319" t="s">
-        <v>797</v>
+        <v>779</v>
       </c>
       <c r="C319" s="1">
-        <v>173000.0</v>
+        <v>1301894.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.833</v>
+        <v>96.723</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>101.57520582</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>173000.0</v>
+        <v>1322401.51</v>
       </c>
       <c r="I319" s="1">
-        <v>-288.91</v>
+        <v>-63170.57</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.167</v>
+        <v>-4.7769583989661</v>
       </c>
       <c r="K319">
-        <v>2.8</v>
+        <v>0.85</v>
       </c>
       <c r="L319" t="s">
-        <v>798</v>
+        <v>780</v>
       </c>
       <c r="M319" s="1">
-        <v>172711.09</v>
+        <v>1259230.94</v>
       </c>
       <c r="N319" s="1">
-        <v>177557.38</v>
+        <v>1270288.12</v>
       </c>
       <c r="O319" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>799</v>
+        <v>781</v>
       </c>
       <c r="B320" t="s">
-        <v>800</v>
+        <v>782</v>
       </c>
       <c r="C320" s="1">
-        <v>200000.0</v>
+        <v>863227.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.349</v>
+        <v>102.441</v>
       </c>
       <c r="E320" s="1">
-        <v>101.2</v>
+        <v>119.28450686</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>202400.0</v>
+        <v>1029696.07</v>
       </c>
       <c r="I320" s="1">
-        <v>-3702.0</v>
+        <v>-145397.7</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.8290513833992</v>
+        <v>-14.120448182346</v>
       </c>
       <c r="K320">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>1.27</v>
+      </c>
+      <c r="L320" t="s">
+        <v>783</v>
       </c>
       <c r="M320" s="1">
-        <v>198698.0</v>
+        <v>884298.37</v>
       </c>
       <c r="N320" s="1">
-        <v>199610.33</v>
+        <v>895295.65</v>
       </c>
       <c r="O320" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>801</v>
+        <v>784</v>
       </c>
       <c r="B321" t="s">
-        <v>802</v>
+        <v>785</v>
       </c>
       <c r="C321" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>98.694</v>
+        <v>97.173</v>
       </c>
       <c r="E321" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>556482.24</v>
+        <v>99794.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-5769.72</v>
+        <v>-2621.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.0368201508102</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K321">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>0.72</v>
+      </c>
+      <c r="L321">
+        <v>719.18</v>
       </c>
       <c r="M321" s="1">
-        <v>550712.52</v>
+        <v>97173.0</v>
       </c>
       <c r="N321" s="1">
-        <v>554687.31</v>
+        <v>97892.18</v>
       </c>
       <c r="O321" s="1">
-        <v>0.31</v>
+        <v>0.06</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>804</v>
+        <v>786</v>
       </c>
       <c r="B322" t="s">
-        <v>805</v>
+        <v>787</v>
       </c>
       <c r="C322" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>104.45</v>
+        <v>97.266</v>
       </c>
       <c r="E322" s="1">
-        <v>99.29</v>
+        <v>99.224</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>397160.0</v>
+        <v>595344.0</v>
       </c>
       <c r="I322" s="1">
-        <v>20640.0</v>
+        <v>-11748.0</v>
       </c>
       <c r="J322" s="1">
-        <v>5.196897975627</v>
+        <v>-1.9733129081674</v>
       </c>
       <c r="K322">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>117.81</v>
+        <v>1.61</v>
+      </c>
+      <c r="L322" t="s">
+        <v>788</v>
       </c>
       <c r="M322" s="1">
-        <v>417800.0</v>
+        <v>583596.0</v>
       </c>
       <c r="N322" s="1">
-        <v>417917.81</v>
+        <v>593265.86</v>
       </c>
       <c r="O322" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B323" t="s">
-        <v>807</v>
+        <v>790</v>
       </c>
       <c r="C323" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.926</v>
+        <v>98.784</v>
       </c>
       <c r="E323" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>102470.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-2544.0</v>
+        <v>-2103.68</v>
       </c>
       <c r="J323" s="1">
-        <v>-2.4826778569337</v>
+        <v>-1.216</v>
       </c>
       <c r="K323">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>10.96</v>
+        <v>3.09</v>
+      </c>
+      <c r="L323" t="s">
+        <v>791</v>
       </c>
       <c r="M323" s="1">
-        <v>99926.0</v>
+        <v>170896.32</v>
       </c>
       <c r="N323" s="1">
-        <v>99936.96</v>
+        <v>176248.16</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>808</v>
+        <v>792</v>
       </c>
       <c r="B324" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="C324" s="1">
-        <v>472839.6</v>
+        <v>200000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.344</v>
+        <v>98.602</v>
       </c>
       <c r="E324" s="1">
-        <v>95.98741518</v>
+        <v>101.2</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>453866.51</v>
+        <v>202400.0</v>
       </c>
       <c r="I324" s="1">
-        <v>6414.47</v>
+        <v>-5196.0</v>
       </c>
       <c r="J324" s="1">
-        <v>1.4132944067629</v>
+        <v>-2.5671936758893</v>
       </c>
       <c r="K324">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="L324" t="s">
-        <v>810</v>
+        <v>794</v>
       </c>
       <c r="M324" s="1">
-        <v>460280.98</v>
+        <v>197204.0</v>
       </c>
       <c r="N324" s="1">
-        <v>461976.73</v>
+        <v>198704.27</v>
       </c>
       <c r="O324" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>811</v>
+        <v>795</v>
       </c>
       <c r="B325" t="s">
-        <v>812</v>
+        <v>796</v>
       </c>
       <c r="C325" s="1">
-        <v>290451.2</v>
+        <v>558000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>80.448</v>
+        <v>98.051</v>
       </c>
       <c r="E325" s="1">
-        <v>84.11520765</v>
+        <v>99.728</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>244313.63</v>
+        <v>556482.24</v>
       </c>
       <c r="I325" s="1">
-        <v>-10651.44</v>
+        <v>-9357.66</v>
       </c>
       <c r="J325" s="1">
-        <v>-4.3597403877958</v>
+        <v>-1.6815738809562</v>
       </c>
       <c r="K325">
-        <v>0.47</v>
+        <v>0.97</v>
       </c>
       <c r="L325" t="s">
-        <v>813</v>
+        <v>797</v>
       </c>
       <c r="M325" s="1">
-        <v>233662.19</v>
+        <v>547124.58</v>
       </c>
       <c r="N325" s="1">
-        <v>235022.93</v>
+        <v>552540.24</v>
       </c>
       <c r="O325" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>814</v>
+        <v>798</v>
       </c>
       <c r="B326" t="s">
-        <v>815</v>
+        <v>799</v>
       </c>
       <c r="C326" s="1">
-        <v>357000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>92.554</v>
+        <v>104.238</v>
       </c>
       <c r="E326" s="1">
-        <v>92.586</v>
+        <v>99.29</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>330532.02</v>
+        <v>397160.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-114.24</v>
+        <v>19792.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.034562460847212</v>
+        <v>4.9833820122872</v>
       </c>
       <c r="K326">
-        <v>1.26</v>
+        <v>0.46</v>
       </c>
       <c r="L326" t="s">
-        <v>816</v>
+        <v>800</v>
       </c>
       <c r="M326" s="1">
-        <v>330417.78</v>
+        <v>416952.0</v>
       </c>
       <c r="N326" s="1">
-        <v>334904.24</v>
+        <v>418778.03</v>
       </c>
       <c r="O326" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>817</v>
+        <v>801</v>
       </c>
       <c r="B327" t="s">
-        <v>818</v>
+        <v>802</v>
       </c>
       <c r="C327" s="1">
-        <v>804658.15</v>
+        <v>100000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>102.34</v>
+        <v>96.499</v>
       </c>
       <c r="E327" s="1">
-        <v>106.8103952</v>
+        <v>97.26</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>859458.55</v>
+        <v>97260.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-35971.4</v>
+        <v>-761.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-4.1853560011707</v>
+        <v>-0.78243882377133</v>
       </c>
       <c r="K327">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>0.48</v>
+      </c>
+      <c r="L327">
+        <v>482.88</v>
       </c>
       <c r="M327" s="1">
-        <v>823487.15</v>
+        <v>96499.0</v>
       </c>
       <c r="N327" s="1">
-        <v>829271.87</v>
+        <v>96981.88</v>
       </c>
       <c r="O327" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>820</v>
+        <v>803</v>
       </c>
       <c r="B328" t="s">
-        <v>821</v>
+        <v>804</v>
       </c>
       <c r="C328" s="1">
-        <v>237000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.804</v>
+        <v>98.972</v>
       </c>
       <c r="E328" s="1">
-        <v>99.422</v>
+        <v>102.47</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>235630.14</v>
+        <v>102470.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-3834.66</v>
+        <v>-3498.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.6274064090443</v>
+        <v>-3.4136820532839</v>
       </c>
       <c r="K328">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="L328">
-        <v>991.83</v>
+        <v>328.77</v>
       </c>
       <c r="M328" s="1">
-        <v>231795.48</v>
+        <v>98972.0</v>
       </c>
       <c r="N328" s="1">
-        <v>232787.31</v>
+        <v>99300.77</v>
       </c>
       <c r="O328" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>822</v>
+        <v>805</v>
       </c>
       <c r="B329" t="s">
-        <v>823</v>
+        <v>806</v>
       </c>
       <c r="C329" s="1">
-        <v>267000.0</v>
+        <v>474882.6</v>
       </c>
       <c r="D329" s="1">
-        <v>100.447</v>
+        <v>97.244</v>
       </c>
       <c r="E329" s="1">
-        <v>100.0</v>
+        <v>95.99285171</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>267000.0</v>
+        <v>455853.35</v>
       </c>
       <c r="I329" s="1">
-        <v>1193.49</v>
+        <v>5941.49</v>
       </c>
       <c r="J329" s="1">
-        <v>0.447</v>
+        <v>1.3033775006809</v>
       </c>
       <c r="K329">
-        <v>3.84</v>
+        <v>0.41</v>
       </c>
       <c r="L329" t="s">
-        <v>824</v>
+        <v>807</v>
       </c>
       <c r="M329" s="1">
-        <v>268193.49</v>
+        <v>461794.84</v>
       </c>
       <c r="N329" s="1">
-        <v>278434.59</v>
+        <v>463762.02</v>
       </c>
       <c r="O329" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>825</v>
+        <v>808</v>
       </c>
       <c r="B330" t="s">
-        <v>826</v>
+        <v>809</v>
       </c>
       <c r="C330" s="1">
-        <v>350000.0</v>
+        <v>291706.2</v>
       </c>
       <c r="D330" s="1">
-        <v>88.78</v>
+        <v>79.721</v>
       </c>
       <c r="E330" s="1">
-        <v>88.621</v>
+        <v>84.09918953</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>310173.5</v>
+        <v>245322.55</v>
       </c>
       <c r="I330" s="1">
-        <v>556.5</v>
+        <v>-12771.45</v>
       </c>
       <c r="J330" s="1">
-        <v>0.17941571410839</v>
+        <v>-5.2059828988407</v>
       </c>
       <c r="K330">
-        <v>1.37</v>
+        <v>0.54</v>
       </c>
       <c r="L330" t="s">
-        <v>827</v>
+        <v>810</v>
       </c>
       <c r="M330" s="1">
-        <v>310730.0</v>
+        <v>232551.1</v>
       </c>
       <c r="N330" s="1">
-        <v>315513.73</v>
+        <v>234126.31</v>
       </c>
       <c r="O330" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>828</v>
+        <v>811</v>
       </c>
       <c r="B331" t="s">
-        <v>829</v>
+        <v>812</v>
       </c>
       <c r="C331" s="1">
-        <v>300000.0</v>
+        <v>358544.0</v>
       </c>
       <c r="D331" s="1">
-        <v>74.374</v>
+        <v>91.912</v>
       </c>
       <c r="E331" s="1">
-        <v>74.37666667</v>
+        <v>92.58520014</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>223130.0</v>
+        <v>331958.68</v>
       </c>
       <c r="I331" s="1">
-        <v>-8.0</v>
+        <v>-2413.72</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.0035853538296061</v>
+        <v>-0.72711459149072</v>
       </c>
       <c r="K331">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>1.39</v>
+      </c>
+      <c r="L331" t="s">
+        <v>813</v>
       </c>
       <c r="M331" s="1">
-        <v>223122.0</v>
+        <v>329544.96</v>
       </c>
       <c r="N331" s="1">
-        <v>224071.32</v>
+        <v>334520.86</v>
       </c>
       <c r="O331" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
       <c r="B332" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="C332" s="1">
-        <v>200000.0</v>
+        <v>808134.15</v>
       </c>
       <c r="D332" s="1">
-        <v>97.84</v>
+        <v>101.271</v>
       </c>
       <c r="E332" s="1">
-        <v>99.985</v>
+        <v>106.79290437</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>199970.0</v>
+        <v>863029.93</v>
       </c>
       <c r="I332" s="1">
-        <v>-4290.0</v>
+        <v>-44624.39</v>
       </c>
       <c r="J332" s="1">
-        <v>-2.1453217982697</v>
+        <v>-5.1706654020678</v>
       </c>
       <c r="K332">
-        <v>2.88</v>
+        <v>1.04</v>
       </c>
       <c r="L332" t="s">
-        <v>832</v>
+        <v>816</v>
       </c>
       <c r="M332" s="1">
-        <v>195680.0</v>
+        <v>818405.54</v>
       </c>
       <c r="N332" s="1">
-        <v>201449.86</v>
+        <v>826847.77</v>
       </c>
       <c r="O332" s="1">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
       <c r="B333" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="C333" s="1">
-        <v>300000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.929</v>
+        <v>99.888</v>
       </c>
       <c r="E333" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>300000.0</v>
+        <v>205913.48</v>
       </c>
       <c r="I333" s="1">
-        <v>2787.0</v>
+        <v>-144.2</v>
       </c>
       <c r="J333" s="1">
-        <v>0.929</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K333">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>0.13</v>
+      </c>
+      <c r="L333">
+        <v>275.14</v>
       </c>
       <c r="M333" s="1">
-        <v>302787.0</v>
+        <v>205769.28</v>
       </c>
       <c r="N333" s="1">
-        <v>310037.2</v>
+        <v>206044.42</v>
       </c>
       <c r="O333" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>836</v>
+        <v>819</v>
       </c>
       <c r="B334" t="s">
-        <v>837</v>
+        <v>820</v>
       </c>
       <c r="C334" s="1">
-        <v>100000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.875</v>
+        <v>97.317</v>
       </c>
       <c r="E334" s="1">
-        <v>99.711</v>
+        <v>99.422</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>99711.0</v>
+        <v>235630.14</v>
       </c>
       <c r="I334" s="1">
-        <v>-836.0</v>
+        <v>-4988.85</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.83842304259309</v>
+        <v>-2.1172376335218</v>
       </c>
       <c r="K334">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>965.75</v>
+        <v>0.68</v>
+      </c>
+      <c r="L334" t="s">
+        <v>821</v>
       </c>
       <c r="M334" s="1">
-        <v>98875.0</v>
+        <v>230641.29</v>
       </c>
       <c r="N334" s="1">
-        <v>99840.75</v>
+        <v>232245.1</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="B335" t="s">
-        <v>839</v>
+        <v>823</v>
       </c>
       <c r="C335" s="1">
-        <v>100000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.476</v>
+        <v>99.85</v>
       </c>
       <c r="E335" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>100660.0</v>
+        <v>267000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-2184.0</v>
+        <v>-400.5</v>
       </c>
       <c r="J335" s="1">
-        <v>-2.1696801112656</v>
+        <v>-0.15</v>
       </c>
       <c r="K335">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>0.15</v>
+      </c>
+      <c r="L335">
+        <v>409.64</v>
       </c>
       <c r="M335" s="1">
-        <v>98476.0</v>
+        <v>266599.5</v>
       </c>
       <c r="N335" s="1">
-        <v>101111.27</v>
+        <v>267009.14</v>
       </c>
       <c r="O335" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="B336" t="s">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="C336" s="1">
-        <v>245000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>95.471</v>
+        <v>88.297</v>
       </c>
       <c r="E336" s="1">
-        <v>98.74223265</v>
+        <v>88.621</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>241918.47</v>
+        <v>310173.5</v>
       </c>
       <c r="I336" s="1">
-        <v>-8014.52</v>
+        <v>-1134.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-3.3129012431337</v>
+        <v>-0.36560183252277</v>
       </c>
       <c r="K336">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>137.6</v>
+        <v>1.5</v>
+      </c>
+      <c r="L336" t="s">
+        <v>826</v>
       </c>
       <c r="M336" s="1">
-        <v>233903.95</v>
+        <v>309039.5</v>
       </c>
       <c r="N336" s="1">
-        <v>234041.55</v>
+        <v>314275.12</v>
       </c>
       <c r="O336" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>843</v>
+        <v>827</v>
       </c>
       <c r="B337" t="s">
-        <v>844</v>
+        <v>828</v>
       </c>
       <c r="C337" s="1">
-        <v>250000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.044</v>
+        <v>73.793</v>
       </c>
       <c r="E337" s="1">
-        <v>99.7844</v>
+        <v>74.37666667</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>249461.0</v>
+        <v>223130.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-4351.0</v>
+        <v>-1751.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.7441604098436</v>
+        <v>-0.78474431945503</v>
       </c>
       <c r="K337">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>716.61</v>
+        <v>0.38</v>
+      </c>
+      <c r="L337" t="s">
+        <v>829</v>
       </c>
       <c r="M337" s="1">
-        <v>245110.0</v>
+        <v>221379.0</v>
       </c>
       <c r="N337" s="1">
-        <v>245826.61</v>
+        <v>222507.08</v>
       </c>
       <c r="O337" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
       <c r="B338" t="s">
-        <v>846</v>
+        <v>831</v>
       </c>
       <c r="C338" s="1">
         <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.124</v>
+        <v>97.515</v>
       </c>
       <c r="E338" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>200000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1752.0</v>
+        <v>-4940.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.876</v>
+        <v>-2.4703705555833</v>
       </c>
       <c r="K338">
-        <v>1.51</v>
+        <v>3.15</v>
       </c>
       <c r="L338" t="s">
-        <v>847</v>
+        <v>832</v>
       </c>
       <c r="M338" s="1">
-        <v>198248.0</v>
+        <v>195030.0</v>
       </c>
       <c r="N338" s="1">
-        <v>201267.2</v>
+        <v>201336.16</v>
       </c>
       <c r="O338" s="1">
         <v>0.11</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>848</v>
+        <v>833</v>
       </c>
       <c r="B339" t="s">
-        <v>849</v>
+        <v>834</v>
       </c>
       <c r="C339" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>98.742</v>
+        <v>100.578</v>
       </c>
       <c r="E339" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>99326.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-584.0</v>
+        <v>1734.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.58796286974206</v>
+        <v>0.578</v>
       </c>
       <c r="K339">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>307.88</v>
+        <v>2.72</v>
+      </c>
+      <c r="L339" t="s">
+        <v>835</v>
       </c>
       <c r="M339" s="1">
-        <v>98742.0</v>
+        <v>301734.0</v>
       </c>
       <c r="N339" s="1">
-        <v>99049.88</v>
+        <v>309902.35</v>
       </c>
       <c r="O339" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="B340" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="C340" s="1">
-        <v>212000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>98.181</v>
+        <v>98.04</v>
       </c>
       <c r="E340" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>212000.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-3856.28</v>
+        <v>-1671.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.819</v>
+        <v>-1.6758431868099</v>
       </c>
       <c r="K340">
-        <v>0.57</v>
+        <v>1.26</v>
       </c>
       <c r="L340" t="s">
-        <v>852</v>
+        <v>838</v>
       </c>
       <c r="M340" s="1">
-        <v>208143.72</v>
+        <v>98040.0</v>
       </c>
       <c r="N340" s="1">
-        <v>209342.15</v>
+        <v>99303.7</v>
       </c>
       <c r="O340" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>853</v>
+        <v>839</v>
       </c>
       <c r="B341" t="s">
-        <v>854</v>
+        <v>840</v>
       </c>
       <c r="C341" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>98.607</v>
+        <v>97.862</v>
       </c>
       <c r="E341" s="1">
-        <v>99.3</v>
+        <v>100.66</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>297900.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-2079.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.69788519637462</v>
+        <v>-2.7796542817405</v>
       </c>
       <c r="K341">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>2.9</v>
+      </c>
+      <c r="L341" t="s">
+        <v>841</v>
       </c>
       <c r="M341" s="1">
-        <v>295821.0</v>
+        <v>97862.0</v>
       </c>
       <c r="N341" s="1">
-        <v>296725.11</v>
+        <v>100765.42</v>
       </c>
       <c r="O341" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>855</v>
+        <v>842</v>
       </c>
       <c r="B342" t="s">
-        <v>856</v>
+        <v>843</v>
       </c>
       <c r="C342" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>98.742</v>
+        <v>100.151</v>
       </c>
       <c r="E342" s="1">
-        <v>99.23</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>151821.9</v>
+        <v>200000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-746.64</v>
+        <v>302.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.49178675803688</v>
+        <v>0.151</v>
       </c>
       <c r="K342">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.26</v>
+      </c>
+      <c r="L342">
+        <v>527.4</v>
       </c>
       <c r="M342" s="1">
-        <v>151075.26</v>
+        <v>200302.0</v>
       </c>
       <c r="N342" s="1">
-        <v>154300.84</v>
+        <v>200829.4</v>
       </c>
       <c r="O342" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="B343" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="C343" s="1">
-        <v>100000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.512</v>
+        <v>95.385</v>
       </c>
       <c r="E343" s="1">
-        <v>99.499</v>
+        <v>98.74223265</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>99499.0</v>
+        <v>241918.47</v>
       </c>
       <c r="I343" s="1">
-        <v>13.0</v>
+        <v>-8225.22</v>
       </c>
       <c r="J343" s="1">
-        <v>0.013065457944301</v>
+        <v>-3.399996701368</v>
       </c>
       <c r="K343">
-        <v>0.97</v>
+        <v>0.1</v>
       </c>
       <c r="L343">
-        <v>965.75</v>
+        <v>234.93</v>
       </c>
       <c r="M343" s="1">
-        <v>99512.0</v>
+        <v>233693.25</v>
       </c>
       <c r="N343" s="1">
-        <v>100477.75</v>
+        <v>233928.18</v>
       </c>
       <c r="O343" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="B344" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="C344" s="1">
-        <v>165000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>101.475</v>
+        <v>97.295</v>
       </c>
       <c r="E344" s="1">
-        <v>99.451</v>
+        <v>99.7844</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>164094.15</v>
+        <v>249461.0</v>
       </c>
       <c r="I344" s="1">
-        <v>3339.6</v>
+        <v>-6223.5</v>
       </c>
       <c r="J344" s="1">
-        <v>2.0351731003208</v>
+        <v>-2.4947787429698</v>
       </c>
       <c r="K344">
-        <v>3.62</v>
+        <v>0.55</v>
       </c>
       <c r="L344" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="M344" s="1">
-        <v>167433.75</v>
+        <v>243237.5</v>
       </c>
       <c r="N344" s="1">
-        <v>173400.87</v>
+        <v>244624.49</v>
       </c>
       <c r="O344" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>863</v>
+        <v>849</v>
       </c>
       <c r="B345" t="s">
-        <v>864</v>
+        <v>850</v>
       </c>
       <c r="C345" s="1">
-        <v>2050000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>66.653</v>
+        <v>98.312</v>
       </c>
       <c r="E345" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>1442380.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-75993.5</v>
+        <v>-3376.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-5.2686185332575</v>
+        <v>-1.688</v>
       </c>
       <c r="K345">
-        <v>1.01</v>
+        <v>1.81</v>
       </c>
       <c r="L345" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
       <c r="M345" s="1">
-        <v>1366386.5</v>
+        <v>196624.0</v>
       </c>
       <c r="N345" s="1">
-        <v>1387167.32</v>
+        <v>200242.9</v>
       </c>
       <c r="O345" s="1">
-        <v>0.78</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
       <c r="B346" t="s">
-        <v>867</v>
+        <v>853</v>
       </c>
       <c r="C346" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>99.411</v>
+        <v>97.74</v>
       </c>
       <c r="E346" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>102000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-600.78</v>
+        <v>-1586.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-0.589</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K346">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>0.6</v>
+      </c>
+      <c r="L346">
+        <v>595.89</v>
       </c>
       <c r="M346" s="1">
-        <v>101399.22</v>
+        <v>97740.0</v>
       </c>
       <c r="N346" s="1">
-        <v>102832.48</v>
+        <v>98335.89</v>
       </c>
       <c r="O346" s="1">
         <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>869</v>
+        <v>854</v>
       </c>
       <c r="B347" t="s">
-        <v>870</v>
+        <v>855</v>
       </c>
       <c r="C347" s="1">
-        <v>300000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.204</v>
+        <v>97.565</v>
       </c>
       <c r="E347" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>300690.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-3078.0</v>
+        <v>-5162.2</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.0236456150853</v>
+        <v>-2.435</v>
       </c>
       <c r="K347">
-        <v>2.33</v>
+        <v>0.87</v>
       </c>
       <c r="L347" t="s">
-        <v>871</v>
+        <v>856</v>
       </c>
       <c r="M347" s="1">
-        <v>297612.0</v>
+        <v>206837.8</v>
       </c>
       <c r="N347" s="1">
-        <v>304608.58</v>
+        <v>208679.84</v>
       </c>
       <c r="O347" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>872</v>
+        <v>857</v>
       </c>
       <c r="B348" t="s">
-        <v>873</v>
+        <v>858</v>
       </c>
       <c r="C348" s="1">
-        <v>300000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.063</v>
+        <v>97.97</v>
       </c>
       <c r="E348" s="1">
-        <v>99.871</v>
+        <v>99.23</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>299613.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I348" s="1">
-        <v>-2424.0</v>
+        <v>-1927.8</v>
       </c>
       <c r="J348" s="1">
-        <v>-0.80904366632957</v>
+        <v>-1.2697772850952</v>
       </c>
       <c r="K348">
-        <v>1.6</v>
+        <v>2.38</v>
       </c>
       <c r="L348" t="s">
-        <v>874</v>
+        <v>859</v>
       </c>
       <c r="M348" s="1">
-        <v>297189.0</v>
+        <v>149894.1</v>
       </c>
       <c r="N348" s="1">
-        <v>301998.25</v>
+        <v>153529.95</v>
       </c>
       <c r="O348" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>875</v>
+        <v>860</v>
       </c>
       <c r="B349" t="s">
-        <v>876</v>
+        <v>861</v>
       </c>
       <c r="C349" s="1">
-        <v>153000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.53</v>
+        <v>98.828</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>153000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I349" s="1">
-        <v>810.9</v>
+        <v>-671.0</v>
       </c>
       <c r="J349" s="1">
-        <v>0.53</v>
+        <v>-0.67437863697123</v>
       </c>
       <c r="K349">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>49.5</v>
+        <v>1.26</v>
+      </c>
+      <c r="L349" t="s">
+        <v>838</v>
       </c>
       <c r="M349" s="1">
-        <v>153810.9</v>
+        <v>98828.0</v>
       </c>
       <c r="N349" s="1">
-        <v>153860.4</v>
+        <v>100091.7</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>877</v>
+        <v>862</v>
       </c>
       <c r="B350" t="s">
-        <v>878</v>
+        <v>863</v>
       </c>
       <c r="C350" s="1">
-        <v>5592000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>87.351</v>
+        <v>99.733</v>
       </c>
       <c r="E350" s="1">
-        <v>87.41951931</v>
+        <v>99.897</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>4888499.52</v>
+        <v>99897.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-3831.6</v>
+        <v>-164.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.078379878822204</v>
+        <v>-0.16416909416699</v>
       </c>
       <c r="K350">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>0.3</v>
+      </c>
+      <c r="L350">
+        <v>297.26</v>
       </c>
       <c r="M350" s="1">
-        <v>4884667.92</v>
+        <v>99733.0</v>
       </c>
       <c r="N350" s="1">
-        <v>4922739.48</v>
+        <v>100030.26</v>
       </c>
       <c r="O350" s="1">
-        <v>2.77</v>
+        <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>880</v>
+        <v>864</v>
       </c>
       <c r="B351" t="s">
-        <v>881</v>
+        <v>865</v>
       </c>
       <c r="C351" s="1">
-        <v>1536000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>74.652</v>
+        <v>101.116</v>
       </c>
       <c r="E351" s="1">
-        <v>74.62207292</v>
+        <v>99.451</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>1146195.04</v>
+        <v>164094.15</v>
       </c>
       <c r="I351" s="1">
-        <v>459.68</v>
+        <v>2747.25</v>
       </c>
       <c r="J351" s="1">
-        <v>0.040104867318218</v>
+        <v>1.6741913102935</v>
       </c>
       <c r="K351">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>0.16</v>
+      </c>
+      <c r="L351">
+        <v>271.23</v>
       </c>
       <c r="M351" s="1">
-        <v>1146654.72</v>
+        <v>166841.4</v>
       </c>
       <c r="N351" s="1">
-        <v>1156097.96</v>
+        <v>167112.63</v>
       </c>
       <c r="O351" s="1">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
       <c r="B352" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="C352" s="1">
-        <v>4181000.0</v>
+        <v>2058857.0</v>
       </c>
       <c r="D352" s="1">
-        <v>95.942</v>
+        <v>65.777</v>
       </c>
       <c r="E352" s="1">
-        <v>96.21134609</v>
+        <v>70.35011417</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>4022596.38</v>
+        <v>1448408.25</v>
       </c>
       <c r="I352" s="1">
-        <v>-11261.36</v>
+        <v>-94153.88</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.27995252160994</v>
+        <v>-6.5005070221051</v>
       </c>
       <c r="K352">
-        <v>0.76</v>
+        <v>1.17</v>
       </c>
       <c r="L352" t="s">
-        <v>885</v>
+        <v>868</v>
       </c>
       <c r="M352" s="1">
-        <v>4011335.02</v>
+        <v>1354254.37</v>
       </c>
       <c r="N352" s="1">
-        <v>4043007.53</v>
+        <v>1378396.58</v>
       </c>
       <c r="O352" s="1">
-        <v>2.27</v>
+        <v>0.78</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>886</v>
+        <v>869</v>
       </c>
       <c r="B353" t="s">
-        <v>887</v>
+        <v>870</v>
       </c>
       <c r="C353" s="1">
-        <v>174000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>96.878</v>
+        <v>98.297</v>
       </c>
       <c r="E353" s="1">
-        <v>101.49189655</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>176595.9</v>
+        <v>102000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-8028.18</v>
+        <v>-1737.06</v>
       </c>
       <c r="J353" s="1">
-        <v>-4.5460738329712</v>
+        <v>-1.703</v>
       </c>
       <c r="K353">
-        <v>1.87</v>
+        <v>1.68</v>
       </c>
       <c r="L353" t="s">
-        <v>888</v>
+        <v>871</v>
       </c>
       <c r="M353" s="1">
-        <v>168567.72</v>
+        <v>100262.94</v>
       </c>
       <c r="N353" s="1">
-        <v>171828.43</v>
+        <v>101978.95</v>
       </c>
       <c r="O353" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>889</v>
+        <v>872</v>
       </c>
       <c r="B354" t="s">
-        <v>890</v>
+        <v>873</v>
       </c>
       <c r="C354" s="1">
-        <v>283000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>99.956</v>
+        <v>98.317</v>
       </c>
       <c r="E354" s="1">
-        <v>99.646</v>
+        <v>100.23</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>281998.18</v>
+        <v>300690.0</v>
       </c>
       <c r="I354" s="1">
-        <v>877.3</v>
+        <v>-5739.0</v>
       </c>
       <c r="J354" s="1">
-        <v>0.31110129859703</v>
+        <v>-1.9086101965479</v>
       </c>
       <c r="K354">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>895.52</v>
+        <v>2.63</v>
+      </c>
+      <c r="L354" t="s">
+        <v>874</v>
       </c>
       <c r="M354" s="1">
-        <v>282875.48</v>
+        <v>294951.0</v>
       </c>
       <c r="N354" s="1">
-        <v>283771.0</v>
+        <v>302841.41</v>
       </c>
       <c r="O354" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>891</v>
+        <v>875</v>
       </c>
       <c r="B355" t="s">
-        <v>892</v>
+        <v>876</v>
       </c>
       <c r="C355" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.421</v>
+        <v>98.543</v>
       </c>
       <c r="E355" s="1">
-        <v>97.41</v>
+        <v>99.871</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>194820.0</v>
+        <v>299613.0</v>
       </c>
       <c r="I355" s="1">
-        <v>6022.0</v>
+        <v>-3984.0</v>
       </c>
       <c r="J355" s="1">
-        <v>3.091058412894</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="K355">
-        <v>3.99</v>
+        <v>1.91</v>
       </c>
       <c r="L355" t="s">
-        <v>893</v>
+        <v>877</v>
       </c>
       <c r="M355" s="1">
-        <v>200842.0</v>
+        <v>295629.0</v>
       </c>
       <c r="N355" s="1">
-        <v>208820.08</v>
+        <v>301361.88</v>
       </c>
       <c r="O355" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>894</v>
+        <v>878</v>
       </c>
       <c r="B356" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
       <c r="C356" s="1">
-        <v>400000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.143</v>
+        <v>99.69</v>
       </c>
       <c r="E356" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>402028.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-5456.0</v>
+        <v>-474.3</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.3571194046186</v>
+        <v>-0.31</v>
       </c>
       <c r="K356">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>0.35</v>
+      </c>
+      <c r="L356">
+        <v>527.96</v>
       </c>
       <c r="M356" s="1">
-        <v>396572.0</v>
+        <v>152525.7</v>
       </c>
       <c r="N356" s="1">
-        <v>408666.52</v>
+        <v>153053.66</v>
       </c>
       <c r="O356" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>897</v>
+        <v>880</v>
       </c>
       <c r="B357" t="s">
-        <v>898</v>
+        <v>881</v>
       </c>
       <c r="C357" s="1">
-        <v>300000.0</v>
+        <v>5616000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>88.661</v>
+        <v>86.8</v>
       </c>
       <c r="E357" s="1">
-        <v>85.25</v>
+        <v>87.41887179</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>255750.0</v>
+        <v>4909443.84</v>
       </c>
       <c r="I357" s="1">
-        <v>10233.0</v>
+        <v>-34755.84</v>
       </c>
       <c r="J357" s="1">
-        <v>4.0011730205279</v>
+        <v>-0.70793843727928</v>
       </c>
       <c r="K357">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>172.6</v>
+        <v>0.04</v>
+      </c>
+      <c r="L357" t="s">
+        <v>882</v>
       </c>
       <c r="M357" s="1">
-        <v>265983.0</v>
+        <v>4874688.0</v>
       </c>
       <c r="N357" s="1">
-        <v>266155.6</v>
+        <v>4876734.38</v>
       </c>
       <c r="O357" s="1">
-        <v>0.15</v>
+        <v>2.74</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="B358" t="s">
-        <v>900</v>
+        <v>884</v>
       </c>
       <c r="C358" s="1">
-        <v>175000.0</v>
+        <v>1542000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>101.335</v>
+        <v>73.928</v>
       </c>
       <c r="E358" s="1">
-        <v>99.779</v>
+        <v>74.62250065</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>174613.25</v>
+        <v>1150678.96</v>
       </c>
       <c r="I358" s="1">
-        <v>2723.0</v>
+        <v>-10709.2</v>
       </c>
       <c r="J358" s="1">
-        <v>1.559446376492</v>
+        <v>-0.93068530600403</v>
       </c>
       <c r="K358">
-        <v>1.53</v>
+        <v>0.68</v>
       </c>
       <c r="L358" t="s">
-        <v>901</v>
+        <v>885</v>
       </c>
       <c r="M358" s="1">
-        <v>177336.25</v>
+        <v>1139969.76</v>
       </c>
       <c r="N358" s="1">
-        <v>180015.19</v>
+        <v>1150491.27</v>
       </c>
       <c r="O358" s="1">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>902</v>
+        <v>886</v>
       </c>
       <c r="B359" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
       <c r="C359" s="1">
-        <v>100000.0</v>
+        <v>4890000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.748</v>
+        <v>64.531</v>
       </c>
       <c r="E359" s="1">
-        <v>102.939</v>
+        <v>65.634</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>102939.0</v>
+        <v>3209502.6</v>
       </c>
       <c r="I359" s="1">
-        <v>-2191.0</v>
+        <v>-53936.7</v>
       </c>
       <c r="J359" s="1">
-        <v>-2.1284450014086</v>
+        <v>-1.6805314318798</v>
       </c>
       <c r="K359">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>566.1</v>
+        <v>0.8</v>
+      </c>
+      <c r="L359" t="s">
+        <v>888</v>
       </c>
       <c r="M359" s="1">
-        <v>100748.0</v>
+        <v>3155565.9</v>
       </c>
       <c r="N359" s="1">
-        <v>101314.1</v>
+        <v>3194819.87</v>
       </c>
       <c r="O359" s="1">
-        <v>0.06</v>
+        <v>1.8</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="B360" t="s">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="C360" s="1">
-        <v>400000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>97.358</v>
+        <v>95.754</v>
       </c>
       <c r="E360" s="1">
-        <v>100.761</v>
+        <v>101.46987429</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>403044.0</v>
+        <v>177572.28</v>
       </c>
       <c r="I360" s="1">
-        <v>-13612.0</v>
+        <v>-10002.78</v>
       </c>
       <c r="J360" s="1">
-        <v>-3.3772987564633</v>
+        <v>-5.6330751624071</v>
       </c>
       <c r="K360">
-        <v>0.45</v>
+        <v>2.19</v>
       </c>
       <c r="L360" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="M360" s="1">
-        <v>389432.0</v>
+        <v>167569.5</v>
       </c>
       <c r="N360" s="1">
-        <v>391244.33</v>
+        <v>171405.12</v>
       </c>
       <c r="O360" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="B361" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="C361" s="1">
-        <v>100000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>101.894</v>
+        <v>99.114</v>
       </c>
       <c r="E361" s="1">
-        <v>99.871</v>
+        <v>99.646</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>99871.0</v>
+        <v>281998.18</v>
       </c>
       <c r="I361" s="1">
-        <v>2023.0</v>
+        <v>-1505.56</v>
       </c>
       <c r="J361" s="1">
-        <v>2.0256130408227</v>
+        <v>-0.53388997049555</v>
       </c>
       <c r="K361">
-        <v>3.61</v>
+        <v>0.59</v>
       </c>
       <c r="L361" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
       <c r="M361" s="1">
-        <v>101894.0</v>
+        <v>280492.62</v>
       </c>
       <c r="N361" s="1">
-        <v>105500.16</v>
+        <v>282175.11</v>
       </c>
       <c r="O361" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>910</v>
+        <v>895</v>
       </c>
       <c r="B362" t="s">
-        <v>911</v>
+        <v>896</v>
       </c>
       <c r="C362" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>104.941</v>
+        <v>100.239</v>
       </c>
       <c r="E362" s="1">
-        <v>104.45</v>
+        <v>97.41</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>104450.0</v>
+        <v>194820.0</v>
       </c>
       <c r="I362" s="1">
-        <v>491.0</v>
+        <v>5658.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0.47008137865007</v>
+        <v>2.9042192793348</v>
       </c>
       <c r="K362">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>0.31</v>
+      </c>
+      <c r="L362">
+        <v>613.7</v>
       </c>
       <c r="M362" s="1">
-        <v>104941.0</v>
+        <v>200478.0</v>
       </c>
       <c r="N362" s="1">
-        <v>109097.85</v>
+        <v>201091.7</v>
       </c>
       <c r="O362" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>913</v>
+        <v>897</v>
       </c>
       <c r="B363" t="s">
-        <v>914</v>
+        <v>898</v>
       </c>
       <c r="C363" s="1">
-        <v>300000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>98.201</v>
+        <v>99.691</v>
       </c>
       <c r="E363" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>298767.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-4164.0</v>
+        <v>-760.14</v>
       </c>
       <c r="J363" s="1">
-        <v>-1.3937282229965</v>
+        <v>-0.309</v>
       </c>
       <c r="K363">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>0.33</v>
+      </c>
+      <c r="L363">
+        <v>800.5</v>
       </c>
       <c r="M363" s="1">
-        <v>294603.0</v>
+        <v>245239.86</v>
       </c>
       <c r="N363" s="1">
-        <v>301309.85</v>
+        <v>246040.36</v>
       </c>
       <c r="O363" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>916</v>
+        <v>899</v>
       </c>
       <c r="B364" t="s">
-        <v>917</v>
+        <v>900</v>
       </c>
       <c r="C364" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>97.435</v>
+        <v>99.215</v>
       </c>
       <c r="E364" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>99908.0</v>
+        <v>214000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-2473.0</v>
+        <v>-1679.9</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.4752772550747</v>
+        <v>-0.785</v>
       </c>
       <c r="K364">
-        <v>0.84</v>
+        <v>0.23</v>
       </c>
       <c r="L364">
-        <v>839.58</v>
+        <v>488.18</v>
       </c>
       <c r="M364" s="1">
-        <v>97435.0</v>
+        <v>212320.1</v>
       </c>
       <c r="N364" s="1">
-        <v>98274.58</v>
+        <v>212808.28</v>
       </c>
       <c r="O364" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>918</v>
+        <v>901</v>
       </c>
       <c r="B365" t="s">
-        <v>917</v>
+        <v>902</v>
       </c>
       <c r="C365" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>102.577</v>
+        <v>88.025</v>
       </c>
       <c r="E365" s="1">
-        <v>103.15</v>
+        <v>85.25</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>103150.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-573.0</v>
+        <v>8325.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.55550169655841</v>
+        <v>3.2551319648094</v>
       </c>
       <c r="K365">
         <v>0.12</v>
       </c>
       <c r="L365">
-        <v>117.12</v>
+        <v>351.37</v>
       </c>
       <c r="M365" s="1">
-        <v>102577.0</v>
+        <v>264075.0</v>
       </c>
       <c r="N365" s="1">
-        <v>102694.12</v>
+        <v>264426.37</v>
       </c>
       <c r="O365" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>919</v>
+        <v>903</v>
       </c>
       <c r="B366" t="s">
-        <v>920</v>
+        <v>904</v>
       </c>
       <c r="C366" s="1">
-        <v>400000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>104.208</v>
+        <v>100.957</v>
       </c>
       <c r="E366" s="1">
-        <v>106.6</v>
+        <v>99.779</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>426400.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I366" s="1">
-        <v>-9568.0</v>
+        <v>2061.5</v>
       </c>
       <c r="J366" s="1">
-        <v>-2.2439024390244</v>
+        <v>1.1806091462131</v>
       </c>
       <c r="K366">
-        <v>2.14</v>
+        <v>1.83</v>
       </c>
       <c r="L366" t="s">
-        <v>921</v>
+        <v>905</v>
       </c>
       <c r="M366" s="1">
-        <v>416832.0</v>
+        <v>176674.75</v>
       </c>
       <c r="N366" s="1">
-        <v>425401.86</v>
+        <v>179875.09</v>
       </c>
       <c r="O366" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>922</v>
+        <v>906</v>
       </c>
       <c r="B367" t="s">
-        <v>923</v>
+        <v>907</v>
       </c>
       <c r="C367" s="1">
-        <v>399000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>98.2</v>
+        <v>99.995</v>
       </c>
       <c r="E367" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>398608.98</v>
+        <v>102939.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-6790.98</v>
+        <v>-2944.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-1.7036695962043</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K367">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>0.85</v>
+      </c>
+      <c r="L367">
+        <v>854.11</v>
       </c>
       <c r="M367" s="1">
-        <v>391818.0</v>
+        <v>99995.0</v>
       </c>
       <c r="N367" s="1">
-        <v>394195.6</v>
+        <v>100849.11</v>
       </c>
       <c r="O367" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>925</v>
+        <v>908</v>
       </c>
       <c r="B368" t="s">
-        <v>926</v>
+        <v>909</v>
       </c>
       <c r="C368" s="1">
-        <v>216000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.324</v>
+        <v>96.695</v>
       </c>
       <c r="E368" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>216000.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I368" s="1">
-        <v>699.84</v>
+        <v>-16264.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0.324</v>
+        <v>-4.035291432201</v>
       </c>
       <c r="K368">
-        <v>0.96</v>
+        <v>0.72</v>
       </c>
       <c r="L368" t="s">
-        <v>927</v>
+        <v>910</v>
       </c>
       <c r="M368" s="1">
-        <v>216699.84</v>
+        <v>386780.0</v>
       </c>
       <c r="N368" s="1">
-        <v>218774.68</v>
+        <v>389664.93</v>
       </c>
       <c r="O368" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
       <c r="B369" t="s">
-        <v>929</v>
+        <v>912</v>
       </c>
       <c r="C369" s="1">
         <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>101.387</v>
+        <v>101.215</v>
       </c>
       <c r="E369" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>100000.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I369" s="1">
-        <v>1387.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J369" s="1">
-        <v>1.387</v>
+        <v>1.3457359994393</v>
       </c>
       <c r="K369">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="L369">
-        <v>34.05</v>
+        <v>154.11</v>
       </c>
       <c r="M369" s="1">
-        <v>101387.0</v>
+        <v>101215.0</v>
       </c>
       <c r="N369" s="1">
-        <v>101421.05</v>
+        <v>101369.11</v>
       </c>
       <c r="O369" s="1">
         <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>930</v>
+        <v>913</v>
       </c>
       <c r="B370" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="C370" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>102.619</v>
+        <v>103.953</v>
       </c>
       <c r="E370" s="1">
-        <v>99.6583</v>
+        <v>104.45</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>298974.9</v>
+        <v>104450.0</v>
       </c>
       <c r="I370" s="1">
-        <v>8882.1</v>
+        <v>-497.0</v>
       </c>
       <c r="J370" s="1">
-        <v>2.9708513992312</v>
+        <v>-0.47582575394926</v>
       </c>
       <c r="K370">
-        <v>3.56</v>
-[...2 lines deleted...]
-        <v>932</v>
+        <v>0.24</v>
+      </c>
+      <c r="L370">
+        <v>244.52</v>
       </c>
       <c r="M370" s="1">
-        <v>307857.0</v>
+        <v>103953.0</v>
       </c>
       <c r="N370" s="1">
-        <v>318536.79</v>
+        <v>104197.52</v>
       </c>
       <c r="O370" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="B371" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="C371" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>102.116</v>
+        <v>97.53</v>
       </c>
       <c r="E371" s="1">
-        <v>103.4955</v>
+        <v>99.589</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>103495.5</v>
+        <v>298767.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-1379.5</v>
+        <v>-6177.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-1.3329081940761</v>
+        <v>-2.0674974143731</v>
       </c>
       <c r="K371">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>360.96</v>
+        <v>2.47</v>
+      </c>
+      <c r="L371" t="s">
+        <v>917</v>
       </c>
       <c r="M371" s="1">
-        <v>102116.0</v>
+        <v>292590.0</v>
       </c>
       <c r="N371" s="1">
-        <v>102476.96</v>
+        <v>300011.92</v>
       </c>
       <c r="O371" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>935</v>
+        <v>918</v>
       </c>
       <c r="B372" t="s">
-        <v>936</v>
+        <v>919</v>
       </c>
       <c r="C372" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>98.745</v>
+        <v>102.045</v>
       </c>
       <c r="E372" s="1">
-        <v>99.142</v>
+        <v>103.15</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>495710.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-1985.0</v>
+        <v>-1105.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-0.40043573863751</v>
+        <v>-1.0712554532235</v>
       </c>
       <c r="K372">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>0.49</v>
+      </c>
+      <c r="L372">
+        <v>494.52</v>
       </c>
       <c r="M372" s="1">
-        <v>493725.0</v>
+        <v>102045.0</v>
       </c>
       <c r="N372" s="1">
-        <v>505456.16</v>
+        <v>102539.52</v>
       </c>
       <c r="O372" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="B373" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="C373" s="1">
-        <v>240000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.346</v>
+        <v>96.967</v>
       </c>
       <c r="E373" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>240000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I373" s="1">
-        <v>830.4</v>
+        <v>-2941.0</v>
       </c>
       <c r="J373" s="1">
-        <v>0.346</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K373">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>99.31</v>
+        <v>1.15</v>
+      </c>
+      <c r="L373" t="s">
+        <v>921</v>
       </c>
       <c r="M373" s="1">
-        <v>240830.4</v>
+        <v>96967.0</v>
       </c>
       <c r="N373" s="1">
-        <v>240929.71</v>
+        <v>98118.74</v>
       </c>
       <c r="O373" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="B374" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="C374" s="1">
-        <v>231000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>99.251</v>
+        <v>103.318</v>
       </c>
       <c r="E374" s="1">
-        <v>102.83</v>
+        <v>106.6</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>237537.3</v>
+        <v>426400.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-8267.49</v>
+        <v>-13128.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-3.4805017990859</v>
+        <v>-3.078799249531</v>
       </c>
       <c r="K374">
-        <v>3.02</v>
+        <v>2.48</v>
       </c>
       <c r="L374" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="M374" s="1">
-        <v>229269.81</v>
+        <v>413272.0</v>
       </c>
       <c r="N374" s="1">
-        <v>236247.28</v>
+        <v>423192.55</v>
       </c>
       <c r="O374" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="B375" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="C375" s="1">
-        <v>300000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>98.193</v>
+        <v>97.282</v>
       </c>
       <c r="E375" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>300000.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I375" s="1">
-        <v>-5421.0</v>
+        <v>-10453.8</v>
       </c>
       <c r="J375" s="1">
-        <v>-1.807</v>
+        <v>-2.6225701187163</v>
       </c>
       <c r="K375">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="L375" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="M375" s="1">
-        <v>294579.0</v>
+        <v>388155.18</v>
       </c>
       <c r="N375" s="1">
-        <v>297023.38</v>
+        <v>391681.96</v>
       </c>
       <c r="O375" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="B376" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
       <c r="C376" s="1">
-        <v>100000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.783</v>
+        <v>99.874</v>
       </c>
       <c r="E376" s="1">
         <v>100.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>100000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I376" s="1">
-        <v>783.0</v>
+        <v>-272.16</v>
       </c>
       <c r="J376" s="1">
-        <v>0.783</v>
+        <v>-0.126</v>
       </c>
       <c r="K376">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>101.1</v>
+        <v>1.28</v>
+      </c>
+      <c r="L376" t="s">
+        <v>930</v>
       </c>
       <c r="M376" s="1">
-        <v>100783.0</v>
+        <v>215727.84</v>
       </c>
       <c r="N376" s="1">
-        <v>100884.1</v>
+        <v>218494.3</v>
       </c>
       <c r="O376" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>948</v>
+        <v>931</v>
       </c>
       <c r="B377" t="s">
-        <v>949</v>
+        <v>932</v>
       </c>
       <c r="C377" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>96.024</v>
+        <v>100.293</v>
       </c>
       <c r="E377" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>194500.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-2452.0</v>
+        <v>293.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-1.2606683804627</v>
+        <v>0.293</v>
       </c>
       <c r="K377">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="L377">
-        <v>0.0</v>
+        <v>363.22</v>
       </c>
       <c r="M377" s="1">
-        <v>192048.0</v>
+        <v>100293.0</v>
       </c>
       <c r="N377" s="1">
-        <v>192048.0</v>
+        <v>100656.22</v>
       </c>
       <c r="O377" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>950</v>
+        <v>933</v>
       </c>
       <c r="B378" t="s">
-        <v>951</v>
+        <v>934</v>
       </c>
       <c r="C378" s="1">
         <v>300000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.15</v>
+        <v>101.87</v>
       </c>
       <c r="E378" s="1">
-        <v>99.147</v>
+        <v>99.6583</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>297441.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I378" s="1">
-        <v>3009.0</v>
+        <v>6635.1</v>
       </c>
       <c r="J378" s="1">
-        <v>1.0116291970508</v>
+        <v>2.2192832910054</v>
       </c>
       <c r="K378">
-        <v>3.01</v>
+        <v>3.89</v>
       </c>
       <c r="L378" t="s">
-        <v>952</v>
+        <v>935</v>
       </c>
       <c r="M378" s="1">
-        <v>300450.0</v>
+        <v>305610.0</v>
       </c>
       <c r="N378" s="1">
-        <v>309478.77</v>
+        <v>317273.01</v>
       </c>
       <c r="O378" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>953</v>
+        <v>936</v>
       </c>
       <c r="B379" t="s">
-        <v>954</v>
+        <v>937</v>
       </c>
       <c r="C379" s="1">
-        <v>159000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.677</v>
+        <v>101.547</v>
       </c>
       <c r="E379" s="1">
-        <v>99.695</v>
+        <v>103.4955</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>158515.05</v>
+        <v>103495.5</v>
       </c>
       <c r="I379" s="1">
-        <v>-28.62</v>
+        <v>-1948.5</v>
       </c>
       <c r="J379" s="1">
-        <v>-0.01805506795727</v>
+        <v>-1.8826905517631</v>
       </c>
       <c r="K379">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="L379">
-        <v>539.08</v>
+        <v>698.63</v>
       </c>
       <c r="M379" s="1">
-        <v>158486.43</v>
+        <v>101547.0</v>
       </c>
       <c r="N379" s="1">
-        <v>159025.51</v>
+        <v>102245.63</v>
       </c>
       <c r="O379" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>955</v>
+        <v>938</v>
       </c>
       <c r="B380" t="s">
-        <v>956</v>
+        <v>939</v>
       </c>
       <c r="C380" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>82.873</v>
+        <v>97.923</v>
       </c>
       <c r="E380" s="1">
-        <v>81.804</v>
+        <v>99.142</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>490824.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I380" s="1">
-        <v>6414.0</v>
+        <v>-6095.0</v>
       </c>
       <c r="J380" s="1">
-        <v>1.3067820644467</v>
+        <v>-1.2295495350104</v>
       </c>
       <c r="K380">
-        <v>0.47</v>
+        <v>2.65</v>
       </c>
       <c r="L380" t="s">
-        <v>957</v>
+        <v>940</v>
       </c>
       <c r="M380" s="1">
-        <v>497238.0</v>
+        <v>489615.0</v>
       </c>
       <c r="N380" s="1">
-        <v>500085.95</v>
+        <v>502885.55</v>
       </c>
       <c r="O380" s="1">
         <v>0.28</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="B381" t="s">
-        <v>959</v>
+        <v>942</v>
       </c>
       <c r="C381" s="1">
-        <v>200000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>101.033</v>
+        <v>99.666</v>
       </c>
       <c r="E381" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>198834.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>3232.0</v>
+        <v>-801.6</v>
       </c>
       <c r="J381" s="1">
-        <v>1.6254765281592</v>
+        <v>-0.334</v>
       </c>
       <c r="K381">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="L381">
-        <v>349.32</v>
+        <v>819.34</v>
       </c>
       <c r="M381" s="1">
-        <v>202066.0</v>
+        <v>239198.4</v>
       </c>
       <c r="N381" s="1">
-        <v>202415.32</v>
+        <v>240017.74</v>
       </c>
       <c r="O381" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>960</v>
+        <v>943</v>
       </c>
       <c r="B382" t="s">
-        <v>961</v>
+        <v>944</v>
       </c>
       <c r="C382" s="1">
-        <v>200000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>98.786</v>
+        <v>98.961</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>200000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I382" s="1">
-        <v>-2428.0</v>
+        <v>-8937.39</v>
       </c>
       <c r="J382" s="1">
-        <v>-1.214</v>
+        <v>-3.7625206651755</v>
       </c>
       <c r="K382">
-        <v>1.91</v>
+        <v>3.32</v>
       </c>
       <c r="L382" t="s">
-        <v>962</v>
+        <v>945</v>
       </c>
       <c r="M382" s="1">
-        <v>197572.0</v>
+        <v>228599.91</v>
       </c>
       <c r="N382" s="1">
-        <v>201390.15</v>
+        <v>236265.63</v>
       </c>
       <c r="O382" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>963</v>
+        <v>946</v>
       </c>
       <c r="B383" t="s">
-        <v>964</v>
+        <v>947</v>
       </c>
       <c r="C383" s="1">
-        <v>225.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>135.4</v>
+        <v>97.564</v>
       </c>
       <c r="E383" s="1">
-        <v>44.9</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>101025.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>203625.0</v>
+        <v>-7308.0</v>
       </c>
       <c r="J383" s="1">
-        <v>201.55902004454</v>
+        <v>-2.436</v>
       </c>
       <c r="K383">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L383" t="s">
+        <v>948</v>
       </c>
       <c r="M383" s="1">
-        <v>304650.0</v>
+        <v>292692.0</v>
       </c>
       <c r="N383" s="1">
-        <v>304650.0</v>
+        <v>295845.25</v>
       </c>
       <c r="O383" s="1">
         <v>0.17</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>965</v>
+        <v>949</v>
       </c>
       <c r="B384" t="s">
-        <v>966</v>
+        <v>950</v>
       </c>
       <c r="C384" s="1">
-        <v>225.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>0.5</v>
+        <v>100.212</v>
       </c>
       <c r="E384" s="1">
-        <v>1.8</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>4050.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-2925.0</v>
+        <v>212.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-72.222222222222</v>
+        <v>0.212</v>
       </c>
       <c r="K384">
-        <v>0.0</v>
+        <v>0.39</v>
       </c>
       <c r="L384">
-        <v>0.0</v>
+        <v>394.27</v>
       </c>
       <c r="M384" s="1">
-        <v>1125.0</v>
+        <v>100212.0</v>
       </c>
       <c r="N384" s="1">
-        <v>1125.0</v>
+        <v>100606.27</v>
       </c>
       <c r="O384" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>967</v>
+        <v>951</v>
       </c>
       <c r="B385" t="s">
-        <v>968</v>
+        <v>952</v>
       </c>
       <c r="C385" s="1">
-        <v>904.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>0.07</v>
+        <v>95.679</v>
       </c>
       <c r="E385" s="1">
-        <v>0.1083904867</v>
+        <v>97.25</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>0.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-86762.5</v>
+        <v>-3142.0</v>
       </c>
       <c r="J385" s="1">
-        <v>0</v>
+        <v>-1.6154241645244</v>
       </c>
       <c r="K385">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L385">
-        <v>0.0</v>
+        <v>397.26</v>
       </c>
       <c r="M385" s="1">
-        <v>-86762.5</v>
+        <v>191358.0</v>
       </c>
       <c r="N385" s="1">
-        <v>-86762.5</v>
+        <v>191755.26</v>
       </c>
       <c r="O385" s="1">
-        <v>-0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>969</v>
+        <v>953</v>
       </c>
       <c r="B386" t="s">
-        <v>970</v>
+        <v>954</v>
       </c>
       <c r="C386" s="1">
-        <v>165.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>76.4</v>
+        <v>98.847</v>
       </c>
       <c r="E386" s="1">
-        <v>53.2</v>
+        <v>99.695</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>87780.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I386" s="1">
-        <v>38280.0</v>
+        <v>-1348.32</v>
       </c>
       <c r="J386" s="1">
-        <v>43.609022556391</v>
+        <v>-0.85059431265359</v>
       </c>
       <c r="K386">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L386" t="s">
+        <v>955</v>
       </c>
       <c r="M386" s="1">
-        <v>126060.0</v>
+        <v>157166.73</v>
       </c>
       <c r="N386" s="1">
-        <v>126060.0</v>
+        <v>158179.54</v>
       </c>
       <c r="O386" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>971</v>
+        <v>956</v>
       </c>
       <c r="B387" t="s">
-        <v>972</v>
+        <v>957</v>
       </c>
       <c r="C387" s="1">
-        <v>230.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>81.3</v>
+        <v>82.363</v>
       </c>
       <c r="E387" s="1">
-        <v>75.3</v>
+        <v>81.804</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>173190.0</v>
+        <v>490824.0</v>
       </c>
       <c r="I387" s="1">
-        <v>13800.0</v>
+        <v>3354.0</v>
       </c>
       <c r="J387" s="1">
-        <v>7.9681274900398</v>
+        <v>0.683340667938</v>
       </c>
       <c r="K387">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.53</v>
+      </c>
+      <c r="L387" t="s">
+        <v>958</v>
       </c>
       <c r="M387" s="1">
-        <v>186990.0</v>
+        <v>494178.0</v>
       </c>
       <c r="N387" s="1">
-        <v>186990.0</v>
+        <v>497383.48</v>
       </c>
       <c r="O387" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>973</v>
+        <v>959</v>
       </c>
       <c r="B388" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="C388" s="1">
-        <v>-448.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>16.3</v>
+        <v>100.453</v>
       </c>
       <c r="E388" s="1">
-        <v>12.1</v>
+        <v>99.417</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>-54208.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-18816.0</v>
+        <v>2072.0</v>
       </c>
       <c r="J388" s="1">
-        <v>34.710743801653</v>
+        <v>1.0420752989931</v>
       </c>
       <c r="K388">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="L388">
-        <v>0.0</v>
+        <v>945.21</v>
       </c>
       <c r="M388" s="1">
-        <v>-73024.0</v>
+        <v>200906.0</v>
       </c>
       <c r="N388" s="1">
-        <v>-73024.0</v>
+        <v>201851.21</v>
       </c>
       <c r="O388" s="1">
-        <v>-0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>975</v>
+        <v>961</v>
       </c>
       <c r="B389" t="s">
-        <v>976</v>
+        <v>962</v>
       </c>
       <c r="C389" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="E389" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-2894.0</v>
+      </c>
+      <c r="J389" s="1">
+        <v>-1.447</v>
+      </c>
+      <c r="K389">
+        <v>2.16</v>
+      </c>
+      <c r="L389" t="s">
+        <v>963</v>
+      </c>
+      <c r="M389" s="1">
+        <v>197106.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>201425.18</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>964</v>
+      </c>
+      <c r="B390" t="s">
+        <v>965</v>
+      </c>
+      <c r="C390" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E390" s="1">
+        <v>0.1083904867</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-137612.5</v>
+      </c>
+      <c r="J390" s="1">
+        <v>0</v>
+      </c>
+      <c r="K390">
+        <v>0.0</v>
+      </c>
+      <c r="L390">
+        <v>0.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>-137612.5</v>
+      </c>
+      <c r="N390" s="1">
+        <v>-137612.5</v>
+      </c>
+      <c r="O390" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>966</v>
+      </c>
+      <c r="B391" t="s">
+        <v>967</v>
+      </c>
+      <c r="C391" s="1">
+        <v>230.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>59.6</v>
+      </c>
+      <c r="E391" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>173190.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>-36110.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>-20.849933598938</v>
+      </c>
+      <c r="K391">
+        <v>0.0</v>
+      </c>
+      <c r="L391">
+        <v>0.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>137080.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>137080.0</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>968</v>
+      </c>
+      <c r="B392" t="s">
+        <v>969</v>
+      </c>
+      <c r="C392" s="1">
         <v>-904.0</v>
       </c>
-      <c r="D389" s="1">
-[...2 lines deleted...]
-      <c r="E389" s="1">
+      <c r="D392" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E392" s="1">
         <v>0.0738550885</v>
       </c>
-      <c r="F389" t="s">
-[...11 lines deleted...]
-      <c r="J389" s="1">
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>87812.5</v>
+      </c>
+      <c r="J392" s="1">
         <v>0</v>
       </c>
-      <c r="K389">
-[...14 lines deleted...]
-      <c r="P389">
+      <c r="K392">
+        <v>0.0</v>
+      </c>
+      <c r="L392">
+        <v>0.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>87812.5</v>
+      </c>
+      <c r="N392" s="1">
+        <v>87812.5</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P392">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>