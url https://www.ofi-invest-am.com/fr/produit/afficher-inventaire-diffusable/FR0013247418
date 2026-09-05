--- v3 (2026-08-16)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="997">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -1030,1944 +1030,2025 @@
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...14 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...8 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 644.07</t>
+    <t>5 538.80</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 359.59</t>
+    <t>7 863.01</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 632.88</t>
+    <t>3 078.77</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 444.52</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 179.18</t>
+    <t>6 951.58</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 494.79</t>
+    <t>2 065.53</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 154.14</t>
+    <t>7 614.99</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>14 264.81</t>
+    <t>15 270.05</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 166.71</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...11 lines deleted...]
-    <t>1 446.58</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>8 313.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 227.09</t>
+    <t>4 536.39</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 810.80</t>
+    <t>2 295.78</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 991.34</t>
+    <t>4 365.53</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 106.32</t>
+    <t>2 247.64</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 326.03</t>
+    <t>1 556.16</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>3 232.19</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 880.49</t>
+    <t>3 393.12</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 520.55</t>
+    <t>6 923.29</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>1 676.71</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 353.86</t>
+    <t>1 453.97</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>5 412.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 491.93</t>
+    <t>2 158.53</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 021.16</t>
+    <t>3 509.20</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>3 998.63</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 809.50</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>5 039.38</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 875.34</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 357.03</t>
+    <t>1 481.70</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>33 667.97</t>
+    <t>36 671.94</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
+    <t>1 632.06</t>
+  </si>
+  <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>8 504.67</t>
+    <t>12 236.74</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 253.96</t>
+    <t>4 724.14</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 867.12</t>
+    <t>5 413.70</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 727.82</t>
+    <t>4 380.19</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 815.07</t>
+    <t>5 361.64</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 044.17</t>
+    <t>4 508.26</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 380.14</t>
+    <t>6 962.67</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 526.03</t>
+    <t>4 928.77</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 754.79</t>
+    <t>1 905.82</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 648.45</t>
+    <t>2 301.60</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 100.34</t>
+    <t>4 380.82</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 125.70</t>
+    <t>1 618.19</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 038.46</t>
+    <t>4 399.34</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 728.77</t>
+    <t>7 189.04</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>12 239.38</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 819.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>3 955.48</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>3 941.10</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>4 789.73</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 072.60</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 473.63</t>
+    <t>2 696.58</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>2 253.42</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 003.78</t>
+    <t>2 220.68</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 386.28</t>
+    <t>4 812.72</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>5 962.68</t>
+    <t>7 006.15</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 520.70</t>
+    <t>10 292.65</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 231.51</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 804.79</t>
-[...8 lines deleted...]
-    <t>3 402.91</t>
+    <t>3 559.93</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>FR0014016ZV3</t>
-[...5 lines deleted...]
-    <t>1 210.27</t>
+    <t>1 773.97</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 599.32</t>
+    <t>2 815.07</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 059.93</t>
+    <t>8 174.66</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>1 293.40</t>
+  </si>
+  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>5 194.52</t>
+    <t>1 343.15</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>9 577.50</t>
+    <t>13 084.13</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>23 506.05</t>
+    <t>26 329.74</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 868.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 234.49</t>
+    <t>3 672.71</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>3 616.44</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 238.73</t>
+    <t>2 521.94</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
+    <t>1 030.51</t>
+  </si>
+  <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 617.53</t>
+    <t>1 799.51</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 211.92</t>
+    <t>4 531.23</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>45 009.92</t>
+    <t>1 927.49</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>80 438.11</t>
+    <t>92 327.24</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>22 032.13</t>
+    <t>2 009.28</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>37 639.57</t>
+    <t>1 610.66</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>78 553.31</t>
+    <t>84 850.49</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>104 158.13</t>
+    <t>113 786.16</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>57 545.60</t>
+    <t>72 296.62</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 428.08</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 276.71</t>
+    <t>4 679.45</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 400.34</t>
+    <t>2 026.03</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 258.56</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>11 083.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 017.12</t>
+    <t>11 095.89</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>8 678.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014018J01</t>
   </si>
   <si>
-    <t>8 702.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 239.25</t>
+    <t>4 626.31</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 923.29</t>
+    <t>4 383.56</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
+    <t>3 085.27</t>
+  </si>
+  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>14 438.36</t>
+    <t>15 553.08</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>6 194.52</t>
+    <t>6 683.56</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>5 762.87</t>
+    <t>6 256.83</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 094.11</t>
+  </si>
+  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>4 827.46</t>
+    <t>6 599.43</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>18 615.85</t>
+    <t>23 904.63</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>9 954.00</t>
+    <t>13 547.57</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>22 563.30</t>
+    <t>29 267.66</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>9 035.09</t>
+    <t>11 719.43</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>10 197.65</t>
+    <t>18 577.59</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>13 627.74</t>
+    <t>20 076.17</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 286.99</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 448.74</t>
+    <t>4 253.45</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>1 379.45</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 580.14</t>
+    <t>8 248.97</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 121.58</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 136.55</t>
+    <t>5 601.50</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 000.00</t>
+    <t>3 863.01</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 861.37</t>
+    <t>4 327.40</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 664.77</t>
+    <t>2 312.19</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 557.21</t>
+    <t>3 467.40</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>9 428.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 288.10</t>
+    <t>6 799.92</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>9 553.41</t>
+    <t>10 359.12</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 518.25</t>
+    <t>6 985.42</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>7 926.22</t>
+    <t>8 594.69</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 539.80</t>
+    <t>3 182.40</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 061.38</t>
+    <t>2 256.01</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>11 057.18</t>
+    <t>13 247.58</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>10 997.28</t>
+    <t>13 172.56</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>9 669.86</t>
+    <t>10 791.78</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 351.84</t>
+    <t>5 717.93</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 500.27</t>
+    <t>1 926.03</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 415.66</t>
+    <t>6 459.04</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 826.03</t>
+    <t>3 063.01</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 967.18</t>
+    <t>2 212.98</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 575.21</t>
+    <t>1 767.69</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>4 975.90</t>
+    <t>5 449.72</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>8 442.23</t>
+    <t>10 604.65</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 603.81</t>
+    <t>2 046.97</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 024.11</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 235.62</t>
+    <t>5 562.84</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 128.08</t>
+    <t>1 257.53</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 306.16</t>
+    <t>6 694.52</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>8 168.35</t>
+    <t>8 833.22</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 263.70</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>3 097.60</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>XS2126161764</t>
-[...2 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>1 030.82</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 872.43</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 618.90</t>
+    <t>4 053.17</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 842.04</t>
+    <t>2 308.09</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 635.85</t>
+    <t>3 932.94</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...4 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>24 142.21</t>
+    <t>10 402.54</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 716.01</t>
+    <t>1 920.77</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>8 537.67</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>6 401.71</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>2 046.38</t>
+    <t>4 415.56</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>10 521.51</t>
+    <t>11 560.79</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>39 253.97</t>
+    <t>43 116.93</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>8 200.01</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>4 359.45</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 682.49</t>
+    <t>2 252.37</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
+    <t>1 073.97</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 423.11</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 200.34</t>
+    <t>3 577.91</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 062.67</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>3 661.64</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>7 421.92</t>
+    <t>7 939.73</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 151.74</t>
+    <t>1 367.01</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>9 920.55</t>
+    <t>10 898.63</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 526.78</t>
+    <t>4 358.94</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 766.46</t>
+    <t>3 267.28</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 663.01</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 270.55</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>14 385.27</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>7 665.72</t>
+    <t>8 164.11</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 153.25</t>
+    <t>3 666.58</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 012.81</t>
+    <t>1 355.86</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>3 464.38</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 376.71</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>4 319.18</t>
-[...17 lines deleted...]
-    <t>DEC26 0RZ7 C @ 98.0</t>
+    <t>4 681.99</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/97.38</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/97.88</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/97.75</t>
+  </si>
+  <si>
+    <t>ER32612CK10</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/98.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3287,256 +3368,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>180.21</v>
+        <v>182.94</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12432725.81</v>
+        <v>12621370.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12432725.81</v>
+        <v>12621370.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>994885.3201</v>
+        <v>986725.5498</v>
       </c>
       <c r="D3">
-        <v>113.58</v>
+        <v>115.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>112999285.1</v>
+        <v>113753394.36</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>112999285.1</v>
+        <v>113753394.36</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>510997.89</v>
+        <v>558276.38</v>
       </c>
       <c r="D4">
-        <v>100.84</v>
+        <v>102.35</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51529377.47</v>
+        <v>57142511.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51529377.47</v>
+        <v>57142511.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7134.0197</v>
+        <v>7149.4448</v>
       </c>
       <c r="D5">
-        <v>101.92</v>
+        <v>103.41</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>727166.92</v>
+        <v>739370.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>727166.92</v>
+        <v>739370.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>104.85</v>
+        <v>106.43</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>104.85</v>
+        <v>106.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>104.85</v>
+        <v>106.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P392"/>
+  <dimension ref="A1:P403"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O392" sqref="O392"/>
+      <selection activeCell="O403" sqref="O403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3558,19586 +3639,20136 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>36.5</v>
+        <v>38.18</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>1218.56</v>
+        <v>2817.92</v>
       </c>
       <c r="J2" s="1">
-        <v>3.6342986939239</v>
+        <v>8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>34748.0</v>
+        <v>36347.36</v>
       </c>
       <c r="N2" s="1">
-        <v>34748.0</v>
+        <v>36347.36</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>32.63</v>
+        <v>33.82</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>12673.3</v>
+        <v>16142.15</v>
       </c>
       <c r="J3" s="1">
-        <v>15.372168579197</v>
+        <v>19.579734641386</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>95116.45</v>
+        <v>98585.3</v>
       </c>
       <c r="N3" s="1">
-        <v>95116.45</v>
+        <v>98585.3</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>748.0</v>
+        <v>766.0</v>
       </c>
       <c r="D4" s="1">
-        <v>252.6</v>
+        <v>246.2</v>
       </c>
       <c r="E4" s="1">
-        <v>245.3113903743</v>
+        <v>245.3463707572</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>183492.92</v>
+        <v>187935.32</v>
       </c>
       <c r="I4" s="1">
-        <v>5451.88</v>
+        <v>653.88</v>
       </c>
       <c r="J4" s="1">
-        <v>2.9711664079464</v>
+        <v>0.34792821274894</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>188944.8</v>
+        <v>188589.2</v>
       </c>
       <c r="N4" s="1">
-        <v>188944.8</v>
+        <v>188589.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1220.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>145.7</v>
+        <v>161.45</v>
       </c>
       <c r="E5" s="1">
-        <v>202.7415491803</v>
+        <v>201.9023939151</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>247344.69</v>
+        <v>252176.09</v>
       </c>
       <c r="I5" s="1">
-        <v>-69590.69</v>
+        <v>-50525.04</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.135105710173</v>
+        <v>-20.035618761477</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>177754.0</v>
+        <v>201651.05</v>
       </c>
       <c r="N5" s="1">
-        <v>177754.0</v>
+        <v>201651.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>116.0</v>
       </c>
       <c r="D6" s="1">
-        <v>890.8</v>
+        <v>817.4</v>
       </c>
       <c r="E6" s="1">
         <v>1263.0082758621</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>146508.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-43176.16</v>
+        <v>-51690.56</v>
       </c>
       <c r="J6" s="1">
-        <v>-29.46997917397</v>
+        <v>-35.281500872029</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>103332.8</v>
+        <v>94818.4</v>
       </c>
       <c r="N6" s="1">
-        <v>103332.8</v>
+        <v>94818.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>15002.0</v>
+        <v>15354.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22.92</v>
+        <v>24.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0627256366</v>
+        <v>27.0131438062</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>405995.01</v>
+        <v>414759.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-62149.17</v>
+        <v>-32138.13</v>
       </c>
       <c r="J7" s="1">
-        <v>-15.307865483371</v>
+        <v>-7.7486123836348</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>343845.84</v>
+        <v>382621.68</v>
       </c>
       <c r="N7" s="1">
-        <v>343845.84</v>
+        <v>382621.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>104.5</v>
+        <v>107.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-3627.9</v>
+        <v>-2975.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.739864864865</v>
+        <v>-9.6283783783784</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27274.5</v>
+        <v>27927.0</v>
       </c>
       <c r="N8" s="1">
-        <v>27274.5</v>
+        <v>27927.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>68.3</v>
+        <v>63.5</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>4409.55</v>
+        <v>483.15</v>
       </c>
       <c r="J9" s="1">
-        <v>8.5689134344542</v>
+        <v>0.93888730728908</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>55869.4</v>
+        <v>51943.0</v>
       </c>
       <c r="N9" s="1">
-        <v>55869.4</v>
+        <v>51943.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>13722.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.636</v>
+        <v>10.115</v>
       </c>
       <c r="E10" s="1">
         <v>8.8602273721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>121580.04</v>
       </c>
       <c r="I10" s="1">
-        <v>10645.15</v>
+        <v>17217.99</v>
       </c>
       <c r="J10" s="1">
-        <v>8.7556723949096</v>
+        <v>14.161855844101</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>132225.19</v>
+        <v>138798.03</v>
       </c>
       <c r="N10" s="1">
-        <v>132225.19</v>
+        <v>138798.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2695.0</v>
+        <v>2758.0</v>
       </c>
       <c r="D11" s="1">
-        <v>167.68</v>
+        <v>178.96</v>
       </c>
       <c r="E11" s="1">
-        <v>161.7518812616</v>
+        <v>162.1618636693</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>435921.32</v>
+        <v>447242.42</v>
       </c>
       <c r="I11" s="1">
-        <v>15976.28</v>
+        <v>46329.26</v>
       </c>
       <c r="J11" s="1">
-        <v>3.664945775077</v>
+        <v>10.358869804881</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>451897.6</v>
+        <v>493571.68</v>
       </c>
       <c r="N11" s="1">
-        <v>451897.6</v>
+        <v>493571.68</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1790.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D12" s="1">
-        <v>374.5</v>
+        <v>372.8</v>
       </c>
       <c r="E12" s="1">
-        <v>232.4201005587</v>
+        <v>235.8401637555</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>416031.98</v>
+        <v>432059.18</v>
       </c>
       <c r="I12" s="1">
-        <v>254323.02</v>
+        <v>250910.42</v>
       </c>
       <c r="J12" s="1">
-        <v>61.130641928056</v>
+        <v>58.0731602555</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>670355.0</v>
+        <v>682969.6</v>
       </c>
       <c r="N12" s="1">
-        <v>670355.0</v>
+        <v>682969.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.05</v>
+        <v>17.145</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-37736.9</v>
+        <v>-37296.95</v>
       </c>
       <c r="J13" s="1">
-        <v>-32.337936054919</v>
+        <v>-31.960929067929</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>78958.55</v>
+        <v>79398.5</v>
       </c>
       <c r="N13" s="1">
-        <v>78958.55</v>
+        <v>79398.5</v>
       </c>
       <c r="O13" s="1">
         <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.4</v>
+        <v>64.35</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-1173.9</v>
+        <v>436.8</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.3831628638867</v>
+        <v>1.2588512981904</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>33524.4</v>
+        <v>35135.1</v>
       </c>
       <c r="N14" s="1">
-        <v>33524.4</v>
+        <v>35135.1</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5132.0</v>
+        <v>5253.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.04</v>
+        <v>53.68</v>
       </c>
       <c r="E15" s="1">
-        <v>62.0221083398</v>
+        <v>61.854368932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>318297.46</v>
+        <v>324921.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-56360.18</v>
+        <v>-42939.96</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.706763981089</v>
+        <v>-13.215507769581</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>261937.28</v>
+        <v>281981.04</v>
       </c>
       <c r="N15" s="1">
-        <v>261937.28</v>
+        <v>281981.04</v>
       </c>
       <c r="O15" s="1">
         <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.93</v>
+        <v>10.715</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-5605.77</v>
+        <v>-6142.62</v>
       </c>
       <c r="J16" s="1">
-        <v>-17.039860806043</v>
+        <v>-18.671723917396</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>27292.21</v>
+        <v>26755.36</v>
       </c>
       <c r="N16" s="1">
-        <v>27292.21</v>
+        <v>26755.36</v>
       </c>
       <c r="O16" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>6034.0</v>
+        <v>6176.0</v>
       </c>
       <c r="D17" s="1">
-        <v>69.52</v>
+        <v>67.7</v>
       </c>
       <c r="E17" s="1">
-        <v>56.0830759032</v>
+        <v>56.3800647668</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>338405.28</v>
+        <v>348203.28</v>
       </c>
       <c r="I17" s="1">
-        <v>81078.4</v>
+        <v>69911.92</v>
       </c>
       <c r="J17" s="1">
-        <v>23.958964233655</v>
+        <v>20.077903918653</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>419483.68</v>
+        <v>418115.2</v>
       </c>
       <c r="N17" s="1">
-        <v>419483.68</v>
+        <v>418115.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.92</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>15425.0</v>
+        <v>16741.48</v>
       </c>
       <c r="J18" s="1">
-        <v>17.320632359725</v>
+        <v>18.798899205036</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>104480.64</v>
+        <v>105797.12</v>
       </c>
       <c r="N18" s="1">
-        <v>104480.64</v>
+        <v>105797.12</v>
       </c>
       <c r="O18" s="1">
         <v>0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2083.0</v>
+        <v>2132.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1306.6</v>
+        <v>1462.2</v>
       </c>
       <c r="E19" s="1">
-        <v>519.9669803169</v>
+        <v>539.8435365854</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1083091.22</v>
+        <v>1150946.42</v>
       </c>
       <c r="I19" s="1">
-        <v>1638556.58</v>
+        <v>1966463.98</v>
       </c>
       <c r="J19" s="1">
-        <v>151.2851872255</v>
+        <v>170.85625758322</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2721647.8</v>
+        <v>3117410.4</v>
       </c>
       <c r="N19" s="1">
-        <v>2721647.8</v>
+        <v>3117410.4</v>
       </c>
       <c r="O19" s="1">
-        <v>1.53</v>
+        <v>1.69</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>67.48</v>
+        <v>63.22</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>4143.44</v>
+        <v>1221.08</v>
       </c>
       <c r="J20" s="1">
-        <v>9.8307291666667</v>
+        <v>2.8971354166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>46291.28</v>
+        <v>43368.92</v>
       </c>
       <c r="N20" s="1">
-        <v>46291.28</v>
+        <v>43368.92</v>
       </c>
       <c r="O20" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16583.0</v>
+        <v>16973.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.18</v>
+        <v>39.52</v>
       </c>
       <c r="E21" s="1">
-        <v>28.5714056564</v>
+        <v>28.8278041595</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>473799.62</v>
+        <v>489294.32</v>
       </c>
       <c r="I21" s="1">
-        <v>175922.32</v>
+        <v>181478.64</v>
       </c>
       <c r="J21" s="1">
-        <v>37.130109981937</v>
+        <v>37.089872614912</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>649721.94</v>
+        <v>670772.96</v>
       </c>
       <c r="N21" s="1">
-        <v>649721.94</v>
+        <v>670772.96</v>
       </c>
       <c r="O21" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.68</v>
+        <v>10.4</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>8511.62</v>
+        <v>7468.62</v>
       </c>
       <c r="J22" s="1">
-        <v>27.21856214852</v>
+        <v>23.883244039758</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>39783.0</v>
+        <v>38740.0</v>
       </c>
       <c r="N22" s="1">
-        <v>39783.0</v>
+        <v>38740.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.35</v>
+        <v>55.65</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>892.5</v>
+        <v>476.0</v>
       </c>
       <c r="J23" s="1">
-        <v>2.7347310847767</v>
+        <v>1.4585232452142</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>33528.25</v>
+        <v>33111.75</v>
       </c>
       <c r="N23" s="1">
-        <v>33528.25</v>
+        <v>33111.75</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.12</v>
+        <v>19.55</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>3551.04</v>
+        <v>5176.44</v>
       </c>
       <c r="J24" s="1">
-        <v>5.1672114659291</v>
+        <v>7.5323736484788</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>72273.6</v>
+        <v>73899.0</v>
       </c>
       <c r="N24" s="1">
-        <v>72273.6</v>
+        <v>73899.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>30090.0</v>
+        <v>30797.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.875</v>
+        <v>19.41</v>
       </c>
       <c r="E25" s="1">
-        <v>9.5222170156</v>
+        <v>9.7652784362</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>286523.51</v>
+        <v>300741.28</v>
       </c>
       <c r="I25" s="1">
-        <v>281425.24</v>
+        <v>297028.49</v>
       </c>
       <c r="J25" s="1">
-        <v>98.220645140079</v>
+        <v>98.765453814654</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>567948.75</v>
+        <v>597769.77</v>
       </c>
       <c r="N25" s="1">
-        <v>567948.75</v>
+        <v>597769.77</v>
       </c>
       <c r="O25" s="1">
         <v>0.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.266</v>
+        <v>2.881</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>1736.07</v>
+        <v>-8059.49</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1337924899187</v>
+        <v>-9.9058674100552</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>83096.84</v>
+        <v>73301.28</v>
       </c>
       <c r="N26" s="1">
-        <v>83096.84</v>
+        <v>73301.28</v>
       </c>
       <c r="O26" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>67024.0</v>
+        <v>68599.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.182</v>
+        <v>10.674</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7665221413</v>
+        <v>7.8345162466</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>520543.38</v>
+        <v>537439.98</v>
       </c>
       <c r="I27" s="1">
-        <v>161894.99</v>
+        <v>194785.75</v>
       </c>
       <c r="J27" s="1">
-        <v>31.101152415001</v>
+        <v>36.243256409767</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>682438.37</v>
+        <v>732225.73</v>
       </c>
       <c r="N27" s="1">
-        <v>682438.37</v>
+        <v>732225.73</v>
       </c>
       <c r="O27" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.565</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>434.09</v>
+        <v>4083.06</v>
       </c>
       <c r="J28" s="1">
-        <v>0.59600804087053</v>
+        <v>5.6060646210621</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>73267.0</v>
+        <v>76915.97</v>
       </c>
       <c r="N28" s="1">
-        <v>73267.0</v>
+        <v>76915.97</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.695</v>
+        <v>14.04</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-1403.52</v>
+        <v>-394.74</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.3862433862434</v>
+        <v>-0.95238095238095</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>40044.18</v>
+        <v>41052.96</v>
       </c>
       <c r="N29" s="1">
-        <v>40044.18</v>
+        <v>41052.96</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>145.0</v>
+        <v>150.8</v>
       </c>
       <c r="E30" s="1">
         <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>11114.3</v>
+        <v>14861.1</v>
       </c>
       <c r="J30" s="1">
-        <v>13.462789365241</v>
+        <v>18.00130093985</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>93670.0</v>
+        <v>97416.8</v>
       </c>
       <c r="N30" s="1">
-        <v>93670.0</v>
+        <v>97416.8</v>
       </c>
       <c r="O30" s="1">
         <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>261.8</v>
+        <v>271.4</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>26955.95</v>
+        <v>30498.35</v>
       </c>
       <c r="J31" s="1">
-        <v>38.702982486997</v>
+        <v>43.789111714939</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>96604.2</v>
+        <v>100146.6</v>
       </c>
       <c r="N31" s="1">
-        <v>96604.2</v>
+        <v>100146.6</v>
       </c>
       <c r="O31" s="1">
         <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.5</v>
+        <v>32.28</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-4695.3</v>
+        <v>-1918.08</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.74269005848</v>
+        <v>-5.6140350877193</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29470.5</v>
+        <v>32247.72</v>
       </c>
       <c r="N32" s="1">
-        <v>29470.5</v>
+        <v>32247.72</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>5033.0</v>
+        <v>5151.0</v>
       </c>
       <c r="D33" s="1">
-        <v>74.4</v>
+        <v>70.38</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5284124776</v>
+        <v>78.442085032</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>395233.5</v>
+        <v>404055.18</v>
       </c>
       <c r="I33" s="1">
-        <v>-20778.3</v>
+        <v>-41527.8</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.2572213640797</v>
+        <v>-10.277754637374</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>374455.2</v>
+        <v>362527.38</v>
       </c>
       <c r="N33" s="1">
-        <v>374455.2</v>
+        <v>362527.38</v>
       </c>
       <c r="O33" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5646.0</v>
+        <v>5779.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.25</v>
+        <v>93.65</v>
       </c>
       <c r="E34" s="1">
-        <v>76.048157988</v>
+        <v>76.4371431043</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>429367.9</v>
+        <v>441730.25</v>
       </c>
       <c r="I34" s="1">
-        <v>74537.6</v>
+        <v>99473.1</v>
       </c>
       <c r="J34" s="1">
-        <v>17.359844552888</v>
+        <v>22.518969438928</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>503905.5</v>
+        <v>541203.35</v>
       </c>
       <c r="N34" s="1">
-        <v>503905.5</v>
+        <v>541203.35</v>
       </c>
       <c r="O34" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>798714.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2</v>
+        <v>11.302</v>
       </c>
       <c r="E35" s="1">
         <v>11.2375373037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8975578.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-29981.57</v>
+        <v>51487.26</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.33403496425601</v>
+        <v>0.5736372396022</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>8945596.8</v>
+        <v>9027065.63</v>
       </c>
       <c r="N35" s="1">
-        <v>8945596.8</v>
+        <v>9027065.63</v>
       </c>
       <c r="O35" s="1">
-        <v>5.03</v>
+        <v>4.9</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>363431.0</v>
+        <v>540223.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.586</v>
+        <v>10.676</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7058073472</v>
+        <v>10.6772995226</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3890822.27</v>
+        <v>5768122.78</v>
       </c>
       <c r="I36" s="1">
-        <v>-43541.7</v>
+        <v>-702.03</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.1190873542522</v>
+        <v>-0.01217085743102</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3847280.57</v>
+        <v>5767420.75</v>
       </c>
       <c r="N36" s="1">
-        <v>3847280.57</v>
+        <v>5767420.75</v>
       </c>
       <c r="O36" s="1">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.5</v>
+        <v>50.16</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-2645.43</v>
+        <v>-3100.35</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.7676443431927</v>
+        <v>-4.4155453515752</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>67569.0</v>
+        <v>67114.08</v>
       </c>
       <c r="N37" s="1">
-        <v>67569.0</v>
+        <v>67114.08</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.212</v>
+        <v>11.666</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>1821.69</v>
+        <v>-2059.28</v>
       </c>
       <c r="J38" s="1">
-        <v>2.1436385761041</v>
+        <v>-2.4232180266673</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>86802.9</v>
+        <v>82921.93</v>
       </c>
       <c r="N38" s="1">
-        <v>86802.9</v>
+        <v>82921.93</v>
       </c>
       <c r="O38" s="1">
         <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>7673.0</v>
+        <v>7853.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.47</v>
+        <v>25.63</v>
       </c>
       <c r="E39" s="1">
-        <v>25.0622716017</v>
+        <v>25.08376544</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>192302.81</v>
+        <v>196982.81</v>
       </c>
       <c r="I39" s="1">
-        <v>10801.5</v>
+        <v>4289.58</v>
       </c>
       <c r="J39" s="1">
-        <v>5.616922602431</v>
+        <v>2.1776417952409</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>203104.31</v>
+        <v>201272.39</v>
       </c>
       <c r="N39" s="1">
-        <v>203104.31</v>
+        <v>201272.39</v>
       </c>
       <c r="O39" s="1">
         <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>26302.0</v>
+        <v>26920.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.955</v>
+        <v>11.49</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5425940993</v>
+        <v>10.5668688707</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>277291.31</v>
+        <v>284460.11</v>
       </c>
       <c r="I40" s="1">
-        <v>10847.1</v>
+        <v>24850.69</v>
       </c>
       <c r="J40" s="1">
-        <v>3.9118066844576</v>
+        <v>8.736089569817</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>288138.41</v>
+        <v>309310.8</v>
       </c>
       <c r="N40" s="1">
-        <v>288138.41</v>
+        <v>309310.8</v>
       </c>
       <c r="O40" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>17.085</v>
+        <v>16.3</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>3142.88</v>
+        <v>770.61</v>
       </c>
       <c r="J41" s="1">
-        <v>6.4817700218137</v>
+        <v>1.5892801495793</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>51630.87</v>
+        <v>49258.6</v>
       </c>
       <c r="N41" s="1">
-        <v>51630.87</v>
+        <v>49258.6</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.5</v>
+        <v>79.95</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-3284.4</v>
+        <v>-4551.75</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.9244875943905</v>
+        <v>-13.754045307443</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29809.5</v>
+        <v>28542.15</v>
       </c>
       <c r="N42" s="1">
-        <v>29809.5</v>
+        <v>28542.15</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>36.48</v>
+        <v>37.1</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>5200.95</v>
+        <v>6759.01</v>
       </c>
       <c r="J43" s="1">
-        <v>6.014516158689</v>
+        <v>7.8162979574387</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>91674.24</v>
+        <v>93232.3</v>
       </c>
       <c r="N43" s="1">
-        <v>91674.24</v>
+        <v>93232.3</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2735.0</v>
+        <v>2799.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.42</v>
+        <v>77.26</v>
       </c>
       <c r="E44" s="1">
-        <v>67.710095064</v>
+        <v>67.9513219007</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>185187.11</v>
+        <v>190195.75</v>
       </c>
       <c r="I44" s="1">
-        <v>18351.59</v>
+        <v>26054.99</v>
       </c>
       <c r="J44" s="1">
-        <v>9.9097555980003</v>
+        <v>13.699039016382</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>203538.7</v>
+        <v>216250.74</v>
       </c>
       <c r="N44" s="1">
-        <v>203538.7</v>
+        <v>216250.74</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.1</v>
+        <v>53.45</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-4796.5</v>
+        <v>-4611.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-14.56154465004</v>
+        <v>-13.998390989541</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>28143.0</v>
+        <v>28328.5</v>
       </c>
       <c r="N45" s="1">
-        <v>28143.0</v>
+        <v>28328.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10388.0</v>
+        <v>10632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.9</v>
+        <v>16.53</v>
       </c>
       <c r="E46" s="1">
-        <v>18.607993839</v>
+        <v>18.5619112114</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>193299.84</v>
+        <v>197350.24</v>
       </c>
       <c r="I46" s="1">
-        <v>-17742.64</v>
+        <v>-21603.28</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.1788177372521</v>
+        <v>-10.946670244738</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>175557.2</v>
+        <v>175746.96</v>
       </c>
       <c r="N46" s="1">
-        <v>175557.2</v>
+        <v>175746.96</v>
       </c>
       <c r="O46" s="1">
         <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3161.0</v>
+        <v>3235.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.24</v>
+        <v>64.42</v>
       </c>
       <c r="E47" s="1">
-        <v>61.3765960139</v>
+        <v>61.3666089645</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>194011.42</v>
+        <v>198520.98</v>
       </c>
       <c r="I47" s="1">
-        <v>-431.78</v>
+        <v>9877.72</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.22255390945543</v>
+        <v>4.9756554697645</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>193579.64</v>
+        <v>208398.7</v>
       </c>
       <c r="N47" s="1">
-        <v>193579.64</v>
+        <v>208398.7</v>
       </c>
       <c r="O47" s="1">
         <v>0.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
         <v>6196.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.92</v>
+        <v>19.715</v>
       </c>
       <c r="E48" s="1">
         <v>29.5096981924</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>182842.09</v>
       </c>
       <c r="I48" s="1">
-        <v>-59417.77</v>
+        <v>-60687.95</v>
       </c>
       <c r="J48" s="1">
-        <v>-32.496768112856</v>
+        <v>-33.191454987197</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>123424.32</v>
+        <v>122154.14</v>
       </c>
       <c r="N48" s="1">
-        <v>123424.32</v>
+        <v>122154.14</v>
       </c>
       <c r="O48" s="1">
         <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8121.0</v>
+        <v>8312.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.7</v>
+        <v>27.53</v>
       </c>
       <c r="E49" s="1">
-        <v>29.9735906908</v>
+        <v>29.9250228585</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>243415.53</v>
+        <v>248736.79</v>
       </c>
       <c r="I49" s="1">
-        <v>-26584.83</v>
+        <v>-19907.43</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.921583351728</v>
+        <v>-8.0034119600884</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>216830.7</v>
+        <v>228829.36</v>
       </c>
       <c r="N49" s="1">
-        <v>216830.7</v>
+        <v>228829.36</v>
       </c>
       <c r="O49" s="1">
         <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1263.0</v>
+        <v>1293.0</v>
       </c>
       <c r="D50" s="1">
-        <v>244.4</v>
+        <v>245.9</v>
       </c>
       <c r="E50" s="1">
-        <v>223.5266112431</v>
+        <v>224.085158546</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>282314.11</v>
+        <v>289742.11</v>
       </c>
       <c r="I50" s="1">
-        <v>26363.09</v>
+        <v>28206.59</v>
       </c>
       <c r="J50" s="1">
-        <v>9.3382119653885</v>
+        <v>9.7350675053757</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>308677.2</v>
+        <v>317948.7</v>
       </c>
       <c r="N50" s="1">
-        <v>308677.2</v>
+        <v>317948.7</v>
       </c>
       <c r="O50" s="1">
         <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4308.0</v>
+        <v>4409.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.8</v>
+        <v>52.16</v>
       </c>
       <c r="E51" s="1">
-        <v>49.7683449396</v>
+        <v>49.8011408483</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>214402.03</v>
+        <v>219573.23</v>
       </c>
       <c r="I51" s="1">
-        <v>-12787.63</v>
+        <v>10400.21</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.9643231922757</v>
+        <v>4.7365564554477</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>201614.4</v>
+        <v>229973.44</v>
       </c>
       <c r="N51" s="1">
-        <v>201614.4</v>
+        <v>229973.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
         <v>4977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.68</v>
+        <v>27.66</v>
       </c>
       <c r="E52" s="1">
         <v>30.7393088206</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>152989.54</v>
       </c>
       <c r="I52" s="1">
-        <v>-15226.18</v>
+        <v>-15325.72</v>
       </c>
       <c r="J52" s="1">
-        <v>-9.952432042086</v>
+        <v>-10.017495313732</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>137763.36</v>
+        <v>137663.82</v>
       </c>
       <c r="N52" s="1">
-        <v>137763.36</v>
+        <v>137663.82</v>
       </c>
       <c r="O52" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>25234.0</v>
+        <v>25827.0</v>
       </c>
       <c r="D53" s="1">
-        <v>17.865</v>
+        <v>18.275</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1287152255</v>
+        <v>19.1073914895</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>482694.0</v>
+        <v>493486.6</v>
       </c>
       <c r="I53" s="1">
-        <v>-31888.59</v>
+        <v>-21498.17</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.6063779537347</v>
+        <v>-4.3563837397003</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>450805.41</v>
+        <v>471988.43</v>
       </c>
       <c r="N53" s="1">
-        <v>450805.41</v>
+        <v>471988.43</v>
       </c>
       <c r="O53" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>50767.0</v>
+        <v>51960.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.276</v>
+        <v>4.423</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5165589852</v>
+        <v>4.5131250962</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>229292.15</v>
+        <v>234501.98</v>
       </c>
       <c r="I54" s="1">
-        <v>-12212.46</v>
+        <v>-4682.9</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.3261570446263</v>
+        <v>-1.9969554201632</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>217079.69</v>
+        <v>229819.08</v>
       </c>
       <c r="N54" s="1">
-        <v>217079.69</v>
+        <v>229819.08</v>
       </c>
       <c r="O54" s="1">
         <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>130.6</v>
+        <v>124.95</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-10695.15</v>
+        <v>-14814.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.099048606478</v>
+        <v>-13.988331725723</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>95207.4</v>
+        <v>91088.55</v>
       </c>
       <c r="N55" s="1">
-        <v>95207.4</v>
+        <v>91088.55</v>
       </c>
       <c r="O55" s="1">
         <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5276.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.92</v>
+        <v>39.68</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3458529189</v>
+        <v>43.2947407407</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>228692.72</v>
+        <v>233791.6</v>
       </c>
       <c r="I56" s="1">
-        <v>-12798.8</v>
+        <v>-19519.6</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.5965052145079</v>
+        <v>-8.3491451360956</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>215893.92</v>
+        <v>214272.0</v>
       </c>
       <c r="N56" s="1">
-        <v>215893.92</v>
+        <v>214272.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>68034.0</v>
+        <v>69632.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.484</v>
+        <v>9.638</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0859665755</v>
+        <v>6.1671846278</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>414052.65</v>
+        <v>429433.4</v>
       </c>
       <c r="I57" s="1">
-        <v>231181.81</v>
+        <v>241679.82</v>
       </c>
       <c r="J57" s="1">
-        <v>55.833916290597</v>
+        <v>56.278766393112</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>645234.46</v>
+        <v>671113.22</v>
       </c>
       <c r="N57" s="1">
-        <v>645234.46</v>
+        <v>671113.22</v>
       </c>
       <c r="O57" s="1">
         <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>16812.0</v>
+        <v>17207.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.6</v>
+        <v>26.94</v>
       </c>
       <c r="E58" s="1">
-        <v>15.1848649774</v>
+        <v>15.4439239844</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>255287.95</v>
+        <v>265743.6</v>
       </c>
       <c r="I58" s="1">
-        <v>191911.25</v>
+        <v>197812.98</v>
       </c>
       <c r="J58" s="1">
-        <v>75.174425584913</v>
+        <v>74.437533020551</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>447199.2</v>
+        <v>463556.58</v>
       </c>
       <c r="N58" s="1">
-        <v>447199.2</v>
+        <v>463556.58</v>
       </c>
       <c r="O58" s="1">
         <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
         <v>1423.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.0</v>
+        <v>102.6</v>
       </c>
       <c r="E59" s="1">
         <v>103.8411384399</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>147765.94</v>
       </c>
       <c r="I59" s="1">
-        <v>-9734.94</v>
+        <v>-1766.14</v>
       </c>
       <c r="J59" s="1">
-        <v>-6.5880811234307</v>
+        <v>-1.1952280748865</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>138031.0</v>
+        <v>145999.8</v>
       </c>
       <c r="N59" s="1">
-        <v>138031.0</v>
+        <v>145999.8</v>
       </c>
       <c r="O59" s="1">
         <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1334.0</v>
+        <v>1365.0</v>
       </c>
       <c r="D60" s="1">
-        <v>173.25</v>
+        <v>174.05</v>
       </c>
       <c r="E60" s="1">
-        <v>186.3538830585</v>
+        <v>186.0994358974</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>248596.08</v>
+        <v>254025.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-17480.58</v>
+        <v>-16447.48</v>
       </c>
       <c r="J60" s="1">
-        <v>-7.0317198887448</v>
+        <v>-6.4747299417268</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>231115.5</v>
+        <v>237578.25</v>
       </c>
       <c r="N60" s="1">
-        <v>231115.5</v>
+        <v>237578.25</v>
       </c>
       <c r="O60" s="1">
         <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>59.28</v>
+        <v>64.92</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-4715.28</v>
+        <v>-1720.44</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.028169014085</v>
+        <v>-4.7535211267606</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>31477.68</v>
+        <v>34472.52</v>
       </c>
       <c r="N61" s="1">
-        <v>31477.68</v>
+        <v>34472.52</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.95</v>
+        <v>22.71</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-3485.04</v>
+        <v>-3793.68</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.561130515892</v>
+        <v>-11.496438954942</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29513.7</v>
+        <v>29205.06</v>
       </c>
       <c r="N62" s="1">
-        <v>29513.7</v>
+        <v>29205.06</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>279.4</v>
+        <v>300.4</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-8692.8</v>
+        <v>-4135.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.539633539423</v>
+        <v>-5.9660197395943</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>60629.8</v>
+        <v>65186.8</v>
       </c>
       <c r="N63" s="1">
-        <v>60629.8</v>
+        <v>65186.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
         <v>2320.0</v>
       </c>
       <c r="D64" s="1">
-        <v>58.06</v>
+        <v>58.38</v>
       </c>
       <c r="E64" s="1">
         <v>62.6796077586</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>145416.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-10717.49</v>
+        <v>-9975.09</v>
       </c>
       <c r="J64" s="1">
-        <v>-7.3701925136654</v>
+        <v>-6.8596596442953</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>134699.2</v>
+        <v>135441.6</v>
       </c>
       <c r="N64" s="1">
-        <v>134699.2</v>
+        <v>135441.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>64.6</v>
+        <v>68.1</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-7068.35</v>
+        <v>-5741.85</v>
       </c>
       <c r="J65" s="1">
-        <v>-22.402402402402</v>
+        <v>-18.198198198198</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>24483.4</v>
+        <v>25809.9</v>
       </c>
       <c r="N65" s="1">
-        <v>24483.4</v>
+        <v>25809.9</v>
       </c>
       <c r="O65" s="1">
         <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.22</v>
+        <v>38.18</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-2276.83</v>
+        <v>-1296.67</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.6527249683143</v>
+        <v>-3.2192648922687</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>38001.62</v>
+        <v>38981.78</v>
       </c>
       <c r="N66" s="1">
-        <v>38001.62</v>
+        <v>38981.78</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.84</v>
+        <v>38.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>70.32</v>
+        <v>1547.04</v>
       </c>
       <c r="J67" s="1">
-        <v>0.21762785636561</v>
+        <v>4.7878128400435</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>32382.36</v>
+        <v>33859.08</v>
       </c>
       <c r="N67" s="1">
-        <v>32382.36</v>
+        <v>33859.08</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1838.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D68" s="1">
-        <v>209.4</v>
+        <v>203.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.5701577802</v>
+        <v>153.6064061669</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>280423.95</v>
+        <v>288933.65</v>
       </c>
       <c r="I68" s="1">
-        <v>104453.25</v>
+        <v>93661.75</v>
       </c>
       <c r="J68" s="1">
-        <v>37.248334174025</v>
+        <v>32.416352335562</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>384877.2</v>
+        <v>382595.4</v>
       </c>
       <c r="N68" s="1">
-        <v>384877.2</v>
+        <v>382595.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>54.75</v>
+        <v>54.6</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-7648.9</v>
+        <v>-7751.8</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.919575113809</v>
+        <v>-17.147192716237</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>37558.5</v>
+        <v>37455.6</v>
       </c>
       <c r="N69" s="1">
-        <v>37558.5</v>
+        <v>37455.6</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>9805.0</v>
+        <v>10035.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.63</v>
+        <v>38.81</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2436287608</v>
+        <v>35.3230772297</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>345563.78</v>
+        <v>354467.08</v>
       </c>
       <c r="I70" s="1">
-        <v>33203.37</v>
+        <v>34991.27</v>
       </c>
       <c r="J70" s="1">
-        <v>9.6084635953456</v>
+        <v>9.8715147257116</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>378767.15</v>
+        <v>389458.35</v>
       </c>
       <c r="N70" s="1">
-        <v>378767.15</v>
+        <v>389458.35</v>
       </c>
       <c r="O70" s="1">
         <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.092</v>
+        <v>9.058</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-4534.02</v>
+        <v>-4634.26</v>
       </c>
       <c r="J71" s="1">
-        <v>-14.468472654261</v>
+        <v>-14.788347665589</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26803.22</v>
+        <v>26702.98</v>
       </c>
       <c r="N71" s="1">
-        <v>26803.22</v>
+        <v>26702.98</v>
       </c>
       <c r="O71" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
         <v>464.0</v>
       </c>
       <c r="D72" s="1">
-        <v>237.4</v>
+        <v>227.2</v>
       </c>
       <c r="E72" s="1">
         <v>258.4122413793</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>119903.28</v>
       </c>
       <c r="I72" s="1">
-        <v>-9749.68</v>
+        <v>-14482.48</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.1312871507769</v>
+        <v>-12.078468579008</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>110153.6</v>
+        <v>105420.8</v>
       </c>
       <c r="N72" s="1">
-        <v>110153.6</v>
+        <v>105420.8</v>
       </c>
       <c r="O72" s="1">
         <v>0.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2842.0</v>
+        <v>2909.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.08</v>
+        <v>66.74</v>
       </c>
       <c r="E73" s="1">
-        <v>77.8001337087</v>
+        <v>77.552767274</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>221107.98</v>
+        <v>225601.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-33308.62</v>
+        <v>-31454.34</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.064413324205</v>
+        <v>-13.942464794039</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>187799.36</v>
+        <v>194146.66</v>
       </c>
       <c r="N73" s="1">
-        <v>187799.36</v>
+        <v>194146.66</v>
       </c>
       <c r="O73" s="1">
         <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.28</v>
+        <v>67.1</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-4515.3</v>
+        <v>-1813.74</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.831474559403</v>
+        <v>-2.7441185895448</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>61580.24</v>
+        <v>64281.8</v>
       </c>
       <c r="N74" s="1">
-        <v>61580.24</v>
+        <v>64281.8</v>
       </c>
       <c r="O74" s="1">
         <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>166.0</v>
+        <v>170.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1575.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1460.3039156627</v>
+        <v>1464.0614705882</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>242410.45</v>
+        <v>248890.45</v>
       </c>
       <c r="I75" s="1">
-        <v>19122.55</v>
+        <v>26339.55</v>
       </c>
       <c r="J75" s="1">
-        <v>7.8885006813856</v>
+        <v>10.582788532063</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>261533.0</v>
+        <v>275230.0</v>
       </c>
       <c r="N75" s="1">
-        <v>261533.0</v>
+        <v>275230.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>51.3</v>
+        <v>57.15</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>1681.92</v>
+        <v>5525.37</v>
       </c>
       <c r="J76" s="1">
-        <v>5.2523594583504</v>
+        <v>17.254821501847</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>33704.1</v>
+        <v>37547.55</v>
       </c>
       <c r="N76" s="1">
-        <v>33704.1</v>
+        <v>37547.55</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.4</v>
+        <v>26.92</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-5292.4</v>
+        <v>-4767.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-16.561314791403</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>26664.0</v>
+        <v>27189.2</v>
       </c>
       <c r="N77" s="1">
-        <v>26664.0</v>
+        <v>27189.2</v>
       </c>
       <c r="O77" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13558.0</v>
+        <v>13877.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.2</v>
+        <v>19.85</v>
       </c>
       <c r="E78" s="1">
-        <v>13.7745272164</v>
+        <v>13.906142538</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>186755.04</v>
+        <v>192975.54</v>
       </c>
       <c r="I78" s="1">
-        <v>73558.56</v>
+        <v>82482.91</v>
       </c>
       <c r="J78" s="1">
-        <v>39.387724154593</v>
+        <v>42.742676092524</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>260313.6</v>
+        <v>275458.45</v>
       </c>
       <c r="N78" s="1">
-        <v>260313.6</v>
+        <v>275458.45</v>
       </c>
       <c r="O78" s="1">
         <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>5988.0</v>
+        <v>6129.0</v>
       </c>
       <c r="D79" s="1">
-        <v>49.48</v>
+        <v>55.0</v>
       </c>
       <c r="E79" s="1">
-        <v>40.2678757515</v>
+        <v>40.5676847773</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>241124.04</v>
+        <v>248639.34</v>
       </c>
       <c r="I79" s="1">
-        <v>55162.2</v>
+        <v>88455.66</v>
       </c>
       <c r="J79" s="1">
-        <v>22.877105078365</v>
+        <v>35.575890766119</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>296286.24</v>
+        <v>337095.0</v>
       </c>
       <c r="N79" s="1">
-        <v>296286.24</v>
+        <v>337095.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6137.0</v>
+        <v>6281.0</v>
       </c>
       <c r="D80" s="1">
-        <v>65.19</v>
+        <v>77.3</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8628548151</v>
+        <v>35.9231300748</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>213953.34</v>
+        <v>225633.18</v>
       </c>
       <c r="I80" s="1">
-        <v>186117.69</v>
+        <v>259888.12</v>
       </c>
       <c r="J80" s="1">
-        <v>86.989850216874</v>
+        <v>115.18169446533</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>400071.03</v>
+        <v>485521.3</v>
       </c>
       <c r="N80" s="1">
-        <v>400071.03</v>
+        <v>485521.3</v>
       </c>
       <c r="O80" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>14253.0</v>
+        <v>14588.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.365</v>
+        <v>25.97</v>
       </c>
       <c r="E81" s="1">
-        <v>13.2401796113</v>
+        <v>13.5492720044</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>188712.28</v>
+        <v>197656.78</v>
       </c>
       <c r="I81" s="1">
-        <v>172815.07</v>
+        <v>181193.58</v>
       </c>
       <c r="J81" s="1">
-        <v>91.575953615737</v>
+        <v>91.670814428931</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>361527.35</v>
+        <v>378850.36</v>
       </c>
       <c r="N81" s="1">
-        <v>361527.35</v>
+        <v>378850.36</v>
       </c>
       <c r="O81" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>33.72</v>
+        <v>34.34</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-4330.9</v>
+        <v>-3831.8</v>
       </c>
       <c r="J82" s="1">
-        <v>-13.759590792839</v>
+        <v>-12.173913043478</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>27144.6</v>
+        <v>27643.7</v>
       </c>
       <c r="N82" s="1">
-        <v>27144.6</v>
+        <v>27643.7</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>111089.0</v>
+        <v>113699.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.735</v>
+        <v>5.673</v>
       </c>
       <c r="E83" s="1">
-        <v>3.2189909892</v>
+        <v>3.2783996341</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>357594.49</v>
+        <v>372750.76</v>
       </c>
       <c r="I83" s="1">
-        <v>279500.93</v>
+        <v>272263.67</v>
       </c>
       <c r="J83" s="1">
-        <v>78.161419657221</v>
+        <v>73.041747788791</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>637095.42</v>
+        <v>645014.43</v>
       </c>
       <c r="N83" s="1">
-        <v>637095.42</v>
+        <v>645014.43</v>
       </c>
       <c r="O83" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.93</v>
+        <v>13.915</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-32187.92</v>
+        <v>-32280.42</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.256132666262</v>
+        <v>-27.334459947789</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>85906.31</v>
+        <v>85813.81</v>
       </c>
       <c r="N84" s="1">
-        <v>85906.31</v>
+        <v>85813.81</v>
       </c>
       <c r="O84" s="1">
         <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.47</v>
+        <v>14.2</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>1040.16</v>
+        <v>-1711.93</v>
       </c>
       <c r="J85" s="1">
-        <v>3.2021347565043</v>
+        <v>-5.2701801200801</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>33523.49</v>
+        <v>30771.4</v>
       </c>
       <c r="N85" s="1">
-        <v>33523.49</v>
+        <v>30771.4</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
         <v>1318.0</v>
       </c>
       <c r="D86" s="1">
-        <v>111.55</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
         <v>114.1636494689</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>150467.69</v>
       </c>
       <c r="I86" s="1">
-        <v>-3444.79</v>
+        <v>-1929.09</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.2893885059311</v>
+        <v>-1.2820626142396</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>147022.9</v>
+        <v>148538.6</v>
       </c>
       <c r="N86" s="1">
-        <v>147022.9</v>
+        <v>148538.6</v>
       </c>
       <c r="O86" s="1">
         <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>236.85</v>
+        <v>249.45</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-119879.44</v>
+        <v>-115003.24</v>
       </c>
       <c r="J87" s="1">
-        <v>-56.669764105096</v>
+        <v>-54.364672391877</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>91660.95</v>
+        <v>96537.15</v>
       </c>
       <c r="N87" s="1">
-        <v>91660.95</v>
+        <v>96537.15</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.94</v>
+        <v>34.7</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-1730.4</v>
+        <v>-947.6</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.7164514317799</v>
+        <v>-2.5828186412128</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>34958.2</v>
+        <v>35741.0</v>
       </c>
       <c r="N88" s="1">
-        <v>34958.2</v>
+        <v>35741.0</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
         <v>1889.0</v>
       </c>
       <c r="D89" s="1">
-        <v>51.0</v>
+        <v>50.34</v>
       </c>
       <c r="E89" s="1">
         <v>63.4453943886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>119848.35</v>
       </c>
       <c r="I89" s="1">
-        <v>-23509.35</v>
+        <v>-24756.09</v>
       </c>
       <c r="J89" s="1">
-        <v>-19.615914612091</v>
+        <v>-20.656179246523</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>96339.0</v>
+        <v>95092.26</v>
       </c>
       <c r="N89" s="1">
-        <v>96339.0</v>
+        <v>95092.26</v>
       </c>
       <c r="O89" s="1">
         <v>0.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>26.18</v>
+        <v>27.3</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-6963.2</v>
+        <v>-5888.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-21.694915254237</v>
+        <v>-18.344965104686</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>25132.8</v>
+        <v>26208.0</v>
       </c>
       <c r="N90" s="1">
-        <v>25132.8</v>
+        <v>26208.0</v>
       </c>
       <c r="O90" s="1">
         <v>0.01</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>86974.0</v>
+        <v>89017.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.593</v>
+        <v>4.344</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5571636351</v>
+        <v>3.5780220632</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>309380.75</v>
+        <v>318504.79</v>
       </c>
       <c r="I91" s="1">
-        <v>90090.83</v>
+        <v>68185.06</v>
       </c>
       <c r="J91" s="1">
-        <v>29.119727067699</v>
+        <v>21.407860145526</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>399471.58</v>
+        <v>386689.85</v>
       </c>
       <c r="N91" s="1">
-        <v>399471.58</v>
+        <v>386689.85</v>
       </c>
       <c r="O91" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>21.84</v>
+        <v>22.73</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-19337.78</v>
+        <v>-15901.49</v>
       </c>
       <c r="J92" s="1">
-        <v>-18.654643233848</v>
+        <v>-15.339745453542</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>84324.24</v>
+        <v>87760.53</v>
       </c>
       <c r="N92" s="1">
-        <v>84324.24</v>
+        <v>87760.53</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1934.0</v>
+        <v>1979.0</v>
       </c>
       <c r="D93" s="1">
-        <v>176.24</v>
+        <v>183.4</v>
       </c>
       <c r="E93" s="1">
-        <v>153.0505274043</v>
+        <v>153.6196664982</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295999.72</v>
+        <v>304013.32</v>
       </c>
       <c r="I93" s="1">
-        <v>44848.44</v>
+        <v>58935.28</v>
       </c>
       <c r="J93" s="1">
-        <v>15.151514332514</v>
+        <v>19.38575586096</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>340848.16</v>
+        <v>362948.6</v>
       </c>
       <c r="N93" s="1">
-        <v>340848.16</v>
+        <v>362948.6</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1660.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D94" s="1">
-        <v>152.1</v>
+        <v>144.0</v>
       </c>
       <c r="E94" s="1">
-        <v>76.2266506024</v>
+        <v>77.8661506769</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>126536.24</v>
+        <v>132294.59</v>
       </c>
       <c r="I94" s="1">
-        <v>125949.76</v>
+        <v>112361.41</v>
       </c>
       <c r="J94" s="1">
-        <v>99.536512227643</v>
+        <v>84.932732321102</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>252486.0</v>
+        <v>244656.0</v>
       </c>
       <c r="N94" s="1">
-        <v>252486.0</v>
+        <v>244656.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
         <v>1926.0</v>
       </c>
       <c r="D95" s="1">
-        <v>48.99</v>
+        <v>51.86</v>
       </c>
       <c r="E95" s="1">
         <v>56.8768535826</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>109544.82</v>
       </c>
       <c r="I95" s="1">
-        <v>-15190.08</v>
+        <v>-9662.46</v>
       </c>
       <c r="J95" s="1">
-        <v>-13.866543392924</v>
+        <v>-8.8205539978978</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>94354.74</v>
+        <v>99882.36</v>
       </c>
       <c r="N95" s="1">
-        <v>94354.74</v>
+        <v>99882.36</v>
       </c>
       <c r="O95" s="1">
         <v>0.05</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1114.0</v>
+        <v>1140.0</v>
       </c>
       <c r="D96" s="1">
-        <v>357.1</v>
+        <v>375.5</v>
       </c>
       <c r="E96" s="1">
-        <v>397.9947486535</v>
+        <v>397.6425</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>443366.15</v>
+        <v>453312.45</v>
       </c>
       <c r="I96" s="1">
-        <v>-45556.75</v>
+        <v>-25242.45</v>
       </c>
       <c r="J96" s="1">
-        <v>-10.275198050189</v>
+        <v>-5.5684440169247</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>397809.4</v>
+        <v>428070.0</v>
       </c>
       <c r="N96" s="1">
-        <v>397809.4</v>
+        <v>428070.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6422.0</v>
+        <v>6573.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.0</v>
+        <v>25.96</v>
       </c>
       <c r="E97" s="1">
-        <v>20.8014154469</v>
+        <v>20.9075171155</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>133586.69</v>
+        <v>137425.11</v>
       </c>
       <c r="I97" s="1">
-        <v>33385.31</v>
+        <v>33209.97</v>
       </c>
       <c r="J97" s="1">
-        <v>24.991494287343</v>
+        <v>24.165867504126</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>166972.0</v>
+        <v>170635.08</v>
       </c>
       <c r="N97" s="1">
-        <v>166972.0</v>
+        <v>170635.08</v>
       </c>
       <c r="O97" s="1">
         <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1182.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D98" s="1">
-        <v>455.6</v>
+        <v>479.05</v>
       </c>
       <c r="E98" s="1">
-        <v>611.9937563452</v>
+        <v>608.7785289256</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>723376.62</v>
+        <v>736622.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-184857.42</v>
+        <v>-156971.52</v>
       </c>
       <c r="J98" s="1">
-        <v>-25.554796061836</v>
+        <v>-21.309642630558</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>538519.2</v>
+        <v>579650.5</v>
       </c>
       <c r="N98" s="1">
-        <v>538519.2</v>
+        <v>579650.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3370.0</v>
+        <v>3449.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.35</v>
+        <v>47.995</v>
       </c>
       <c r="E99" s="1">
-        <v>58.5894302671</v>
+        <v>58.4428501015</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>197446.38</v>
+        <v>201569.39</v>
       </c>
       <c r="I99" s="1">
-        <v>-27766.88</v>
+        <v>-36034.63</v>
       </c>
       <c r="J99" s="1">
-        <v>-14.062997761721</v>
+        <v>-17.877034801762</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>169679.5</v>
+        <v>165534.76</v>
       </c>
       <c r="N99" s="1">
-        <v>169679.5</v>
+        <v>165534.76</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1592.0</v>
+        <v>1629.0</v>
       </c>
       <c r="D100" s="1">
-        <v>117.35</v>
+        <v>136.85</v>
       </c>
       <c r="E100" s="1">
-        <v>113.8374246231</v>
+        <v>114.2238367096</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>181229.18</v>
+        <v>186070.63</v>
       </c>
       <c r="I100" s="1">
-        <v>5592.02</v>
+        <v>36858.02</v>
       </c>
       <c r="J100" s="1">
-        <v>3.0856068542604</v>
+        <v>19.808617835066</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>186821.2</v>
+        <v>222928.65</v>
       </c>
       <c r="N100" s="1">
-        <v>186821.2</v>
+        <v>222928.65</v>
       </c>
       <c r="O100" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.2</v>
+        <v>15.96</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>9963.3</v>
+        <v>12186.3</v>
       </c>
       <c r="J101" s="1">
-        <v>28.88189305064</v>
+        <v>35.325987703172</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>44460.0</v>
+        <v>46683.0</v>
       </c>
       <c r="N101" s="1">
-        <v>44460.0</v>
+        <v>46683.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3108.0</v>
+        <v>3181.0</v>
       </c>
       <c r="D102" s="1">
-        <v>49.71</v>
+        <v>54.18</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1540701416</v>
+        <v>52.23911663</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>162094.85</v>
+        <v>166172.63</v>
       </c>
       <c r="I102" s="1">
-        <v>-7596.17</v>
+        <v>6173.95</v>
       </c>
       <c r="J102" s="1">
-        <v>-4.6862500566798</v>
+        <v>3.7153832132283</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>154498.68</v>
+        <v>172346.58</v>
       </c>
       <c r="N102" s="1">
-        <v>154498.68</v>
+        <v>172346.58</v>
       </c>
       <c r="O102" s="1">
         <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>302.0</v>
       </c>
       <c r="D103" s="1">
-        <v>473.0</v>
+        <v>448.1</v>
       </c>
       <c r="E103" s="1">
         <v>229.6088741722</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>69341.88</v>
       </c>
       <c r="I103" s="1">
-        <v>73504.12</v>
+        <v>65984.32</v>
       </c>
       <c r="J103" s="1">
-        <v>106.0024908468</v>
+        <v>95.157962258883</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>142846.0</v>
+        <v>135326.2</v>
       </c>
       <c r="N103" s="1">
-        <v>142846.0</v>
+        <v>135326.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
         <v>32115.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.697</v>
+        <v>3.365</v>
       </c>
       <c r="E104" s="1">
         <v>3.4595089522</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>111102.13</v>
       </c>
       <c r="I104" s="1">
-        <v>7627.03</v>
+        <v>-3035.15</v>
       </c>
       <c r="J104" s="1">
-        <v>6.864881888403</v>
+        <v>-2.7318558159056</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>118729.16</v>
+        <v>108066.98</v>
       </c>
       <c r="N104" s="1">
-        <v>118729.16</v>
+        <v>108066.98</v>
       </c>
       <c r="O104" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
         <v>2107.0</v>
       </c>
       <c r="D105" s="1">
-        <v>75.74</v>
+        <v>71.32</v>
       </c>
       <c r="E105" s="1">
         <v>69.161067869</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>145722.37</v>
       </c>
       <c r="I105" s="1">
-        <v>13861.81</v>
+        <v>4548.87</v>
       </c>
       <c r="J105" s="1">
-        <v>9.5124791066739</v>
+        <v>3.1216003418006</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>159584.18</v>
+        <v>150271.24</v>
       </c>
       <c r="N105" s="1">
-        <v>159584.18</v>
+        <v>150271.24</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>35676.0</v>
+        <v>36514.0</v>
       </c>
       <c r="D106" s="1">
-        <v>11.905</v>
+        <v>13.08</v>
       </c>
       <c r="E106" s="1">
-        <v>4.8934126584</v>
+        <v>5.0677551076</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>174577.39</v>
+        <v>185044.01</v>
       </c>
       <c r="I106" s="1">
-        <v>250145.39</v>
+        <v>292559.11</v>
       </c>
       <c r="J106" s="1">
-        <v>143.28624686164</v>
+        <v>158.10244816895</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>424722.78</v>
+        <v>477603.12</v>
       </c>
       <c r="N106" s="1">
-        <v>424722.78</v>
+        <v>477603.12</v>
       </c>
       <c r="O106" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>15337.0</v>
+        <v>15697.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.42</v>
+        <v>16.13</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3399465345</v>
+        <v>16.3429292221</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>250605.76</v>
+        <v>256534.96</v>
       </c>
       <c r="I107" s="1">
-        <v>-14109.22</v>
+        <v>-3342.35</v>
       </c>
       <c r="J107" s="1">
-        <v>-5.6300461729212</v>
+        <v>-1.3028828507428</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>236496.54</v>
+        <v>253192.61</v>
       </c>
       <c r="N107" s="1">
-        <v>236496.54</v>
+        <v>253192.61</v>
       </c>
       <c r="O107" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>2054.0</v>
+        <v>1709.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4800.35</v>
+        <v>4806.42</v>
       </c>
       <c r="E108" s="1">
-        <v>4791.954946446</v>
+        <v>4797.2700117028</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>9842675.46</v>
+        <v>8198534.45</v>
       </c>
       <c r="I108" s="1">
-        <v>17243.44</v>
+        <v>15637.33</v>
       </c>
       <c r="J108" s="1">
-        <v>0.17519057770498</v>
+        <v>0.19073323525524</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>9859918.9</v>
+        <v>8214171.78</v>
       </c>
       <c r="N108" s="1">
-        <v>9859918.9</v>
+        <v>8214171.78</v>
       </c>
       <c r="O108" s="1">
-        <v>5.55</v>
+        <v>4.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>12999.0</v>
+        <v>13304.0</v>
       </c>
       <c r="D109" s="1">
-        <v>18.22</v>
+        <v>17.435</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1580683129</v>
+        <v>18.1529547505</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>236036.73</v>
+        <v>241506.91</v>
       </c>
       <c r="I109" s="1">
-        <v>805.05</v>
+        <v>-9551.67</v>
       </c>
       <c r="J109" s="1">
-        <v>0.34106979875547</v>
+        <v>-3.9550296925252</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>236841.78</v>
+        <v>231955.24</v>
       </c>
       <c r="N109" s="1">
-        <v>236841.78</v>
+        <v>231955.24</v>
       </c>
       <c r="O109" s="1">
         <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.05</v>
+        <v>69.85</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>297.3</v>
+        <v>2669.7</v>
       </c>
       <c r="J110" s="1">
-        <v>0.33257786438699</v>
+        <v>2.9864888145104</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>89689.9</v>
+        <v>92062.3</v>
       </c>
       <c r="N110" s="1">
-        <v>89689.9</v>
+        <v>92062.3</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>24.23</v>
+        <v>25.75</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>7470.02</v>
+        <v>14386.02</v>
       </c>
       <c r="J111" s="1">
-        <v>7.2682193435697</v>
+        <v>13.997385394012</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>110246.5</v>
+        <v>117162.5</v>
       </c>
       <c r="N111" s="1">
-        <v>110246.5</v>
+        <v>117162.5</v>
       </c>
       <c r="O111" s="1">
         <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
         <v>2618.0</v>
       </c>
       <c r="D112" s="1">
-        <v>39.095</v>
+        <v>40.15</v>
       </c>
       <c r="E112" s="1">
         <v>31.2906913675</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>81919.03</v>
       </c>
       <c r="I112" s="1">
-        <v>20431.68</v>
+        <v>23193.67</v>
       </c>
       <c r="J112" s="1">
-        <v>24.941310950581</v>
+        <v>28.312920697425</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>102350.71</v>
+        <v>105112.7</v>
       </c>
       <c r="N112" s="1">
-        <v>102350.71</v>
+        <v>105112.7</v>
       </c>
       <c r="O112" s="1">
         <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.45</v>
+        <v>16.03</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>2186.54</v>
+        <v>-661.98</v>
       </c>
       <c r="J113" s="1">
-        <v>6.6625916870416</v>
+        <v>-2.0171149144254</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>35004.7</v>
+        <v>32156.18</v>
       </c>
       <c r="N113" s="1">
-        <v>35004.7</v>
+        <v>32156.18</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>26.51</v>
+        <v>26.74</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>3817.0</v>
+        <v>4136.24</v>
       </c>
       <c r="J114" s="1">
-        <v>11.574074074074</v>
+        <v>12.542087542088</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>36795.88</v>
+        <v>37115.12</v>
       </c>
       <c r="N114" s="1">
-        <v>36795.88</v>
+        <v>37115.12</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>3669.0</v>
       </c>
       <c r="D115" s="1">
-        <v>28.51</v>
+        <v>31.79</v>
       </c>
       <c r="E115" s="1">
         <v>41.5130198964</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>152311.27</v>
       </c>
       <c r="I115" s="1">
-        <v>-47708.08</v>
+        <v>-35673.76</v>
       </c>
       <c r="J115" s="1">
-        <v>-31.322751100427</v>
+        <v>-23.421615485184</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>104603.19</v>
+        <v>116637.51</v>
       </c>
       <c r="N115" s="1">
-        <v>104603.19</v>
+        <v>116637.51</v>
       </c>
       <c r="O115" s="1">
         <v>0.06</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>24.16</v>
+        <v>27.36</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-4440.7</v>
+        <v>-568.7</v>
       </c>
       <c r="J116" s="1">
-        <v>-13.187208048868</v>
+        <v>-1.6888250089831</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>29233.6</v>
+        <v>33105.6</v>
       </c>
       <c r="N116" s="1">
-        <v>29233.6</v>
+        <v>33105.6</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.7</v>
+        <v>104.6</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>2562.0</v>
+        <v>5087.4</v>
       </c>
       <c r="J117" s="1">
-        <v>7.7177508269019</v>
+        <v>15.325248070562</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>35758.2</v>
+        <v>38283.6</v>
       </c>
       <c r="N117" s="1">
-        <v>35758.2</v>
+        <v>38283.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>37.2</v>
+        <v>36.71</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>348.15</v>
+        <v>-168.8</v>
       </c>
       <c r="J118" s="1">
-        <v>0.89503661513426</v>
+        <v>-0.43395714673176</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>39246.0</v>
+        <v>38729.05</v>
       </c>
       <c r="N118" s="1">
-        <v>39246.0</v>
+        <v>38729.05</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1640.0</v>
+        <v>1679.0</v>
       </c>
       <c r="D119" s="1">
-        <v>271.4</v>
+        <v>298.5</v>
       </c>
       <c r="E119" s="1">
-        <v>237.8431646341</v>
+        <v>239.4193508041</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>390062.79</v>
+        <v>401985.09</v>
       </c>
       <c r="I119" s="1">
-        <v>55033.21</v>
+        <v>99196.41</v>
       </c>
       <c r="J119" s="1">
-        <v>14.108807969096</v>
+        <v>24.676639126093</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>445096.0</v>
+        <v>501181.5</v>
       </c>
       <c r="N119" s="1">
-        <v>445096.0</v>
+        <v>501181.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>55391.0</v>
+        <v>56692.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.655</v>
+        <v>4.404</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6564683793</v>
+        <v>2.6900543287</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>147144.44</v>
+        <v>152504.56</v>
       </c>
       <c r="I120" s="1">
-        <v>110700.67</v>
+        <v>97167.01</v>
       </c>
       <c r="J120" s="1">
-        <v>75.232655749684</v>
+        <v>63.714166973106</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>257845.11</v>
+        <v>249671.57</v>
       </c>
       <c r="N120" s="1">
-        <v>257845.11</v>
+        <v>249671.57</v>
       </c>
       <c r="O120" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
         <v>11751.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.956</v>
+        <v>8.882</v>
       </c>
       <c r="E121" s="1">
         <v>9.3764709386</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>110182.91</v>
       </c>
       <c r="I121" s="1">
-        <v>-4940.95</v>
+        <v>-5810.53</v>
       </c>
       <c r="J121" s="1">
-        <v>-4.4843161248872</v>
+        <v>-5.2735310766434</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>105241.96</v>
+        <v>104372.38</v>
       </c>
       <c r="N121" s="1">
-        <v>105241.96</v>
+        <v>104372.38</v>
       </c>
       <c r="O121" s="1">
         <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5366.0</v>
+        <v>5492.0</v>
       </c>
       <c r="D122" s="1">
-        <v>73.96</v>
+        <v>77.95</v>
       </c>
       <c r="E122" s="1">
-        <v>91.3538483041</v>
+        <v>90.9853040787</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>490204.75</v>
+        <v>499691.29</v>
       </c>
       <c r="I122" s="1">
-        <v>-93335.39</v>
+        <v>-71589.89</v>
       </c>
       <c r="J122" s="1">
-        <v>-19.040082740936</v>
+        <v>-14.326823667469</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>396869.36</v>
+        <v>428101.4</v>
       </c>
       <c r="N122" s="1">
-        <v>396869.36</v>
+        <v>428101.4</v>
       </c>
       <c r="O122" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>4806.0</v>
+        <v>4919.0</v>
       </c>
       <c r="D123" s="1">
-        <v>144.06</v>
+        <v>161.48</v>
       </c>
       <c r="E123" s="1">
-        <v>170.647985851</v>
+        <v>170.2944907502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>820134.22</v>
+        <v>837678.6</v>
       </c>
       <c r="I123" s="1">
-        <v>-127781.86</v>
+        <v>-43358.48</v>
       </c>
       <c r="J123" s="1">
-        <v>-15.580603379774</v>
+        <v>-5.1760281329856</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>692352.36</v>
+        <v>794320.12</v>
       </c>
       <c r="N123" s="1">
-        <v>692352.36</v>
+        <v>794320.12</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>10853.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.82</v>
+        <v>33.84</v>
       </c>
       <c r="E124" s="1">
-        <v>32.674536073</v>
+        <v>32.6737432481</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>354616.74</v>
+        <v>362939.94</v>
       </c>
       <c r="I124" s="1">
-        <v>34137.72</v>
+        <v>12954.78</v>
       </c>
       <c r="J124" s="1">
-        <v>9.6266521428176</v>
+        <v>3.5694004908911</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>388754.46</v>
+        <v>375894.72</v>
       </c>
       <c r="N124" s="1">
-        <v>388754.46</v>
+        <v>375894.72</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>2843.0</v>
+        <v>2910.0</v>
       </c>
       <c r="D125" s="1">
-        <v>263.75</v>
+        <v>269.05</v>
       </c>
       <c r="E125" s="1">
-        <v>142.6529827647</v>
+        <v>145.5838762887</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>405562.43</v>
+        <v>423649.08</v>
       </c>
       <c r="I125" s="1">
-        <v>344278.82</v>
+        <v>359286.42</v>
       </c>
       <c r="J125" s="1">
-        <v>84.88922901463</v>
+        <v>84.807553459103</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>749841.25</v>
+        <v>782935.5</v>
       </c>
       <c r="N125" s="1">
-        <v>749841.25</v>
+        <v>782935.5</v>
       </c>
       <c r="O125" s="1">
         <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3888.0</v>
+        <v>3979.0</v>
       </c>
       <c r="D126" s="1">
-        <v>169.54</v>
+        <v>158.02</v>
       </c>
       <c r="E126" s="1">
-        <v>126.8363143004</v>
+        <v>127.6688690626</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>493139.59</v>
+        <v>507994.43</v>
       </c>
       <c r="I126" s="1">
-        <v>166031.93</v>
+        <v>120767.15</v>
       </c>
       <c r="J126" s="1">
-        <v>33.668343277813</v>
+        <v>23.773321687799</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>659171.52</v>
+        <v>628761.58</v>
       </c>
       <c r="N126" s="1">
-        <v>659171.52</v>
+        <v>628761.58</v>
       </c>
       <c r="O126" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3496.0</v>
+        <v>3578.0</v>
       </c>
       <c r="D127" s="1">
-        <v>259.6</v>
+        <v>268.8</v>
       </c>
       <c r="E127" s="1">
-        <v>188.5447425629</v>
+        <v>190.4069368362</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>659152.42</v>
+        <v>681276.02</v>
       </c>
       <c r="I127" s="1">
-        <v>248409.18</v>
+        <v>280490.38</v>
       </c>
       <c r="J127" s="1">
-        <v>37.686151558087</v>
+        <v>41.171327298442</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>907561.6</v>
+        <v>961766.4</v>
       </c>
       <c r="N127" s="1">
-        <v>907561.6</v>
+        <v>961766.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>20.42</v>
+        <v>20.96</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>3258.22</v>
+        <v>5449.0</v>
       </c>
       <c r="J128" s="1">
-        <v>4.0939756529186</v>
+        <v>6.8467056652877</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>82843.94</v>
+        <v>85034.72</v>
       </c>
       <c r="N128" s="1">
-        <v>82843.94</v>
+        <v>85034.72</v>
       </c>
       <c r="O128" s="1">
         <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3611.0</v>
+        <v>3696.0</v>
       </c>
       <c r="D129" s="1">
-        <v>66.51</v>
+        <v>70.26</v>
       </c>
       <c r="E129" s="1">
-        <v>36.8039158128</v>
+        <v>37.604840368</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>132898.94</v>
+        <v>138987.49</v>
       </c>
       <c r="I129" s="1">
-        <v>107268.67</v>
+        <v>120693.47</v>
       </c>
       <c r="J129" s="1">
-        <v>80.71446619514</v>
+        <v>86.837649920867</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>240167.61</v>
+        <v>259680.96</v>
       </c>
       <c r="N129" s="1">
-        <v>240167.61</v>
+        <v>259680.96</v>
       </c>
       <c r="O129" s="1">
         <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>133.8</v>
+        <v>150.1</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>707.2</v>
+        <v>5140.8</v>
       </c>
       <c r="J130" s="1">
-        <v>1.9817073170732</v>
+        <v>14.405487804878</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>36393.6</v>
+        <v>40827.2</v>
       </c>
       <c r="N130" s="1">
-        <v>36393.6</v>
+        <v>40827.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.88</v>
+        <v>48.34</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-3705.24</v>
+        <v>-3336.32</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8</v>
+        <v>-7.9238095238095</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>38399.76</v>
+        <v>38768.68</v>
       </c>
       <c r="N131" s="1">
-        <v>38399.76</v>
+        <v>38768.68</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3072.0</v>
+        <v>3144.0</v>
       </c>
       <c r="D132" s="1">
-        <v>52.85</v>
+        <v>62.81</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1616341146</v>
+        <v>25.935413486</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>77296.54</v>
+        <v>81540.94</v>
       </c>
       <c r="I132" s="1">
-        <v>85058.66</v>
+        <v>115933.7</v>
       </c>
       <c r="J132" s="1">
-        <v>110.04200188003</v>
+        <v>142.17851793222</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>162355.2</v>
+        <v>197474.64</v>
       </c>
       <c r="N132" s="1">
-        <v>162355.2</v>
+        <v>197474.64</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.486</v>
+        <v>10.055</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-5725.88</v>
+        <v>-4112.2</v>
       </c>
       <c r="J133" s="1">
-        <v>-17.548879526838</v>
+        <v>-12.603215993047</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>26902.3</v>
+        <v>28515.98</v>
       </c>
       <c r="N133" s="1">
-        <v>26902.3</v>
+        <v>28515.98</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>9521.0</v>
+        <v>9745.0</v>
       </c>
       <c r="D134" s="1">
-        <v>37.08</v>
+        <v>35.0</v>
       </c>
       <c r="E134" s="1">
-        <v>30.1805472114</v>
+        <v>30.3019014879</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>287348.99</v>
+        <v>295292.03</v>
       </c>
       <c r="I134" s="1">
-        <v>65689.69</v>
+        <v>45782.97</v>
       </c>
       <c r="J134" s="1">
-        <v>22.86059540352</v>
+        <v>15.504302638984</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>353038.68</v>
+        <v>341075.0</v>
       </c>
       <c r="N134" s="1">
-        <v>353038.68</v>
+        <v>341075.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>69.68</v>
+        <v>59.24</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>11538.8</v>
+        <v>4919.84</v>
       </c>
       <c r="J135" s="1">
-        <v>35.353535353535</v>
+        <v>15.073815073815</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>44177.12</v>
+        <v>37558.16</v>
       </c>
       <c r="N135" s="1">
-        <v>44177.12</v>
+        <v>37558.16</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.666</v>
+        <v>10.05</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-3517.24</v>
+        <v>-885.3</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.0413370026373</v>
+        <v>-1.2689198486412</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>66250.76</v>
+        <v>68882.7</v>
       </c>
       <c r="N136" s="1">
-        <v>66250.76</v>
+        <v>68882.7</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
         <v>454.0</v>
       </c>
       <c r="D137" s="1">
-        <v>219.4</v>
+        <v>232.4</v>
       </c>
       <c r="E137" s="1">
         <v>254.7246255507</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>115644.98</v>
       </c>
       <c r="I137" s="1">
-        <v>-16037.38</v>
+        <v>-10135.38</v>
       </c>
       <c r="J137" s="1">
-        <v>-13.867770135807</v>
+        <v>-8.7642195969077</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>99607.6</v>
+        <v>105509.6</v>
       </c>
       <c r="N137" s="1">
-        <v>99607.6</v>
+        <v>105509.6</v>
       </c>
       <c r="O137" s="1">
         <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
         <v>584.0</v>
       </c>
       <c r="D138" s="1">
-        <v>237.0</v>
+        <v>261.0</v>
       </c>
       <c r="E138" s="1">
         <v>252.6818493151</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>147566.2</v>
       </c>
       <c r="I138" s="1">
-        <v>-9158.2</v>
+        <v>4857.8</v>
       </c>
       <c r="J138" s="1">
-        <v>-6.2061637421035</v>
+        <v>3.2919462586961</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>138408.0</v>
+        <v>152424.0</v>
       </c>
       <c r="N138" s="1">
-        <v>138408.0</v>
+        <v>152424.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>24.08</v>
+        <v>23.42</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>10920.12</v>
+        <v>9730.8</v>
       </c>
       <c r="J139" s="1">
-        <v>33.629300776915</v>
+        <v>29.966703662597</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>43392.16</v>
+        <v>42202.84</v>
       </c>
       <c r="N139" s="1">
-        <v>43392.16</v>
+        <v>42202.84</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2245.0</v>
+        <v>2298.0</v>
       </c>
       <c r="D140" s="1">
-        <v>95.0</v>
+        <v>97.8</v>
       </c>
       <c r="E140" s="1">
-        <v>104.0578129176</v>
+        <v>103.9490034813</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>233609.79</v>
+        <v>238874.81</v>
       </c>
       <c r="I140" s="1">
-        <v>-20334.79</v>
+        <v>-14130.41</v>
       </c>
       <c r="J140" s="1">
-        <v>-8.7045966695146</v>
+        <v>-5.9154039724825</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>213275.0</v>
+        <v>224744.4</v>
       </c>
       <c r="N140" s="1">
-        <v>213275.0</v>
+        <v>224744.4</v>
       </c>
       <c r="O140" s="1">
         <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8278.0</v>
+        <v>8472.0</v>
       </c>
       <c r="D141" s="1">
-        <v>71.26</v>
+        <v>73.15</v>
       </c>
       <c r="E141" s="1">
-        <v>66.2586470162</v>
+        <v>66.4414117092</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>548489.08</v>
+        <v>562891.64</v>
       </c>
       <c r="I141" s="1">
-        <v>41401.2</v>
+        <v>56835.16</v>
       </c>
       <c r="J141" s="1">
-        <v>7.5482268489283</v>
+        <v>10.096998420513</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>589890.28</v>
+        <v>619726.8</v>
       </c>
       <c r="N141" s="1">
-        <v>589890.28</v>
+        <v>619726.8</v>
       </c>
       <c r="O141" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.15</v>
+        <v>20.87</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>1803.78</v>
+        <v>-528.38</v>
       </c>
       <c r="J142" s="1">
-        <v>4.6786389413989</v>
+        <v>-1.3705103969754</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>40357.3</v>
+        <v>38025.14</v>
       </c>
       <c r="N142" s="1">
-        <v>40357.3</v>
+        <v>38025.14</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
         <v>5144.0</v>
       </c>
       <c r="D143" s="1">
-        <v>20.53</v>
+        <v>18.15</v>
       </c>
       <c r="E143" s="1">
         <v>18.9564249611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>97511.85</v>
       </c>
       <c r="I143" s="1">
-        <v>8094.47</v>
+        <v>-4148.25</v>
       </c>
       <c r="J143" s="1">
-        <v>8.3010116206389</v>
+        <v>-4.2540983480469</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>105606.32</v>
+        <v>93363.6</v>
       </c>
       <c r="N143" s="1">
-        <v>105606.32</v>
+        <v>93363.6</v>
       </c>
       <c r="O143" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.05</v>
+        <v>25.28</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-5104.1</v>
+        <v>-4492.3</v>
       </c>
       <c r="J144" s="1">
-        <v>-7.1150074368772</v>
+        <v>-6.2621711778145</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>66633.0</v>
+        <v>67244.8</v>
       </c>
       <c r="N144" s="1">
-        <v>66633.0</v>
+        <v>67244.8</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8350.0</v>
+        <v>8546.0</v>
       </c>
       <c r="D145" s="1">
-        <v>26.62</v>
+        <v>24.33</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8834718563</v>
+        <v>19.9760484437</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>166026.99</v>
+        <v>170715.31</v>
       </c>
       <c r="I145" s="1">
-        <v>56250.01</v>
+        <v>37208.87</v>
       </c>
       <c r="J145" s="1">
-        <v>33.880039624883</v>
+        <v>21.795860019819</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>222277.0</v>
+        <v>207924.18</v>
       </c>
       <c r="N145" s="1">
-        <v>222277.0</v>
+        <v>207924.18</v>
       </c>
       <c r="O145" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3682.0</v>
+        <v>3769.0</v>
       </c>
       <c r="D146" s="1">
-        <v>61.65</v>
+        <v>59.35</v>
       </c>
       <c r="E146" s="1">
-        <v>60.6316241173</v>
+        <v>60.5604908464</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>223245.64</v>
+        <v>228252.49</v>
       </c>
       <c r="I146" s="1">
-        <v>3749.66</v>
+        <v>-4562.34</v>
       </c>
       <c r="J146" s="1">
-        <v>1.6796117496404</v>
+        <v>-1.9988128059414</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>226995.3</v>
+        <v>223690.15</v>
       </c>
       <c r="N146" s="1">
-        <v>226995.3</v>
+        <v>223690.15</v>
       </c>
       <c r="O146" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>75.1</v>
+        <v>77.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2808.3</v>
+        <v>-1994.3</v>
       </c>
       <c r="J147" s="1">
-        <v>-8.4146341463415</v>
+        <v>-5.9756097560976</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>30565.7</v>
+        <v>31379.7</v>
       </c>
       <c r="N147" s="1">
-        <v>30565.7</v>
+        <v>31379.7</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1412.0</v>
+        <v>1445.0</v>
       </c>
       <c r="D148" s="1">
-        <v>124.65</v>
+        <v>124.25</v>
       </c>
       <c r="E148" s="1">
-        <v>102.8667917847</v>
+        <v>103.3733979239</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>145247.91</v>
+        <v>149374.56</v>
       </c>
       <c r="I148" s="1">
-        <v>30757.89</v>
+        <v>30166.69</v>
       </c>
       <c r="J148" s="1">
-        <v>21.176132586004</v>
+        <v>20.195333127676</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>176005.8</v>
+        <v>179541.25</v>
       </c>
       <c r="N148" s="1">
-        <v>176005.8</v>
+        <v>179541.25</v>
       </c>
       <c r="O148" s="1">
         <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.94</v>
+        <v>87.84</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-12854.92</v>
+        <v>-12959.12</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.30272451296</v>
+        <v>-12.40244850146</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>91633.48</v>
+        <v>91529.28</v>
       </c>
       <c r="N149" s="1">
-        <v>91633.48</v>
+        <v>91529.28</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
         <v>6475.0</v>
       </c>
       <c r="D150" s="1">
-        <v>21.64</v>
+        <v>20.19</v>
       </c>
       <c r="E150" s="1">
         <v>34.8302177606</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>225525.66</v>
       </c>
       <c r="I150" s="1">
-        <v>-85406.66</v>
+        <v>-94795.41</v>
       </c>
       <c r="J150" s="1">
-        <v>-37.870041041006</v>
+        <v>-42.033092819682</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>140119.0</v>
+        <v>130730.25</v>
       </c>
       <c r="N150" s="1">
-        <v>140119.0</v>
+        <v>130730.25</v>
       </c>
       <c r="O150" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7508.0</v>
+        <v>7684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>34.34</v>
+        <v>35.58</v>
       </c>
       <c r="E151" s="1">
-        <v>36.5778755994</v>
+        <v>36.5394442998</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>274626.69</v>
+        <v>280769.09</v>
       </c>
       <c r="I151" s="1">
-        <v>-16801.97</v>
+        <v>-7372.37</v>
       </c>
       <c r="J151" s="1">
-        <v>-6.1181125549013</v>
+        <v>-2.6257769329238</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>257824.72</v>
+        <v>273396.72</v>
       </c>
       <c r="N151" s="1">
-        <v>257824.72</v>
+        <v>273396.72</v>
       </c>
       <c r="O151" s="1">
         <v>0.15</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
         <v>5542.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.34</v>
+        <v>23.88</v>
       </c>
       <c r="E152" s="1">
         <v>31.0634806929</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>172153.81</v>
       </c>
       <c r="I152" s="1">
-        <v>-48345.53</v>
+        <v>-39810.85</v>
       </c>
       <c r="J152" s="1">
-        <v>-28.082753440078</v>
+        <v>-23.125163480262</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>123808.28</v>
+        <v>132342.96</v>
       </c>
       <c r="N152" s="1">
-        <v>123808.28</v>
+        <v>132342.96</v>
       </c>
       <c r="O152" s="1">
         <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3672.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D153" s="1">
-        <v>61.22</v>
+        <v>63.48</v>
       </c>
       <c r="E153" s="1">
-        <v>115.3617374728</v>
+        <v>114.118153273</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>423608.3</v>
+        <v>428856.02</v>
       </c>
       <c r="I153" s="1">
-        <v>-198808.46</v>
+        <v>-190298.18</v>
       </c>
       <c r="J153" s="1">
-        <v>-46.932144625117</v>
+        <v>-44.37344263</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>224799.84</v>
+        <v>238557.84</v>
       </c>
       <c r="N153" s="1">
-        <v>224799.84</v>
+        <v>238557.84</v>
       </c>
       <c r="O153" s="1">
         <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>433.0</v>
+        <v>368.0</v>
       </c>
       <c r="D154" s="1">
-        <v>255.5</v>
+        <v>266.2</v>
       </c>
       <c r="E154" s="1">
-        <v>249.805889145</v>
+        <v>250.191168478</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>246555.0</v>
+        <v>589125.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>246555.0</v>
+        <v>589125.0</v>
       </c>
       <c r="N154" s="1">
-        <v>246555.0</v>
+        <v>589125.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>41.0</v>
+        <v>34.0</v>
       </c>
       <c r="D155" s="1">
-        <v>114.9</v>
+        <v>114.48</v>
       </c>
       <c r="E155" s="1">
-        <v>117.18</v>
+        <v>114.63</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-114410.0</v>
+        <v>-4750.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-114410.0</v>
+        <v>-4750.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-114410.0</v>
+        <v>-4750.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>56.0</v>
+        <v>34.0</v>
       </c>
       <c r="D156" s="1">
-        <v>116.5</v>
+        <v>105.625</v>
       </c>
       <c r="E156" s="1">
-        <v>119.97</v>
+        <v>105.69</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-83530.0</v>
+        <v>-2210.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-83530.0</v>
+        <v>-2210.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-83530.0</v>
+        <v>-2210.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>24.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.62</v>
+        <v>6067.0</v>
       </c>
       <c r="E157" s="1">
-        <v>105.99</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>5270.0</v>
+        <v>-40560.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>5270.0</v>
+        <v>-40560.0</v>
       </c>
       <c r="N157" s="1">
-        <v>5270.0</v>
+        <v>-40560.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-69.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>5816.0</v>
+        <v>117.49</v>
       </c>
       <c r="E158" s="1">
-        <v>5554.630901258</v>
+        <v>117.836</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-180344.68</v>
+        <v>1730.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-180344.68</v>
+        <v>1730.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-180344.68</v>
+        <v>1730.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-31.0</v>
+        <v>-29.0</v>
       </c>
       <c r="D159" s="1">
-        <v>124.27</v>
+        <v>125.53</v>
       </c>
       <c r="E159" s="1">
-        <v>126.886</v>
+        <v>125.77</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>104790.0</v>
+        <v>6960.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>104790.0</v>
+        <v>6960.0</v>
       </c>
       <c r="N159" s="1">
-        <v>104790.0</v>
+        <v>6960.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>118.33</v>
+        <v>118.63</v>
       </c>
       <c r="E160" s="1">
-        <v>121.64</v>
+        <v>118.9</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>82750.0</v>
+        <v>6750.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>82750.0</v>
+        <v>6750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>82750.0</v>
+        <v>6750.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.973</v>
+        <v>98.199</v>
       </c>
       <c r="E161" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>-11694.03</v>
+        <v>-6434.49</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.7341140525246</v>
+        <v>-1.5044111850088</v>
       </c>
       <c r="K161">
-        <v>1.08</v>
+        <v>1.29</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>416014.17</v>
+        <v>421273.71</v>
       </c>
       <c r="N161" s="1">
-        <v>420658.24</v>
+        <v>426812.51</v>
       </c>
       <c r="O161" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.156</v>
+        <v>99.409</v>
       </c>
       <c r="E162" s="1">
-        <v>99.634</v>
+        <v>99.331</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>199268.0</v>
+        <v>198662.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3044.0</v>
+        <v>156.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.5275909829978</v>
+        <v>0.078525334487723</v>
       </c>
       <c r="K162">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.01</v>
+      </c>
+      <c r="L162">
+        <v>19.86</v>
       </c>
       <c r="M162" s="1">
-        <v>202312.0</v>
+        <v>198818.0</v>
       </c>
       <c r="N162" s="1">
-        <v>209671.59</v>
+        <v>198837.86</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>355</v>
+      </c>
+      <c r="B163" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.724</v>
+        <v>101.656</v>
       </c>
       <c r="E163" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3090.0</v>
+        <v>4044.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.557789451396</v>
+        <v>2.0294277054018</v>
       </c>
       <c r="K163">
-        <v>1.32</v>
+        <v>3.93</v>
       </c>
       <c r="L163" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="M163" s="1">
-        <v>201448.0</v>
+        <v>203312.0</v>
       </c>
       <c r="N163" s="1">
-        <v>204080.88</v>
+        <v>211175.01</v>
       </c>
       <c r="O163" s="1">
         <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
         <v>359</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>101.397</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>4436.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>2.2363605198681</v>
+      </c>
+      <c r="K164">
+        <v>1.54</v>
+      </c>
+      <c r="L164" t="s">
         <v>360</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>301746.0</v>
+        <v>202794.0</v>
       </c>
       <c r="N164" s="1">
-        <v>302392.23</v>
+        <v>205872.77</v>
       </c>
       <c r="O164" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>361</v>
       </c>
       <c r="B165" t="s">
         <v>362</v>
       </c>
       <c r="C165" s="1">
-        <v>358000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.527</v>
+        <v>100.58</v>
       </c>
       <c r="E165" s="1">
-        <v>99.33</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>355601.4</v>
+        <v>299541.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-6454.74</v>
+        <v>2199.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.8151615826034</v>
+        <v>0.73412320850902</v>
       </c>
       <c r="K165">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.13</v>
+      </c>
+      <c r="L165">
+        <v>402.74</v>
       </c>
       <c r="M165" s="1">
-        <v>349146.66</v>
+        <v>301740.0</v>
       </c>
       <c r="N165" s="1">
-        <v>355325.84</v>
+        <v>302142.74</v>
       </c>
       <c r="O165" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>363</v>
+      </c>
+      <c r="B166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.307</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>4251.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>1.4185604164581</v>
+      </c>
+      <c r="K166">
+        <v>0.48</v>
+      </c>
+      <c r="L166" t="s">
         <v>365</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>192210.0</v>
+        <v>303921.0</v>
       </c>
       <c r="N166" s="1">
-        <v>192440.14</v>
+        <v>305365.52</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>93.443</v>
+        <v>98.137</v>
       </c>
       <c r="E167" s="1">
-        <v>93.7555</v>
+        <v>99.33</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>187511.0</v>
+        <v>355601.4</v>
       </c>
       <c r="I167" s="1">
-        <v>-625.0</v>
+        <v>-4270.94</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.33331377892497</v>
+        <v>-1.2010470150005</v>
       </c>
       <c r="K167">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>789.04</v>
+        <v>1.94</v>
+      </c>
+      <c r="L167" t="s">
+        <v>368</v>
       </c>
       <c r="M167" s="1">
-        <v>186886.0</v>
+        <v>351330.46</v>
       </c>
       <c r="N167" s="1">
-        <v>187675.04</v>
+        <v>358282.04</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B168" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C168" s="1">
-        <v>248000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.025</v>
+        <v>96.82</v>
       </c>
       <c r="E168" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>247888.4</v>
+        <v>198506.0</v>
       </c>
       <c r="I168" s="1">
-        <v>173.6</v>
+        <v>-4866.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.070031514181382</v>
+        <v>-2.4513112953765</v>
       </c>
       <c r="K168">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.29</v>
+      </c>
+      <c r="L168">
+        <v>575.34</v>
       </c>
       <c r="M168" s="1">
-        <v>248062.0</v>
+        <v>193640.0</v>
       </c>
       <c r="N168" s="1">
-        <v>249556.79</v>
+        <v>194215.34</v>
       </c>
       <c r="O168" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>371</v>
       </c>
       <c r="B169" t="s">
         <v>372</v>
       </c>
       <c r="C169" s="1">
-        <v>143000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.037</v>
+        <v>93.777</v>
       </c>
       <c r="E169" s="1">
-        <v>99.646</v>
+        <v>93.7555</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>142493.78</v>
+        <v>187511.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-870.87</v>
+        <v>43.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.61116351885675</v>
+        <v>0.022931987990038</v>
       </c>
       <c r="K169">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="L169">
-        <v>241.92</v>
+        <v>918.49</v>
       </c>
       <c r="M169" s="1">
-        <v>141622.91</v>
+        <v>187554.0</v>
       </c>
       <c r="N169" s="1">
-        <v>141864.83</v>
+        <v>188472.49</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>373</v>
       </c>
       <c r="B170" t="s">
         <v>374</v>
       </c>
       <c r="C170" s="1">
-        <v>178000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.64</v>
+        <v>100.558</v>
       </c>
       <c r="E170" s="1">
-        <v>100.64402809</v>
+        <v>99.955</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>179146.37</v>
+        <v>247888.4</v>
       </c>
       <c r="I170" s="1">
-        <v>-7.17</v>
+        <v>1495.44</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.0040023138621229</v>
+        <v>0.60327147216247</v>
       </c>
       <c r="K170">
-        <v>4.02</v>
+        <v>0.83</v>
       </c>
       <c r="L170" t="s">
         <v>375</v>
       </c>
       <c r="M170" s="1">
-        <v>179139.2</v>
+        <v>249383.84</v>
       </c>
       <c r="N170" s="1">
-        <v>186293.34</v>
+        <v>251449.37</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>376</v>
       </c>
       <c r="B171" t="s">
         <v>377</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>109.211</v>
+        <v>99.554</v>
       </c>
       <c r="E171" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>300057.0</v>
+        <v>142493.78</v>
       </c>
       <c r="I171" s="1">
-        <v>27576.0</v>
+        <v>-131.56</v>
       </c>
       <c r="J171" s="1">
-        <v>9.1902538517682</v>
+        <v>-0.092326837002991</v>
       </c>
       <c r="K171">
-        <v>4.75</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.36</v>
+      </c>
+      <c r="L171">
+        <v>509.32</v>
       </c>
       <c r="M171" s="1">
-        <v>327633.0</v>
+        <v>142362.22</v>
       </c>
       <c r="N171" s="1">
-        <v>341897.81</v>
+        <v>142871.54</v>
       </c>
       <c r="O171" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" t="s">
         <v>379</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>101.487</v>
+      </c>
+      <c r="E172" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1500.49</v>
+      </c>
+      <c r="J172" s="1">
+        <v>0.83757767461322</v>
+      </c>
+      <c r="K172">
+        <v>4.28</v>
+      </c>
+      <c r="L172" t="s">
         <v>380</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>331404.82</v>
+        <v>180646.86</v>
       </c>
       <c r="N172" s="1">
-        <v>331850.92</v>
+        <v>188261.85</v>
       </c>
       <c r="O172" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>381</v>
       </c>
       <c r="B173" t="s">
         <v>382</v>
       </c>
       <c r="C173" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.624</v>
+        <v>109.887</v>
       </c>
       <c r="E173" s="1">
-        <v>106.65</v>
+        <v>100.019</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>106650.0</v>
+        <v>300057.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3026.0</v>
+        <v>29604.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.8373183309892</v>
+        <v>9.8661254361671</v>
       </c>
       <c r="K173">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>5.09</v>
+      </c>
+      <c r="L173" t="s">
+        <v>383</v>
       </c>
       <c r="M173" s="1">
-        <v>103624.0</v>
+        <v>329661.0</v>
       </c>
       <c r="N173" s="1">
-        <v>103719.89</v>
+        <v>344931.05</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B174" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C174" s="1">
-        <v>200000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>96.509</v>
+        <v>99.994</v>
       </c>
       <c r="E174" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>198866.0</v>
+        <v>332597.2</v>
       </c>
       <c r="I174" s="1">
-        <v>-5848.0</v>
+        <v>1382.76</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.9406736194221</v>
+        <v>0.4157461337618</v>
       </c>
       <c r="K174">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>213.7</v>
+        <v>0.35</v>
+      </c>
+      <c r="L174" t="s">
+        <v>386</v>
       </c>
       <c r="M174" s="1">
-        <v>193018.0</v>
+        <v>333979.96</v>
       </c>
       <c r="N174" s="1">
-        <v>193231.7</v>
+        <v>335146.67</v>
       </c>
       <c r="O174" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B175" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C175" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.519</v>
+        <v>104.118</v>
       </c>
       <c r="E175" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>159561.6</v>
+        <v>106650.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-3531.2</v>
+        <v>-2532.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.2130637947977</v>
+        <v>-2.3741209563994</v>
       </c>
       <c r="K175">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.38</v>
+      </c>
+      <c r="L175">
+        <v>383.56</v>
       </c>
       <c r="M175" s="1">
-        <v>156030.4</v>
+        <v>104118.0</v>
       </c>
       <c r="N175" s="1">
-        <v>157476.98</v>
+        <v>104501.56</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B176" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C176" s="1">
         <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.315</v>
+        <v>100.334</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>100.61</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>200000.0</v>
+        <v>201220.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3370.0</v>
+        <v>-552.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.685</v>
+        <v>-0.27432660769307</v>
       </c>
       <c r="K176">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.27</v>
+      </c>
+      <c r="L176">
+        <v>548.22</v>
       </c>
       <c r="M176" s="1">
-        <v>196630.0</v>
+        <v>200668.0</v>
       </c>
       <c r="N176" s="1">
-        <v>204943.7</v>
+        <v>201216.22</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>391</v>
       </c>
       <c r="B177" t="s">
         <v>392</v>
       </c>
       <c r="C177" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.544</v>
+        <v>99.209</v>
       </c>
       <c r="E177" s="1">
-        <v>97.673</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>488365.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-645.0</v>
+        <v>-1582.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.13207334677956</v>
+        <v>-0.791</v>
       </c>
       <c r="K177">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="L177">
-        <v>287.67</v>
+        <v>302.74</v>
       </c>
       <c r="M177" s="1">
-        <v>487720.0</v>
+        <v>198418.0</v>
       </c>
       <c r="N177" s="1">
-        <v>488007.67</v>
+        <v>198720.74</v>
       </c>
       <c r="O177" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>393</v>
       </c>
       <c r="B178" t="s">
         <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>164000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.062</v>
+        <v>97.825</v>
       </c>
       <c r="E178" s="1">
-        <v>101.02690244</v>
+        <v>97.673</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>165684.12</v>
+        <v>488365.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-4862.44</v>
+        <v>760.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.9347652629594</v>
+        <v>0.15562130783328</v>
       </c>
       <c r="K178">
-        <v>2.58</v>
+        <v>0.26</v>
       </c>
       <c r="L178" t="s">
         <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>160821.68</v>
+        <v>489125.0</v>
       </c>
       <c r="N178" s="1">
-        <v>165048.77</v>
+        <v>490419.52</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>396</v>
       </c>
       <c r="B179" t="s">
         <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>389000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.857</v>
+        <v>98.72</v>
       </c>
       <c r="E179" s="1">
-        <v>87.83432134</v>
+        <v>101.02690244</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>341675.51</v>
+        <v>165684.12</v>
       </c>
       <c r="I179" s="1">
-        <v>7868.22</v>
+        <v>-3783.32</v>
       </c>
       <c r="J179" s="1">
-        <v>2.3028340544513</v>
+        <v>-2.2834535983292</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.77</v>
+      </c>
+      <c r="L179" t="s">
+        <v>398</v>
       </c>
       <c r="M179" s="1">
-        <v>349543.73</v>
+        <v>161900.8</v>
       </c>
       <c r="N179" s="1">
-        <v>349543.73</v>
+        <v>166437.19</v>
       </c>
       <c r="O179" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B180" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C180" s="1">
-        <v>1731000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>59.095</v>
+        <v>90.256</v>
       </c>
       <c r="E180" s="1">
-        <v>70.45329232</v>
+        <v>87.89796985</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1219546.49</v>
+        <v>349833.92</v>
       </c>
       <c r="I180" s="1">
-        <v>-196612.04</v>
+        <v>9384.96</v>
       </c>
       <c r="J180" s="1">
-        <v>-16.121733907823</v>
+        <v>2.6826901176421</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1022934.45</v>
+        <v>359218.88</v>
       </c>
       <c r="N180" s="1">
-        <v>1022934.45</v>
+        <v>359218.88</v>
       </c>
       <c r="O180" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C181" s="1">
-        <v>254600.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.058</v>
+        <v>60.28</v>
       </c>
       <c r="E181" s="1">
-        <v>99.58927337</v>
+        <v>70.22517193</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>253554.29</v>
+        <v>1245794.55</v>
       </c>
       <c r="I181" s="1">
-        <v>-6444.62</v>
+        <v>-176427.35</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.5417120727873</v>
+        <v>-14.161833506175</v>
       </c>
       <c r="K181">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>247109.67</v>
+        <v>1069367.2</v>
       </c>
       <c r="N181" s="1">
-        <v>248920.47</v>
+        <v>1069367.2</v>
       </c>
       <c r="O181" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>403</v>
       </c>
       <c r="B182" t="s">
         <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>473000.0</v>
+        <v>260600.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.331</v>
+        <v>98.133</v>
       </c>
       <c r="E182" s="1">
-        <v>98.844</v>
+        <v>99.57561397</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>467532.12</v>
+        <v>259494.05</v>
       </c>
       <c r="I182" s="1">
-        <v>-49726.49</v>
+        <v>-3759.45</v>
       </c>
       <c r="J182" s="1">
-        <v>-10.635951600502</v>
+        <v>-1.4487615419313</v>
       </c>
       <c r="K182">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="L182" t="s">
         <v>405</v>
       </c>
       <c r="M182" s="1">
-        <v>417805.63</v>
+        <v>255734.6</v>
       </c>
       <c r="N182" s="1">
-        <v>421796.97</v>
+        <v>258030.38</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>406</v>
       </c>
       <c r="B183" t="s">
         <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>131000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.592</v>
+        <v>88.933</v>
       </c>
       <c r="E183" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>110419.9</v>
+        <v>467532.12</v>
       </c>
       <c r="I183" s="1">
-        <v>5635.62</v>
+        <v>-46879.03</v>
       </c>
       <c r="J183" s="1">
-        <v>5.1038082809349</v>
+        <v>-10.026911092226</v>
       </c>
       <c r="K183">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="L183" t="s">
         <v>408</v>
       </c>
       <c r="M183" s="1">
-        <v>116055.52</v>
+        <v>420653.09</v>
       </c>
       <c r="N183" s="1">
-        <v>118161.84</v>
+        <v>425018.62</v>
       </c>
       <c r="O183" s="1">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>409</v>
       </c>
       <c r="B184" t="s">
         <v>410</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>91.304</v>
+        <v>89.273</v>
       </c>
       <c r="E184" s="1">
-        <v>91.61</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>183220.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I184" s="1">
-        <v>-612.0</v>
+        <v>6527.73</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.33402466979587</v>
+        <v>5.9117333016965</v>
       </c>
       <c r="K184">
-        <v>0.66</v>
+        <v>1.72</v>
       </c>
       <c r="L184" t="s">
         <v>411</v>
       </c>
       <c r="M184" s="1">
-        <v>182608.0</v>
+        <v>116947.63</v>
       </c>
       <c r="N184" s="1">
-        <v>183934.03</v>
+        <v>119195.27</v>
       </c>
       <c r="O184" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>412</v>
       </c>
       <c r="B185" t="s">
         <v>413</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.334</v>
+        <v>99.495</v>
       </c>
       <c r="E185" s="1">
-        <v>105.76</v>
+        <v>99.658</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>211520.0</v>
+        <v>233199.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-4852.0</v>
+        <v>-381.42</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.2938729198185</v>
+        <v>-0.16355937305585</v>
       </c>
       <c r="K185">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.12</v>
+      </c>
+      <c r="L185">
+        <v>284.38</v>
       </c>
       <c r="M185" s="1">
-        <v>206668.0</v>
+        <v>232818.3</v>
       </c>
       <c r="N185" s="1">
-        <v>209339.23</v>
+        <v>233102.68</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>414</v>
+      </c>
+      <c r="B186" t="s">
         <v>415</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>91.723</v>
+      </c>
+      <c r="E186" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>226.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.12334897936906</v>
+      </c>
+      <c r="K186">
+        <v>0.78</v>
+      </c>
+      <c r="L186" t="s">
         <v>416</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>262941.36</v>
+        <v>183446.0</v>
       </c>
       <c r="N186" s="1">
-        <v>265821.85</v>
+        <v>185002.16</v>
       </c>
       <c r="O186" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>417</v>
+      </c>
+      <c r="B187" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.643</v>
+        <v>103.775</v>
       </c>
       <c r="E187" s="1">
-        <v>99.991</v>
+        <v>105.76</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>199982.0</v>
+        <v>211520.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-2696.0</v>
+        <v>-3970.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.3481213309198</v>
+        <v>-1.8768910741301</v>
       </c>
       <c r="K187">
-        <v>3.26</v>
+        <v>1.62</v>
       </c>
       <c r="L187" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="M187" s="1">
-        <v>197286.0</v>
+        <v>207550.0</v>
       </c>
       <c r="N187" s="1">
-        <v>203806.55</v>
+        <v>210782.19</v>
       </c>
       <c r="O187" s="1">
         <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>420</v>
+      </c>
+      <c r="B188" t="s">
         <v>421</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.913</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="I188" s="1">
+        <v>807.84</v>
+      </c>
+      <c r="J188" s="1">
+        <v>0.30720732478641</v>
+      </c>
+      <c r="K188">
+        <v>1.29</v>
+      </c>
+      <c r="L188" t="s">
         <v>422</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>298587.0</v>
+        <v>263770.32</v>
       </c>
       <c r="N188" s="1">
-        <v>299530.15</v>
+        <v>267163.44</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>423</v>
       </c>
       <c r="B189" t="s">
         <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.325</v>
+        <v>99.208</v>
       </c>
       <c r="E189" s="1">
-        <v>91.473</v>
+        <v>99.991</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>274419.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I189" s="1">
-        <v>8556.0</v>
+        <v>-1566.0</v>
       </c>
       <c r="J189" s="1">
-        <v>3.1178599149476</v>
+        <v>-0.78307047634287</v>
       </c>
       <c r="K189">
-        <v>0.45</v>
+        <v>3.46</v>
       </c>
       <c r="L189" t="s">
         <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>282975.0</v>
+        <v>198416.0</v>
       </c>
       <c r="N189" s="1">
-        <v>284328.86</v>
+        <v>205339.29</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>426</v>
       </c>
       <c r="B190" t="s">
         <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>88.498</v>
+        <v>100.237</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>99.834</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>498000.0</v>
+        <v>299502.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-57279.96</v>
+        <v>1209.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-11.502</v>
+        <v>0.40367009235331</v>
       </c>
       <c r="K190">
-        <v>1.09</v>
+        <v>0.56</v>
       </c>
       <c r="L190" t="s">
         <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>440720.04</v>
+        <v>300711.0</v>
       </c>
       <c r="N190" s="1">
-        <v>446132.82</v>
+        <v>302387.71</v>
       </c>
       <c r="O190" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>429</v>
       </c>
       <c r="B191" t="s">
         <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.606</v>
+        <v>94.644</v>
       </c>
       <c r="E191" s="1">
-        <v>99.298</v>
+        <v>91.473</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>296901.02</v>
+        <v>274419.0</v>
       </c>
       <c r="I191" s="1">
-        <v>920.92</v>
+        <v>9513.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.31017744566859</v>
+        <v>3.4665967006658</v>
       </c>
       <c r="K191">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="L191" t="s">
         <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>297821.94</v>
+        <v>283932.0</v>
       </c>
       <c r="N191" s="1">
-        <v>299313.87</v>
+        <v>285385.97</v>
       </c>
       <c r="O191" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>432</v>
       </c>
       <c r="B192" t="s">
         <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>261000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.335</v>
+        <v>89.15</v>
       </c>
       <c r="E192" s="1">
-        <v>99.459</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>259587.99</v>
+        <v>498000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2933.64</v>
+        <v>-54033.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.1301139162871</v>
+        <v>-10.85</v>
       </c>
       <c r="K192">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.05</v>
+      </c>
+      <c r="L192">
+        <v>240.57</v>
       </c>
       <c r="M192" s="1">
-        <v>256654.35</v>
+        <v>443967.0</v>
       </c>
       <c r="N192" s="1">
-        <v>259675.51</v>
+        <v>444207.57</v>
       </c>
       <c r="O192" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>434</v>
+      </c>
+      <c r="B193" t="s">
         <v>435</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.551</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I193" s="1">
+        <v>3746.47</v>
+      </c>
+      <c r="J193" s="1">
+        <v>1.2618582448791</v>
+      </c>
+      <c r="K193">
+        <v>0.72</v>
+      </c>
+      <c r="L193" t="s">
         <v>436</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>292932.0</v>
+        <v>300647.49</v>
       </c>
       <c r="N193" s="1">
-        <v>296326.52</v>
+        <v>302806.02</v>
       </c>
       <c r="O193" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>437</v>
+      </c>
+      <c r="B194" t="s">
         <v>438</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.823</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1659.96</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-0.63945947576388</v>
+      </c>
+      <c r="K194">
+        <v>1.34</v>
+      </c>
+      <c r="L194" t="s">
         <v>439</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>103040.0</v>
+        <v>257928.03</v>
       </c>
       <c r="N194" s="1">
-        <v>107849.5</v>
+        <v>261437.23</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>440</v>
+      </c>
+      <c r="B195" t="s">
         <v>441</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.34</v>
+      </c>
+      <c r="E195" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-2856.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-0.95878822060186</v>
+      </c>
+      <c r="K195">
+        <v>1.33</v>
+      </c>
+      <c r="L195" t="s">
         <v>442</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>492140.0</v>
+        <v>295020.0</v>
       </c>
       <c r="N195" s="1">
-        <v>496208.49</v>
+        <v>299018.63</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>443</v>
+      </c>
+      <c r="B196" t="s">
         <v>444</v>
       </c>
-      <c r="B196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.16</v>
+        <v>103.628</v>
       </c>
       <c r="E196" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>302730.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-5250.0</v>
+        <v>-1850.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.7342186106431</v>
+        <v>-1.7539202487723</v>
       </c>
       <c r="K196">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.12</v>
+      </c>
+      <c r="L196">
+        <v>122.62</v>
       </c>
       <c r="M196" s="1">
-        <v>297480.0</v>
+        <v>103628.0</v>
       </c>
       <c r="N196" s="1">
-        <v>307355.34</v>
+        <v>103750.62</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>445</v>
+      </c>
+      <c r="B197" t="s">
+        <v>446</v>
+      </c>
+      <c r="C197" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="E197" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-4990.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-0.99866910830256</v>
+      </c>
+      <c r="K197">
+        <v>1.01</v>
+      </c>
+      <c r="L197" t="s">
         <v>447</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>179505.39</v>
+        <v>494675.0</v>
       </c>
       <c r="N197" s="1">
-        <v>180862.42</v>
+        <v>499714.38</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B198" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C198" s="1">
-        <v>1237543.54</v>
+        <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>96.59</v>
+        <v>99.537</v>
       </c>
       <c r="E198" s="1">
-        <v>104.96458816</v>
+        <v>100.91</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1298982.48</v>
+        <v>302730.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-103639.18</v>
+        <v>-4119.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-7.9784894404426</v>
+        <v>-1.3606183728075</v>
       </c>
       <c r="K198">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.11</v>
+      </c>
+      <c r="L198">
+        <v>332.88</v>
       </c>
       <c r="M198" s="1">
-        <v>1195343.3</v>
+        <v>298611.0</v>
       </c>
       <c r="N198" s="1">
-        <v>1229011.27</v>
+        <v>298943.88</v>
       </c>
       <c r="O198" s="1">
-        <v>0.69</v>
+        <v>0.16</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B199" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C199" s="1">
-        <v>986377.0</v>
+        <v>192052.98</v>
       </c>
       <c r="D199" s="1">
-        <v>99.614</v>
+        <v>96.175</v>
       </c>
       <c r="E199" s="1">
-        <v>99.90671113</v>
+        <v>97.23304476</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>985456.82</v>
+        <v>186738.96</v>
       </c>
       <c r="I199" s="1">
-        <v>-2887.24</v>
+        <v>-2032.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.29298493261227</v>
+        <v>-1.08815000362</v>
       </c>
       <c r="K199">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.77</v>
+      </c>
+      <c r="L199" t="s">
+        <v>452</v>
       </c>
       <c r="M199" s="1">
-        <v>982569.58</v>
+        <v>184706.96</v>
       </c>
       <c r="N199" s="1">
-        <v>982569.58</v>
+        <v>186188.66</v>
       </c>
       <c r="O199" s="1">
-        <v>0.55</v>
+        <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>453</v>
+      </c>
+      <c r="B200" t="s">
+        <v>454</v>
+      </c>
+      <c r="C200" s="1">
+        <v>1267543.54</v>
+      </c>
+      <c r="D200" s="1">
+        <v>97.559</v>
+      </c>
+      <c r="E200" s="1">
+        <v>104.81395219</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>1328562.48</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-91959.67</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-6.9217422126809</v>
+      </c>
+      <c r="K200">
+        <v>2.89</v>
+      </c>
+      <c r="L200" t="s">
         <v>455</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>1431388.81</v>
+        <v>1236602.81</v>
       </c>
       <c r="N200" s="1">
-        <v>1439893.48</v>
+        <v>1273274.75</v>
       </c>
       <c r="O200" s="1">
-        <v>0.81</v>
+        <v>0.69</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>456</v>
+      </c>
+      <c r="B201" t="s">
+        <v>457</v>
+      </c>
+      <c r="C201" s="1">
+        <v>1011377.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.118</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.93156063</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>1010684.82</v>
+      </c>
+      <c r="I201" s="1">
+        <v>1885.6</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0.18656656978384</v>
+      </c>
+      <c r="K201">
+        <v>0.16</v>
+      </c>
+      <c r="L201" t="s">
         <v>458</v>
       </c>
-      <c r="B201" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>236694.15</v>
+        <v>1012570.42</v>
       </c>
       <c r="N201" s="1">
-        <v>240948.11</v>
+        <v>1014202.48</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.55</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>459</v>
+      </c>
+      <c r="B202" t="s">
+        <v>460</v>
+      </c>
+      <c r="C202" s="1">
+        <v>1439616.82</v>
+      </c>
+      <c r="D202" s="1">
+        <v>103.518</v>
+      </c>
+      <c r="E202" s="1">
+        <v>124.29877764</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>1789426.11</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-299163.57</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-16.718408674611</v>
+      </c>
+      <c r="K202">
+        <v>0.85</v>
+      </c>
+      <c r="L202" t="s">
         <v>461</v>
       </c>
-      <c r="B202" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>209162.0</v>
+        <v>1490262.54</v>
       </c>
       <c r="N202" s="1">
-        <v>214029.12</v>
+        <v>1502499.28</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.82</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>462</v>
+      </c>
+      <c r="B203" t="s">
+        <v>463</v>
+      </c>
+      <c r="C203" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>98.349</v>
+      </c>
+      <c r="E203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-4011.93</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-1.651</v>
+      </c>
+      <c r="K203">
+        <v>1.94</v>
+      </c>
+      <c r="L203" t="s">
         <v>464</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>295374.0</v>
+        <v>238988.07</v>
       </c>
       <c r="N203" s="1">
-        <v>299101.82</v>
+        <v>243712.21</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B204" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>104.684</v>
+        <v>100.916</v>
       </c>
       <c r="E204" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>215680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-6312.0</v>
+        <v>1832.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.9265578635015</v>
+        <v>0.916</v>
       </c>
       <c r="K204">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.16</v>
+      </c>
+      <c r="L204">
+        <v>314.42</v>
       </c>
       <c r="M204" s="1">
-        <v>209368.0</v>
+        <v>201832.0</v>
       </c>
       <c r="N204" s="1">
-        <v>214183.07</v>
+        <v>202146.42</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.71</v>
+        <v>105.098</v>
       </c>
       <c r="E205" s="1">
-        <v>100.34</v>
+        <v>99.922</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>301020.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1890.0</v>
+        <v>10352.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.62786525812238</v>
+        <v>5.1800404315366</v>
       </c>
       <c r="K205">
-        <v>1.3</v>
+        <v>2.71</v>
       </c>
       <c r="L205" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M205" s="1">
-        <v>299130.0</v>
+        <v>210196.0</v>
       </c>
       <c r="N205" s="1">
-        <v>303042.33</v>
+        <v>215609.7</v>
       </c>
       <c r="O205" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.351</v>
+        <v>98.902</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>100.028</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>237871.92</v>
+        <v>300084.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-5203.03</v>
+        <v>-3378.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.1873241700828</v>
+        <v>-1.1256848082537</v>
       </c>
       <c r="K206">
-        <v>1.69</v>
+        <v>1.46</v>
       </c>
       <c r="L206" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>232668.89</v>
+        <v>296706.0</v>
       </c>
       <c r="N206" s="1">
-        <v>236713.06</v>
+        <v>301086.19</v>
       </c>
       <c r="O206" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
-        <v>0.25</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>105.184</v>
+        <v>105.554</v>
       </c>
       <c r="E207" s="1">
-        <v>136.0</v>
+        <v>107.84</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.34</v>
+        <v>215680.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.08</v>
+        <v>-4572.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-23.529411764706</v>
+        <v>-2.1198071216617</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.68</v>
+      </c>
+      <c r="L207" t="s">
+        <v>475</v>
       </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>211108.0</v>
       </c>
       <c r="N207" s="1">
-        <v>0.26</v>
+        <v>216469.64</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C208" s="1">
         <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.788</v>
+        <v>100.306</v>
       </c>
       <c r="E208" s="1">
-        <v>99.46</v>
+        <v>100.34</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>298380.0</v>
+        <v>301020.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-8016.0</v>
+        <v>-102.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.6865071385482</v>
+        <v>-0.033884791708192</v>
       </c>
       <c r="K208">
-        <v>2.13</v>
+        <v>1.53</v>
       </c>
       <c r="L208" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="M208" s="1">
-        <v>290364.0</v>
+        <v>300918.0</v>
       </c>
       <c r="N208" s="1">
-        <v>296744.14</v>
+        <v>305520.74</v>
       </c>
       <c r="O208" s="1">
         <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>479</v>
+      </c>
+      <c r="B209" t="s">
+        <v>480</v>
+      </c>
+      <c r="C209" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>98.06</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-3508.52</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-1.4749618197894</v>
+      </c>
+      <c r="K209">
+        <v>1.89</v>
+      </c>
+      <c r="L209" t="s">
         <v>481</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>195294.0</v>
+        <v>234363.4</v>
       </c>
       <c r="N209" s="1">
-        <v>195400.16</v>
+        <v>238871.66</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>482</v>
+      </c>
+      <c r="B210" t="s">
         <v>483</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D210" s="1">
-        <v>94.89</v>
+        <v>105.042</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>136.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>0.34</v>
       </c>
       <c r="I210" s="1">
-        <v>-8374.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J210" s="1">
-        <v>-4.2260060357096</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K210">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>0.0</v>
+      </c>
+      <c r="L210">
+        <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>189780.0</v>
+        <v>0.26</v>
       </c>
       <c r="N210" s="1">
-        <v>194306.03</v>
+        <v>0.26</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
         <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.548</v>
+        <v>97.695</v>
       </c>
       <c r="E211" s="1">
-        <v>92.4806</v>
+        <v>99.46</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>277441.8</v>
+        <v>298380.0</v>
       </c>
       <c r="I211" s="1">
-        <v>3202.2</v>
+        <v>-5295.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.1541880134861</v>
+        <v>-1.7745827468329</v>
       </c>
       <c r="K211">
-        <v>0.58</v>
+        <v>2.32</v>
       </c>
       <c r="L211" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>280644.0</v>
+        <v>293085.0</v>
       </c>
       <c r="N211" s="1">
-        <v>282398.79</v>
+        <v>300047.67</v>
       </c>
       <c r="O211" s="1">
         <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.566</v>
+        <v>98.358</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>100.45</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>200900.0</v>
       </c>
       <c r="I212" s="1">
-        <v>6245.07</v>
+        <v>-4184.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.6142286874831</v>
+        <v>-2.0826281732205</v>
       </c>
       <c r="K212">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.28</v>
+      </c>
+      <c r="L212">
+        <v>552.05</v>
       </c>
       <c r="M212" s="1">
-        <v>245132.74</v>
+        <v>196716.0</v>
       </c>
       <c r="N212" s="1">
-        <v>246781.19</v>
+        <v>197268.05</v>
       </c>
       <c r="O212" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="B213" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.847</v>
+        <v>96.081</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99961.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I213" s="1">
-        <v>2886.0</v>
+        <v>-5992.0</v>
       </c>
       <c r="J213" s="1">
-        <v>2.8871259791319</v>
+        <v>-3.0239106957215</v>
       </c>
       <c r="K213">
-        <v>4.1</v>
+        <v>2.46</v>
       </c>
       <c r="L213" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="M213" s="1">
-        <v>102847.0</v>
+        <v>192162.0</v>
       </c>
       <c r="N213" s="1">
-        <v>106947.34</v>
+        <v>197090.77</v>
       </c>
       <c r="O213" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.782</v>
+        <v>100.0</v>
       </c>
       <c r="E214" s="1">
-        <v>99.943</v>
+        <v>92.4806</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>213878.02</v>
+        <v>277441.8</v>
       </c>
       <c r="I214" s="1">
-        <v>1795.46</v>
+        <v>22558.2</v>
       </c>
       <c r="J214" s="1">
-        <v>0.83947850274657</v>
+        <v>8.1307863487045</v>
       </c>
       <c r="K214">
-        <v>0.53</v>
+        <v>0.64</v>
       </c>
       <c r="L214" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="M214" s="1">
-        <v>215673.48</v>
+        <v>300000.0</v>
       </c>
       <c r="N214" s="1">
-        <v>216799.18</v>
+        <v>301905.82</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B215" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C215" s="1">
-        <v>193000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>97.083</v>
+        <v>103.151</v>
       </c>
       <c r="E215" s="1">
-        <v>99.702</v>
+        <v>99.953</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>192424.86</v>
+        <v>238887.67</v>
       </c>
       <c r="I215" s="1">
-        <v>-5054.67</v>
+        <v>7643.22</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.6268279472829</v>
+        <v>3.1995037667704</v>
       </c>
       <c r="K215">
-        <v>2.09</v>
+        <v>0.96</v>
       </c>
       <c r="L215" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="M215" s="1">
-        <v>187370.19</v>
+        <v>246530.89</v>
       </c>
       <c r="N215" s="1">
-        <v>191408.65</v>
+        <v>248832.49</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B216" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.896</v>
+        <v>99.534</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.254</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>199222.0</v>
+        <v>133000.36</v>
       </c>
       <c r="I216" s="1">
-        <v>2570.0</v>
+        <v>375.2</v>
       </c>
       <c r="J216" s="1">
-        <v>1.290018170684</v>
+        <v>0.28210449956677</v>
       </c>
       <c r="K216">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>0.0</v>
+      </c>
+      <c r="L216">
+        <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>201792.0</v>
+        <v>133375.56</v>
       </c>
       <c r="N216" s="1">
-        <v>208520.77</v>
+        <v>133375.56</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B217" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.303</v>
+        <v>103.391</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>99.961</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>298314.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-3405.0</v>
+        <v>3430.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.1414147509001</v>
+        <v>3.4313382219065</v>
       </c>
       <c r="K217">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>77.05</v>
+        <v>4.38</v>
+      </c>
+      <c r="L217" t="s">
+        <v>502</v>
       </c>
       <c r="M217" s="1">
-        <v>294909.0</v>
+        <v>103391.0</v>
       </c>
       <c r="N217" s="1">
-        <v>294986.05</v>
+        <v>107771.82</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B218" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.085</v>
+        <v>101.722</v>
       </c>
       <c r="E218" s="1">
-        <v>101.06225</v>
+        <v>99.943</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>303186.75</v>
+        <v>213878.02</v>
       </c>
       <c r="I218" s="1">
-        <v>-5931.75</v>
+        <v>3807.06</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.9564674247803</v>
+        <v>1.7800146083267</v>
       </c>
       <c r="K218">
-        <v>4.08</v>
+        <v>0.76</v>
       </c>
       <c r="L218" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="M218" s="1">
-        <v>297255.0</v>
+        <v>217685.08</v>
       </c>
       <c r="N218" s="1">
-        <v>309494.38</v>
+        <v>219303.27</v>
       </c>
       <c r="O218" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B219" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>103.176</v>
+        <v>97.937</v>
       </c>
       <c r="E219" s="1">
-        <v>102.716</v>
+        <v>99.702</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>205432.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I219" s="1">
-        <v>920.0</v>
+        <v>-3406.45</v>
       </c>
       <c r="J219" s="1">
-        <v>0.44783675376767</v>
+        <v>-1.7702754207538</v>
       </c>
       <c r="K219">
-        <v>4.41</v>
+        <v>2.28</v>
       </c>
       <c r="L219" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="M219" s="1">
-        <v>206352.0</v>
+        <v>189018.41</v>
       </c>
       <c r="N219" s="1">
-        <v>215171.18</v>
+        <v>193417.75</v>
       </c>
       <c r="O219" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B220" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.897</v>
+        <v>101.462</v>
       </c>
       <c r="E220" s="1">
-        <v>98.6</v>
+        <v>99.611</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>591600.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I220" s="1">
-        <v>13782.0</v>
+        <v>3702.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.3296146044625</v>
+        <v>1.8582285088996</v>
       </c>
       <c r="K220">
-        <v>0.41</v>
+        <v>3.59</v>
       </c>
       <c r="L220" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="M220" s="1">
-        <v>605382.0</v>
+        <v>202924.0</v>
       </c>
       <c r="N220" s="1">
-        <v>607827.21</v>
+        <v>210113.04</v>
       </c>
       <c r="O220" s="1">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B221" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.558</v>
+        <v>98.764</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.438</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I221" s="1">
-        <v>5116.0</v>
+        <v>-2022.0</v>
       </c>
       <c r="J221" s="1">
-        <v>2.558</v>
+        <v>-0.67780928819968</v>
       </c>
       <c r="K221">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="L221">
-        <v>105.42</v>
+        <v>616.44</v>
       </c>
       <c r="M221" s="1">
-        <v>205116.0</v>
+        <v>296292.0</v>
       </c>
       <c r="N221" s="1">
-        <v>205221.42</v>
+        <v>296908.44</v>
       </c>
       <c r="O221" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B222" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C222" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>105.966</v>
+        <v>99.868</v>
       </c>
       <c r="E222" s="1">
-        <v>109.3</v>
+        <v>101.06225</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>218600.0</v>
+        <v>303186.75</v>
       </c>
       <c r="I222" s="1">
-        <v>-6668.0</v>
+        <v>-3582.75</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.0503202195791</v>
+        <v>-1.1816974191649</v>
       </c>
       <c r="K222">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.19</v>
+      </c>
+      <c r="L222">
+        <v>576.37</v>
       </c>
       <c r="M222" s="1">
-        <v>211932.0</v>
+        <v>299604.0</v>
       </c>
       <c r="N222" s="1">
-        <v>215268.99</v>
+        <v>300180.37</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B223" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.364</v>
+        <v>103.917</v>
       </c>
       <c r="E223" s="1">
-        <v>99.852</v>
+        <v>102.716</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199704.0</v>
+        <v>205432.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-2976.0</v>
+        <v>2402.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.4902055041461</v>
+        <v>1.1692433505978</v>
       </c>
       <c r="K223">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="L223">
-        <v>416.44</v>
+        <v>101.37</v>
       </c>
       <c r="M223" s="1">
-        <v>196728.0</v>
+        <v>207834.0</v>
       </c>
       <c r="N223" s="1">
-        <v>197144.44</v>
+        <v>207935.37</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B224" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.444</v>
+        <v>101.297</v>
       </c>
       <c r="E224" s="1">
-        <v>99.653</v>
+        <v>98.6</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199306.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-418.0</v>
+        <v>16182.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.20972775531093</v>
+        <v>2.7352941176471</v>
       </c>
       <c r="K224">
-        <v>2.2</v>
+        <v>0.66</v>
       </c>
       <c r="L224" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="M224" s="1">
-        <v>198888.0</v>
+        <v>607782.0</v>
       </c>
       <c r="N224" s="1">
-        <v>203289.37</v>
+        <v>611737.48</v>
       </c>
       <c r="O224" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B225" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C225" s="1">
-        <v>177000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.576</v>
+        <v>103.009</v>
       </c>
       <c r="E225" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>176883.18</v>
+        <v>200000.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-633.66</v>
+        <v>6018.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.35823643604779</v>
+        <v>3.009</v>
       </c>
       <c r="K225">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="L225">
-        <v>315.21</v>
+        <v>658.9</v>
       </c>
       <c r="M225" s="1">
-        <v>176249.52</v>
+        <v>206018.0</v>
       </c>
       <c r="N225" s="1">
-        <v>176564.73</v>
+        <v>206676.9</v>
       </c>
       <c r="O225" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B226" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.887</v>
+        <v>106.516</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>100000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-113.0</v>
+        <v>-5568.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.113</v>
+        <v>-2.5471180237877</v>
       </c>
       <c r="K226">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>497.75</v>
+        <v>1.97</v>
+      </c>
+      <c r="L226" t="s">
+        <v>525</v>
       </c>
       <c r="M226" s="1">
-        <v>99887.0</v>
+        <v>213032.0</v>
       </c>
       <c r="N226" s="1">
-        <v>100384.75</v>
+        <v>216973.1</v>
       </c>
       <c r="O226" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B227" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.779</v>
+        <v>98.844</v>
       </c>
       <c r="E227" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99589.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-810.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.81334283906857</v>
+        <v>-1.0094940511958</v>
       </c>
       <c r="K227">
-        <v>0.88</v>
+        <v>0.44</v>
       </c>
       <c r="L227">
-        <v>878.42</v>
+        <v>876.71</v>
       </c>
       <c r="M227" s="1">
-        <v>98779.0</v>
+        <v>197688.0</v>
       </c>
       <c r="N227" s="1">
-        <v>99657.42</v>
+        <v>198564.71</v>
       </c>
       <c r="O227" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B228" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C228" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.691</v>
+        <v>99.967</v>
       </c>
       <c r="E228" s="1">
-        <v>98.769</v>
+        <v>99.653</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>98769.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I228" s="1">
-        <v>2922.0</v>
+        <v>628.0</v>
       </c>
       <c r="J228" s="1">
-        <v>2.9584181271452</v>
+        <v>0.31509337400781</v>
       </c>
       <c r="K228">
-        <v>2.47</v>
+        <v>2.39</v>
       </c>
       <c r="L228" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="M228" s="1">
-        <v>101691.0</v>
+        <v>199934.0</v>
       </c>
       <c r="N228" s="1">
-        <v>104164.63</v>
+        <v>204723.73</v>
       </c>
       <c r="O228" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B229" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C229" s="1">
-        <v>400000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>84.748</v>
+        <v>99.939</v>
       </c>
       <c r="E229" s="1">
-        <v>85.96</v>
+        <v>99.934</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>343840.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I229" s="1">
-        <v>-4848.0</v>
+        <v>8.85</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.4099581200558</v>
+        <v>0.0050033021794384</v>
       </c>
       <c r="K229">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.37</v>
+      </c>
+      <c r="L229">
+        <v>646.17</v>
       </c>
       <c r="M229" s="1">
-        <v>338992.0</v>
+        <v>176892.03</v>
       </c>
       <c r="N229" s="1">
-        <v>341101.59</v>
+        <v>177538.2</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B230" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C230" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.8</v>
+        <v>100.7</v>
       </c>
       <c r="E230" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>603900.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-11100.0</v>
+        <v>700.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.8380526577248</v>
+        <v>0.7</v>
       </c>
       <c r="K230">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.72</v>
+      </c>
+      <c r="L230">
+        <v>715.52</v>
       </c>
       <c r="M230" s="1">
-        <v>592800.0</v>
+        <v>100700.0</v>
       </c>
       <c r="N230" s="1">
-        <v>598915.07</v>
+        <v>101415.52</v>
       </c>
       <c r="O230" s="1">
-        <v>0.34</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B231" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C231" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.243</v>
+        <v>99.256</v>
       </c>
       <c r="E231" s="1">
-        <v>99.662</v>
+        <v>99.589</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>134543.7</v>
+        <v>99589.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-565.65</v>
+        <v>-333.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.42042102305794</v>
+        <v>-0.33437427828375</v>
       </c>
       <c r="K231">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>362.0</v>
+        <v>1.07</v>
+      </c>
+      <c r="L231" t="s">
+        <v>537</v>
       </c>
       <c r="M231" s="1">
-        <v>133978.05</v>
+        <v>99256.0</v>
       </c>
       <c r="N231" s="1">
-        <v>134340.05</v>
+        <v>100328.6</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B232" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="C232" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.985</v>
+        <v>102.542</v>
       </c>
       <c r="E232" s="1">
-        <v>99.571</v>
+        <v>98.769</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>115502.36</v>
+        <v>98769.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-679.76</v>
+        <v>3773.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.58852477126874</v>
+        <v>3.8200245016149</v>
       </c>
       <c r="K232">
-        <v>1.73</v>
+        <v>2.7</v>
       </c>
       <c r="L232" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="M232" s="1">
-        <v>114822.6</v>
+        <v>102542.0</v>
       </c>
       <c r="N232" s="1">
-        <v>116826.38</v>
+        <v>105238.58</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B233" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.309</v>
+        <v>85.389</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>200000.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-3382.0</v>
+        <v>-2284.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.691</v>
+        <v>-0.66426244765007</v>
       </c>
       <c r="K233">
-        <v>2.19</v>
+        <v>0.56</v>
       </c>
       <c r="L233" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="M233" s="1">
-        <v>196618.0</v>
+        <v>341556.0</v>
       </c>
       <c r="N233" s="1">
-        <v>201004.28</v>
+        <v>343809.42</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B234" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C234" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.59</v>
+        <v>99.152</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>526000.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-12676.6</v>
+        <v>-8988.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.41</v>
+        <v>-1.4883258817685</v>
       </c>
       <c r="K234">
-        <v>1.13</v>
+        <v>1.19</v>
       </c>
       <c r="L234" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="M234" s="1">
-        <v>513323.4</v>
+        <v>594912.0</v>
       </c>
       <c r="N234" s="1">
-        <v>519286.08</v>
+        <v>602062.68</v>
       </c>
       <c r="O234" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B235" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C235" s="1">
-        <v>360000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>96.797</v>
+        <v>100.146</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>360000.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I235" s="1">
-        <v>-11530.8</v>
+        <v>653.4</v>
       </c>
       <c r="J235" s="1">
-        <v>-3.203</v>
+        <v>0.48564146816239</v>
       </c>
       <c r="K235">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>0.48</v>
+      </c>
+      <c r="L235">
+        <v>643.56</v>
       </c>
       <c r="M235" s="1">
-        <v>348469.2</v>
+        <v>135197.1</v>
       </c>
       <c r="N235" s="1">
-        <v>357989.9</v>
+        <v>135840.66</v>
       </c>
       <c r="O235" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="B236" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="C236" s="1">
-        <v>400000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.98</v>
+        <v>99.456</v>
       </c>
       <c r="E236" s="1">
-        <v>100.42</v>
+        <v>99.571</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>401680.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I236" s="1">
-        <v>-9760.0</v>
+        <v>-133.4</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.4297948615814</v>
+        <v>-0.11549547559028</v>
       </c>
       <c r="K236">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>397.26</v>
+        <v>1.91</v>
+      </c>
+      <c r="L236" t="s">
+        <v>551</v>
       </c>
       <c r="M236" s="1">
-        <v>391920.0</v>
+        <v>115368.96</v>
       </c>
       <c r="N236" s="1">
-        <v>392317.26</v>
+        <v>117589.64</v>
       </c>
       <c r="O236" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B237" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C237" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.493</v>
+        <v>98.797</v>
       </c>
       <c r="E237" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>297777.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-5298.0</v>
+        <v>-2406.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.7791837515994</v>
+        <v>-1.203</v>
       </c>
       <c r="K237">
-        <v>0.93</v>
+        <v>2.41</v>
       </c>
       <c r="L237" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="M237" s="1">
-        <v>292479.0</v>
+        <v>197594.0</v>
       </c>
       <c r="N237" s="1">
-        <v>295283.79</v>
+        <v>202406.72</v>
       </c>
       <c r="O237" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B238" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="C238" s="1">
-        <v>238000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.392</v>
+        <v>98.386</v>
       </c>
       <c r="E238" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>236481.56</v>
+        <v>526000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-4688.6</v>
+        <v>-8489.64</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.9826493025503</v>
+        <v>-1.614</v>
       </c>
       <c r="K238">
-        <v>1.43</v>
+        <v>1.33</v>
       </c>
       <c r="L238" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="M238" s="1">
-        <v>231792.96</v>
+        <v>517510.36</v>
       </c>
       <c r="N238" s="1">
-        <v>235195.87</v>
+        <v>524516.51</v>
       </c>
       <c r="O238" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B239" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C239" s="1">
-        <v>400000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.835</v>
+        <v>98.001</v>
       </c>
       <c r="E239" s="1">
-        <v>99.451</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>397804.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>1536.0</v>
+        <v>-7196.4</v>
       </c>
       <c r="J239" s="1">
-        <v>0.38611979768931</v>
+        <v>-1.999</v>
       </c>
       <c r="K239">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>709.59</v>
+        <v>2.86</v>
+      </c>
+      <c r="L239" t="s">
+        <v>560</v>
       </c>
       <c r="M239" s="1">
-        <v>399340.0</v>
+        <v>352803.6</v>
       </c>
       <c r="N239" s="1">
-        <v>400049.59</v>
+        <v>363096.25</v>
       </c>
       <c r="O239" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B240" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.416</v>
+        <v>98.947</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>100.42</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199642.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-810.0</v>
+        <v>-5892.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.40572624998748</v>
+        <v>-1.4668392750448</v>
       </c>
       <c r="K240">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="L240" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="M240" s="1">
-        <v>198832.0</v>
+        <v>395788.0</v>
       </c>
       <c r="N240" s="1">
-        <v>200042.27</v>
+        <v>397019.51</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B241" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C241" s="1">
-        <v>405000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.675</v>
+        <v>98.396</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>99.259</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>401873.4</v>
+        <v>297777.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-6289.65</v>
+        <v>-2589.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.5650824364091</v>
+        <v>-0.86944256943955</v>
       </c>
       <c r="K241">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>159.5</v>
+        <v>1.19</v>
+      </c>
+      <c r="L241" t="s">
+        <v>566</v>
       </c>
       <c r="M241" s="1">
-        <v>395583.75</v>
+        <v>295188.0</v>
       </c>
       <c r="N241" s="1">
-        <v>395743.25</v>
+        <v>298747.93</v>
       </c>
       <c r="O241" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B242" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.654</v>
+        <v>100.217</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>99.731</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>199034.0</v>
+        <v>370999.32</v>
       </c>
       <c r="I242" s="1">
-        <v>-1726.0</v>
+        <v>1807.92</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.86718852055428</v>
+        <v>0.48731086623016</v>
       </c>
       <c r="K242">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.11</v>
+      </c>
+      <c r="L242">
+        <v>420.41</v>
       </c>
       <c r="M242" s="1">
-        <v>197308.0</v>
+        <v>372807.24</v>
       </c>
       <c r="N242" s="1">
-        <v>203484.71</v>
+        <v>373227.65</v>
       </c>
       <c r="O242" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B243" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>90.501</v>
+        <v>100.119</v>
       </c>
       <c r="E243" s="1">
-        <v>80.3125</v>
+        <v>99.451</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>160625.0</v>
+        <v>397804.0</v>
       </c>
       <c r="I243" s="1">
-        <v>20377.0</v>
+        <v>2672.0</v>
       </c>
       <c r="J243" s="1">
-        <v>12.686070038911</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K243">
-        <v>1.3</v>
+        <v>0.44</v>
       </c>
       <c r="L243" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="M243" s="1">
-        <v>181002.0</v>
+        <v>400476.0</v>
       </c>
       <c r="N243" s="1">
-        <v>183601.32</v>
+        <v>402249.97</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B244" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C244" s="1">
-        <v>500000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.467</v>
+        <v>98.086</v>
       </c>
       <c r="E244" s="1">
-        <v>102.148334</v>
+        <v>99.228</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>510741.67</v>
+        <v>401873.4</v>
       </c>
       <c r="I244" s="1">
-        <v>-3406.67</v>
+        <v>-4625.1</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.66700451521804</v>
+        <v>-1.1508848308945</v>
       </c>
       <c r="K244">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.2</v>
+      </c>
+      <c r="L244">
+        <v>829.42</v>
       </c>
       <c r="M244" s="1">
-        <v>507335.0</v>
+        <v>397248.3</v>
       </c>
       <c r="N244" s="1">
-        <v>514394.93</v>
+        <v>398077.72</v>
       </c>
       <c r="O244" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B245" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.11</v>
+        <v>91.148</v>
       </c>
       <c r="E245" s="1">
-        <v>100.275</v>
+        <v>80.3125</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>200550.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-330.0</v>
+        <v>21671.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.16454749439043</v>
+        <v>13.491673151751</v>
       </c>
       <c r="K245">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>790.41</v>
+        <v>1.41</v>
+      </c>
+      <c r="L245" t="s">
+        <v>576</v>
       </c>
       <c r="M245" s="1">
-        <v>200220.0</v>
+        <v>182296.0</v>
       </c>
       <c r="N245" s="1">
-        <v>201010.41</v>
+        <v>185111.07</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B246" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>98.116</v>
+        <v>101.911</v>
       </c>
       <c r="E246" s="1">
-        <v>100.231</v>
+        <v>102.148334</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>200462.0</v>
+        <v>510741.67</v>
       </c>
       <c r="I246" s="1">
-        <v>-4230.0</v>
+        <v>-1186.67</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.1101256098413</v>
+        <v>-0.23234250692723</v>
       </c>
       <c r="K246">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>1.63</v>
+      </c>
+      <c r="L246" t="s">
+        <v>579</v>
       </c>
       <c r="M246" s="1">
-        <v>196232.0</v>
+        <v>509555.0</v>
       </c>
       <c r="N246" s="1">
-        <v>196807.34</v>
+        <v>517729.66</v>
       </c>
       <c r="O246" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B247" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.844</v>
+        <v>100.229</v>
       </c>
       <c r="E247" s="1">
-        <v>99.651</v>
+        <v>100.275</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>199302.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I247" s="1">
-        <v>2386.0</v>
+        <v>-92.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.1971781517496</v>
+        <v>-0.045873846920967</v>
       </c>
       <c r="K247">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>0.65</v>
+      </c>
+      <c r="L247" t="s">
+        <v>582</v>
       </c>
       <c r="M247" s="1">
-        <v>201688.0</v>
+        <v>200458.0</v>
       </c>
       <c r="N247" s="1">
-        <v>202498.96</v>
+        <v>201751.4</v>
       </c>
       <c r="O247" s="1">
         <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>583</v>
+      </c>
+      <c r="B248" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>101.122</v>
+        <v>98.628</v>
       </c>
       <c r="E248" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>201078.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1166.0</v>
+        <v>-3206.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.57987447657128</v>
+        <v>-1.5993056040546</v>
       </c>
       <c r="K248">
-        <v>2.6</v>
+        <v>0.5</v>
       </c>
       <c r="L248" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="M248" s="1">
-        <v>202244.0</v>
+        <v>197256.0</v>
       </c>
       <c r="N248" s="1">
-        <v>207438.52</v>
+        <v>198262.85</v>
       </c>
       <c r="O248" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>586</v>
+      </c>
+      <c r="B249" t="s">
         <v>587</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>101.211</v>
+      </c>
+      <c r="E249" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>199302.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="J249" s="1">
+        <v>1.5654634675016</v>
+      </c>
+      <c r="K249">
+        <v>0.67</v>
+      </c>
+      <c r="L249" t="s">
         <v>588</v>
       </c>
-      <c r="C249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>1655696.84</v>
+        <v>202422.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1665274.34</v>
+        <v>203765.15</v>
       </c>
       <c r="O249" s="1">
-        <v>0.94</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>589</v>
+      </c>
+      <c r="B250" t="s">
         <v>590</v>
       </c>
-      <c r="B250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C250" s="1">
-        <v>1124839.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>85.9</v>
+        <v>100.436</v>
       </c>
       <c r="E250" s="1">
-        <v>90.90437654</v>
+        <v>99.768</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1022527.88</v>
+        <v>298306.32</v>
       </c>
       <c r="I250" s="1">
-        <v>-56291.18</v>
+        <v>1997.32</v>
       </c>
       <c r="J250" s="1">
-        <v>-5.5050997729275</v>
+        <v>0.66955336380403</v>
       </c>
       <c r="K250">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.16</v>
+      </c>
+      <c r="L250">
+        <v>476.15</v>
       </c>
       <c r="M250" s="1">
-        <v>966236.7</v>
+        <v>300303.64</v>
       </c>
       <c r="N250" s="1">
-        <v>989742.75</v>
+        <v>300779.79</v>
       </c>
       <c r="O250" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
+        <v>591</v>
+      </c>
+      <c r="B251" t="s">
+        <v>592</v>
+      </c>
+      <c r="C251" s="1">
+        <v>1749344.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>98.093</v>
+      </c>
+      <c r="E251" s="1">
+        <v>98.0830014</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+      <c r="G251">
+        <v>1.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>1715809.1</v>
+      </c>
+      <c r="I251" s="1">
+        <v>174.91</v>
+      </c>
+      <c r="J251" s="1">
+        <v>0.010194024498413</v>
+      </c>
+      <c r="K251">
+        <v>0.75</v>
+      </c>
+      <c r="L251" t="s">
         <v>593</v>
       </c>
-      <c r="B251" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M251" s="1">
-        <v>196450.0</v>
+        <v>1715984.01</v>
       </c>
       <c r="N251" s="1">
-        <v>202318.49</v>
+        <v>1729068.14</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>594</v>
+      </c>
+      <c r="B252" t="s">
+        <v>595</v>
+      </c>
+      <c r="C252" s="1">
+        <v>1152839.0</v>
+      </c>
+      <c r="D252" s="1">
+        <v>87.415</v>
+      </c>
+      <c r="E252" s="1">
+        <v>90.85445583</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>1047405.6</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-39651.39</v>
+      </c>
+      <c r="J252" s="1">
+        <v>-3.7856767235157</v>
+      </c>
+      <c r="K252">
+        <v>2.28</v>
+      </c>
+      <c r="L252" t="s">
         <v>596</v>
       </c>
-      <c r="B252" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M252" s="1">
-        <v>211711.71</v>
+        <v>1007754.21</v>
       </c>
       <c r="N252" s="1">
-        <v>214946.2</v>
+        <v>1034083.95</v>
       </c>
       <c r="O252" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B253" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.902</v>
+        <v>99.255</v>
       </c>
       <c r="E253" s="1">
-        <v>98.71</v>
+        <v>99.766</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>296130.0</v>
+        <v>199532.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-2424.0</v>
+        <v>-1022.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.8185594164725</v>
+        <v>-0.51219854459435</v>
       </c>
       <c r="K253">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>293706.0</v>
+        <v>198510.0</v>
       </c>
       <c r="N253" s="1">
-        <v>296632.03</v>
+        <v>198510.0</v>
       </c>
       <c r="O253" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B254" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C254" s="1">
-        <v>179000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.273</v>
+        <v>98.348</v>
       </c>
       <c r="E254" s="1">
-        <v>99.682</v>
+        <v>99.945</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>178430.78</v>
+        <v>216880.65</v>
       </c>
       <c r="I254" s="1">
-        <v>-2522.11</v>
+        <v>-3465.49</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.413494913826</v>
+        <v>-1.5978788333583</v>
       </c>
       <c r="K254">
-        <v>1.25</v>
+        <v>1.69</v>
       </c>
       <c r="L254" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M254" s="1">
-        <v>175908.67</v>
+        <v>213415.16</v>
       </c>
       <c r="N254" s="1">
-        <v>178147.4</v>
+        <v>217087.87</v>
       </c>
       <c r="O254" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B255" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C255" s="1">
-        <v>229000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>71.982</v>
+        <v>98.437</v>
       </c>
       <c r="E255" s="1">
-        <v>72.70775983</v>
+        <v>98.71</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>166500.77</v>
+        <v>296130.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-1661.99</v>
+        <v>-819.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.99818757594935</v>
+        <v>-0.27656772363489</v>
       </c>
       <c r="K255">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>26.66</v>
+        <v>1.21</v>
+      </c>
+      <c r="L255" t="s">
+        <v>604</v>
       </c>
       <c r="M255" s="1">
-        <v>164838.78</v>
+        <v>295311.0</v>
       </c>
       <c r="N255" s="1">
-        <v>164865.44</v>
+        <v>298927.44</v>
       </c>
       <c r="O255" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>605</v>
+      </c>
+      <c r="B256" t="s">
+        <v>606</v>
+      </c>
+      <c r="C256" s="1">
+        <v>179000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>98.526</v>
+      </c>
+      <c r="E256" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>178430.78</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-2069.24</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-1.159687807227</v>
+      </c>
+      <c r="K256">
+        <v>1.41</v>
+      </c>
+      <c r="L256" t="s">
         <v>607</v>
       </c>
-      <c r="B256" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M256" s="1">
-        <v>940996.77</v>
+        <v>176361.54</v>
       </c>
       <c r="N256" s="1">
-        <v>941922.64</v>
+        <v>178883.48</v>
       </c>
       <c r="O256" s="1">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>608</v>
+      </c>
+      <c r="B257" t="s">
         <v>609</v>
       </c>
-      <c r="B257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C257" s="1">
-        <v>257000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>61.356</v>
+        <v>73.126</v>
       </c>
       <c r="E257" s="1">
-        <v>75.82819066</v>
+        <v>72.73740851</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>194878.45</v>
+        <v>170932.91</v>
       </c>
       <c r="I257" s="1">
-        <v>-37193.53</v>
+        <v>913.19</v>
       </c>
       <c r="J257" s="1">
-        <v>-19.085501757634</v>
+        <v>0.5342388425962</v>
       </c>
       <c r="K257">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="L257">
-        <v>433.03</v>
+        <v>44.26</v>
       </c>
       <c r="M257" s="1">
-        <v>157684.92</v>
+        <v>171846.1</v>
       </c>
       <c r="N257" s="1">
-        <v>158117.95</v>
+        <v>171890.36</v>
       </c>
       <c r="O257" s="1">
         <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>610</v>
+      </c>
+      <c r="B258" t="s">
         <v>611</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" s="1">
+        <v>1127000.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>86.286</v>
+      </c>
+      <c r="E258" s="1">
+        <v>86.19422626</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>971408.93</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1034.29</v>
+      </c>
+      <c r="J258" s="1">
+        <v>0.10647318220556</v>
+      </c>
+      <c r="K258">
+        <v>0.09</v>
+      </c>
+      <c r="L258" t="s">
         <v>612</v>
       </c>
-      <c r="C258" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M258" s="1">
-        <v>455299.2</v>
+        <v>972443.22</v>
       </c>
       <c r="N258" s="1">
-        <v>456916.73</v>
+        <v>973473.73</v>
       </c>
       <c r="O258" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>613</v>
+      </c>
+      <c r="B259" t="s">
         <v>614</v>
       </c>
-      <c r="B259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C259" s="1">
-        <v>315000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>98.272</v>
+        <v>62.361</v>
       </c>
       <c r="E259" s="1">
-        <v>99.998</v>
+        <v>75.54048289</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>314993.7</v>
+        <v>198671.47</v>
       </c>
       <c r="I259" s="1">
-        <v>-5436.9</v>
+        <v>-34662.04</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.7260345206904</v>
+        <v>-17.446913741565</v>
       </c>
       <c r="K259">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="L259">
-        <v>57.05</v>
+        <v>480.97</v>
       </c>
       <c r="M259" s="1">
-        <v>309556.8</v>
+        <v>164009.43</v>
       </c>
       <c r="N259" s="1">
-        <v>309613.85</v>
+        <v>164490.4</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>615</v>
+      </c>
+      <c r="B260" t="s">
         <v>616</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" s="1">
+        <v>492000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>95.156</v>
+      </c>
+      <c r="E260" s="1">
+        <v>94.66531301</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>465753.34</v>
+      </c>
+      <c r="I260" s="1">
+        <v>2414.18</v>
+      </c>
+      <c r="J260" s="1">
+        <v>0.51833874127451</v>
+      </c>
+      <c r="K260">
+        <v>0.37</v>
+      </c>
+      <c r="L260" t="s">
         <v>617</v>
       </c>
-      <c r="C260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>151096.5</v>
+        <v>468167.52</v>
       </c>
       <c r="N260" s="1">
-        <v>155308.42</v>
+        <v>469967.03</v>
       </c>
       <c r="O260" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>618</v>
+      </c>
+      <c r="B261" t="s">
         <v>619</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="1">
-        <v>2021696.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>86.826</v>
+        <v>98.81</v>
       </c>
       <c r="E261" s="1">
-        <v>90.02971466</v>
+        <v>99.998</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>1820127.14</v>
+        <v>314993.7</v>
       </c>
       <c r="I261" s="1">
-        <v>-64769.37</v>
+        <v>-3742.2</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.5585080062044</v>
+        <v>-1.1880237604752</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L261">
-        <v>0.0</v>
+        <v>656.02</v>
       </c>
       <c r="M261" s="1">
-        <v>1755357.77</v>
+        <v>311251.5</v>
       </c>
       <c r="N261" s="1">
-        <v>1755357.77</v>
+        <v>311907.52</v>
       </c>
       <c r="O261" s="1">
-        <v>0.99</v>
+        <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>620</v>
+      </c>
+      <c r="B262" t="s">
         <v>621</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>100.971</v>
+      </c>
+      <c r="E262" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="I262" s="1">
+        <v>1311.75</v>
+      </c>
+      <c r="J262" s="1">
+        <v>0.87365692107117</v>
+      </c>
+      <c r="K262">
+        <v>3.02</v>
+      </c>
+      <c r="L262" t="s">
         <v>622</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>3230155.08</v>
+        <v>151456.5</v>
       </c>
       <c r="N262" s="1">
-        <v>3230155.08</v>
+        <v>155987.73</v>
       </c>
       <c r="O262" s="1">
-        <v>1.82</v>
+        <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>623</v>
       </c>
       <c r="B263" t="s">
         <v>624</v>
       </c>
       <c r="C263" s="1">
-        <v>9152436.0</v>
+        <v>2072696.0</v>
       </c>
       <c r="D263" s="1">
-        <v>61.399</v>
+        <v>87.352</v>
       </c>
       <c r="E263" s="1">
-        <v>70.88348807</v>
+        <v>89.97910789</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>6487565.88</v>
+        <v>1864993.37</v>
       </c>
       <c r="I263" s="1">
-        <v>-868061.7</v>
+        <v>-54451.96</v>
       </c>
       <c r="J263" s="1">
-        <v>-13.380391290917</v>
+        <v>-2.9196865187783</v>
       </c>
       <c r="K263">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>5619504.18</v>
+        <v>1810541.41</v>
       </c>
       <c r="N263" s="1">
-        <v>5664514.1</v>
+        <v>1810541.41</v>
       </c>
       <c r="O263" s="1">
-        <v>3.19</v>
+        <v>0.98</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>625</v>
+      </c>
+      <c r="B264" t="s">
         <v>626</v>
       </c>
-      <c r="B264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C264" s="1">
-        <v>4793455.0</v>
+        <v>3961764.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.487</v>
+        <v>84.185</v>
       </c>
       <c r="E264" s="1">
-        <v>99.29924512</v>
+        <v>84.15083433</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4759864.63</v>
+        <v>3333857.46</v>
       </c>
       <c r="I264" s="1">
-        <v>-86869.15</v>
+        <v>1353.56</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.8250340451384</v>
+        <v>0.040600416071778</v>
       </c>
       <c r="K264">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>4672995.48</v>
+        <v>3335211.02</v>
       </c>
       <c r="N264" s="1">
-        <v>4753433.59</v>
+        <v>3335211.02</v>
       </c>
       <c r="O264" s="1">
-        <v>2.68</v>
+        <v>1.81</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>627</v>
+      </c>
+      <c r="B265" t="s">
+        <v>628</v>
+      </c>
+      <c r="C265" s="1">
+        <v>9380436.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>62.363</v>
+      </c>
+      <c r="E265" s="1">
+        <v>70.70356389</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>6632302.56</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-782381.26</v>
+      </c>
+      <c r="J265" s="1">
+        <v>-11.796525458875</v>
+      </c>
+      <c r="K265">
+        <v>0.02</v>
+      </c>
+      <c r="L265" t="s">
         <v>629</v>
       </c>
-      <c r="B265" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M265" s="1">
-        <v>524927.61</v>
+        <v>5849921.3</v>
       </c>
       <c r="N265" s="1">
-        <v>546959.74</v>
+        <v>5851848.79</v>
       </c>
       <c r="O265" s="1">
-        <v>0.31</v>
+        <v>3.18</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>630</v>
+      </c>
+      <c r="B266" t="s">
+        <v>631</v>
+      </c>
+      <c r="C266" s="1">
+        <v>4912455.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>98.47</v>
+      </c>
+      <c r="E266" s="1">
+        <v>99.30783875</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>4878452.89</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-41158.46</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-0.84367853760293</v>
+      </c>
+      <c r="K266">
+        <v>1.88</v>
+      </c>
+      <c r="L266" t="s">
         <v>632</v>
       </c>
-      <c r="B266" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>835161.06</v>
+        <v>4837294.43</v>
       </c>
       <c r="N266" s="1">
-        <v>872800.63</v>
+        <v>4929621.67</v>
       </c>
       <c r="O266" s="1">
-        <v>0.49</v>
+        <v>2.68</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>633</v>
+      </c>
+      <c r="B267" t="s">
+        <v>634</v>
+      </c>
+      <c r="C267" s="1">
+        <v>1192502.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>97.435</v>
+      </c>
+      <c r="E267" s="1">
+        <v>98.19285586</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>1170951.77</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-9037.44</v>
+      </c>
+      <c r="J267" s="1">
+        <v>-0.77180292404358</v>
+      </c>
+      <c r="K267">
+        <v>0.17</v>
+      </c>
+      <c r="L267" t="s">
         <v>635</v>
       </c>
-      <c r="B267" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M267" s="1">
-        <v>4283409.01</v>
+        <v>1161914.33</v>
       </c>
       <c r="N267" s="1">
-        <v>4361962.32</v>
+        <v>1163923.61</v>
       </c>
       <c r="O267" s="1">
-        <v>2.45</v>
+        <v>0.63</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>636</v>
+      </c>
+      <c r="B268" t="s">
+        <v>637</v>
+      </c>
+      <c r="C268" s="1">
+        <v>890742.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>97.558</v>
+      </c>
+      <c r="E268" s="1">
+        <v>98.49379843</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>877325.63</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-8335.55</v>
+      </c>
+      <c r="J268" s="1">
+        <v>-0.95010902622325</v>
+      </c>
+      <c r="K268">
+        <v>0.18</v>
+      </c>
+      <c r="L268" t="s">
         <v>638</v>
       </c>
-      <c r="B268" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M268" s="1">
-        <v>4096283.78</v>
+        <v>868990.08</v>
       </c>
       <c r="N268" s="1">
-        <v>4200441.91</v>
+        <v>870600.74</v>
       </c>
       <c r="O268" s="1">
-        <v>2.36</v>
+        <v>0.47</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>639</v>
+      </c>
+      <c r="B269" t="s">
+        <v>640</v>
+      </c>
+      <c r="C269" s="1">
+        <v>4432579.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E269" s="1">
+        <v>99.18229455</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>4396333.56</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-3204.51</v>
+      </c>
+      <c r="J269" s="1">
+        <v>-0.072890511064861</v>
+      </c>
+      <c r="K269">
+        <v>1.91</v>
+      </c>
+      <c r="L269" t="s">
         <v>641</v>
       </c>
-      <c r="B269" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>8616487.63</v>
+        <v>4393129.05</v>
       </c>
       <c r="N269" s="1">
-        <v>8674033.23</v>
+        <v>4477979.54</v>
       </c>
       <c r="O269" s="1">
-        <v>4.88</v>
+        <v>2.43</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>642</v>
+      </c>
+      <c r="B270" t="s">
+        <v>643</v>
+      </c>
+      <c r="C270" s="1">
+        <v>4886111.75</v>
+      </c>
+      <c r="D270" s="1">
+        <v>87.272</v>
+      </c>
+      <c r="E270" s="1">
+        <v>103.92033911</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>5077663.9</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-813456.45</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-16.020289369684</v>
+      </c>
+      <c r="K270">
+        <v>2.33</v>
+      </c>
+      <c r="L270" t="s">
         <v>644</v>
       </c>
-      <c r="B270" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>161538.3</v>
+        <v>4264207.45</v>
       </c>
       <c r="N270" s="1">
-        <v>162040.17</v>
+        <v>4377993.61</v>
       </c>
       <c r="O270" s="1">
-        <v>0.09</v>
+        <v>2.38</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>645</v>
+      </c>
+      <c r="B271" t="s">
         <v>646</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1">
+        <v>9259041.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>96.35</v>
+      </c>
+      <c r="E271" s="1">
+        <v>96.96937512</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>8978434.2</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-57348.19</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-0.63873264226852</v>
+      </c>
+      <c r="K271">
+        <v>0.78</v>
+      </c>
+      <c r="L271" t="s">
         <v>647</v>
       </c>
-      <c r="C271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>97606.0</v>
+        <v>8921086.01</v>
       </c>
       <c r="N271" s="1">
-        <v>98818.33</v>
+        <v>8993382.63</v>
       </c>
       <c r="O271" s="1">
-        <v>0.06</v>
+        <v>4.88</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>648</v>
+      </c>
+      <c r="B272" t="s">
         <v>649</v>
       </c>
-      <c r="B272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C272" s="1">
-        <v>400000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>91.886</v>
+        <v>100.124</v>
       </c>
       <c r="E272" s="1">
-        <v>100.121</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>400484.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-32940.0</v>
+        <v>200.88</v>
       </c>
       <c r="J272" s="1">
-        <v>-8.2250476922923</v>
+        <v>0.124</v>
       </c>
       <c r="K272">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.55</v>
+      </c>
+      <c r="L272">
+        <v>892.22</v>
       </c>
       <c r="M272" s="1">
-        <v>367544.0</v>
+        <v>162200.88</v>
       </c>
       <c r="N272" s="1">
-        <v>371820.71</v>
+        <v>163093.1</v>
       </c>
       <c r="O272" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>650</v>
+      </c>
+      <c r="B273" t="s">
+        <v>651</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E273" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-530.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-0.53405884723902</v>
+      </c>
+      <c r="K273">
+        <v>1.43</v>
+      </c>
+      <c r="L273" t="s">
         <v>652</v>
       </c>
-      <c r="B273" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>302175.0</v>
+        <v>98710.0</v>
       </c>
       <c r="N273" s="1">
-        <v>303575.34</v>
+        <v>100138.08</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>653</v>
+      </c>
+      <c r="B274" t="s">
+        <v>654</v>
+      </c>
+      <c r="C274" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>92.269</v>
+      </c>
+      <c r="E274" s="1">
+        <v>100.121</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>400484.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-31408.0</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-7.8425105622197</v>
+      </c>
+      <c r="K274">
+        <v>1.17</v>
+      </c>
+      <c r="L274" t="s">
         <v>655</v>
       </c>
-      <c r="B274" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>281787.0</v>
+        <v>369076.0</v>
       </c>
       <c r="N274" s="1">
-        <v>283045.56</v>
+        <v>373755.45</v>
       </c>
       <c r="O274" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="B275" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C275" s="1">
         <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.943</v>
+        <v>101.113</v>
       </c>
       <c r="E275" s="1">
-        <v>99.858</v>
+        <v>99.942</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>299574.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I275" s="1">
-        <v>3255.0</v>
+        <v>3513.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.0865428909051</v>
+        <v>1.171679574153</v>
       </c>
       <c r="K275">
-        <v>3.69</v>
+        <v>0.68</v>
       </c>
       <c r="L275" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="M275" s="1">
-        <v>302829.0</v>
+        <v>303339.0</v>
       </c>
       <c r="N275" s="1">
-        <v>313912.56</v>
+        <v>305365.03</v>
       </c>
       <c r="O275" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>659</v>
+      </c>
+      <c r="B276" t="s">
+        <v>660</v>
+      </c>
+      <c r="C276" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>94.221</v>
+      </c>
+      <c r="E276" s="1">
+        <v>94.67425</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>284022.75</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-1359.75</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-0.47874686094688</v>
+      </c>
+      <c r="K276">
+        <v>0.46</v>
+      </c>
+      <c r="L276" t="s">
         <v>661</v>
       </c>
-      <c r="B276" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>486365.0</v>
+        <v>282663.0</v>
       </c>
       <c r="N276" s="1">
-        <v>496382.12</v>
+        <v>284029.44</v>
       </c>
       <c r="O276" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="B277" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="C277" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>95.594</v>
+        <v>101.194</v>
       </c>
       <c r="E277" s="1">
-        <v>98.642</v>
+        <v>99.858</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>197284.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-6096.0</v>
+        <v>4008.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-3.0899616796091</v>
+        <v>1.3378998177412</v>
       </c>
       <c r="K277">
-        <v>4.34</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.04</v>
+      </c>
+      <c r="L277">
+        <v>127.4</v>
       </c>
       <c r="M277" s="1">
-        <v>191188.0</v>
+        <v>303582.0</v>
       </c>
       <c r="N277" s="1">
-        <v>199866.08</v>
+        <v>303709.4</v>
       </c>
       <c r="O277" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B278" t="s">
         <v>665</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>95.585</v>
+        <v>97.96</v>
       </c>
       <c r="E278" s="1">
-        <v>95.396</v>
+        <v>98.68</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>190792.0</v>
+        <v>493400.0</v>
       </c>
       <c r="I278" s="1">
-        <v>378.0</v>
+        <v>-3600.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.19812151452891</v>
+        <v>-0.72963113092825</v>
       </c>
       <c r="K278">
-        <v>4.35</v>
+        <v>2.22</v>
       </c>
       <c r="L278" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="M278" s="1">
-        <v>191170.0</v>
+        <v>489800.0</v>
       </c>
       <c r="N278" s="1">
-        <v>199872.05</v>
+        <v>500895.89</v>
       </c>
       <c r="O278" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B279" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C279" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>97.697</v>
+        <v>96.744</v>
       </c>
       <c r="E279" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>206229.96</v>
+        <v>197284.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-3997.17</v>
+        <v>-3796.0</v>
       </c>
       <c r="J279" s="1">
-        <v>-1.9382101417272</v>
+        <v>-1.9241296810689</v>
       </c>
       <c r="K279">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>0.22</v>
+      </c>
+      <c r="L279">
+        <v>431.51</v>
       </c>
       <c r="M279" s="1">
-        <v>202232.79</v>
+        <v>193488.0</v>
       </c>
       <c r="N279" s="1">
-        <v>206472.04</v>
+        <v>193919.51</v>
       </c>
       <c r="O279" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B280" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C280" s="1">
         <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>97.968</v>
+        <v>96.82</v>
       </c>
       <c r="E280" s="1">
-        <v>99.736</v>
+        <v>95.396</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>199472.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-3536.0</v>
+        <v>2848.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-1.7726798748697</v>
+        <v>1.4927250618475</v>
       </c>
       <c r="K280">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>0.22</v>
+      </c>
+      <c r="L280">
+        <v>431.51</v>
       </c>
       <c r="M280" s="1">
-        <v>195936.0</v>
+        <v>193640.0</v>
       </c>
       <c r="N280" s="1">
-        <v>199859.29</v>
+        <v>194071.51</v>
       </c>
       <c r="O280" s="1">
         <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="B281" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C281" s="1">
-        <v>232000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>98.661</v>
+        <v>98.033</v>
       </c>
       <c r="E281" s="1">
-        <v>99.394</v>
+        <v>99.628</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>230594.08</v>
+        <v>206229.96</v>
       </c>
       <c r="I281" s="1">
-        <v>-1700.56</v>
+        <v>-3301.65</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.73746906251886</v>
+        <v>-1.6009555546633</v>
       </c>
       <c r="K281">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>476.71</v>
+        <v>2.23</v>
+      </c>
+      <c r="L281" t="s">
+        <v>672</v>
       </c>
       <c r="M281" s="1">
-        <v>228893.52</v>
+        <v>202928.31</v>
       </c>
       <c r="N281" s="1">
-        <v>229370.23</v>
+        <v>207554.62</v>
       </c>
       <c r="O281" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B282" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="C282" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>95.007</v>
+        <v>98.708</v>
       </c>
       <c r="E282" s="1">
-        <v>93.6</v>
+        <v>99.736</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>280800.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I282" s="1">
-        <v>4221.0</v>
+        <v>-2056.0</v>
       </c>
       <c r="J282" s="1">
-        <v>1.5032051282051</v>
+        <v>-1.0307211037138</v>
       </c>
       <c r="K282">
-        <v>0.93</v>
+        <v>2.19</v>
       </c>
       <c r="L282" t="s">
-        <v>558</v>
+        <v>675</v>
       </c>
       <c r="M282" s="1">
-        <v>285021.0</v>
+        <v>197416.0</v>
       </c>
       <c r="N282" s="1">
-        <v>287825.79</v>
+        <v>201799.56</v>
       </c>
       <c r="O282" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B283" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C283" s="1">
-        <v>500000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.809</v>
+        <v>99.165</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>500000.0</v>
+        <v>230594.08</v>
       </c>
       <c r="I283" s="1">
-        <v>-10955.0</v>
+        <v>-531.28</v>
       </c>
       <c r="J283" s="1">
-        <v>-2.191</v>
+        <v>-0.23039620097793</v>
       </c>
       <c r="K283">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>0.42</v>
+      </c>
+      <c r="L283">
+        <v>977.26</v>
       </c>
       <c r="M283" s="1">
-        <v>489045.0</v>
+        <v>230062.8</v>
       </c>
       <c r="N283" s="1">
-        <v>503483.36</v>
+        <v>231040.06</v>
       </c>
       <c r="O283" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="B284" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="C284" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.93</v>
+        <v>95.293</v>
       </c>
       <c r="E284" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>206024.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-4164.0</v>
+        <v>5079.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-2.0211237525725</v>
+        <v>1.8087606837607</v>
       </c>
       <c r="K284">
-        <v>3.1</v>
+        <v>1.03</v>
       </c>
       <c r="L284" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="M284" s="1">
-        <v>201860.0</v>
+        <v>285879.0</v>
       </c>
       <c r="N284" s="1">
-        <v>208054.52</v>
+        <v>288964.27</v>
       </c>
       <c r="O284" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="B285" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="C285" s="1">
-        <v>223000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.223</v>
+        <v>98.557</v>
       </c>
       <c r="E285" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>222663.27</v>
+        <v>500000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>834.02</v>
+        <v>-7215.0</v>
       </c>
       <c r="J285" s="1">
-        <v>0.37456559404701</v>
+        <v>-1.443</v>
       </c>
       <c r="K285">
-        <v>2.58</v>
+        <v>3.11</v>
       </c>
       <c r="L285" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="M285" s="1">
-        <v>223497.29</v>
+        <v>492785.0</v>
       </c>
       <c r="N285" s="1">
-        <v>229260.16</v>
+        <v>508338.08</v>
       </c>
       <c r="O285" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B286" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="C286" s="1">
-        <v>163000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.815</v>
+        <v>101.302</v>
       </c>
       <c r="E286" s="1">
-        <v>99.115</v>
+        <v>103.012</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>161557.45</v>
+        <v>206024.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-489.0</v>
+        <v>-3420.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.30267870655299</v>
+        <v>-1.6600007766086</v>
       </c>
       <c r="K286">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>765.88</v>
+        <v>3.34</v>
+      </c>
+      <c r="L286" t="s">
+        <v>686</v>
       </c>
       <c r="M286" s="1">
-        <v>161068.45</v>
+        <v>202604.0</v>
       </c>
       <c r="N286" s="1">
-        <v>161834.33</v>
+        <v>209287.56</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B287" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C287" s="1">
-        <v>216054.61</v>
+        <v>223000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>88.899</v>
+        <v>100.917</v>
       </c>
       <c r="E287" s="1">
-        <v>95.01698205</v>
+        <v>99.849</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>205288.57</v>
+        <v>222663.27</v>
       </c>
       <c r="I287" s="1">
-        <v>-13218.18</v>
+        <v>2381.64</v>
       </c>
       <c r="J287" s="1">
-        <v>-6.4388290103049</v>
+        <v>1.0696151188294</v>
       </c>
       <c r="K287">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>30.78</v>
+        <v>2.81</v>
+      </c>
+      <c r="L287" t="s">
+        <v>689</v>
       </c>
       <c r="M287" s="1">
-        <v>192070.39</v>
+        <v>225044.91</v>
       </c>
       <c r="N287" s="1">
-        <v>192101.17</v>
+        <v>231301.74</v>
       </c>
       <c r="O287" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>690</v>
+      </c>
+      <c r="B288" t="s">
+        <v>691</v>
+      </c>
+      <c r="C288" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E288" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="I288" s="1">
+        <v>612.88</v>
+      </c>
+      <c r="J288" s="1">
+        <v>0.37935731221309</v>
+      </c>
+      <c r="K288">
+        <v>0.67</v>
+      </c>
+      <c r="L288" t="s">
         <v>692</v>
       </c>
-      <c r="B288" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>271322.55</v>
+        <v>162170.33</v>
       </c>
       <c r="N288" s="1">
-        <v>271990.44</v>
+        <v>163264.44</v>
       </c>
       <c r="O288" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>693</v>
+      </c>
+      <c r="B289" t="s">
         <v>694</v>
       </c>
-      <c r="B289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289" s="1">
-        <v>190820.0</v>
+        <v>222054.61</v>
       </c>
       <c r="D289" s="1">
-        <v>64.494</v>
+        <v>89.671</v>
       </c>
       <c r="E289" s="1">
-        <v>65.16378786</v>
+        <v>94.89160797</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>124345.54</v>
+        <v>210711.19</v>
       </c>
       <c r="I289" s="1">
-        <v>-1278.09</v>
+        <v>-11592.6</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.0278535120761</v>
+        <v>-5.5016537090413</v>
       </c>
       <c r="K289">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="L289">
-        <v>31.37</v>
+        <v>197.72</v>
       </c>
       <c r="M289" s="1">
-        <v>123067.45</v>
+        <v>199118.59</v>
       </c>
       <c r="N289" s="1">
-        <v>123098.82</v>
+        <v>199316.31</v>
       </c>
       <c r="O289" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>695</v>
+      </c>
+      <c r="B290" t="s">
         <v>696</v>
       </c>
-      <c r="B290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C290" s="1">
-        <v>1688000.0</v>
+        <v>298253.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.597</v>
+        <v>93.631</v>
       </c>
       <c r="E290" s="1">
-        <v>111.83014988</v>
+        <v>93.82576202</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1887692.93</v>
+        <v>279838.15</v>
       </c>
       <c r="I290" s="1">
-        <v>333691.33</v>
+        <v>-580.89</v>
       </c>
       <c r="J290" s="1">
-        <v>17.67720399313</v>
+        <v>-0.20758070334584</v>
       </c>
       <c r="K290">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>0.31</v>
+      </c>
+      <c r="L290">
+        <v>915.6</v>
       </c>
       <c r="M290" s="1">
-        <v>2221384.26</v>
+        <v>279257.26</v>
       </c>
       <c r="N290" s="1">
-        <v>2226211.72</v>
+        <v>280172.86</v>
       </c>
       <c r="O290" s="1">
-        <v>1.25</v>
+        <v>0.15</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B291" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="C291" s="1">
-        <v>3184000.0</v>
+        <v>195820.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.929</v>
+        <v>66.045</v>
       </c>
       <c r="E291" s="1">
-        <v>100.90869095</v>
+        <v>65.21059647</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>3212932.72</v>
+        <v>127695.39</v>
       </c>
       <c r="I291" s="1">
-        <v>-31193.36</v>
+        <v>1633.93</v>
       </c>
       <c r="J291" s="1">
-        <v>-0.97086875818551</v>
+        <v>1.279552848384</v>
       </c>
       <c r="K291">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>0.1</v>
+      </c>
+      <c r="L291">
+        <v>201.18</v>
       </c>
       <c r="M291" s="1">
-        <v>3181739.36</v>
+        <v>129329.32</v>
       </c>
       <c r="N291" s="1">
-        <v>3200355.21</v>
+        <v>129530.5</v>
       </c>
       <c r="O291" s="1">
-        <v>1.8</v>
+        <v>0.07</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B292" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C292" s="1">
-        <v>1817000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>97.476</v>
+        <v>100.853</v>
       </c>
       <c r="E292" s="1">
-        <v>97.90117722</v>
+        <v>112.32961214</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1778864.39</v>
+        <v>1943302.29</v>
       </c>
       <c r="I292" s="1">
-        <v>-7725.47</v>
+        <v>335123.41</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.4342922396687</v>
+        <v>17.245047861288</v>
       </c>
       <c r="K292">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="L292" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="M292" s="1">
-        <v>1771138.92</v>
+        <v>2278425.7</v>
       </c>
       <c r="N292" s="1">
-        <v>1781092.92</v>
+        <v>2285025.13</v>
       </c>
       <c r="O292" s="1">
-        <v>1.0</v>
+        <v>1.24</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B293" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="C293" s="1">
-        <v>3234000.0</v>
+        <v>3263000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>92.387</v>
+        <v>99.937</v>
       </c>
       <c r="E293" s="1">
-        <v>93.70027706</v>
+        <v>100.88734447</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>3030266.96</v>
+        <v>3291954.05</v>
       </c>
       <c r="I293" s="1">
-        <v>-42471.38</v>
+        <v>-31009.74</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.4015722231945</v>
+        <v>-0.94198580930982</v>
       </c>
       <c r="K293">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="L293" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="M293" s="1">
-        <v>2987795.58</v>
+        <v>3260944.31</v>
       </c>
       <c r="N293" s="1">
-        <v>3010358.88</v>
+        <v>3284848.94</v>
       </c>
       <c r="O293" s="1">
-        <v>1.69</v>
+        <v>1.78</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B294" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="C294" s="1">
-        <v>1295000.0</v>
+        <v>1862000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>83.738</v>
+        <v>98.248</v>
       </c>
       <c r="E294" s="1">
-        <v>97.65944093</v>
+        <v>97.93346079</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1264689.76</v>
+        <v>1823521.04</v>
       </c>
       <c r="I294" s="1">
-        <v>-180282.66</v>
+        <v>5856.72</v>
       </c>
       <c r="J294" s="1">
-        <v>-14.255089722558</v>
+        <v>0.32117644225262</v>
       </c>
       <c r="K294">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="L294" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="M294" s="1">
-        <v>1084407.1</v>
+        <v>1829377.76</v>
       </c>
       <c r="N294" s="1">
-        <v>1093442.19</v>
+        <v>1842925.33</v>
       </c>
       <c r="O294" s="1">
-        <v>0.62</v>
+        <v>1.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B295" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C295" s="1">
-        <v>3598000.0</v>
+        <v>3314000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>98.741</v>
+        <v>93.63</v>
       </c>
       <c r="E295" s="1">
-        <v>99.84827904</v>
+        <v>93.73153168</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>3592541.08</v>
+        <v>3106262.96</v>
       </c>
       <c r="I295" s="1">
-        <v>-39839.9</v>
+        <v>-3364.76</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.1089615710115</v>
+        <v>-0.10832180157729</v>
       </c>
       <c r="K295">
-        <v>0.28</v>
+        <v>0.88</v>
       </c>
       <c r="L295" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="M295" s="1">
-        <v>3552701.18</v>
+        <v>3102898.2</v>
       </c>
       <c r="N295" s="1">
-        <v>3562898.83</v>
+        <v>3132165.86</v>
       </c>
       <c r="O295" s="1">
-        <v>2.01</v>
+        <v>1.7</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="B296" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="C296" s="1">
-        <v>2699000.0</v>
+        <v>1327000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>95.667</v>
+        <v>85.215</v>
       </c>
       <c r="E296" s="1">
-        <v>96.78992849</v>
+        <v>97.39783572</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>2612360.17</v>
+        <v>1292469.28</v>
       </c>
       <c r="I296" s="1">
-        <v>-30307.84</v>
+        <v>-161666.23</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.1601708044722</v>
+        <v>-12.508322828377</v>
       </c>
       <c r="K296">
-        <v>0.5</v>
+        <v>0.88</v>
       </c>
       <c r="L296" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="M296" s="1">
-        <v>2582052.33</v>
+        <v>1130803.05</v>
       </c>
       <c r="N296" s="1">
-        <v>2595680.07</v>
+        <v>1142522.48</v>
       </c>
       <c r="O296" s="1">
-        <v>1.46</v>
+        <v>0.62</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B297" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="C297" s="1">
-        <v>168000.0</v>
+        <v>3687000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>95.686</v>
+        <v>99.932</v>
       </c>
       <c r="E297" s="1">
-        <v>99.406</v>
+        <v>99.88238053</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>167002.08</v>
+        <v>3682663.37</v>
       </c>
       <c r="I297" s="1">
-        <v>-6249.6</v>
+        <v>1829.47</v>
       </c>
       <c r="J297" s="1">
-        <v>-3.7422288393055</v>
+        <v>0.049677904717096</v>
       </c>
       <c r="K297">
-        <v>1.36</v>
+        <v>0.5</v>
       </c>
       <c r="L297" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="M297" s="1">
-        <v>160752.48</v>
+        <v>3684492.84</v>
       </c>
       <c r="N297" s="1">
-        <v>163039.47</v>
+        <v>3703070.43</v>
       </c>
       <c r="O297" s="1">
-        <v>0.09</v>
+        <v>2.01</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B298" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C298" s="1">
-        <v>446000.0</v>
+        <v>2766000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.859</v>
+        <v>97.021</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>96.83265907</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>446000.0</v>
+        <v>2678391.35</v>
       </c>
       <c r="I298" s="1">
-        <v>-9548.86</v>
+        <v>5209.51</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.141</v>
+        <v>0.19450144953612</v>
       </c>
       <c r="K298">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="L298" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="M298" s="1">
-        <v>436451.14</v>
+        <v>2683600.86</v>
       </c>
       <c r="N298" s="1">
-        <v>439899.88</v>
+        <v>2703677.03</v>
       </c>
       <c r="O298" s="1">
-        <v>0.25</v>
+        <v>1.47</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="B299" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="C299" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.932</v>
+        <v>96.484</v>
       </c>
       <c r="E299" s="1">
-        <v>100.77</v>
+        <v>99.406</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>201540.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I299" s="1">
-        <v>4324.0</v>
+        <v>-4908.96</v>
       </c>
       <c r="J299" s="1">
-        <v>2.1454798054977</v>
+        <v>-2.9394603947448</v>
       </c>
       <c r="K299">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>832.88</v>
+        <v>1.54</v>
+      </c>
+      <c r="L299" t="s">
+        <v>722</v>
       </c>
       <c r="M299" s="1">
-        <v>205864.0</v>
+        <v>162093.12</v>
       </c>
       <c r="N299" s="1">
-        <v>206696.88</v>
+        <v>164682.16</v>
       </c>
       <c r="O299" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>723</v>
+      </c>
+      <c r="B300" t="s">
+        <v>724</v>
+      </c>
+      <c r="C300" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>98.477</v>
+      </c>
+      <c r="E300" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-6792.58</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-1.523</v>
+      </c>
+      <c r="K300">
+        <v>0.95</v>
+      </c>
+      <c r="L300" t="s">
         <v>725</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>298542.0</v>
+        <v>439207.42</v>
       </c>
       <c r="N300" s="1">
-        <v>306122.14</v>
+        <v>443460.87</v>
       </c>
       <c r="O300" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>726</v>
+      </c>
+      <c r="B301" t="s">
+        <v>727</v>
+      </c>
+      <c r="C301" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>103.097</v>
+      </c>
+      <c r="E301" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>201540.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>4654.0</v>
+      </c>
+      <c r="J301" s="1">
+        <v>2.3092190135953</v>
+      </c>
+      <c r="K301">
+        <v>0.69</v>
+      </c>
+      <c r="L301" t="s">
         <v>728</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>418100.0</v>
+        <v>206194.0</v>
       </c>
       <c r="N301" s="1">
-        <v>419969.86</v>
+        <v>207573.45</v>
       </c>
       <c r="O301" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B302" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C302" s="1">
-        <v>181000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.047</v>
+        <v>99.147</v>
       </c>
       <c r="E302" s="1">
-        <v>99.609</v>
+        <v>99.076</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>180292.29</v>
+        <v>297228.0</v>
       </c>
       <c r="I302" s="1">
-        <v>792.78</v>
+        <v>213.0</v>
       </c>
       <c r="J302" s="1">
-        <v>0.43971930247267</v>
+        <v>0.07166215834309</v>
       </c>
       <c r="K302">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L302">
-        <v>198.36</v>
+        <v>0.0</v>
       </c>
       <c r="M302" s="1">
-        <v>181085.07</v>
+        <v>297441.0</v>
       </c>
       <c r="N302" s="1">
-        <v>181283.43</v>
+        <v>297441.0</v>
       </c>
       <c r="O302" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>731</v>
+      </c>
+      <c r="B303" t="s">
+        <v>732</v>
+      </c>
+      <c r="C303" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>100.538</v>
+      </c>
+      <c r="E303" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>296070.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>5544.0</v>
+      </c>
+      <c r="J303" s="1">
+        <v>1.8725301448982</v>
+      </c>
+      <c r="K303">
+        <v>2.75</v>
+      </c>
+      <c r="L303" t="s">
         <v>733</v>
       </c>
-      <c r="B303" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M303" s="1">
-        <v>142032.12</v>
+        <v>301614.0</v>
       </c>
       <c r="N303" s="1">
-        <v>142106.97</v>
+        <v>309862.97</v>
       </c>
       <c r="O303" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>734</v>
+      </c>
+      <c r="B304" t="s">
         <v>735</v>
       </c>
-      <c r="B304" t="s">
+      <c r="C304" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>84.43</v>
+      </c>
+      <c r="E304" s="1">
+        <v>85.4208</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>427104.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-4954.0</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-1.1599048475313</v>
+      </c>
+      <c r="K304">
+        <v>0.42</v>
+      </c>
+      <c r="L304" t="s">
         <v>736</v>
       </c>
-      <c r="C304" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M304" s="1">
-        <v>196395.75</v>
+        <v>422150.0</v>
       </c>
       <c r="N304" s="1">
-        <v>201532.3</v>
+        <v>424271.58</v>
       </c>
       <c r="O304" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>737</v>
+      </c>
+      <c r="B305" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="C305" s="1">
         <v>500000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.469</v>
+        <v>99.566</v>
       </c>
       <c r="E305" s="1">
-        <v>99.423</v>
+        <v>99.898</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>497115.0</v>
+        <v>499490.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-9770.0</v>
+        <v>-1660.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.9653400118685</v>
+        <v>-0.33233898576548</v>
       </c>
       <c r="K305">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>0.07</v>
+      </c>
+      <c r="L305">
+        <v>328.77</v>
       </c>
       <c r="M305" s="1">
-        <v>487345.0</v>
+        <v>497830.0</v>
       </c>
       <c r="N305" s="1">
-        <v>490345.0</v>
+        <v>498158.77</v>
       </c>
       <c r="O305" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="B306" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C306" s="1">
-        <v>216000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>97.753</v>
+        <v>100.532</v>
       </c>
       <c r="E306" s="1">
-        <v>99.947</v>
+        <v>99.609</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>215885.52</v>
+        <v>180292.29</v>
       </c>
       <c r="I306" s="1">
-        <v>-4739.04</v>
+        <v>1670.63</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.1951634366214</v>
+        <v>0.92662309630656</v>
       </c>
       <c r="K306">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>0.34</v>
+      </c>
+      <c r="L306">
+        <v>614.9</v>
       </c>
       <c r="M306" s="1">
-        <v>211146.48</v>
+        <v>181962.92</v>
       </c>
       <c r="N306" s="1">
-        <v>215007.85</v>
+        <v>182577.82</v>
       </c>
       <c r="O306" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="B307" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="C307" s="1">
-        <v>238000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.001</v>
+        <v>101.496</v>
       </c>
       <c r="E307" s="1">
-        <v>100.0</v>
+        <v>99.813</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>238000.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I307" s="1">
-        <v>2.38</v>
+        <v>2373.03</v>
       </c>
       <c r="J307" s="1">
-        <v>0.001</v>
+        <v>1.6861531063088</v>
       </c>
       <c r="K307">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>0.28</v>
+      </c>
+      <c r="L307">
+        <v>389.2</v>
       </c>
       <c r="M307" s="1">
-        <v>238002.38</v>
+        <v>143109.36</v>
       </c>
       <c r="N307" s="1">
-        <v>239667.15</v>
+        <v>143498.56</v>
       </c>
       <c r="O307" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="B308" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="C308" s="1">
-        <v>600000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.034</v>
+        <v>103.333</v>
       </c>
       <c r="E308" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>598674.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-10470.0</v>
+        <v>6366.03</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.7488649916315</v>
+        <v>3.333</v>
       </c>
       <c r="K308">
-        <v>0.86</v>
+        <v>2.93</v>
       </c>
       <c r="L308" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="M308" s="1">
-        <v>588204.0</v>
+        <v>197366.03</v>
       </c>
       <c r="N308" s="1">
-        <v>593382.08</v>
+        <v>202967.53</v>
       </c>
       <c r="O308" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B309" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="C309" s="1">
-        <v>420000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.896</v>
+        <v>98.044</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>420000.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-8836.8</v>
+        <v>-6895.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-2.104</v>
+        <v>-1.3870030073524</v>
       </c>
       <c r="K309">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>110.81</v>
+        <v>0.77</v>
+      </c>
+      <c r="L309" t="s">
+        <v>748</v>
       </c>
       <c r="M309" s="1">
-        <v>411163.2</v>
+        <v>490220.0</v>
       </c>
       <c r="N309" s="1">
-        <v>411274.01</v>
+        <v>494083.01</v>
       </c>
       <c r="O309" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B310" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="C310" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.253</v>
+        <v>98.066</v>
       </c>
       <c r="E310" s="1">
-        <v>99.215</v>
+        <v>97.59</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>158744.0</v>
+        <v>97590.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-3139.2</v>
+        <v>476.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.9775235599456</v>
+        <v>0.48775489291936</v>
       </c>
       <c r="K310">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>16.44</v>
+        <v>1.74</v>
+      </c>
+      <c r="L310" t="s">
+        <v>751</v>
       </c>
       <c r="M310" s="1">
-        <v>155604.8</v>
+        <v>98066.0</v>
       </c>
       <c r="N310" s="1">
-        <v>155621.24</v>
+        <v>99802.3</v>
       </c>
       <c r="O310" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>752</v>
+      </c>
+      <c r="B311" t="s">
+        <v>753</v>
+      </c>
+      <c r="C311" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>215885.52</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-3514.32</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-1.6278627672667</v>
+      </c>
+      <c r="K311">
+        <v>2.0</v>
+      </c>
+      <c r="L311" t="s">
         <v>754</v>
       </c>
-      <c r="B311" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M311" s="1">
-        <v>398664.0</v>
+        <v>212371.2</v>
       </c>
       <c r="N311" s="1">
-        <v>401221.21</v>
+        <v>216698.6</v>
       </c>
       <c r="O311" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="B312" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="C312" s="1">
-        <v>270000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.666</v>
+        <v>101.074</v>
       </c>
       <c r="E312" s="1">
         <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>270000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-901.8</v>
+        <v>2556.12</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.334</v>
+        <v>1.074</v>
       </c>
       <c r="K312">
-        <v>3.49</v>
+        <v>0.97</v>
       </c>
       <c r="L312" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="M312" s="1">
-        <v>269098.2</v>
+        <v>240556.12</v>
       </c>
       <c r="N312" s="1">
-        <v>278526.76</v>
+        <v>242868.31</v>
       </c>
       <c r="O312" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
+        <v>758</v>
+      </c>
+      <c r="B313" t="s">
+        <v>759</v>
+      </c>
+      <c r="C313" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>98.684</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-6570.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-1.097425309935</v>
+      </c>
+      <c r="K313">
+        <v>1.08</v>
+      </c>
+      <c r="L313" t="s">
         <v>760</v>
       </c>
-      <c r="B313" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M313" s="1">
-        <v>244657.0</v>
+        <v>592104.0</v>
       </c>
       <c r="N313" s="1">
-        <v>250945.1</v>
+        <v>598576.6</v>
       </c>
       <c r="O313" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="B314" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="C314" s="1">
-        <v>300000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>104.453</v>
+        <v>98.363</v>
       </c>
       <c r="E314" s="1">
-        <v>106.993</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>320979.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-7620.0</v>
+        <v>-6875.4</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.3739870832671</v>
+        <v>-1.637</v>
       </c>
       <c r="K314">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>0.21</v>
+      </c>
+      <c r="L314">
+        <v>886.49</v>
       </c>
       <c r="M314" s="1">
-        <v>313359.0</v>
+        <v>413124.6</v>
       </c>
       <c r="N314" s="1">
-        <v>322912.41</v>
+        <v>414011.09</v>
       </c>
       <c r="O314" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="B315" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="C315" s="1">
-        <v>203000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.015</v>
+        <v>98.001</v>
       </c>
       <c r="E315" s="1">
-        <v>100.14531527</v>
+        <v>99.215</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>203294.99</v>
+        <v>158744.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-264.54</v>
+        <v>-1942.4</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.13012617772824</v>
+        <v>-1.2236053016177</v>
       </c>
       <c r="K315">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>0.23</v>
+      </c>
+      <c r="L315">
+        <v>361.64</v>
       </c>
       <c r="M315" s="1">
-        <v>203030.45</v>
+        <v>156801.6</v>
       </c>
       <c r="N315" s="1">
-        <v>209548.7</v>
+        <v>157163.24</v>
       </c>
       <c r="O315" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="B316" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="C316" s="1">
-        <v>325000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.385</v>
+        <v>100.6</v>
       </c>
       <c r="E316" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>325000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-1998.75</v>
+        <v>-4276.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.615</v>
+        <v>-1.0514512781674</v>
       </c>
       <c r="K316">
-        <v>2.44</v>
+        <v>0.87</v>
       </c>
       <c r="L316" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="M316" s="1">
-        <v>323001.25</v>
+        <v>402400.0</v>
       </c>
       <c r="N316" s="1">
-        <v>330927.47</v>
+        <v>405867.4</v>
       </c>
       <c r="O316" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="B317" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="C317" s="1">
-        <v>300000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.916</v>
+        <v>100.043</v>
       </c>
       <c r="E317" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>297210.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-462.0</v>
+        <v>116.1</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.15544564449379</v>
+        <v>0.043</v>
       </c>
       <c r="K317">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>0.17</v>
+      </c>
+      <c r="L317">
+        <v>468.82</v>
       </c>
       <c r="M317" s="1">
-        <v>296748.0</v>
+        <v>270116.1</v>
       </c>
       <c r="N317" s="1">
-        <v>299287.8</v>
+        <v>270584.92</v>
       </c>
       <c r="O317" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="B318" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="C318" s="1">
-        <v>325716.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.879</v>
+        <v>100.396</v>
       </c>
       <c r="E318" s="1">
-        <v>98.43582446</v>
+        <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>320621.23</v>
+        <v>245000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-1813.67</v>
+        <v>970.2</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.56567370788266</v>
+        <v>0.396</v>
       </c>
       <c r="K318">
-        <v>0.63</v>
+        <v>2.78</v>
       </c>
       <c r="L318" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="M318" s="1">
-        <v>318807.56</v>
+        <v>245970.2</v>
       </c>
       <c r="N318" s="1">
-        <v>320868.94</v>
+        <v>252770.12</v>
       </c>
       <c r="O318" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="B319" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="C319" s="1">
-        <v>1301894.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>96.723</v>
+        <v>105.225</v>
       </c>
       <c r="E319" s="1">
-        <v>101.57520582</v>
+        <v>106.993</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>1322401.51</v>
+        <v>320979.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-63170.57</v>
+        <v>-5304.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-4.7769583989661</v>
+        <v>-1.6524445524474</v>
       </c>
       <c r="K319">
-        <v>0.85</v>
+        <v>3.45</v>
       </c>
       <c r="L319" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="M319" s="1">
-        <v>1259230.94</v>
+        <v>315675.0</v>
       </c>
       <c r="N319" s="1">
-        <v>1270288.12</v>
+        <v>326034.12</v>
       </c>
       <c r="O319" s="1">
-        <v>0.71</v>
+        <v>0.18</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="B320" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="C320" s="1">
-        <v>863227.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.441</v>
+        <v>100.389</v>
       </c>
       <c r="E320" s="1">
-        <v>119.28450686</v>
+        <v>100.14531527</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>1029696.07</v>
+        <v>203294.99</v>
       </c>
       <c r="I320" s="1">
-        <v>-145397.7</v>
+        <v>494.68</v>
       </c>
       <c r="J320" s="1">
-        <v>-14.120448182346</v>
+        <v>0.24333113177064</v>
       </c>
       <c r="K320">
-        <v>1.27</v>
+        <v>3.44</v>
       </c>
       <c r="L320" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="M320" s="1">
-        <v>884298.37</v>
+        <v>203789.67</v>
       </c>
       <c r="N320" s="1">
-        <v>895295.65</v>
+        <v>210775.09</v>
       </c>
       <c r="O320" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="B321" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="C321" s="1">
-        <v>100000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.173</v>
+        <v>100.149</v>
       </c>
       <c r="E321" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>99794.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-2621.0</v>
+        <v>484.25</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.6264104054352</v>
+        <v>0.149</v>
       </c>
       <c r="K321">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>2.64</v>
+      </c>
+      <c r="L321" t="s">
+        <v>781</v>
       </c>
       <c r="M321" s="1">
-        <v>97173.0</v>
+        <v>325484.25</v>
       </c>
       <c r="N321" s="1">
-        <v>97892.18</v>
+        <v>334078.94</v>
       </c>
       <c r="O321" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="B322" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="C322" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>97.266</v>
+        <v>99.318</v>
       </c>
       <c r="E322" s="1">
-        <v>99.224</v>
+        <v>99.07</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>595344.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-11748.0</v>
+        <v>744.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-1.9733129081674</v>
+        <v>0.25032805087312</v>
       </c>
       <c r="K322">
-        <v>1.61</v>
+        <v>1.06</v>
       </c>
       <c r="L322" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="M322" s="1">
-        <v>583596.0</v>
+        <v>297954.0</v>
       </c>
       <c r="N322" s="1">
-        <v>593265.86</v>
+        <v>301136.4</v>
       </c>
       <c r="O322" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="B323" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="C323" s="1">
-        <v>173000.0</v>
+        <v>333716.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.784</v>
+        <v>98.01</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>98.42832528</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>173000.0</v>
+        <v>328471.07</v>
       </c>
       <c r="I323" s="1">
-        <v>-2103.68</v>
+        <v>-1396.02</v>
       </c>
       <c r="J323" s="1">
-        <v>-1.216</v>
+        <v>-0.42500546547372</v>
       </c>
       <c r="K323">
-        <v>3.09</v>
+        <v>0.68</v>
       </c>
       <c r="L323" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="M323" s="1">
-        <v>170896.32</v>
+        <v>327075.05</v>
       </c>
       <c r="N323" s="1">
-        <v>176248.16</v>
+        <v>329331.06</v>
       </c>
       <c r="O323" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="B324" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="C324" s="1">
-        <v>200000.0</v>
+        <v>1333894.0</v>
       </c>
       <c r="D324" s="1">
-        <v>98.602</v>
+        <v>97.476</v>
       </c>
       <c r="E324" s="1">
-        <v>101.2</v>
+        <v>101.49226775</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>202400.0</v>
+        <v>1353799.27</v>
       </c>
       <c r="I324" s="1">
-        <v>-5196.0</v>
+        <v>-53572.76</v>
       </c>
       <c r="J324" s="1">
-        <v>-2.5671936758893</v>
+        <v>-3.9572159024728</v>
       </c>
       <c r="K324">
-        <v>0.75</v>
+        <v>0.99</v>
       </c>
       <c r="L324" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="M324" s="1">
-        <v>197204.0</v>
+        <v>1300226.51</v>
       </c>
       <c r="N324" s="1">
-        <v>198704.27</v>
+        <v>1313474.09</v>
       </c>
       <c r="O324" s="1">
-        <v>0.11</v>
+        <v>0.71</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B325" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="C325" s="1">
-        <v>558000.0</v>
+        <v>884227.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.051</v>
+        <v>103.66</v>
       </c>
       <c r="E325" s="1">
-        <v>99.728</v>
+        <v>118.94383117</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>556482.24</v>
+        <v>1051733.47</v>
       </c>
       <c r="I325" s="1">
-        <v>-9357.66</v>
+        <v>-135143.76</v>
       </c>
       <c r="J325" s="1">
-        <v>-1.6815738809562</v>
+        <v>-12.849620541219</v>
       </c>
       <c r="K325">
-        <v>0.97</v>
+        <v>1.49</v>
       </c>
       <c r="L325" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="M325" s="1">
-        <v>547124.58</v>
+        <v>916589.71</v>
       </c>
       <c r="N325" s="1">
-        <v>552540.24</v>
+        <v>929762.27</v>
       </c>
       <c r="O325" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="B326" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="C326" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>104.238</v>
+        <v>98.006</v>
       </c>
       <c r="E326" s="1">
-        <v>99.29</v>
+        <v>99.794</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>397160.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I326" s="1">
-        <v>19792.0</v>
+        <v>-1788.0</v>
       </c>
       <c r="J326" s="1">
-        <v>4.9833820122872</v>
+        <v>-1.7916908832194</v>
       </c>
       <c r="K326">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>0.92</v>
+      </c>
+      <c r="L326">
+        <v>920.55</v>
       </c>
       <c r="M326" s="1">
-        <v>416952.0</v>
+        <v>98006.0</v>
       </c>
       <c r="N326" s="1">
-        <v>418778.03</v>
+        <v>98926.55</v>
       </c>
       <c r="O326" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="B327" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="C327" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>96.499</v>
+        <v>97.84</v>
       </c>
       <c r="E327" s="1">
-        <v>97.26</v>
+        <v>99.224</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>97260.0</v>
+        <v>595344.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-761.0</v>
+        <v>-8304.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.78243882377133</v>
+        <v>-1.3948238329436</v>
       </c>
       <c r="K327">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>482.88</v>
+        <v>1.8</v>
+      </c>
+      <c r="L327" t="s">
+        <v>798</v>
       </c>
       <c r="M327" s="1">
-        <v>96499.0</v>
+        <v>587040.0</v>
       </c>
       <c r="N327" s="1">
-        <v>96981.88</v>
+        <v>597831.78</v>
       </c>
       <c r="O327" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B328" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C328" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>98.972</v>
+        <v>99.507</v>
       </c>
       <c r="E328" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>102470.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-3498.0</v>
+        <v>-852.89</v>
       </c>
       <c r="J328" s="1">
-        <v>-3.4136820532839</v>
+        <v>-0.493</v>
       </c>
       <c r="K328">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>328.77</v>
+        <v>3.31</v>
+      </c>
+      <c r="L328" t="s">
+        <v>801</v>
       </c>
       <c r="M328" s="1">
-        <v>98972.0</v>
+        <v>172147.11</v>
       </c>
       <c r="N328" s="1">
-        <v>99300.77</v>
+        <v>177865.04</v>
       </c>
       <c r="O328" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B329" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C329" s="1">
-        <v>474882.6</v>
+        <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.244</v>
+        <v>99.46</v>
       </c>
       <c r="E329" s="1">
-        <v>95.99285171</v>
+        <v>101.2</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>455853.35</v>
+        <v>202400.0</v>
       </c>
       <c r="I329" s="1">
-        <v>5941.49</v>
+        <v>-3480.0</v>
       </c>
       <c r="J329" s="1">
-        <v>1.3033775006809</v>
+        <v>-1.7193675889328</v>
       </c>
       <c r="K329">
-        <v>0.41</v>
+        <v>0.96</v>
       </c>
       <c r="L329" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="M329" s="1">
-        <v>461794.84</v>
+        <v>198920.0</v>
       </c>
       <c r="N329" s="1">
-        <v>463762.02</v>
+        <v>200846.03</v>
       </c>
       <c r="O329" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B330" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="C330" s="1">
-        <v>291706.2</v>
+        <v>558000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>79.721</v>
+        <v>98.45</v>
       </c>
       <c r="E330" s="1">
-        <v>84.09918953</v>
+        <v>99.728</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>245322.55</v>
+        <v>556482.24</v>
       </c>
       <c r="I330" s="1">
-        <v>-12771.45</v>
+        <v>-7131.24</v>
       </c>
       <c r="J330" s="1">
-        <v>-5.2059828988407</v>
+        <v>-1.2814856409434</v>
       </c>
       <c r="K330">
-        <v>0.54</v>
+        <v>1.16</v>
       </c>
       <c r="L330" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="M330" s="1">
-        <v>232551.1</v>
+        <v>549351.0</v>
       </c>
       <c r="N330" s="1">
-        <v>234126.31</v>
+        <v>555810.04</v>
       </c>
       <c r="O330" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="B331" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="C331" s="1">
-        <v>358544.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>91.912</v>
+        <v>104.723</v>
       </c>
       <c r="E331" s="1">
-        <v>92.58520014</v>
+        <v>99.29</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>331958.68</v>
+        <v>397160.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-2413.72</v>
+        <v>21732.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.72711459149072</v>
+        <v>5.4718501359654</v>
       </c>
       <c r="K331">
-        <v>1.39</v>
+        <v>0.77</v>
       </c>
       <c r="L331" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="M331" s="1">
-        <v>329544.96</v>
+        <v>418892.0</v>
       </c>
       <c r="N331" s="1">
-        <v>334520.86</v>
+        <v>421955.01</v>
       </c>
       <c r="O331" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="B332" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="C332" s="1">
-        <v>808134.15</v>
+        <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>101.271</v>
+        <v>97.149</v>
       </c>
       <c r="E332" s="1">
-        <v>106.79290437</v>
+        <v>97.26</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>863029.93</v>
+        <v>97260.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-44624.39</v>
+        <v>-111.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-5.1706654020678</v>
+        <v>-0.11412708204812</v>
       </c>
       <c r="K332">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>0.7</v>
+      </c>
+      <c r="L332">
+        <v>698.63</v>
       </c>
       <c r="M332" s="1">
-        <v>818405.54</v>
+        <v>97149.0</v>
       </c>
       <c r="N332" s="1">
-        <v>826847.77</v>
+        <v>97847.63</v>
       </c>
       <c r="O332" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="B333" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="C333" s="1">
-        <v>206000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.888</v>
+        <v>99.607</v>
       </c>
       <c r="E333" s="1">
-        <v>99.958</v>
+        <v>102.47</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>205913.48</v>
+        <v>102470.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-144.2</v>
+        <v>-2863.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.070029412353188</v>
+        <v>-2.7939884844345</v>
       </c>
       <c r="K333">
-        <v>0.13</v>
+        <v>0.56</v>
       </c>
       <c r="L333">
-        <v>275.14</v>
+        <v>558.9</v>
       </c>
       <c r="M333" s="1">
-        <v>205769.28</v>
+        <v>99607.0</v>
       </c>
       <c r="N333" s="1">
-        <v>206044.42</v>
+        <v>100165.9</v>
       </c>
       <c r="O333" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B334" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="C334" s="1">
-        <v>237000.0</v>
+        <v>486882.6</v>
       </c>
       <c r="D334" s="1">
-        <v>97.317</v>
+        <v>97.517</v>
       </c>
       <c r="E334" s="1">
-        <v>99.422</v>
+        <v>96.03300467</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>235630.14</v>
+        <v>467567.99</v>
       </c>
       <c r="I334" s="1">
-        <v>-4988.85</v>
+        <v>7225.32</v>
       </c>
       <c r="J334" s="1">
-        <v>-2.1172376335218</v>
+        <v>1.5452982570513</v>
       </c>
       <c r="K334">
-        <v>0.68</v>
+        <v>0.45</v>
       </c>
       <c r="L334" t="s">
-        <v>821</v>
+        <v>817</v>
       </c>
       <c r="M334" s="1">
-        <v>230641.29</v>
+        <v>474793.31</v>
       </c>
       <c r="N334" s="1">
-        <v>232245.1</v>
+        <v>477006.29</v>
       </c>
       <c r="O334" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B335" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="C335" s="1">
-        <v>267000.0</v>
+        <v>298706.2</v>
       </c>
       <c r="D335" s="1">
-        <v>99.85</v>
+        <v>80.77</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>84.04139586</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>267000.0</v>
+        <v>251036.86</v>
       </c>
       <c r="I335" s="1">
-        <v>-400.5</v>
+        <v>-9771.87</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.15</v>
+        <v>-3.8926036598769</v>
       </c>
       <c r="K335">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>409.64</v>
+        <v>0.59</v>
+      </c>
+      <c r="L335" t="s">
+        <v>820</v>
       </c>
       <c r="M335" s="1">
-        <v>266599.5</v>
+        <v>241264.99</v>
       </c>
       <c r="N335" s="1">
-        <v>267009.14</v>
+        <v>243032.68</v>
       </c>
       <c r="O335" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="B336" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="C336" s="1">
-        <v>350000.0</v>
+        <v>367544.0</v>
       </c>
       <c r="D336" s="1">
-        <v>88.297</v>
+        <v>92.578</v>
       </c>
       <c r="E336" s="1">
-        <v>88.621</v>
+        <v>92.60258092</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>310173.5</v>
+        <v>340355.23</v>
       </c>
       <c r="I336" s="1">
-        <v>-1134.0</v>
+        <v>-90.34</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.36560183252277</v>
+        <v>-0.026542856415046</v>
       </c>
       <c r="K336">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="L336" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="M336" s="1">
-        <v>309039.5</v>
+        <v>340264.89</v>
       </c>
       <c r="N336" s="1">
-        <v>314275.12</v>
+        <v>345714.61</v>
       </c>
       <c r="O336" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="B337" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C337" s="1">
-        <v>300000.0</v>
+        <v>828134.15</v>
       </c>
       <c r="D337" s="1">
-        <v>73.793</v>
+        <v>102.855</v>
       </c>
       <c r="E337" s="1">
-        <v>74.37666667</v>
+        <v>106.73598354</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>223130.0</v>
+        <v>883917.13</v>
       </c>
       <c r="I337" s="1">
-        <v>-1751.0</v>
+        <v>-32139.75</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.78474431945503</v>
+        <v>-3.6360591857746</v>
       </c>
       <c r="K337">
-        <v>0.38</v>
+        <v>1.28</v>
       </c>
       <c r="L337" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="M337" s="1">
-        <v>221379.0</v>
+        <v>851777.38</v>
       </c>
       <c r="N337" s="1">
-        <v>222507.08</v>
+        <v>862382.03</v>
       </c>
       <c r="O337" s="1">
-        <v>0.13</v>
+        <v>0.47</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="B338" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="C338" s="1">
-        <v>200000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>97.515</v>
+        <v>100.439</v>
       </c>
       <c r="E338" s="1">
-        <v>99.985</v>
+        <v>99.958</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>199970.0</v>
+        <v>205913.48</v>
       </c>
       <c r="I338" s="1">
-        <v>-4940.0</v>
+        <v>990.86</v>
       </c>
       <c r="J338" s="1">
-        <v>-2.4703705555833</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K338">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>0.35</v>
+      </c>
+      <c r="L338">
+        <v>719.59</v>
       </c>
       <c r="M338" s="1">
-        <v>195030.0</v>
+        <v>206904.34</v>
       </c>
       <c r="N338" s="1">
-        <v>201336.16</v>
+        <v>207623.93</v>
       </c>
       <c r="O338" s="1">
         <v>0.11</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="B339" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="C339" s="1">
-        <v>300000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.578</v>
+        <v>97.969</v>
       </c>
       <c r="E339" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>300000.0</v>
+        <v>235630.14</v>
       </c>
       <c r="I339" s="1">
-        <v>1734.0</v>
+        <v>-3443.61</v>
       </c>
       <c r="J339" s="1">
-        <v>0.578</v>
+        <v>-1.4614471646115</v>
       </c>
       <c r="K339">
-        <v>2.72</v>
+        <v>0.86</v>
       </c>
       <c r="L339" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="M339" s="1">
-        <v>301734.0</v>
+        <v>232186.53</v>
       </c>
       <c r="N339" s="1">
-        <v>309902.35</v>
+        <v>234233.5</v>
       </c>
       <c r="O339" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="B340" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="C340" s="1">
-        <v>100000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>98.04</v>
+        <v>100.726</v>
       </c>
       <c r="E340" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>99711.0</v>
+        <v>267000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-1671.0</v>
+        <v>1938.42</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.6758431868099</v>
+        <v>0.726</v>
       </c>
       <c r="K340">
-        <v>1.26</v>
+        <v>0.38</v>
       </c>
       <c r="L340" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="M340" s="1">
-        <v>98040.0</v>
+        <v>268938.42</v>
       </c>
       <c r="N340" s="1">
-        <v>99303.7</v>
+        <v>269962.53</v>
       </c>
       <c r="O340" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B341" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C341" s="1">
-        <v>100000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.862</v>
+        <v>88.87</v>
       </c>
       <c r="E341" s="1">
-        <v>100.66</v>
+        <v>88.621</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>100660.0</v>
+        <v>310173.5</v>
       </c>
       <c r="I341" s="1">
-        <v>-2798.0</v>
+        <v>871.5</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.7796542817405</v>
+        <v>0.28097177869805</v>
       </c>
       <c r="K341">
-        <v>2.9</v>
+        <v>1.59</v>
       </c>
       <c r="L341" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="M341" s="1">
-        <v>97862.0</v>
+        <v>311045.0</v>
       </c>
       <c r="N341" s="1">
-        <v>100765.42</v>
+        <v>316607.84</v>
       </c>
       <c r="O341" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="B342" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="C342" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.151</v>
+        <v>75.173</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>74.37666667</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>200000.0</v>
+        <v>223130.0</v>
       </c>
       <c r="I342" s="1">
-        <v>302.0</v>
+        <v>2389.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.151</v>
+        <v>1.0706762873661</v>
       </c>
       <c r="K342">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>527.4</v>
+        <v>0.42</v>
+      </c>
+      <c r="L342" t="s">
+        <v>840</v>
       </c>
       <c r="M342" s="1">
-        <v>200302.0</v>
+        <v>225519.0</v>
       </c>
       <c r="N342" s="1">
-        <v>200829.4</v>
+        <v>226776.53</v>
       </c>
       <c r="O342" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="B343" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="C343" s="1">
-        <v>245000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>95.385</v>
+        <v>98.565</v>
       </c>
       <c r="E343" s="1">
-        <v>98.74223265</v>
+        <v>99.985</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>241918.47</v>
+        <v>199970.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-8225.22</v>
+        <v>-2840.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-3.399996701368</v>
+        <v>-1.4202130319548</v>
       </c>
       <c r="K343">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>234.93</v>
+        <v>3.35</v>
+      </c>
+      <c r="L343" t="s">
+        <v>843</v>
       </c>
       <c r="M343" s="1">
-        <v>233693.25</v>
+        <v>197130.0</v>
       </c>
       <c r="N343" s="1">
-        <v>233928.18</v>
+        <v>203824.52</v>
       </c>
       <c r="O343" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
+        <v>844</v>
+      </c>
+      <c r="B344" t="s">
+        <v>845</v>
+      </c>
+      <c r="C344" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>101.227</v>
+      </c>
+      <c r="E344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>3681.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>1.227</v>
+      </c>
+      <c r="K344">
+        <v>2.94</v>
+      </c>
+      <c r="L344" t="s">
         <v>846</v>
       </c>
-      <c r="B344" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M344" s="1">
-        <v>243237.5</v>
+        <v>303681.0</v>
       </c>
       <c r="N344" s="1">
-        <v>244624.49</v>
+        <v>312514.22</v>
       </c>
       <c r="O344" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
+        <v>847</v>
+      </c>
+      <c r="B345" t="s">
+        <v>848</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>98.96</v>
+      </c>
+      <c r="E345" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-751.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-0.75317668060695</v>
+      </c>
+      <c r="K345">
+        <v>1.48</v>
+      </c>
+      <c r="L345" t="s">
         <v>849</v>
       </c>
-      <c r="B345" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M345" s="1">
-        <v>196624.0</v>
+        <v>98960.0</v>
       </c>
       <c r="N345" s="1">
-        <v>200242.9</v>
+        <v>100439.45</v>
       </c>
       <c r="O345" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="B346" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="C346" s="1">
         <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.74</v>
+        <v>98.463</v>
       </c>
       <c r="E346" s="1">
-        <v>99.326</v>
+        <v>100.66</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>99326.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1586.0</v>
+        <v>-2197.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.5967621770735</v>
+        <v>-2.1825948738327</v>
       </c>
       <c r="K346">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>595.89</v>
+        <v>3.1</v>
+      </c>
+      <c r="L346" t="s">
+        <v>852</v>
       </c>
       <c r="M346" s="1">
-        <v>97740.0</v>
+        <v>98463.0</v>
       </c>
       <c r="N346" s="1">
-        <v>98335.89</v>
+        <v>101560.6</v>
       </c>
       <c r="O346" s="1">
         <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
+        <v>853</v>
+      </c>
+      <c r="B347" t="s">
         <v>854</v>
       </c>
-      <c r="B347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C347" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.565</v>
+        <v>100.356</v>
       </c>
       <c r="E347" s="1">
         <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-5162.2</v>
+        <v>712.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.435</v>
+        <v>0.356</v>
       </c>
       <c r="K347">
-        <v>0.87</v>
+        <v>0.52</v>
       </c>
       <c r="L347" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="M347" s="1">
-        <v>206837.8</v>
+        <v>200712.0</v>
       </c>
       <c r="N347" s="1">
-        <v>208679.84</v>
+        <v>201742.82</v>
       </c>
       <c r="O347" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
+        <v>856</v>
+      </c>
+      <c r="B348" t="s">
         <v>857</v>
       </c>
-      <c r="B348" t="s">
+      <c r="C348" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>97.967</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-4543.5</v>
+      </c>
+      <c r="J348" s="1">
+        <v>-1.8213267805388</v>
+      </c>
+      <c r="K348">
+        <v>0.75</v>
+      </c>
+      <c r="L348" t="s">
         <v>858</v>
       </c>
-      <c r="C348" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M348" s="1">
-        <v>149894.1</v>
+        <v>244917.5</v>
       </c>
       <c r="N348" s="1">
-        <v>153529.95</v>
+        <v>246789.93</v>
       </c>
       <c r="O348" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
+        <v>859</v>
+      </c>
+      <c r="B349" t="s">
         <v>860</v>
       </c>
-      <c r="B349" t="s">
+      <c r="C349" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.027</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-1946.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-0.973</v>
+      </c>
+      <c r="K349">
+        <v>2.03</v>
+      </c>
+      <c r="L349" t="s">
         <v>861</v>
       </c>
-      <c r="C349" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M349" s="1">
-        <v>98828.0</v>
+        <v>198054.0</v>
       </c>
       <c r="N349" s="1">
-        <v>100091.7</v>
+        <v>202107.17</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
         <v>862</v>
       </c>
       <c r="B350" t="s">
         <v>863</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.733</v>
+        <v>98.586</v>
       </c>
       <c r="E350" s="1">
-        <v>99.897</v>
+        <v>99.326</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>99897.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-164.0</v>
+        <v>-740.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.16416909416699</v>
+        <v>-0.74502144453617</v>
       </c>
       <c r="K350">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="L350">
-        <v>297.26</v>
+        <v>804.45</v>
       </c>
       <c r="M350" s="1">
-        <v>99733.0</v>
+        <v>98586.0</v>
       </c>
       <c r="N350" s="1">
-        <v>100030.26</v>
+        <v>99390.45</v>
       </c>
       <c r="O350" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
         <v>864</v>
       </c>
       <c r="B351" t="s">
         <v>865</v>
       </c>
       <c r="C351" s="1">
-        <v>165000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>101.116</v>
+        <v>98.398</v>
       </c>
       <c r="E351" s="1">
-        <v>99.451</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>164094.15</v>
+        <v>212000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>2747.25</v>
+        <v>-3396.24</v>
       </c>
       <c r="J351" s="1">
-        <v>1.6741913102935</v>
+        <v>-1.602</v>
       </c>
       <c r="K351">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>1.09</v>
+      </c>
+      <c r="L351" t="s">
+        <v>866</v>
       </c>
       <c r="M351" s="1">
-        <v>166841.4</v>
+        <v>208603.76</v>
       </c>
       <c r="N351" s="1">
-        <v>167112.63</v>
+        <v>210911.85</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B352" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C352" s="1">
-        <v>2058857.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>65.777</v>
+        <v>99.697</v>
       </c>
       <c r="E352" s="1">
-        <v>70.35011417</v>
+        <v>99.7</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>1448408.25</v>
+        <v>299100.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-94153.88</v>
+        <v>-9.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-6.5005070221051</v>
+        <v>-0.0030090270812437</v>
       </c>
       <c r="K352">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>0.05</v>
+      </c>
+      <c r="L352">
+        <v>160.27</v>
       </c>
       <c r="M352" s="1">
-        <v>1354254.37</v>
+        <v>299091.0</v>
       </c>
       <c r="N352" s="1">
-        <v>1378396.58</v>
+        <v>299251.27</v>
       </c>
       <c r="O352" s="1">
-        <v>0.78</v>
+        <v>0.16</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
         <v>869</v>
       </c>
       <c r="B353" t="s">
         <v>870</v>
       </c>
       <c r="C353" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.297</v>
+        <v>98.601</v>
       </c>
       <c r="E353" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>102000.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I353" s="1">
-        <v>-1737.06</v>
+        <v>-962.37</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.703</v>
+        <v>-0.63388088279754</v>
       </c>
       <c r="K353">
-        <v>1.68</v>
+        <v>2.57</v>
       </c>
       <c r="L353" t="s">
         <v>871</v>
       </c>
       <c r="M353" s="1">
-        <v>100262.94</v>
+        <v>150859.53</v>
       </c>
       <c r="N353" s="1">
-        <v>101978.95</v>
+        <v>154792.47</v>
       </c>
       <c r="O353" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
         <v>872</v>
       </c>
       <c r="B354" t="s">
         <v>873</v>
       </c>
       <c r="C354" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.317</v>
+        <v>99.471</v>
       </c>
       <c r="E354" s="1">
-        <v>100.23</v>
+        <v>99.499</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>300690.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-5739.0</v>
+        <v>-28.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.9086101965479</v>
+        <v>-0.028140986341571</v>
       </c>
       <c r="K354">
-        <v>2.63</v>
+        <v>1.48</v>
       </c>
       <c r="L354" t="s">
-        <v>874</v>
+        <v>849</v>
       </c>
       <c r="M354" s="1">
-        <v>294951.0</v>
+        <v>99471.0</v>
       </c>
       <c r="N354" s="1">
-        <v>302841.41</v>
+        <v>100950.45</v>
       </c>
       <c r="O354" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
+        <v>874</v>
+      </c>
+      <c r="B355" t="s">
         <v>875</v>
       </c>
-      <c r="B355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C355" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.543</v>
+        <v>100.169</v>
       </c>
       <c r="E355" s="1">
-        <v>99.871</v>
+        <v>99.897</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>299613.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-3984.0</v>
+        <v>272.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.3297153327793</v>
+        <v>0.27228044886233</v>
       </c>
       <c r="K355">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>0.52</v>
+      </c>
+      <c r="L355">
+        <v>520.21</v>
       </c>
       <c r="M355" s="1">
-        <v>295629.0</v>
+        <v>100169.0</v>
       </c>
       <c r="N355" s="1">
-        <v>301361.88</v>
+        <v>100689.21</v>
       </c>
       <c r="O355" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
+        <v>876</v>
+      </c>
+      <c r="B356" t="s">
+        <v>877</v>
+      </c>
+      <c r="C356" s="1">
+        <v>807857.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>68.219</v>
+      </c>
+      <c r="E356" s="1">
+        <v>70.33218998</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>568183.52</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-17071.55</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-3.0045838006706</v>
+      </c>
+      <c r="K356">
+        <v>1.29</v>
+      </c>
+      <c r="L356" t="s">
         <v>878</v>
       </c>
-      <c r="B356" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M356" s="1">
-        <v>152525.7</v>
+        <v>551111.97</v>
       </c>
       <c r="N356" s="1">
-        <v>153053.66</v>
+        <v>561514.51</v>
       </c>
       <c r="O356" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
+        <v>879</v>
+      </c>
+      <c r="B357" t="s">
         <v>880</v>
       </c>
-      <c r="B357" t="s">
+      <c r="C357" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-800.7</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-0.785</v>
+      </c>
+      <c r="K357">
+        <v>1.88</v>
+      </c>
+      <c r="L357" t="s">
         <v>881</v>
       </c>
-      <c r="C357" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M357" s="1">
-        <v>4874688.0</v>
+        <v>101199.3</v>
       </c>
       <c r="N357" s="1">
-        <v>4876734.38</v>
+        <v>103120.07</v>
       </c>
       <c r="O357" s="1">
-        <v>2.74</v>
+        <v>0.06</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
+        <v>882</v>
+      </c>
+      <c r="B358" t="s">
         <v>883</v>
       </c>
-      <c r="B358" t="s">
+      <c r="C358" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="E358" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-3720.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-1.2371545445475</v>
+      </c>
+      <c r="K358">
+        <v>2.85</v>
+      </c>
+      <c r="L358" t="s">
         <v>884</v>
       </c>
-      <c r="C358" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M358" s="1">
-        <v>1139969.76</v>
+        <v>296970.0</v>
       </c>
       <c r="N358" s="1">
-        <v>1150491.27</v>
+        <v>305507.67</v>
       </c>
       <c r="O358" s="1">
-        <v>0.65</v>
+        <v>0.17</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
+        <v>885</v>
+      </c>
+      <c r="B359" t="s">
         <v>886</v>
       </c>
-      <c r="B359" t="s">
+      <c r="C359" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-2772.0</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-0.9251934996145</v>
+      </c>
+      <c r="K359">
+        <v>2.13</v>
+      </c>
+      <c r="L359" t="s">
         <v>887</v>
       </c>
-      <c r="C359" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M359" s="1">
-        <v>3155565.9</v>
+        <v>296841.0</v>
       </c>
       <c r="N359" s="1">
-        <v>3194819.87</v>
+        <v>303242.71</v>
       </c>
       <c r="O359" s="1">
-        <v>1.8</v>
+        <v>0.16</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
+        <v>888</v>
+      </c>
+      <c r="B360" t="s">
         <v>889</v>
       </c>
-      <c r="B360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C360" s="1">
-        <v>175000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>95.754</v>
+        <v>100.35</v>
       </c>
       <c r="E360" s="1">
-        <v>101.46987429</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>177572.28</v>
+        <v>153000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-10002.78</v>
+        <v>535.5</v>
       </c>
       <c r="J360" s="1">
-        <v>-5.6330751624071</v>
+        <v>0.35</v>
       </c>
       <c r="K360">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>0.57</v>
+      </c>
+      <c r="L360">
+        <v>874.44</v>
       </c>
       <c r="M360" s="1">
-        <v>167569.5</v>
+        <v>153535.5</v>
       </c>
       <c r="N360" s="1">
-        <v>171405.12</v>
+        <v>154409.94</v>
       </c>
       <c r="O360" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
+        <v>890</v>
+      </c>
+      <c r="B361" t="s">
+        <v>891</v>
+      </c>
+      <c r="C361" s="1">
+        <v>5756000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>87.45</v>
+      </c>
+      <c r="E361" s="1">
+        <v>87.43594927</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>5032813.24</v>
+      </c>
+      <c r="I361" s="1">
+        <v>808.76</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0.016069739953235</v>
+      </c>
+      <c r="K361">
+        <v>0.08</v>
+      </c>
+      <c r="L361" t="s">
         <v>892</v>
       </c>
-      <c r="B361" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M361" s="1">
-        <v>280492.62</v>
+        <v>5033622.0</v>
       </c>
       <c r="N361" s="1">
-        <v>282175.11</v>
+        <v>5038037.56</v>
       </c>
       <c r="O361" s="1">
-        <v>0.16</v>
+        <v>2.73</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
+        <v>893</v>
+      </c>
+      <c r="B362" t="s">
+        <v>894</v>
+      </c>
+      <c r="C362" s="1">
+        <v>1581000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>74.964</v>
+      </c>
+      <c r="E362" s="1">
+        <v>74.65485262</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>1180293.22</v>
+      </c>
+      <c r="I362" s="1">
+        <v>4887.62</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0.41410218386241</v>
+      </c>
+      <c r="K362">
+        <v>0.73</v>
+      </c>
+      <c r="L362" t="s">
         <v>895</v>
       </c>
-      <c r="B362" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M362" s="1">
-        <v>200478.0</v>
+        <v>1185180.84</v>
       </c>
       <c r="N362" s="1">
-        <v>201091.7</v>
+        <v>1196741.63</v>
       </c>
       <c r="O362" s="1">
-        <v>0.11</v>
+        <v>0.65</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
+        <v>896</v>
+      </c>
+      <c r="B363" t="s">
         <v>897</v>
       </c>
-      <c r="B363" t="s">
+      <c r="C363" s="1">
+        <v>5012000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>65.641</v>
+      </c>
+      <c r="E363" s="1">
+        <v>65.66109218</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>3290933.94</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-1007.02</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-0.030599824194587</v>
+      </c>
+      <c r="K363">
+        <v>0.86</v>
+      </c>
+      <c r="L363" t="s">
         <v>898</v>
       </c>
-      <c r="C363" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M363" s="1">
-        <v>245239.86</v>
+        <v>3289926.92</v>
       </c>
       <c r="N363" s="1">
-        <v>246040.36</v>
+        <v>3333043.85</v>
       </c>
       <c r="O363" s="1">
-        <v>0.14</v>
+        <v>1.81</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
         <v>899</v>
       </c>
       <c r="B364" t="s">
         <v>900</v>
       </c>
       <c r="C364" s="1">
-        <v>214000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.215</v>
+        <v>84.804</v>
       </c>
       <c r="E364" s="1">
-        <v>100.0</v>
+        <v>84.85118415</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>214000.0</v>
+        <v>396255.03</v>
       </c>
       <c r="I364" s="1">
-        <v>-1679.9</v>
+        <v>-220.35</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.785</v>
+        <v>-0.055608126917657</v>
       </c>
       <c r="K364">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>488.18</v>
+        <v>1.76</v>
+      </c>
+      <c r="L364" t="s">
+        <v>901</v>
       </c>
       <c r="M364" s="1">
-        <v>212320.1</v>
+        <v>396034.68</v>
       </c>
       <c r="N364" s="1">
-        <v>212808.28</v>
+        <v>404234.69</v>
       </c>
       <c r="O364" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B365" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C365" s="1">
-        <v>300000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>88.025</v>
+        <v>97.366</v>
       </c>
       <c r="E365" s="1">
-        <v>85.25</v>
+        <v>101.40279444</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>255750.0</v>
+        <v>182525.03</v>
       </c>
       <c r="I365" s="1">
-        <v>8325.0</v>
+        <v>-7266.23</v>
       </c>
       <c r="J365" s="1">
-        <v>3.2551319648094</v>
+        <v>-3.9809499004054</v>
       </c>
       <c r="K365">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>351.37</v>
+        <v>2.42</v>
+      </c>
+      <c r="L365" t="s">
+        <v>904</v>
       </c>
       <c r="M365" s="1">
-        <v>264075.0</v>
+        <v>175258.8</v>
       </c>
       <c r="N365" s="1">
-        <v>264426.37</v>
+        <v>179618.25</v>
       </c>
       <c r="O365" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B366" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C366" s="1">
-        <v>175000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.957</v>
+        <v>99.674</v>
       </c>
       <c r="E366" s="1">
-        <v>99.779</v>
+        <v>99.646</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>174613.25</v>
+        <v>281998.18</v>
       </c>
       <c r="I366" s="1">
-        <v>2061.5</v>
+        <v>79.24</v>
       </c>
       <c r="J366" s="1">
-        <v>1.1806091462131</v>
+        <v>0.028099472131345</v>
       </c>
       <c r="K366">
-        <v>1.83</v>
+        <v>0.8</v>
       </c>
       <c r="L366" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="M366" s="1">
-        <v>176674.75</v>
+        <v>282077.42</v>
       </c>
       <c r="N366" s="1">
-        <v>179875.09</v>
+        <v>284329.79</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B367" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="C367" s="1">
         <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.995</v>
+        <v>100.284</v>
       </c>
       <c r="E367" s="1">
-        <v>102.939</v>
+        <v>99.674</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>102939.0</v>
+        <v>99674.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-2944.0</v>
+        <v>610.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-2.8599461817193</v>
+        <v>0.61199510403917</v>
       </c>
       <c r="K367">
-        <v>0.85</v>
+        <v>0.0</v>
       </c>
       <c r="L367">
-        <v>854.11</v>
+        <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>99995.0</v>
+        <v>100284.0</v>
       </c>
       <c r="N367" s="1">
-        <v>100849.11</v>
+        <v>100284.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B368" t="s">
         <v>909</v>
       </c>
       <c r="C368" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>96.695</v>
+        <v>100.367</v>
       </c>
       <c r="E368" s="1">
-        <v>100.761</v>
+        <v>97.41</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>403044.0</v>
+        <v>194820.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-16264.0</v>
+        <v>5914.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-4.035291432201</v>
+        <v>3.0356226260138</v>
       </c>
       <c r="K368">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="L368" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="M368" s="1">
-        <v>386780.0</v>
+        <v>200734.0</v>
       </c>
       <c r="N368" s="1">
-        <v>389664.93</v>
+        <v>201807.97</v>
       </c>
       <c r="O368" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B369" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C369" s="1">
-        <v>100000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>101.215</v>
+        <v>100.409</v>
       </c>
       <c r="E369" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>99871.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I369" s="1">
-        <v>1344.0</v>
+        <v>1006.14</v>
       </c>
       <c r="J369" s="1">
-        <v>1.3457359994393</v>
+        <v>0.409</v>
       </c>
       <c r="K369">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>154.11</v>
+        <v>0.58</v>
+      </c>
+      <c r="L369" t="s">
+        <v>914</v>
       </c>
       <c r="M369" s="1">
-        <v>101215.0</v>
+        <v>247006.14</v>
       </c>
       <c r="N369" s="1">
-        <v>101369.11</v>
+        <v>248429.25</v>
       </c>
       <c r="O369" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B370" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="C370" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>103.953</v>
+        <v>99.928</v>
       </c>
       <c r="E370" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>104450.0</v>
+        <v>214000.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-497.0</v>
+        <v>-154.08</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.47582575394926</v>
+        <v>-0.072</v>
       </c>
       <c r="K370">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="L370">
-        <v>244.52</v>
+        <v>976.37</v>
       </c>
       <c r="M370" s="1">
-        <v>103953.0</v>
+        <v>213845.92</v>
       </c>
       <c r="N370" s="1">
-        <v>104197.52</v>
+        <v>214822.29</v>
       </c>
       <c r="O370" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B371" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="C371" s="1">
         <v>300000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>97.53</v>
+        <v>88.546</v>
       </c>
       <c r="E371" s="1">
-        <v>99.589</v>
+        <v>85.25</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>298767.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-6177.0</v>
+        <v>9888.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-2.0674974143731</v>
+        <v>3.866275659824</v>
       </c>
       <c r="K371">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>0.16</v>
+      </c>
+      <c r="L371">
+        <v>480.82</v>
       </c>
       <c r="M371" s="1">
-        <v>292590.0</v>
+        <v>265638.0</v>
       </c>
       <c r="N371" s="1">
-        <v>300011.92</v>
+        <v>266118.82</v>
       </c>
       <c r="O371" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B372" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C372" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>102.045</v>
+        <v>101.355</v>
       </c>
       <c r="E372" s="1">
-        <v>103.15</v>
+        <v>99.779</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>103150.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I372" s="1">
-        <v>-1105.0</v>
+        <v>2758.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-1.0712554532235</v>
+        <v>1.5794906743904</v>
       </c>
       <c r="K372">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>494.52</v>
+        <v>2.04</v>
+      </c>
+      <c r="L372" t="s">
+        <v>921</v>
       </c>
       <c r="M372" s="1">
-        <v>102045.0</v>
+        <v>177371.25</v>
       </c>
       <c r="N372" s="1">
-        <v>102539.52</v>
+        <v>180949.16</v>
       </c>
       <c r="O372" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B373" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="C373" s="1">
         <v>100000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>96.967</v>
+        <v>100.644</v>
       </c>
       <c r="E373" s="1">
-        <v>99.908</v>
+        <v>102.939</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>99908.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-2941.0</v>
+        <v>-2295.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.9437082115546</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K373">
-        <v>1.15</v>
+        <v>1.06</v>
       </c>
       <c r="L373" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="M373" s="1">
-        <v>96967.0</v>
+        <v>100644.0</v>
       </c>
       <c r="N373" s="1">
-        <v>98118.74</v>
+        <v>101706.67</v>
       </c>
       <c r="O373" s="1">
         <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="B374" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="C374" s="1">
         <v>400000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>103.318</v>
+        <v>97.557</v>
       </c>
       <c r="E374" s="1">
-        <v>106.6</v>
+        <v>100.761</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>426400.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-13128.0</v>
+        <v>-12816.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-3.078799249531</v>
+        <v>-3.1798017089946</v>
       </c>
       <c r="K374">
-        <v>2.48</v>
+        <v>0.92</v>
       </c>
       <c r="L374" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="M374" s="1">
-        <v>413272.0</v>
+        <v>390228.0</v>
       </c>
       <c r="N374" s="1">
-        <v>423192.55</v>
+        <v>393889.64</v>
       </c>
       <c r="O374" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="B375" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="C375" s="1">
-        <v>399000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>97.282</v>
+        <v>101.767</v>
       </c>
       <c r="E375" s="1">
-        <v>99.902</v>
+        <v>99.871</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>398608.98</v>
+        <v>99871.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-10453.8</v>
+        <v>1896.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-2.6225701187163</v>
+        <v>1.898448999209</v>
       </c>
       <c r="K375">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>0.37</v>
+      </c>
+      <c r="L375">
+        <v>369.86</v>
       </c>
       <c r="M375" s="1">
-        <v>388155.18</v>
+        <v>101767.0</v>
       </c>
       <c r="N375" s="1">
-        <v>391681.96</v>
+        <v>102136.86</v>
       </c>
       <c r="O375" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B376" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C376" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>99.874</v>
+        <v>104.5</v>
       </c>
       <c r="E376" s="1">
-        <v>100.0</v>
+        <v>104.45</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>216000.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-272.16</v>
+        <v>50.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-0.126</v>
+        <v>0.047869794159885</v>
       </c>
       <c r="K376">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>0.49</v>
+      </c>
+      <c r="L376">
+        <v>489.04</v>
       </c>
       <c r="M376" s="1">
-        <v>215727.84</v>
+        <v>104500.0</v>
       </c>
       <c r="N376" s="1">
-        <v>218494.3</v>
+        <v>104989.04</v>
       </c>
       <c r="O376" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B377" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C377" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.293</v>
+        <v>98.079</v>
       </c>
       <c r="E377" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>100000.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I377" s="1">
-        <v>293.0</v>
+        <v>-4530.0</v>
       </c>
       <c r="J377" s="1">
-        <v>0.293</v>
+        <v>-1.5162317123377</v>
       </c>
       <c r="K377">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>363.22</v>
+        <v>2.65</v>
+      </c>
+      <c r="L377" t="s">
+        <v>934</v>
       </c>
       <c r="M377" s="1">
-        <v>100293.0</v>
+        <v>294237.0</v>
       </c>
       <c r="N377" s="1">
-        <v>100656.22</v>
+        <v>302176.73</v>
       </c>
       <c r="O377" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B378" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="C378" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>101.87</v>
+        <v>102.566</v>
       </c>
       <c r="E378" s="1">
-        <v>99.6583</v>
+        <v>103.15</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>298974.9</v>
+        <v>103150.0</v>
       </c>
       <c r="I378" s="1">
-        <v>6635.1</v>
+        <v>-584.0</v>
       </c>
       <c r="J378" s="1">
-        <v>2.2192832910054</v>
+        <v>-0.56616577799321</v>
       </c>
       <c r="K378">
-        <v>3.89</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0.77</v>
+      </c>
+      <c r="L378">
+        <v>767.81</v>
       </c>
       <c r="M378" s="1">
-        <v>305610.0</v>
+        <v>102566.0</v>
       </c>
       <c r="N378" s="1">
-        <v>317273.01</v>
+        <v>103333.81</v>
       </c>
       <c r="O378" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
+        <v>937</v>
+      </c>
+      <c r="B379" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="C379" s="1">
         <v>100000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>101.547</v>
+        <v>97.992</v>
       </c>
       <c r="E379" s="1">
-        <v>103.4955</v>
+        <v>99.908</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>103495.5</v>
+        <v>99908.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-1948.5</v>
+        <v>-1916.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-1.8826905517631</v>
+        <v>-1.9177643431957</v>
       </c>
       <c r="K379">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>1.37</v>
+      </c>
+      <c r="L379" t="s">
+        <v>938</v>
       </c>
       <c r="M379" s="1">
-        <v>101547.0</v>
+        <v>97992.0</v>
       </c>
       <c r="N379" s="1">
-        <v>102245.63</v>
+        <v>99359.01</v>
       </c>
       <c r="O379" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B380" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C380" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.923</v>
+        <v>104.064</v>
       </c>
       <c r="E380" s="1">
-        <v>99.142</v>
+        <v>106.6</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>495710.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-6095.0</v>
+        <v>-10144.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.2295495350104</v>
+        <v>-2.3789868667917</v>
       </c>
       <c r="K380">
-        <v>2.65</v>
+        <v>2.72</v>
       </c>
       <c r="L380" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="M380" s="1">
-        <v>489615.0</v>
+        <v>416256.0</v>
       </c>
       <c r="N380" s="1">
-        <v>502885.55</v>
+        <v>427154.63</v>
       </c>
       <c r="O380" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B381" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C381" s="1">
-        <v>240000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.666</v>
+        <v>98.364</v>
       </c>
       <c r="E381" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>240000.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I381" s="1">
-        <v>-801.6</v>
+        <v>-6136.62</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.334</v>
+        <v>-1.5395087185442</v>
       </c>
       <c r="K381">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>819.34</v>
+        <v>1.09</v>
+      </c>
+      <c r="L381" t="s">
+        <v>944</v>
       </c>
       <c r="M381" s="1">
-        <v>239198.4</v>
+        <v>392472.36</v>
       </c>
       <c r="N381" s="1">
-        <v>240017.74</v>
+        <v>396831.3</v>
       </c>
       <c r="O381" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B382" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C382" s="1">
-        <v>231000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>98.961</v>
+        <v>100.313</v>
       </c>
       <c r="E382" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>237537.3</v>
+        <v>216000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-8937.39</v>
+        <v>676.08</v>
       </c>
       <c r="J382" s="1">
-        <v>-3.7625206651755</v>
+        <v>0.313</v>
       </c>
       <c r="K382">
-        <v>3.32</v>
+        <v>1.51</v>
       </c>
       <c r="L382" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="M382" s="1">
-        <v>228599.91</v>
+        <v>216676.08</v>
       </c>
       <c r="N382" s="1">
-        <v>236265.63</v>
+        <v>219943.36</v>
       </c>
       <c r="O382" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B383" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C383" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>97.564</v>
+        <v>101.24</v>
       </c>
       <c r="E383" s="1">
         <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-7308.0</v>
+        <v>1240.0</v>
       </c>
       <c r="J383" s="1">
-        <v>-2.436</v>
+        <v>1.24</v>
       </c>
       <c r="K383">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>0.6</v>
+      </c>
+      <c r="L383">
+        <v>601.59</v>
       </c>
       <c r="M383" s="1">
-        <v>292692.0</v>
+        <v>101240.0</v>
       </c>
       <c r="N383" s="1">
-        <v>295845.25</v>
+        <v>101841.59</v>
       </c>
       <c r="O383" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B384" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C384" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.212</v>
+        <v>102.555</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>99.6583</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>100000.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I384" s="1">
-        <v>212.0</v>
+        <v>8690.1</v>
       </c>
       <c r="J384" s="1">
-        <v>0.212</v>
+        <v>2.9066319614121</v>
       </c>
       <c r="K384">
-        <v>0.39</v>
+        <v>0.0</v>
       </c>
       <c r="L384">
-        <v>394.27</v>
+        <v>0.0</v>
       </c>
       <c r="M384" s="1">
-        <v>100212.0</v>
+        <v>307665.0</v>
       </c>
       <c r="N384" s="1">
-        <v>100606.27</v>
+        <v>307665.0</v>
       </c>
       <c r="O384" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B385" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C385" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>95.679</v>
+        <v>101.777</v>
       </c>
       <c r="E385" s="1">
-        <v>97.25</v>
+        <v>103.4955</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>194500.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I385" s="1">
-        <v>-3142.0</v>
+        <v>-1718.5</v>
       </c>
       <c r="J385" s="1">
-        <v>-1.6154241645244</v>
+        <v>-1.6604586672851</v>
       </c>
       <c r="K385">
-        <v>0.2</v>
+        <v>0.94</v>
       </c>
       <c r="L385">
-        <v>397.26</v>
+        <v>943.15</v>
       </c>
       <c r="M385" s="1">
-        <v>191358.0</v>
+        <v>101777.0</v>
       </c>
       <c r="N385" s="1">
-        <v>191755.26</v>
+        <v>102720.15</v>
       </c>
       <c r="O385" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B386" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C386" s="1">
-        <v>159000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>98.847</v>
+        <v>99.05</v>
       </c>
       <c r="E386" s="1">
-        <v>99.695</v>
+        <v>99.142</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>158515.05</v>
+        <v>495710.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-1348.32</v>
+        <v>-460.0</v>
       </c>
       <c r="J386" s="1">
-        <v>-0.85059431265359</v>
+        <v>-0.092796191321539</v>
       </c>
       <c r="K386">
-        <v>0.64</v>
+        <v>2.88</v>
       </c>
       <c r="L386" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="M386" s="1">
-        <v>157166.73</v>
+        <v>495250.0</v>
       </c>
       <c r="N386" s="1">
-        <v>158179.54</v>
+        <v>509635.27</v>
       </c>
       <c r="O386" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B387" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C387" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>82.363</v>
+        <v>100.348</v>
       </c>
       <c r="E387" s="1">
-        <v>81.804</v>
+        <v>100.413</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>490824.0</v>
+        <v>401652.0</v>
       </c>
       <c r="I387" s="1">
-        <v>3354.0</v>
+        <v>-260.0</v>
       </c>
       <c r="J387" s="1">
-        <v>0.683340667938</v>
+        <v>-0.064732654138408</v>
       </c>
       <c r="K387">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>0.24</v>
+      </c>
+      <c r="L387">
+        <v>973.71</v>
       </c>
       <c r="M387" s="1">
-        <v>494178.0</v>
+        <v>401392.0</v>
       </c>
       <c r="N387" s="1">
-        <v>497383.48</v>
+        <v>402365.71</v>
       </c>
       <c r="O387" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
         <v>959</v>
       </c>
       <c r="B388" t="s">
         <v>960</v>
       </c>
       <c r="C388" s="1">
-        <v>200000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.453</v>
+        <v>99.981</v>
       </c>
       <c r="E388" s="1">
-        <v>99.417</v>
+        <v>102.83</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>198834.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I388" s="1">
-        <v>2072.0</v>
+        <v>-6581.19</v>
       </c>
       <c r="J388" s="1">
-        <v>1.0420752989931</v>
+        <v>-2.7705922396188</v>
       </c>
       <c r="K388">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>945.21</v>
+        <v>3.53</v>
+      </c>
+      <c r="L388" t="s">
+        <v>961</v>
       </c>
       <c r="M388" s="1">
-        <v>200906.0</v>
+        <v>230956.11</v>
       </c>
       <c r="N388" s="1">
-        <v>201851.21</v>
+        <v>239120.22</v>
       </c>
       <c r="O388" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B389" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C389" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>98.553</v>
+        <v>98.048</v>
       </c>
       <c r="E389" s="1">
         <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-2894.0</v>
+        <v>-5856.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-1.447</v>
+        <v>-1.952</v>
       </c>
       <c r="K389">
-        <v>2.16</v>
+        <v>1.22</v>
       </c>
       <c r="L389" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="M389" s="1">
-        <v>197106.0</v>
+        <v>294144.0</v>
       </c>
       <c r="N389" s="1">
-        <v>201425.18</v>
+        <v>297810.58</v>
       </c>
       <c r="O389" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B390" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C390" s="1">
-        <v>904.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>0.0475</v>
+        <v>100.784</v>
       </c>
       <c r="E390" s="1">
-        <v>0.1083904867</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-137612.5</v>
+        <v>784.0</v>
       </c>
       <c r="J390" s="1">
-        <v>0</v>
+        <v>0.784</v>
       </c>
       <c r="K390">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L390">
-        <v>0.0</v>
+        <v>606.58</v>
       </c>
       <c r="M390" s="1">
-        <v>-137612.5</v>
+        <v>100784.0</v>
       </c>
       <c r="N390" s="1">
-        <v>-137612.5</v>
+        <v>101390.58</v>
       </c>
       <c r="O390" s="1">
-        <v>-0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B391" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C391" s="1">
-        <v>230.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>59.6</v>
+        <v>96.243</v>
       </c>
       <c r="E391" s="1">
-        <v>75.3</v>
+        <v>97.25</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>173190.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-36110.0</v>
+        <v>-2014.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-20.849933598938</v>
+        <v>-1.0354755784062</v>
       </c>
       <c r="K391">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="L391">
-        <v>0.0</v>
+        <v>684.93</v>
       </c>
       <c r="M391" s="1">
-        <v>137080.0</v>
+        <v>192486.0</v>
       </c>
       <c r="N391" s="1">
-        <v>137080.0</v>
+        <v>193170.93</v>
       </c>
       <c r="O391" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B392" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C392" s="1">
-        <v>-904.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>0.035</v>
+        <v>99.45</v>
       </c>
       <c r="E392" s="1">
-        <v>0.0738550885</v>
+        <v>99.695</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>0.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I392" s="1">
-        <v>87812.5</v>
+        <v>-389.55</v>
       </c>
       <c r="J392" s="1">
+        <v>-0.24574953608506</v>
+      </c>
+      <c r="K392">
+        <v>0.85</v>
+      </c>
+      <c r="L392" t="s">
+        <v>971</v>
+      </c>
+      <c r="M392" s="1">
+        <v>158125.5</v>
+      </c>
+      <c r="N392" s="1">
+        <v>159481.36</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>972</v>
+      </c>
+      <c r="B393" t="s">
+        <v>973</v>
+      </c>
+      <c r="C393" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>83.001</v>
+      </c>
+      <c r="E393" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>7182.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>1.4632536306293</v>
+      </c>
+      <c r="K393">
+        <v>0.58</v>
+      </c>
+      <c r="L393" t="s">
+        <v>974</v>
+      </c>
+      <c r="M393" s="1">
+        <v>498006.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>501470.38</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>975</v>
+      </c>
+      <c r="B394" t="s">
+        <v>976</v>
+      </c>
+      <c r="C394" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>101.171</v>
+      </c>
+      <c r="E394" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>3508.0</v>
+      </c>
+      <c r="J394" s="1">
+        <v>1.7642857861332</v>
+      </c>
+      <c r="K394">
+        <v>0.69</v>
+      </c>
+      <c r="L394" t="s">
+        <v>977</v>
+      </c>
+      <c r="M394" s="1">
+        <v>202342.0</v>
+      </c>
+      <c r="N394" s="1">
+        <v>203718.71</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>978</v>
+      </c>
+      <c r="B395" t="s">
+        <v>979</v>
+      </c>
+      <c r="C395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E395" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>-1910.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>-0.955</v>
+      </c>
+      <c r="K395">
+        <v>2.34</v>
+      </c>
+      <c r="L395" t="s">
+        <v>980</v>
+      </c>
+      <c r="M395" s="1">
+        <v>198090.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>202771.99</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>981</v>
+      </c>
+      <c r="B396" t="s">
+        <v>982</v>
+      </c>
+      <c r="C396" s="1">
+        <v>625.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.1675</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0.218324</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-79412.5</v>
+      </c>
+      <c r="J396" s="1">
         <v>0</v>
       </c>
-      <c r="K392">
-[...14 lines deleted...]
-      <c r="P392">
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>-79412.5</v>
+      </c>
+      <c r="N396" s="1">
+        <v>-79412.5</v>
+      </c>
+      <c r="O396" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>983</v>
+      </c>
+      <c r="B397" t="s">
+        <v>984</v>
+      </c>
+      <c r="C397" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="E397" s="1">
+        <v>0.1083904867</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>-177162.5</v>
+      </c>
+      <c r="J397" s="1">
+        <v>0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-177162.5</v>
+      </c>
+      <c r="N397" s="1">
+        <v>-177162.5</v>
+      </c>
+      <c r="O397" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>985</v>
+      </c>
+      <c r="B398" t="s">
+        <v>986</v>
+      </c>
+      <c r="C398" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="E398" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>79200.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>-55880.0</v>
+      </c>
+      <c r="J398" s="1">
+        <v>-70.555555555556</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>23320.0</v>
+      </c>
+      <c r="N398" s="1">
+        <v>23320.0</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>987</v>
+      </c>
+      <c r="B399" t="s">
+        <v>988</v>
+      </c>
+      <c r="C399" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>35.6</v>
+      </c>
+      <c r="E399" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>248600.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-91960.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>-36.991150442478</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>156640.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>156640.0</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>989</v>
+      </c>
+      <c r="B400" t="s">
+        <v>990</v>
+      </c>
+      <c r="C400" s="1">
+        <v>-625.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.156016</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>67993.75</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>67993.75</v>
+      </c>
+      <c r="N400" s="1">
+        <v>67993.75</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>991</v>
+      </c>
+      <c r="B401" t="s">
+        <v>992</v>
+      </c>
+      <c r="C401" s="1">
+        <v>-625.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E401" s="1">
+        <v>0.073392</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>40456.25</v>
+      </c>
+      <c r="J401" s="1">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>40456.25</v>
+      </c>
+      <c r="N401" s="1">
+        <v>40456.25</v>
+      </c>
+      <c r="O401" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>993</v>
+      </c>
+      <c r="B402" t="s">
+        <v>994</v>
+      </c>
+      <c r="C402" s="1">
+        <v>-279.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E402" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>41850.0</v>
+      </c>
+      <c r="J402" s="1">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>41850.0</v>
+      </c>
+      <c r="N402" s="1">
+        <v>41850.0</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>995</v>
+      </c>
+      <c r="B403" t="s">
+        <v>996</v>
+      </c>
+      <c r="C403" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="E403" s="1">
+        <v>30.4936363636</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>-268344.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>153944.0</v>
+      </c>
+      <c r="J403" s="1">
+        <v>-57.368154309394</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-114400.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>-114400.0</v>
+      </c>
+      <c r="O403" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P403">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>