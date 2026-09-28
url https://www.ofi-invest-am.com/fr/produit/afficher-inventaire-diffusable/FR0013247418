--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="997">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1004">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -259,57 +259,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1024,2031 +1024,2052 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...22 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 538.80</t>
+    <t>6 433.53</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 863.01</t>
+    <t>8 366.44</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 078.77</t>
+    <t>3 524.66</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 444.52</t>
+    <t>2 242.81</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 951.58</t>
+    <t>7 723.97</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...5 lines deleted...]
-    <t>2 065.53</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 614.99</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>15 270.05</t>
+    <t>16 275.29</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 166.71</t>
+    <t>1 887.33</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>FR001400ZZD7</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>1 294.52</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 536.39</t>
+    <t>4 845.69</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 295.78</t>
+    <t>2 738.08</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 365.53</t>
+    <t>4 739.72</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 247.64</t>
+    <t>2 388.96</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 556.16</t>
+    <t>1 786.30</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 232.19</t>
+    <t>3 793.15</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 393.12</t>
+    <t>3 905.75</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 923.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>2 410.27</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 453.97</t>
+    <t>1 554.08</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 158.53</t>
+    <t>2 825.14</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 509.20</t>
+    <t>3 997.23</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 998.63</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 039.38</t>
+    <t>6 010.27</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 481.70</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>36 671.94</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 632.06</t>
+    <t>3 435.91</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>12 236.74</t>
+    <t>15 756.90</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 724.14</t>
+    <t>5 194.31</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 413.70</t>
+    <t>5 960.27</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 380.19</t>
+    <t>5 032.56</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 361.64</t>
+    <t>5 908.22</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 293.15</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 508.26</t>
+    <t>4 972.35</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 962.67</t>
+    <t>7 545.21</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 928.77</t>
-[...8 lines deleted...]
-    <t>1 905.82</t>
+    <t>5 331.51</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>5 252.05</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 301.60</t>
+    <t>2 954.76</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 380.82</t>
+    <t>4 661.30</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 618.19</t>
+    <t>2 110.68</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 399.34</t>
+    <t>4 760.23</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 189.04</t>
+    <t>7 649.32</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>1 155.82</t>
+  </si>
+  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>1 288.36</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
+    <t>5 465.75</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 212.38</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>4 545.21</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 336.99</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 266.78</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>2 919.52</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>2 397.26</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>8 186.30</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 437.59</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>5 239.17</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>8 049.62</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>11 064.60</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 223.01</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>2 838.36</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 499.33</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>3 030.82</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 289.38</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 796.38</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 875.34</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 142.75</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>16 355.17</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>28 568.30</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 110.93</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 306.85</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>2 805.15</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 111.56</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>1 941.04</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>4 850.55</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>4 625.97</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>75 670.58</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>4 822.28</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>3 865.58</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>4 128.98</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>120 814.13</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>85 614.42</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 282.56</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 082.19</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 651.71</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 474.32</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>12 174.66</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>5 013.37</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>4 843.84</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 477.81</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>16 667.81</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>7 172.60</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>6 750.79</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 422.34</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>1 147.25</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>8 270.53</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>28 731.53</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>10 561.40</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>3 280.67</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>19 534.62</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>52 883.85</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>2 891.10</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>5 058.15</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>1 926.03</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>8 917.81</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 373.29</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 031.45</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>6 066.44</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>4 726.03</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>4 793.42</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 959.60</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 767.12</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 662.16</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 377.59</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>1 015.78</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>7 311.74</t>
+  </si>
+  <si>
+    <t>XS2680745382</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
+  </si>
+  <si>
+    <t>11 164.83</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>7 452.60</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>9 263.17</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 825.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>2 400.01</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>15 166.19</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>15 080.31</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>3 971.23</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>6 084.02</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>2 351.78</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>7 502.42</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 300.00</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>2 409.07</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>1 922.36</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>5 798.64</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>12 558.14</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 164.04</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 490.12</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>1 638.58</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>9 498.08</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>3 291.78</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 357.88</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>4 487.44</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 013.01</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>2 774.15</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>4 230.03</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>1 695.21</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>11 332.13</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 125.52</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 184.93</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>7 070.55</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>6 733.73</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>23 706.98</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>8 979.19</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>50 470.27</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>4 773.70</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>2 822.25</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>2 045.72</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 464.55</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
     <t>3 955.48</t>
   </si>
   <si>
-    <t>FR001400PZV0</t>
-[...1201 lines deleted...]
-  <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 062.67</t>
+    <t>1 271.23</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 661.64</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>7 939.73</t>
+    <t>8 457.53</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 041.10</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 367.01</t>
+    <t>1 593.06</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 898.63</t>
+    <t>11 876.71</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 358.94</t>
+    <t>5 191.10</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 267.28</t>
+    <t>3 768.11</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 187.67</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 385.27</t>
+    <t>15 500.00</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
+    <t>1 947.42</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>1 228.77</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 164.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 666.58</t>
+    <t>4 179.90</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 355.86</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 464.38</t>
+    <t>3 723.29</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 376.71</t>
-[...8 lines deleted...]
-    <t>4 681.99</t>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
-    <t>ER3/202612/C/97.38</t>
+    <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
-    <t>ER3/202612/C/97.88</t>
-[...11 lines deleted...]
-    <t>JUN26 SX5E P @ 5950.000000</t>
+    <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
-    <t>ER3/202612/C/97.5</t>
+    <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
-    <t>ER3/202612/C/97.75</t>
-[...11 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3357,20419 +3378,20319 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>68988.63</v>
+      </c>
+      <c r="C2">
+        <v>185.68</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>12810218.26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>12810218.26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>989442.2179</v>
+      </c>
+      <c r="C3">
+        <v>116.98</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>115753306.34</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>115753306.34</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>561805.08</v>
+      </c>
+      <c r="C4">
+        <v>103.87</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>58355322.59</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>58355322.59</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6945.0761</v>
+      </c>
+      <c r="C5">
+        <v>104.9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>728563.94</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>728563.94</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>108.02</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>108.02</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>108.02</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P403"/>
+  <dimension ref="A1:Z401"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O403" sqref="O403"/>
+      <selection activeCell="N401" sqref="N401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>952.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.98</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>33529.44</v>
+      </c>
+      <c r="H2" s="1">
+        <v>3579.52</v>
+      </c>
+      <c r="I2" s="1">
+        <v>10.675752413401</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>37108.96</v>
+      </c>
+      <c r="M2" s="1">
+        <v>37108.96</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2915.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>36.31</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.2823842196</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>82443.15</v>
+      </c>
+      <c r="H3" s="1">
+        <v>23400.5</v>
+      </c>
+      <c r="I3" s="1">
+        <v>28.383801443783</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>105843.65</v>
+      </c>
+      <c r="M3" s="1">
+        <v>105843.65</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>766.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.3463707572</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>187935.32</v>
+      </c>
+      <c r="H4" s="1">
+        <v>18425.08</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.8039474431948</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>206360.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>206360.4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1249.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>201.9023939151</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>252176.09</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-25232.79</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-10.006019999755</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>226943.3</v>
+      </c>
+      <c r="M5" s="1">
+        <v>226943.3</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>116.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1263.0082758621</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>146508.96</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-50820.56</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-34.687680535033</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>95688.4</v>
+      </c>
+      <c r="M6" s="1">
+        <v>95688.4</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>15354.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0131438062</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>414759.81</v>
+      </c>
+      <c r="H7" s="1">
+        <v>4404.39</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.0619133999507</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>419164.2</v>
+      </c>
+      <c r="M7" s="1">
+        <v>419164.2</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>261.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>30902.4</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-704.7</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-2.2804054054054</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>30197.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>30197.7</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.02</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>818.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>69.75</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9093520782</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>51459.85</v>
+      </c>
+      <c r="H9" s="1">
+        <v>5595.65</v>
+      </c>
+      <c r="I9" s="1">
+        <v>10.873817160369</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>57055.5</v>
+      </c>
+      <c r="M9" s="1">
+        <v>57055.5</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>13722.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.455</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8602273721</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>121580.04</v>
+      </c>
+      <c r="H10" s="1">
+        <v>21883.47</v>
+      </c>
+      <c r="I10" s="1">
+        <v>17.999229149785</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>143463.51</v>
+      </c>
+      <c r="M10" s="1">
+        <v>143463.51</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2758.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.1618636693</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>447242.42</v>
+      </c>
+      <c r="H11" s="1">
+        <v>82017.78</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.338551159794</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>529260.2</v>
+      </c>
+      <c r="M11" s="1">
+        <v>529260.2</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.8401637555</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>432059.18</v>
+      </c>
+      <c r="H12" s="1">
+        <v>315213.62</v>
+      </c>
+      <c r="I12" s="1">
+        <v>72.956121427625</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>747272.8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>747272.8</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4631.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D13" s="1">
+        <v>25.1987583675</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>116695.45</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-45470.67</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-38.965246716989</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>71224.78</v>
+      </c>
+      <c r="M13" s="1">
+        <v>71224.78</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>546.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>53.4</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34698.3</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-5541.9</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-15.971675845791</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>29156.4</v>
+      </c>
+      <c r="M14" s="1">
+        <v>29156.4</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5253.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D15" s="1">
+        <v>61.854368932</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>324921.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-51029.58</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-15.705226808978</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>273891.42</v>
+      </c>
+      <c r="M15" s="1">
+        <v>273891.42</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.606</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750020024</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>32897.98</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-8911.8</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-27.089201221473</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>23986.18</v>
+      </c>
+      <c r="M16" s="1">
+        <v>23986.18</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6176.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>56.3800647668</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>348203.28</v>
+      </c>
+      <c r="H17" s="1">
+        <v>113020.4</v>
+      </c>
+      <c r="I17" s="1">
+        <v>32.458166390621</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>461223.68</v>
+      </c>
+      <c r="M17" s="1">
+        <v>461223.68</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2992.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.7645855615</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>89055.64</v>
+      </c>
+      <c r="H18" s="1">
+        <v>10039.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.27317708345</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>99095.04</v>
+      </c>
+      <c r="M18" s="1">
+        <v>99095.04</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.05</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>2132.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>539.8435365854</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1150946.42</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2213775.98</v>
+      </c>
+      <c r="I19" s="1">
+        <v>192.34396506486</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3364722.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3364722.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.16</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>42147.84</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3237.92</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.6822916666667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>45385.76</v>
+      </c>
+      <c r="M20" s="1">
+        <v>45385.76</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16973.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D21" s="1">
+        <v>28.8278041595</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>489294.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>247503.61</v>
+      </c>
+      <c r="I21" s="1">
+        <v>50.583789732119</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>736797.93</v>
+      </c>
+      <c r="M21" s="1">
+        <v>736797.93</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>3725.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.91</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950013423</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>31271.38</v>
+      </c>
+      <c r="H22" s="1">
+        <v>5643.37</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.046437349423</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>36914.75</v>
+      </c>
+      <c r="M22" s="1">
+        <v>36914.75</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>595.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.75</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>32635.75</v>
+      </c>
+      <c r="H23" s="1">
+        <v>5890.5</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18.049225159526</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>38526.25</v>
+      </c>
+      <c r="M23" s="1">
+        <v>38526.25</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3780.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1805714286</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>68722.56</v>
+      </c>
+      <c r="H24" s="1">
+        <v>12925.44</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.808146844355</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>81648.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>81648.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>30797.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.7652784362</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>300741.28</v>
+      </c>
+      <c r="H25" s="1">
+        <v>360470.31</v>
+      </c>
+      <c r="I25" s="1">
+        <v>119.86060244207</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>661211.59</v>
+      </c>
+      <c r="M25" s="1">
+        <v>661211.59</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>25443.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.084</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.1977663798</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>81360.77</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-2894.56</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.5576851104039</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>78466.21</v>
+      </c>
+      <c r="M26" s="1">
+        <v>78466.21</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>68599.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.8345162466</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>537439.98</v>
+      </c>
+      <c r="H27" s="1">
+        <v>274086.19</v>
+      </c>
+      <c r="I27" s="1">
+        <v>50.998474285445</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>811526.17</v>
+      </c>
+      <c r="M27" s="1">
+        <v>811526.17</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4423.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.675</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.4668573366</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>72832.91</v>
+      </c>
+      <c r="H28" s="1">
+        <v>5343.62</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.3368206762575</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>78176.53</v>
+      </c>
+      <c r="M28" s="1">
+        <v>78176.53</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>41447.7</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1242.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.9982363315697</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>42690.4</v>
+      </c>
+      <c r="M29" s="1">
+        <v>42690.4</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>646.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.7952012384</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>82555.7</v>
+      </c>
+      <c r="H30" s="1">
+        <v>28104.1</v>
+      </c>
+      <c r="I30" s="1">
+        <v>34.042591850108</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>110659.8</v>
+      </c>
+      <c r="M30" s="1">
+        <v>110659.8</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>369.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.7486449864</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>69648.25</v>
+      </c>
+      <c r="H31" s="1">
+        <v>34668.05</v>
+      </c>
+      <c r="I31" s="1">
+        <v>49.775909660329</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>104316.3</v>
+      </c>
+      <c r="M31" s="1">
+        <v>104316.3</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>999.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.82</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>34165.8</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-3376.62</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.8830409356725</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>30789.18</v>
+      </c>
+      <c r="M32" s="1">
+        <v>30789.18</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>5151.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.442085032</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>404055.18</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-99837.12</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-24.70878358743</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>304218.06</v>
+      </c>
+      <c r="M33" s="1">
+        <v>304218.06</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>5779.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.4371431043</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>441730.25</v>
+      </c>
+      <c r="H34" s="1">
+        <v>142642.23</v>
+      </c>
+      <c r="I34" s="1">
+        <v>32.291705175274</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>584372.48</v>
+      </c>
+      <c r="M34" s="1">
+        <v>584372.48</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>989864.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.257690511</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>11143582.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>69596.83</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.62454627697396</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11213179.39</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11213179.39</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.98</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>336122.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.794</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.6772995222</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3588875.27</v>
+      </c>
+      <c r="H36" s="1">
+        <v>39225.6</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.0929775221751</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3628100.87</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3628100.87</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1338.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>49.75</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.4771524664</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>70214.43</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3648.93</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5.1968377440364</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>66565.5</v>
+      </c>
+      <c r="M37" s="1">
+        <v>66565.5</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7108.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.464</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9557132808</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>84981.21</v>
+      </c>
+      <c r="H38" s="1">
+        <v>10720.9</v>
+      </c>
+      <c r="I38" s="1">
+        <v>12.61561232183</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>95702.11</v>
+      </c>
+      <c r="M38" s="1">
+        <v>95702.11</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>7853.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.08376544</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>196982.81</v>
+      </c>
+      <c r="H39" s="1">
+        <v>8137.55</v>
+      </c>
+      <c r="I39" s="1">
+        <v>4.1310965154777</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>205120.36</v>
+      </c>
+      <c r="M39" s="1">
+        <v>205120.36</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>26920.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5668688707</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>284460.11</v>
+      </c>
+      <c r="H40" s="1">
+        <v>46925.09</v>
+      </c>
+      <c r="I40" s="1">
+        <v>16.496193438159</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>331385.2</v>
+      </c>
+      <c r="M40" s="1">
+        <v>331385.2</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3022.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.385</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>48487.99</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1027.48</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.1190401994391</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>49515.47</v>
+      </c>
+      <c r="M41" s="1">
+        <v>49515.47</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>84.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>33093.9</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-2927.4</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-8.8457389428263</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>30166.5</v>
+      </c>
+      <c r="M42" s="1">
+        <v>30166.5</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2513.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4103820135</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>86473.29</v>
+      </c>
+      <c r="H43" s="1">
+        <v>8593.5</v>
+      </c>
+      <c r="I43" s="1">
+        <v>9.9377507204826</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>95066.79</v>
+      </c>
+      <c r="M43" s="1">
+        <v>95066.79</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2799.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>67.9513219007</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>190195.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>35403.65</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.614322349474</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>225599.4</v>
+      </c>
+      <c r="M44" s="1">
+        <v>225599.4</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>530.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>32939.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-3710.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.263073209976</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>29229.5</v>
+      </c>
+      <c r="M45" s="1">
+        <v>29229.5</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>10632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.5619112114</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>197350.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-11077.6</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.6131677367101</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>186272.64</v>
+      </c>
+      <c r="M46" s="1">
+        <v>186272.64</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.1</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3235.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D47" s="1">
+        <v>61.3666089645</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>198520.98</v>
+      </c>
+      <c r="H47" s="1">
+        <v>34787.22</v>
+      </c>
+      <c r="I47" s="1">
+        <v>17.523195785151</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>233308.2</v>
+      </c>
+      <c r="M47" s="1">
+        <v>233308.2</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>6196.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5096981924</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>182842.09</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-71747.81</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-39.24031386865</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>111094.28</v>
+      </c>
+      <c r="M48" s="1">
+        <v>111094.28</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>8312.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>29.63</v>
+      </c>
+      <c r="D49" s="1">
+        <v>29.9250228585</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>248736.79</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-2452.23</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.98587346085796</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>246284.56</v>
+      </c>
+      <c r="M49" s="1">
+        <v>246284.56</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1293.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D50" s="1">
+        <v>224.085158546</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>289742.11</v>
+      </c>
+      <c r="H50" s="1">
+        <v>18379.79</v>
+      </c>
+      <c r="I50" s="1">
+        <v>6.3434997418912</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>308121.9</v>
+      </c>
+      <c r="M50" s="1">
+        <v>308121.9</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4409.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8011408483</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>219573.23</v>
+      </c>
+      <c r="H51" s="1">
+        <v>11282.01</v>
+      </c>
+      <c r="I51" s="1">
+        <v>5.1381536811204</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>230855.24</v>
+      </c>
+      <c r="M51" s="1">
+        <v>230855.24</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>4977.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.7393088206</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>152989.54</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-22343.29</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.604455964767</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>130646.25</v>
+      </c>
+      <c r="M52" s="1">
+        <v>130646.25</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>25827.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1073914895</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>493486.6</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-28084.06</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.6909468261144</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>465402.54</v>
+      </c>
+      <c r="M53" s="1">
+        <v>465402.54</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>51960.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5131250962</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>234501.98</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-2656.46</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.1328091984554</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>231845.52</v>
+      </c>
+      <c r="M54" s="1">
+        <v>231845.52</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>729.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2709876543</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>105902.55</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-10986.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.374396083947</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>94915.8</v>
+      </c>
+      <c r="M55" s="1">
+        <v>94915.8</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>5400.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.32</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.2947407407</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>233791.6</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-32263.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.800153641106</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>201528.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>201528.0</v>
+      </c>
+      <c r="N56" s="1">
         <v>0.11</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>69632.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1671846278</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>429433.4</v>
+      </c>
+      <c r="H57" s="1">
+        <v>273710.54</v>
+      </c>
+      <c r="I57" s="1">
+        <v>63.737599357665</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>703143.94</v>
+      </c>
+      <c r="M57" s="1">
+        <v>703143.94</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>17207.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.4439239844</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>265743.6</v>
+      </c>
+      <c r="H58" s="1">
+        <v>204179.57</v>
+      </c>
+      <c r="I58" s="1">
+        <v>76.833297208286</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>469923.17</v>
+      </c>
+      <c r="M58" s="1">
+        <v>469923.17</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1423.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>103.8411384399</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>147765.94</v>
+      </c>
+      <c r="H59" s="1">
+        <v>16875.16</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.420196020815</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>164641.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>164641.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1365.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D60" s="1">
+        <v>186.0994358974</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>254025.73</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-23818.48</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-9.376404508315</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>230207.25</v>
+      </c>
+      <c r="M60" s="1">
+        <v>230207.25</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>531.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>68.96</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>36192.96</v>
+      </c>
+      <c r="H61" s="1">
+        <v>424.8</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.1737089201878</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>36617.76</v>
+      </c>
+      <c r="M61" s="1">
+        <v>36617.76</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1286.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>21.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.6599844479</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>32998.74</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-5568.36</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-16.874462479476</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>27430.38</v>
+      </c>
+      <c r="M62" s="1">
+        <v>27430.38</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>217.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D63" s="1">
+        <v>319.4589861751</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>69322.6</v>
+      </c>
+      <c r="H63" s="1">
+        <v>583.95</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.84236598165678</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>69906.55</v>
+      </c>
+      <c r="M63" s="1">
+        <v>69906.55</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.6796077586</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>145416.69</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-4499.89</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.0944797326909</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>140916.8</v>
+      </c>
+      <c r="M64" s="1">
+        <v>140916.8</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>379.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>73.65</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>31551.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-3638.4</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-11.531531531532</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>27913.35</v>
+      </c>
+      <c r="M65" s="1">
+        <v>27913.35</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1021.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.86</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>40278.45</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1439.61</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.574144486692</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>41718.06</v>
+      </c>
+      <c r="M66" s="1">
+        <v>41718.06</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>879.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>32312.04</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1793.16</v>
+      </c>
+      <c r="I67" s="1">
+        <v>5.5495103373232</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>34105.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>34105.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1881.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D68" s="1">
+        <v>153.6064061669</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>288933.65</v>
+      </c>
+      <c r="H68" s="1">
+        <v>56041.75</v>
+      </c>
+      <c r="I68" s="1">
+        <v>19.39606203708</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>344975.4</v>
+      </c>
+      <c r="M68" s="1">
+        <v>344975.4</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>45207.4</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-4356.1</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>40851.3</v>
+      </c>
+      <c r="M69" s="1">
+        <v>40851.3</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>10035.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.3230772297</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>354467.08</v>
+      </c>
+      <c r="H70" s="1">
+        <v>71920.07</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.289633102177</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>426387.15</v>
+      </c>
+      <c r="M70" s="1">
+        <v>426387.15</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2948.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.126</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>31337.24</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-4433.79</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.148629553847</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>26903.45</v>
+      </c>
+      <c r="M71" s="1">
+        <v>26903.45</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>464.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>238.4</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.4122413793</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>119903.28</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-9285.68</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7.7443085793816</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>110617.6</v>
+      </c>
+      <c r="M72" s="1">
+        <v>110617.6</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2909.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.552767274</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>225601.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-10335.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-4.5810967149968</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>215266.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>215266.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>958.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D74" s="1">
+        <v>68.993256785</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>66095.54</v>
+      </c>
+      <c r="H74" s="1">
+        <v>4604.86</v>
+      </c>
+      <c r="I74" s="1">
+        <v>6.9669753813949</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>70700.4</v>
+      </c>
+      <c r="M74" s="1">
+        <v>70700.4</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>170.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1464.0614705882</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>248890.45</v>
+      </c>
+      <c r="H75" s="1">
+        <v>27529.55</v>
+      </c>
+      <c r="I75" s="1">
+        <v>11.060910533128</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>276420.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>276420.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>657.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>32022.18</v>
+      </c>
+      <c r="H76" s="1">
+        <v>4014.27</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.535904800985</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>36036.45</v>
+      </c>
+      <c r="M76" s="1">
+        <v>36036.45</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.38</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>31956.4</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-5312.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-16.624525916561</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>26643.8</v>
+      </c>
+      <c r="M77" s="1">
+        <v>26643.8</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>13877.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.906142538</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>192975.54</v>
+      </c>
+      <c r="H78" s="1">
+        <v>108016.59</v>
+      </c>
+      <c r="I78" s="1">
+        <v>55.974239014955</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>300992.13</v>
+      </c>
+      <c r="M78" s="1">
+        <v>300992.13</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>6129.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>40.5676847773</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>248639.34</v>
+      </c>
+      <c r="H79" s="1">
+        <v>94584.66</v>
+      </c>
+      <c r="I79" s="1">
+        <v>38.040906961867</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>343224.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>343224.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>6281.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D80" s="1">
+        <v>35.9231300748</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>225633.18</v>
+      </c>
+      <c r="H80" s="1">
+        <v>266169.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>117.9654162566</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>491802.3</v>
+      </c>
+      <c r="M80" s="1">
+        <v>491802.3</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>14588.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D81" s="1">
+        <v>13.5492720044</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>197656.78</v>
+      </c>
+      <c r="H81" s="1">
+        <v>199209.76</v>
+      </c>
+      <c r="I81" s="1">
+        <v>100.78569528452</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>396866.54</v>
+      </c>
+      <c r="M81" s="1">
+        <v>396866.54</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>805.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.12</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>31475.5</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-4008.9</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.736572890026</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>27466.6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>27466.6</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>113699.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3.2783996341</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>372750.76</v>
+      </c>
+      <c r="H83" s="1">
+        <v>303985.69</v>
+      </c>
+      <c r="I83" s="1">
+        <v>81.551997372185</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>676736.45</v>
+      </c>
+      <c r="M83" s="1">
+        <v>676736.45</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>6167.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.149380574</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>118094.23</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-32372.93</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.412795697131</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>85721.3</v>
+      </c>
+      <c r="M84" s="1">
+        <v>85721.3</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.05</v>
       </c>
-      <c r="P6">
-[...46 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2167.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.26</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>32483.33</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3748.91</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-11.541027351568</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>28734.42</v>
+      </c>
+      <c r="M85" s="1">
+        <v>28734.42</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.1636494689</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>150467.69</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4067.81</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.7034441746265</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>154535.5</v>
+      </c>
+      <c r="M86" s="1">
+        <v>154535.5</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>387.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>267.05</v>
+      </c>
+      <c r="D87" s="1">
+        <v>546.615994832</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>211540.39</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-108192.04</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-51.144861744842</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>103348.35</v>
+      </c>
+      <c r="M87" s="1">
+        <v>103348.35</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1030.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>36688.6</v>
+      </c>
+      <c r="H88" s="1">
+        <v>1606.8</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4.3795620437956</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>38295.4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>38295.4</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1889.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.4453943886</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>119848.35</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-25473.91</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.25511949059</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>94374.44</v>
+      </c>
+      <c r="M89" s="1">
+        <v>94374.44</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>32096.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-6425.6</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-20.019940179462</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>25670.4</v>
+      </c>
+      <c r="M90" s="1">
+        <v>25670.4</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>89017.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5780220632</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>318504.79</v>
+      </c>
+      <c r="H91" s="1">
+        <v>79045.13</v>
+      </c>
+      <c r="I91" s="1">
+        <v>24.81756396819</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>397549.92</v>
+      </c>
+      <c r="M91" s="1">
+        <v>397549.92</v>
+      </c>
+      <c r="N91" s="1">
         <v>0.21</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3861.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.8484900285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>103662.02</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-11422.73</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-11.019204526402</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>92239.29</v>
+      </c>
+      <c r="M92" s="1">
+        <v>92239.29</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2176.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>139.7120036765</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>304013.32</v>
+      </c>
+      <c r="H93" s="1">
+        <v>72130.04</v>
+      </c>
+      <c r="I93" s="1">
+        <v>23.725947270995</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>376143.36</v>
+      </c>
+      <c r="M93" s="1">
+        <v>376143.36</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1699.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D94" s="1">
+        <v>77.8661506769</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>132294.59</v>
+      </c>
+      <c r="H94" s="1">
+        <v>113975.46</v>
+      </c>
+      <c r="I94" s="1">
+        <v>86.152774652388</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>246270.05</v>
+      </c>
+      <c r="M94" s="1">
+        <v>246270.05</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1926.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8768535826</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>109544.82</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-20457.69</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-18.675177886093</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>89087.13</v>
+      </c>
+      <c r="M95" s="1">
+        <v>89087.13</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1140.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>397.6425</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>453312.45</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-10992.45</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2.4249168537065</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>442320.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>442320.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>6573.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>24.63</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.9075171155</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>137425.11</v>
+      </c>
+      <c r="H97" s="1">
+        <v>24467.88</v>
+      </c>
+      <c r="I97" s="1">
+        <v>17.804519130456</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>161892.99</v>
+      </c>
+      <c r="M97" s="1">
+        <v>161892.99</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D98" s="1">
+        <v>608.7785289256</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>736622.02</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-136764.52</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-18.566444701178</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>599857.5</v>
+      </c>
+      <c r="M98" s="1">
+        <v>599857.5</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3449.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>43.335</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.4428501015</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>201569.39</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-52106.97</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-25.8506363491</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>149462.42</v>
+      </c>
+      <c r="M99" s="1">
+        <v>149462.42</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1629.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>114.2238367096</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>186070.63</v>
+      </c>
+      <c r="H100" s="1">
+        <v>51193.22</v>
+      </c>
+      <c r="I100" s="1">
+        <v>27.512789095195</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>237263.85</v>
+      </c>
+      <c r="M100" s="1">
+        <v>237263.85</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2925.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7937435897</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>34496.7</v>
+      </c>
+      <c r="H101" s="1">
+        <v>7798.8</v>
+      </c>
+      <c r="I101" s="1">
+        <v>22.607379836332</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>42295.5</v>
+      </c>
+      <c r="M101" s="1">
+        <v>42295.5</v>
+      </c>
+      <c r="N101" s="1">
         <v>0.02</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3181.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.23911663</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>166172.63</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-2923.71</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.7594413713016</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>163248.92</v>
+      </c>
+      <c r="M102" s="1">
+        <v>163248.92</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>302.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D103" s="1">
+        <v>229.6088741722</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>69341.88</v>
+      </c>
+      <c r="H103" s="1">
+        <v>74923.52</v>
+      </c>
+      <c r="I103" s="1">
+        <v>108.04945005818</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>144265.4</v>
+      </c>
+      <c r="M103" s="1">
+        <v>144265.4</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>32115.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.538</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4595089522</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>111102.13</v>
+      </c>
+      <c r="H104" s="1">
+        <v>2520.74</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.2688493910963</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>113622.87</v>
+      </c>
+      <c r="M104" s="1">
+        <v>113622.87</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2107.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.32</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.161067869</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>145722.37</v>
+      </c>
+      <c r="H105" s="1">
+        <v>15083.87</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.351101207042</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>160806.24</v>
+      </c>
+      <c r="M105" s="1">
+        <v>160806.24</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>36514.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.0677551076</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>185044.01</v>
+      </c>
+      <c r="H106" s="1">
+        <v>230850.45</v>
+      </c>
+      <c r="I106" s="1">
+        <v>124.75434897893</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>415894.46</v>
+      </c>
+      <c r="M106" s="1">
+        <v>415894.46</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>15697.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3429292221</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>256534.96</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-595.37</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.23208142858969</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>255939.59</v>
+      </c>
+      <c r="M107" s="1">
+        <v>255939.59</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2711.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4803.6182736997</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>13022609.14</v>
+      </c>
+      <c r="H108" s="1">
+        <v>24132.58</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.18531294105937</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>13046741.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>13046741.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>6.95</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>13304.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1529547505</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>241506.91</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-15604.99</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-6.461508699689</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>225901.92</v>
+      </c>
+      <c r="M109" s="1">
+        <v>225901.92</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.824430956</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>89392.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2867.4</v>
+      </c>
+      <c r="I110" s="1">
+        <v>3.207648060354</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>92260.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>92260.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4550.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.5882373626</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>102776.48</v>
+      </c>
+      <c r="H111" s="1">
+        <v>26716.52</v>
+      </c>
+      <c r="I111" s="1">
+        <v>25.994780128683</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>129493.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>129493.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2618.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D112" s="1">
+        <v>31.2906913675</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>81919.03</v>
+      </c>
+      <c r="H112" s="1">
+        <v>16190.52</v>
+      </c>
+      <c r="I112" s="1">
+        <v>19.764052381968</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>98109.55</v>
+      </c>
+      <c r="M112" s="1">
+        <v>98109.55</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2006.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>32818.16</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-842.52</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-2.5672371638142</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>31975.64</v>
+      </c>
+      <c r="M113" s="1">
+        <v>31975.64</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1388.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>26.8</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>32978.88</v>
+      </c>
+      <c r="H114" s="1">
+        <v>4219.52</v>
+      </c>
+      <c r="I114" s="1">
+        <v>12.794612794613</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>37198.4</v>
+      </c>
+      <c r="M114" s="1">
+        <v>37198.4</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>3669.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>34.285</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.5130198964</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>152311.27</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-26519.6</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-17.411449592666</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>125791.67</v>
+      </c>
+      <c r="M115" s="1">
+        <v>125791.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.06</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>33674.3</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-2141.7</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-6.3600431189364</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>31532.6</v>
+      </c>
+      <c r="M116" s="1">
+        <v>31532.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>366.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>33196.2</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-256.2</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.77177508269019</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>32940.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>32940.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1055.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>38897.85</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-10.55</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.027122321670735</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>38887.3</v>
+      </c>
+      <c r="M118" s="1">
+        <v>38887.3</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D119" s="1">
+        <v>239.4193508041</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>401985.09</v>
+      </c>
+      <c r="H119" s="1">
+        <v>156618.21</v>
+      </c>
+      <c r="I119" s="1">
+        <v>38.961198784761</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>558603.3</v>
+      </c>
+      <c r="M119" s="1">
+        <v>558603.3</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>56692.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6900543287</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>152504.56</v>
+      </c>
+      <c r="H120" s="1">
+        <v>84127.85</v>
+      </c>
+      <c r="I120" s="1">
+        <v>55.164153780057</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>236632.41</v>
+      </c>
+      <c r="M120" s="1">
+        <v>236632.41</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>11751.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.11</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3764709386</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>110182.91</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-3131.3</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-2.8419107827158</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>107051.61</v>
+      </c>
+      <c r="M121" s="1">
+        <v>107051.61</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>5492.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.9853040787</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>499691.29</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-87406.85</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-17.492170015611</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>412284.44</v>
+      </c>
+      <c r="M122" s="1">
+        <v>412284.44</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>4919.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D123" s="1">
+        <v>170.2944907502</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>837678.6</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-172924.94</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-20.643351758061</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>664753.66</v>
+      </c>
+      <c r="M123" s="1">
+        <v>664753.66</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>11108.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6737432481</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>362939.94</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-21257.86</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-5.8571288682089</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>341682.08</v>
+      </c>
+      <c r="M124" s="1">
+        <v>341682.08</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>2910.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D125" s="1">
+        <v>145.5838762887</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>423649.08</v>
+      </c>
+      <c r="H125" s="1">
+        <v>379656.42</v>
+      </c>
+      <c r="I125" s="1">
+        <v>89.615778228528</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>803305.5</v>
+      </c>
+      <c r="M125" s="1">
+        <v>803305.5</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>3979.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.6688690626</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>507994.43</v>
+      </c>
+      <c r="H126" s="1">
+        <v>104453.25</v>
+      </c>
+      <c r="I126" s="1">
+        <v>20.561888838033</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>612447.68</v>
+      </c>
+      <c r="M126" s="1">
+        <v>612447.68</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3578.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D127" s="1">
+        <v>190.4069368362</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>681276.02</v>
+      </c>
+      <c r="H127" s="1">
+        <v>275838.98</v>
+      </c>
+      <c r="I127" s="1">
+        <v>40.48857906374</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>957115.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>957115.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>4057.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>16.94</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6168893271</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>79585.72</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-10860.14</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-13.645839982349</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>68725.58</v>
+      </c>
+      <c r="M128" s="1">
+        <v>68725.58</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3696.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D129" s="1">
+        <v>37.604840368</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>138987.49</v>
+      </c>
+      <c r="H129" s="1">
+        <v>144791.39</v>
+      </c>
+      <c r="I129" s="1">
+        <v>104.17584345181</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>283778.88</v>
+      </c>
+      <c r="M129" s="1">
+        <v>283778.88</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>272.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>143.6</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>35686.4</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3372.8</v>
+      </c>
+      <c r="I130" s="1">
+        <v>9.4512195121951</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>39059.2</v>
+      </c>
+      <c r="M130" s="1">
+        <v>39059.2</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>802.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>42105.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1042.6</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-2.4761904761905</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>41062.4</v>
+      </c>
+      <c r="M131" s="1">
+        <v>41062.4</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>3144.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.935413486</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>81540.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>115273.46</v>
+      </c>
+      <c r="I132" s="1">
+        <v>141.36881424227</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>196814.4</v>
+      </c>
+      <c r="M132" s="1">
+        <v>196814.4</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2836.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.248</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>32628.18</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-6400.85</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-19.617551453989</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>26227.33</v>
+      </c>
+      <c r="M133" s="1">
+        <v>26227.33</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>9745.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.3019014879</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>295292.03</v>
+      </c>
+      <c r="H134" s="1">
+        <v>26682.77</v>
+      </c>
+      <c r="I134" s="1">
+        <v>9.0360616912011</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>321974.8</v>
+      </c>
+      <c r="M134" s="1">
+        <v>321974.8</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>634.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>32638.32</v>
+      </c>
+      <c r="H135" s="1">
+        <v>88.76</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.27195027195027</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>32727.08</v>
+      </c>
+      <c r="M135" s="1">
+        <v>32727.08</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>6854.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.265</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1791654508</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>69768.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>588.31</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.84323758743263</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>70356.31</v>
+      </c>
+      <c r="M136" s="1">
+        <v>70356.31</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>454.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7246255507</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>115644.98</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-17353.98</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-15.006254486792</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>98291.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>98291.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>584.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.6818493151</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>147566.2</v>
+      </c>
+      <c r="H138" s="1">
+        <v>3397.8</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3025598002795</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>150964.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>150964.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>32472.04</v>
+      </c>
+      <c r="H139" s="1">
+        <v>5045.6</v>
+      </c>
+      <c r="I139" s="1">
+        <v>15.538290788013</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>37517.64</v>
+      </c>
+      <c r="M139" s="1">
+        <v>37517.64</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2298.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D140" s="1">
+        <v>103.9490034813</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>238874.81</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-1376.51</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.57624744944852</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>237498.3</v>
+      </c>
+      <c r="M140" s="1">
+        <v>237498.3</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>8472.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4414117092</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>562891.64</v>
+      </c>
+      <c r="H141" s="1">
+        <v>90214.84</v>
+      </c>
+      <c r="I141" s="1">
+        <v>16.027034972486</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>653106.48</v>
+      </c>
+      <c r="M141" s="1">
+        <v>653106.48</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>38553.52</v>
+      </c>
+      <c r="H142" s="1">
+        <v>5356.68</v>
+      </c>
+      <c r="I142" s="1">
+        <v>13.894139886578</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>43910.2</v>
+      </c>
+      <c r="M142" s="1">
+        <v>43910.2</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.355</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9564249611</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>97511.85</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3093.73</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3.1726708087273</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>94418.12</v>
+      </c>
+      <c r="M143" s="1">
+        <v>94418.12</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9688345865</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>71737.1</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-9812.3</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-13.678138647924</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>61924.8</v>
+      </c>
+      <c r="M144" s="1">
+        <v>61924.8</v>
+      </c>
+      <c r="N144" s="1">
         <v>0.03</v>
       </c>
-      <c r="P9">
-[...46 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>8546.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.9760484437</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>170715.31</v>
+      </c>
+      <c r="H145" s="1">
+        <v>3623.09</v>
+      </c>
+      <c r="I145" s="1">
+        <v>2.1222994000948</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>174338.4</v>
+      </c>
+      <c r="M145" s="1">
+        <v>174338.4</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>321</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3769.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.5604908464</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>228252.49</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-17565.39</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-7.6955962232876</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>210687.1</v>
+      </c>
+      <c r="M146" s="1">
+        <v>210687.1</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>323</v>
+      </c>
+      <c r="B147" s="1">
+        <v>407.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>83.1</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>33374.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>447.7</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.3414634146341</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>33821.7</v>
+      </c>
+      <c r="M147" s="1">
+        <v>33821.7</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>325</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1445.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D148" s="1">
+        <v>103.3733979239</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>149374.56</v>
+      </c>
+      <c r="H148" s="1">
+        <v>38619.94</v>
+      </c>
+      <c r="I148" s="1">
+        <v>25.854429295055</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>187994.5</v>
+      </c>
+      <c r="M148" s="1">
+        <v>187994.5</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>327</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1042.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>74.28</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.2767754319</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>104488.4</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-27088.64</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-25.925021342082</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>77399.76</v>
+      </c>
+      <c r="M149" s="1">
+        <v>77399.76</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D150" s="1">
+        <v>34.8302177606</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>225525.66</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-85924.66</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-38.099726656381</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>139601.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>139601.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>331</v>
+      </c>
+      <c r="B151" s="1">
+        <v>7684.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.5394442998</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>280769.09</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-35034.77</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-12.478143516439</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>245734.32</v>
+      </c>
+      <c r="M151" s="1">
+        <v>245734.32</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>333</v>
+      </c>
+      <c r="B152" s="1">
+        <v>5542.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D152" s="1">
+        <v>31.0634806929</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>172153.81</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-41140.93</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-23.897774902571</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>131012.88</v>
+      </c>
+      <c r="M152" s="1">
+        <v>131012.88</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>335</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3758.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.118153273</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>428856.02</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-214650.02</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-50.051767956994</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>214206.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>214206.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>337</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-44000.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>-44000.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>-44000.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>65.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.63</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>46540.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>46540.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>46540.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>119.41</v>
+      </c>
+      <c r="D157" s="1">
+        <v>117.836</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-7870.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-7870.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-7870.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>345</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-29.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>127.47</v>
+      </c>
+      <c r="D158" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-49300.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-49300.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-49300.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>347</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>120.19</v>
+      </c>
+      <c r="D159" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-32250.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-32250.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-32250.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-21.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>106.005</v>
+      </c>
+      <c r="D160" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-6615.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-6615.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-6615.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.4</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-1282.2</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.29978382457947</v>
+      </c>
+      <c r="J161">
+        <v>1.5</v>
+      </c>
+      <c r="K161" t="s">
+        <v>352</v>
+      </c>
+      <c r="L161" s="1">
+        <v>426426.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>432859.53</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>354</v>
+      </c>
+      <c r="B162" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>198662.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1482.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J162">
+        <v>0.22</v>
+      </c>
+      <c r="K162">
+        <v>436.99</v>
+      </c>
+      <c r="L162" s="1">
+        <v>200144.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>200580.99</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>356</v>
+      </c>
+      <c r="B163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>102.412</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5556.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.7882048296766</v>
+      </c>
+      <c r="J163">
+        <v>4.18</v>
+      </c>
+      <c r="K163" t="s">
+        <v>357</v>
+      </c>
+      <c r="L163" s="1">
+        <v>204824.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>213190.44</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>102.13</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>5902.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.9754282660644</v>
+      </c>
+      <c r="J164">
+        <v>1.76</v>
+      </c>
+      <c r="K164" t="s">
+        <v>360</v>
+      </c>
+      <c r="L164" s="1">
+        <v>204260.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>207784.66</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>299541.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>4209.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J165">
+        <v>0.34</v>
+      </c>
+      <c r="K165" t="s">
+        <v>363</v>
+      </c>
+      <c r="L165" s="1">
+        <v>303750.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>304756.85</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>7422.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>2.4767243968365</v>
+      </c>
+      <c r="J166">
+        <v>0.75</v>
+      </c>
+      <c r="K166" t="s">
+        <v>366</v>
+      </c>
+      <c r="L166" s="1">
+        <v>307092.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>309334.81</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>368</v>
+      </c>
+      <c r="B167" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-937.96</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J167">
+        <v>2.16</v>
+      </c>
+      <c r="K167" t="s">
+        <v>369</v>
+      </c>
+      <c r="L167" s="1">
+        <v>354663.44</v>
+      </c>
+      <c r="M167" s="1">
+        <v>362387.41</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>371</v>
+      </c>
+      <c r="B168" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-2950.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J168">
+        <v>0.46</v>
+      </c>
+      <c r="K168">
+        <v>920.55</v>
+      </c>
+      <c r="L168" s="1">
+        <v>195556.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>196476.55</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.7555</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>187511.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1169.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.62343009210126</v>
+      </c>
+      <c r="J169">
+        <v>0.52</v>
+      </c>
+      <c r="K169" t="s">
+        <v>374</v>
+      </c>
+      <c r="L169" s="1">
+        <v>188680.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>189727.95</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>376</v>
+      </c>
+      <c r="B170" s="1">
+        <v>143000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>142493.78</v>
+      </c>
+      <c r="H170" s="1">
+        <v>886.6</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J170">
+        <v>0.54</v>
+      </c>
+      <c r="K170">
+        <v>776.71</v>
+      </c>
+      <c r="L170" s="1">
+        <v>143380.38</v>
+      </c>
+      <c r="M170" s="1">
+        <v>144157.09</v>
+      </c>
+      <c r="N170" s="1">
         <v>0.08</v>
       </c>
-      <c r="P10">
-[...46 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>378</v>
+      </c>
+      <c r="B171" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="H171" s="1">
+        <v>2292.59</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.2797300888653</v>
+      </c>
+      <c r="J171">
+        <v>0.04</v>
+      </c>
+      <c r="K171">
+        <v>65.84</v>
+      </c>
+      <c r="L171" s="1">
+        <v>181438.96</v>
+      </c>
+      <c r="M171" s="1">
+        <v>181504.8</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>380</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>32742.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>10.911926733921</v>
+      </c>
+      <c r="J172">
+        <v>5.43</v>
+      </c>
+      <c r="K172" t="s">
+        <v>381</v>
+      </c>
+      <c r="L172" s="1">
+        <v>332799.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>349074.29</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H173" s="1">
+        <v>3637.26</v>
+      </c>
+      <c r="I173" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J173">
+        <v>0.57</v>
+      </c>
+      <c r="K173" t="s">
+        <v>384</v>
+      </c>
+      <c r="L173" s="1">
+        <v>336234.46</v>
+      </c>
+      <c r="M173" s="1">
+        <v>338121.79</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D174" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-2127.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.9943741209564</v>
+      </c>
+      <c r="J174">
+        <v>0.67</v>
+      </c>
+      <c r="K174">
+        <v>671.23</v>
+      </c>
+      <c r="L174" s="1">
+        <v>104523.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>105194.23</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>201220.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>706.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J175">
+        <v>0.47</v>
+      </c>
+      <c r="K175">
+        <v>945.21</v>
+      </c>
+      <c r="L175" s="1">
+        <v>201926.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>202871.21</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>488365.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>5425.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.1108494670994</v>
+      </c>
+      <c r="J176">
+        <v>0.46</v>
+      </c>
+      <c r="K176" t="s">
+        <v>391</v>
+      </c>
+      <c r="L176" s="1">
+        <v>493790.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>496091.37</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.02690244</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-2064.6</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.2461061446323</v>
+      </c>
+      <c r="J177">
+        <v>2.95</v>
+      </c>
+      <c r="K177" t="s">
+        <v>394</v>
+      </c>
+      <c r="L177" s="1">
+        <v>163619.52</v>
+      </c>
+      <c r="M177" s="1">
+        <v>168465.21</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>396</v>
+      </c>
+      <c r="B178" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>90.899</v>
+      </c>
+      <c r="D178" s="1">
+        <v>87.89796985</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>349833.92</v>
+      </c>
+      <c r="H178" s="1">
+        <v>11944.1</v>
+      </c>
+      <c r="I178" s="1">
+        <v>3.4142200962102</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>361778.02</v>
+      </c>
+      <c r="M178" s="1">
+        <v>361778.02</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>398</v>
+      </c>
+      <c r="B179" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>61.688</v>
+      </c>
+      <c r="D179" s="1">
+        <v>70.22517193</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1245794.55</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-151449.43</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-12.156854434786</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1094345.12</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1094345.12</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" s="1">
+        <v>260600.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>99.383</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.57561397</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>259494.05</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-501.95</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.19343410764139</v>
+      </c>
+      <c r="J180">
+        <v>1.05</v>
+      </c>
+      <c r="K180" t="s">
+        <v>401</v>
+      </c>
+      <c r="L180" s="1">
+        <v>258992.1</v>
+      </c>
+      <c r="M180" s="1">
+        <v>261730.18</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>90.013</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-41770.63</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-8.9342802800372</v>
+      </c>
+      <c r="J181">
+        <v>1.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>404</v>
+      </c>
+      <c r="L181" s="1">
+        <v>425761.49</v>
+      </c>
+      <c r="M181" s="1">
+        <v>430501.21</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>406</v>
+      </c>
+      <c r="B182" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>90.222</v>
+      </c>
+      <c r="D182" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H182" s="1">
+        <v>7770.92</v>
+      </c>
+      <c r="I182" s="1">
+        <v>7.0376082572073</v>
+      </c>
+      <c r="J182">
+        <v>1.82</v>
+      </c>
+      <c r="K182" t="s">
+        <v>407</v>
+      </c>
+      <c r="L182" s="1">
+        <v>118190.82</v>
+      </c>
+      <c r="M182" s="1">
+        <v>120579.78</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="1">
+        <v>234000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>233199.72</v>
+      </c>
+      <c r="H183" s="1">
+        <v>3163.68</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J183">
+        <v>0.38</v>
+      </c>
+      <c r="K183">
+        <v>881.56</v>
+      </c>
+      <c r="L183" s="1">
+        <v>236363.4</v>
+      </c>
+      <c r="M183" s="1">
+        <v>237244.96</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>411</v>
+      </c>
+      <c r="B184" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D184" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>2080.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>1.1352472437507</v>
+      </c>
+      <c r="J184">
+        <v>0.89</v>
+      </c>
+      <c r="K184" t="s">
+        <v>412</v>
+      </c>
+      <c r="L184" s="1">
+        <v>185300.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>187086.3</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>414</v>
+      </c>
+      <c r="B185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>104.515</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>211520.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-2490.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.1771936459909</v>
+      </c>
+      <c r="J185">
+        <v>1.9</v>
+      </c>
+      <c r="K185" t="s">
+        <v>415</v>
+      </c>
+      <c r="L185" s="1">
+        <v>209030.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>212823.15</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>417</v>
+      </c>
+      <c r="B186" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2370.72</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.90154306424247</v>
+      </c>
+      <c r="J186">
+        <v>1.48</v>
+      </c>
+      <c r="K186" t="s">
+        <v>418</v>
+      </c>
+      <c r="L186" s="1">
+        <v>265333.2</v>
+      </c>
+      <c r="M186" s="1">
+        <v>269238.95</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>420</v>
+      </c>
+      <c r="B187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>199982.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>44.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.022001980178216</v>
+      </c>
+      <c r="J187">
+        <v>0.16</v>
+      </c>
+      <c r="K187">
+        <v>326.03</v>
+      </c>
+      <c r="L187" s="1">
+        <v>200026.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>200352.03</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>422</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>299502.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>4713.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J188">
+        <v>0.8</v>
+      </c>
+      <c r="K188" t="s">
+        <v>423</v>
+      </c>
+      <c r="L188" s="1">
+        <v>304215.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>306625.27</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>425</v>
+      </c>
+      <c r="B189" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>95.102</v>
+      </c>
+      <c r="D189" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>10887.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>3.9672908945809</v>
+      </c>
+      <c r="J189">
+        <v>0.52</v>
+      </c>
+      <c r="K189" t="s">
+        <v>426</v>
+      </c>
+      <c r="L189" s="1">
+        <v>285306.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>286860.08</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>428</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>89.882</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-50387.64</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-10.118</v>
+      </c>
+      <c r="J190">
+        <v>0.11</v>
+      </c>
+      <c r="K190">
+        <v>556.31</v>
+      </c>
+      <c r="L190" s="1">
+        <v>447612.36</v>
+      </c>
+      <c r="M190" s="1">
+        <v>448168.67</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>430</v>
+      </c>
+      <c r="B191" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H191" s="1">
+        <v>6440.46</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J191">
+        <v>0.94</v>
+      </c>
+      <c r="K191" t="s">
+        <v>431</v>
+      </c>
+      <c r="L191" s="1">
+        <v>303341.48</v>
+      </c>
+      <c r="M191" s="1">
+        <v>306166.62</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>433</v>
+      </c>
+      <c r="B192" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="H192" s="1">
+        <v>15.66</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J192">
+        <v>1.53</v>
+      </c>
+      <c r="K192" t="s">
+        <v>434</v>
+      </c>
+      <c r="L192" s="1">
+        <v>259603.65</v>
+      </c>
+      <c r="M192" s="1">
+        <v>263600.88</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>436</v>
+      </c>
+      <c r="B193" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-918.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J193">
+        <v>1.53</v>
+      </c>
+      <c r="K193" t="s">
+        <v>437</v>
+      </c>
+      <c r="L193" s="1">
+        <v>296958.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>301560.74</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>439</v>
+      </c>
+      <c r="B194" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D194" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-1187.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.1253531542123</v>
+      </c>
+      <c r="J194">
+        <v>0.41</v>
+      </c>
+      <c r="K194">
+        <v>408.74</v>
+      </c>
+      <c r="L194" s="1">
+        <v>104291.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>104699.74</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>441</v>
+      </c>
+      <c r="B195" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-1165.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.23315621466382</v>
+      </c>
+      <c r="J195">
+        <v>1.2</v>
+      </c>
+      <c r="K195" t="s">
+        <v>442</v>
+      </c>
+      <c r="L195" s="1">
+        <v>498500.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>504510.27</v>
+      </c>
+      <c r="N195" s="1">
         <v>0.27</v>
       </c>
-      <c r="P11">
-[...146 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>444</v>
+      </c>
+      <c r="B196" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-2154.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.7115251213953</v>
+      </c>
+      <c r="J196">
+        <v>0.31</v>
+      </c>
+      <c r="K196">
+        <v>915.41</v>
+      </c>
+      <c r="L196" s="1">
+        <v>300576.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>301491.41</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>446</v>
+      </c>
+      <c r="B197" s="1">
+        <v>192052.98</v>
+      </c>
+      <c r="C197" s="1">
+        <v>96.609</v>
+      </c>
+      <c r="D197" s="1">
+        <v>97.23304476</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>186738.96</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1198.5</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.64180500951703</v>
+      </c>
+      <c r="J197">
         <v>0.02</v>
       </c>
-      <c r="P14">
-[...1596 lines deleted...]
-      <c r="O46" s="1">
+      <c r="K197">
+        <v>33.68</v>
+      </c>
+      <c r="L197" s="1">
+        <v>185540.46</v>
+      </c>
+      <c r="M197" s="1">
+        <v>185574.14</v>
+      </c>
+      <c r="N197" s="1">
         <v>0.1</v>
       </c>
-      <c r="P46">
-[...7504 lines deleted...]
-      <c r="A197" t="s">
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
         <v>445</v>
       </c>
-      <c r="B197" t="s">
-[...45 lines deleted...]
-    <row r="198" spans="1:16">
+    </row>
+    <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>448</v>
       </c>
-      <c r="B198" t="s">
-        <v>449</v>
+      <c r="B198" s="1">
+        <v>1267543.54</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>98.796</v>
       </c>
       <c r="D198" s="1">
-        <v>99.537</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>104.81395219</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1328562.48</v>
       </c>
       <c r="H198" s="1">
-        <v>302730.0</v>
+        <v>-76280.16</v>
       </c>
       <c r="I198" s="1">
-        <v>-4119.0</v>
-[...2 lines deleted...]
-        <v>-1.3606183728075</v>
+        <v>-5.7415560915133</v>
+      </c>
+      <c r="J198">
+        <v>0.07</v>
       </c>
       <c r="K198">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>332.88</v>
+        <v>833.45</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1252282.32</v>
       </c>
       <c r="M198" s="1">
-        <v>298611.0</v>
+        <v>1253115.77</v>
       </c>
       <c r="N198" s="1">
-        <v>298943.88</v>
-[...8 lines deleted...]
-    <row r="199" spans="1:16">
+        <v>0.67</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>450</v>
       </c>
-      <c r="B199" t="s">
+      <c r="B199" s="1">
+        <v>1011377.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.965</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.93156063</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1010684.82</v>
+      </c>
+      <c r="H199" s="1">
+        <v>10451.97</v>
+      </c>
+      <c r="I199" s="1">
+        <v>1.0341473220108</v>
+      </c>
+      <c r="J199">
+        <v>0.34</v>
+      </c>
+      <c r="K199" t="s">
         <v>451</v>
       </c>
-      <c r="C199" s="1">
-[...27 lines deleted...]
-        <v>452</v>
+      <c r="L199" s="1">
+        <v>1021136.79</v>
       </c>
       <c r="M199" s="1">
-        <v>184706.96</v>
+        <v>1024572.7</v>
       </c>
       <c r="N199" s="1">
-        <v>186188.66</v>
-[...8 lines deleted...]
-    <row r="200" spans="1:16">
+        <v>0.55</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>453</v>
       </c>
-      <c r="B200" t="s">
+      <c r="B200" s="1">
+        <v>1439616.82</v>
+      </c>
+      <c r="C200" s="1">
+        <v>105.187</v>
+      </c>
+      <c r="D200" s="1">
+        <v>124.29877764</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>1789426.11</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-275136.36</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-15.37567594786</v>
+      </c>
+      <c r="J200">
+        <v>1.09</v>
+      </c>
+      <c r="K200" t="s">
         <v>454</v>
       </c>
-      <c r="C200" s="1">
-[...27 lines deleted...]
-        <v>455</v>
+      <c r="L200" s="1">
+        <v>1514289.75</v>
       </c>
       <c r="M200" s="1">
-        <v>1236602.81</v>
+        <v>1530046.65</v>
       </c>
       <c r="N200" s="1">
-        <v>1273274.75</v>
-[...8 lines deleted...]
-    <row r="201" spans="1:16">
+        <v>0.82</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>456</v>
       </c>
-      <c r="B201" t="s">
+      <c r="B201" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-1625.67</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.669</v>
+      </c>
+      <c r="J201">
+        <v>2.14</v>
+      </c>
+      <c r="K201" t="s">
         <v>457</v>
       </c>
-      <c r="C201" s="1">
-[...27 lines deleted...]
-        <v>458</v>
+      <c r="L201" s="1">
+        <v>241374.33</v>
       </c>
       <c r="M201" s="1">
-        <v>1012570.42</v>
+        <v>246568.64</v>
       </c>
       <c r="N201" s="1">
-        <v>1014202.48</v>
-[...8 lines deleted...]
-    <row r="202" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>459</v>
       </c>
-      <c r="B202" t="s">
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>3278.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J202">
+        <v>0.41</v>
+      </c>
+      <c r="K202">
+        <v>822.33</v>
+      </c>
+      <c r="L202" s="1">
+        <v>203278.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>204100.33</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>461</v>
+      </c>
+      <c r="B203" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>11634.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>5.8215408018254</v>
+      </c>
+      <c r="J203">
+        <v>2.98</v>
+      </c>
+      <c r="K203" t="s">
+        <v>462</v>
+      </c>
+      <c r="L203" s="1">
+        <v>211478.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>217438.27</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
         <v>460</v>
       </c>
-      <c r="C202" s="1">
-[...46 lines deleted...]
-      <c r="B203" t="s">
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>464</v>
+      </c>
+      <c r="B204" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>300084.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-1482.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.49386171871876</v>
+      </c>
+      <c r="J204">
+        <v>1.68</v>
+      </c>
+      <c r="K204" t="s">
+        <v>465</v>
+      </c>
+      <c r="L204" s="1">
+        <v>298602.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>303634.56</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
         <v>463</v>
       </c>
-      <c r="C203" s="1">
-[...92 lines deleted...]
-    <row r="205" spans="1:16">
+    </row>
+    <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>467</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>106.653</v>
+      </c>
+      <c r="D205" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-2374.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.1007047477745</v>
+      </c>
+      <c r="J205">
+        <v>2.95</v>
+      </c>
+      <c r="K205" t="s">
         <v>468</v>
       </c>
-      <c r="C205" s="1">
-[...27 lines deleted...]
-        <v>469</v>
+      <c r="L205" s="1">
+        <v>213306.0</v>
       </c>
       <c r="M205" s="1">
-        <v>210196.0</v>
+        <v>219214.22</v>
       </c>
       <c r="N205" s="1">
-        <v>215609.7</v>
-[...1 lines deleted...]
-      <c r="O205" s="1">
         <v>0.12</v>
       </c>
-      <c r="P205">
-[...3 lines deleted...]
-    <row r="206" spans="1:16">
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>470</v>
       </c>
-      <c r="B206" t="s">
+      <c r="B206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>301020.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>2115.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.70261112218457</v>
+      </c>
+      <c r="J206">
+        <v>1.76</v>
+      </c>
+      <c r="K206" t="s">
         <v>471</v>
       </c>
-      <c r="C206" s="1">
-[...27 lines deleted...]
-        <v>472</v>
+      <c r="L206" s="1">
+        <v>303135.0</v>
       </c>
       <c r="M206" s="1">
-        <v>296706.0</v>
+        <v>308428.15</v>
       </c>
       <c r="N206" s="1">
-        <v>301086.19</v>
-[...1 lines deleted...]
-      <c r="O206" s="1">
         <v>0.16</v>
       </c>
-      <c r="P206">
-[...3 lines deleted...]
-    <row r="207" spans="1:16">
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>473</v>
       </c>
-      <c r="B207" t="s">
+      <c r="B207" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-1505.7</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J207">
+        <v>2.08</v>
+      </c>
+      <c r="K207" t="s">
         <v>474</v>
       </c>
-      <c r="C207" s="1">
-[...27 lines deleted...]
-        <v>475</v>
+      <c r="L207" s="1">
+        <v>236366.22</v>
       </c>
       <c r="M207" s="1">
-        <v>211108.0</v>
+        <v>241338.57</v>
       </c>
       <c r="N207" s="1">
-        <v>216469.64</v>
-[...8 lines deleted...]
-    <row r="208" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>476</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B208" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="C208" s="1">
+        <v>105.035</v>
+      </c>
+      <c r="D208" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-20.588235294118</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="M208" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>478</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-1914.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J209">
+        <v>2.52</v>
+      </c>
+      <c r="K209" t="s">
+        <v>479</v>
+      </c>
+      <c r="L209" s="1">
+        <v>296466.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>304011.21</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
         <v>477</v>
       </c>
-      <c r="C208" s="1">
-[...46 lines deleted...]
-      <c r="B209" t="s">
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>481</v>
+      </c>
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-2276.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J210">
+        <v>0.5</v>
+      </c>
+      <c r="K210">
+        <v>997.95</v>
+      </c>
+      <c r="L210" s="1">
+        <v>198624.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>199621.95</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
         <v>480</v>
       </c>
-      <c r="C209" s="1">
-[...43 lines deleted...]
-      <c r="A210" t="s">
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>483</v>
+      </c>
+      <c r="B211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-4572.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J211">
+        <v>2.67</v>
+      </c>
+      <c r="K211" t="s">
+        <v>484</v>
+      </c>
+      <c r="L211" s="1">
+        <v>193582.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>198913.51</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
         <v>482</v>
       </c>
-      <c r="B210" t="s">
-[...49 lines deleted...]
-      <c r="B211" t="s">
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>486</v>
+      </c>
+      <c r="B212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D212" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>1270.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J212">
+        <v>2.63</v>
+      </c>
+      <c r="K212" t="s">
+        <v>487</v>
+      </c>
+      <c r="L212" s="1">
+        <v>211110.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>216362.05</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
         <v>485</v>
       </c>
-      <c r="C211" s="1">
-[...92 lines deleted...]
-    <row r="213" spans="1:16">
+    </row>
+    <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>489</v>
       </c>
-      <c r="B213" t="s">
+      <c r="B213" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>238887.67</v>
+      </c>
+      <c r="H213" s="1">
+        <v>10298.51</v>
+      </c>
+      <c r="I213" s="1">
+        <v>4.3110261823057</v>
+      </c>
+      <c r="J213">
+        <v>1.24</v>
+      </c>
+      <c r="K213" t="s">
         <v>490</v>
       </c>
-      <c r="C213" s="1">
-[...27 lines deleted...]
-        <v>491</v>
+      <c r="L213" s="1">
+        <v>249186.18</v>
       </c>
       <c r="M213" s="1">
-        <v>192162.0</v>
+        <v>252140.94</v>
       </c>
       <c r="N213" s="1">
-        <v>197090.77</v>
-[...8 lines deleted...]
-    <row r="214" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>492</v>
       </c>
-      <c r="B214" t="s">
+      <c r="B214" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>133000.36</v>
+      </c>
+      <c r="H214" s="1">
+        <v>1407.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J214">
+        <v>0.2</v>
+      </c>
+      <c r="K214">
+        <v>272.59</v>
+      </c>
+      <c r="L214" s="1">
+        <v>134407.36</v>
+      </c>
+      <c r="M214" s="1">
+        <v>134679.95</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>494</v>
+      </c>
+      <c r="B215" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>104.608</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>4647.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>4.6488130370845</v>
+      </c>
+      <c r="J215">
+        <v>4.66</v>
+      </c>
+      <c r="K215" t="s">
+        <v>495</v>
+      </c>
+      <c r="L215" s="1">
+        <v>104608.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>109269.3</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
         <v>493</v>
       </c>
-      <c r="C214" s="1">
-[...46 lines deleted...]
-      <c r="B215" t="s">
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>497</v>
+      </c>
+      <c r="B216" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>213878.02</v>
+      </c>
+      <c r="H216" s="1">
+        <v>5255.84</v>
+      </c>
+      <c r="I216" s="1">
+        <v>2.4574007184095</v>
+      </c>
+      <c r="J216">
+        <v>0.99</v>
+      </c>
+      <c r="K216" t="s">
+        <v>498</v>
+      </c>
+      <c r="L216" s="1">
+        <v>219133.86</v>
+      </c>
+      <c r="M216" s="1">
+        <v>221244.54</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
         <v>496</v>
       </c>
-      <c r="C215" s="1">
-[...92 lines deleted...]
-    <row r="217" spans="1:16">
+    </row>
+    <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>500</v>
       </c>
-      <c r="B217" t="s">
+      <c r="B217" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.745</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>192424.86</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-1847.01</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.95986038394415</v>
+      </c>
+      <c r="J217">
+        <v>2.47</v>
+      </c>
+      <c r="K217" t="s">
         <v>501</v>
       </c>
-      <c r="C217" s="1">
-[...27 lines deleted...]
-        <v>502</v>
+      <c r="L217" s="1">
+        <v>190577.85</v>
       </c>
       <c r="M217" s="1">
-        <v>103391.0</v>
+        <v>195338.08</v>
       </c>
       <c r="N217" s="1">
-        <v>107771.82</v>
-[...8 lines deleted...]
-    <row r="218" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>503</v>
       </c>
-      <c r="B218" t="s">
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>199222.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>5430.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>2.725602594091</v>
+      </c>
+      <c r="J218">
+        <v>3.82</v>
+      </c>
+      <c r="K218" t="s">
         <v>504</v>
       </c>
-      <c r="C218" s="1">
-[...27 lines deleted...]
-        <v>505</v>
+      <c r="L218" s="1">
+        <v>204652.0</v>
       </c>
       <c r="M218" s="1">
-        <v>217685.08</v>
+        <v>212301.32</v>
       </c>
       <c r="N218" s="1">
-        <v>219303.27</v>
-[...8 lines deleted...]
-    <row r="219" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>506</v>
       </c>
-      <c r="B219" t="s">
+      <c r="B219" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.369</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>298314.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-207.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.06938997164062</v>
+      </c>
+      <c r="J219">
+        <v>0.39</v>
+      </c>
+      <c r="K219" t="s">
         <v>507</v>
       </c>
-      <c r="C219" s="1">
-[...27 lines deleted...]
-        <v>508</v>
+      <c r="L219" s="1">
+        <v>298107.0</v>
       </c>
       <c r="M219" s="1">
-        <v>189018.41</v>
+        <v>299262.82</v>
       </c>
       <c r="N219" s="1">
-        <v>193417.75</v>
-[...8 lines deleted...]
-    <row r="220" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>509</v>
       </c>
-      <c r="B220" t="s">
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D220" s="1">
+        <v>101.06225</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>303186.75</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-939.75</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-0.30995747670371</v>
+      </c>
+      <c r="J220">
+        <v>0.43</v>
+      </c>
+      <c r="K220" t="s">
         <v>510</v>
       </c>
-      <c r="C220" s="1">
-[...27 lines deleted...]
-        <v>511</v>
+      <c r="L220" s="1">
+        <v>302247.0</v>
       </c>
       <c r="M220" s="1">
-        <v>202924.0</v>
+        <v>303535.36</v>
       </c>
       <c r="N220" s="1">
-        <v>210113.04</v>
-[...8 lines deleted...]
-    <row r="221" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>512</v>
       </c>
-      <c r="B221" t="s">
-        <v>513</v>
+      <c r="B221" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>300000.0</v>
+        <v>104.914</v>
       </c>
       <c r="D221" s="1">
-        <v>98.764</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>102.716</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>205432.0</v>
       </c>
       <c r="H221" s="1">
-        <v>298314.0</v>
+        <v>4396.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2022.0</v>
-[...2 lines deleted...]
-        <v>-0.67780928819968</v>
+        <v>2.1398808364812</v>
+      </c>
+      <c r="J221">
+        <v>0.32</v>
       </c>
       <c r="K221">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>633.56</v>
+      </c>
+      <c r="L221" s="1">
+        <v>209828.0</v>
       </c>
       <c r="M221" s="1">
-        <v>296292.0</v>
+        <v>210461.56</v>
       </c>
       <c r="N221" s="1">
-        <v>296908.44</v>
-[...8 lines deleted...]
-    <row r="222" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>514</v>
       </c>
-      <c r="B222" t="s">
+      <c r="B222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>102.16</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>591600.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>21360.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>3.6105476673428</v>
+      </c>
+      <c r="J222">
+        <v>0.91</v>
+      </c>
+      <c r="K222" t="s">
         <v>515</v>
       </c>
-      <c r="C222" s="1">
+      <c r="L222" s="1">
+        <v>612960.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>618425.75</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>517</v>
+      </c>
+      <c r="B223" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>7024.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J223">
+        <v>0.61</v>
+      </c>
+      <c r="K223" t="s">
+        <v>518</v>
+      </c>
+      <c r="L223" s="1">
+        <v>207024.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>208236.38</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>520</v>
+      </c>
+      <c r="B224" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D224" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-4278.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-1.9569990850869</v>
+      </c>
+      <c r="J224">
+        <v>2.27</v>
+      </c>
+      <c r="K224" t="s">
+        <v>521</v>
+      </c>
+      <c r="L224" s="1">
+        <v>214322.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>218867.21</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>523</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-420.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J225">
+        <v>0.67</v>
+      </c>
+      <c r="K225" t="s">
+        <v>524</v>
+      </c>
+      <c r="L225" s="1">
+        <v>199284.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>200620.99</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>526</v>
+      </c>
+      <c r="B226" s="1">
+        <v>177000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>176883.18</v>
+      </c>
+      <c r="H226" s="1">
+        <v>886.77</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J226">
+        <v>0.55</v>
+      </c>
+      <c r="K226">
+        <v>977.14</v>
+      </c>
+      <c r="L226" s="1">
+        <v>177769.95</v>
+      </c>
+      <c r="M226" s="1">
+        <v>178747.09</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>528</v>
+      </c>
+      <c r="B227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1706.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.706</v>
+      </c>
+      <c r="J227">
+        <v>0.93</v>
+      </c>
+      <c r="K227">
+        <v>933.29</v>
+      </c>
+      <c r="L227" s="1">
+        <v>101706.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>102639.29</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>530</v>
+      </c>
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>185.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J228">
+        <v>1.27</v>
+      </c>
+      <c r="K228" t="s">
+        <v>531</v>
+      </c>
+      <c r="L228" s="1">
+        <v>99774.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>101040.78</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>533</v>
+      </c>
+      <c r="B229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>103.401</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>98769.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>4632.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>4.6897305834827</v>
+      </c>
+      <c r="J229">
+        <v>2.92</v>
+      </c>
+      <c r="K229" t="s">
+        <v>534</v>
+      </c>
+      <c r="L229" s="1">
+        <v>103401.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>106320.52</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>536</v>
+      </c>
+      <c r="B230" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D230" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>343840.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>1520.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J230">
+        <v>0.6</v>
+      </c>
+      <c r="K230" t="s">
+        <v>537</v>
+      </c>
+      <c r="L230" s="1">
+        <v>345360.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>347757.26</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>539</v>
+      </c>
+      <c r="B231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>603900.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-5694.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J231">
+        <v>1.36</v>
+      </c>
+      <c r="K231" t="s">
+        <v>540</v>
+      </c>
+      <c r="L231" s="1">
+        <v>598206.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>606392.3</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>542</v>
+      </c>
+      <c r="B232" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>134543.7</v>
+      </c>
+      <c r="H232" s="1">
+        <v>2578.5</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J232">
+        <v>0.69</v>
+      </c>
+      <c r="K232">
+        <v>925.12</v>
+      </c>
+      <c r="L232" s="1">
+        <v>137122.2</v>
+      </c>
+      <c r="M232" s="1">
+        <v>138047.32</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>544</v>
+      </c>
+      <c r="B233" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>115502.36</v>
+      </c>
+      <c r="H233" s="1">
+        <v>590.44</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.51119301804742</v>
+      </c>
+      <c r="J233">
+        <v>2.1</v>
+      </c>
+      <c r="K233" t="s">
+        <v>545</v>
+      </c>
+      <c r="L233" s="1">
+        <v>116092.8</v>
+      </c>
+      <c r="M233" s="1">
+        <v>118530.39</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>547</v>
+      </c>
+      <c r="B234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-830.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J234">
+        <v>2.62</v>
+      </c>
+      <c r="K234" t="s">
+        <v>548</v>
+      </c>
+      <c r="L234" s="1">
+        <v>199170.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>204409.17</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>550</v>
+      </c>
+      <c r="B235" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-3192.82</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.607</v>
+      </c>
+      <c r="J235">
+        <v>1.53</v>
+      </c>
+      <c r="K235" t="s">
+        <v>551</v>
+      </c>
+      <c r="L235" s="1">
+        <v>522807.18</v>
+      </c>
+      <c r="M235" s="1">
+        <v>530856.8</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>553</v>
+      </c>
+      <c r="B236" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-2980.8</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J236">
+        <v>3.07</v>
+      </c>
+      <c r="K236" t="s">
+        <v>554</v>
+      </c>
+      <c r="L236" s="1">
+        <v>357019.2</v>
+      </c>
+      <c r="M236" s="1">
+        <v>368083.8</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>556</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-1612.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J237">
+        <v>0.52</v>
+      </c>
+      <c r="K237" t="s">
+        <v>557</v>
+      </c>
+      <c r="L237" s="1">
+        <v>400068.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>402133.75</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>559</v>
+      </c>
+      <c r="B238" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D222" s="1">
+      <c r="C238" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>297777.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-990.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J238">
+        <v>1.44</v>
+      </c>
+      <c r="K238" t="s">
+        <v>560</v>
+      </c>
+      <c r="L238" s="1">
+        <v>296787.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>301102.07</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>562</v>
+      </c>
+      <c r="B239" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H239" s="1">
+        <v>4315.2</v>
+      </c>
+      <c r="I239" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J239">
+        <v>0.33</v>
+      </c>
+      <c r="K239" t="s">
+        <v>563</v>
+      </c>
+      <c r="L239" s="1">
+        <v>375314.52</v>
+      </c>
+      <c r="M239" s="1">
+        <v>376537.53</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>565</v>
+      </c>
+      <c r="B240" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>397804.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>4860.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J240">
+        <v>0.71</v>
+      </c>
+      <c r="K240" t="s">
+        <v>566</v>
+      </c>
+      <c r="L240" s="1">
+        <v>402664.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>405502.36</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>568</v>
+      </c>
+      <c r="B241" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>401873.4</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-2033.1</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J241">
+        <v>0.37</v>
+      </c>
+      <c r="K241" t="s">
+        <v>569</v>
+      </c>
+      <c r="L241" s="1">
+        <v>399840.3</v>
+      </c>
+      <c r="M241" s="1">
+        <v>401339.63</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>571</v>
+      </c>
+      <c r="B242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D242" s="1">
+        <v>80.3125</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>160625.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>22365.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>13.92373540856</v>
+      </c>
+      <c r="J242">
+        <v>1.52</v>
+      </c>
+      <c r="K242" t="s">
+        <v>572</v>
+      </c>
+      <c r="L242" s="1">
+        <v>182990.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>186020.82</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>574</v>
+      </c>
+      <c r="B243" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D243" s="1">
+        <v>102.148334</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>510741.67</v>
+      </c>
+      <c r="H243" s="1">
+        <v>1758.33</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.34426993199909</v>
+      </c>
+      <c r="J243">
+        <v>1.86</v>
+      </c>
+      <c r="K243" t="s">
+        <v>575</v>
+      </c>
+      <c r="L243" s="1">
+        <v>512500.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>521789.38</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>577</v>
+      </c>
+      <c r="B244" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>874.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0.43580154574919</v>
+      </c>
+      <c r="J244">
+        <v>0.9</v>
+      </c>
+      <c r="K244" t="s">
+        <v>578</v>
+      </c>
+      <c r="L244" s="1">
+        <v>201424.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>203220.38</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>580</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>299424.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-1131.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-0.3777252324463</v>
+      </c>
+      <c r="J245">
+        <v>0.72</v>
+      </c>
+      <c r="K245" t="s">
+        <v>581</v>
+      </c>
+      <c r="L245" s="1">
+        <v>298293.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>300450.53</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>583</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>199302.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>4634.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J246">
+        <v>0.94</v>
+      </c>
+      <c r="K246" t="s">
+        <v>584</v>
+      </c>
+      <c r="L246" s="1">
+        <v>203936.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>205811.34</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>586</v>
+      </c>
+      <c r="B247" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>298306.32</v>
+      </c>
+      <c r="H247" s="1">
+        <v>4260.75</v>
+      </c>
+      <c r="I247" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J247">
+        <v>0.38</v>
+      </c>
+      <c r="K247" t="s">
+        <v>587</v>
+      </c>
+      <c r="L247" s="1">
+        <v>302567.07</v>
+      </c>
+      <c r="M247" s="1">
+        <v>303709.82</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>589</v>
+      </c>
+      <c r="B248" s="1">
+        <v>1749344.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>99.593</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.0830014</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1715809.1</v>
+      </c>
+      <c r="H248" s="1">
+        <v>26415.07</v>
+      </c>
+      <c r="I248" s="1">
+        <v>1.5395110097038</v>
+      </c>
+      <c r="J248">
+        <v>0.93</v>
+      </c>
+      <c r="K248" t="s">
+        <v>590</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1742224.17</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1758579.34</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>592</v>
+      </c>
+      <c r="B249" s="1">
+        <v>1152839.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>89.507</v>
+      </c>
+      <c r="D249" s="1">
+        <v>90.85445583</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>1047405.6</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-15534.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-1.4830930825651</v>
+      </c>
+      <c r="J249">
+        <v>2.48</v>
+      </c>
+      <c r="K249" t="s">
+        <v>593</v>
+      </c>
+      <c r="L249" s="1">
+        <v>1031871.6</v>
+      </c>
+      <c r="M249" s="1">
+        <v>1060439.9</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>595</v>
+      </c>
+      <c r="B250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J250">
+        <v>0.24</v>
+      </c>
+      <c r="K250">
+        <v>489.04</v>
+      </c>
+      <c r="L250" s="1">
+        <v>199172.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>199661.04</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>597</v>
+      </c>
+      <c r="B251" s="1">
+        <v>217000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>216880.65</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-1067.64</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J251">
+        <v>1.89</v>
+      </c>
+      <c r="K251" t="s">
+        <v>598</v>
+      </c>
+      <c r="L251" s="1">
+        <v>215813.01</v>
+      </c>
+      <c r="M251" s="1">
+        <v>219923.94</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>600</v>
+      </c>
+      <c r="B252" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D252" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>296130.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>1908.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J252">
+        <v>1.44</v>
+      </c>
+      <c r="K252" t="s">
+        <v>601</v>
+      </c>
+      <c r="L252" s="1">
+        <v>298038.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>302344.85</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>603</v>
+      </c>
+      <c r="B253" s="1">
+        <v>179000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>178430.78</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-1011.35</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-0.56680243173291</v>
+      </c>
+      <c r="J253">
+        <v>1.57</v>
+      </c>
+      <c r="K253" t="s">
+        <v>604</v>
+      </c>
+      <c r="L253" s="1">
+        <v>177419.43</v>
+      </c>
+      <c r="M253" s="1">
+        <v>180224.58</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>606</v>
+      </c>
+      <c r="B254" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>74.539</v>
+      </c>
+      <c r="D254" s="1">
+        <v>72.73740851</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>170932.91</v>
+      </c>
+      <c r="H254" s="1">
+        <v>4233.74</v>
+      </c>
+      <c r="I254" s="1">
+        <v>2.4768431076263</v>
+      </c>
+      <c r="J254">
+        <v>0.03</v>
+      </c>
+      <c r="K254">
+        <v>61.16</v>
+      </c>
+      <c r="L254" s="1">
+        <v>175166.65</v>
+      </c>
+      <c r="M254" s="1">
+        <v>175227.81</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>608</v>
+      </c>
+      <c r="B255" s="1">
+        <v>1127000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>87.196</v>
+      </c>
+      <c r="D255" s="1">
+        <v>86.19422626</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>971408.93</v>
+      </c>
+      <c r="H255" s="1">
+        <v>11289.99</v>
+      </c>
+      <c r="I255" s="1">
+        <v>1.162228352173</v>
+      </c>
+      <c r="J255">
+        <v>0.1</v>
+      </c>
+      <c r="K255" t="s">
+        <v>609</v>
+      </c>
+      <c r="L255" s="1">
+        <v>982698.92</v>
+      </c>
+      <c r="M255" s="1">
+        <v>983810.48</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>611</v>
+      </c>
+      <c r="B256" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>63.776</v>
+      </c>
+      <c r="D256" s="1">
+        <v>75.54048289</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>198671.47</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-30940.59</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-15.573745943492</v>
+      </c>
+      <c r="J256">
+        <v>0.2</v>
+      </c>
+      <c r="K256">
+        <v>518.79</v>
+      </c>
+      <c r="L256" s="1">
+        <v>167730.88</v>
+      </c>
+      <c r="M256" s="1">
+        <v>168249.67</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>613</v>
+      </c>
+      <c r="B257" s="1">
+        <v>492000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>95.675</v>
+      </c>
+      <c r="D257" s="1">
+        <v>94.66531301</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>465753.34</v>
+      </c>
+      <c r="H257" s="1">
+        <v>4967.66</v>
+      </c>
+      <c r="I257" s="1">
+        <v>1.0665860173971</v>
+      </c>
+      <c r="J257">
+        <v>0.39</v>
+      </c>
+      <c r="K257" t="s">
+        <v>614</v>
+      </c>
+      <c r="L257" s="1">
+        <v>470721.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>472662.04</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>616</v>
+      </c>
+      <c r="B258" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D258" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>101620.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-138.0</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-0.13580003936233</v>
+      </c>
+      <c r="J258">
+        <v>0.65</v>
+      </c>
+      <c r="K258">
+        <v>650.52</v>
+      </c>
+      <c r="L258" s="1">
+        <v>101482.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>102132.52</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>618</v>
+      </c>
+      <c r="B259" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.413</v>
+      </c>
+      <c r="D259" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1974.75</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.3152308022758</v>
+      </c>
+      <c r="J259">
+        <v>3.23</v>
+      </c>
+      <c r="K259" t="s">
+        <v>619</v>
+      </c>
+      <c r="L259" s="1">
+        <v>152119.5</v>
+      </c>
+      <c r="M259" s="1">
+        <v>156970.05</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>621</v>
+      </c>
+      <c r="B260" s="1">
+        <v>2072696.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>88.188</v>
+      </c>
+      <c r="D260" s="1">
+        <v>89.97910789</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>1864993.37</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-37124.22</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-1.9905818753661</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>1827869.15</v>
+      </c>
+      <c r="M260" s="1">
+        <v>1827869.15</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>623</v>
+      </c>
+      <c r="B261" s="1">
+        <v>3961764.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>85.137</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.15083433</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>3333857.46</v>
+      </c>
+      <c r="H261" s="1">
+        <v>39069.56</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.1719025323896</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>3372927.02</v>
+      </c>
+      <c r="M261" s="1">
+        <v>3372927.02</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>625</v>
+      </c>
+      <c r="B262" s="1">
+        <v>9380436.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>63.682</v>
+      </c>
+      <c r="D262" s="1">
+        <v>70.70356389</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>6632302.56</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-658653.31</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-9.9309900904159</v>
+      </c>
+      <c r="J262">
+        <v>0.05</v>
+      </c>
+      <c r="K262" t="s">
+        <v>626</v>
+      </c>
+      <c r="L262" s="1">
+        <v>5973649.25</v>
+      </c>
+      <c r="M262" s="1">
+        <v>5978275.22</v>
+      </c>
+      <c r="N262" s="1">
+        <v>3.19</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>628</v>
+      </c>
+      <c r="B263" s="1">
+        <v>3440000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D263" s="1">
         <v>99.868</v>
       </c>
-      <c r="E222" s="1">
-[...17 lines deleted...]
-      <c r="K222">
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>3435459.2</v>
+      </c>
+      <c r="H263" s="1">
+        <v>23598.4</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.68690671686626</v>
+      </c>
+      <c r="J263">
+        <v>2.2</v>
+      </c>
+      <c r="K263" t="s">
+        <v>629</v>
+      </c>
+      <c r="L263" s="1">
+        <v>3459057.6</v>
+      </c>
+      <c r="M263" s="1">
+        <v>3534728.18</v>
+      </c>
+      <c r="N263" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>631</v>
+      </c>
+      <c r="B264" s="1">
+        <v>1192502.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>99.143</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.19285586</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>1170951.77</v>
+      </c>
+      <c r="H264" s="1">
+        <v>11330.49</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.96763080173661</v>
+      </c>
+      <c r="J264">
+        <v>0.4</v>
+      </c>
+      <c r="K264" t="s">
+        <v>632</v>
+      </c>
+      <c r="L264" s="1">
+        <v>1182282.26</v>
+      </c>
+      <c r="M264" s="1">
+        <v>1187104.54</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>634</v>
+      </c>
+      <c r="B265" s="1">
+        <v>890742.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>99.626</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49379843</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>877325.63</v>
+      </c>
+      <c r="H265" s="1">
+        <v>10084.99</v>
+      </c>
+      <c r="I265" s="1">
+        <v>1.1495150324059</v>
+      </c>
+      <c r="J265">
+        <v>0.43</v>
+      </c>
+      <c r="K265" t="s">
+        <v>635</v>
+      </c>
+      <c r="L265" s="1">
+        <v>887410.62</v>
+      </c>
+      <c r="M265" s="1">
+        <v>891276.2</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>637</v>
+      </c>
+      <c r="B266" s="1">
+        <v>4432579.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.289</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18229455</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>4396333.56</v>
+      </c>
+      <c r="H266" s="1">
+        <v>4729.8</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.1075851032559</v>
+      </c>
+      <c r="J266">
+        <v>0.09</v>
+      </c>
+      <c r="K266" t="s">
+        <v>638</v>
+      </c>
+      <c r="L266" s="1">
+        <v>4401063.36</v>
+      </c>
+      <c r="M266" s="1">
+        <v>4405192.34</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>640</v>
+      </c>
+      <c r="B267" s="1">
+        <v>4886111.75</v>
+      </c>
+      <c r="C267" s="1">
+        <v>89.401</v>
+      </c>
+      <c r="D267" s="1">
+        <v>103.92033911</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>5077663.9</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-709431.13</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-13.971604737368</v>
+      </c>
+      <c r="J267">
+        <v>2.47</v>
+      </c>
+      <c r="K267" t="s">
+        <v>641</v>
+      </c>
+      <c r="L267" s="1">
+        <v>4368232.77</v>
+      </c>
+      <c r="M267" s="1">
+        <v>4489046.9</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>643</v>
+      </c>
+      <c r="B268" s="1">
+        <v>9259041.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.761</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.96937512</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>8978434.2</v>
+      </c>
+      <c r="H268" s="1">
+        <v>73296.87</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.81636584249846</v>
+      </c>
+      <c r="J268">
+        <v>0.92</v>
+      </c>
+      <c r="K268" t="s">
+        <v>644</v>
+      </c>
+      <c r="L268" s="1">
+        <v>9051731.07</v>
+      </c>
+      <c r="M268" s="1">
+        <v>9137345.49</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.87</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>646</v>
+      </c>
+      <c r="B269" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>1454.76</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J269">
+        <v>0.79</v>
+      </c>
+      <c r="K269" t="s">
+        <v>647</v>
+      </c>
+      <c r="L269" s="1">
+        <v>163454.76</v>
+      </c>
+      <c r="M269" s="1">
+        <v>164737.32</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>649</v>
+      </c>
+      <c r="B270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>856.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.86255542120113</v>
+      </c>
+      <c r="J270">
+        <v>1.64</v>
+      </c>
+      <c r="K270" t="s">
+        <v>650</v>
+      </c>
+      <c r="L270" s="1">
+        <v>100096.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>101739.84</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>652</v>
+      </c>
+      <c r="B271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>93.084</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.121</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>400484.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-28148.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-7.0284955204203</v>
+      </c>
+      <c r="J271">
+        <v>1.27</v>
+      </c>
+      <c r="K271" t="s">
+        <v>653</v>
+      </c>
+      <c r="L271" s="1">
+        <v>372336.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>377418.19</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>655</v>
+      </c>
+      <c r="B272" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>5544.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J272">
+        <v>0.88</v>
+      </c>
+      <c r="K272" t="s">
+        <v>656</v>
+      </c>
+      <c r="L272" s="1">
+        <v>305370.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>308021.71</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>658</v>
+      </c>
+      <c r="B273" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D273" s="1">
+        <v>94.67425</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>284022.75</v>
+      </c>
+      <c r="H273" s="1">
+        <v>2198.25</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0.77396969080822</v>
+      </c>
+      <c r="J273">
+        <v>0.49</v>
+      </c>
+      <c r="K273" t="s">
+        <v>659</v>
+      </c>
+      <c r="L273" s="1">
+        <v>286221.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>287695.32</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>661</v>
+      </c>
+      <c r="B274" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>299574.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>5982.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>1.9968355064191</v>
+      </c>
+      <c r="J274">
+        <v>0.27</v>
+      </c>
+      <c r="K274">
+        <v>796.23</v>
+      </c>
+      <c r="L274" s="1">
+        <v>305556.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>306352.23</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>663</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>493400.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-1570.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-0.31820024321038</v>
+      </c>
+      <c r="J275">
+        <v>2.43</v>
+      </c>
+      <c r="K275" t="s">
+        <v>664</v>
+      </c>
+      <c r="L275" s="1">
+        <v>491830.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>504004.66</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>666</v>
+      </c>
+      <c r="B276" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D276" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>190792.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>7240.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J276">
+        <v>0.47</v>
+      </c>
+      <c r="K276">
+        <v>934.93</v>
+      </c>
+      <c r="L276" s="1">
+        <v>198032.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>198966.93</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>666</v>
+      </c>
+      <c r="B277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D277" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>518.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0.26256564141035</v>
+      </c>
+      <c r="J277">
+        <v>0.47</v>
+      </c>
+      <c r="K277">
+        <v>934.93</v>
+      </c>
+      <c r="L277" s="1">
+        <v>197802.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>198736.93</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>669</v>
+      </c>
+      <c r="B278" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-1405.53</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.68153531135825</v>
+      </c>
+      <c r="J278">
+        <v>2.42</v>
+      </c>
+      <c r="K278" t="s">
+        <v>670</v>
+      </c>
+      <c r="L278" s="1">
+        <v>204824.43</v>
+      </c>
+      <c r="M278" s="1">
+        <v>209837.8</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>672</v>
+      </c>
+      <c r="B279" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-120.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J279">
+        <v>2.42</v>
+      </c>
+      <c r="K279" t="s">
+        <v>673</v>
+      </c>
+      <c r="L279" s="1">
+        <v>199352.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>204195.84</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>675</v>
+      </c>
+      <c r="B280" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>230594.08</v>
+      </c>
+      <c r="H280" s="1">
+        <v>1946.48</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J280">
+        <v>0.64</v>
+      </c>
+      <c r="K280" t="s">
+        <v>676</v>
+      </c>
+      <c r="L280" s="1">
+        <v>232540.56</v>
+      </c>
+      <c r="M280" s="1">
+        <v>234018.37</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>678</v>
+      </c>
+      <c r="B281" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D281" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>280800.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>6810.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J281">
+        <v>1.12</v>
+      </c>
+      <c r="K281" t="s">
+        <v>679</v>
+      </c>
+      <c r="L281" s="1">
+        <v>287610.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>290975.75</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>681</v>
+      </c>
+      <c r="B282" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D282" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-2585.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J282">
+        <v>3.33</v>
+      </c>
+      <c r="K282" t="s">
+        <v>682</v>
+      </c>
+      <c r="L282" s="1">
+        <v>497415.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>514082.81</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>684</v>
+      </c>
+      <c r="B283" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D283" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>206024.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-2300.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-1.1163747912865</v>
+      </c>
+      <c r="J283">
+        <v>3.59</v>
+      </c>
+      <c r="K283" t="s">
+        <v>685</v>
+      </c>
+      <c r="L283" s="1">
+        <v>203724.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>210896.6</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>687</v>
+      </c>
+      <c r="B284" s="1">
+        <v>223000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>222663.27</v>
+      </c>
+      <c r="H284" s="1">
+        <v>3873.51</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.7396268365231</v>
+      </c>
+      <c r="J284">
+        <v>3.03</v>
+      </c>
+      <c r="K284" t="s">
+        <v>688</v>
+      </c>
+      <c r="L284" s="1">
+        <v>226536.78</v>
+      </c>
+      <c r="M284" s="1">
+        <v>233287.57</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>690</v>
+      </c>
+      <c r="B285" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H285" s="1">
+        <v>2084.77</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.2904202189376</v>
+      </c>
+      <c r="J285">
+        <v>0.87</v>
+      </c>
+      <c r="K285" t="s">
+        <v>691</v>
+      </c>
+      <c r="L285" s="1">
+        <v>163642.22</v>
+      </c>
+      <c r="M285" s="1">
+        <v>165064.56</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>693</v>
+      </c>
+      <c r="B286" s="1">
+        <v>222054.61</v>
+      </c>
+      <c r="C286" s="1">
+        <v>90.848</v>
+      </c>
+      <c r="D286" s="1">
+        <v>94.89160797</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>210711.19</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-8979.01</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-4.2612876895622</v>
+      </c>
+      <c r="J286">
+        <v>0.16</v>
+      </c>
+      <c r="K286">
+        <v>363.8</v>
+      </c>
+      <c r="L286" s="1">
+        <v>201732.18</v>
+      </c>
+      <c r="M286" s="1">
+        <v>202095.98</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>695</v>
+      </c>
+      <c r="B287" s="1">
+        <v>298253.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>94.443</v>
+      </c>
+      <c r="D287" s="1">
+        <v>93.82576202</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>279838.15</v>
+      </c>
+      <c r="H287" s="1">
+        <v>1840.93</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.65785526383733</v>
+      </c>
+      <c r="J287">
+        <v>0.38</v>
+      </c>
+      <c r="K287" t="s">
+        <v>696</v>
+      </c>
+      <c r="L287" s="1">
+        <v>281679.08</v>
+      </c>
+      <c r="M287" s="1">
+        <v>282826.33</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>698</v>
+      </c>
+      <c r="B288" s="1">
+        <v>195820.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>68.088</v>
+      </c>
+      <c r="D288" s="1">
+        <v>65.21059647</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>127695.39</v>
+      </c>
+      <c r="H288" s="1">
+        <v>5634.53</v>
+      </c>
+      <c r="I288" s="1">
+        <v>4.4124772241191</v>
+      </c>
+      <c r="J288">
         <v>0.19</v>
       </c>
-      <c r="L222">
-[...8 lines deleted...]
-      <c r="O222" s="1">
+      <c r="K288">
+        <v>370.18</v>
+      </c>
+      <c r="L288" s="1">
+        <v>133329.92</v>
+      </c>
+      <c r="M288" s="1">
+        <v>133700.1</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>700</v>
+      </c>
+      <c r="B289" s="1">
+        <v>1730000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.469</v>
+      </c>
+      <c r="D289" s="1">
+        <v>112.32961214</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>1943302.29</v>
+      </c>
+      <c r="H289" s="1">
+        <v>342925.57</v>
+      </c>
+      <c r="I289" s="1">
+        <v>17.646537636715</v>
+      </c>
+      <c r="J289">
+        <v>0.48</v>
+      </c>
+      <c r="K289" t="s">
+        <v>701</v>
+      </c>
+      <c r="L289" s="1">
+        <v>2286227.86</v>
+      </c>
+      <c r="M289" s="1">
+        <v>2294498.39</v>
+      </c>
+      <c r="N289" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>703</v>
+      </c>
+      <c r="B290" s="1">
+        <v>3263000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.88734447</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>3291954.05</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-28986.68</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-0.88053112405989</v>
+      </c>
+      <c r="J290">
+        <v>0.88</v>
+      </c>
+      <c r="K290" t="s">
+        <v>704</v>
+      </c>
+      <c r="L290" s="1">
+        <v>3262967.37</v>
+      </c>
+      <c r="M290" s="1">
+        <v>3291698.9</v>
+      </c>
+      <c r="N290" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>706</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1164000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D291" s="1">
+        <v>97.93346048</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1139945.48</v>
+      </c>
+      <c r="H291" s="1">
+        <v>18164.68</v>
+      </c>
+      <c r="I291" s="1">
+        <v>1.5934691894212</v>
+      </c>
+      <c r="J291">
+        <v>0.91</v>
+      </c>
+      <c r="K291" t="s">
+        <v>707</v>
+      </c>
+      <c r="L291" s="1">
+        <v>1158110.16</v>
+      </c>
+      <c r="M291" s="1">
+        <v>1168671.56</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>709</v>
+      </c>
+      <c r="B292" s="1">
+        <v>307000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>87.409</v>
+      </c>
+      <c r="D292" s="1">
+        <v>97.39783713</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>299011.36</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-30665.73</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-10.255707341688</v>
+      </c>
+      <c r="J292">
+        <v>1.07</v>
+      </c>
+      <c r="K292" t="s">
+        <v>710</v>
+      </c>
+      <c r="L292" s="1">
+        <v>268345.63</v>
+      </c>
+      <c r="M292" s="1">
+        <v>271626.3</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>712</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="D293" s="1">
+        <v>99.88238042</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2693827.8</v>
+      </c>
+      <c r="H293" s="1">
+        <v>48131.19</v>
+      </c>
+      <c r="I293" s="1">
+        <v>1.7867211111267</v>
+      </c>
+      <c r="J293">
+        <v>0.72</v>
+      </c>
+      <c r="K293" t="s">
+        <v>713</v>
+      </c>
+      <c r="L293" s="1">
+        <v>2741958.99</v>
+      </c>
+      <c r="M293" s="1">
+        <v>2761493.61</v>
+      </c>
+      <c r="N293" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>715</v>
+      </c>
+      <c r="B294" s="1">
+        <v>5586000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>99.084</v>
+      </c>
+      <c r="D294" s="1">
+        <v>97.67388382</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>5456063.15</v>
+      </c>
+      <c r="H294" s="1">
+        <v>78769.09</v>
+      </c>
+      <c r="I294" s="1">
+        <v>1.4436982827077</v>
+      </c>
+      <c r="J294">
+        <v>0.95</v>
+      </c>
+      <c r="K294" t="s">
+        <v>716</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5534832.24</v>
+      </c>
+      <c r="M294" s="1">
+        <v>5587716.09</v>
+      </c>
+      <c r="N294" s="1">
+        <v>2.98</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>718</v>
+      </c>
+      <c r="B295" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>167002.08</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-3260.88</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-1.9525984347021</v>
+      </c>
+      <c r="J295">
+        <v>1.72</v>
+      </c>
+      <c r="K295" t="s">
+        <v>719</v>
+      </c>
+      <c r="L295" s="1">
+        <v>163741.2</v>
+      </c>
+      <c r="M295" s="1">
+        <v>166632.3</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>721</v>
+      </c>
+      <c r="B296" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-4491.22</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J296">
+        <v>1.13</v>
+      </c>
+      <c r="K296" t="s">
+        <v>722</v>
+      </c>
+      <c r="L296" s="1">
+        <v>441508.78</v>
+      </c>
+      <c r="M296" s="1">
+        <v>446566.93</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>724</v>
+      </c>
+      <c r="B297" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>201540.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>5734.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>2.8450927855513</v>
+      </c>
+      <c r="J297">
+        <v>0.96</v>
+      </c>
+      <c r="K297" t="s">
+        <v>725</v>
+      </c>
+      <c r="L297" s="1">
+        <v>207274.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>209200.03</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>727</v>
+      </c>
+      <c r="B298" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>297228.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>5433.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J298">
+        <v>0.22</v>
+      </c>
+      <c r="K298">
+        <v>663.7</v>
+      </c>
+      <c r="L298" s="1">
+        <v>302661.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>303324.7</v>
+      </c>
+      <c r="N298" s="1">
         <v>0.16</v>
       </c>
-      <c r="P222">
-[...10 lines deleted...]
-      <c r="C223" s="1">
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>729</v>
+      </c>
+      <c r="B299" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D299" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>296070.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>8706.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>2.9405208227784</v>
+      </c>
+      <c r="J299">
+        <v>2.97</v>
+      </c>
+      <c r="K299" t="s">
+        <v>730</v>
+      </c>
+      <c r="L299" s="1">
+        <v>304776.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>313693.81</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>732</v>
+      </c>
+      <c r="B300" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D300" s="1">
+        <v>85.4208</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>427104.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>141.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0.033013036637447</v>
+      </c>
+      <c r="J300">
+        <v>0.47</v>
+      </c>
+      <c r="K300" t="s">
+        <v>733</v>
+      </c>
+      <c r="L300" s="1">
+        <v>427245.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>429618.29</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>735</v>
+      </c>
+      <c r="B301" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>499490.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>2945.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J301">
+        <v>0.3</v>
+      </c>
+      <c r="K301" t="s">
+        <v>736</v>
+      </c>
+      <c r="L301" s="1">
+        <v>502435.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>503914.45</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>738</v>
+      </c>
+      <c r="B302" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D302" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>726.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J302">
+        <v>0.22</v>
+      </c>
+      <c r="K302">
+        <v>661.64</v>
+      </c>
+      <c r="L302" s="1">
+        <v>246726.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>247387.64</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>740</v>
+      </c>
+      <c r="B303" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H303" s="1">
+        <v>2729.48</v>
+      </c>
+      <c r="I303" s="1">
+        <v>1.5139194249516</v>
+      </c>
+      <c r="J303">
+        <v>0.57</v>
+      </c>
+      <c r="K303" t="s">
+        <v>741</v>
+      </c>
+      <c r="L303" s="1">
+        <v>183021.77</v>
+      </c>
+      <c r="M303" s="1">
+        <v>184053.22</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>743</v>
+      </c>
+      <c r="B304" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>140736.33</v>
+      </c>
+      <c r="H304" s="1">
+        <v>3374.13</v>
+      </c>
+      <c r="I304" s="1">
+        <v>2.3974832937593</v>
+      </c>
+      <c r="J304">
+        <v>0.5</v>
+      </c>
+      <c r="K304">
+        <v>703.55</v>
+      </c>
+      <c r="L304" s="1">
+        <v>144110.46</v>
+      </c>
+      <c r="M304" s="1">
+        <v>144814.01</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>745</v>
+      </c>
+      <c r="B305" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>7548.32</v>
+      </c>
+      <c r="I305" s="1">
+        <v>3.952</v>
+      </c>
+      <c r="J305">
+        <v>3.18</v>
+      </c>
+      <c r="K305" t="s">
+        <v>746</v>
+      </c>
+      <c r="L305" s="1">
+        <v>198548.32</v>
+      </c>
+      <c r="M305" s="1">
+        <v>204614.76</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>748</v>
+      </c>
+      <c r="B306" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>497115.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-2560.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-0.51497138489082</v>
+      </c>
+      <c r="J306">
+        <v>0.95</v>
+      </c>
+      <c r="K306" t="s">
+        <v>749</v>
+      </c>
+      <c r="L306" s="1">
+        <v>494555.0</v>
+      </c>
+      <c r="M306" s="1">
+        <v>499281.03</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>751</v>
+      </c>
+      <c r="B307" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D307" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>1.3525976022133</v>
+      </c>
+      <c r="J307">
+        <v>1.92</v>
+      </c>
+      <c r="K307" t="s">
+        <v>752</v>
+      </c>
+      <c r="L307" s="1">
+        <v>98910.0</v>
+      </c>
+      <c r="M307" s="1">
+        <v>100833.29</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>754</v>
+      </c>
+      <c r="B308" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>215885.52</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-1676.16</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-0.77641149809399</v>
+      </c>
+      <c r="J308">
+        <v>2.22</v>
+      </c>
+      <c r="K308" t="s">
+        <v>755</v>
+      </c>
+      <c r="L308" s="1">
+        <v>214209.36</v>
+      </c>
+      <c r="M308" s="1">
+        <v>219002.78</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>757</v>
+      </c>
+      <c r="B309" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D309" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>6221.32</v>
+      </c>
+      <c r="I309" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J309">
+        <v>1.24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>758</v>
+      </c>
+      <c r="L309" s="1">
+        <v>244221.32</v>
+      </c>
+      <c r="M309" s="1">
+        <v>247180.92</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>760</v>
+      </c>
+      <c r="B310" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-5826.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J310">
+        <v>1.29</v>
+      </c>
+      <c r="K310" t="s">
+        <v>761</v>
+      </c>
+      <c r="L310" s="1">
+        <v>592848.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>600615.12</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>763</v>
+      </c>
+      <c r="B311" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-4103.4</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-0.977</v>
+      </c>
+      <c r="J311">
+        <v>0.4</v>
+      </c>
+      <c r="K311" t="s">
+        <v>764</v>
+      </c>
+      <c r="L311" s="1">
+        <v>415896.6</v>
+      </c>
+      <c r="M311" s="1">
+        <v>417558.76</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>766</v>
+      </c>
+      <c r="B312" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-504.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.31749231467016</v>
+      </c>
+      <c r="J312">
+        <v>0.44</v>
+      </c>
+      <c r="K312">
+        <v>706.85</v>
+      </c>
+      <c r="L312" s="1">
+        <v>158240.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>158946.85</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>768</v>
+      </c>
+      <c r="B313" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D313" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-0.14360326156449</v>
+      </c>
+      <c r="J313">
+        <v>1.09</v>
+      </c>
+      <c r="K313" t="s">
+        <v>769</v>
+      </c>
+      <c r="L313" s="1">
+        <v>406092.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>410469.59</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>771</v>
+      </c>
+      <c r="B314" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.541</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>1460.7</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0.541</v>
+      </c>
+      <c r="J314">
+        <v>0.38</v>
+      </c>
+      <c r="K314" t="s">
+        <v>772</v>
+      </c>
+      <c r="L314" s="1">
+        <v>271460.7</v>
+      </c>
+      <c r="M314" s="1">
+        <v>272476.48</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>774</v>
+      </c>
+      <c r="B315" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>2562.7</v>
+      </c>
+      <c r="I315" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J315">
+        <v>2.98</v>
+      </c>
+      <c r="K315" t="s">
+        <v>775</v>
+      </c>
+      <c r="L315" s="1">
+        <v>247562.7</v>
+      </c>
+      <c r="M315" s="1">
+        <v>254874.44</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>777</v>
+      </c>
+      <c r="B316" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>106.12</v>
+      </c>
+      <c r="D316" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-2619.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-0.81594122980008</v>
+      </c>
+      <c r="J316">
+        <v>3.72</v>
+      </c>
+      <c r="K316" t="s">
+        <v>778</v>
+      </c>
+      <c r="L316" s="1">
+        <v>318360.0</v>
+      </c>
+      <c r="M316" s="1">
+        <v>329524.83</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>780</v>
+      </c>
+      <c r="B317" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.14531527</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>203294.99</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1732.98</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0.85244599485703</v>
+      </c>
+      <c r="J317">
+        <v>3.67</v>
+      </c>
+      <c r="K317" t="s">
+        <v>781</v>
+      </c>
+      <c r="L317" s="1">
+        <v>205027.97</v>
+      </c>
+      <c r="M317" s="1">
+        <v>212480.57</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>783</v>
+      </c>
+      <c r="B318" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2944.5</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.906</v>
+      </c>
+      <c r="J318">
+        <v>2.85</v>
+      </c>
+      <c r="K318" t="s">
+        <v>784</v>
+      </c>
+      <c r="L318" s="1">
+        <v>327944.5</v>
+      </c>
+      <c r="M318" s="1">
+        <v>337207.67</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>786</v>
+      </c>
+      <c r="B319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>2679.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0.90138286060361</v>
+      </c>
+      <c r="J319">
+        <v>1.28</v>
+      </c>
+      <c r="K319" t="s">
+        <v>787</v>
+      </c>
+      <c r="L319" s="1">
+        <v>299889.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>303714.0</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>789</v>
+      </c>
+      <c r="B320" s="1">
+        <v>333716.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>98.251</v>
+      </c>
+      <c r="D320" s="1">
+        <v>98.42832528</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>328471.07</v>
+      </c>
+      <c r="H320" s="1">
+        <v>-591.76</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-0.1801558962255</v>
+      </c>
+      <c r="J320">
+        <v>0.72</v>
+      </c>
+      <c r="K320" t="s">
+        <v>790</v>
+      </c>
+      <c r="L320" s="1">
+        <v>327879.31</v>
+      </c>
+      <c r="M320" s="1">
+        <v>330279.32</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>792</v>
+      </c>
+      <c r="B321" s="1">
+        <v>1333894.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D321" s="1">
+        <v>101.49226775</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>1353799.27</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-39553.53</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-2.9216687345385</v>
+      </c>
+      <c r="J321">
+        <v>1.14</v>
+      </c>
+      <c r="K321" t="s">
+        <v>793</v>
+      </c>
+      <c r="L321" s="1">
+        <v>1314245.74</v>
+      </c>
+      <c r="M321" s="1">
+        <v>1329411.93</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>795</v>
+      </c>
+      <c r="B322" s="1">
+        <v>884227.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>105.631</v>
+      </c>
+      <c r="D322" s="1">
+        <v>118.94383117</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>1051733.47</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-117715.65</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-11.192536261112</v>
+      </c>
+      <c r="J322">
+        <v>1.71</v>
+      </c>
+      <c r="K322" t="s">
+        <v>796</v>
+      </c>
+      <c r="L322" s="1">
+        <v>934017.82</v>
+      </c>
+      <c r="M322" s="1">
+        <v>949098.13</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>798</v>
+      </c>
+      <c r="B323" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>-667.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J323">
+        <v>1.12</v>
+      </c>
+      <c r="K323" t="s">
+        <v>799</v>
+      </c>
+      <c r="L323" s="1">
+        <v>99127.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>100248.92</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>801</v>
+      </c>
+      <c r="B324" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>240730.08</v>
+      </c>
+      <c r="H324" s="1">
+        <v>2381.08</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J324">
+        <v>0.15</v>
+      </c>
+      <c r="K324">
+        <v>358.2</v>
+      </c>
+      <c r="L324" s="1">
+        <v>243111.16</v>
+      </c>
+      <c r="M324" s="1">
+        <v>243469.36</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>803</v>
+      </c>
+      <c r="B325" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D223" s="1">
-[...20 lines deleted...]
-      <c r="K223">
+      <c r="C325" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>198448.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-998.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-0.502902523583</v>
+      </c>
+      <c r="J325">
+        <v>1.99</v>
+      </c>
+      <c r="K325" t="s">
+        <v>804</v>
+      </c>
+      <c r="L325" s="1">
+        <v>197450.0</v>
+      </c>
+      <c r="M325" s="1">
+        <v>201421.23</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>806</v>
+      </c>
+      <c r="B326" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-20.76</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J326">
+        <v>3.52</v>
+      </c>
+      <c r="K326" t="s">
+        <v>807</v>
+      </c>
+      <c r="L326" s="1">
+        <v>172979.24</v>
+      </c>
+      <c r="M326" s="1">
+        <v>179063.26</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>809</v>
+      </c>
+      <c r="B327" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.267</v>
+      </c>
+      <c r="D327" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-1866.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.92193675889328</v>
+      </c>
+      <c r="J327">
+        <v>1.18</v>
+      </c>
+      <c r="K327" t="s">
+        <v>810</v>
+      </c>
+      <c r="L327" s="1">
+        <v>200534.0</v>
+      </c>
+      <c r="M327" s="1">
+        <v>202885.78</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>812</v>
+      </c>
+      <c r="B328" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-4045.5</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J328">
+        <v>1.34</v>
+      </c>
+      <c r="K328" t="s">
+        <v>813</v>
+      </c>
+      <c r="L328" s="1">
+        <v>552436.74</v>
+      </c>
+      <c r="M328" s="1">
+        <v>559939.16</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>815</v>
+      </c>
+      <c r="B329" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>22864.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>5.7568738040085</v>
+      </c>
+      <c r="J329">
+        <v>1.08</v>
+      </c>
+      <c r="K329" t="s">
+        <v>816</v>
+      </c>
+      <c r="L329" s="1">
+        <v>420024.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>424324.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>818</v>
+      </c>
+      <c r="B330" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D330" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>97260.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>975.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J330">
+        <v>0.91</v>
+      </c>
+      <c r="K330">
+        <v>914.38</v>
+      </c>
+      <c r="L330" s="1">
+        <v>98235.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>99149.38</v>
+      </c>
+      <c r="N330" s="1">
         <v>0.05</v>
       </c>
-      <c r="L223">
-[...8 lines deleted...]
-      <c r="O223" s="1">
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>820</v>
+      </c>
+      <c r="B331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D331" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-1713.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J331">
+        <v>0.79</v>
+      </c>
+      <c r="K331">
+        <v>789.04</v>
+      </c>
+      <c r="L331" s="1">
+        <v>100757.0</v>
+      </c>
+      <c r="M331" s="1">
+        <v>101546.04</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>822</v>
+      </c>
+      <c r="B332" s="1">
+        <v>486882.6</v>
+      </c>
+      <c r="C332" s="1">
+        <v>97.761</v>
+      </c>
+      <c r="D332" s="1">
+        <v>96.03300467</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>467567.99</v>
+      </c>
+      <c r="H332" s="1">
+        <v>8413.31</v>
+      </c>
+      <c r="I332" s="1">
+        <v>1.7993768136266</v>
+      </c>
+      <c r="J332">
+        <v>0.49</v>
+      </c>
+      <c r="K332" t="s">
+        <v>823</v>
+      </c>
+      <c r="L332" s="1">
+        <v>475981.3</v>
+      </c>
+      <c r="M332" s="1">
+        <v>478390.37</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>825</v>
+      </c>
+      <c r="B333" s="1">
+        <v>298706.2</v>
+      </c>
+      <c r="C333" s="1">
+        <v>82.018</v>
+      </c>
+      <c r="D333" s="1">
+        <v>84.04139586</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>251036.86</v>
+      </c>
+      <c r="H333" s="1">
+        <v>-6044.01</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-2.4076185465354</v>
+      </c>
+      <c r="J333">
+        <v>0.64</v>
+      </c>
+      <c r="K333" t="s">
+        <v>826</v>
+      </c>
+      <c r="L333" s="1">
+        <v>244992.85</v>
+      </c>
+      <c r="M333" s="1">
+        <v>246915.21</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>828</v>
+      </c>
+      <c r="B334" s="1">
+        <v>367544.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>93.51</v>
+      </c>
+      <c r="D334" s="1">
+        <v>92.60258092</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>340355.23</v>
+      </c>
+      <c r="H334" s="1">
+        <v>3335.16</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0.97990561214529</v>
+      </c>
+      <c r="J334">
+        <v>1.58</v>
+      </c>
+      <c r="K334" t="s">
+        <v>829</v>
+      </c>
+      <c r="L334" s="1">
+        <v>343690.39</v>
+      </c>
+      <c r="M334" s="1">
+        <v>349489.03</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>831</v>
+      </c>
+      <c r="B335" s="1">
+        <v>828134.15</v>
+      </c>
+      <c r="C335" s="1">
+        <v>105.041</v>
+      </c>
+      <c r="D335" s="1">
+        <v>106.73598354</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>883917.13</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-14036.73</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1.5880142519695</v>
+      </c>
+      <c r="J335">
+        <v>1.52</v>
+      </c>
+      <c r="K335" t="s">
+        <v>832</v>
+      </c>
+      <c r="L335" s="1">
+        <v>869880.4</v>
+      </c>
+      <c r="M335" s="1">
+        <v>882438.54</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>834</v>
+      </c>
+      <c r="B336" s="1">
+        <v>206000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>205913.48</v>
+      </c>
+      <c r="H336" s="1">
+        <v>1547.06</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J336">
+        <v>0.57</v>
+      </c>
+      <c r="K336" t="s">
+        <v>835</v>
+      </c>
+      <c r="L336" s="1">
+        <v>207460.54</v>
+      </c>
+      <c r="M336" s="1">
+        <v>208624.58</v>
+      </c>
+      <c r="N336" s="1">
         <v>0.11</v>
       </c>
-      <c r="P223">
-[...60 lines deleted...]
-      <c r="C225" s="1">
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>837</v>
+      </c>
+      <c r="B337" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>235630.14</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-1659.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J337">
+        <v>1.05</v>
+      </c>
+      <c r="K337" t="s">
+        <v>838</v>
+      </c>
+      <c r="L337" s="1">
+        <v>233971.14</v>
+      </c>
+      <c r="M337" s="1">
+        <v>236461.26</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>840</v>
+      </c>
+      <c r="B338" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>5134.41</v>
+      </c>
+      <c r="I338" s="1">
+        <v>1.923</v>
+      </c>
+      <c r="J338">
+        <v>0.61</v>
+      </c>
+      <c r="K338" t="s">
+        <v>841</v>
+      </c>
+      <c r="L338" s="1">
+        <v>272134.41</v>
+      </c>
+      <c r="M338" s="1">
+        <v>273772.99</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>843</v>
+      </c>
+      <c r="B339" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>89.933</v>
+      </c>
+      <c r="D339" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>310173.5</v>
+      </c>
+      <c r="H339" s="1">
+        <v>4592.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>1.4804617415737</v>
+      </c>
+      <c r="J339">
+        <v>0.06</v>
+      </c>
+      <c r="K339">
+        <v>202.57</v>
+      </c>
+      <c r="L339" s="1">
+        <v>314765.5</v>
+      </c>
+      <c r="M339" s="1">
+        <v>314968.07</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>845</v>
+      </c>
+      <c r="B340" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D340" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>5671.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>2.541567695962</v>
+      </c>
+      <c r="J340">
+        <v>0.46</v>
+      </c>
+      <c r="K340" t="s">
+        <v>846</v>
+      </c>
+      <c r="L340" s="1">
+        <v>228801.0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>230187.99</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>848</v>
+      </c>
+      <c r="B341" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D225" s="1">
-[...2 lines deleted...]
-      <c r="E225" s="1">
+      <c r="C341" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-1126.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-0.5630844626694</v>
+      </c>
+      <c r="J341">
+        <v>0.17</v>
+      </c>
+      <c r="K341">
+        <v>332.88</v>
+      </c>
+      <c r="L341" s="1">
+        <v>198844.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>199176.88</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>850</v>
+      </c>
+      <c r="B342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D342" s="1">
         <v>100.0</v>
       </c>
-      <c r="F225" t="s">
-[...5 lines deleted...]
-      <c r="H225" s="1">
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>5673.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J342">
+        <v>3.17</v>
+      </c>
+      <c r="K342" t="s">
+        <v>851</v>
+      </c>
+      <c r="L342" s="1">
+        <v>305673.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>315171.08</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>853</v>
+      </c>
+      <c r="B343" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D343" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2691.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J343">
+        <v>0.12</v>
+      </c>
+      <c r="K343">
+        <v>361.64</v>
+      </c>
+      <c r="L343" s="1">
+        <v>302436.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>302797.64</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>855</v>
+      </c>
+      <c r="B344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-1350.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J344">
+        <v>3.29</v>
+      </c>
+      <c r="K344" t="s">
+        <v>856</v>
+      </c>
+      <c r="L344" s="1">
+        <v>99310.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>102601.78</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>858</v>
+      </c>
+      <c r="B345" s="1">
         <v>200000.0</v>
       </c>
-      <c r="I225" s="1">
-[...17 lines deleted...]
-      <c r="O225" s="1">
+      <c r="C345" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>1108.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0.554</v>
+      </c>
+      <c r="J345">
+        <v>0.77</v>
+      </c>
+      <c r="K345" t="s">
+        <v>859</v>
+      </c>
+      <c r="L345" s="1">
+        <v>201108.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>202642.25</v>
+      </c>
+      <c r="N345" s="1">
         <v>0.11</v>
       </c>
-      <c r="P225">
-[...10 lines deleted...]
-      <c r="C226" s="1">
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>861</v>
+      </c>
+      <c r="B346" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-2111.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-0.84622445993562</v>
+      </c>
+      <c r="J346">
+        <v>0.94</v>
+      </c>
+      <c r="K346" t="s">
+        <v>862</v>
+      </c>
+      <c r="L346" s="1">
+        <v>247350.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>249707.88</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>864</v>
+      </c>
+      <c r="B347" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D226" s="1">
-[...32 lines deleted...]
-      <c r="O226" s="1">
+      <c r="C347" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-10.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J347">
+        <v>2.24</v>
+      </c>
+      <c r="K347" t="s">
+        <v>865</v>
+      </c>
+      <c r="L347" s="1">
+        <v>199990.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>204477.44</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>867</v>
+      </c>
+      <c r="B348" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>551.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0.55473894045869</v>
+      </c>
+      <c r="J348">
+        <v>1.01</v>
+      </c>
+      <c r="K348" t="s">
+        <v>868</v>
+      </c>
+      <c r="L348" s="1">
+        <v>99877.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>100890.01</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>870</v>
+      </c>
+      <c r="B349" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-1394.96</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J349">
+        <v>1.31</v>
+      </c>
+      <c r="K349" t="s">
+        <v>871</v>
+      </c>
+      <c r="L349" s="1">
+        <v>210605.04</v>
+      </c>
+      <c r="M349" s="1">
+        <v>213379.19</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>873</v>
+      </c>
+      <c r="B350" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>2163.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J350">
+        <v>0.24</v>
+      </c>
+      <c r="K350">
+        <v>721.23</v>
+      </c>
+      <c r="L350" s="1">
+        <v>301263.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>301984.23</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>875</v>
+      </c>
+      <c r="B351" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="H351" s="1">
+        <v>209.61</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0.13806308576035</v>
+      </c>
+      <c r="J351">
+        <v>2.76</v>
+      </c>
+      <c r="K351" t="s">
+        <v>876</v>
+      </c>
+      <c r="L351" s="1">
+        <v>152031.51</v>
+      </c>
+      <c r="M351" s="1">
+        <v>156261.54</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>878</v>
+      </c>
+      <c r="B352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.311</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>812.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0.81608860390557</v>
+      </c>
+      <c r="J352">
+        <v>1.7</v>
+      </c>
+      <c r="K352" t="s">
+        <v>879</v>
+      </c>
+      <c r="L352" s="1">
+        <v>100311.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>102006.21</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>881</v>
+      </c>
+      <c r="B353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>1001.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J353">
+        <v>0.74</v>
+      </c>
+      <c r="K353">
+        <v>743.15</v>
+      </c>
+      <c r="L353" s="1">
+        <v>100898.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>101641.15</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>883</v>
+      </c>
+      <c r="B354" s="1">
+        <v>807857.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>69.798</v>
+      </c>
+      <c r="D354" s="1">
+        <v>70.33218998</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>568183.52</v>
+      </c>
+      <c r="H354" s="1">
+        <v>-4315.49</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-0.75952396507382</v>
+      </c>
+      <c r="J354">
+        <v>1.4</v>
+      </c>
+      <c r="K354" t="s">
+        <v>884</v>
+      </c>
+      <c r="L354" s="1">
+        <v>563868.03</v>
+      </c>
+      <c r="M354" s="1">
+        <v>575200.16</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>886</v>
+      </c>
+      <c r="B355" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-132.6</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.13</v>
+      </c>
+      <c r="J355">
+        <v>2.08</v>
+      </c>
+      <c r="K355" t="s">
+        <v>887</v>
+      </c>
+      <c r="L355" s="1">
+        <v>101867.4</v>
+      </c>
+      <c r="M355" s="1">
+        <v>103992.92</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>889</v>
+      </c>
+      <c r="B356" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-1524.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J356">
+        <v>3.06</v>
+      </c>
+      <c r="K356" t="s">
+        <v>890</v>
+      </c>
+      <c r="L356" s="1">
+        <v>299166.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>308350.93</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>892</v>
+      </c>
+      <c r="B357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-552.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J357">
+        <v>2.36</v>
+      </c>
+      <c r="K357" t="s">
+        <v>893</v>
+      </c>
+      <c r="L357" s="1">
+        <v>299061.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>306131.55</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>895</v>
+      </c>
+      <c r="B358" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>1839.06</v>
+      </c>
+      <c r="I358" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" s="1">
+        <v>154839.06</v>
+      </c>
+      <c r="M358" s="1">
+        <v>154839.06</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>897</v>
+      </c>
+      <c r="B359" s="1">
+        <v>5756000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>88.452</v>
+      </c>
+      <c r="D359" s="1">
+        <v>87.43594927</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>5032813.24</v>
+      </c>
+      <c r="H359" s="1">
+        <v>58483.88</v>
+      </c>
+      <c r="I359" s="1">
+        <v>1.1620514652755</v>
+      </c>
+      <c r="J359">
         <v>0.12</v>
       </c>
-      <c r="P226">
-[...10 lines deleted...]
-      <c r="C227" s="1">
+      <c r="K359" t="s">
+        <v>898</v>
+      </c>
+      <c r="L359" s="1">
+        <v>5091297.12</v>
+      </c>
+      <c r="M359" s="1">
+        <v>5098030.85</v>
+      </c>
+      <c r="N359" s="1">
+        <v>2.72</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>900</v>
+      </c>
+      <c r="B360" s="1">
+        <v>2583000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>67.349</v>
+      </c>
+      <c r="D360" s="1">
+        <v>65.66109214</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>1696026.01</v>
+      </c>
+      <c r="H360" s="1">
+        <v>43598.66</v>
+      </c>
+      <c r="I360" s="1">
+        <v>2.5706362840509</v>
+      </c>
+      <c r="J360">
+        <v>0.92</v>
+      </c>
+      <c r="K360" t="s">
+        <v>901</v>
+      </c>
+      <c r="L360" s="1">
+        <v>1739624.67</v>
+      </c>
+      <c r="M360" s="1">
+        <v>1763331.65</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>903</v>
+      </c>
+      <c r="B361" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>86.84</v>
+      </c>
+      <c r="D361" s="1">
+        <v>84.85118415</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>396255.03</v>
+      </c>
+      <c r="H361" s="1">
+        <v>9287.77</v>
+      </c>
+      <c r="I361" s="1">
+        <v>2.343886965927</v>
+      </c>
+      <c r="J361">
+        <v>1.92</v>
+      </c>
+      <c r="K361" t="s">
+        <v>904</v>
+      </c>
+      <c r="L361" s="1">
+        <v>405542.8</v>
+      </c>
+      <c r="M361" s="1">
+        <v>414521.99</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>906</v>
+      </c>
+      <c r="B362" s="1">
+        <v>1410000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>103.503</v>
+      </c>
+      <c r="D362" s="1">
+        <v>103.549</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>1460040.9</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-648.6</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-0.044423413070141</v>
+      </c>
+      <c r="J362">
+        <v>3.58</v>
+      </c>
+      <c r="K362" t="s">
+        <v>907</v>
+      </c>
+      <c r="L362" s="1">
+        <v>1459392.3</v>
+      </c>
+      <c r="M362" s="1">
+        <v>1509862.57</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>909</v>
+      </c>
+      <c r="B363" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>99.914</v>
+      </c>
+      <c r="D363" s="1">
+        <v>101.40279444</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>182525.03</v>
+      </c>
+      <c r="H363" s="1">
+        <v>-2679.83</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-1.4681986355515</v>
+      </c>
+      <c r="J363">
+        <v>2.65</v>
+      </c>
+      <c r="K363" t="s">
+        <v>910</v>
+      </c>
+      <c r="L363" s="1">
+        <v>179845.2</v>
+      </c>
+      <c r="M363" s="1">
+        <v>184618.9</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>912</v>
+      </c>
+      <c r="B364" s="1">
+        <v>283000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>281998.18</v>
+      </c>
+      <c r="H364" s="1">
+        <v>2147.97</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0.76169640527467</v>
+      </c>
+      <c r="J364">
+        <v>1.0</v>
+      </c>
+      <c r="K364" t="s">
+        <v>913</v>
+      </c>
+      <c r="L364" s="1">
+        <v>284146.15</v>
+      </c>
+      <c r="M364" s="1">
+        <v>286968.4</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>915</v>
+      </c>
+      <c r="B365" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D227" s="1">
-[...32 lines deleted...]
-      <c r="O227" s="1">
+      <c r="C365" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D365" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>194820.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>6192.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>3.178318447798</v>
+      </c>
+      <c r="J365">
+        <v>0.77</v>
+      </c>
+      <c r="K365" t="s">
+        <v>859</v>
+      </c>
+      <c r="L365" s="1">
+        <v>201012.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>202546.25</v>
+      </c>
+      <c r="N365" s="1">
         <v>0.11</v>
       </c>
-      <c r="P227">
-[...110 lines deleted...]
-      <c r="C230" s="1">
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>915</v>
+      </c>
+      <c r="B366" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D230" s="1">
-[...6795 lines deleted...]
-      </c>
       <c r="C366" s="1">
-        <v>283000.0</v>
+        <v>100.98</v>
       </c>
       <c r="D366" s="1">
         <v>99.674</v>
       </c>
-      <c r="E366" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>99674.0</v>
       </c>
       <c r="H366" s="1">
-        <v>281998.18</v>
+        <v>1306.0</v>
       </c>
       <c r="I366" s="1">
-        <v>79.24</v>
-[...2 lines deleted...]
-        <v>0.028099472131345</v>
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J366">
+        <v>0.28</v>
       </c>
       <c r="K366">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>277.08</v>
+      </c>
+      <c r="L366" s="1">
+        <v>100980.0</v>
       </c>
       <c r="M366" s="1">
-        <v>282077.42</v>
+        <v>101257.08</v>
       </c>
       <c r="N366" s="1">
-        <v>284329.79</v>
-[...1 lines deleted...]
-      <c r="O366" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>918</v>
+      </c>
+      <c r="B367" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>4457.52</v>
+      </c>
+      <c r="I367" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J367">
+        <v>0.83</v>
+      </c>
+      <c r="K367" t="s">
+        <v>919</v>
+      </c>
+      <c r="L367" s="1">
+        <v>250457.52</v>
+      </c>
+      <c r="M367" s="1">
+        <v>252503.24</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>921</v>
+      </c>
+      <c r="B368" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>2208.48</v>
+      </c>
+      <c r="I368" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J368">
+        <v>0.68</v>
+      </c>
+      <c r="K368" t="s">
+        <v>922</v>
+      </c>
+      <c r="L368" s="1">
+        <v>216208.48</v>
+      </c>
+      <c r="M368" s="1">
+        <v>217673.03</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>924</v>
+      </c>
+      <c r="B369" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D369" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>255750.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>12462.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>4.8727272727273</v>
+      </c>
+      <c r="J369">
+        <v>0.2</v>
+      </c>
+      <c r="K369">
+        <v>610.27</v>
+      </c>
+      <c r="L369" s="1">
+        <v>268212.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>268822.27</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>926</v>
+      </c>
+      <c r="B370" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D370" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>174613.25</v>
+      </c>
+      <c r="H370" s="1">
+        <v>3613.75</v>
+      </c>
+      <c r="I370" s="1">
+        <v>2.0695737580052</v>
+      </c>
+      <c r="J370">
+        <v>2.26</v>
+      </c>
+      <c r="K370" t="s">
+        <v>927</v>
+      </c>
+      <c r="L370" s="1">
+        <v>178227.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>182182.48</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>929</v>
+      </c>
+      <c r="B371" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D371" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-1412.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J371">
+        <v>1.27</v>
+      </c>
+      <c r="K371" t="s">
+        <v>930</v>
+      </c>
+      <c r="L371" s="1">
+        <v>101527.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>102798.23</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>932</v>
+      </c>
+      <c r="B372" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>-7756.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J372">
+        <v>1.11</v>
+      </c>
+      <c r="K372" t="s">
+        <v>933</v>
+      </c>
+      <c r="L372" s="1">
+        <v>395288.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>399726.36</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>935</v>
+      </c>
+      <c r="B373" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>102.501</v>
+      </c>
+      <c r="D373" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>2630.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>2.6333970822361</v>
+      </c>
+      <c r="J373">
+        <v>0.59</v>
+      </c>
+      <c r="K373">
+        <v>585.62</v>
+      </c>
+      <c r="L373" s="1">
+        <v>102501.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>103086.62</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>937</v>
+      </c>
+      <c r="B374" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D374" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>679.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0.65007180469124</v>
+      </c>
+      <c r="J374">
+        <v>0.73</v>
+      </c>
+      <c r="K374">
+        <v>733.56</v>
+      </c>
+      <c r="L374" s="1">
+        <v>105129.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>105862.56</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>939</v>
+      </c>
+      <c r="B375" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D375" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-2439.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J375">
+        <v>2.82</v>
+      </c>
+      <c r="K375" t="s">
+        <v>940</v>
+      </c>
+      <c r="L375" s="1">
+        <v>296328.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>304785.53</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>942</v>
+      </c>
+      <c r="B376" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D376" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-398.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-0.38584585555017</v>
+      </c>
+      <c r="J376">
+        <v>1.04</v>
+      </c>
+      <c r="K376" t="s">
+        <v>943</v>
+      </c>
+      <c r="L376" s="1">
+        <v>102752.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>103793.1</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>942</v>
+      </c>
+      <c r="B377" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-1588.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J377">
+        <v>1.59</v>
+      </c>
+      <c r="K377" t="s">
+        <v>945</v>
+      </c>
+      <c r="L377" s="1">
+        <v>98320.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>99913.06</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>947</v>
+      </c>
+      <c r="B378" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D378" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-7320.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J378">
+        <v>2.97</v>
+      </c>
+      <c r="K378" t="s">
+        <v>948</v>
+      </c>
+      <c r="L378" s="1">
+        <v>419080.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>430956.71</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>950</v>
+      </c>
+      <c r="B379" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D379" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-1847.37</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J379">
+        <v>1.3</v>
+      </c>
+      <c r="K379" t="s">
+        <v>951</v>
+      </c>
+      <c r="L379" s="1">
+        <v>396761.61</v>
+      </c>
+      <c r="M379" s="1">
+        <v>401952.71</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>953</v>
+      </c>
+      <c r="B380" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D380" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>1913.76</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J380">
+        <v>1.74</v>
+      </c>
+      <c r="K380" t="s">
+        <v>954</v>
+      </c>
+      <c r="L380" s="1">
+        <v>217913.76</v>
+      </c>
+      <c r="M380" s="1">
+        <v>221681.87</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>956</v>
+      </c>
+      <c r="B381" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>102.508</v>
+      </c>
+      <c r="D381" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>2508.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>2.508</v>
+      </c>
+      <c r="J381">
+        <v>0.84</v>
+      </c>
+      <c r="K381">
+        <v>839.95</v>
+      </c>
+      <c r="L381" s="1">
+        <v>102508.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>103347.95</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>958</v>
+      </c>
+      <c r="B382" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D382" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="H382" s="1">
+        <v>10253.1</v>
+      </c>
+      <c r="I382" s="1">
+        <v>3.4294183224077</v>
+      </c>
+      <c r="J382">
+        <v>0.24</v>
+      </c>
+      <c r="K382">
+        <v>711.99</v>
+      </c>
+      <c r="L382" s="1">
+        <v>309228.0</v>
+      </c>
+      <c r="M382" s="1">
+        <v>309939.99</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>960</v>
+      </c>
+      <c r="B383" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D383" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>103495.5</v>
+      </c>
+      <c r="H383" s="1">
+        <v>-1042.5</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-1.0072901720365</v>
+      </c>
+      <c r="J383">
+        <v>1.19</v>
+      </c>
+      <c r="K383" t="s">
+        <v>961</v>
+      </c>
+      <c r="L383" s="1">
+        <v>102453.0</v>
+      </c>
+      <c r="M383" s="1">
+        <v>103640.67</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>963</v>
+      </c>
+      <c r="B384" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D384" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>5535.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>1.116580258619</v>
+      </c>
+      <c r="J384">
+        <v>3.1</v>
+      </c>
+      <c r="K384" t="s">
+        <v>964</v>
+      </c>
+      <c r="L384" s="1">
+        <v>501245.0</v>
+      </c>
+      <c r="M384" s="1">
+        <v>516745.0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>966</v>
+      </c>
+      <c r="B385" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D385" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>401652.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>3108.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J385">
+        <v>0.49</v>
+      </c>
+      <c r="K385" t="s">
+        <v>967</v>
+      </c>
+      <c r="L385" s="1">
+        <v>404760.0</v>
+      </c>
+      <c r="M385" s="1">
+        <v>406707.42</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>969</v>
+      </c>
+      <c r="B386" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="D386" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>184700.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-52.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-0.02815376285869</v>
+      </c>
+      <c r="J386">
+        <v>0.42</v>
+      </c>
+      <c r="K386">
+        <v>835.62</v>
+      </c>
+      <c r="L386" s="1">
+        <v>184648.0</v>
+      </c>
+      <c r="M386" s="1">
+        <v>185483.62</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>971</v>
+      </c>
+      <c r="B387" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>90.089</v>
+      </c>
+      <c r="D387" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>180398.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>-220.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>-0.12195257153627</v>
+      </c>
+      <c r="J387">
+        <v>0.61</v>
+      </c>
+      <c r="K387" t="s">
+        <v>972</v>
+      </c>
+      <c r="L387" s="1">
+        <v>180178.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>181406.77</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>974</v>
+      </c>
+      <c r="B388" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D388" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="H388" s="1">
+        <v>-3215.52</v>
+      </c>
+      <c r="I388" s="1">
+        <v>-1.3536905572304</v>
+      </c>
+      <c r="J388">
+        <v>0.0</v>
+      </c>
+      <c r="K388">
+        <v>0.0</v>
+      </c>
+      <c r="L388" s="1">
+        <v>234321.78</v>
+      </c>
+      <c r="M388" s="1">
+        <v>234321.78</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>976</v>
+      </c>
+      <c r="B389" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D389" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>-4149.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J389">
+        <v>1.39</v>
+      </c>
+      <c r="K389" t="s">
+        <v>977</v>
+      </c>
+      <c r="L389" s="1">
+        <v>295851.0</v>
+      </c>
+      <c r="M389" s="1">
+        <v>300030.9</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>979</v>
+      </c>
+      <c r="B390" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>1366.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J390">
+        <v>0.82</v>
+      </c>
+      <c r="K390">
+        <v>818.88</v>
+      </c>
+      <c r="L390" s="1">
+        <v>101366.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>102184.88</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>981</v>
+      </c>
+      <c r="B391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D391" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>-1258.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J391">
+        <v>0.49</v>
+      </c>
+      <c r="K391">
+        <v>972.6</v>
+      </c>
+      <c r="L391" s="1">
+        <v>193242.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>194214.6</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>983</v>
+      </c>
+      <c r="B392" s="1">
+        <v>159000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D392" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>158515.05</v>
+      </c>
+      <c r="H392" s="1">
+        <v>670.98</v>
+      </c>
+      <c r="I392" s="1">
+        <v>0.42329103766488</v>
+      </c>
+      <c r="J392">
         <v>0.15</v>
       </c>
-      <c r="P366">
-[...46 lines deleted...]
-      <c r="O367" s="1">
+      <c r="K392">
+        <v>245.03</v>
+      </c>
+      <c r="L392" s="1">
+        <v>159186.03</v>
+      </c>
+      <c r="M392" s="1">
+        <v>159431.06</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>985</v>
+      </c>
+      <c r="B393" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D393" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>13350.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>2.7199158965332</v>
+      </c>
+      <c r="J393">
+        <v>0.62</v>
+      </c>
+      <c r="K393" t="s">
+        <v>986</v>
+      </c>
+      <c r="L393" s="1">
+        <v>504174.0</v>
+      </c>
+      <c r="M393" s="1">
+        <v>507897.29</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>988</v>
+      </c>
+      <c r="B394" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D394" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>5080.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>2.554895038072</v>
+      </c>
+      <c r="J394">
+        <v>0.9</v>
+      </c>
+      <c r="K394" t="s">
+        <v>989</v>
+      </c>
+      <c r="L394" s="1">
+        <v>203914.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>205722.22</v>
+      </c>
+      <c r="N394" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>991</v>
+      </c>
+      <c r="B395" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D395" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>174.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J395">
+        <v>0.16</v>
+      </c>
+      <c r="K395">
+        <v>317.37</v>
+      </c>
+      <c r="L395" s="1">
+        <v>201894.0</v>
+      </c>
+      <c r="M395" s="1">
+        <v>202211.37</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>993</v>
+      </c>
+      <c r="B396" s="1">
+        <v>1204.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>0.2375</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.2090095515</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>85756.25</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0</v>
+      </c>
+      <c r="J396">
+        <v>0.0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396" s="1">
+        <v>85756.25</v>
+      </c>
+      <c r="M396" s="1">
+        <v>85756.25</v>
+      </c>
+      <c r="N396" s="1">
         <v>0.05</v>
       </c>
-      <c r="P367">
-[...184 lines deleted...]
-      <c r="K371">
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>995</v>
+      </c>
+      <c r="B397" s="1">
+        <v>1204.0</v>
+      </c>
+      <c r="C397" s="1">
+        <v>0.0375</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.0910755814</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>-161262.5</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" s="1">
+        <v>-161262.5</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-161262.5</v>
+      </c>
+      <c r="N397" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>997</v>
+      </c>
+      <c r="B398" s="1">
+        <v>751.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="D398" s="1">
+        <v>60.3524633822</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>453247.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>-372890.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>-82.270814809585</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398" s="1">
+        <v>80357.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>80357.0</v>
+      </c>
+      <c r="N398" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>999</v>
+      </c>
+      <c r="B399" s="1">
+        <v>-1204.0</v>
+      </c>
+      <c r="C399" s="1">
         <v>0.16</v>
       </c>
-      <c r="L371">
-[...1243 lines deleted...]
-      <c r="J396" s="1">
+      <c r="D399" s="1">
+        <v>0.1458118771</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-42706.25</v>
+      </c>
+      <c r="I399" s="1">
         <v>0</v>
       </c>
-      <c r="K396">
-[...11 lines deleted...]
-      <c r="O396" s="1">
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399" s="1">
+        <v>-42706.25</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-42706.25</v>
+      </c>
+      <c r="N399" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B400" s="1">
+        <v>-1204.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.0649833887</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>7475.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400" s="1">
+        <v>7475.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>7475.0</v>
+      </c>
+      <c r="N400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B401" s="1">
+        <v>-751.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="D401" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>-380006.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>313918.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>-82.608695652174</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401" s="1">
+        <v>-66088.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-66088.0</v>
+      </c>
+      <c r="N401" s="1">
         <v>-0.04</v>
       </c>
-      <c r="P396">
-[...350 lines deleted...]
-        <v>1</v>
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>1002</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">