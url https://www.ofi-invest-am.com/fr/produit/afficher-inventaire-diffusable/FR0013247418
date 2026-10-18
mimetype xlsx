--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1004">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -112,296 +112,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -472,224 +442,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,128 +832,110 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
@@ -1072,2004 +976,2010 @@
   <si>
     <t>RX100926</t>
   </si>
   <si>
     <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>OAT100926</t>
   </si>
   <si>
     <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 433.53</t>
+    <t>7 328.26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 366.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 524.66</t>
+    <t>3 970.55</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 242.81</t>
+    <t>3 041.10</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 723.97</t>
+    <t>8 496.37</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 177.40</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 044.10</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>16 275.29</t>
+    <t>17 280.53</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 887.33</t>
+    <t>2 607.95</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3372845746</t>
-[...11 lines deleted...]
-    <t>2 301.37</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>8 904.11</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 845.69</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>5 154.99</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 738.08</t>
+    <t>3 058.35</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 739.72</t>
+    <t>5 113.91</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 388.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 478.75</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 786.30</t>
+    <t>2 016.44</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 793.15</t>
+    <t>4 354.11</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 905.75</t>
+    <t>4 418.38</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 410.27</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 554.08</t>
-[...5 lines deleted...]
-    <t>BANK OF AMERICA CORP 24/05/2032</t>
+    <t>1 654.19</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 825.14</t>
+    <t>3 491.75</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 997.23</t>
+    <t>4 485.27</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 602.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>6 010.27</t>
+    <t>6 981.16</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>3 761.40</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>2 925.93</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>3 435.91</t>
-[...8 lines deleted...]
-    <t>15 756.90</t>
+    <t>5 084.34</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 194.31</t>
+    <t>5 664.49</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>1 330.25</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 960.27</t>
+    <t>6 506.85</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>5 032.56</t>
+    <t>5 684.93</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 908.22</t>
+    <t>6 454.79</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 293.15</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 972.35</t>
+    <t>5 436.43</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 545.21</t>
+    <t>8 127.74</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 443.84</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 331.51</t>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>5 252.05</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 954.76</t>
+    <t>3 607.92</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 661.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 110.68</t>
-[...8 lines deleted...]
-    <t>4 760.23</t>
+    <t>2 603.18</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 649.32</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 155.82</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 288.36</t>
+    <t>2 000.34</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 165.75</t>
+  </si>
+  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>5 465.75</t>
+    <t>6 976.03</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 212.38</t>
+    <t>1 765.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 545.21</t>
+    <t>5 149.32</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 336.99</t>
+    <t>1 797.26</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 308.10</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 151.05</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 266.78</t>
+    <t>1 460.96</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 919.52</t>
+    <t>3 142.47</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 397.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>8 186.30</t>
+    <t>13 832.88</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 206.68</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 437.59</t>
+    <t>2 654.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 239.17</t>
+    <t>5 665.61</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>8 049.62</t>
+    <t>3 906.91</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>11 064.60</t>
+    <t>11 836.54</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>1 450.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>5 070.21</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 223.01</t>
-[...8 lines deleted...]
-    <t>2 838.36</t>
+    <t>2 025.62</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 499.33</t>
+    <t>2 169.25</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 030.82</t>
+    <t>3 246.58</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 289.38</t>
+    <t>10 404.11</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 796.38</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>2 804.79</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>2 407.53</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 809.36</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>30 005.18</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>37 263.01</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 549.15</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 997.26</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 088.36</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 562.99</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>2 040.25</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>5 169.86</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>7 121.44</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>75 084.11</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>114 429.75</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>7 443.20</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>5 983.07</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>8 235.25</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>5 537.94</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>96 260.99</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 672.91</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 859.59</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 484.93</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>3 277.40</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>1 465.07</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>13 253.42</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
     <t>2 157.53</t>
   </si>
   <si>
-    <t>FR0014017VR8</t>
-[...256 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 013.37</t>
+    <t>5 400.43</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 843.84</t>
+    <t>5 304.11</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 477.81</t>
+    <t>1 978.36</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>3 646.23</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>16 667.81</t>
+    <t>17 782.53</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>7 172.60</t>
+    <t>7 661.64</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 750.79</t>
+    <t>7 244.75</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 422.34</t>
+    <t>1 750.58</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 147.25</t>
+    <t>1 332.68</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>8 270.53</t>
+    <t>9 673.12</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>28 731.53</t>
+    <t>32 632.81</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>10 561.40</t>
+    <t>12 327.63</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>3 280.67</t>
+    <t>3 724.61</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>19 534.62</t>
+    <t>5 425.33</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>52 883.85</t>
+    <t>63 471.98</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 891.10</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>5 058.15</t>
+    <t>5 862.86</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 926.03</t>
+    <t>2 472.60</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>116 999.32</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 917.81</t>
+    <t>9 586.64</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 031.45</t>
+    <t>1 448.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 017.90</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>6 066.44</t>
+    <t>6 531.39</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 726.03</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>2 110.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 793.42</t>
+    <t>5 259.45</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 959.60</t>
+    <t>3 607.01</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 662.16</t>
+    <t>2 437.84</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 377.59</t>
+    <t>5 287.78</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>1 015.78</t>
+    <t>1 562.75</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 311.74</t>
+    <t>7 823.56</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>11 164.83</t>
+    <t>11 970.54</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 452.60</t>
+    <t>7 919.78</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 263.17</t>
+    <t>9 931.64</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 825.00</t>
+    <t>4 467.60</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 400.01</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>15 166.19</t>
+    <t>16 572.48</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>15 080.31</t>
+    <t>16 603.81</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 971.23</t>
+    <t>4 345.21</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>6 084.02</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 351.78</t>
+    <t>2 777.53</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 502.42</t>
+    <t>8 545.81</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>4 300.00</t>
+    <t>5 536.99</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 409.07</t>
+    <t>2 551.65</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 922.36</t>
+    <t>2 007.50</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>5 798.64</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>12 558.14</t>
+    <t>14 161.17</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 164.04</t>
+    <t>1 608.49</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 490.12</t>
+    <t>2 933.28</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 638.58</t>
+    <t>2 253.04</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>9 498.08</t>
+    <t>6 775.30</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 291.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 357.88</t>
-[...8 lines deleted...]
-    <t>4 487.44</t>
+    <t>2 843.32</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 013.01</t>
+    <t>1 221.58</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 774.15</t>
+    <t>3 240.21</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 230.03</t>
+    <t>4 527.12</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>11 332.13</t>
+    <t>11 958.16</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 125.52</t>
+    <t>2 330.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 184.93</t>
+    <t>9 832.19</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 070.55</t>
+    <t>7 739.38</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 733.73</t>
+    <t>8 816.01</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>23 706.98</t>
+    <t>24 510.36</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>8 979.19</t>
+    <t>9 549.42</t>
   </si>
   <si>
     <t>ES0000012L60</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
   </si>
   <si>
-    <t>50 470.27</t>
+    <t>52 492.93</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 773.70</t>
+    <t>4 899.73</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 822.25</t>
+    <t>4 590.75</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>XS3310370955</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>2 045.72</t>
+    <t>2 668.32</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 464.55</t>
+    <t>1 952.74</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 955.48</t>
+    <t>4 333.05</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 271.23</t>
+    <t>2 959.59</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>5 215.07</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 457.53</t>
+    <t>8 975.34</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 819.10</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>11 876.71</t>
+    <t>1 314.38</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 665.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>5 191.10</t>
+    <t>6 023.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 768.11</t>
+    <t>4 268.93</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 078.32</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 423.97</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 187.67</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 500.00</t>
+    <t>16 614.73</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 947.42</t>
+    <t>2 921.13</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>1 228.77</t>
+    <t>1 415.75</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 179.90</t>
+    <t>4 693.22</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 031.18</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 723.29</t>
+    <t>3 982.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 239.73</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3430,215 +3340,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>68988.63</v>
+        <v>3988.63</v>
       </c>
       <c r="C2">
-        <v>185.68</v>
+        <v>183.57</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>12810218.26</v>
+        <v>732214.9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>12810218.26</v>
+        <v>732214.9</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>989442.2179</v>
+        <v>987121.0482</v>
       </c>
       <c r="C3">
-        <v>116.98</v>
+        <v>115.59</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>115753306.34</v>
+        <v>114102718.58</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>115753306.34</v>
+        <v>114102718.58</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>561805.08</v>
+        <v>558855.99</v>
       </c>
       <c r="C4">
-        <v>103.87</v>
+        <v>102.63</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>58355322.59</v>
+        <v>57357128.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>58355322.59</v>
+        <v>57357128.63</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6945.0761</v>
+        <v>6904.4091</v>
       </c>
       <c r="C5">
-        <v>104.9</v>
+        <v>103.6</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>728563.94</v>
+        <v>715360.36</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>728563.94</v>
+        <v>715360.36</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>108.02</v>
+        <v>106.75</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>108.02</v>
+        <v>106.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>108.02</v>
+        <v>106.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z401"/>
+  <dimension ref="A1:Z380"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N401" sqref="N401"/>
+      <selection activeCell="N380" sqref="N380"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3654,20043 +3564,18993 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>952.0</v>
+        <v>2723.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.98</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.2823834007</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>33529.44</v>
+        <v>77012.93</v>
       </c>
       <c r="H2" s="1">
-        <v>3579.52</v>
+        <v>24691.12</v>
       </c>
       <c r="I2" s="1">
-        <v>10.675752413401</v>
+        <v>32.061005859665</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>37108.96</v>
+        <v>101704.05</v>
       </c>
       <c r="M2" s="1">
-        <v>37108.96</v>
+        <v>101704.05</v>
       </c>
       <c r="N2" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>2915.0</v>
+        <v>688.0</v>
       </c>
       <c r="C3" s="1">
-        <v>36.31</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.2823842196</v>
+        <v>245.3463662791</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>82443.15</v>
+        <v>168798.3</v>
       </c>
       <c r="H3" s="1">
-        <v>23400.5</v>
+        <v>-375.9</v>
       </c>
       <c r="I3" s="1">
-        <v>28.383801443783</v>
+        <v>-0.22269181620905</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>105843.65</v>
+        <v>168422.4</v>
       </c>
       <c r="M3" s="1">
-        <v>105843.65</v>
+        <v>168422.4</v>
       </c>
       <c r="N3" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>766.0</v>
+        <v>1121.0</v>
       </c>
       <c r="C4" s="1">
-        <v>269.4</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>245.3463707572</v>
+        <v>201.9023907226</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>187935.32</v>
+        <v>226332.58</v>
       </c>
       <c r="H4" s="1">
-        <v>18425.08</v>
+        <v>-23319.48</v>
       </c>
       <c r="I4" s="1">
-        <v>9.8039474431948</v>
+        <v>-10.303191878076</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>206360.4</v>
+        <v>203013.1</v>
       </c>
       <c r="M4" s="1">
-        <v>206360.4</v>
+        <v>203013.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>1249.0</v>
+        <v>420.0</v>
       </c>
       <c r="C5" s="1">
-        <v>181.7</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>201.9023939151</v>
+        <v>78.795</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>252176.09</v>
+        <v>33093.9</v>
       </c>
       <c r="H5" s="1">
-        <v>-25232.79</v>
+        <v>-3609.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-10.006019999755</v>
+        <v>-10.908052541405</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>226943.3</v>
+        <v>29484.0</v>
       </c>
       <c r="M5" s="1">
-        <v>226943.3</v>
+        <v>29484.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
-        <v>116.0</v>
+        <v>13790.0</v>
       </c>
       <c r="C6" s="1">
-        <v>824.9</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1263.0082758621</v>
+        <v>27.0131443075</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>146508.96</v>
+        <v>372511.26</v>
       </c>
       <c r="H6" s="1">
-        <v>-50820.56</v>
+        <v>-11764.86</v>
       </c>
       <c r="I6" s="1">
-        <v>-34.687680535033</v>
+        <v>-3.1582562094902</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>95688.4</v>
+        <v>360746.4</v>
       </c>
       <c r="M6" s="1">
-        <v>95688.4</v>
+        <v>360746.4</v>
       </c>
       <c r="N6" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>15354.0</v>
+        <v>818.0</v>
       </c>
       <c r="C7" s="1">
-        <v>27.3</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.0131438062</v>
+        <v>62.9093520782</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>414759.81</v>
+        <v>51459.85</v>
       </c>
       <c r="H7" s="1">
-        <v>4404.39</v>
+        <v>7722.45</v>
       </c>
       <c r="I7" s="1">
-        <v>1.0619133999507</v>
+        <v>15.00674797925</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>419164.2</v>
+        <v>59182.3</v>
       </c>
       <c r="M7" s="1">
-        <v>419164.2</v>
+        <v>59182.3</v>
       </c>
       <c r="N7" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>261.0</v>
+        <v>18744.0</v>
       </c>
       <c r="C8" s="1">
-        <v>115.7</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3136838455</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>30902.4</v>
+        <v>174575.69</v>
       </c>
       <c r="H8" s="1">
-        <v>-704.7</v>
+        <v>17737.75</v>
       </c>
       <c r="I8" s="1">
-        <v>-2.2804054054054</v>
+        <v>10.160492563426</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>30197.7</v>
+        <v>192313.44</v>
       </c>
       <c r="M8" s="1">
-        <v>30197.7</v>
+        <v>192313.44</v>
       </c>
       <c r="N8" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>818.0</v>
+        <v>2553.0</v>
       </c>
       <c r="C9" s="1">
-        <v>69.75</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9093520782</v>
+        <v>162.1618644732</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>51459.85</v>
+        <v>413999.24</v>
       </c>
       <c r="H9" s="1">
-        <v>5595.65</v>
+        <v>82099.72</v>
       </c>
       <c r="I9" s="1">
-        <v>10.873817160369</v>
+        <v>19.830886646072</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>57055.5</v>
+        <v>496098.96</v>
       </c>
       <c r="M9" s="1">
-        <v>57055.5</v>
+        <v>496098.96</v>
       </c>
       <c r="N9" s="1">
-        <v>0.03</v>
+        <v>0.29</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>13722.0</v>
+        <v>1646.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.455</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.8602273721</v>
+        <v>235.840164034</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>121580.04</v>
+        <v>388192.91</v>
       </c>
       <c r="H10" s="1">
-        <v>21883.47</v>
+        <v>307900.49</v>
       </c>
       <c r="I10" s="1">
-        <v>17.999229149785</v>
+        <v>79.316361032972</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>143463.51</v>
+        <v>696093.4</v>
       </c>
       <c r="M10" s="1">
-        <v>143463.51</v>
+        <v>696093.4</v>
       </c>
       <c r="N10" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
-        <v>2758.0</v>
+        <v>4631.0</v>
       </c>
       <c r="C11" s="1">
-        <v>191.9</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>162.1618636693</v>
+        <v>25.1987583675</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>447242.42</v>
+        <v>116695.45</v>
       </c>
       <c r="H11" s="1">
-        <v>82017.78</v>
+        <v>-43965.59</v>
       </c>
       <c r="I11" s="1">
-        <v>18.338551159794</v>
+        <v>-37.675496345402</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>529260.2</v>
+        <v>72729.86</v>
       </c>
       <c r="M11" s="1">
-        <v>529260.2</v>
+        <v>72729.86</v>
       </c>
       <c r="N11" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>1832.0</v>
+        <v>6848.0</v>
       </c>
       <c r="C12" s="1">
-        <v>407.9</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>235.8401637555</v>
+        <v>58.9720268692</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>432059.18</v>
+        <v>403840.44</v>
       </c>
       <c r="H12" s="1">
-        <v>315213.62</v>
+        <v>-61851.32</v>
       </c>
       <c r="I12" s="1">
-        <v>72.956121427625</v>
+        <v>-15.315781648812</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>747272.8</v>
+        <v>341989.12</v>
       </c>
       <c r="M12" s="1">
-        <v>747272.8</v>
+        <v>341989.12</v>
       </c>
       <c r="N12" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
-        <v>4631.0</v>
+        <v>2497.0</v>
       </c>
       <c r="C13" s="1">
-        <v>15.38</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>25.1987583675</v>
+        <v>13.1750020024</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>116695.45</v>
+        <v>32897.98</v>
       </c>
       <c r="H13" s="1">
-        <v>-45470.67</v>
+        <v>-6080.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-38.965246716989</v>
+        <v>-18.481985824054</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>71224.78</v>
+        <v>26817.78</v>
       </c>
       <c r="M13" s="1">
-        <v>71224.78</v>
+        <v>26817.78</v>
       </c>
       <c r="N13" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
-        <v>546.0</v>
+        <v>726.0</v>
       </c>
       <c r="C14" s="1">
-        <v>53.4</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>34698.3</v>
+        <v>64940.7</v>
       </c>
       <c r="H14" s="1">
-        <v>-5541.9</v>
+        <v>-108.9</v>
       </c>
       <c r="I14" s="1">
-        <v>-15.971675845791</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>29156.4</v>
+        <v>64831.8</v>
       </c>
       <c r="M14" s="1">
-        <v>29156.4</v>
+        <v>64831.8</v>
       </c>
       <c r="N14" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
-        <v>5253.0</v>
+        <v>5546.0</v>
       </c>
       <c r="C15" s="1">
-        <v>52.14</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>61.854368932</v>
+        <v>56.3800649116</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>324921.0</v>
+        <v>312683.84</v>
       </c>
       <c r="H15" s="1">
-        <v>-51029.58</v>
+        <v>81636.76</v>
       </c>
       <c r="I15" s="1">
-        <v>-15.705226808978</v>
+        <v>26.108403939263</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>273891.42</v>
+        <v>394320.6</v>
       </c>
       <c r="M15" s="1">
-        <v>273891.42</v>
+        <v>394320.6</v>
       </c>
       <c r="N15" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
-        <v>2497.0</v>
+        <v>3669.0</v>
       </c>
       <c r="C16" s="1">
-        <v>9.606</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750020024</v>
+        <v>30.6925211229</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>32897.98</v>
+        <v>112610.86</v>
       </c>
       <c r="H16" s="1">
-        <v>-8911.8</v>
+        <v>14556.68</v>
       </c>
       <c r="I16" s="1">
-        <v>-27.089201221473</v>
+        <v>12.926533018219</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>23986.18</v>
+        <v>127167.54</v>
       </c>
       <c r="M16" s="1">
-        <v>23986.18</v>
+        <v>127167.54</v>
       </c>
       <c r="N16" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
-        <v>6176.0</v>
+        <v>150.0</v>
       </c>
       <c r="C17" s="1">
-        <v>74.68</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>56.3800647668</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>348203.28</v>
+        <v>144660.0</v>
       </c>
       <c r="H17" s="1">
-        <v>113020.4</v>
+        <v>-14250.0</v>
       </c>
       <c r="I17" s="1">
-        <v>32.458166390621</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>461223.68</v>
+        <v>130410.0</v>
       </c>
       <c r="M17" s="1">
-        <v>461223.68</v>
+        <v>130410.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
-        <v>2992.0</v>
+        <v>1919.0</v>
       </c>
       <c r="C18" s="1">
-        <v>33.12</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.7645855615</v>
+        <v>539.8435330902</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>89055.64</v>
+        <v>1035959.74</v>
       </c>
       <c r="H18" s="1">
-        <v>10039.4</v>
+        <v>1913543.26</v>
       </c>
       <c r="I18" s="1">
-        <v>11.27317708345</v>
+        <v>184.71212597509</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>99095.04</v>
+        <v>2949503.0</v>
       </c>
       <c r="M18" s="1">
-        <v>99095.04</v>
+        <v>2949503.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.05</v>
+        <v>1.71</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
-        <v>2132.0</v>
+        <v>686.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1578.2</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>539.8435365854</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>1150946.42</v>
+        <v>42147.84</v>
       </c>
       <c r="H19" s="1">
-        <v>2213775.98</v>
+        <v>5638.92</v>
       </c>
       <c r="I19" s="1">
-        <v>192.34396506486</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3364722.4</v>
+        <v>47786.76</v>
       </c>
       <c r="M19" s="1">
-        <v>3364722.4</v>
+        <v>47786.76</v>
       </c>
       <c r="N19" s="1">
-        <v>1.79</v>
+        <v>0.03</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
-        <v>686.0</v>
+        <v>792.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.16</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>42147.84</v>
+        <v>142401.6</v>
       </c>
       <c r="H20" s="1">
-        <v>3237.92</v>
+        <v>-6890.4</v>
       </c>
       <c r="I20" s="1">
-        <v>7.6822916666667</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>45385.76</v>
+        <v>135511.2</v>
       </c>
       <c r="M20" s="1">
-        <v>45385.76</v>
+        <v>135511.2</v>
       </c>
       <c r="N20" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>16973.0</v>
+        <v>15494.0</v>
       </c>
       <c r="C21" s="1">
-        <v>43.41</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>28.8278041595</v>
+        <v>28.8278043113</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>489294.32</v>
+        <v>446658.0</v>
       </c>
       <c r="H21" s="1">
-        <v>247503.61</v>
+        <v>247473.2</v>
       </c>
       <c r="I21" s="1">
-        <v>50.583789732119</v>
+        <v>55.405522793726</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>736797.93</v>
+        <v>694131.2</v>
       </c>
       <c r="M21" s="1">
-        <v>736797.93</v>
+        <v>694131.2</v>
       </c>
       <c r="N21" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>3725.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.91</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>31271.38</v>
       </c>
       <c r="H22" s="1">
-        <v>5643.37</v>
+        <v>8176.37</v>
       </c>
       <c r="I22" s="1">
-        <v>18.046437349423</v>
+        <v>26.146495613561</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>36914.75</v>
+        <v>39447.75</v>
       </c>
       <c r="M22" s="1">
-        <v>36914.75</v>
+        <v>39447.75</v>
       </c>
       <c r="N22" s="1">
         <v>0.02</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>595.0</v>
+        <v>3916.0</v>
       </c>
       <c r="C23" s="1">
-        <v>64.75</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5343998979</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>32635.75</v>
+        <v>49084.71</v>
       </c>
       <c r="H23" s="1">
-        <v>5890.5</v>
+        <v>-4912.23</v>
       </c>
       <c r="I23" s="1">
-        <v>18.049225159526</v>
+        <v>-10.007658189281</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>38526.25</v>
+        <v>44172.48</v>
       </c>
       <c r="M23" s="1">
-        <v>38526.25</v>
+        <v>44172.48</v>
       </c>
       <c r="N23" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
-        <v>3780.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C24" s="1">
-        <v>21.6</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
-        <v>18.1805714286</v>
+        <v>18.1805719139</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>68722.56</v>
+        <v>64213.78</v>
       </c>
       <c r="H24" s="1">
-        <v>12925.44</v>
+        <v>14797.06</v>
       </c>
       <c r="I24" s="1">
-        <v>18.808146844355</v>
+        <v>23.043433979436</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>81648.0</v>
+        <v>79010.84</v>
       </c>
       <c r="M24" s="1">
-        <v>81648.0</v>
+        <v>79010.84</v>
       </c>
       <c r="N24" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>30797.0</v>
+        <v>28774.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.47</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>9.7652784362</v>
+        <v>9.7652783763</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>300741.28</v>
+        <v>280986.12</v>
       </c>
       <c r="H25" s="1">
-        <v>360470.31</v>
+        <v>354056.06</v>
       </c>
       <c r="I25" s="1">
-        <v>119.86060244207</v>
+        <v>126.00482187519</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>661211.59</v>
+        <v>635042.18</v>
       </c>
       <c r="M25" s="1">
-        <v>661211.59</v>
+        <v>635042.18</v>
       </c>
       <c r="N25" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>25443.0</v>
+        <v>23771.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.084</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
-        <v>3.1977663798</v>
+        <v>3.1977661857</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>81360.77</v>
+        <v>76014.1</v>
       </c>
       <c r="H26" s="1">
-        <v>-2894.56</v>
+        <v>-279.69</v>
       </c>
       <c r="I26" s="1">
-        <v>-3.5576851104039</v>
+        <v>-0.36794489443406</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>78466.21</v>
+        <v>75734.41</v>
       </c>
       <c r="M26" s="1">
-        <v>78466.21</v>
+        <v>75734.41</v>
       </c>
       <c r="N26" s="1">
         <v>0.04</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>68599.0</v>
+        <v>61601.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.83</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.8345162466</v>
+        <v>7.8345163228</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>537439.98</v>
+        <v>482614.04</v>
       </c>
       <c r="H27" s="1">
-        <v>274086.19</v>
+        <v>245140.17</v>
       </c>
       <c r="I27" s="1">
-        <v>50.998474285445</v>
+        <v>50.79424751091</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>811526.17</v>
+        <v>727754.21</v>
       </c>
       <c r="M27" s="1">
-        <v>811526.17</v>
+        <v>727754.21</v>
       </c>
       <c r="N27" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
-        <v>4423.0</v>
+        <v>4132.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.675</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
-        <v>16.4668573366</v>
+        <v>16.4668562439</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>72832.91</v>
+        <v>68041.05</v>
       </c>
       <c r="H28" s="1">
-        <v>5343.62</v>
+        <v>3401.23</v>
       </c>
       <c r="I28" s="1">
-        <v>7.3368206762575</v>
+        <v>4.9987911709181</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>78176.53</v>
+        <v>71442.28</v>
       </c>
       <c r="M28" s="1">
-        <v>78176.53</v>
+        <v>71442.28</v>
       </c>
       <c r="N28" s="1">
         <v>0.04</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>2924.0</v>
       </c>
       <c r="C29" s="1">
-        <v>14.6</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>41447.7</v>
       </c>
       <c r="H29" s="1">
-        <v>1242.7</v>
+        <v>3728.1</v>
       </c>
       <c r="I29" s="1">
-        <v>2.9982363315697</v>
+        <v>8.994708994709</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>42690.4</v>
+        <v>45175.8</v>
       </c>
       <c r="M29" s="1">
-        <v>42690.4</v>
+        <v>45175.8</v>
       </c>
       <c r="N29" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
-        <v>646.0</v>
+        <v>345.0</v>
       </c>
       <c r="C30" s="1">
-        <v>171.3</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.7952012384</v>
+        <v>188.7486376812</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>82555.7</v>
+        <v>65118.28</v>
       </c>
       <c r="H30" s="1">
-        <v>28104.1</v>
+        <v>12679.22</v>
       </c>
       <c r="I30" s="1">
-        <v>34.042591850108</v>
+        <v>19.471060967827</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>110659.8</v>
+        <v>77797.5</v>
       </c>
       <c r="M30" s="1">
-        <v>110659.8</v>
+        <v>77797.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
-        <v>369.0</v>
+        <v>4626.0</v>
       </c>
       <c r="C31" s="1">
-        <v>282.7</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>188.7486449864</v>
+        <v>78.4420860355</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>69648.25</v>
+        <v>362873.09</v>
       </c>
       <c r="H31" s="1">
-        <v>34668.05</v>
+        <v>-92067.05</v>
       </c>
       <c r="I31" s="1">
-        <v>49.775909660329</v>
+        <v>-25.371693999133</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>104316.3</v>
+        <v>270806.04</v>
       </c>
       <c r="M31" s="1">
-        <v>104316.3</v>
+        <v>270806.04</v>
       </c>
       <c r="N31" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>999.0</v>
+        <v>5399.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.82</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>76.4371439155</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>34165.8</v>
+        <v>412684.14</v>
       </c>
       <c r="H32" s="1">
-        <v>-3376.62</v>
+        <v>137689.92</v>
       </c>
       <c r="I32" s="1">
-        <v>-9.8830409356725</v>
+        <v>33.364480641296</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>30789.18</v>
+        <v>550374.06</v>
       </c>
       <c r="M32" s="1">
-        <v>30789.18</v>
+        <v>550374.06</v>
       </c>
       <c r="N32" s="1">
-        <v>0.02</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
-        <v>5151.0</v>
+        <v>989864.0</v>
       </c>
       <c r="C33" s="1">
-        <v>59.06</v>
+        <v>11.292</v>
       </c>
       <c r="D33" s="1">
-        <v>78.442085032</v>
+        <v>11.257690511</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>404055.18</v>
+        <v>11143582.56</v>
       </c>
       <c r="H33" s="1">
-        <v>-99837.12</v>
+        <v>33961.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-24.70878358743</v>
+        <v>0.30476491574537</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>304218.06</v>
+        <v>11177544.29</v>
       </c>
       <c r="M33" s="1">
-        <v>304218.06</v>
+        <v>11177544.29</v>
       </c>
       <c r="N33" s="1">
-        <v>0.16</v>
+        <v>6.46</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
-        <v>5779.0</v>
+        <v>123376.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.12</v>
+        <v>10.646</v>
       </c>
       <c r="D34" s="1">
-        <v>76.4371431043</v>
+        <v>10.6772995558</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>441730.25</v>
+        <v>1317322.51</v>
       </c>
       <c r="H34" s="1">
-        <v>142642.23</v>
+        <v>-3861.61</v>
       </c>
       <c r="I34" s="1">
-        <v>32.291705175274</v>
+        <v>-0.29314081940344</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>584372.48</v>
+        <v>1313460.9</v>
       </c>
       <c r="M34" s="1">
-        <v>584372.48</v>
+        <v>1313460.9</v>
       </c>
       <c r="N34" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
-        <v>989864.0</v>
+        <v>1338.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.328</v>
+        <v>47.78</v>
       </c>
       <c r="D35" s="1">
-        <v>11.257690511</v>
+        <v>52.4771524664</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>11143582.56</v>
+        <v>70214.43</v>
       </c>
       <c r="H35" s="1">
-        <v>69596.83</v>
+        <v>-6284.79</v>
       </c>
       <c r="I35" s="1">
-        <v>0.62454627697396</v>
+        <v>-8.9508524102524</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>11213179.39</v>
+        <v>63929.64</v>
       </c>
       <c r="M35" s="1">
-        <v>11213179.39</v>
+        <v>63929.64</v>
       </c>
       <c r="N35" s="1">
-        <v>5.98</v>
+        <v>0.04</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>336122.0</v>
+        <v>7053.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.794</v>
+        <v>27.4</v>
       </c>
       <c r="D36" s="1">
-        <v>10.6772995222</v>
+        <v>25.0837657734</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>3588875.27</v>
+        <v>176915.8</v>
       </c>
       <c r="H36" s="1">
-        <v>39225.6</v>
+        <v>16336.4</v>
       </c>
       <c r="I36" s="1">
-        <v>1.0929775221751</v>
+        <v>9.2339971896235</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3628100.87</v>
+        <v>193252.2</v>
       </c>
       <c r="M36" s="1">
-        <v>3628100.87</v>
+        <v>193252.2</v>
       </c>
       <c r="N36" s="1">
-        <v>1.93</v>
+        <v>0.11</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>1338.0</v>
+        <v>24177.0</v>
       </c>
       <c r="C37" s="1">
-        <v>49.75</v>
+        <v>12.47</v>
       </c>
       <c r="D37" s="1">
-        <v>52.4771524664</v>
+        <v>10.566868925</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>70214.43</v>
+        <v>255475.19</v>
       </c>
       <c r="H37" s="1">
-        <v>-3648.93</v>
+        <v>46012.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-5.1968377440364</v>
+        <v>18.010359440382</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>66565.5</v>
+        <v>301487.19</v>
       </c>
       <c r="M37" s="1">
-        <v>66565.5</v>
+        <v>301487.19</v>
       </c>
       <c r="N37" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>7108.0</v>
+        <v>3519.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.464</v>
+        <v>36.85</v>
       </c>
       <c r="D38" s="1">
-        <v>11.9557132808</v>
+        <v>35.6614521171</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>84981.21</v>
+        <v>125492.65</v>
       </c>
       <c r="H38" s="1">
-        <v>10720.9</v>
+        <v>4182.5</v>
       </c>
       <c r="I38" s="1">
-        <v>12.61561232183</v>
+        <v>3.3328645143759</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>95702.11</v>
+        <v>129675.15</v>
       </c>
       <c r="M38" s="1">
-        <v>95702.11</v>
+        <v>129675.15</v>
       </c>
       <c r="N38" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>7853.0</v>
+        <v>950.0</v>
       </c>
       <c r="C39" s="1">
-        <v>26.12</v>
+        <v>75.98</v>
       </c>
       <c r="D39" s="1">
-        <v>25.08376544</v>
+        <v>67.9513263158</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>196982.81</v>
+        <v>64553.76</v>
       </c>
       <c r="H39" s="1">
-        <v>8137.55</v>
+        <v>7627.24</v>
       </c>
       <c r="I39" s="1">
-        <v>4.1310965154777</v>
+        <v>11.815330354111</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>205120.36</v>
+        <v>72181.0</v>
       </c>
       <c r="M39" s="1">
-        <v>205120.36</v>
+        <v>72181.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>26920.0</v>
+        <v>530.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.31</v>
+        <v>52.55</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5668688707</v>
+        <v>59.9485660377</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>284460.11</v>
+        <v>31772.74</v>
       </c>
       <c r="H40" s="1">
-        <v>46925.09</v>
+        <v>-3921.24</v>
       </c>
       <c r="I40" s="1">
-        <v>16.496193438159</v>
+        <v>-12.341522953324</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>331385.2</v>
+        <v>27851.5</v>
       </c>
       <c r="M40" s="1">
-        <v>331385.2</v>
+        <v>27851.5</v>
       </c>
       <c r="N40" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>3022.0</v>
+        <v>9548.0</v>
       </c>
       <c r="C41" s="1">
-        <v>16.385</v>
+        <v>17.785</v>
       </c>
       <c r="D41" s="1">
-        <v>16.045</v>
+        <v>18.5619103477</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>48487.99</v>
+        <v>177229.12</v>
       </c>
       <c r="H41" s="1">
-        <v>1027.48</v>
+        <v>-7417.94</v>
       </c>
       <c r="I41" s="1">
-        <v>2.1190401994391</v>
+        <v>-4.185508566538</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>49515.47</v>
+        <v>169811.18</v>
       </c>
       <c r="M41" s="1">
-        <v>49515.47</v>
+        <v>169811.18</v>
       </c>
       <c r="N41" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>357.0</v>
+        <v>2678.0</v>
       </c>
       <c r="C42" s="1">
-        <v>84.5</v>
+        <v>72.98</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>61.36660941</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>33093.9</v>
+        <v>164339.78</v>
       </c>
       <c r="H42" s="1">
-        <v>-2927.4</v>
+        <v>31100.66</v>
       </c>
       <c r="I42" s="1">
-        <v>-8.8457389428263</v>
+        <v>18.924608515358</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>30166.5</v>
+        <v>195440.44</v>
       </c>
       <c r="M42" s="1">
-        <v>30166.5</v>
+        <v>195440.44</v>
       </c>
       <c r="N42" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>2513.0</v>
+        <v>7369.0</v>
       </c>
       <c r="C43" s="1">
-        <v>37.83</v>
+        <v>17.885</v>
       </c>
       <c r="D43" s="1">
-        <v>34.4103820135</v>
+        <v>27.1330085493</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>86473.29</v>
+        <v>199943.14</v>
       </c>
       <c r="H43" s="1">
-        <v>8593.5</v>
+        <v>-68148.57</v>
       </c>
       <c r="I43" s="1">
-        <v>9.9377507204826</v>
+        <v>-34.083975074114</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>95066.79</v>
+        <v>131794.57</v>
       </c>
       <c r="M43" s="1">
-        <v>95066.79</v>
+        <v>131794.57</v>
       </c>
       <c r="N43" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>2799.0</v>
+        <v>7464.0</v>
       </c>
       <c r="C44" s="1">
-        <v>80.6</v>
+        <v>30.835</v>
       </c>
       <c r="D44" s="1">
-        <v>67.9513219007</v>
+        <v>29.925022776</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>190195.75</v>
+        <v>223360.37</v>
       </c>
       <c r="H44" s="1">
-        <v>35403.65</v>
+        <v>6792.07</v>
       </c>
       <c r="I44" s="1">
-        <v>18.614322349474</v>
+        <v>3.0408572478636</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>225599.4</v>
+        <v>230152.44</v>
       </c>
       <c r="M44" s="1">
-        <v>225599.4</v>
+        <v>230152.44</v>
       </c>
       <c r="N44" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>530.0</v>
+        <v>1161.0</v>
       </c>
       <c r="C45" s="1">
-        <v>55.15</v>
+        <v>256.9</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>224.0851593454</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>32939.5</v>
+        <v>260162.87</v>
       </c>
       <c r="H45" s="1">
-        <v>-3710.0</v>
+        <v>38098.03</v>
       </c>
       <c r="I45" s="1">
-        <v>-11.263073209976</v>
+        <v>14.643915175136</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>29229.5</v>
+        <v>298260.9</v>
       </c>
       <c r="M45" s="1">
-        <v>29229.5</v>
+        <v>298260.9</v>
       </c>
       <c r="N45" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>10632.0</v>
+        <v>3961.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.52</v>
+        <v>56.9</v>
       </c>
       <c r="D46" s="1">
-        <v>18.5619112114</v>
+        <v>49.801141126</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>197350.24</v>
+        <v>197262.32</v>
       </c>
       <c r="H46" s="1">
-        <v>-11077.6</v>
+        <v>28118.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-5.6131677367101</v>
+        <v>14.254410066758</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>186272.64</v>
+        <v>225380.9</v>
       </c>
       <c r="M46" s="1">
-        <v>186272.64</v>
+        <v>225380.9</v>
       </c>
       <c r="N46" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>3235.0</v>
+        <v>4650.0</v>
       </c>
       <c r="C47" s="1">
-        <v>72.12</v>
+        <v>27.11</v>
       </c>
       <c r="D47" s="1">
-        <v>61.3666089645</v>
+        <v>30.7393096774</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>198520.98</v>
+        <v>142937.79</v>
       </c>
       <c r="H47" s="1">
-        <v>34787.22</v>
+        <v>-16876.29</v>
       </c>
       <c r="I47" s="1">
-        <v>17.523195785151</v>
+        <v>-11.806737742342</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>233308.2</v>
+        <v>126061.5</v>
       </c>
       <c r="M47" s="1">
-        <v>233308.2</v>
+        <v>126061.5</v>
       </c>
       <c r="N47" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>6196.0</v>
+        <v>21493.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.93</v>
+        <v>19.235</v>
       </c>
       <c r="D48" s="1">
-        <v>29.5096981924</v>
+        <v>19.1073917089</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>182842.09</v>
+        <v>410675.17</v>
       </c>
       <c r="H48" s="1">
-        <v>-71747.81</v>
+        <v>2742.69</v>
       </c>
       <c r="I48" s="1">
-        <v>-39.24031386865</v>
+        <v>0.66784899608126</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>111094.28</v>
+        <v>413417.86</v>
       </c>
       <c r="M48" s="1">
-        <v>111094.28</v>
+        <v>413417.86</v>
       </c>
       <c r="N48" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>8312.0</v>
+        <v>67395.0</v>
       </c>
       <c r="C49" s="1">
-        <v>29.63</v>
+        <v>4.518</v>
       </c>
       <c r="D49" s="1">
-        <v>29.9250228585</v>
+        <v>4.531548928</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>248736.79</v>
+        <v>305403.74</v>
       </c>
       <c r="H49" s="1">
-        <v>-2452.23</v>
+        <v>-913.13</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.98587346085796</v>
+        <v>-0.29899109945412</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>246284.56</v>
+        <v>304490.61</v>
       </c>
       <c r="M49" s="1">
-        <v>246284.56</v>
+        <v>304490.61</v>
       </c>
       <c r="N49" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>1293.0</v>
+        <v>681.0</v>
       </c>
       <c r="C50" s="1">
-        <v>238.3</v>
+        <v>121.35</v>
       </c>
       <c r="D50" s="1">
-        <v>224.085158546</v>
+        <v>145.2709838473</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>289742.11</v>
+        <v>98929.54</v>
       </c>
       <c r="H50" s="1">
-        <v>18379.79</v>
+        <v>-16290.19</v>
       </c>
       <c r="I50" s="1">
-        <v>6.3434997418912</v>
+        <v>-16.466456833823</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>308121.9</v>
+        <v>82639.35</v>
       </c>
       <c r="M50" s="1">
-        <v>308121.9</v>
+        <v>82639.35</v>
       </c>
       <c r="N50" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>4409.0</v>
+        <v>4850.0</v>
       </c>
       <c r="C51" s="1">
-        <v>52.36</v>
+        <v>35.22</v>
       </c>
       <c r="D51" s="1">
-        <v>49.8011408483</v>
+        <v>43.294742268</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>219573.23</v>
+        <v>209979.5</v>
       </c>
       <c r="H51" s="1">
-        <v>11282.01</v>
+        <v>-39162.5</v>
       </c>
       <c r="I51" s="1">
-        <v>5.1381536811204</v>
+        <v>-18.650630180565</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>230855.24</v>
+        <v>170817.0</v>
       </c>
       <c r="M51" s="1">
-        <v>230855.24</v>
+        <v>170817.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>4977.0</v>
+        <v>62527.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.25</v>
+        <v>10.168</v>
       </c>
       <c r="D52" s="1">
-        <v>30.7393088206</v>
+        <v>6.1671847362</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>152989.54</v>
+        <v>385615.56</v>
       </c>
       <c r="H52" s="1">
-        <v>-22343.29</v>
+        <v>250158.98</v>
       </c>
       <c r="I52" s="1">
-        <v>-14.604455964767</v>
+        <v>64.872636363533</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>130646.25</v>
+        <v>635774.54</v>
       </c>
       <c r="M52" s="1">
-        <v>130646.25</v>
+        <v>635774.54</v>
       </c>
       <c r="N52" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>25827.0</v>
+        <v>17046.0</v>
       </c>
       <c r="C53" s="1">
-        <v>18.02</v>
+        <v>26.86</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1073914895</v>
+        <v>16.1134706089</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>493486.6</v>
+        <v>274670.22</v>
       </c>
       <c r="H53" s="1">
-        <v>-28084.06</v>
+        <v>183185.34</v>
       </c>
       <c r="I53" s="1">
-        <v>-5.6909468261144</v>
+        <v>66.692828949567</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>465402.54</v>
+        <v>457855.56</v>
       </c>
       <c r="M53" s="1">
-        <v>465402.54</v>
+        <v>457855.56</v>
       </c>
       <c r="N53" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>51960.0</v>
+        <v>649.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.462</v>
+        <v>111.7</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5131250962</v>
+        <v>103.8411402157</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>234501.98</v>
+        <v>67392.9</v>
       </c>
       <c r="H54" s="1">
-        <v>-2656.46</v>
+        <v>5100.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.1328091984554</v>
+        <v>7.5681562894608</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>231845.52</v>
+        <v>72493.3</v>
       </c>
       <c r="M54" s="1">
-        <v>231845.52</v>
+        <v>72493.3</v>
       </c>
       <c r="N54" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>729.0</v>
+        <v>1226.0</v>
       </c>
       <c r="C55" s="1">
-        <v>130.2</v>
+        <v>166.7</v>
       </c>
       <c r="D55" s="1">
-        <v>145.2709876543</v>
+        <v>186.0994371941</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>105902.55</v>
+        <v>228157.91</v>
       </c>
       <c r="H55" s="1">
-        <v>-10986.75</v>
+        <v>-23783.71</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.374396083947</v>
+        <v>-10.424232059279</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>94915.8</v>
+        <v>204374.2</v>
       </c>
       <c r="M55" s="1">
-        <v>94915.8</v>
+        <v>204374.2</v>
       </c>
       <c r="N55" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>5400.0</v>
+        <v>531.0</v>
       </c>
       <c r="C56" s="1">
-        <v>37.32</v>
+        <v>70.28</v>
       </c>
       <c r="D56" s="1">
-        <v>43.2947407407</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>233791.6</v>
+        <v>36192.96</v>
       </c>
       <c r="H56" s="1">
-        <v>-32263.6</v>
+        <v>1125.72</v>
       </c>
       <c r="I56" s="1">
-        <v>-13.800153641106</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>201528.0</v>
+        <v>37318.68</v>
       </c>
       <c r="M56" s="1">
-        <v>201528.0</v>
+        <v>37318.68</v>
       </c>
       <c r="N56" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>69632.0</v>
+        <v>15548.0</v>
       </c>
       <c r="C57" s="1">
-        <v>10.098</v>
+        <v>16.95</v>
       </c>
       <c r="D57" s="1">
-        <v>6.1671846278</v>
+        <v>15.9616002058</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>429433.4</v>
+        <v>248170.96</v>
       </c>
       <c r="H57" s="1">
-        <v>273710.54</v>
+        <v>15367.64</v>
       </c>
       <c r="I57" s="1">
-        <v>63.737599357665</v>
+        <v>6.1923602987231</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>703143.94</v>
+        <v>263538.6</v>
       </c>
       <c r="M57" s="1">
-        <v>703143.94</v>
+        <v>263538.6</v>
       </c>
       <c r="N57" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>17207.0</v>
+        <v>1286.0</v>
       </c>
       <c r="C58" s="1">
-        <v>27.31</v>
+        <v>23.11</v>
       </c>
       <c r="D58" s="1">
-        <v>15.4439239844</v>
+        <v>25.6599844479</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>265743.6</v>
+        <v>32998.74</v>
       </c>
       <c r="H58" s="1">
-        <v>204179.57</v>
+        <v>-3279.28</v>
       </c>
       <c r="I58" s="1">
-        <v>76.833297208286</v>
+        <v>-9.9375915565261</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>469923.17</v>
+        <v>29719.46</v>
       </c>
       <c r="M58" s="1">
-        <v>469923.17</v>
+        <v>29719.46</v>
       </c>
       <c r="N58" s="1">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>1423.0</v>
+        <v>1757.0</v>
       </c>
       <c r="C59" s="1">
-        <v>115.7</v>
+        <v>186.3</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8411384399</v>
+        <v>153.6064086511</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>147765.94</v>
+        <v>269886.46</v>
       </c>
       <c r="H59" s="1">
-        <v>16875.16</v>
+        <v>57442.64</v>
       </c>
       <c r="I59" s="1">
-        <v>11.420196020815</v>
+        <v>21.284002168912</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>164641.1</v>
+        <v>327329.1</v>
       </c>
       <c r="M59" s="1">
-        <v>164641.1</v>
+        <v>327329.1</v>
       </c>
       <c r="N59" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>1365.0</v>
+        <v>686.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.65</v>
+        <v>60.3</v>
       </c>
       <c r="D60" s="1">
-        <v>186.0994358974</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>254025.73</v>
+        <v>45207.4</v>
       </c>
       <c r="H60" s="1">
-        <v>-23818.48</v>
+        <v>-3841.6</v>
       </c>
       <c r="I60" s="1">
-        <v>-9.376404508315</v>
+        <v>-8.4977238239757</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>230207.25</v>
+        <v>41365.8</v>
       </c>
       <c r="M60" s="1">
-        <v>230207.25</v>
+        <v>41365.8</v>
       </c>
       <c r="N60" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>531.0</v>
+        <v>9013.0</v>
       </c>
       <c r="C61" s="1">
-        <v>68.96</v>
+        <v>42.24</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.323076667</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>36192.96</v>
+        <v>318366.89</v>
       </c>
       <c r="H61" s="1">
-        <v>424.8</v>
+        <v>62342.23</v>
       </c>
       <c r="I61" s="1">
-        <v>1.1737089201878</v>
+        <v>19.581882399894</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>36617.76</v>
+        <v>380709.12</v>
       </c>
       <c r="M61" s="1">
-        <v>36617.76</v>
+        <v>380709.12</v>
       </c>
       <c r="N61" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>1286.0</v>
+        <v>434.0</v>
       </c>
       <c r="C62" s="1">
-        <v>21.33</v>
+        <v>255.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.6599844479</v>
+        <v>258.412235023</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>32998.74</v>
+        <v>112150.91</v>
       </c>
       <c r="H62" s="1">
-        <v>-5568.36</v>
+        <v>-1480.91</v>
       </c>
       <c r="I62" s="1">
-        <v>-16.874462479476</v>
+        <v>-1.3204618669612</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>27430.38</v>
+        <v>110670.0</v>
       </c>
       <c r="M62" s="1">
-        <v>27430.38</v>
+        <v>110670.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>217.0</v>
+        <v>2613.0</v>
       </c>
       <c r="C63" s="1">
-        <v>322.15</v>
+        <v>77.24</v>
       </c>
       <c r="D63" s="1">
-        <v>319.4589861751</v>
+        <v>77.5527669346</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>69322.6</v>
+        <v>202645.38</v>
       </c>
       <c r="H63" s="1">
-        <v>583.95</v>
+        <v>-817.26</v>
       </c>
       <c r="I63" s="1">
-        <v>0.84236598165678</v>
+        <v>-0.40329564878311</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>69906.55</v>
+        <v>201828.12</v>
       </c>
       <c r="M63" s="1">
-        <v>69906.55</v>
+        <v>201828.12</v>
       </c>
       <c r="N63" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>2320.0</v>
+        <v>895.0</v>
       </c>
       <c r="C64" s="1">
-        <v>60.74</v>
+        <v>74.9</v>
       </c>
       <c r="D64" s="1">
-        <v>62.6796077586</v>
+        <v>68.9932513966</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>145416.69</v>
+        <v>61748.96</v>
       </c>
       <c r="H64" s="1">
-        <v>-4499.89</v>
+        <v>5286.54</v>
       </c>
       <c r="I64" s="1">
-        <v>-3.0944797326909</v>
+        <v>8.5613425715996</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>140916.8</v>
+        <v>67035.5</v>
       </c>
       <c r="M64" s="1">
-        <v>140916.8</v>
+        <v>67035.5</v>
       </c>
       <c r="N64" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>379.0</v>
+        <v>152.0</v>
       </c>
       <c r="C65" s="1">
-        <v>73.65</v>
+        <v>1681.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>1464.0614473684</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>31551.75</v>
+        <v>222537.34</v>
       </c>
       <c r="H65" s="1">
-        <v>-3638.4</v>
+        <v>32974.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-11.531531531532</v>
+        <v>14.817585219631</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>27913.35</v>
+        <v>255512.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27913.35</v>
+        <v>255512.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1021.0</v>
+        <v>657.0</v>
       </c>
       <c r="C66" s="1">
-        <v>40.86</v>
+        <v>54.1</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>40278.45</v>
+        <v>32022.18</v>
       </c>
       <c r="H66" s="1">
-        <v>1439.61</v>
+        <v>3521.52</v>
       </c>
       <c r="I66" s="1">
-        <v>3.574144486692</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>41718.06</v>
+        <v>35543.7</v>
       </c>
       <c r="M66" s="1">
-        <v>41718.06</v>
+        <v>35543.7</v>
       </c>
       <c r="N66" s="1">
         <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>879.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C67" s="1">
-        <v>38.8</v>
+        <v>26.92</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>32312.04</v>
+        <v>31956.4</v>
       </c>
       <c r="H67" s="1">
-        <v>1793.16</v>
+        <v>-4767.2</v>
       </c>
       <c r="I67" s="1">
-        <v>5.5495103373232</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>34105.2</v>
+        <v>27189.2</v>
       </c>
       <c r="M67" s="1">
-        <v>34105.2</v>
+        <v>27189.2</v>
       </c>
       <c r="N67" s="1">
         <v>0.02</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>1881.0</v>
+        <v>12965.0</v>
       </c>
       <c r="C68" s="1">
-        <v>183.4</v>
+        <v>0.4248</v>
       </c>
       <c r="D68" s="1">
-        <v>153.6064061669</v>
+        <v>0.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>288933.65</v>
+        <v>0.0</v>
       </c>
       <c r="H68" s="1">
-        <v>56041.75</v>
+        <v>5507.53</v>
       </c>
       <c r="I68" s="1">
-        <v>19.39606203708</v>
+        <v>0</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>344975.4</v>
+        <v>5507.53</v>
       </c>
       <c r="M68" s="1">
-        <v>344975.4</v>
+        <v>5507.53</v>
       </c>
       <c r="N68" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>686.0</v>
+        <v>12463.0</v>
       </c>
       <c r="C69" s="1">
-        <v>59.55</v>
+        <v>21.25</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>13.9061429832</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>45207.4</v>
+        <v>173312.26</v>
       </c>
       <c r="H69" s="1">
-        <v>-4356.1</v>
+        <v>91526.49</v>
       </c>
       <c r="I69" s="1">
-        <v>-9.6358118361153</v>
+        <v>52.810164728104</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>40851.3</v>
+        <v>264838.75</v>
       </c>
       <c r="M69" s="1">
-        <v>40851.3</v>
+        <v>264838.75</v>
       </c>
       <c r="N69" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>10035.0</v>
+        <v>5504.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.49</v>
+        <v>53.74</v>
       </c>
       <c r="D70" s="1">
-        <v>35.3230772297</v>
+        <v>40.5676835029</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>354467.08</v>
+        <v>223284.53</v>
       </c>
       <c r="H70" s="1">
-        <v>71920.07</v>
+        <v>72500.43</v>
       </c>
       <c r="I70" s="1">
-        <v>20.289633102177</v>
+        <v>32.46997452085</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>426387.15</v>
+        <v>295784.96</v>
       </c>
       <c r="M70" s="1">
-        <v>426387.15</v>
+        <v>295784.96</v>
       </c>
       <c r="N70" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>2948.0</v>
+        <v>4700.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.126</v>
+        <v>63.66</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>35.9231297872</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>31337.24</v>
+        <v>168838.71</v>
       </c>
       <c r="H71" s="1">
-        <v>-4433.79</v>
+        <v>130363.29</v>
       </c>
       <c r="I71" s="1">
-        <v>-14.148629553847</v>
+        <v>77.211730651105</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>26903.45</v>
+        <v>299202.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26903.45</v>
+        <v>299202.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>464.0</v>
+        <v>13101.0</v>
       </c>
       <c r="C72" s="1">
-        <v>238.4</v>
+        <v>28.37</v>
       </c>
       <c r="D72" s="1">
-        <v>258.4122413793</v>
+        <v>13.5492725746</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>119903.28</v>
+        <v>177509.02</v>
       </c>
       <c r="H72" s="1">
-        <v>-9285.68</v>
+        <v>194166.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-7.7443085793816</v>
+        <v>109.38393440514</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>110617.6</v>
+        <v>371675.37</v>
       </c>
       <c r="M72" s="1">
-        <v>110617.6</v>
+        <v>371675.37</v>
       </c>
       <c r="N72" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>2909.0</v>
+        <v>102098.0</v>
       </c>
       <c r="C73" s="1">
-        <v>74.0</v>
+        <v>6.282</v>
       </c>
       <c r="D73" s="1">
-        <v>77.552767274</v>
+        <v>3.2783996748</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>225601.0</v>
+        <v>334718.05</v>
       </c>
       <c r="H73" s="1">
-        <v>-10335.0</v>
+        <v>306661.59</v>
       </c>
       <c r="I73" s="1">
-        <v>-4.5810967149968</v>
+        <v>91.617882573109</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>215266.0</v>
+        <v>641379.64</v>
       </c>
       <c r="M73" s="1">
-        <v>215266.0</v>
+        <v>641379.64</v>
       </c>
       <c r="N73" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>958.0</v>
+        <v>5762.0</v>
       </c>
       <c r="C74" s="1">
-        <v>73.8</v>
+        <v>13.95</v>
       </c>
       <c r="D74" s="1">
-        <v>68.993256785</v>
+        <v>19.1493804235</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>66095.54</v>
+        <v>110338.73</v>
       </c>
       <c r="H74" s="1">
-        <v>4604.86</v>
+        <v>-29958.83</v>
       </c>
       <c r="I74" s="1">
-        <v>6.9669753813949</v>
+        <v>-27.151690072924</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>70700.4</v>
+        <v>80379.9</v>
       </c>
       <c r="M74" s="1">
-        <v>70700.4</v>
+        <v>80379.9</v>
       </c>
       <c r="N74" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>170.0</v>
+        <v>1725.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1626.0</v>
+        <v>120.4</v>
       </c>
       <c r="D75" s="1">
-        <v>1464.0614705882</v>
+        <v>116.150057971</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>248890.45</v>
+        <v>200358.85</v>
       </c>
       <c r="H75" s="1">
-        <v>27529.55</v>
+        <v>7331.15</v>
       </c>
       <c r="I75" s="1">
-        <v>11.060910533128</v>
+        <v>3.6590098216275</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>276420.0</v>
+        <v>207690.0</v>
       </c>
       <c r="M75" s="1">
-        <v>276420.0</v>
+        <v>207690.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>657.0</v>
+        <v>1030.0</v>
       </c>
       <c r="C76" s="1">
-        <v>54.85</v>
+        <v>37.78</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>32022.18</v>
+        <v>36688.6</v>
       </c>
       <c r="H76" s="1">
-        <v>4014.27</v>
+        <v>2224.8</v>
       </c>
       <c r="I76" s="1">
-        <v>12.535904800985</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>36036.45</v>
+        <v>38913.4</v>
       </c>
       <c r="M76" s="1">
-        <v>36036.45</v>
+        <v>38913.4</v>
       </c>
       <c r="N76" s="1">
         <v>0.02</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>1010.0</v>
+        <v>1123.0</v>
       </c>
       <c r="C77" s="1">
-        <v>26.38</v>
+        <v>49.38</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.44539626</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>31956.4</v>
+        <v>71249.18</v>
       </c>
       <c r="H77" s="1">
-        <v>-5312.6</v>
+        <v>-15795.44</v>
       </c>
       <c r="I77" s="1">
-        <v>-16.624525916561</v>
+        <v>-22.169293737837</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>26643.8</v>
+        <v>55453.74</v>
       </c>
       <c r="M77" s="1">
-        <v>26643.8</v>
+        <v>55453.74</v>
       </c>
       <c r="N77" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>13877.0</v>
+        <v>960.0</v>
       </c>
       <c r="C78" s="1">
-        <v>21.69</v>
+        <v>27.38</v>
       </c>
       <c r="D78" s="1">
-        <v>13.906142538</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>192975.54</v>
+        <v>32096.0</v>
       </c>
       <c r="H78" s="1">
-        <v>108016.59</v>
+        <v>-5811.2</v>
       </c>
       <c r="I78" s="1">
-        <v>55.974239014955</v>
+        <v>-18.105682951147</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>300992.13</v>
+        <v>26284.8</v>
       </c>
       <c r="M78" s="1">
-        <v>300992.13</v>
+        <v>26284.8</v>
       </c>
       <c r="N78" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>6129.0</v>
+        <v>1642.0</v>
       </c>
       <c r="C79" s="1">
-        <v>56.0</v>
+        <v>36.3</v>
       </c>
       <c r="D79" s="1">
-        <v>40.5676847773</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>248639.34</v>
+        <v>58192.48</v>
       </c>
       <c r="H79" s="1">
-        <v>94584.66</v>
+        <v>1412.12</v>
       </c>
       <c r="I79" s="1">
-        <v>38.040906961867</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>343224.0</v>
+        <v>59604.6</v>
       </c>
       <c r="M79" s="1">
-        <v>343224.0</v>
+        <v>59604.6</v>
       </c>
       <c r="N79" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>6281.0</v>
+        <v>93267.0</v>
       </c>
       <c r="C80" s="1">
-        <v>78.3</v>
+        <v>4.357</v>
       </c>
       <c r="D80" s="1">
-        <v>35.9231300748</v>
+        <v>3.6429182884</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>225633.18</v>
+        <v>339764.06</v>
       </c>
       <c r="H80" s="1">
-        <v>266169.12</v>
+        <v>66600.26</v>
       </c>
       <c r="I80" s="1">
-        <v>117.9654162566</v>
+        <v>19.601914340204</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>491802.3</v>
+        <v>406364.32</v>
       </c>
       <c r="M80" s="1">
-        <v>491802.3</v>
+        <v>406364.32</v>
       </c>
       <c r="N80" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>14588.0</v>
+        <v>3607.0</v>
       </c>
       <c r="C81" s="1">
-        <v>27.205</v>
+        <v>23.66</v>
       </c>
       <c r="D81" s="1">
-        <v>13.5492720044</v>
+        <v>26.8484890491</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>197656.78</v>
+        <v>96842.5</v>
       </c>
       <c r="H81" s="1">
-        <v>199209.76</v>
+        <v>-11500.88</v>
       </c>
       <c r="I81" s="1">
-        <v>100.78569528452</v>
+        <v>-11.875860288613</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>396866.54</v>
+        <v>85341.62</v>
       </c>
       <c r="M81" s="1">
-        <v>396866.54</v>
+        <v>85341.62</v>
       </c>
       <c r="N81" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>805.0</v>
+        <v>1954.0</v>
       </c>
       <c r="C82" s="1">
-        <v>34.12</v>
+        <v>176.46</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>139.7120010235</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>31475.5</v>
+        <v>272997.25</v>
       </c>
       <c r="H82" s="1">
-        <v>-4008.9</v>
+        <v>71805.59</v>
       </c>
       <c r="I82" s="1">
-        <v>-12.736572890026</v>
+        <v>26.302678873139</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>27466.6</v>
+        <v>344802.84</v>
       </c>
       <c r="M82" s="1">
-        <v>27466.6</v>
+        <v>344802.84</v>
       </c>
       <c r="N82" s="1">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>113699.0</v>
+        <v>1526.0</v>
       </c>
       <c r="C83" s="1">
-        <v>5.952</v>
+        <v>135.4</v>
       </c>
       <c r="D83" s="1">
-        <v>3.2783996341</v>
+        <v>77.866146789</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>372750.76</v>
+        <v>118823.74</v>
       </c>
       <c r="H83" s="1">
-        <v>303985.69</v>
+        <v>87796.66</v>
       </c>
       <c r="I83" s="1">
-        <v>81.551997372185</v>
+        <v>73.888147267541</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>676736.45</v>
+        <v>206620.4</v>
       </c>
       <c r="M83" s="1">
-        <v>676736.45</v>
+        <v>206620.4</v>
       </c>
       <c r="N83" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>6167.0</v>
+        <v>1168.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.9</v>
+        <v>50.75</v>
       </c>
       <c r="D84" s="1">
-        <v>19.149380574</v>
+        <v>56.8768578767</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>118094.23</v>
+        <v>66432.17</v>
       </c>
       <c r="H84" s="1">
-        <v>-32372.93</v>
+        <v>-7156.17</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.412795697131</v>
+        <v>-10.77214548313</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>85721.3</v>
+        <v>59276.0</v>
       </c>
       <c r="M84" s="1">
-        <v>85721.3</v>
+        <v>59276.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>2167.0</v>
+        <v>1019.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.26</v>
+        <v>381.75</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>397.6425024534</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>32483.33</v>
+        <v>405197.71</v>
       </c>
       <c r="H85" s="1">
-        <v>-3748.91</v>
+        <v>-16194.46</v>
       </c>
       <c r="I85" s="1">
-        <v>-11.541027351568</v>
+        <v>-3.9966810276396</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>28734.42</v>
+        <v>389003.25</v>
       </c>
       <c r="M85" s="1">
-        <v>28734.42</v>
+        <v>389003.25</v>
       </c>
       <c r="N85" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>1318.0</v>
+        <v>5903.0</v>
       </c>
       <c r="C86" s="1">
-        <v>117.25</v>
+        <v>25.1</v>
       </c>
       <c r="D86" s="1">
-        <v>114.1636494689</v>
+        <v>20.907516517</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>150467.69</v>
+        <v>123417.07</v>
       </c>
       <c r="H86" s="1">
-        <v>4067.81</v>
+        <v>24748.23</v>
       </c>
       <c r="I86" s="1">
-        <v>2.7034441746265</v>
+        <v>20.052517856728</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>154535.5</v>
+        <v>148165.3</v>
       </c>
       <c r="M86" s="1">
-        <v>154535.5</v>
+        <v>148165.3</v>
       </c>
       <c r="N86" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>387.0</v>
+        <v>867.0</v>
       </c>
       <c r="C87" s="1">
-        <v>267.05</v>
+        <v>495.1</v>
       </c>
       <c r="D87" s="1">
-        <v>546.615994832</v>
+        <v>608.7785351788</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>211540.39</v>
+        <v>527810.99</v>
       </c>
       <c r="H87" s="1">
-        <v>-108192.04</v>
+        <v>-98559.29</v>
       </c>
       <c r="I87" s="1">
-        <v>-51.144861744842</v>
+        <v>-18.67321671343</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>103348.35</v>
+        <v>429251.7</v>
       </c>
       <c r="M87" s="1">
-        <v>103348.35</v>
+        <v>429251.7</v>
       </c>
       <c r="N87" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>1030.0</v>
+        <v>4701.0</v>
       </c>
       <c r="C88" s="1">
-        <v>37.18</v>
+        <v>45.51</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.3409614976</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>36688.6</v>
+        <v>255456.86</v>
       </c>
       <c r="H88" s="1">
-        <v>1606.8</v>
+        <v>-41514.35</v>
       </c>
       <c r="I88" s="1">
-        <v>4.3795620437956</v>
+        <v>-16.251021796792</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>38295.4</v>
+        <v>213942.51</v>
       </c>
       <c r="M88" s="1">
-        <v>38295.4</v>
+        <v>213942.51</v>
       </c>
       <c r="N88" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>1889.0</v>
+        <v>1888.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.96</v>
+        <v>136.3</v>
       </c>
       <c r="D89" s="1">
-        <v>63.4453943886</v>
+        <v>119.7634957627</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>119848.35</v>
+        <v>226113.48</v>
       </c>
       <c r="H89" s="1">
-        <v>-25473.91</v>
+        <v>31220.92</v>
       </c>
       <c r="I89" s="1">
-        <v>-21.25511949059</v>
+        <v>13.80763322912</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>94374.44</v>
+        <v>257334.4</v>
       </c>
       <c r="M89" s="1">
-        <v>94374.44</v>
+        <v>257334.4</v>
       </c>
       <c r="N89" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>960.0</v>
+        <v>4964.0</v>
       </c>
       <c r="C90" s="1">
-        <v>26.74</v>
+        <v>15.25</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.4229129734</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>32096.0</v>
+        <v>66631.34</v>
       </c>
       <c r="H90" s="1">
-        <v>-6425.6</v>
+        <v>9069.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-20.019940179462</v>
+        <v>13.611702841336</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>25670.4</v>
+        <v>75701.0</v>
       </c>
       <c r="M90" s="1">
-        <v>25670.4</v>
+        <v>75701.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>89017.0</v>
+        <v>2842.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.466</v>
+        <v>50.64</v>
       </c>
       <c r="D91" s="1">
-        <v>3.5780220632</v>
+        <v>52.2391168191</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>318504.79</v>
+        <v>148463.57</v>
       </c>
       <c r="H91" s="1">
-        <v>79045.13</v>
+        <v>-4544.69</v>
       </c>
       <c r="I91" s="1">
-        <v>24.81756396819</v>
+        <v>-3.0611482668779</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>397549.92</v>
+        <v>143918.88</v>
       </c>
       <c r="M91" s="1">
-        <v>397549.92</v>
+        <v>143918.88</v>
       </c>
       <c r="N91" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>3861.0</v>
+        <v>282.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.89</v>
+        <v>515.6</v>
       </c>
       <c r="D92" s="1">
-        <v>26.8484900285</v>
+        <v>229.6088652482</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>103662.02</v>
+        <v>64749.7</v>
       </c>
       <c r="H92" s="1">
-        <v>-11422.73</v>
+        <v>80649.5</v>
       </c>
       <c r="I92" s="1">
-        <v>-11.019204526402</v>
+        <v>124.55578944767</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>92239.29</v>
+        <v>145399.2</v>
       </c>
       <c r="M92" s="1">
-        <v>92239.29</v>
+        <v>145399.2</v>
       </c>
       <c r="N92" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>2176.0</v>
+        <v>1969.0</v>
       </c>
       <c r="C93" s="1">
-        <v>172.86</v>
+        <v>78.06</v>
       </c>
       <c r="D93" s="1">
-        <v>139.7120036765</v>
+        <v>69.1610665312</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>304013.32</v>
+        <v>136178.14</v>
       </c>
       <c r="H93" s="1">
-        <v>72130.04</v>
+        <v>17522.0</v>
       </c>
       <c r="I93" s="1">
-        <v>23.725947270995</v>
+        <v>12.866969691318</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>376143.36</v>
+        <v>153700.14</v>
       </c>
       <c r="M93" s="1">
-        <v>376143.36</v>
+        <v>153700.14</v>
       </c>
       <c r="N93" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>1699.0</v>
+        <v>32791.0</v>
       </c>
       <c r="C94" s="1">
-        <v>144.95</v>
+        <v>8.852</v>
       </c>
       <c r="D94" s="1">
-        <v>77.8661506769</v>
+        <v>5.0677551767</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>132294.59</v>
+        <v>166176.76</v>
       </c>
       <c r="H94" s="1">
-        <v>113975.46</v>
+        <v>124089.17</v>
       </c>
       <c r="I94" s="1">
-        <v>86.152774652388</v>
+        <v>74.672998799591</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>246270.05</v>
+        <v>290265.93</v>
       </c>
       <c r="M94" s="1">
-        <v>246270.05</v>
+        <v>290265.93</v>
       </c>
       <c r="N94" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>1926.0</v>
+        <v>14098.0</v>
       </c>
       <c r="C95" s="1">
-        <v>46.255</v>
+        <v>17.04</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8768535826</v>
+        <v>16.3429294935</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>109544.82</v>
+        <v>230402.62</v>
       </c>
       <c r="H95" s="1">
-        <v>-20457.69</v>
+        <v>9827.3</v>
       </c>
       <c r="I95" s="1">
-        <v>-18.675177886093</v>
+        <v>4.2652726778888</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>89087.13</v>
+        <v>240229.92</v>
       </c>
       <c r="M95" s="1">
-        <v>89087.13</v>
+        <v>240229.92</v>
       </c>
       <c r="N95" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>1140.0</v>
+        <v>1169.0</v>
       </c>
       <c r="C96" s="1">
-        <v>388.0</v>
+        <v>4819.08</v>
       </c>
       <c r="D96" s="1">
-        <v>397.6425</v>
+        <v>4807.8098887938</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>453312.45</v>
+        <v>5620329.76</v>
       </c>
       <c r="H96" s="1">
-        <v>-10992.45</v>
+        <v>13174.76</v>
       </c>
       <c r="I96" s="1">
-        <v>-2.4249168537065</v>
+        <v>0.23441258009032</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>442320.0</v>
+        <v>5633504.52</v>
       </c>
       <c r="M96" s="1">
-        <v>442320.0</v>
+        <v>5633504.52</v>
       </c>
       <c r="N96" s="1">
-        <v>0.24</v>
+        <v>3.26</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>6573.0</v>
+        <v>8010.0</v>
       </c>
       <c r="C97" s="1">
-        <v>24.63</v>
+        <v>16.465</v>
       </c>
       <c r="D97" s="1">
-        <v>20.9075171155</v>
+        <v>18.1529550562</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>137425.11</v>
+        <v>145405.17</v>
       </c>
       <c r="H97" s="1">
-        <v>24467.88</v>
+        <v>-13520.52</v>
       </c>
       <c r="I97" s="1">
-        <v>17.804519130456</v>
+        <v>-9.2985139386722</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>161892.99</v>
+        <v>131884.65</v>
       </c>
       <c r="M97" s="1">
-        <v>161892.99</v>
+        <v>131884.65</v>
       </c>
       <c r="N97" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>1210.0</v>
+        <v>2064.0</v>
       </c>
       <c r="C98" s="1">
-        <v>495.75</v>
+        <v>77.4</v>
       </c>
       <c r="D98" s="1">
-        <v>608.7785289256</v>
+        <v>68.904249031</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>736622.02</v>
+        <v>142218.37</v>
       </c>
       <c r="H98" s="1">
-        <v>-136764.52</v>
+        <v>17535.23</v>
       </c>
       <c r="I98" s="1">
-        <v>-18.566444701178</v>
+        <v>12.329792557741</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>599857.5</v>
+        <v>159753.6</v>
       </c>
       <c r="M98" s="1">
-        <v>599857.5</v>
+        <v>159753.6</v>
       </c>
       <c r="N98" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>3449.0</v>
+        <v>4251.0</v>
       </c>
       <c r="C99" s="1">
-        <v>43.335</v>
+        <v>27.84</v>
       </c>
       <c r="D99" s="1">
-        <v>58.4428501015</v>
+        <v>22.5882380616</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>201569.39</v>
+        <v>96022.6</v>
       </c>
       <c r="H99" s="1">
-        <v>-52106.97</v>
+        <v>22325.24</v>
       </c>
       <c r="I99" s="1">
-        <v>-25.8506363491</v>
+        <v>23.249984899388</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>149462.42</v>
+        <v>118347.84</v>
       </c>
       <c r="M99" s="1">
-        <v>149462.42</v>
+        <v>118347.84</v>
       </c>
       <c r="N99" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>1629.0</v>
+        <v>990.0</v>
       </c>
       <c r="C100" s="1">
-        <v>145.65</v>
+        <v>125.35</v>
       </c>
       <c r="D100" s="1">
-        <v>114.2238367096</v>
+        <v>143.25</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>186070.63</v>
+        <v>141817.5</v>
       </c>
       <c r="H100" s="1">
-        <v>51193.22</v>
+        <v>-17721.0</v>
       </c>
       <c r="I100" s="1">
-        <v>27.512789095195</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>237263.85</v>
+        <v>124096.5</v>
       </c>
       <c r="M100" s="1">
-        <v>237263.85</v>
+        <v>124096.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>2925.0</v>
+        <v>2006.0</v>
       </c>
       <c r="C101" s="1">
-        <v>14.46</v>
+        <v>16.74</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7937435897</v>
+        <v>16.36</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>34496.7</v>
+        <v>32818.16</v>
       </c>
       <c r="H101" s="1">
-        <v>7798.8</v>
+        <v>762.28</v>
       </c>
       <c r="I101" s="1">
-        <v>22.607379836332</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>42295.5</v>
+        <v>33580.44</v>
       </c>
       <c r="M101" s="1">
-        <v>42295.5</v>
+        <v>33580.44</v>
       </c>
       <c r="N101" s="1">
         <v>0.02</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>3181.0</v>
+        <v>1388.0</v>
       </c>
       <c r="C102" s="1">
-        <v>51.32</v>
+        <v>28.68</v>
       </c>
       <c r="D102" s="1">
-        <v>52.23911663</v>
+        <v>23.76</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>166172.63</v>
+        <v>32978.88</v>
       </c>
       <c r="H102" s="1">
-        <v>-2923.71</v>
+        <v>6828.96</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.7594413713016</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>163248.92</v>
+        <v>39807.84</v>
       </c>
       <c r="M102" s="1">
-        <v>163248.92</v>
+        <v>39807.84</v>
       </c>
       <c r="N102" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>302.0</v>
+        <v>3428.0</v>
       </c>
       <c r="C103" s="1">
-        <v>477.7</v>
+        <v>35.9</v>
       </c>
       <c r="D103" s="1">
-        <v>229.6088741722</v>
+        <v>41.5130192532</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>69341.88</v>
+        <v>142306.63</v>
       </c>
       <c r="H103" s="1">
-        <v>74923.52</v>
+        <v>-19241.43</v>
       </c>
       <c r="I103" s="1">
-        <v>108.04945005818</v>
+        <v>-13.521105798092</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>144265.4</v>
+        <v>123065.2</v>
       </c>
       <c r="M103" s="1">
-        <v>144265.4</v>
+        <v>123065.2</v>
       </c>
       <c r="N103" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>32115.0</v>
+        <v>2691.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.538</v>
+        <v>32.7</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4595089522</v>
+        <v>28.0941694537</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>111102.13</v>
+        <v>75601.41</v>
       </c>
       <c r="H104" s="1">
-        <v>2520.74</v>
+        <v>12394.29</v>
       </c>
       <c r="I104" s="1">
-        <v>2.2688493910963</v>
+        <v>16.394257726146</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>113622.87</v>
+        <v>87995.7</v>
       </c>
       <c r="M104" s="1">
-        <v>113622.87</v>
+        <v>87995.7</v>
       </c>
       <c r="N104" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>2107.0</v>
+        <v>1879.0</v>
       </c>
       <c r="C105" s="1">
-        <v>76.32</v>
+        <v>38.59</v>
       </c>
       <c r="D105" s="1">
-        <v>69.161067869</v>
+        <v>37.6374294838</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>145722.37</v>
+        <v>70720.73</v>
       </c>
       <c r="H105" s="1">
-        <v>15083.87</v>
+        <v>1789.88</v>
       </c>
       <c r="I105" s="1">
-        <v>10.351101207042</v>
+        <v>2.5309127889376</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>160806.24</v>
+        <v>72510.61</v>
       </c>
       <c r="M105" s="1">
-        <v>160806.24</v>
+        <v>72510.61</v>
       </c>
       <c r="N105" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>36514.0</v>
+        <v>1508.0</v>
       </c>
       <c r="C106" s="1">
-        <v>11.39</v>
+        <v>329.5</v>
       </c>
       <c r="D106" s="1">
-        <v>5.0677551076</v>
+        <v>239.4193501326</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>185044.01</v>
+        <v>361044.38</v>
       </c>
       <c r="H106" s="1">
-        <v>230850.45</v>
+        <v>135841.62</v>
       </c>
       <c r="I106" s="1">
-        <v>124.75434897893</v>
+        <v>37.624632185107</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>415894.46</v>
+        <v>496886.0</v>
       </c>
       <c r="M106" s="1">
-        <v>415894.46</v>
+        <v>496886.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>15697.0</v>
+        <v>30776.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.305</v>
+        <v>4.202</v>
       </c>
       <c r="D107" s="1">
-        <v>16.3429292221</v>
+        <v>2.6900542631</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>256534.96</v>
+        <v>82789.11</v>
       </c>
       <c r="H107" s="1">
-        <v>-595.37</v>
+        <v>46531.64</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.23208142858969</v>
+        <v>56.205025032882</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>255939.59</v>
+        <v>129320.75</v>
       </c>
       <c r="M107" s="1">
-        <v>255939.59</v>
+        <v>129320.75</v>
       </c>
       <c r="N107" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>2711.0</v>
+        <v>10979.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4812.52</v>
+        <v>9.696</v>
       </c>
       <c r="D108" s="1">
-        <v>4803.6182736997</v>
+        <v>9.3764705347</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>13022609.14</v>
+        <v>102944.27</v>
       </c>
       <c r="H108" s="1">
-        <v>24132.58</v>
+        <v>3508.11</v>
       </c>
       <c r="I108" s="1">
-        <v>0.18531294105937</v>
+        <v>3.4077758771809</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>13046741.72</v>
+        <v>106452.38</v>
       </c>
       <c r="M108" s="1">
-        <v>13046741.72</v>
+        <v>106452.38</v>
       </c>
       <c r="N108" s="1">
-        <v>6.95</v>
+        <v>0.06</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>13304.0</v>
+        <v>4933.0</v>
       </c>
       <c r="C109" s="1">
-        <v>16.98</v>
+        <v>77.34</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1529547505</v>
+        <v>90.9853050882</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>241506.91</v>
+        <v>448830.51</v>
       </c>
       <c r="H109" s="1">
-        <v>-15604.99</v>
+        <v>-67312.29</v>
       </c>
       <c r="I109" s="1">
-        <v>-6.461508699689</v>
+        <v>-14.997262552405</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>225901.92</v>
+        <v>381518.22</v>
       </c>
       <c r="M109" s="1">
-        <v>225901.92</v>
+        <v>381518.22</v>
       </c>
       <c r="N109" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>1318.0</v>
+        <v>4416.0</v>
       </c>
       <c r="C110" s="1">
-        <v>70.0</v>
+        <v>137.92</v>
       </c>
       <c r="D110" s="1">
-        <v>67.824430956</v>
+        <v>170.2944904891</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>89392.6</v>
+        <v>752020.47</v>
       </c>
       <c r="H110" s="1">
-        <v>2867.4</v>
+        <v>-142965.75</v>
       </c>
       <c r="I110" s="1">
-        <v>3.207648060354</v>
+        <v>-19.010885435073</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>92260.0</v>
+        <v>609054.72</v>
       </c>
       <c r="M110" s="1">
-        <v>92260.0</v>
+        <v>609054.72</v>
       </c>
       <c r="N110" s="1">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>4550.0</v>
+        <v>11019.0</v>
       </c>
       <c r="C111" s="1">
-        <v>28.46</v>
+        <v>31.56</v>
       </c>
       <c r="D111" s="1">
-        <v>22.5882373626</v>
+        <v>32.5926663037</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>102776.48</v>
+        <v>359138.59</v>
       </c>
       <c r="H111" s="1">
-        <v>26716.52</v>
+        <v>-11378.95</v>
       </c>
       <c r="I111" s="1">
-        <v>25.994780128683</v>
+        <v>-3.1684008115084</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>129493.0</v>
+        <v>347759.64</v>
       </c>
       <c r="M111" s="1">
-        <v>129493.0</v>
+        <v>347759.64</v>
       </c>
       <c r="N111" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>2618.0</v>
+        <v>2719.0</v>
       </c>
       <c r="C112" s="1">
-        <v>37.475</v>
+        <v>262.45</v>
       </c>
       <c r="D112" s="1">
-        <v>31.2906913675</v>
+        <v>145.5838764252</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>81919.03</v>
+        <v>395842.56</v>
       </c>
       <c r="H112" s="1">
-        <v>16190.52</v>
+        <v>317758.99</v>
       </c>
       <c r="I112" s="1">
-        <v>19.764052381968</v>
+        <v>80.274084221767</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>98109.55</v>
+        <v>713601.55</v>
       </c>
       <c r="M112" s="1">
-        <v>98109.55</v>
+        <v>713601.55</v>
       </c>
       <c r="N112" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>2006.0</v>
+        <v>3574.0</v>
       </c>
       <c r="C113" s="1">
-        <v>15.94</v>
+        <v>147.66</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>127.6688696139</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>32818.16</v>
+        <v>456288.54</v>
       </c>
       <c r="H113" s="1">
-        <v>-842.52</v>
+        <v>71448.3</v>
       </c>
       <c r="I113" s="1">
-        <v>-2.5672371638142</v>
+        <v>15.658578670418</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>31975.64</v>
+        <v>527736.84</v>
       </c>
       <c r="M113" s="1">
-        <v>31975.64</v>
+        <v>527736.84</v>
       </c>
       <c r="N113" s="1">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>1388.0</v>
+        <v>3213.0</v>
       </c>
       <c r="C114" s="1">
-        <v>26.8</v>
+        <v>264.55</v>
       </c>
       <c r="D114" s="1">
-        <v>23.76</v>
+        <v>190.4069374416</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>32978.88</v>
+        <v>611777.49</v>
       </c>
       <c r="H114" s="1">
-        <v>4219.52</v>
+        <v>238221.66</v>
       </c>
       <c r="I114" s="1">
-        <v>12.794612794613</v>
+        <v>38.939265320141</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>37198.4</v>
+        <v>849999.15</v>
       </c>
       <c r="M114" s="1">
-        <v>37198.4</v>
+        <v>849999.15</v>
       </c>
       <c r="N114" s="1">
-        <v>0.02</v>
+        <v>0.49</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>3669.0</v>
+        <v>4057.0</v>
       </c>
       <c r="C115" s="1">
-        <v>34.285</v>
+        <v>16.44</v>
       </c>
       <c r="D115" s="1">
-        <v>41.5130198964</v>
+        <v>19.6168893271</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>152311.27</v>
+        <v>79585.72</v>
       </c>
       <c r="H115" s="1">
-        <v>-26519.6</v>
+        <v>-12888.64</v>
       </c>
       <c r="I115" s="1">
-        <v>-17.411449592666</v>
+        <v>-16.194664067875</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>125791.67</v>
+        <v>66697.08</v>
       </c>
       <c r="M115" s="1">
-        <v>125791.67</v>
+        <v>66697.08</v>
       </c>
       <c r="N115" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>1210.0</v>
+        <v>3320.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.06</v>
+        <v>74.55</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>37.6048403614</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>33674.3</v>
+        <v>124848.07</v>
       </c>
       <c r="H116" s="1">
-        <v>-2141.7</v>
+        <v>122657.93</v>
       </c>
       <c r="I116" s="1">
-        <v>-6.3600431189364</v>
+        <v>98.245755821456</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>31532.6</v>
+        <v>247506.0</v>
       </c>
       <c r="M116" s="1">
-        <v>31532.6</v>
+        <v>247506.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>366.0</v>
+        <v>272.0</v>
       </c>
       <c r="C117" s="1">
-        <v>90.0</v>
+        <v>148.7</v>
       </c>
       <c r="D117" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>33196.2</v>
+        <v>35686.4</v>
       </c>
       <c r="H117" s="1">
-        <v>-256.2</v>
+        <v>4760.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-0.77177508269019</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>32940.0</v>
+        <v>40446.4</v>
       </c>
       <c r="M117" s="1">
-        <v>32940.0</v>
+        <v>40446.4</v>
       </c>
       <c r="N117" s="1">
         <v>0.02</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>1055.0</v>
+        <v>802.0</v>
       </c>
       <c r="C118" s="1">
-        <v>36.86</v>
+        <v>47.7</v>
       </c>
       <c r="D118" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>38897.85</v>
+        <v>42105.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-10.55</v>
+        <v>-3849.6</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.027122321670735</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>38887.3</v>
+        <v>38255.4</v>
       </c>
       <c r="M118" s="1">
-        <v>38887.3</v>
+        <v>38255.4</v>
       </c>
       <c r="N118" s="1">
         <v>0.02</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>1679.0</v>
+        <v>2318.0</v>
       </c>
       <c r="C119" s="1">
-        <v>332.7</v>
+        <v>53.79</v>
       </c>
       <c r="D119" s="1">
-        <v>239.4193508041</v>
+        <v>25.9354141501</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>401985.09</v>
+        <v>60118.29</v>
       </c>
       <c r="H119" s="1">
-        <v>156618.21</v>
+        <v>64566.93</v>
       </c>
       <c r="I119" s="1">
-        <v>38.961198784761</v>
+        <v>107.39981127208</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>558603.3</v>
+        <v>124685.22</v>
       </c>
       <c r="M119" s="1">
-        <v>558603.3</v>
+        <v>124685.22</v>
       </c>
       <c r="N119" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>56692.0</v>
+        <v>2836.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.174</v>
+        <v>9.772</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6900543287</v>
+        <v>11.505</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>152504.56</v>
+        <v>32628.18</v>
       </c>
       <c r="H120" s="1">
-        <v>84127.85</v>
+        <v>-4914.79</v>
       </c>
       <c r="I120" s="1">
-        <v>55.164153780057</v>
+        <v>-15.063022209636</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>236632.41</v>
+        <v>27713.39</v>
       </c>
       <c r="M120" s="1">
-        <v>236632.41</v>
+        <v>27713.39</v>
       </c>
       <c r="N120" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>11751.0</v>
+        <v>6085.0</v>
       </c>
       <c r="C121" s="1">
-        <v>9.11</v>
+        <v>33.08</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3764709386</v>
+        <v>30.3019013969</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>110182.91</v>
+        <v>184387.07</v>
       </c>
       <c r="H121" s="1">
-        <v>-3131.3</v>
+        <v>16904.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-2.8419107827158</v>
+        <v>9.1680669365807</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>107051.61</v>
+        <v>201291.8</v>
       </c>
       <c r="M121" s="1">
-        <v>107051.61</v>
+        <v>201291.8</v>
       </c>
       <c r="N121" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>5492.0</v>
+        <v>424.0</v>
       </c>
       <c r="C122" s="1">
-        <v>75.07</v>
+        <v>223.1</v>
       </c>
       <c r="D122" s="1">
-        <v>90.9853040787</v>
+        <v>254.7246226415</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>499691.29</v>
+        <v>108003.24</v>
       </c>
       <c r="H122" s="1">
-        <v>-87406.85</v>
+        <v>-13408.84</v>
       </c>
       <c r="I122" s="1">
-        <v>-17.492170015611</v>
+        <v>-12.415220135989</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>412284.44</v>
+        <v>94594.4</v>
       </c>
       <c r="M122" s="1">
-        <v>412284.44</v>
+        <v>94594.4</v>
       </c>
       <c r="N122" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>4919.0</v>
+        <v>546.0</v>
       </c>
       <c r="C123" s="1">
-        <v>135.14</v>
+        <v>239.3</v>
       </c>
       <c r="D123" s="1">
-        <v>170.2944907502</v>
+        <v>252.6818498168</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>837678.6</v>
+        <v>137964.29</v>
       </c>
       <c r="H123" s="1">
-        <v>-172924.94</v>
+        <v>-7306.49</v>
       </c>
       <c r="I123" s="1">
-        <v>-20.643351758061</v>
+        <v>-5.2959283884257</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>664753.66</v>
+        <v>130657.8</v>
       </c>
       <c r="M123" s="1">
-        <v>664753.66</v>
+        <v>130657.8</v>
       </c>
       <c r="N123" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>11108.0</v>
+        <v>1802.0</v>
       </c>
       <c r="C124" s="1">
-        <v>30.76</v>
+        <v>19.33</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6737432481</v>
+        <v>18.02</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>362939.94</v>
+        <v>32472.04</v>
       </c>
       <c r="H124" s="1">
-        <v>-21257.86</v>
+        <v>2360.62</v>
       </c>
       <c r="I124" s="1">
-        <v>-5.8571288682089</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>341682.08</v>
+        <v>34832.66</v>
       </c>
       <c r="M124" s="1">
-        <v>341682.08</v>
+        <v>34832.66</v>
       </c>
       <c r="N124" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>2910.0</v>
+        <v>2063.0</v>
       </c>
       <c r="C125" s="1">
-        <v>276.05</v>
+        <v>103.65</v>
       </c>
       <c r="D125" s="1">
-        <v>145.5838762887</v>
+        <v>103.9490014542</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>423649.08</v>
+        <v>214446.79</v>
       </c>
       <c r="H125" s="1">
-        <v>379656.42</v>
+        <v>-616.84</v>
       </c>
       <c r="I125" s="1">
-        <v>89.615778228528</v>
+        <v>-0.28764244967248</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>803305.5</v>
+        <v>213829.95</v>
       </c>
       <c r="M125" s="1">
-        <v>803305.5</v>
+        <v>213829.95</v>
       </c>
       <c r="N125" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>3979.0</v>
+        <v>7610.0</v>
       </c>
       <c r="C126" s="1">
-        <v>153.92</v>
+        <v>80.6</v>
       </c>
       <c r="D126" s="1">
-        <v>127.6688690626</v>
+        <v>66.4414113009</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>507994.43</v>
+        <v>505619.14</v>
       </c>
       <c r="H126" s="1">
-        <v>104453.25</v>
+        <v>107746.86</v>
       </c>
       <c r="I126" s="1">
-        <v>20.561888838033</v>
+        <v>21.309885539539</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>612447.68</v>
+        <v>613366.0</v>
       </c>
       <c r="M126" s="1">
-        <v>612447.68</v>
+        <v>613366.0</v>
       </c>
       <c r="N126" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>3578.0</v>
+        <v>4806.0</v>
       </c>
       <c r="C127" s="1">
-        <v>267.5</v>
+        <v>18.29</v>
       </c>
       <c r="D127" s="1">
-        <v>190.4069368362</v>
+        <v>18.9564253017</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>681276.02</v>
+        <v>91104.58</v>
       </c>
       <c r="H127" s="1">
-        <v>275838.98</v>
+        <v>-3202.84</v>
       </c>
       <c r="I127" s="1">
-        <v>40.48857906374</v>
+        <v>-3.5155642010533</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>957115.0</v>
+        <v>87901.74</v>
       </c>
       <c r="M127" s="1">
-        <v>957115.0</v>
+        <v>87901.74</v>
       </c>
       <c r="N127" s="1">
-        <v>0.51</v>
+        <v>0.05</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>4057.0</v>
+        <v>2660.0</v>
       </c>
       <c r="C128" s="1">
-        <v>16.94</v>
+        <v>23.45</v>
       </c>
       <c r="D128" s="1">
-        <v>19.6168893271</v>
+        <v>26.9688345865</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>79585.72</v>
+        <v>71737.1</v>
       </c>
       <c r="H128" s="1">
-        <v>-10860.14</v>
+        <v>-9360.1</v>
       </c>
       <c r="I128" s="1">
-        <v>-13.645839982349</v>
+        <v>-13.047781412965</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>68725.58</v>
+        <v>62377.0</v>
       </c>
       <c r="M128" s="1">
-        <v>68725.58</v>
+        <v>62377.0</v>
       </c>
       <c r="N128" s="1">
         <v>0.04</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>3696.0</v>
+        <v>10453.0</v>
       </c>
       <c r="C129" s="1">
-        <v>76.78</v>
+        <v>20.73</v>
       </c>
       <c r="D129" s="1">
-        <v>37.604840368</v>
+        <v>20.040729934</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>138987.49</v>
+        <v>209485.75</v>
       </c>
       <c r="H129" s="1">
-        <v>144791.39</v>
+        <v>7204.94</v>
       </c>
       <c r="I129" s="1">
-        <v>104.17584345181</v>
+        <v>3.4393461130411</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>283778.88</v>
+        <v>216690.69</v>
       </c>
       <c r="M129" s="1">
-        <v>283778.88</v>
+        <v>216690.69</v>
       </c>
       <c r="N129" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>272.0</v>
+        <v>2997.0</v>
       </c>
       <c r="C130" s="1">
-        <v>143.6</v>
+        <v>37.51</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>35686.4</v>
+        <v>111128.76</v>
       </c>
       <c r="H130" s="1">
-        <v>3372.8</v>
+        <v>1288.71</v>
       </c>
       <c r="I130" s="1">
-        <v>9.4512195121951</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>39059.2</v>
+        <v>112417.47</v>
       </c>
       <c r="M130" s="1">
-        <v>39059.2</v>
+        <v>112417.47</v>
       </c>
       <c r="N130" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>802.0</v>
+        <v>3385.0</v>
       </c>
       <c r="C131" s="1">
-        <v>51.2</v>
+        <v>58.6</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>60.5604903988</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>42105.0</v>
+        <v>204997.26</v>
       </c>
       <c r="H131" s="1">
-        <v>-1042.6</v>
+        <v>-6636.26</v>
       </c>
       <c r="I131" s="1">
-        <v>-2.4761904761905</v>
+        <v>-3.2372432685198</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>41062.4</v>
+        <v>198361.0</v>
       </c>
       <c r="M131" s="1">
-        <v>41062.4</v>
+        <v>198361.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>3144.0</v>
+        <v>1298.0</v>
       </c>
       <c r="C132" s="1">
-        <v>62.6</v>
+        <v>117.95</v>
       </c>
       <c r="D132" s="1">
-        <v>25.935413486</v>
+        <v>103.3733975347</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>81540.94</v>
+        <v>134178.67</v>
       </c>
       <c r="H132" s="1">
-        <v>115273.46</v>
+        <v>18920.43</v>
       </c>
       <c r="I132" s="1">
-        <v>141.36881424227</v>
+        <v>14.100922300094</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>196814.4</v>
+        <v>153099.1</v>
       </c>
       <c r="M132" s="1">
-        <v>196814.4</v>
+        <v>153099.1</v>
       </c>
       <c r="N132" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>2836.0</v>
+        <v>974.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.248</v>
+        <v>73.12</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>100.2767761807</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>32628.18</v>
+        <v>97669.58</v>
       </c>
       <c r="H133" s="1">
-        <v>-6400.85</v>
+        <v>-26450.7</v>
       </c>
       <c r="I133" s="1">
-        <v>-19.617551453989</v>
+        <v>-27.081820153215</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>26227.33</v>
+        <v>71218.88</v>
       </c>
       <c r="M133" s="1">
-        <v>26227.33</v>
+        <v>71218.88</v>
       </c>
       <c r="N133" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>9745.0</v>
+        <v>5833.0</v>
       </c>
       <c r="C134" s="1">
-        <v>33.04</v>
+        <v>21.09</v>
       </c>
       <c r="D134" s="1">
-        <v>30.3019014879</v>
+        <v>34.8302177267</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>295292.03</v>
+        <v>203164.66</v>
       </c>
       <c r="H134" s="1">
-        <v>26682.77</v>
+        <v>-80146.69</v>
       </c>
       <c r="I134" s="1">
-        <v>9.0360616912011</v>
+        <v>-39.449129587793</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>321974.8</v>
+        <v>123017.97</v>
       </c>
       <c r="M134" s="1">
-        <v>321974.8</v>
+        <v>123017.97</v>
       </c>
       <c r="N134" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>634.0</v>
+        <v>7883.0</v>
       </c>
       <c r="C135" s="1">
-        <v>51.62</v>
+        <v>29.88</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>36.1242204744</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>32638.32</v>
+        <v>284767.23</v>
       </c>
       <c r="H135" s="1">
-        <v>88.76</v>
+        <v>-49223.19</v>
       </c>
       <c r="I135" s="1">
-        <v>0.27195027195027</v>
+        <v>-17.285412369956</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>32727.08</v>
+        <v>235544.04</v>
       </c>
       <c r="M135" s="1">
-        <v>32727.08</v>
+        <v>235544.04</v>
       </c>
       <c r="N135" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>6854.0</v>
+        <v>2749.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.265</v>
+        <v>22.94</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1791654508</v>
+        <v>31.0634812659</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>69768.0</v>
+        <v>85393.51</v>
       </c>
       <c r="H136" s="1">
-        <v>588.31</v>
+        <v>-22331.45</v>
       </c>
       <c r="I136" s="1">
-        <v>0.84323758743263</v>
+        <v>-26.151226246585</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>70356.31</v>
+        <v>63062.06</v>
       </c>
       <c r="M136" s="1">
-        <v>70356.31</v>
+        <v>63062.06</v>
       </c>
       <c r="N136" s="1">
         <v>0.04</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>454.0</v>
+        <v>4461.0</v>
       </c>
       <c r="C137" s="1">
-        <v>216.5</v>
+        <v>61.78</v>
       </c>
       <c r="D137" s="1">
-        <v>254.7246255507</v>
+        <v>102.1418605694</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>115644.98</v>
+        <v>455654.84</v>
       </c>
       <c r="H137" s="1">
-        <v>-17353.98</v>
+        <v>-180054.26</v>
       </c>
       <c r="I137" s="1">
-        <v>-15.006254486792</v>
+        <v>-39.515493789115</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>98291.0</v>
+        <v>275600.58</v>
       </c>
       <c r="M137" s="1">
-        <v>98291.0</v>
+        <v>275600.58</v>
       </c>
       <c r="N137" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>584.0</v>
+        <v>400.0</v>
       </c>
       <c r="C138" s="1">
-        <v>258.5</v>
+        <v>273.15</v>
       </c>
       <c r="D138" s="1">
-        <v>252.6818493151</v>
+        <v>276.05</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>147566.2</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>3397.8</v>
+        <v>-116000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>2.3025598002795</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>150964.0</v>
+        <v>-116000.0</v>
       </c>
       <c r="M138" s="1">
-        <v>150964.0</v>
+        <v>-116000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>1802.0</v>
+        <v>65.0</v>
       </c>
       <c r="C139" s="1">
-        <v>20.82</v>
+        <v>114.1</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>114.63</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>32472.04</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>5045.6</v>
+        <v>-41860.0</v>
       </c>
       <c r="I139" s="1">
-        <v>15.538290788013</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>37517.64</v>
+        <v>-41860.0</v>
       </c>
       <c r="M139" s="1">
-        <v>37517.64</v>
+        <v>-41860.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
-        <v>2298.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C140" s="1">
-        <v>103.35</v>
+        <v>6251.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.9490034813</v>
+        <v>6288.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>238874.81</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-1376.51</v>
+        <v>2960.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-0.57624744944852</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>237498.3</v>
+        <v>2960.0</v>
       </c>
       <c r="M140" s="1">
-        <v>237498.3</v>
+        <v>2960.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
-        <v>8472.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C141" s="1">
-        <v>77.09</v>
+        <v>116.63</v>
       </c>
       <c r="D141" s="1">
-        <v>66.4414117092</v>
+        <v>117.836</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>562891.64</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>90214.84</v>
+        <v>6030.0</v>
       </c>
       <c r="I141" s="1">
-        <v>16.027034972486</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>653106.48</v>
+        <v>6030.0</v>
       </c>
       <c r="M141" s="1">
-        <v>653106.48</v>
+        <v>6030.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>1822.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.1</v>
+        <v>125.05</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>125.59</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>38553.52</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>5356.68</v>
+        <v>5040.0</v>
       </c>
       <c r="I142" s="1">
-        <v>13.894139886578</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>43910.2</v>
+        <v>5040.0</v>
       </c>
       <c r="M142" s="1">
-        <v>43910.2</v>
+        <v>5040.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
-        <v>5144.0</v>
+        <v>-25.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.355</v>
+        <v>117.59</v>
       </c>
       <c r="D143" s="1">
-        <v>18.9564249611</v>
+        <v>118.9</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>97511.85</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-3093.73</v>
+        <v>32750.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3.1726708087273</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>94418.12</v>
+        <v>32750.0</v>
       </c>
       <c r="M143" s="1">
-        <v>94418.12</v>
+        <v>32750.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>2660.0</v>
+        <v>-7.0</v>
       </c>
       <c r="C144" s="1">
-        <v>23.28</v>
+        <v>105.5</v>
       </c>
       <c r="D144" s="1">
-        <v>26.9688345865</v>
+        <v>105.855862069</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>71737.1</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-9812.3</v>
+        <v>5985.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-13.678138647924</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>61924.8</v>
+        <v>5985.0</v>
       </c>
       <c r="M144" s="1">
-        <v>61924.8</v>
+        <v>5985.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>319</v>
       </c>
       <c r="B145" s="1">
-        <v>8546.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>20.4</v>
+        <v>97.653</v>
       </c>
       <c r="D145" s="1">
-        <v>19.9760484437</v>
+        <v>99.69888112</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>170715.31</v>
+        <v>427708.2</v>
       </c>
       <c r="H145" s="1">
-        <v>3623.09</v>
+        <v>-8776.83</v>
       </c>
       <c r="I145" s="1">
-        <v>2.1222994000948</v>
+        <v>-2.0520602597752</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.71</v>
+      </c>
+      <c r="K145" t="s">
+        <v>320</v>
       </c>
       <c r="L145" s="1">
-        <v>174338.4</v>
+        <v>418931.37</v>
       </c>
       <c r="M145" s="1">
-        <v>174338.4</v>
+        <v>426259.63</v>
       </c>
       <c r="N145" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B146" s="1">
-        <v>3769.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>55.9</v>
+        <v>98.873</v>
       </c>
       <c r="D146" s="1">
-        <v>60.5604908464</v>
+        <v>99.331</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>228252.49</v>
+        <v>198662.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-17565.39</v>
+        <v>-916.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-7.6955962232876</v>
+        <v>-0.46108465635099</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>854.11</v>
       </c>
       <c r="L146" s="1">
-        <v>210687.1</v>
+        <v>197746.0</v>
       </c>
       <c r="M146" s="1">
-        <v>210687.1</v>
+        <v>198600.11</v>
       </c>
       <c r="N146" s="1">
         <v>0.11</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>101.548</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3828.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.9210309733625</v>
+      </c>
+      <c r="J147">
+        <v>0.06</v>
+      </c>
+      <c r="K147">
+        <v>119.86</v>
+      </c>
+      <c r="L147" s="1">
+        <v>203096.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>203215.86</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>323</v>
-      </c>
-[...43 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
+        <v>326</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3306.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.6666834712994</v>
+      </c>
+      <c r="J148">
+        <v>1.99</v>
+      </c>
+      <c r="K148" t="s">
+        <v>327</v>
+      </c>
+      <c r="L148" s="1">
+        <v>201664.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>205634.55</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>325</v>
-      </c>
-[...43 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B149" s="1">
-        <v>1042.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>74.28</v>
+        <v>100.139</v>
       </c>
       <c r="D149" s="1">
-        <v>100.2767754319</v>
+        <v>99.847</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>104488.4</v>
+        <v>299541.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-27088.64</v>
+        <v>876.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-25.925021342082</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="K149" t="s">
+        <v>330</v>
       </c>
       <c r="L149" s="1">
-        <v>77399.76</v>
+        <v>300417.0</v>
       </c>
       <c r="M149" s="1">
-        <v>77399.76</v>
+        <v>302027.96</v>
       </c>
       <c r="N149" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B150" s="1">
-        <v>6475.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>21.56</v>
+        <v>100.904</v>
       </c>
       <c r="D150" s="1">
-        <v>34.8302177606</v>
+        <v>99.89</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>225525.66</v>
+        <v>299670.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-85924.66</v>
+        <v>3042.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-38.099726656381</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K150" t="s">
+        <v>333</v>
       </c>
       <c r="L150" s="1">
-        <v>139601.0</v>
+        <v>302712.0</v>
       </c>
       <c r="M150" s="1">
-        <v>139601.0</v>
+        <v>305753.1</v>
       </c>
       <c r="N150" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B151" s="1">
-        <v>7684.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>31.98</v>
+        <v>98.113</v>
       </c>
       <c r="D151" s="1">
-        <v>36.5394442998</v>
+        <v>99.33</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>280769.09</v>
+        <v>355601.4</v>
       </c>
       <c r="H151" s="1">
-        <v>-35034.77</v>
+        <v>-4356.86</v>
       </c>
       <c r="I151" s="1">
-        <v>-12.478143516439</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="K151" t="s">
+        <v>336</v>
       </c>
       <c r="L151" s="1">
-        <v>245734.32</v>
+        <v>351244.54</v>
       </c>
       <c r="M151" s="1">
-        <v>245734.32</v>
+        <v>359740.91</v>
       </c>
       <c r="N151" s="1">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B152" s="1">
-        <v>5542.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.64</v>
+        <v>96.43</v>
       </c>
       <c r="D152" s="1">
-        <v>31.0634806929</v>
+        <v>99.253</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>172153.81</v>
+        <v>198506.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-41140.93</v>
+        <v>-5646.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-23.897774902571</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K152" t="s">
+        <v>339</v>
       </c>
       <c r="L152" s="1">
-        <v>131012.88</v>
+        <v>192860.0</v>
       </c>
       <c r="M152" s="1">
-        <v>131012.88</v>
+        <v>194125.75</v>
       </c>
       <c r="N152" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B153" s="1">
-        <v>3758.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>57.0</v>
+        <v>93.918</v>
       </c>
       <c r="D153" s="1">
-        <v>114.118153273</v>
+        <v>93.7555</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>428856.02</v>
+        <v>187511.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-214650.02</v>
+        <v>325.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-50.051767956994</v>
+        <v>0.17332316504098</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K153" t="s">
+        <v>342</v>
       </c>
       <c r="L153" s="1">
-        <v>214206.0</v>
+        <v>187836.0</v>
       </c>
       <c r="M153" s="1">
-        <v>214206.0</v>
+        <v>189013.4</v>
       </c>
       <c r="N153" s="1">
         <v>0.11</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B154" s="1">
-        <v>400.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>274.95</v>
+        <v>99.146</v>
       </c>
       <c r="D154" s="1">
-        <v>276.05</v>
+        <v>99.646</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>142493.78</v>
       </c>
       <c r="H154" s="1">
-        <v>-44000.0</v>
+        <v>-715.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="K154" t="s">
+        <v>345</v>
       </c>
       <c r="L154" s="1">
-        <v>-44000.0</v>
+        <v>141778.78</v>
       </c>
       <c r="M154" s="1">
-        <v>-44000.0</v>
+        <v>142822.88</v>
       </c>
       <c r="N154" s="1">
-        <v>-0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B155" s="1">
-        <v>65.0</v>
+        <v>178000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>115.46</v>
+        <v>101.463</v>
       </c>
       <c r="D155" s="1">
-        <v>114.63</v>
+        <v>100.64402809</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>179146.37</v>
       </c>
       <c r="H155" s="1">
-        <v>46540.0</v>
+        <v>1457.77</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>0.81373125227154</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
+        <v>526.68</v>
       </c>
       <c r="L155" s="1">
-        <v>46540.0</v>
+        <v>180604.14</v>
       </c>
       <c r="M155" s="1">
-        <v>46540.0</v>
+        <v>181130.82</v>
       </c>
       <c r="N155" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B156" s="1">
-        <v>-8.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>6255.0</v>
+        <v>109.409</v>
       </c>
       <c r="D156" s="1">
-        <v>6288.0</v>
+        <v>100.019</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>300057.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2640.0</v>
+        <v>28170.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>9.3882162389146</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.76</v>
+      </c>
+      <c r="K156" t="s">
+        <v>350</v>
       </c>
       <c r="L156" s="1">
-        <v>2640.0</v>
+        <v>328227.0</v>
       </c>
       <c r="M156" s="1">
-        <v>2640.0</v>
+        <v>345507.53</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="B157" s="1">
-        <v>-5.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>119.41</v>
+        <v>99.561</v>
       </c>
       <c r="D157" s="1">
-        <v>117.836</v>
+        <v>99.58</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>332597.2</v>
       </c>
       <c r="H157" s="1">
-        <v>-7870.0</v>
+        <v>-63.46</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K157" t="s">
+        <v>353</v>
       </c>
       <c r="L157" s="1">
-        <v>-7870.0</v>
+        <v>332533.74</v>
       </c>
       <c r="M157" s="1">
-        <v>-7870.0</v>
+        <v>335141.69</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B158" s="1">
-        <v>-29.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>127.47</v>
+        <v>103.986</v>
       </c>
       <c r="D158" s="1">
-        <v>125.77</v>
+        <v>106.65</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>106650.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-49300.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>958.9</v>
       </c>
       <c r="L158" s="1">
-        <v>-49300.0</v>
+        <v>103986.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-49300.0</v>
+        <v>104944.9</v>
       </c>
       <c r="N158" s="1">
-        <v>-0.03</v>
+        <v>0.06</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="B159" s="1">
-        <v>-25.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>120.19</v>
+        <v>96.034</v>
       </c>
       <c r="D159" s="1">
-        <v>118.9</v>
+        <v>96.86</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>484300.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-32250.0</v>
+        <v>-4130.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-0.85277720421227</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.78</v>
+      </c>
+      <c r="K159" t="s">
+        <v>358</v>
       </c>
       <c r="L159" s="1">
-        <v>-32250.0</v>
+        <v>480170.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-32250.0</v>
+        <v>489074.11</v>
       </c>
       <c r="N159" s="1">
-        <v>-0.02</v>
+        <v>0.28</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="B160" s="1">
-        <v>-21.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>106.005</v>
+        <v>98.477</v>
       </c>
       <c r="D160" s="1">
-        <v>105.69</v>
+        <v>101.02690244</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>165684.12</v>
       </c>
       <c r="H160" s="1">
-        <v>-6615.0</v>
+        <v>-4181.84</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-2.5239835899783</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.14</v>
+      </c>
+      <c r="K160" t="s">
+        <v>361</v>
       </c>
       <c r="L160" s="1">
-        <v>-6615.0</v>
+        <v>161502.28</v>
       </c>
       <c r="M160" s="1">
-        <v>-6615.0</v>
+        <v>166657.27</v>
       </c>
       <c r="N160" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="B161" s="1">
-        <v>429000.0</v>
+        <v>1724000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.4</v>
+        <v>60.012</v>
       </c>
       <c r="D161" s="1">
-        <v>99.69888112</v>
+        <v>70.12980742</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>427708.2</v>
+        <v>1209037.88</v>
       </c>
       <c r="H161" s="1">
-        <v>-1282.2</v>
+        <v>-174431.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.29978382457947</v>
+        <v>-14.427256820109</v>
       </c>
       <c r="J161">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>426426.0</v>
+        <v>1034606.88</v>
       </c>
       <c r="M161" s="1">
-        <v>432859.53</v>
+        <v>1034606.88</v>
       </c>
       <c r="N161" s="1">
-        <v>0.23</v>
+        <v>0.6</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="B162" s="1">
-        <v>200000.0</v>
+        <v>250600.0</v>
       </c>
       <c r="C162" s="1">
-        <v>100.072</v>
+        <v>97.493</v>
       </c>
       <c r="D162" s="1">
-        <v>99.331</v>
+        <v>99.57561453</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>198662.0</v>
+        <v>249536.49</v>
       </c>
       <c r="H162" s="1">
-        <v>1482.0</v>
+        <v>-5219.03</v>
       </c>
       <c r="I162" s="1">
-        <v>0.74599067763337</v>
+        <v>-2.0914897055737</v>
       </c>
       <c r="J162">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>436.99</v>
+        <v>1.22</v>
+      </c>
+      <c r="K162" t="s">
+        <v>366</v>
       </c>
       <c r="L162" s="1">
-        <v>200144.0</v>
+        <v>244317.46</v>
       </c>
       <c r="M162" s="1">
-        <v>200580.99</v>
+        <v>247375.81</v>
       </c>
       <c r="N162" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="B163" s="1">
-        <v>200000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>102.412</v>
+        <v>89.304</v>
       </c>
       <c r="D163" s="1">
-        <v>99.634</v>
+        <v>98.844</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>199268.0</v>
+        <v>467532.12</v>
       </c>
       <c r="H163" s="1">
-        <v>5556.0</v>
+        <v>-45124.2</v>
       </c>
       <c r="I163" s="1">
-        <v>2.7882048296766</v>
+        <v>-9.6515721743353</v>
       </c>
       <c r="J163">
-        <v>4.18</v>
+        <v>1.08</v>
       </c>
       <c r="K163" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="L163" s="1">
-        <v>204824.0</v>
+        <v>422407.92</v>
       </c>
       <c r="M163" s="1">
-        <v>213190.44</v>
+        <v>427521.83</v>
       </c>
       <c r="N163" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="B164" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>102.13</v>
+        <v>89.243</v>
       </c>
       <c r="D164" s="1">
-        <v>99.179</v>
+        <v>84.29</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>198358.0</v>
+        <v>110419.9</v>
       </c>
       <c r="H164" s="1">
-        <v>5902.0</v>
+        <v>6488.43</v>
       </c>
       <c r="I164" s="1">
-        <v>2.9754282660644</v>
+        <v>5.8761418910903</v>
       </c>
       <c r="J164">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.06</v>
+      </c>
+      <c r="K164">
+        <v>74.02</v>
       </c>
       <c r="L164" s="1">
-        <v>204260.0</v>
+        <v>116908.33</v>
       </c>
       <c r="M164" s="1">
-        <v>207784.66</v>
+        <v>116982.35</v>
       </c>
       <c r="N164" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="B165" s="1">
-        <v>300000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.25</v>
+        <v>99.289</v>
       </c>
       <c r="D165" s="1">
-        <v>99.847</v>
+        <v>99.658</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>299541.0</v>
+        <v>233199.72</v>
       </c>
       <c r="H165" s="1">
-        <v>4209.0</v>
+        <v>-863.46</v>
       </c>
       <c r="I165" s="1">
-        <v>1.4051498793154</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J165">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="K165" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="L165" s="1">
-        <v>303750.0</v>
+        <v>232336.26</v>
       </c>
       <c r="M165" s="1">
-        <v>304756.85</v>
+        <v>233815.01</v>
       </c>
       <c r="N165" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="B166" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>102.364</v>
+        <v>91.766</v>
       </c>
       <c r="D166" s="1">
-        <v>99.89</v>
+        <v>91.61</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>299670.0</v>
+        <v>183220.0</v>
       </c>
       <c r="H166" s="1">
-        <v>7422.0</v>
+        <v>312.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2.4767243968365</v>
+        <v>0.1702870865626</v>
       </c>
       <c r="J166">
-        <v>0.75</v>
+        <v>1.01</v>
       </c>
       <c r="K166" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="L166" s="1">
-        <v>307092.0</v>
+        <v>183532.0</v>
       </c>
       <c r="M166" s="1">
-        <v>309334.81</v>
+        <v>185548.44</v>
       </c>
       <c r="N166" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="B167" s="1">
-        <v>358000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.068</v>
+        <v>103.556</v>
       </c>
       <c r="D167" s="1">
-        <v>99.33</v>
+        <v>105.76</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>355601.4</v>
+        <v>211520.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-937.96</v>
+        <v>-4408.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.26376724051143</v>
+        <v>-2.0839636913767</v>
       </c>
       <c r="J167">
-        <v>2.16</v>
+        <v>2.18</v>
       </c>
       <c r="K167" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="L167" s="1">
-        <v>354663.44</v>
+        <v>207112.0</v>
       </c>
       <c r="M167" s="1">
-        <v>362387.41</v>
+        <v>211466.11</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="B168" s="1">
-        <v>200000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>97.778</v>
+        <v>99.67</v>
       </c>
       <c r="D168" s="1">
-        <v>99.253</v>
+        <v>99.607</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>198506.0</v>
+        <v>262962.48</v>
       </c>
       <c r="H168" s="1">
-        <v>-2950.0</v>
+        <v>166.32</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.4861011757831</v>
+        <v>0.06324856686779</v>
       </c>
       <c r="J168">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>1.67</v>
+      </c>
+      <c r="K168" t="s">
+        <v>383</v>
       </c>
       <c r="L168" s="1">
-        <v>195556.0</v>
+        <v>263128.8</v>
       </c>
       <c r="M168" s="1">
-        <v>196476.55</v>
+        <v>267547.18</v>
       </c>
       <c r="N168" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="B169" s="1">
         <v>200000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>94.34</v>
+        <v>99.056</v>
       </c>
       <c r="D169" s="1">
-        <v>93.7555</v>
+        <v>99.991</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>187511.0</v>
+        <v>199982.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1169.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.62343009210126</v>
+        <v>-0.93508415757418</v>
       </c>
       <c r="J169">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.36</v>
+      </c>
+      <c r="K169">
+        <v>728.77</v>
       </c>
       <c r="L169" s="1">
-        <v>188680.0</v>
+        <v>198112.0</v>
       </c>
       <c r="M169" s="1">
-        <v>189727.95</v>
+        <v>198840.77</v>
       </c>
       <c r="N169" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="B170" s="1">
-        <v>143000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.266</v>
+        <v>100.28</v>
       </c>
       <c r="D170" s="1">
-        <v>99.646</v>
+        <v>99.834</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>142493.78</v>
+        <v>299502.0</v>
       </c>
       <c r="H170" s="1">
-        <v>886.6</v>
+        <v>1338.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.62220259719407</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J170">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>776.71</v>
+        <v>1.05</v>
+      </c>
+      <c r="K170" t="s">
+        <v>388</v>
       </c>
       <c r="L170" s="1">
-        <v>143380.38</v>
+        <v>300840.0</v>
       </c>
       <c r="M170" s="1">
-        <v>144157.09</v>
+        <v>303983.84</v>
       </c>
       <c r="N170" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="B171" s="1">
-        <v>178000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.932</v>
+        <v>94.724</v>
       </c>
       <c r="D171" s="1">
-        <v>100.64402809</v>
+        <v>91.473</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>179146.37</v>
+        <v>274419.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2292.59</v>
+        <v>9753.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1.2797300888653</v>
+        <v>3.5540542017863</v>
       </c>
       <c r="J171">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>65.84</v>
+        <v>0.55</v>
+      </c>
+      <c r="K171" t="s">
+        <v>391</v>
       </c>
       <c r="L171" s="1">
-        <v>181438.96</v>
+        <v>284172.0</v>
       </c>
       <c r="M171" s="1">
-        <v>181504.8</v>
+        <v>285826.19</v>
       </c>
       <c r="N171" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B172" s="1">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>110.933</v>
+        <v>100.055</v>
       </c>
       <c r="D172" s="1">
-        <v>100.019</v>
+        <v>99.298</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>300057.0</v>
+        <v>296901.02</v>
       </c>
       <c r="H172" s="1">
-        <v>32742.0</v>
+        <v>2263.43</v>
       </c>
       <c r="I172" s="1">
-        <v>10.911926733921</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J172">
-        <v>5.43</v>
+        <v>1.17</v>
       </c>
       <c r="K172" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="L172" s="1">
-        <v>332799.0</v>
+        <v>299164.45</v>
       </c>
       <c r="M172" s="1">
-        <v>349074.29</v>
+        <v>302656.2</v>
       </c>
       <c r="N172" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="B173" s="1">
-        <v>334000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.669</v>
+        <v>98.311</v>
       </c>
       <c r="D173" s="1">
-        <v>99.58</v>
+        <v>99.459</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>332597.2</v>
+        <v>259587.99</v>
       </c>
       <c r="H173" s="1">
-        <v>3637.26</v>
+        <v>-2996.28</v>
       </c>
       <c r="I173" s="1">
-        <v>1.0935930909821</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J173">
-        <v>0.57</v>
+        <v>1.72</v>
       </c>
       <c r="K173" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="L173" s="1">
-        <v>336234.46</v>
+        <v>256591.71</v>
       </c>
       <c r="M173" s="1">
-        <v>338121.79</v>
+        <v>261076.98</v>
       </c>
       <c r="N173" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B174" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>104.523</v>
+        <v>97.689</v>
       </c>
       <c r="D174" s="1">
-        <v>106.65</v>
+        <v>99.292</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>106650.0</v>
+        <v>297876.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-2127.0</v>
+        <v>-4809.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1.9943741209564</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J174">
-        <v>0.67</v>
+        <v>0.0</v>
       </c>
       <c r="K174">
-        <v>671.23</v>
+        <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>104523.0</v>
+        <v>293067.0</v>
       </c>
       <c r="M174" s="1">
-        <v>105194.23</v>
+        <v>293067.0</v>
       </c>
       <c r="N174" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B175" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.963</v>
+        <v>103.2</v>
       </c>
       <c r="D175" s="1">
-        <v>100.61</v>
+        <v>105.478</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>201220.0</v>
+        <v>105478.0</v>
       </c>
       <c r="H175" s="1">
-        <v>706.0</v>
+        <v>-2278.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.3508597554915</v>
+        <v>-2.1596920684882</v>
       </c>
       <c r="J175">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="K175">
-        <v>945.21</v>
+        <v>694.86</v>
       </c>
       <c r="L175" s="1">
-        <v>201926.0</v>
+        <v>103200.0</v>
       </c>
       <c r="M175" s="1">
-        <v>202871.21</v>
+        <v>103894.86</v>
       </c>
       <c r="N175" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B176" s="1">
         <v>500000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>98.758</v>
+        <v>98.676</v>
       </c>
       <c r="D176" s="1">
-        <v>97.673</v>
+        <v>99.933</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>488365.0</v>
+        <v>499665.0</v>
       </c>
       <c r="H176" s="1">
-        <v>5425.0</v>
+        <v>-6285.0</v>
       </c>
       <c r="I176" s="1">
-        <v>1.1108494670994</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J176">
-        <v>0.46</v>
+        <v>1.4</v>
       </c>
       <c r="K176" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="L176" s="1">
-        <v>493790.0</v>
+        <v>493380.0</v>
       </c>
       <c r="M176" s="1">
-        <v>496091.37</v>
+        <v>500361.16</v>
       </c>
       <c r="N176" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B177" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.768</v>
+        <v>99.209</v>
       </c>
       <c r="D177" s="1">
-        <v>101.02690244</v>
+        <v>100.91</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>165684.12</v>
+        <v>100910.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-2064.6</v>
+        <v>-1701.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.2461061446323</v>
+        <v>-1.6856604895451</v>
       </c>
       <c r="J177">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.5</v>
+      </c>
+      <c r="K177">
+        <v>499.32</v>
       </c>
       <c r="L177" s="1">
-        <v>163619.52</v>
+        <v>99209.0</v>
       </c>
       <c r="M177" s="1">
-        <v>168465.21</v>
+        <v>99708.32</v>
       </c>
       <c r="N177" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B178" s="1">
-        <v>398000.0</v>
+        <v>1262447.0</v>
       </c>
       <c r="C178" s="1">
-        <v>90.899</v>
+        <v>93.887</v>
       </c>
       <c r="D178" s="1">
-        <v>87.89796985</v>
+        <v>95.4600003</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>349833.92</v>
+        <v>1205131.91</v>
       </c>
       <c r="H178" s="1">
-        <v>11944.1</v>
+        <v>-19858.29</v>
       </c>
       <c r="I178" s="1">
-        <v>3.4142200962102</v>
+        <v>-1.6478104874013</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K178" t="s">
+        <v>409</v>
       </c>
       <c r="L178" s="1">
-        <v>361778.02</v>
+        <v>1185273.62</v>
       </c>
       <c r="M178" s="1">
-        <v>361778.02</v>
+        <v>1189035.02</v>
       </c>
       <c r="N178" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B179" s="1">
-        <v>1774000.0</v>
+        <v>182052.98</v>
       </c>
       <c r="C179" s="1">
-        <v>61.688</v>
+        <v>96.292</v>
       </c>
       <c r="D179" s="1">
-        <v>70.22517193</v>
+        <v>97.23304722</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1245794.55</v>
+        <v>177015.66</v>
       </c>
       <c r="H179" s="1">
-        <v>-151449.43</v>
+        <v>-1713.21</v>
       </c>
       <c r="I179" s="1">
-        <v>-12.156854434786</v>
+        <v>-0.96782962592123</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>115.72</v>
       </c>
       <c r="L179" s="1">
-        <v>1094345.12</v>
+        <v>175302.45</v>
       </c>
       <c r="M179" s="1">
-        <v>1094345.12</v>
+        <v>175418.17</v>
       </c>
       <c r="N179" s="1">
-        <v>0.58</v>
+        <v>0.1</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B180" s="1">
-        <v>260600.0</v>
+        <v>1227543.54</v>
       </c>
       <c r="C180" s="1">
-        <v>99.383</v>
+        <v>96.979</v>
       </c>
       <c r="D180" s="1">
-        <v>99.57561397</v>
+        <v>104.76610304</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>259494.05</v>
+        <v>1286049.53</v>
       </c>
       <c r="H180" s="1">
-        <v>-501.95</v>
+        <v>-95590.08</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.19343410764139</v>
+        <v>-7.4328459184616</v>
       </c>
       <c r="J180">
-        <v>1.05</v>
+        <v>0.24</v>
       </c>
       <c r="K180" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="L180" s="1">
-        <v>258992.1</v>
+        <v>1190459.45</v>
       </c>
       <c r="M180" s="1">
-        <v>261730.18</v>
+        <v>1193385.38</v>
       </c>
       <c r="N180" s="1">
-        <v>0.14</v>
+        <v>0.69</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B181" s="1">
-        <v>473000.0</v>
+        <v>981377.0</v>
       </c>
       <c r="C181" s="1">
-        <v>90.013</v>
+        <v>99.708</v>
       </c>
       <c r="D181" s="1">
-        <v>98.844</v>
+        <v>99.94115004</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>467532.12</v>
+        <v>980799.46</v>
       </c>
       <c r="H181" s="1">
-        <v>-41770.63</v>
+        <v>-2288.08</v>
       </c>
       <c r="I181" s="1">
-        <v>-8.9342802800372</v>
+        <v>-0.23328724100236</v>
       </c>
       <c r="J181">
-        <v>1.0</v>
+        <v>0.52</v>
       </c>
       <c r="K181" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="L181" s="1">
-        <v>425761.49</v>
+        <v>978511.38</v>
       </c>
       <c r="M181" s="1">
-        <v>430501.21</v>
+        <v>983595.72</v>
       </c>
       <c r="N181" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B182" s="1">
-        <v>131000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>90.222</v>
+        <v>97.88</v>
       </c>
       <c r="D182" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>110419.9</v>
+        <v>243000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>7770.92</v>
+        <v>-5151.6</v>
       </c>
       <c r="I182" s="1">
-        <v>7.0376082572073</v>
+        <v>-2.12</v>
       </c>
       <c r="J182">
-        <v>1.82</v>
+        <v>2.33</v>
       </c>
       <c r="K182" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="L182" s="1">
-        <v>118190.82</v>
+        <v>237848.4</v>
       </c>
       <c r="M182" s="1">
-        <v>120579.78</v>
+        <v>243512.89</v>
       </c>
       <c r="N182" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B183" s="1">
-        <v>234000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>101.01</v>
+        <v>100.67</v>
       </c>
       <c r="D183" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>233199.72</v>
+        <v>200000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3163.68</v>
+        <v>1340.0</v>
       </c>
       <c r="I183" s="1">
-        <v>1.3566397078007</v>
+        <v>0.67</v>
       </c>
       <c r="J183">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>881.56</v>
+        <v>0.67</v>
+      </c>
+      <c r="K183" t="s">
+        <v>423</v>
       </c>
       <c r="L183" s="1">
-        <v>236363.4</v>
+        <v>201340.0</v>
       </c>
       <c r="M183" s="1">
-        <v>237244.96</v>
+        <v>202670.25</v>
       </c>
       <c r="N183" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B184" s="1">
         <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>92.65</v>
+        <v>104.334</v>
       </c>
       <c r="D184" s="1">
-        <v>91.61</v>
+        <v>99.922</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>183220.0</v>
+        <v>199844.0</v>
       </c>
       <c r="H184" s="1">
-        <v>2080.0</v>
+        <v>8824.0</v>
       </c>
       <c r="I184" s="1">
-        <v>1.1352472437507</v>
+        <v>4.4154440463562</v>
       </c>
       <c r="J184">
-        <v>0.89</v>
+        <v>3.25</v>
       </c>
       <c r="K184" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="L184" s="1">
-        <v>185300.0</v>
+        <v>208668.0</v>
       </c>
       <c r="M184" s="1">
-        <v>187086.3</v>
+        <v>215174.85</v>
       </c>
       <c r="N184" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="B185" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>104.515</v>
+        <v>98.493</v>
       </c>
       <c r="D185" s="1">
-        <v>105.76</v>
+        <v>100.028</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>211520.0</v>
+        <v>300084.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-2490.0</v>
+        <v>-4605.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.1771936459909</v>
+        <v>-1.5345703203103</v>
       </c>
       <c r="J185">
-        <v>1.9</v>
+        <v>1.89</v>
       </c>
       <c r="K185" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="L185" s="1">
-        <v>209030.0</v>
+        <v>295479.0</v>
       </c>
       <c r="M185" s="1">
-        <v>212823.15</v>
+        <v>301163.93</v>
       </c>
       <c r="N185" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="B186" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.505</v>
+        <v>105.092</v>
       </c>
       <c r="D186" s="1">
-        <v>99.607</v>
+        <v>107.84</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>262962.48</v>
+        <v>215680.0</v>
       </c>
       <c r="H186" s="1">
-        <v>2370.72</v>
+        <v>-5496.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.90154306424247</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J186">
-        <v>1.48</v>
+        <v>3.23</v>
       </c>
       <c r="K186" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="L186" s="1">
-        <v>265333.2</v>
+        <v>210184.0</v>
       </c>
       <c r="M186" s="1">
-        <v>269238.95</v>
+        <v>216638.79</v>
       </c>
       <c r="N186" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B187" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.013</v>
+        <v>99.482</v>
       </c>
       <c r="D187" s="1">
-        <v>99.991</v>
+        <v>100.34</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>199982.0</v>
+        <v>301020.0</v>
       </c>
       <c r="H187" s="1">
-        <v>44.0</v>
+        <v>-2574.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.022001980178216</v>
+        <v>-0.85509268487144</v>
       </c>
       <c r="J187">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>326.03</v>
+        <v>1.99</v>
+      </c>
+      <c r="K187" t="s">
+        <v>435</v>
       </c>
       <c r="L187" s="1">
-        <v>200026.0</v>
+        <v>298446.0</v>
       </c>
       <c r="M187" s="1">
-        <v>200352.03</v>
+        <v>304429.56</v>
       </c>
       <c r="N187" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="B188" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.405</v>
+        <v>97.529</v>
       </c>
       <c r="D188" s="1">
-        <v>99.834</v>
+        <v>99.528</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>299502.0</v>
+        <v>237871.92</v>
       </c>
       <c r="H188" s="1">
-        <v>4713.0</v>
+        <v>-4777.61</v>
       </c>
       <c r="I188" s="1">
-        <v>1.5736121962458</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J188">
-        <v>0.8</v>
+        <v>2.27</v>
       </c>
       <c r="K188" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="L188" s="1">
-        <v>304215.0</v>
+        <v>233094.31</v>
       </c>
       <c r="M188" s="1">
-        <v>306625.27</v>
+        <v>238530.74</v>
       </c>
       <c r="N188" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="B189" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="C189" s="1">
-        <v>95.102</v>
+        <v>104.531</v>
       </c>
       <c r="D189" s="1">
-        <v>91.473</v>
+        <v>136.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>274419.0</v>
+        <v>0.34</v>
       </c>
       <c r="H189" s="1">
-        <v>10887.0</v>
+        <v>-0.08</v>
       </c>
       <c r="I189" s="1">
-        <v>3.9672908945809</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="J189">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
       </c>
       <c r="L189" s="1">
-        <v>285306.0</v>
+        <v>0.26</v>
       </c>
       <c r="M189" s="1">
-        <v>286860.08</v>
+        <v>0.26</v>
       </c>
       <c r="N189" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="B190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>89.882</v>
+        <v>97.291</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0</v>
+        <v>99.46</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>498000.0</v>
+        <v>298380.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-50387.64</v>
+        <v>-6507.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-10.118</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J190">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>556.31</v>
+        <v>2.71</v>
+      </c>
+      <c r="K190" t="s">
+        <v>443</v>
       </c>
       <c r="L190" s="1">
-        <v>447612.36</v>
+        <v>291873.0</v>
       </c>
       <c r="M190" s="1">
-        <v>448168.67</v>
+        <v>300000.74</v>
       </c>
       <c r="N190" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="B191" s="1">
-        <v>299000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>101.452</v>
+        <v>98.263</v>
       </c>
       <c r="D191" s="1">
-        <v>99.298</v>
+        <v>100.45</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>296901.02</v>
+        <v>200900.0</v>
       </c>
       <c r="H191" s="1">
-        <v>6440.46</v>
+        <v>-4374.0</v>
       </c>
       <c r="I191" s="1">
-        <v>2.1692279804226</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J191">
-        <v>0.94</v>
+        <v>0.72</v>
       </c>
       <c r="K191" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="L191" s="1">
-        <v>303341.48</v>
+        <v>196526.0</v>
       </c>
       <c r="M191" s="1">
-        <v>306166.62</v>
+        <v>197969.84</v>
       </c>
       <c r="N191" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="B192" s="1">
-        <v>261000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.465</v>
+        <v>95.036</v>
       </c>
       <c r="D192" s="1">
-        <v>99.459</v>
+        <v>99.077</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>259587.99</v>
+        <v>198154.0</v>
       </c>
       <c r="H192" s="1">
-        <v>15.66</v>
+        <v>-8082.0</v>
       </c>
       <c r="I192" s="1">
-        <v>0.0060326365638102</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J192">
-        <v>1.53</v>
+        <v>2.87</v>
       </c>
       <c r="K192" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="L192" s="1">
-        <v>259603.65</v>
+        <v>190072.0</v>
       </c>
       <c r="M192" s="1">
-        <v>263600.88</v>
+        <v>195806.25</v>
       </c>
       <c r="N192" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="B193" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.986</v>
+        <v>104.47</v>
       </c>
       <c r="D193" s="1">
-        <v>99.292</v>
+        <v>104.92</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>297876.0</v>
+        <v>209840.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-918.0</v>
+        <v>-900.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.3081819280506</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J193">
-        <v>1.53</v>
+        <v>2.88</v>
       </c>
       <c r="K193" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="L193" s="1">
-        <v>296958.0</v>
+        <v>208940.0</v>
       </c>
       <c r="M193" s="1">
-        <v>301560.74</v>
+        <v>214709.86</v>
       </c>
       <c r="N193" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B194" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>104.291</v>
+        <v>102.878</v>
       </c>
       <c r="D194" s="1">
-        <v>105.478</v>
+        <v>99.953</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>105478.0</v>
+        <v>238887.67</v>
       </c>
       <c r="H194" s="1">
-        <v>-1187.0</v>
+        <v>6990.75</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.1253531542123</v>
+        <v>2.9263753964363</v>
       </c>
       <c r="J194">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>408.74</v>
+        <v>1.51</v>
+      </c>
+      <c r="K194" t="s">
+        <v>455</v>
       </c>
       <c r="L194" s="1">
-        <v>104291.0</v>
+        <v>245878.42</v>
       </c>
       <c r="M194" s="1">
-        <v>104699.74</v>
+        <v>249486.34</v>
       </c>
       <c r="N194" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="B195" s="1">
-        <v>500000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.7</v>
+        <v>99.103</v>
       </c>
       <c r="D195" s="1">
-        <v>99.933</v>
+        <v>99.254</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>499665.0</v>
+        <v>133000.36</v>
       </c>
       <c r="H195" s="1">
-        <v>-1165.0</v>
+        <v>-202.34</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.23315621466382</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J195">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.44</v>
+      </c>
+      <c r="K195">
+        <v>590.61</v>
       </c>
       <c r="L195" s="1">
-        <v>498500.0</v>
+        <v>132798.02</v>
       </c>
       <c r="M195" s="1">
-        <v>504510.27</v>
+        <v>133388.63</v>
       </c>
       <c r="N195" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="B196" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.192</v>
+        <v>103.152</v>
       </c>
       <c r="D196" s="1">
-        <v>100.91</v>
+        <v>99.961</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>302730.0</v>
+        <v>99961.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-2154.0</v>
+        <v>3191.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.7115251213953</v>
+        <v>3.1922449755405</v>
       </c>
       <c r="J196">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="K196">
-        <v>915.41</v>
+        <v>66.78</v>
       </c>
       <c r="L196" s="1">
-        <v>300576.0</v>
+        <v>103152.0</v>
       </c>
       <c r="M196" s="1">
-        <v>301491.41</v>
+        <v>103218.78</v>
       </c>
       <c r="N196" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="B197" s="1">
-        <v>192052.98</v>
+        <v>214000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>96.609</v>
+        <v>101.033</v>
       </c>
       <c r="D197" s="1">
-        <v>97.23304476</v>
+        <v>99.943</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>186738.96</v>
+        <v>213878.02</v>
       </c>
       <c r="H197" s="1">
-        <v>-1198.5</v>
+        <v>2332.6</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.64180500951703</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J197">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>33.68</v>
+        <v>1.22</v>
+      </c>
+      <c r="K197" t="s">
+        <v>462</v>
       </c>
       <c r="L197" s="1">
-        <v>185540.46</v>
+        <v>216210.62</v>
       </c>
       <c r="M197" s="1">
-        <v>185574.14</v>
+        <v>218813.8</v>
       </c>
       <c r="N197" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B198" s="1">
-        <v>1267543.54</v>
+        <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.796</v>
+        <v>101.111</v>
       </c>
       <c r="D198" s="1">
-        <v>104.81395219</v>
+        <v>99.611</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1328562.48</v>
+        <v>199222.0</v>
       </c>
       <c r="H198" s="1">
-        <v>-76280.16</v>
+        <v>3000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-5.7415560915133</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J198">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="K198">
-        <v>833.45</v>
+        <v>109.59</v>
       </c>
       <c r="L198" s="1">
-        <v>1252282.32</v>
+        <v>202222.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1253115.77</v>
+        <v>202331.59</v>
       </c>
       <c r="N198" s="1">
-        <v>0.67</v>
+        <v>0.12</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B199" s="1">
-        <v>1011377.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.965</v>
+        <v>98.428</v>
       </c>
       <c r="D199" s="1">
-        <v>99.93156063</v>
+        <v>99.438</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1010684.82</v>
+        <v>298314.0</v>
       </c>
       <c r="H199" s="1">
-        <v>10451.97</v>
+        <v>-3030.0</v>
       </c>
       <c r="I199" s="1">
-        <v>1.0341473220108</v>
+        <v>-1.0157082805366</v>
       </c>
       <c r="J199">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="K199" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="L199" s="1">
-        <v>1021136.79</v>
+        <v>295284.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1024572.7</v>
+        <v>296979.21</v>
       </c>
       <c r="N199" s="1">
-        <v>0.55</v>
+        <v>0.17</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="B200" s="1">
-        <v>1439616.82</v>
+        <v>300000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>105.187</v>
+        <v>99.355</v>
       </c>
       <c r="D200" s="1">
-        <v>124.29877764</v>
+        <v>101.06225</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>1789426.11</v>
+        <v>303186.75</v>
       </c>
       <c r="H200" s="1">
-        <v>-275136.36</v>
+        <v>-5121.75</v>
       </c>
       <c r="I200" s="1">
-        <v>-15.37567594786</v>
+        <v>-1.6893053538784</v>
       </c>
       <c r="J200">
-        <v>1.09</v>
+        <v>0.67</v>
       </c>
       <c r="K200" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="L200" s="1">
-        <v>1514289.75</v>
+        <v>298065.0</v>
       </c>
       <c r="M200" s="1">
-        <v>1530046.65</v>
+        <v>300065.34</v>
       </c>
       <c r="N200" s="1">
-        <v>0.82</v>
+        <v>0.17</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="B201" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.331</v>
+        <v>103.852</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>102.716</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>243000.0</v>
+        <v>205432.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-1625.67</v>
+        <v>2272.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.669</v>
+        <v>1.1059620701741</v>
       </c>
       <c r="J201">
-        <v>2.14</v>
+        <v>0.58</v>
       </c>
       <c r="K201" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="L201" s="1">
-        <v>241374.33</v>
+        <v>207704.0</v>
       </c>
       <c r="M201" s="1">
-        <v>246568.64</v>
+        <v>208869.75</v>
       </c>
       <c r="N201" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>101.639</v>
+        <v>101.137</v>
       </c>
       <c r="D202" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="H202" s="1">
-        <v>3278.0</v>
+        <v>15222.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1.639</v>
+        <v>2.5730223123732</v>
       </c>
       <c r="J202">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>822.33</v>
+        <v>1.16</v>
+      </c>
+      <c r="K202" t="s">
+        <v>476</v>
       </c>
       <c r="L202" s="1">
-        <v>203278.0</v>
+        <v>606822.0</v>
       </c>
       <c r="M202" s="1">
-        <v>204100.33</v>
+        <v>613798.03</v>
       </c>
       <c r="N202" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="B203" s="1">
         <v>200000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>105.739</v>
+        <v>102.702</v>
       </c>
       <c r="D203" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>199844.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>11634.0</v>
+        <v>5404.0</v>
       </c>
       <c r="I203" s="1">
-        <v>5.8215408018254</v>
+        <v>2.702</v>
       </c>
       <c r="J203">
-        <v>2.98</v>
+        <v>0.88</v>
       </c>
       <c r="K203" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="L203" s="1">
-        <v>211478.0</v>
+        <v>205404.0</v>
       </c>
       <c r="M203" s="1">
-        <v>217438.27</v>
+        <v>207169.86</v>
       </c>
       <c r="N203" s="1">
         <v>0.12</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="B204" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>99.534</v>
+        <v>106.031</v>
       </c>
       <c r="D204" s="1">
-        <v>100.028</v>
+        <v>109.3</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>300084.0</v>
+        <v>218600.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-1482.0</v>
+        <v>-6538.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.49386171871876</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J204">
-        <v>1.68</v>
+        <v>2.57</v>
       </c>
       <c r="K204" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="L204" s="1">
-        <v>298602.0</v>
+        <v>212062.0</v>
       </c>
       <c r="M204" s="1">
-        <v>303634.56</v>
+        <v>217211.32</v>
       </c>
       <c r="N204" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="B205" s="1">
         <v>200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>106.653</v>
+        <v>98.503</v>
       </c>
       <c r="D205" s="1">
-        <v>107.84</v>
+        <v>99.852</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>215680.0</v>
+        <v>199704.0</v>
       </c>
       <c r="H205" s="1">
-        <v>-2374.0</v>
+        <v>-2698.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.1007047477745</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J205">
-        <v>2.95</v>
+        <v>0.9</v>
       </c>
       <c r="K205" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="L205" s="1">
-        <v>213306.0</v>
+        <v>197006.0</v>
       </c>
       <c r="M205" s="1">
-        <v>219214.22</v>
+        <v>198803.26</v>
       </c>
       <c r="N205" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="B206" s="1">
-        <v>300000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.045</v>
+        <v>99.513</v>
       </c>
       <c r="D206" s="1">
-        <v>100.34</v>
+        <v>99.934</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>301020.0</v>
+        <v>176883.18</v>
       </c>
       <c r="H206" s="1">
-        <v>2115.0</v>
+        <v>-745.17</v>
       </c>
       <c r="I206" s="1">
-        <v>0.70261112218457</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J206">
-        <v>1.76</v>
+        <v>0.74</v>
       </c>
       <c r="K206" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="L206" s="1">
-        <v>303135.0</v>
+        <v>176138.01</v>
       </c>
       <c r="M206" s="1">
-        <v>308428.15</v>
+        <v>177446.11</v>
       </c>
       <c r="N206" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="B207" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.898</v>
+        <v>100.155</v>
       </c>
       <c r="D207" s="1">
-        <v>99.528</v>
+        <v>100.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>237871.92</v>
+        <v>100000.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-1505.7</v>
+        <v>155.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.63298770195322</v>
+        <v>0.155</v>
       </c>
       <c r="J207">
-        <v>2.08</v>
+        <v>1.15</v>
       </c>
       <c r="K207" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="L207" s="1">
-        <v>236366.22</v>
+        <v>100155.0</v>
       </c>
       <c r="M207" s="1">
-        <v>241338.57</v>
+        <v>101306.05</v>
       </c>
       <c r="N207" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="B208" s="1">
-        <v>0.25</v>
+        <v>100000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>105.035</v>
+        <v>98.959</v>
       </c>
       <c r="D208" s="1">
-        <v>136.0</v>
+        <v>99.589</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>0.34</v>
+        <v>99589.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-0.07</v>
+        <v>-630.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-20.588235294118</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.46</v>
+      </c>
+      <c r="K208" t="s">
+        <v>494</v>
       </c>
       <c r="L208" s="1">
-        <v>0.27</v>
+        <v>98959.0</v>
       </c>
       <c r="M208" s="1">
-        <v>0.27</v>
+        <v>100419.96</v>
       </c>
       <c r="N208" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="B209" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>98.822</v>
+        <v>101.777</v>
       </c>
       <c r="D209" s="1">
-        <v>99.46</v>
+        <v>98.769</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>298380.0</v>
+        <v>98769.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-1914.0</v>
+        <v>3008.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.64146390508747</v>
+        <v>3.0454899816744</v>
       </c>
       <c r="J209">
-        <v>2.52</v>
+        <v>3.14</v>
       </c>
       <c r="K209" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="L209" s="1">
-        <v>296466.0</v>
+        <v>101777.0</v>
       </c>
       <c r="M209" s="1">
-        <v>304011.21</v>
+        <v>104919.47</v>
       </c>
       <c r="N209" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="B210" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>99.312</v>
+        <v>85.336</v>
       </c>
       <c r="D210" s="1">
-        <v>100.45</v>
+        <v>85.96</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>200900.0</v>
+        <v>343840.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-2276.0</v>
+        <v>-2496.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1.1329019412643</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J210">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="K210">
-        <v>997.95</v>
+        <v>41.1</v>
       </c>
       <c r="L210" s="1">
-        <v>198624.0</v>
+        <v>341344.0</v>
       </c>
       <c r="M210" s="1">
-        <v>199621.95</v>
+        <v>341385.1</v>
       </c>
       <c r="N210" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="B211" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>96.791</v>
+        <v>98.846</v>
       </c>
       <c r="D211" s="1">
-        <v>99.077</v>
+        <v>100.31566667</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>198154.0</v>
+        <v>902841.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-4572.0</v>
+        <v>-13227.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2.3072963452668</v>
+        <v>-1.4650420173652</v>
       </c>
       <c r="J211">
-        <v>2.67</v>
+        <v>1.54</v>
       </c>
       <c r="K211" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="L211" s="1">
-        <v>193582.0</v>
+        <v>889614.0</v>
       </c>
       <c r="M211" s="1">
-        <v>198913.51</v>
+        <v>903446.88</v>
       </c>
       <c r="N211" s="1">
-        <v>0.11</v>
+        <v>0.52</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="B212" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>105.555</v>
+        <v>99.489</v>
       </c>
       <c r="D212" s="1">
-        <v>104.92</v>
+        <v>99.662</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>209840.0</v>
+        <v>134543.7</v>
       </c>
       <c r="H212" s="1">
-        <v>1270.0</v>
+        <v>-233.55</v>
       </c>
       <c r="I212" s="1">
-        <v>0.60522302706824</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J212">
-        <v>2.63</v>
+        <v>0.89</v>
       </c>
       <c r="K212" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="L212" s="1">
-        <v>211110.0</v>
+        <v>134310.15</v>
       </c>
       <c r="M212" s="1">
-        <v>216362.05</v>
+        <v>135516.83</v>
       </c>
       <c r="N212" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="B213" s="1">
-        <v>239000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>104.262</v>
+        <v>99.103</v>
       </c>
       <c r="D213" s="1">
-        <v>99.953</v>
+        <v>99.571</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>238887.67</v>
+        <v>115502.36</v>
       </c>
       <c r="H213" s="1">
-        <v>10298.51</v>
+        <v>-542.88</v>
       </c>
       <c r="I213" s="1">
-        <v>4.3110261823057</v>
+        <v>-0.47001637022828</v>
       </c>
       <c r="J213">
-        <v>1.24</v>
+        <v>2.29</v>
       </c>
       <c r="K213" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="L213" s="1">
-        <v>249186.18</v>
+        <v>114959.48</v>
       </c>
       <c r="M213" s="1">
-        <v>252140.94</v>
+        <v>117613.97</v>
       </c>
       <c r="N213" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
       <c r="B214" s="1">
-        <v>134000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.304</v>
+        <v>98.772</v>
       </c>
       <c r="D214" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>133000.36</v>
+        <v>200000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>1407.0</v>
+        <v>-2456.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1.0578918733754</v>
+        <v>-1.228</v>
       </c>
       <c r="J214">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>272.59</v>
+        <v>2.83</v>
+      </c>
+      <c r="K214" t="s">
+        <v>511</v>
       </c>
       <c r="L214" s="1">
-        <v>134407.36</v>
+        <v>197544.0</v>
       </c>
       <c r="M214" s="1">
-        <v>134679.95</v>
+        <v>203209.61</v>
       </c>
       <c r="N214" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>491</v>
+        <v>509</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="B215" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>104.608</v>
+        <v>97.771</v>
       </c>
       <c r="D215" s="1">
-        <v>99.961</v>
+        <v>100.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>99961.0</v>
+        <v>226000.0</v>
       </c>
       <c r="H215" s="1">
-        <v>4647.0</v>
+        <v>-5037.54</v>
       </c>
       <c r="I215" s="1">
-        <v>4.6488130370845</v>
+        <v>-2.229</v>
       </c>
       <c r="J215">
-        <v>4.66</v>
+        <v>1.73</v>
       </c>
       <c r="K215" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="L215" s="1">
-        <v>104608.0</v>
+        <v>220962.46</v>
       </c>
       <c r="M215" s="1">
-        <v>109269.3</v>
+        <v>224869.37</v>
       </c>
       <c r="N215" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="B216" s="1">
-        <v>214000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>102.399</v>
+        <v>97.394</v>
       </c>
       <c r="D216" s="1">
-        <v>99.943</v>
+        <v>100.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>213878.02</v>
+        <v>360000.0</v>
       </c>
       <c r="H216" s="1">
-        <v>5255.84</v>
+        <v>-9381.6</v>
       </c>
       <c r="I216" s="1">
-        <v>2.4574007184095</v>
+        <v>-2.606</v>
       </c>
       <c r="J216">
-        <v>0.99</v>
+        <v>3.29</v>
       </c>
       <c r="K216" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="L216" s="1">
-        <v>219133.86</v>
+        <v>350618.4</v>
       </c>
       <c r="M216" s="1">
-        <v>221244.54</v>
+        <v>362454.94</v>
       </c>
       <c r="N216" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="B217" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.745</v>
+        <v>98.498</v>
       </c>
       <c r="D217" s="1">
-        <v>99.702</v>
+        <v>100.42</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>192424.86</v>
+        <v>200840.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-1847.01</v>
+        <v>-3844.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.95986038394415</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J217">
-        <v>2.47</v>
+        <v>0.73</v>
       </c>
       <c r="K217" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="L217" s="1">
-        <v>190577.85</v>
+        <v>196996.0</v>
       </c>
       <c r="M217" s="1">
-        <v>195338.08</v>
+        <v>198446.0</v>
       </c>
       <c r="N217" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="B218" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>102.326</v>
+        <v>98.376</v>
       </c>
       <c r="D218" s="1">
-        <v>99.611</v>
+        <v>99.259</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>199222.0</v>
+        <v>297777.0</v>
       </c>
       <c r="H218" s="1">
-        <v>5430.0</v>
+        <v>-2649.0</v>
       </c>
       <c r="I218" s="1">
-        <v>2.725602594091</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J218">
-        <v>3.82</v>
+        <v>1.69</v>
       </c>
       <c r="K218" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="L218" s="1">
-        <v>204652.0</v>
+        <v>295128.0</v>
       </c>
       <c r="M218" s="1">
-        <v>212301.32</v>
+        <v>300198.21</v>
       </c>
       <c r="N218" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="B219" s="1">
-        <v>300000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.369</v>
+        <v>99.82</v>
       </c>
       <c r="D219" s="1">
-        <v>99.438</v>
+        <v>99.731</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>298314.0</v>
+        <v>370999.32</v>
       </c>
       <c r="H219" s="1">
-        <v>-207.0</v>
+        <v>331.08</v>
       </c>
       <c r="I219" s="1">
-        <v>-0.06938997164062</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J219">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="K219" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="L219" s="1">
-        <v>298107.0</v>
+        <v>371330.4</v>
       </c>
       <c r="M219" s="1">
-        <v>299262.82</v>
+        <v>373356.02</v>
       </c>
       <c r="N219" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="B220" s="1">
-        <v>300000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.749</v>
+        <v>97.781</v>
       </c>
       <c r="D220" s="1">
-        <v>101.06225</v>
+        <v>99.228</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>303186.75</v>
+        <v>401873.4</v>
       </c>
       <c r="H220" s="1">
-        <v>-939.75</v>
+        <v>-5860.35</v>
       </c>
       <c r="I220" s="1">
-        <v>-0.30995747670371</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J220">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="K220" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="L220" s="1">
-        <v>302247.0</v>
+        <v>396013.05</v>
       </c>
       <c r="M220" s="1">
-        <v>303535.36</v>
+        <v>398182.3</v>
       </c>
       <c r="N220" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="B221" s="1">
         <v>200000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>104.914</v>
+        <v>91.181</v>
       </c>
       <c r="D221" s="1">
-        <v>102.716</v>
+        <v>80.3125</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>205432.0</v>
+        <v>160625.0</v>
       </c>
       <c r="H221" s="1">
-        <v>4396.0</v>
+        <v>21737.0</v>
       </c>
       <c r="I221" s="1">
-        <v>2.1398808364812</v>
+        <v>13.532762645914</v>
       </c>
       <c r="J221">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>633.56</v>
+        <v>1.62</v>
+      </c>
+      <c r="K221" t="s">
+        <v>532</v>
       </c>
       <c r="L221" s="1">
-        <v>209828.0</v>
+        <v>182362.0</v>
       </c>
       <c r="M221" s="1">
-        <v>210461.56</v>
+        <v>185608.58</v>
       </c>
       <c r="N221" s="1">
         <v>0.11</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="B222" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>102.16</v>
+        <v>101.458</v>
       </c>
       <c r="D222" s="1">
-        <v>98.6</v>
+        <v>102.148334</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>591600.0</v>
+        <v>510741.67</v>
       </c>
       <c r="H222" s="1">
-        <v>21360.0</v>
+        <v>-3451.67</v>
       </c>
       <c r="I222" s="1">
-        <v>3.6105476673428</v>
+        <v>-0.67581523160231</v>
       </c>
       <c r="J222">
-        <v>0.91</v>
+        <v>2.08</v>
       </c>
       <c r="K222" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="L222" s="1">
-        <v>612960.0</v>
+        <v>507290.0</v>
       </c>
       <c r="M222" s="1">
-        <v>618425.75</v>
+        <v>517694.11</v>
       </c>
       <c r="N222" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="B223" s="1">
         <v>200000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>103.512</v>
+        <v>100.054</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0</v>
+        <v>100.275</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>200000.0</v>
+        <v>200550.0</v>
       </c>
       <c r="H223" s="1">
-        <v>7024.0</v>
+        <v>-442.0</v>
       </c>
       <c r="I223" s="1">
-        <v>3.512</v>
+        <v>-0.220393916729</v>
       </c>
       <c r="J223">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.06</v>
+      </c>
+      <c r="K223">
+        <v>119.76</v>
       </c>
       <c r="L223" s="1">
-        <v>207024.0</v>
+        <v>200108.0</v>
       </c>
       <c r="M223" s="1">
-        <v>208236.38</v>
+        <v>200227.76</v>
       </c>
       <c r="N223" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>520</v>
+        <v>539</v>
       </c>
       <c r="B224" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>107.161</v>
+        <v>98.565</v>
       </c>
       <c r="D224" s="1">
-        <v>109.3</v>
+        <v>99.808</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>218600.0</v>
+        <v>299424.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-4278.0</v>
+        <v>-3729.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1.9569990850869</v>
+        <v>-1.2453911510099</v>
       </c>
       <c r="J224">
-        <v>2.27</v>
+        <v>0.93</v>
       </c>
       <c r="K224" t="s">
-        <v>521</v>
+        <v>540</v>
       </c>
       <c r="L224" s="1">
-        <v>214322.0</v>
+        <v>295695.0</v>
       </c>
       <c r="M224" s="1">
-        <v>218867.21</v>
+        <v>298499.79</v>
       </c>
       <c r="N224" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>519</v>
+        <v>538</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
       <c r="B225" s="1">
         <v>200000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.642</v>
+        <v>100.909</v>
       </c>
       <c r="D225" s="1">
-        <v>99.852</v>
+        <v>99.651</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>199704.0</v>
+        <v>199302.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-420.0</v>
+        <v>2516.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.21031126066579</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J225">
-        <v>0.67</v>
+        <v>1.2</v>
       </c>
       <c r="K225" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="L225" s="1">
-        <v>199284.0</v>
+        <v>201818.0</v>
       </c>
       <c r="M225" s="1">
-        <v>200620.99</v>
+        <v>204225.53</v>
       </c>
       <c r="N225" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
       <c r="B226" s="1">
-        <v>177000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.435</v>
+        <v>100.105</v>
       </c>
       <c r="D226" s="1">
-        <v>99.934</v>
+        <v>99.768</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>176883.18</v>
+        <v>298306.32</v>
       </c>
       <c r="H226" s="1">
-        <v>886.77</v>
+        <v>1007.63</v>
       </c>
       <c r="I226" s="1">
-        <v>0.50133087837973</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J226">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>977.14</v>
+        <v>0.61</v>
+      </c>
+      <c r="K226" t="s">
+        <v>546</v>
       </c>
       <c r="L226" s="1">
-        <v>177769.95</v>
+        <v>299313.95</v>
       </c>
       <c r="M226" s="1">
-        <v>178747.09</v>
+        <v>301123.31</v>
       </c>
       <c r="N226" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="B227" s="1">
-        <v>100000.0</v>
+        <v>1122839.0</v>
       </c>
       <c r="C227" s="1">
-        <v>101.706</v>
+        <v>86.529</v>
       </c>
       <c r="D227" s="1">
-        <v>100.0</v>
+        <v>90.84154362</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>100000.0</v>
+        <v>1020004.28</v>
       </c>
       <c r="H227" s="1">
-        <v>1706.0</v>
+        <v>-48422.92</v>
       </c>
       <c r="I227" s="1">
-        <v>1.706</v>
+        <v>-4.7473251778904</v>
       </c>
       <c r="J227">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>933.29</v>
+        <v>2.67</v>
+      </c>
+      <c r="K227" t="s">
+        <v>549</v>
       </c>
       <c r="L227" s="1">
-        <v>101706.0</v>
+        <v>971581.36</v>
       </c>
       <c r="M227" s="1">
-        <v>102639.29</v>
+        <v>1001586.54</v>
       </c>
       <c r="N227" s="1">
-        <v>0.05</v>
+        <v>0.58</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>527</v>
+        <v>547</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>530</v>
+        <v>551</v>
       </c>
       <c r="B228" s="1">
-        <v>100000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.774</v>
+        <v>97.345</v>
       </c>
       <c r="D228" s="1">
-        <v>99.589</v>
+        <v>97.89</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>99589.0</v>
+        <v>1311726.0</v>
       </c>
       <c r="H228" s="1">
-        <v>185.0</v>
+        <v>-7303.0</v>
       </c>
       <c r="I228" s="1">
-        <v>0.18576348793541</v>
+        <v>-0.55674736949637</v>
       </c>
       <c r="J228">
-        <v>1.27</v>
+        <v>2.78</v>
       </c>
       <c r="K228" t="s">
-        <v>531</v>
+        <v>552</v>
       </c>
       <c r="L228" s="1">
-        <v>99774.0</v>
+        <v>1304423.0</v>
       </c>
       <c r="M228" s="1">
-        <v>101040.78</v>
+        <v>1341686.01</v>
       </c>
       <c r="N228" s="1">
-        <v>0.05</v>
+        <v>0.78</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>533</v>
+        <v>554</v>
       </c>
       <c r="B229" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>103.401</v>
+        <v>99.192</v>
       </c>
       <c r="D229" s="1">
-        <v>98.769</v>
+        <v>99.766</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>98769.0</v>
+        <v>199532.0</v>
       </c>
       <c r="H229" s="1">
-        <v>4632.0</v>
+        <v>-1148.0</v>
       </c>
       <c r="I229" s="1">
-        <v>4.6897305834827</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J229">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.49</v>
+      </c>
+      <c r="K229">
+        <v>978.08</v>
       </c>
       <c r="L229" s="1">
-        <v>103401.0</v>
+        <v>198384.0</v>
       </c>
       <c r="M229" s="1">
-        <v>106320.52</v>
+        <v>199362.08</v>
       </c>
       <c r="N229" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>532</v>
+        <v>553</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="B230" s="1">
-        <v>400000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>86.34</v>
+        <v>97.81</v>
       </c>
       <c r="D230" s="1">
-        <v>85.96</v>
+        <v>99.945</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>343840.0</v>
+        <v>216880.65</v>
       </c>
       <c r="H230" s="1">
-        <v>1520.0</v>
+        <v>-4632.95</v>
       </c>
       <c r="I230" s="1">
-        <v>0.44206607724523</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J230">
-        <v>0.6</v>
+        <v>2.1</v>
       </c>
       <c r="K230" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="L230" s="1">
-        <v>345360.0</v>
+        <v>212247.7</v>
       </c>
       <c r="M230" s="1">
-        <v>347757.26</v>
+        <v>216796.85</v>
       </c>
       <c r="N230" s="1">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="B231" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.701</v>
+        <v>98.398</v>
       </c>
       <c r="D231" s="1">
-        <v>100.65</v>
+        <v>98.71</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>603900.0</v>
+        <v>296130.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-5694.0</v>
+        <v>-936.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-0.94287133631396</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J231">
-        <v>1.36</v>
+        <v>1.67</v>
       </c>
       <c r="K231" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
       <c r="L231" s="1">
-        <v>598206.0</v>
+        <v>295194.0</v>
       </c>
       <c r="M231" s="1">
-        <v>606392.3</v>
+        <v>300191.26</v>
       </c>
       <c r="N231" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
       <c r="B232" s="1">
-        <v>135000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>101.572</v>
+        <v>98.311</v>
       </c>
       <c r="D232" s="1">
-        <v>99.662</v>
+        <v>99.682</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>134543.7</v>
+        <v>178430.78</v>
       </c>
       <c r="H232" s="1">
-        <v>2578.5</v>
+        <v>-2454.09</v>
       </c>
       <c r="I232" s="1">
-        <v>1.9164776946078</v>
+        <v>-1.3753736883289</v>
       </c>
       <c r="J232">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>925.12</v>
+        <v>1.73</v>
+      </c>
+      <c r="K232" t="s">
+        <v>563</v>
       </c>
       <c r="L232" s="1">
-        <v>137122.2</v>
+        <v>175976.69</v>
       </c>
       <c r="M232" s="1">
-        <v>138047.32</v>
+        <v>179065.05</v>
       </c>
       <c r="N232" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>544</v>
+        <v>565</v>
       </c>
       <c r="B233" s="1">
-        <v>116000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>100.08</v>
+        <v>73.281</v>
       </c>
       <c r="D233" s="1">
-        <v>99.571</v>
+        <v>72.73740889</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>115502.36</v>
+        <v>163659.17</v>
       </c>
       <c r="H233" s="1">
-        <v>590.44</v>
+        <v>1223.08</v>
       </c>
       <c r="I233" s="1">
-        <v>0.51119301804742</v>
+        <v>0.74733362023038</v>
       </c>
       <c r="J233">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.03</v>
+      </c>
+      <c r="K233">
+        <v>74.74</v>
       </c>
       <c r="L233" s="1">
-        <v>116092.8</v>
+        <v>164882.25</v>
       </c>
       <c r="M233" s="1">
-        <v>118530.39</v>
+        <v>164956.99</v>
       </c>
       <c r="N233" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>543</v>
+        <v>564</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="B234" s="1">
-        <v>200000.0</v>
+        <v>1477000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.585</v>
+        <v>86.167</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0</v>
+        <v>86.43117332</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>200000.0</v>
+        <v>1276588.43</v>
       </c>
       <c r="H234" s="1">
-        <v>-830.0</v>
+        <v>-3901.84</v>
       </c>
       <c r="I234" s="1">
-        <v>-0.415</v>
+        <v>-0.30564588463331</v>
       </c>
       <c r="J234">
-        <v>2.62</v>
+        <v>0.11</v>
       </c>
       <c r="K234" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
       <c r="L234" s="1">
-        <v>199170.0</v>
+        <v>1272686.59</v>
       </c>
       <c r="M234" s="1">
-        <v>204409.17</v>
+        <v>1274249.58</v>
       </c>
       <c r="N234" s="1">
-        <v>0.11</v>
+        <v>0.74</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
       <c r="B235" s="1">
-        <v>526000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>99.393</v>
+        <v>62.096</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0</v>
+        <v>75.54048221</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>526000.0</v>
+        <v>191117.42</v>
       </c>
       <c r="H235" s="1">
-        <v>-3192.82</v>
+        <v>-34014.54</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.607</v>
+        <v>-17.7977182823</v>
       </c>
       <c r="J235">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.21</v>
+      </c>
+      <c r="K235">
+        <v>535.46</v>
       </c>
       <c r="L235" s="1">
-        <v>522807.18</v>
+        <v>157102.88</v>
       </c>
       <c r="M235" s="1">
-        <v>530856.8</v>
+        <v>157638.34</v>
       </c>
       <c r="N235" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="B236" s="1">
-        <v>360000.0</v>
+        <v>482000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>99.172</v>
+        <v>95.237</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0</v>
+        <v>94.68445021</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>360000.0</v>
+        <v>456379.05</v>
       </c>
       <c r="H236" s="1">
-        <v>-2980.8</v>
+        <v>2663.29</v>
       </c>
       <c r="I236" s="1">
-        <v>-0.828</v>
+        <v>0.58356973222149</v>
       </c>
       <c r="J236">
-        <v>3.07</v>
+        <v>0.42</v>
       </c>
       <c r="K236" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="L236" s="1">
-        <v>357019.2</v>
+        <v>459042.34</v>
       </c>
       <c r="M236" s="1">
-        <v>368083.8</v>
+        <v>461082.59</v>
       </c>
       <c r="N236" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
       <c r="B237" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.017</v>
+        <v>100.582</v>
       </c>
       <c r="D237" s="1">
-        <v>100.42</v>
+        <v>101.62</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>401680.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-1612.0</v>
+        <v>-1038.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-0.40131447918741</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J237">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.16</v>
+      </c>
+      <c r="K237">
+        <v>159.56</v>
       </c>
       <c r="L237" s="1">
-        <v>400068.0</v>
+        <v>100582.0</v>
       </c>
       <c r="M237" s="1">
-        <v>402133.75</v>
+        <v>100741.56</v>
       </c>
       <c r="N237" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="B238" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>98.929</v>
+        <v>100.623</v>
       </c>
       <c r="D238" s="1">
-        <v>99.259</v>
+        <v>100.0965</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>297777.0</v>
+        <v>150144.75</v>
       </c>
       <c r="H238" s="1">
-        <v>-990.0</v>
+        <v>789.75</v>
       </c>
       <c r="I238" s="1">
-        <v>-0.33246355494212</v>
+        <v>0.52599241731729</v>
       </c>
       <c r="J238">
-        <v>1.44</v>
+        <v>3.45</v>
       </c>
       <c r="K238" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="L238" s="1">
-        <v>296787.0</v>
+        <v>150934.5</v>
       </c>
       <c r="M238" s="1">
-        <v>301102.07</v>
+        <v>156104.36</v>
       </c>
       <c r="N238" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>558</v>
+        <v>576</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="B239" s="1">
-        <v>372000.0</v>
+        <v>881764.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.891</v>
+        <v>84.018</v>
       </c>
       <c r="D239" s="1">
-        <v>99.731</v>
+        <v>84.16028212</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>370999.32</v>
+        <v>742095.07</v>
       </c>
       <c r="H239" s="1">
-        <v>4315.2</v>
+        <v>-1254.59</v>
       </c>
       <c r="I239" s="1">
-        <v>1.1631288165164</v>
+        <v>-0.16906054907493</v>
       </c>
       <c r="J239">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>375314.52</v>
+        <v>740840.48</v>
       </c>
       <c r="M239" s="1">
-        <v>376537.53</v>
+        <v>740840.48</v>
       </c>
       <c r="N239" s="1">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>565</v>
+        <v>582</v>
       </c>
       <c r="B240" s="1">
-        <v>400000.0</v>
+        <v>9120436.0</v>
       </c>
       <c r="C240" s="1">
-        <v>100.666</v>
+        <v>61.608</v>
       </c>
       <c r="D240" s="1">
-        <v>99.451</v>
+        <v>70.63542017</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>397804.0</v>
+        <v>6442258.29</v>
       </c>
       <c r="H240" s="1">
-        <v>4860.0</v>
+        <v>-823340.08</v>
       </c>
       <c r="I240" s="1">
-        <v>1.2217071723763</v>
+        <v>-12.780302231564</v>
       </c>
       <c r="J240">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="K240" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="L240" s="1">
-        <v>402664.0</v>
+        <v>5618918.21</v>
       </c>
       <c r="M240" s="1">
-        <v>405502.36</v>
+        <v>5626039.65</v>
       </c>
       <c r="N240" s="1">
-        <v>0.22</v>
+        <v>3.25</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>564</v>
+        <v>581</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
       <c r="B241" s="1">
-        <v>405000.0</v>
+        <v>3290000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.726</v>
+        <v>99.463</v>
       </c>
       <c r="D241" s="1">
-        <v>99.228</v>
+        <v>99.514</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>401873.4</v>
+        <v>3274010.6</v>
       </c>
       <c r="H241" s="1">
-        <v>-2033.1</v>
+        <v>-1677.9</v>
       </c>
       <c r="I241" s="1">
-        <v>-0.50590559116378</v>
+        <v>-0.051249070482545</v>
       </c>
       <c r="J241">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="K241" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
       <c r="L241" s="1">
-        <v>399840.3</v>
+        <v>3272332.7</v>
       </c>
       <c r="M241" s="1">
-        <v>401339.63</v>
+        <v>3347416.81</v>
       </c>
       <c r="N241" s="1">
-        <v>0.21</v>
+        <v>1.94</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>571</v>
+        <v>588</v>
       </c>
       <c r="B242" s="1">
-        <v>200000.0</v>
+        <v>4743000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>91.495</v>
+        <v>98.091</v>
       </c>
       <c r="D242" s="1">
-        <v>80.3125</v>
+        <v>99.47422159</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>160625.0</v>
+        <v>4718062.33</v>
       </c>
       <c r="H242" s="1">
-        <v>22365.0</v>
+        <v>-65606.2</v>
       </c>
       <c r="I242" s="1">
-        <v>13.92373540856</v>
+        <v>-1.3905327104909</v>
       </c>
       <c r="J242">
-        <v>1.52</v>
+        <v>2.41</v>
       </c>
       <c r="K242" t="s">
-        <v>572</v>
+        <v>589</v>
       </c>
       <c r="L242" s="1">
-        <v>182990.0</v>
+        <v>4652456.13</v>
       </c>
       <c r="M242" s="1">
-        <v>186020.82</v>
+        <v>4766885.88</v>
       </c>
       <c r="N242" s="1">
-        <v>0.1</v>
+        <v>2.76</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>570</v>
+        <v>587</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
       <c r="B243" s="1">
-        <v>500000.0</v>
+        <v>1162502.0</v>
       </c>
       <c r="C243" s="1">
-        <v>102.5</v>
+        <v>95.613</v>
       </c>
       <c r="D243" s="1">
-        <v>102.148334</v>
+        <v>98.19666547</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>510741.67</v>
+        <v>1141538.2</v>
       </c>
       <c r="H243" s="1">
-        <v>1758.33</v>
+        <v>-30035.17</v>
       </c>
       <c r="I243" s="1">
-        <v>0.34426993199909</v>
+        <v>-2.6311138777485</v>
       </c>
       <c r="J243">
-        <v>1.86</v>
+        <v>0.64</v>
       </c>
       <c r="K243" t="s">
-        <v>575</v>
+        <v>592</v>
       </c>
       <c r="L243" s="1">
-        <v>512500.0</v>
+        <v>1111503.03</v>
       </c>
       <c r="M243" s="1">
-        <v>521789.38</v>
+        <v>1118946.23</v>
       </c>
       <c r="N243" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>573</v>
+        <v>590</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
       <c r="B244" s="1">
-        <v>200000.0</v>
+        <v>870742.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.712</v>
+        <v>95.342</v>
       </c>
       <c r="D244" s="1">
-        <v>100.275</v>
+        <v>98.49852999</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>200550.0</v>
+        <v>857668.07</v>
       </c>
       <c r="H244" s="1">
-        <v>874.0</v>
+        <v>-27485.23</v>
       </c>
       <c r="I244" s="1">
-        <v>0.43580154574919</v>
+        <v>-3.2046465248496</v>
       </c>
       <c r="J244">
-        <v>0.9</v>
+        <v>0.69</v>
       </c>
       <c r="K244" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="L244" s="1">
-        <v>201424.0</v>
+        <v>830182.84</v>
       </c>
       <c r="M244" s="1">
-        <v>203220.38</v>
+        <v>836165.91</v>
       </c>
       <c r="N244" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
       <c r="B245" s="1">
-        <v>300000.0</v>
+        <v>4312579.0</v>
       </c>
       <c r="C245" s="1">
-        <v>99.431</v>
+        <v>99.175</v>
       </c>
       <c r="D245" s="1">
-        <v>99.808</v>
+        <v>99.18352939</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>299424.0</v>
+        <v>4277368.06</v>
       </c>
       <c r="H245" s="1">
-        <v>-1131.0</v>
+        <v>-367.83</v>
       </c>
       <c r="I245" s="1">
-        <v>-0.3777252324463</v>
+        <v>-0.0085994470160232</v>
       </c>
       <c r="J245">
-        <v>0.72</v>
+        <v>0.19</v>
       </c>
       <c r="K245" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
       <c r="L245" s="1">
-        <v>298293.0</v>
+        <v>4277000.23</v>
       </c>
       <c r="M245" s="1">
-        <v>300450.53</v>
+        <v>4285235.48</v>
       </c>
       <c r="N245" s="1">
-        <v>0.16</v>
+        <v>2.48</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="B246" s="1">
-        <v>200000.0</v>
+        <v>4756111.75</v>
       </c>
       <c r="C246" s="1">
-        <v>101.968</v>
+        <v>86.645</v>
       </c>
       <c r="D246" s="1">
-        <v>99.651</v>
+        <v>103.77232453</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>199302.0</v>
+        <v>4935527.72</v>
       </c>
       <c r="H246" s="1">
-        <v>4634.0</v>
+        <v>-814594.7</v>
       </c>
       <c r="I246" s="1">
-        <v>2.3251146501289</v>
+        <v>-16.504713299432</v>
       </c>
       <c r="J246">
-        <v>0.94</v>
+        <v>0.12</v>
       </c>
       <c r="K246" t="s">
-        <v>584</v>
+        <v>601</v>
       </c>
       <c r="L246" s="1">
-        <v>203936.0</v>
+        <v>4120933.02</v>
       </c>
       <c r="M246" s="1">
-        <v>205811.34</v>
+        <v>4126470.96</v>
       </c>
       <c r="N246" s="1">
-        <v>0.11</v>
+        <v>2.39</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>582</v>
+        <v>599</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>586</v>
+        <v>603</v>
       </c>
       <c r="B247" s="1">
-        <v>299000.0</v>
+        <v>9009041.0</v>
       </c>
       <c r="C247" s="1">
-        <v>101.193</v>
+        <v>95.933</v>
       </c>
       <c r="D247" s="1">
-        <v>99.768</v>
+        <v>96.97647596</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>298306.32</v>
+        <v>8736650.48</v>
       </c>
       <c r="H247" s="1">
-        <v>4260.75</v>
+        <v>-94007.18</v>
       </c>
       <c r="I247" s="1">
-        <v>1.4283136877556</v>
+        <v>-1.0760093953078</v>
       </c>
       <c r="J247">
-        <v>0.38</v>
+        <v>1.07</v>
       </c>
       <c r="K247" t="s">
-        <v>587</v>
+        <v>604</v>
       </c>
       <c r="L247" s="1">
-        <v>302567.07</v>
+        <v>8642643.3</v>
       </c>
       <c r="M247" s="1">
-        <v>303709.82</v>
+        <v>8738904.29</v>
       </c>
       <c r="N247" s="1">
-        <v>0.16</v>
+        <v>5.05</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>585</v>
+        <v>602</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
       <c r="B248" s="1">
-        <v>1749344.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>99.593</v>
+        <v>99.846</v>
       </c>
       <c r="D248" s="1">
-        <v>98.0830014</v>
+        <v>100.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>1715809.1</v>
+        <v>162000.0</v>
       </c>
       <c r="H248" s="1">
-        <v>26415.07</v>
+        <v>-249.48</v>
       </c>
       <c r="I248" s="1">
-        <v>1.5395110097038</v>
+        <v>-0.154</v>
       </c>
       <c r="J248">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="K248" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="L248" s="1">
-        <v>1742224.17</v>
+        <v>161750.52</v>
       </c>
       <c r="M248" s="1">
-        <v>1758579.34</v>
+        <v>163423.43</v>
       </c>
       <c r="N248" s="1">
-        <v>0.94</v>
+        <v>0.09</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="B249" s="1">
-        <v>1152839.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>89.507</v>
+        <v>98.207</v>
       </c>
       <c r="D249" s="1">
-        <v>90.85445583</v>
+        <v>99.24</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>1047405.6</v>
+        <v>99240.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-15534.0</v>
+        <v>-1033.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-1.4830930825651</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J249">
-        <v>2.48</v>
+        <v>1.86</v>
       </c>
       <c r="K249" t="s">
-        <v>593</v>
+        <v>610</v>
       </c>
       <c r="L249" s="1">
-        <v>1031871.6</v>
+        <v>98207.0</v>
       </c>
       <c r="M249" s="1">
-        <v>1060439.9</v>
+        <v>100066.59</v>
       </c>
       <c r="N249" s="1">
-        <v>0.57</v>
+        <v>0.06</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>591</v>
+        <v>608</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>595</v>
+        <v>612</v>
       </c>
       <c r="B250" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>99.586</v>
+        <v>92.326</v>
       </c>
       <c r="D250" s="1">
-        <v>99.766</v>
+        <v>100.121</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>199532.0</v>
+        <v>400484.0</v>
       </c>
       <c r="H250" s="1">
-        <v>-360.0</v>
+        <v>-31180.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-0.18042218791973</v>
+        <v>-7.7855794488669</v>
       </c>
       <c r="J250">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>489.04</v>
+        <v>1.37</v>
+      </c>
+      <c r="K250" t="s">
+        <v>613</v>
       </c>
       <c r="L250" s="1">
-        <v>199172.0</v>
+        <v>369304.0</v>
       </c>
       <c r="M250" s="1">
-        <v>199661.04</v>
+        <v>374788.93</v>
       </c>
       <c r="N250" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>594</v>
+        <v>611</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
       <c r="B251" s="1">
-        <v>217000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>99.453</v>
+        <v>100.662</v>
       </c>
       <c r="D251" s="1">
-        <v>99.945</v>
+        <v>99.942</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>216880.65</v>
+        <v>299826.0</v>
       </c>
       <c r="H251" s="1">
-        <v>-1067.64</v>
+        <v>2160.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-0.4922707489119</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J251">
-        <v>1.89</v>
+        <v>1.09</v>
       </c>
       <c r="K251" t="s">
-        <v>598</v>
+        <v>616</v>
       </c>
       <c r="L251" s="1">
-        <v>215813.01</v>
+        <v>301986.0</v>
       </c>
       <c r="M251" s="1">
-        <v>219923.94</v>
+        <v>305263.4</v>
       </c>
       <c r="N251" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="B252" s="1">
         <v>300000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>99.346</v>
+        <v>95.777</v>
       </c>
       <c r="D252" s="1">
-        <v>98.71</v>
+        <v>94.67425</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>296130.0</v>
+        <v>284022.75</v>
       </c>
       <c r="H252" s="1">
-        <v>1908.0</v>
+        <v>3308.25</v>
       </c>
       <c r="I252" s="1">
-        <v>0.64431161989667</v>
+        <v>1.1647834548465</v>
       </c>
       <c r="J252">
-        <v>1.44</v>
+        <v>0.53</v>
       </c>
       <c r="K252" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="L252" s="1">
-        <v>298038.0</v>
+        <v>287331.0</v>
       </c>
       <c r="M252" s="1">
-        <v>302344.85</v>
+        <v>288913.19</v>
       </c>
       <c r="N252" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="B253" s="1">
-        <v>179000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>99.117</v>
+        <v>100.994</v>
       </c>
       <c r="D253" s="1">
-        <v>99.682</v>
+        <v>99.858</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>178430.78</v>
+        <v>299574.0</v>
       </c>
       <c r="H253" s="1">
-        <v>-1011.35</v>
+        <v>3408.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-0.56680243173291</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J253">
-        <v>1.57</v>
+        <v>0.49</v>
       </c>
       <c r="K253" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="L253" s="1">
-        <v>177419.43</v>
+        <v>302982.0</v>
       </c>
       <c r="M253" s="1">
-        <v>180224.58</v>
+        <v>304447.07</v>
       </c>
       <c r="N253" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>606</v>
+        <v>624</v>
       </c>
       <c r="B254" s="1">
-        <v>235000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>74.539</v>
+        <v>97.796</v>
       </c>
       <c r="D254" s="1">
-        <v>72.73740851</v>
+        <v>98.68</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>170932.91</v>
+        <v>493400.0</v>
       </c>
       <c r="H254" s="1">
-        <v>4233.74</v>
+        <v>-4420.0</v>
       </c>
       <c r="I254" s="1">
-        <v>2.4768431076263</v>
+        <v>-0.89582488852858</v>
       </c>
       <c r="J254">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>61.16</v>
+        <v>2.65</v>
+      </c>
+      <c r="K254" t="s">
+        <v>625</v>
       </c>
       <c r="L254" s="1">
-        <v>175166.65</v>
+        <v>488980.0</v>
       </c>
       <c r="M254" s="1">
-        <v>175227.81</v>
+        <v>502233.42</v>
       </c>
       <c r="N254" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>608</v>
+        <v>627</v>
       </c>
       <c r="B255" s="1">
-        <v>1127000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>87.196</v>
+        <v>97.018</v>
       </c>
       <c r="D255" s="1">
-        <v>86.19422626</v>
+        <v>97.019</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>971408.93</v>
+        <v>291057.0</v>
       </c>
       <c r="H255" s="1">
-        <v>11289.99</v>
+        <v>-3.0</v>
       </c>
       <c r="I255" s="1">
-        <v>1.162228352173</v>
+        <v>-0.0010307259402797</v>
       </c>
       <c r="J255">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="K255" t="s">
-        <v>609</v>
+        <v>628</v>
       </c>
       <c r="L255" s="1">
-        <v>982698.92</v>
+        <v>291054.0</v>
       </c>
       <c r="M255" s="1">
-        <v>983810.48</v>
+        <v>293211.53</v>
       </c>
       <c r="N255" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>607</v>
+        <v>626</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>611</v>
+        <v>630</v>
       </c>
       <c r="B256" s="1">
-        <v>263000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>63.776</v>
+        <v>98.145</v>
       </c>
       <c r="D256" s="1">
-        <v>75.54048289</v>
+        <v>99.628</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>198671.47</v>
+        <v>206229.96</v>
       </c>
       <c r="H256" s="1">
-        <v>-30940.59</v>
+        <v>-3069.81</v>
       </c>
       <c r="I256" s="1">
-        <v>-15.573745943492</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J256">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>518.79</v>
+        <v>2.61</v>
+      </c>
+      <c r="K256" t="s">
+        <v>631</v>
       </c>
       <c r="L256" s="1">
-        <v>167730.88</v>
+        <v>203160.15</v>
       </c>
       <c r="M256" s="1">
-        <v>168249.67</v>
+        <v>208560.58</v>
       </c>
       <c r="N256" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>610</v>
+        <v>629</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
       <c r="B257" s="1">
-        <v>492000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>95.675</v>
+        <v>98.545</v>
       </c>
       <c r="D257" s="1">
-        <v>94.66531301</v>
+        <v>99.736</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>465753.34</v>
+        <v>199472.0</v>
       </c>
       <c r="H257" s="1">
-        <v>4967.66</v>
+        <v>-2382.0</v>
       </c>
       <c r="I257" s="1">
-        <v>1.0665860173971</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J257">
-        <v>0.39</v>
+        <v>2.65</v>
       </c>
       <c r="K257" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="L257" s="1">
-        <v>470721.0</v>
+        <v>197090.0</v>
       </c>
       <c r="M257" s="1">
-        <v>472662.04</v>
+        <v>202394.11</v>
       </c>
       <c r="N257" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="B258" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>101.482</v>
+        <v>99.128</v>
       </c>
       <c r="D258" s="1">
-        <v>101.62</v>
+        <v>99.394</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>101620.0</v>
+        <v>230594.08</v>
       </c>
       <c r="H258" s="1">
-        <v>-138.0</v>
+        <v>-617.12</v>
       </c>
       <c r="I258" s="1">
-        <v>-0.13580003936233</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J258">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>650.52</v>
+        <v>0.85</v>
+      </c>
+      <c r="K258" t="s">
+        <v>637</v>
       </c>
       <c r="L258" s="1">
-        <v>101482.0</v>
+        <v>229976.96</v>
       </c>
       <c r="M258" s="1">
-        <v>102132.52</v>
+        <v>231955.32</v>
       </c>
       <c r="N258" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="B259" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>101.413</v>
+        <v>95.292</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0965</v>
+        <v>93.6</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>150144.75</v>
+        <v>280800.0</v>
       </c>
       <c r="H259" s="1">
-        <v>1974.75</v>
+        <v>5076.0</v>
       </c>
       <c r="I259" s="1">
-        <v>1.3152308022758</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J259">
-        <v>3.23</v>
+        <v>1.22</v>
       </c>
       <c r="K259" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
       <c r="L259" s="1">
-        <v>152119.5</v>
+        <v>285876.0</v>
       </c>
       <c r="M259" s="1">
-        <v>156970.05</v>
+        <v>289522.23</v>
       </c>
       <c r="N259" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>617</v>
+        <v>638</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="B260" s="1">
-        <v>2072696.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>88.188</v>
+        <v>98.439</v>
       </c>
       <c r="D260" s="1">
-        <v>89.97910789</v>
+        <v>100.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>1864993.37</v>
+        <v>500000.0</v>
       </c>
       <c r="H260" s="1">
-        <v>-37124.22</v>
+        <v>-7805.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-1.9905818753661</v>
+        <v>-1.561</v>
       </c>
       <c r="J260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.56</v>
+      </c>
+      <c r="K260" t="s">
+        <v>643</v>
       </c>
       <c r="L260" s="1">
-        <v>1827869.15</v>
+        <v>492195.0</v>
       </c>
       <c r="M260" s="1">
-        <v>1827869.15</v>
+        <v>509977.53</v>
       </c>
       <c r="N260" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="B261" s="1">
-        <v>3961764.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>85.137</v>
+        <v>100.909</v>
       </c>
       <c r="D261" s="1">
-        <v>84.15083433</v>
+        <v>103.012</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>3333857.46</v>
+        <v>206024.0</v>
       </c>
       <c r="H261" s="1">
-        <v>39069.56</v>
+        <v>-4206.0</v>
       </c>
       <c r="I261" s="1">
-        <v>1.1719025323896</v>
+        <v>-2.0415097270221</v>
       </c>
       <c r="J261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.83</v>
+      </c>
+      <c r="K261" t="s">
+        <v>646</v>
       </c>
       <c r="L261" s="1">
-        <v>3372927.02</v>
+        <v>201818.0</v>
       </c>
       <c r="M261" s="1">
-        <v>3372927.02</v>
+        <v>209479.64</v>
       </c>
       <c r="N261" s="1">
-        <v>1.8</v>
+        <v>0.12</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
       <c r="B262" s="1">
-        <v>9380436.0</v>
+        <v>223000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>63.682</v>
+        <v>100.488</v>
       </c>
       <c r="D262" s="1">
-        <v>70.70356389</v>
+        <v>99.849</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>6632302.56</v>
+        <v>222663.27</v>
       </c>
       <c r="H262" s="1">
-        <v>-658653.31</v>
+        <v>1424.97</v>
       </c>
       <c r="I262" s="1">
-        <v>-9.9309900904159</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J262">
-        <v>0.05</v>
+        <v>3.25</v>
       </c>
       <c r="K262" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="L262" s="1">
-        <v>5973649.25</v>
+        <v>224088.24</v>
       </c>
       <c r="M262" s="1">
-        <v>5978275.22</v>
+        <v>231332.99</v>
       </c>
       <c r="N262" s="1">
-        <v>3.19</v>
+        <v>0.13</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="B263" s="1">
-        <v>3440000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.554</v>
+        <v>99.117</v>
       </c>
       <c r="D263" s="1">
-        <v>99.868</v>
+        <v>99.115</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>3435459.2</v>
+        <v>161557.45</v>
       </c>
       <c r="H263" s="1">
-        <v>23598.4</v>
+        <v>3.26</v>
       </c>
       <c r="I263" s="1">
-        <v>0.68690671686626</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J263">
-        <v>2.2</v>
+        <v>1.07</v>
       </c>
       <c r="K263" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="L263" s="1">
-        <v>3459057.6</v>
+        <v>161560.71</v>
       </c>
       <c r="M263" s="1">
-        <v>3534728.18</v>
+        <v>163311.29</v>
       </c>
       <c r="N263" s="1">
-        <v>1.88</v>
+        <v>0.09</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
       <c r="B264" s="1">
-        <v>1192502.0</v>
+        <v>212054.61</v>
       </c>
       <c r="C264" s="1">
-        <v>99.143</v>
+        <v>89.4</v>
       </c>
       <c r="D264" s="1">
-        <v>98.19285586</v>
+        <v>94.89160835</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>1170951.77</v>
+        <v>201222.03</v>
       </c>
       <c r="H264" s="1">
-        <v>11330.49</v>
+        <v>-11645.21</v>
       </c>
       <c r="I264" s="1">
-        <v>0.96763080173661</v>
+        <v>-5.7872440706418</v>
       </c>
       <c r="J264">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.24</v>
+      </c>
+      <c r="K264">
+        <v>506.03</v>
       </c>
       <c r="L264" s="1">
-        <v>1182282.26</v>
+        <v>189576.82</v>
       </c>
       <c r="M264" s="1">
-        <v>1187104.54</v>
+        <v>190082.85</v>
       </c>
       <c r="N264" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="B265" s="1">
-        <v>890742.0</v>
+        <v>288253.0</v>
       </c>
       <c r="C265" s="1">
-        <v>99.626</v>
+        <v>93.378</v>
       </c>
       <c r="D265" s="1">
-        <v>98.49379843</v>
+        <v>93.8257607</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>877325.63</v>
+        <v>270455.57</v>
       </c>
       <c r="H265" s="1">
-        <v>10084.99</v>
+        <v>-1290.69</v>
       </c>
       <c r="I265" s="1">
-        <v>1.1495150324059</v>
+        <v>-0.47722810811402</v>
       </c>
       <c r="J265">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="K265" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="L265" s="1">
-        <v>887410.62</v>
+        <v>269164.88</v>
       </c>
       <c r="M265" s="1">
-        <v>891276.2</v>
+        <v>270497.56</v>
       </c>
       <c r="N265" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="B266" s="1">
-        <v>4432579.0</v>
+        <v>185820.0</v>
       </c>
       <c r="C266" s="1">
-        <v>99.289</v>
+        <v>65.47</v>
       </c>
       <c r="D266" s="1">
-        <v>99.18229455</v>
+        <v>65.21059628</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>4396333.56</v>
+        <v>121174.33</v>
       </c>
       <c r="H266" s="1">
-        <v>4729.8</v>
+        <v>482.03</v>
       </c>
       <c r="I266" s="1">
-        <v>0.1075851032559</v>
+        <v>0.39779877470748</v>
       </c>
       <c r="J266">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>0.28</v>
+      </c>
+      <c r="K266">
+        <v>511.64</v>
       </c>
       <c r="L266" s="1">
-        <v>4401063.36</v>
+        <v>121656.36</v>
       </c>
       <c r="M266" s="1">
-        <v>4405192.34</v>
+        <v>122168.0</v>
       </c>
       <c r="N266" s="1">
-        <v>2.35</v>
+        <v>0.07</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="B267" s="1">
-        <v>4886111.75</v>
+        <v>1690000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>89.401</v>
+        <v>100.109</v>
       </c>
       <c r="D267" s="1">
-        <v>103.92033911</v>
+        <v>112.55922604</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>5077663.9</v>
+        <v>1902250.92</v>
       </c>
       <c r="H267" s="1">
-        <v>-709431.13</v>
+        <v>324991.53</v>
       </c>
       <c r="I267" s="1">
-        <v>-13.971604737368</v>
+        <v>17.084577359542</v>
       </c>
       <c r="J267">
-        <v>2.47</v>
+        <v>0.57</v>
       </c>
       <c r="K267" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="L267" s="1">
-        <v>4368232.77</v>
+        <v>2227242.45</v>
       </c>
       <c r="M267" s="1">
-        <v>4489046.9</v>
+        <v>2236915.57</v>
       </c>
       <c r="N267" s="1">
-        <v>2.39</v>
+        <v>1.29</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="B268" s="1">
-        <v>9259041.0</v>
+        <v>3173000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>97.761</v>
+        <v>99.927</v>
       </c>
       <c r="D268" s="1">
-        <v>96.96937512</v>
+        <v>100.87921494</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>8978434.2</v>
+        <v>3200897.49</v>
       </c>
       <c r="H268" s="1">
-        <v>73296.87</v>
+        <v>-30213.78</v>
       </c>
       <c r="I268" s="1">
-        <v>0.81636584249846</v>
+        <v>-0.94391588904023</v>
       </c>
       <c r="J268">
-        <v>0.92</v>
+        <v>1.03</v>
       </c>
       <c r="K268" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="L268" s="1">
-        <v>9051731.07</v>
+        <v>3170683.71</v>
       </c>
       <c r="M268" s="1">
-        <v>9137345.49</v>
+        <v>3203316.52</v>
       </c>
       <c r="N268" s="1">
-        <v>4.87</v>
+        <v>1.85</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="B269" s="1">
-        <v>162000.0</v>
+        <v>1134000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.898</v>
+        <v>97.656</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>97.94688889</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>162000.0</v>
+        <v>1110717.72</v>
       </c>
       <c r="H269" s="1">
-        <v>1454.76</v>
+        <v>-3298.68</v>
       </c>
       <c r="I269" s="1">
-        <v>0.898</v>
+        <v>-0.2969863486107</v>
       </c>
       <c r="J269">
-        <v>0.79</v>
+        <v>1.09</v>
       </c>
       <c r="K269" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
       <c r="L269" s="1">
-        <v>163454.76</v>
+        <v>1107419.04</v>
       </c>
       <c r="M269" s="1">
-        <v>164737.32</v>
+        <v>1119746.67</v>
       </c>
       <c r="N269" s="1">
-        <v>0.09</v>
+        <v>0.65</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="B270" s="1">
-        <v>100000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.096</v>
+        <v>84.166</v>
       </c>
       <c r="D270" s="1">
-        <v>99.24</v>
+        <v>97.39783838</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>99240.0</v>
+        <v>289271.58</v>
       </c>
       <c r="H270" s="1">
-        <v>856.0</v>
+        <v>-39298.56</v>
       </c>
       <c r="I270" s="1">
-        <v>0.86255542120113</v>
+        <v>-13.585351177603</v>
       </c>
       <c r="J270">
-        <v>1.64</v>
+        <v>1.25</v>
       </c>
       <c r="K270" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="L270" s="1">
-        <v>100096.0</v>
+        <v>249973.02</v>
       </c>
       <c r="M270" s="1">
-        <v>101739.84</v>
+        <v>253697.63</v>
       </c>
       <c r="N270" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="B271" s="1">
-        <v>400000.0</v>
+        <v>2627000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>93.084</v>
+        <v>99.129</v>
       </c>
       <c r="D271" s="1">
-        <v>100.121</v>
+        <v>99.9023544</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>400484.0</v>
+        <v>2624434.85</v>
       </c>
       <c r="H271" s="1">
-        <v>-28148.0</v>
+        <v>-20316.02</v>
       </c>
       <c r="I271" s="1">
-        <v>-7.0284955204203</v>
+        <v>-0.77411028130494</v>
       </c>
       <c r="J271">
-        <v>1.27</v>
+        <v>0.21</v>
       </c>
       <c r="K271" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="L271" s="1">
-        <v>372336.0</v>
+        <v>2604118.83</v>
       </c>
       <c r="M271" s="1">
-        <v>377418.19</v>
+        <v>2609544.16</v>
       </c>
       <c r="N271" s="1">
-        <v>0.2</v>
+        <v>1.51</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="B272" s="1">
-        <v>300000.0</v>
+        <v>5436000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>101.79</v>
+        <v>96.093</v>
       </c>
       <c r="D272" s="1">
-        <v>99.942</v>
+        <v>97.68918801</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>299826.0</v>
+        <v>5310384.26</v>
       </c>
       <c r="H272" s="1">
-        <v>5544.0</v>
+        <v>-86768.78</v>
       </c>
       <c r="I272" s="1">
-        <v>1.849072462028</v>
+        <v>-1.633945412455</v>
       </c>
       <c r="J272">
-        <v>0.88</v>
+        <v>1.17</v>
       </c>
       <c r="K272" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="L272" s="1">
-        <v>305370.0</v>
+        <v>5223615.48</v>
       </c>
       <c r="M272" s="1">
-        <v>308021.71</v>
+        <v>5287087.46</v>
       </c>
       <c r="N272" s="1">
-        <v>0.16</v>
+        <v>3.06</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
       <c r="B273" s="1">
-        <v>300000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>95.407</v>
+        <v>96.135</v>
       </c>
       <c r="D273" s="1">
-        <v>94.67425</v>
+        <v>99.406</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>284022.75</v>
+        <v>167002.08</v>
       </c>
       <c r="H273" s="1">
-        <v>2198.25</v>
+        <v>-5495.28</v>
       </c>
       <c r="I273" s="1">
-        <v>0.77396969080822</v>
+        <v>-3.2905458423033</v>
       </c>
       <c r="J273">
-        <v>0.49</v>
+        <v>1.9</v>
       </c>
       <c r="K273" t="s">
-        <v>659</v>
+        <v>680</v>
       </c>
       <c r="L273" s="1">
-        <v>286221.0</v>
+        <v>161506.8</v>
       </c>
       <c r="M273" s="1">
-        <v>287695.32</v>
+        <v>164699.95</v>
       </c>
       <c r="N273" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>657</v>
+        <v>678</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="B274" s="1">
-        <v>300000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>101.852</v>
+        <v>97.9</v>
       </c>
       <c r="D274" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>299574.0</v>
+        <v>446000.0</v>
       </c>
       <c r="H274" s="1">
-        <v>5982.0</v>
+        <v>-9366.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1.9968355064191</v>
+        <v>-2.1</v>
       </c>
       <c r="J274">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>796.23</v>
+        <v>1.31</v>
+      </c>
+      <c r="K274" t="s">
+        <v>683</v>
       </c>
       <c r="L274" s="1">
-        <v>305556.0</v>
+        <v>436634.0</v>
       </c>
       <c r="M274" s="1">
-        <v>306352.23</v>
+        <v>442496.86</v>
       </c>
       <c r="N274" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="B275" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>98.366</v>
+        <v>102.883</v>
       </c>
       <c r="D275" s="1">
-        <v>98.68</v>
+        <v>100.77</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>493400.0</v>
+        <v>201540.0</v>
       </c>
       <c r="H275" s="1">
-        <v>-1570.0</v>
+        <v>4226.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-0.31820024321038</v>
+        <v>2.0968542224869</v>
       </c>
       <c r="J275">
-        <v>2.43</v>
+        <v>1.24</v>
       </c>
       <c r="K275" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
       <c r="L275" s="1">
-        <v>491830.0</v>
+        <v>205766.0</v>
       </c>
       <c r="M275" s="1">
-        <v>504004.66</v>
+        <v>208238.6</v>
       </c>
       <c r="N275" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>662</v>
+        <v>684</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>666</v>
+        <v>688</v>
       </c>
       <c r="B276" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>99.016</v>
+        <v>99.534</v>
       </c>
       <c r="D276" s="1">
-        <v>95.396</v>
+        <v>99.076</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>190792.0</v>
+        <v>297228.0</v>
       </c>
       <c r="H276" s="1">
-        <v>7240.0</v>
+        <v>1374.0</v>
       </c>
       <c r="I276" s="1">
-        <v>3.7947083735167</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J276">
         <v>0.47</v>
       </c>
-      <c r="K276">
-        <v>934.93</v>
+      <c r="K276" t="s">
+        <v>689</v>
       </c>
       <c r="L276" s="1">
-        <v>198032.0</v>
+        <v>298602.0</v>
       </c>
       <c r="M276" s="1">
-        <v>198966.93</v>
+        <v>299999.26</v>
       </c>
       <c r="N276" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>665</v>
+        <v>687</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>666</v>
+        <v>691</v>
       </c>
       <c r="B277" s="1">
-        <v>200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>98.901</v>
+        <v>99.944</v>
       </c>
       <c r="D277" s="1">
-        <v>98.642</v>
+        <v>100.228</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>197284.0</v>
+        <v>5312084.0</v>
       </c>
       <c r="H277" s="1">
-        <v>518.0</v>
+        <v>-15052.0</v>
       </c>
       <c r="I277" s="1">
-        <v>0.26256564141035</v>
+        <v>-0.28335395298719</v>
       </c>
       <c r="J277">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>2.21</v>
+      </c>
+      <c r="K277" t="s">
+        <v>692</v>
       </c>
       <c r="L277" s="1">
-        <v>197802.0</v>
+        <v>5297032.0</v>
       </c>
       <c r="M277" s="1">
-        <v>198736.93</v>
+        <v>5414031.32</v>
       </c>
       <c r="N277" s="1">
-        <v>0.11</v>
+        <v>3.13</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>667</v>
+        <v>690</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="B278" s="1">
-        <v>207000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>98.949</v>
+        <v>100.024</v>
       </c>
       <c r="D278" s="1">
-        <v>99.628</v>
+        <v>98.69</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>206229.96</v>
+        <v>296070.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-1405.53</v>
+        <v>4002.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.68153531135825</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J278">
-        <v>2.42</v>
+        <v>3.2</v>
       </c>
       <c r="K278" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="L278" s="1">
-        <v>204824.43</v>
+        <v>300072.0</v>
       </c>
       <c r="M278" s="1">
-        <v>209837.8</v>
+        <v>309658.64</v>
       </c>
       <c r="N278" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="B279" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>99.676</v>
+        <v>84.218</v>
       </c>
       <c r="D279" s="1">
-        <v>99.736</v>
+        <v>85.4208</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>199472.0</v>
+        <v>427104.0</v>
       </c>
       <c r="H279" s="1">
-        <v>-120.0</v>
+        <v>-6014.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-0.060158819282907</v>
+        <v>-1.4080879598412</v>
       </c>
       <c r="J279">
-        <v>2.42</v>
+        <v>0.53</v>
       </c>
       <c r="K279" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
       <c r="L279" s="1">
-        <v>199352.0</v>
+        <v>421090.0</v>
       </c>
       <c r="M279" s="1">
-        <v>204195.84</v>
+        <v>423715.0</v>
       </c>
       <c r="N279" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="B280" s="1">
-        <v>232000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.233</v>
+        <v>98.868</v>
       </c>
       <c r="D280" s="1">
-        <v>99.394</v>
+        <v>99.898</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>230594.08</v>
+        <v>499490.0</v>
       </c>
       <c r="H280" s="1">
-        <v>1946.48</v>
+        <v>-5150.0</v>
       </c>
       <c r="I280" s="1">
-        <v>0.84411533895406</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J280">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="K280" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="L280" s="1">
-        <v>232540.56</v>
+        <v>494340.0</v>
       </c>
       <c r="M280" s="1">
-        <v>234018.37</v>
+        <v>496970.14</v>
       </c>
       <c r="N280" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>678</v>
+        <v>703</v>
       </c>
       <c r="B281" s="1">
         <v>300000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>95.87</v>
+        <v>81.078</v>
       </c>
       <c r="D281" s="1">
-        <v>93.6</v>
+        <v>82.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>280800.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H281" s="1">
-        <v>6810.0</v>
+        <v>-2766.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2.4252136752137</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J281">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>0.27</v>
+      </c>
+      <c r="K281">
+        <v>812.67</v>
       </c>
       <c r="L281" s="1">
-        <v>287610.0</v>
+        <v>243234.0</v>
       </c>
       <c r="M281" s="1">
-        <v>290975.75</v>
+        <v>244046.67</v>
       </c>
       <c r="N281" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>681</v>
+        <v>705</v>
       </c>
       <c r="B282" s="1">
-        <v>500000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>99.483</v>
+        <v>100.315</v>
       </c>
       <c r="D282" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>500000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="H282" s="1">
-        <v>-2585.0</v>
+        <v>1277.86</v>
       </c>
       <c r="I282" s="1">
-        <v>-0.517</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J282">
-        <v>3.33</v>
+        <v>0.8</v>
       </c>
       <c r="K282" t="s">
-        <v>682</v>
+        <v>706</v>
       </c>
       <c r="L282" s="1">
-        <v>497415.0</v>
+        <v>181570.15</v>
       </c>
       <c r="M282" s="1">
-        <v>514082.81</v>
+        <v>183018.15</v>
       </c>
       <c r="N282" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>680</v>
+        <v>704</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>684</v>
+        <v>708</v>
       </c>
       <c r="B283" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>101.862</v>
+        <v>100.835</v>
       </c>
       <c r="D283" s="1">
-        <v>103.012</v>
+        <v>99.813</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>206024.0</v>
+        <v>140736.33</v>
       </c>
       <c r="H283" s="1">
-        <v>-2300.0</v>
+        <v>1441.02</v>
       </c>
       <c r="I283" s="1">
-        <v>-1.1163747912865</v>
+        <v>1.0239147205274</v>
       </c>
       <c r="J283">
-        <v>3.59</v>
+        <v>0.72</v>
       </c>
       <c r="K283" t="s">
-        <v>685</v>
+        <v>709</v>
       </c>
       <c r="L283" s="1">
-        <v>203724.0</v>
+        <v>142177.35</v>
       </c>
       <c r="M283" s="1">
-        <v>210896.6</v>
+        <v>143195.25</v>
       </c>
       <c r="N283" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>683</v>
+        <v>707</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>687</v>
+        <v>711</v>
       </c>
       <c r="B284" s="1">
-        <v>223000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.586</v>
+        <v>102.82</v>
       </c>
       <c r="D284" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>222663.27</v>
+        <v>191000.0</v>
       </c>
       <c r="H284" s="1">
-        <v>3873.51</v>
+        <v>5386.2</v>
       </c>
       <c r="I284" s="1">
-        <v>1.7396268365231</v>
+        <v>2.82</v>
       </c>
       <c r="J284">
-        <v>3.03</v>
+        <v>3.42</v>
       </c>
       <c r="K284" t="s">
-        <v>688</v>
+        <v>712</v>
       </c>
       <c r="L284" s="1">
-        <v>226536.78</v>
+        <v>196386.2</v>
       </c>
       <c r="M284" s="1">
-        <v>233287.57</v>
+        <v>202917.59</v>
       </c>
       <c r="N284" s="1">
         <v>0.12</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>686</v>
+        <v>710</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>690</v>
+        <v>714</v>
       </c>
       <c r="B285" s="1">
-        <v>163000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.394</v>
+        <v>97.769</v>
       </c>
       <c r="D285" s="1">
-        <v>99.115</v>
+        <v>99.423</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>161557.45</v>
+        <v>397692.0</v>
       </c>
       <c r="H285" s="1">
-        <v>2084.77</v>
+        <v>-6616.0</v>
       </c>
       <c r="I285" s="1">
-        <v>1.2904202189376</v>
+        <v>-1.663598966034</v>
       </c>
       <c r="J285">
-        <v>0.87</v>
+        <v>1.12</v>
       </c>
       <c r="K285" t="s">
-        <v>691</v>
+        <v>715</v>
       </c>
       <c r="L285" s="1">
-        <v>163642.22</v>
+        <v>391076.0</v>
       </c>
       <c r="M285" s="1">
-        <v>165064.56</v>
+        <v>395547.23</v>
       </c>
       <c r="N285" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>689</v>
+        <v>713</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="B286" s="1">
-        <v>222054.61</v>
+        <v>100000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>90.848</v>
+        <v>97.749</v>
       </c>
       <c r="D286" s="1">
-        <v>94.89160797</v>
+        <v>97.59</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>210711.19</v>
+        <v>97590.0</v>
       </c>
       <c r="H286" s="1">
-        <v>-8979.01</v>
+        <v>159.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-4.2612876895622</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J286">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>363.8</v>
+        <v>2.11</v>
+      </c>
+      <c r="K286" t="s">
+        <v>718</v>
       </c>
       <c r="L286" s="1">
-        <v>201732.18</v>
+        <v>97749.0</v>
       </c>
       <c r="M286" s="1">
-        <v>202095.98</v>
+        <v>99859.27</v>
       </c>
       <c r="N286" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>692</v>
+        <v>716</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>695</v>
+        <v>720</v>
       </c>
       <c r="B287" s="1">
-        <v>298253.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>94.443</v>
+        <v>97.513</v>
       </c>
       <c r="D287" s="1">
-        <v>93.82576202</v>
+        <v>99.947</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>279838.15</v>
+        <v>215885.52</v>
       </c>
       <c r="H287" s="1">
-        <v>1840.93</v>
+        <v>-5257.44</v>
       </c>
       <c r="I287" s="1">
-        <v>0.65785526383733</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J287">
-        <v>0.38</v>
+        <v>2.43</v>
       </c>
       <c r="K287" t="s">
-        <v>696</v>
+        <v>721</v>
       </c>
       <c r="L287" s="1">
-        <v>281679.08</v>
+        <v>210628.08</v>
       </c>
       <c r="M287" s="1">
-        <v>282826.33</v>
+        <v>215887.53</v>
       </c>
       <c r="N287" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>694</v>
+        <v>719</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>698</v>
+        <v>723</v>
       </c>
       <c r="B288" s="1">
-        <v>195820.0</v>
+        <v>238000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>68.088</v>
+        <v>101.707</v>
       </c>
       <c r="D288" s="1">
-        <v>65.21059647</v>
+        <v>100.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>127695.39</v>
+        <v>238000.0</v>
       </c>
       <c r="H288" s="1">
-        <v>5634.53</v>
+        <v>4062.66</v>
       </c>
       <c r="I288" s="1">
-        <v>4.4124772241191</v>
+        <v>1.707</v>
       </c>
       <c r="J288">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>370.18</v>
+        <v>1.52</v>
+      </c>
+      <c r="K288" t="s">
+        <v>724</v>
       </c>
       <c r="L288" s="1">
-        <v>133329.92</v>
+        <v>242062.66</v>
       </c>
       <c r="M288" s="1">
-        <v>133700.1</v>
+        <v>245669.67</v>
       </c>
       <c r="N288" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>697</v>
+        <v>722</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>700</v>
+        <v>726</v>
       </c>
       <c r="B289" s="1">
-        <v>1730000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.469</v>
+        <v>98.262</v>
       </c>
       <c r="D289" s="1">
-        <v>112.32961214</v>
+        <v>99.779</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>1943302.29</v>
+        <v>598674.0</v>
       </c>
       <c r="H289" s="1">
-        <v>342925.57</v>
+        <v>-9102.0</v>
       </c>
       <c r="I289" s="1">
-        <v>17.646537636715</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J289">
-        <v>0.48</v>
+        <v>1.51</v>
       </c>
       <c r="K289" t="s">
-        <v>701</v>
+        <v>727</v>
       </c>
       <c r="L289" s="1">
-        <v>2286227.86</v>
+        <v>589572.0</v>
       </c>
       <c r="M289" s="1">
-        <v>2294498.39</v>
+        <v>598633.64</v>
       </c>
       <c r="N289" s="1">
-        <v>1.22</v>
+        <v>0.35</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>699</v>
+        <v>725</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>703</v>
+        <v>729</v>
       </c>
       <c r="B290" s="1">
-        <v>3263000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>99.999</v>
+        <v>97.824</v>
       </c>
       <c r="D290" s="1">
-        <v>100.88734447</v>
+        <v>100.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>3291954.05</v>
+        <v>420000.0</v>
       </c>
       <c r="H290" s="1">
-        <v>-28986.68</v>
+        <v>-9139.2</v>
       </c>
       <c r="I290" s="1">
-        <v>-0.88053112405989</v>
+        <v>-2.176</v>
       </c>
       <c r="J290">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="K290" t="s">
-        <v>704</v>
+        <v>730</v>
       </c>
       <c r="L290" s="1">
-        <v>3262967.37</v>
+        <v>410860.8</v>
       </c>
       <c r="M290" s="1">
-        <v>3291698.9</v>
+        <v>413298.64</v>
       </c>
       <c r="N290" s="1">
-        <v>1.75</v>
+        <v>0.24</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>702</v>
+        <v>728</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>706</v>
+        <v>732</v>
       </c>
       <c r="B291" s="1">
-        <v>1164000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>99.494</v>
+        <v>97.542</v>
       </c>
       <c r="D291" s="1">
-        <v>97.93346048</v>
+        <v>99.215</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>1139945.48</v>
+        <v>158744.0</v>
       </c>
       <c r="H291" s="1">
-        <v>18164.68</v>
+        <v>-2676.8</v>
       </c>
       <c r="I291" s="1">
-        <v>1.5934691894212</v>
+        <v>-1.6862369601371</v>
       </c>
       <c r="J291">
-        <v>0.91</v>
+        <v>0.66</v>
       </c>
       <c r="K291" t="s">
-        <v>707</v>
+        <v>733</v>
       </c>
       <c r="L291" s="1">
-        <v>1158110.16</v>
+        <v>156067.2</v>
       </c>
       <c r="M291" s="1">
-        <v>1168671.56</v>
+        <v>157119.25</v>
       </c>
       <c r="N291" s="1">
-        <v>0.62</v>
+        <v>0.09</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>705</v>
+        <v>731</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>709</v>
+        <v>735</v>
       </c>
       <c r="B292" s="1">
-        <v>307000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>87.409</v>
+        <v>99.813</v>
       </c>
       <c r="D292" s="1">
-        <v>97.39783713</v>
+        <v>101.669</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>299011.36</v>
+        <v>406676.0</v>
       </c>
       <c r="H292" s="1">
-        <v>-30665.73</v>
+        <v>-7424.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-10.255707341688</v>
+        <v>-1.825531873039</v>
       </c>
       <c r="J292">
-        <v>1.07</v>
+        <v>1.32</v>
       </c>
       <c r="K292" t="s">
-        <v>710</v>
+        <v>736</v>
       </c>
       <c r="L292" s="1">
-        <v>268345.63</v>
+        <v>399252.0</v>
       </c>
       <c r="M292" s="1">
-        <v>271626.3</v>
+        <v>404539.78</v>
       </c>
       <c r="N292" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>708</v>
+        <v>734</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="B293" s="1">
-        <v>2697000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>101.667</v>
+        <v>99.587</v>
       </c>
       <c r="D293" s="1">
-        <v>99.88238042</v>
+        <v>100.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>2693827.8</v>
+        <v>270000.0</v>
       </c>
       <c r="H293" s="1">
-        <v>48131.19</v>
+        <v>-1115.1</v>
       </c>
       <c r="I293" s="1">
-        <v>1.7867211111267</v>
+        <v>-0.413</v>
       </c>
       <c r="J293">
-        <v>0.72</v>
+        <v>0.58</v>
       </c>
       <c r="K293" t="s">
-        <v>713</v>
+        <v>739</v>
       </c>
       <c r="L293" s="1">
-        <v>2741958.99</v>
+        <v>268884.9</v>
       </c>
       <c r="M293" s="1">
-        <v>2761493.61</v>
+        <v>270447.65</v>
       </c>
       <c r="N293" s="1">
-        <v>1.47</v>
+        <v>0.16</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>711</v>
+        <v>737</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>715</v>
+        <v>741</v>
       </c>
       <c r="B294" s="1">
-        <v>5586000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>99.084</v>
+        <v>99.9</v>
       </c>
       <c r="D294" s="1">
-        <v>97.67388382</v>
+        <v>100.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>5456063.15</v>
+        <v>245000.0</v>
       </c>
       <c r="H294" s="1">
-        <v>78769.09</v>
+        <v>-245.0</v>
       </c>
       <c r="I294" s="1">
-        <v>1.4436982827077</v>
+        <v>-0.1</v>
       </c>
       <c r="J294">
-        <v>0.95</v>
+        <v>3.19</v>
       </c>
       <c r="K294" t="s">
-        <v>716</v>
+        <v>742</v>
       </c>
       <c r="L294" s="1">
-        <v>5534832.24</v>
+        <v>244755.0</v>
       </c>
       <c r="M294" s="1">
-        <v>5587716.09</v>
+        <v>252578.56</v>
       </c>
       <c r="N294" s="1">
-        <v>2.98</v>
+        <v>0.15</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>714</v>
+        <v>740</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>718</v>
+        <v>744</v>
       </c>
       <c r="B295" s="1">
-        <v>168000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>97.465</v>
+        <v>100.239</v>
       </c>
       <c r="D295" s="1">
-        <v>99.406</v>
+        <v>99.999</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>167002.08</v>
+        <v>344996.55</v>
       </c>
       <c r="H295" s="1">
-        <v>-3260.88</v>
+        <v>828.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1.9525984347021</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J295">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>0.07</v>
+      </c>
+      <c r="K295">
+        <v>242.05</v>
       </c>
       <c r="L295" s="1">
-        <v>163741.2</v>
+        <v>345824.55</v>
       </c>
       <c r="M295" s="1">
-        <v>166632.3</v>
+        <v>346066.6</v>
       </c>
       <c r="N295" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>717</v>
+        <v>743</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
       <c r="B296" s="1">
-        <v>446000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>98.993</v>
+        <v>104.666</v>
       </c>
       <c r="D296" s="1">
-        <v>100.0</v>
+        <v>106.993</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>446000.0</v>
+        <v>320979.0</v>
       </c>
       <c r="H296" s="1">
-        <v>-4491.22</v>
+        <v>-6981.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1.007</v>
+        <v>-2.1749086388829</v>
       </c>
       <c r="J296">
-        <v>1.13</v>
+        <v>3.99</v>
       </c>
       <c r="K296" t="s">
-        <v>722</v>
+        <v>747</v>
       </c>
       <c r="L296" s="1">
-        <v>441508.78</v>
+        <v>313998.0</v>
       </c>
       <c r="M296" s="1">
-        <v>446566.93</v>
+        <v>325968.54</v>
       </c>
       <c r="N296" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>720</v>
+        <v>745</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>724</v>
+        <v>749</v>
       </c>
       <c r="B297" s="1">
-        <v>200000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>103.637</v>
+        <v>100.093</v>
       </c>
       <c r="D297" s="1">
-        <v>100.77</v>
+        <v>100.14531527</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>201540.0</v>
+        <v>203294.99</v>
       </c>
       <c r="H297" s="1">
-        <v>5734.0</v>
+        <v>-106.2</v>
       </c>
       <c r="I297" s="1">
-        <v>2.8450927855513</v>
+        <v>-0.052239359169648</v>
       </c>
       <c r="J297">
-        <v>0.96</v>
+        <v>3.9</v>
       </c>
       <c r="K297" t="s">
-        <v>725</v>
+        <v>750</v>
       </c>
       <c r="L297" s="1">
-        <v>207274.0</v>
+        <v>203188.79</v>
       </c>
       <c r="M297" s="1">
-        <v>209200.03</v>
+        <v>211108.57</v>
       </c>
       <c r="N297" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>723</v>
+        <v>748</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>727</v>
+        <v>752</v>
       </c>
       <c r="B298" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.887</v>
+        <v>99.65</v>
       </c>
       <c r="D298" s="1">
-        <v>99.076</v>
+        <v>100.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>297228.0</v>
+        <v>325000.0</v>
       </c>
       <c r="H298" s="1">
-        <v>5433.0</v>
+        <v>-1137.5</v>
       </c>
       <c r="I298" s="1">
-        <v>1.8278897008357</v>
+        <v>-0.35</v>
       </c>
       <c r="J298">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>663.7</v>
+        <v>3.06</v>
+      </c>
+      <c r="K298" t="s">
+        <v>753</v>
       </c>
       <c r="L298" s="1">
-        <v>302661.0</v>
+        <v>323862.5</v>
       </c>
       <c r="M298" s="1">
-        <v>303324.7</v>
+        <v>333794.14</v>
       </c>
       <c r="N298" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>726</v>
+        <v>751</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>729</v>
+        <v>755</v>
       </c>
       <c r="B299" s="1">
         <v>300000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>101.592</v>
+        <v>99.31</v>
       </c>
       <c r="D299" s="1">
-        <v>98.69</v>
+        <v>99.07</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>296070.0</v>
+        <v>297210.0</v>
       </c>
       <c r="H299" s="1">
-        <v>8706.0</v>
+        <v>720.0</v>
       </c>
       <c r="I299" s="1">
-        <v>2.9405208227784</v>
+        <v>0.24225295245786</v>
       </c>
       <c r="J299">
-        <v>2.97</v>
+        <v>1.49</v>
       </c>
       <c r="K299" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
       <c r="L299" s="1">
-        <v>304776.0</v>
+        <v>297930.0</v>
       </c>
       <c r="M299" s="1">
-        <v>313693.81</v>
+        <v>302397.6</v>
       </c>
       <c r="N299" s="1">
         <v>0.17</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="B300" s="1">
-        <v>500000.0</v>
+        <v>323716.0</v>
       </c>
       <c r="C300" s="1">
-        <v>85.449</v>
+        <v>98.181</v>
       </c>
       <c r="D300" s="1">
-        <v>85.4208</v>
+        <v>98.42832606</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>427104.0</v>
+        <v>318628.24</v>
       </c>
       <c r="H300" s="1">
-        <v>141.0</v>
+        <v>-800.63</v>
       </c>
       <c r="I300" s="1">
-        <v>0.033013036637447</v>
+        <v>-0.25127402392205</v>
       </c>
       <c r="J300">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>0.01</v>
+      </c>
+      <c r="K300">
+        <v>39.91</v>
       </c>
       <c r="L300" s="1">
-        <v>427245.0</v>
+        <v>317827.61</v>
       </c>
       <c r="M300" s="1">
-        <v>429618.29</v>
+        <v>317867.52</v>
       </c>
       <c r="N300" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>735</v>
+        <v>760</v>
       </c>
       <c r="B301" s="1">
-        <v>500000.0</v>
+        <v>1293894.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.487</v>
+        <v>96.993</v>
       </c>
       <c r="D301" s="1">
-        <v>99.898</v>
+        <v>101.46976414</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>499490.0</v>
+        <v>1312911.19</v>
       </c>
       <c r="H301" s="1">
-        <v>2945.0</v>
+        <v>-57924.58</v>
       </c>
       <c r="I301" s="1">
-        <v>0.58960139342129</v>
+        <v>-4.4119191336925</v>
       </c>
       <c r="J301">
-        <v>0.3</v>
+        <v>1.28</v>
       </c>
       <c r="K301" t="s">
-        <v>736</v>
+        <v>761</v>
       </c>
       <c r="L301" s="1">
-        <v>502435.0</v>
+        <v>1254986.61</v>
       </c>
       <c r="M301" s="1">
-        <v>503914.45</v>
+        <v>1271559.09</v>
       </c>
       <c r="N301" s="1">
-        <v>0.27</v>
+        <v>0.74</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>734</v>
+        <v>759</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>738</v>
+        <v>763</v>
       </c>
       <c r="B302" s="1">
-        <v>300000.0</v>
+        <v>864227.0</v>
       </c>
       <c r="C302" s="1">
-        <v>82.242</v>
+        <v>102.889</v>
       </c>
       <c r="D302" s="1">
-        <v>82.0</v>
+        <v>118.79468704</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>246000.0</v>
+        <v>1026655.76</v>
       </c>
       <c r="H302" s="1">
-        <v>726.0</v>
+        <v>-137461.24</v>
       </c>
       <c r="I302" s="1">
-        <v>0.29512195121951</v>
+        <v>-13.389224056952</v>
       </c>
       <c r="J302">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>661.64</v>
+        <v>1.92</v>
+      </c>
+      <c r="K302" t="s">
+        <v>764</v>
       </c>
       <c r="L302" s="1">
-        <v>246726.0</v>
+        <v>889194.52</v>
       </c>
       <c r="M302" s="1">
-        <v>247387.64</v>
+        <v>905798.33</v>
       </c>
       <c r="N302" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>737</v>
+        <v>762</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>740</v>
+        <v>766</v>
       </c>
       <c r="B303" s="1">
-        <v>181000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>101.117</v>
+        <v>97.693</v>
       </c>
       <c r="D303" s="1">
-        <v>99.609</v>
+        <v>99.794</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>180292.29</v>
+        <v>99794.0</v>
       </c>
       <c r="H303" s="1">
-        <v>2729.48</v>
+        <v>-2101.0</v>
       </c>
       <c r="I303" s="1">
-        <v>1.5139194249516</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J303">
-        <v>0.57</v>
+        <v>1.32</v>
       </c>
       <c r="K303" t="s">
-        <v>741</v>
+        <v>767</v>
       </c>
       <c r="L303" s="1">
-        <v>183021.77</v>
+        <v>97693.0</v>
       </c>
       <c r="M303" s="1">
-        <v>184053.22</v>
+        <v>99016.29</v>
       </c>
       <c r="N303" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>739</v>
+        <v>765</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="B304" s="1">
-        <v>141000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>102.206</v>
+        <v>99.753</v>
       </c>
       <c r="D304" s="1">
-        <v>99.813</v>
+        <v>99.888</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>140736.33</v>
+        <v>240730.08</v>
       </c>
       <c r="H304" s="1">
-        <v>3374.13</v>
+        <v>-325.35</v>
       </c>
       <c r="I304" s="1">
-        <v>2.3974832937593</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J304">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="K304">
-        <v>703.55</v>
+        <v>895.5</v>
       </c>
       <c r="L304" s="1">
-        <v>144110.46</v>
+        <v>240404.73</v>
       </c>
       <c r="M304" s="1">
-        <v>144814.01</v>
+        <v>241300.23</v>
       </c>
       <c r="N304" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>742</v>
+        <v>768</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>745</v>
+        <v>771</v>
       </c>
       <c r="B305" s="1">
-        <v>191000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>103.952</v>
+        <v>97.828</v>
       </c>
       <c r="D305" s="1">
-        <v>100.0</v>
+        <v>99.224</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>191000.0</v>
+        <v>198448.0</v>
       </c>
       <c r="H305" s="1">
-        <v>7548.32</v>
+        <v>-2792.0</v>
       </c>
       <c r="I305" s="1">
-        <v>3.952</v>
+        <v>-1.4069176812062</v>
       </c>
       <c r="J305">
-        <v>3.18</v>
+        <v>2.17</v>
       </c>
       <c r="K305" t="s">
-        <v>746</v>
+        <v>772</v>
       </c>
       <c r="L305" s="1">
-        <v>198548.32</v>
+        <v>195656.0</v>
       </c>
       <c r="M305" s="1">
-        <v>204614.76</v>
+        <v>200001.21</v>
       </c>
       <c r="N305" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>744</v>
+        <v>770</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>748</v>
+        <v>774</v>
       </c>
       <c r="B306" s="1">
-        <v>500000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>98.911</v>
+        <v>98.576</v>
       </c>
       <c r="D306" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>497115.0</v>
+        <v>173000.0</v>
       </c>
       <c r="H306" s="1">
-        <v>-2560.0</v>
+        <v>-2463.52</v>
       </c>
       <c r="I306" s="1">
-        <v>-0.51497138489082</v>
+        <v>-1.424</v>
       </c>
       <c r="J306">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>0.05</v>
+      </c>
+      <c r="K306">
+        <v>87.16</v>
       </c>
       <c r="L306" s="1">
-        <v>494555.0</v>
+        <v>170536.48</v>
       </c>
       <c r="M306" s="1">
-        <v>499281.03</v>
+        <v>170623.64</v>
       </c>
       <c r="N306" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>747</v>
+        <v>773</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>751</v>
+        <v>776</v>
       </c>
       <c r="B307" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>98.91</v>
+        <v>99.039</v>
       </c>
       <c r="D307" s="1">
-        <v>97.59</v>
+        <v>101.2</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>97590.0</v>
+        <v>202400.0</v>
       </c>
       <c r="H307" s="1">
-        <v>1320.0</v>
+        <v>-4322.0</v>
       </c>
       <c r="I307" s="1">
-        <v>1.3525976022133</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J307">
-        <v>1.92</v>
+        <v>1.39</v>
       </c>
       <c r="K307" t="s">
-        <v>752</v>
+        <v>777</v>
       </c>
       <c r="L307" s="1">
-        <v>98910.0</v>
+        <v>198078.0</v>
       </c>
       <c r="M307" s="1">
-        <v>100833.29</v>
+        <v>200855.53</v>
       </c>
       <c r="N307" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>750</v>
+        <v>775</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>754</v>
+        <v>779</v>
       </c>
       <c r="B308" s="1">
-        <v>216000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>99.171</v>
+        <v>98.027</v>
       </c>
       <c r="D308" s="1">
-        <v>99.947</v>
+        <v>99.728</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>215885.52</v>
+        <v>556482.24</v>
       </c>
       <c r="H308" s="1">
-        <v>-1676.16</v>
+        <v>-9491.58</v>
       </c>
       <c r="I308" s="1">
-        <v>-0.77641149809399</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J308">
-        <v>2.22</v>
+        <v>1.53</v>
       </c>
       <c r="K308" t="s">
-        <v>755</v>
+        <v>780</v>
       </c>
       <c r="L308" s="1">
-        <v>214209.36</v>
+        <v>546990.66</v>
       </c>
       <c r="M308" s="1">
-        <v>219002.78</v>
+        <v>555536.47</v>
       </c>
       <c r="N308" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>753</v>
+        <v>778</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>757</v>
+        <v>782</v>
       </c>
       <c r="B309" s="1">
-        <v>238000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>102.614</v>
+        <v>104.376</v>
       </c>
       <c r="D309" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>238000.0</v>
+        <v>397160.0</v>
       </c>
       <c r="H309" s="1">
-        <v>6221.32</v>
+        <v>20344.0</v>
       </c>
       <c r="I309" s="1">
-        <v>2.614</v>
+        <v>5.1223688186121</v>
       </c>
       <c r="J309">
-        <v>1.24</v>
+        <v>1.38</v>
       </c>
       <c r="K309" t="s">
-        <v>758</v>
+        <v>783</v>
       </c>
       <c r="L309" s="1">
-        <v>244221.32</v>
+        <v>417504.0</v>
       </c>
       <c r="M309" s="1">
-        <v>247180.92</v>
+        <v>423040.99</v>
       </c>
       <c r="N309" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>756</v>
+        <v>781</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>760</v>
+        <v>785</v>
       </c>
       <c r="B310" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>98.808</v>
+        <v>97.021</v>
       </c>
       <c r="D310" s="1">
-        <v>99.779</v>
+        <v>97.26</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>598674.0</v>
+        <v>97260.0</v>
       </c>
       <c r="H310" s="1">
-        <v>-5826.0</v>
+        <v>-239.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-0.97315066296515</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J310">
-        <v>1.29</v>
+        <v>1.13</v>
       </c>
       <c r="K310" t="s">
-        <v>761</v>
+        <v>786</v>
       </c>
       <c r="L310" s="1">
-        <v>592848.0</v>
+        <v>97021.0</v>
       </c>
       <c r="M310" s="1">
-        <v>600615.12</v>
+        <v>98151.14</v>
       </c>
       <c r="N310" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>759</v>
+        <v>784</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>763</v>
+        <v>788</v>
       </c>
       <c r="B311" s="1">
-        <v>420000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>99.023</v>
+        <v>99.688</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>420000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H311" s="1">
-        <v>-4103.4</v>
+        <v>-2782.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-0.977</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J311">
-        <v>0.4</v>
+        <v>1.02</v>
       </c>
       <c r="K311" t="s">
-        <v>764</v>
+        <v>789</v>
       </c>
       <c r="L311" s="1">
-        <v>415896.6</v>
+        <v>99688.0</v>
       </c>
       <c r="M311" s="1">
-        <v>417558.76</v>
+        <v>100707.18</v>
       </c>
       <c r="N311" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>762</v>
+        <v>787</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>766</v>
+        <v>791</v>
       </c>
       <c r="B312" s="1">
-        <v>160000.0</v>
+        <v>476882.6</v>
       </c>
       <c r="C312" s="1">
-        <v>98.9</v>
+        <v>97.596</v>
       </c>
       <c r="D312" s="1">
-        <v>99.215</v>
+        <v>96.06727736</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>158744.0</v>
+        <v>458128.13</v>
       </c>
       <c r="H312" s="1">
-        <v>-504.0</v>
+        <v>7290.21</v>
       </c>
       <c r="I312" s="1">
-        <v>-0.31749231467016</v>
+        <v>1.5913037254447</v>
       </c>
       <c r="J312">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>706.85</v>
+        <v>0.54</v>
+      </c>
+      <c r="K312" t="s">
+        <v>792</v>
       </c>
       <c r="L312" s="1">
-        <v>158240.0</v>
+        <v>465418.34</v>
       </c>
       <c r="M312" s="1">
-        <v>158946.85</v>
+        <v>467969.99</v>
       </c>
       <c r="N312" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>765</v>
+        <v>790</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="B313" s="1">
-        <v>400000.0</v>
+        <v>288706.2</v>
       </c>
       <c r="C313" s="1">
-        <v>101.523</v>
+        <v>80.373</v>
       </c>
       <c r="D313" s="1">
-        <v>101.669</v>
+        <v>84.04139572</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>406676.0</v>
+        <v>242632.72</v>
       </c>
       <c r="H313" s="1">
-        <v>-584.0</v>
+        <v>-10590.89</v>
       </c>
       <c r="I313" s="1">
-        <v>-0.14360326156449</v>
+        <v>-4.3649883659549</v>
       </c>
       <c r="J313">
-        <v>1.09</v>
+        <v>0.7</v>
       </c>
       <c r="K313" t="s">
-        <v>769</v>
+        <v>795</v>
       </c>
       <c r="L313" s="1">
-        <v>406092.0</v>
+        <v>232041.83</v>
       </c>
       <c r="M313" s="1">
-        <v>410469.59</v>
+        <v>234049.33</v>
       </c>
       <c r="N313" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>767</v>
+        <v>793</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>771</v>
+        <v>797</v>
       </c>
       <c r="B314" s="1">
-        <v>270000.0</v>
+        <v>357544.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.541</v>
+        <v>92.213</v>
       </c>
       <c r="D314" s="1">
-        <v>100.0</v>
+        <v>92.60258038</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>270000.0</v>
+        <v>331094.97</v>
       </c>
       <c r="H314" s="1">
-        <v>1460.7</v>
+        <v>-1392.92</v>
       </c>
       <c r="I314" s="1">
-        <v>0.541</v>
+        <v>-0.42070104538284</v>
       </c>
       <c r="J314">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>0.02</v>
+      </c>
+      <c r="K314">
+        <v>80.81</v>
       </c>
       <c r="L314" s="1">
-        <v>271460.7</v>
+        <v>329702.05</v>
       </c>
       <c r="M314" s="1">
-        <v>272476.48</v>
+        <v>329782.86</v>
       </c>
       <c r="N314" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>770</v>
+        <v>796</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>774</v>
+        <v>799</v>
       </c>
       <c r="B315" s="1">
-        <v>245000.0</v>
+        <v>808134.15</v>
       </c>
       <c r="C315" s="1">
-        <v>101.046</v>
+        <v>102.002</v>
       </c>
       <c r="D315" s="1">
-        <v>100.0</v>
+        <v>106.71565235</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>245000.0</v>
+        <v>862405.63</v>
       </c>
       <c r="H315" s="1">
-        <v>2562.7</v>
+        <v>-38092.64</v>
       </c>
       <c r="I315" s="1">
-        <v>1.046</v>
+        <v>-4.4170212571548</v>
       </c>
       <c r="J315">
-        <v>2.98</v>
+        <v>1.75</v>
       </c>
       <c r="K315" t="s">
-        <v>775</v>
+        <v>800</v>
       </c>
       <c r="L315" s="1">
-        <v>247562.7</v>
+        <v>824312.99</v>
       </c>
       <c r="M315" s="1">
-        <v>254874.44</v>
+        <v>838474.16</v>
       </c>
       <c r="N315" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>773</v>
+        <v>798</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>777</v>
+        <v>802</v>
       </c>
       <c r="B316" s="1">
-        <v>300000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>106.12</v>
+        <v>100.019</v>
       </c>
       <c r="D316" s="1">
-        <v>106.993</v>
+        <v>99.958</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>320979.0</v>
+        <v>205913.48</v>
       </c>
       <c r="H316" s="1">
-        <v>-2619.0</v>
+        <v>125.66</v>
       </c>
       <c r="I316" s="1">
-        <v>-0.81594122980008</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J316">
-        <v>3.72</v>
+        <v>0.78</v>
       </c>
       <c r="K316" t="s">
-        <v>778</v>
+        <v>803</v>
       </c>
       <c r="L316" s="1">
-        <v>318360.0</v>
+        <v>206039.14</v>
       </c>
       <c r="M316" s="1">
-        <v>329524.83</v>
+        <v>207647.63</v>
       </c>
       <c r="N316" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>776</v>
+        <v>801</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>780</v>
+        <v>805</v>
       </c>
       <c r="B317" s="1">
-        <v>203000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.999</v>
+        <v>97.525</v>
       </c>
       <c r="D317" s="1">
-        <v>100.14531527</v>
+        <v>99.422</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>203294.99</v>
+        <v>235630.14</v>
       </c>
       <c r="H317" s="1">
-        <v>1732.98</v>
+        <v>-4495.89</v>
       </c>
       <c r="I317" s="1">
-        <v>0.85244599485703</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J317">
-        <v>3.67</v>
+        <v>1.24</v>
       </c>
       <c r="K317" t="s">
-        <v>781</v>
+        <v>806</v>
       </c>
       <c r="L317" s="1">
-        <v>205027.97</v>
+        <v>231134.25</v>
       </c>
       <c r="M317" s="1">
-        <v>212480.57</v>
+        <v>234067.53</v>
       </c>
       <c r="N317" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>779</v>
+        <v>804</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>783</v>
+        <v>808</v>
       </c>
       <c r="B318" s="1">
-        <v>325000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.906</v>
+        <v>100.292</v>
       </c>
       <c r="D318" s="1">
         <v>100.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>325000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="H318" s="1">
-        <v>2944.5</v>
+        <v>779.64</v>
       </c>
       <c r="I318" s="1">
-        <v>0.906</v>
+        <v>0.292</v>
       </c>
       <c r="J318">
-        <v>2.85</v>
+        <v>0.84</v>
       </c>
       <c r="K318" t="s">
-        <v>784</v>
+        <v>809</v>
       </c>
       <c r="L318" s="1">
-        <v>327944.5</v>
+        <v>267779.64</v>
       </c>
       <c r="M318" s="1">
-        <v>337207.67</v>
+        <v>270032.68</v>
       </c>
       <c r="N318" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>782</v>
+        <v>807</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>786</v>
+        <v>811</v>
       </c>
       <c r="B319" s="1">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>99.963</v>
+        <v>88.788</v>
       </c>
       <c r="D319" s="1">
-        <v>99.07</v>
+        <v>88.621</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>297210.0</v>
+        <v>310173.5</v>
       </c>
       <c r="H319" s="1">
-        <v>2679.0</v>
+        <v>584.5</v>
       </c>
       <c r="I319" s="1">
-        <v>0.90138286060361</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J319">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>0.15</v>
+      </c>
+      <c r="K319">
+        <v>529.79</v>
       </c>
       <c r="L319" s="1">
-        <v>299889.0</v>
+        <v>310758.0</v>
       </c>
       <c r="M319" s="1">
-        <v>303714.0</v>
+        <v>311287.79</v>
       </c>
       <c r="N319" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>785</v>
+        <v>810</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>789</v>
+        <v>813</v>
       </c>
       <c r="B320" s="1">
-        <v>333716.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>98.251</v>
+        <v>74.62</v>
       </c>
       <c r="D320" s="1">
-        <v>98.42832528</v>
+        <v>74.37666667</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>328471.07</v>
+        <v>223130.0</v>
       </c>
       <c r="H320" s="1">
-        <v>-591.76</v>
+        <v>730.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-0.1801558962255</v>
+        <v>0.32716353695155</v>
       </c>
       <c r="J320">
-        <v>0.72</v>
+        <v>0.51</v>
       </c>
       <c r="K320" t="s">
-        <v>790</v>
+        <v>814</v>
       </c>
       <c r="L320" s="1">
-        <v>327879.31</v>
+        <v>223860.0</v>
       </c>
       <c r="M320" s="1">
-        <v>330279.32</v>
+        <v>225376.44</v>
       </c>
       <c r="N320" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>788</v>
+        <v>812</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>792</v>
+        <v>816</v>
       </c>
       <c r="B321" s="1">
-        <v>1333894.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>98.527</v>
+        <v>98.201</v>
       </c>
       <c r="D321" s="1">
-        <v>101.49226775</v>
+        <v>99.985</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>1353799.27</v>
+        <v>199970.0</v>
       </c>
       <c r="H321" s="1">
-        <v>-39553.53</v>
+        <v>-3568.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-2.9216687345385</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J321">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>0.36</v>
+      </c>
+      <c r="K321">
+        <v>721.23</v>
       </c>
       <c r="L321" s="1">
-        <v>1314245.74</v>
+        <v>196402.0</v>
       </c>
       <c r="M321" s="1">
-        <v>1329411.93</v>
+        <v>197123.23</v>
       </c>
       <c r="N321" s="1">
-        <v>0.71</v>
+        <v>0.11</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>791</v>
+        <v>815</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>795</v>
+        <v>818</v>
       </c>
       <c r="B322" s="1">
-        <v>884227.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>105.631</v>
+        <v>100.95</v>
       </c>
       <c r="D322" s="1">
-        <v>118.94383117</v>
+        <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>1051733.47</v>
+        <v>200000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>-117715.65</v>
+        <v>1900.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-11.192536261112</v>
+        <v>0.95</v>
       </c>
       <c r="J322">
-        <v>1.71</v>
+        <v>3.39</v>
       </c>
       <c r="K322" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="L322" s="1">
-        <v>934017.82</v>
+        <v>201900.0</v>
       </c>
       <c r="M322" s="1">
-        <v>949098.13</v>
+        <v>208675.3</v>
       </c>
       <c r="N322" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>794</v>
+        <v>817</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>798</v>
+        <v>821</v>
       </c>
       <c r="B323" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>99.127</v>
+        <v>99.689</v>
       </c>
       <c r="D323" s="1">
-        <v>99.794</v>
+        <v>99.915</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>99794.0</v>
+        <v>299745.0</v>
       </c>
       <c r="H323" s="1">
-        <v>-667.0</v>
+        <v>-678.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-0.66837685632403</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J323">
-        <v>1.12</v>
+        <v>0.35</v>
       </c>
       <c r="K323" t="s">
-        <v>799</v>
+        <v>733</v>
       </c>
       <c r="L323" s="1">
-        <v>99127.0</v>
+        <v>299067.0</v>
       </c>
       <c r="M323" s="1">
-        <v>100248.92</v>
+        <v>300119.05</v>
       </c>
       <c r="N323" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>797</v>
+        <v>820</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>801</v>
+        <v>823</v>
       </c>
       <c r="B324" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.876</v>
+        <v>98.124</v>
       </c>
       <c r="D324" s="1">
-        <v>99.888</v>
+        <v>100.66</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>240730.08</v>
+        <v>100660.0</v>
       </c>
       <c r="H324" s="1">
-        <v>2381.08</v>
+        <v>-2536.0</v>
       </c>
       <c r="I324" s="1">
-        <v>0.98910780073683</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J324">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="K324">
-        <v>358.2</v>
+        <v>110.96</v>
       </c>
       <c r="L324" s="1">
-        <v>243111.16</v>
+        <v>98124.0</v>
       </c>
       <c r="M324" s="1">
-        <v>243469.36</v>
+        <v>98234.96</v>
       </c>
       <c r="N324" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="B325" s="1">
         <v>200000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>98.725</v>
+        <v>99.765</v>
       </c>
       <c r="D325" s="1">
-        <v>99.224</v>
+        <v>100.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>198448.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H325" s="1">
-        <v>-998.0</v>
+        <v>-470.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-0.502902523583</v>
+        <v>-0.235</v>
       </c>
       <c r="J325">
-        <v>1.99</v>
+        <v>1.02</v>
       </c>
       <c r="K325" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
       <c r="L325" s="1">
-        <v>197450.0</v>
+        <v>199530.0</v>
       </c>
       <c r="M325" s="1">
-        <v>201421.23</v>
+        <v>201567.67</v>
       </c>
       <c r="N325" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="B326" s="1">
-        <v>173000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>99.988</v>
+        <v>97.612</v>
       </c>
       <c r="D326" s="1">
-        <v>100.0</v>
+        <v>99.7844</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>173000.0</v>
+        <v>249461.0</v>
       </c>
       <c r="H326" s="1">
-        <v>-20.76</v>
+        <v>-5431.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-0.012</v>
+        <v>-2.1770938142636</v>
       </c>
       <c r="J326">
-        <v>3.52</v>
+        <v>1.14</v>
       </c>
       <c r="K326" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
       <c r="L326" s="1">
-        <v>172979.24</v>
+        <v>244030.0</v>
       </c>
       <c r="M326" s="1">
-        <v>179063.26</v>
+        <v>246873.32</v>
       </c>
       <c r="N326" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="B327" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.267</v>
+        <v>98.233</v>
       </c>
       <c r="D327" s="1">
-        <v>101.2</v>
+        <v>99.326</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>202400.0</v>
+        <v>99326.0</v>
       </c>
       <c r="H327" s="1">
-        <v>-1866.0</v>
+        <v>-1093.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-0.92193675889328</v>
+        <v>-1.1004168092946</v>
       </c>
       <c r="J327">
-        <v>1.18</v>
+        <v>1.22</v>
       </c>
       <c r="K327" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
       <c r="L327" s="1">
-        <v>200534.0</v>
+        <v>98233.0</v>
       </c>
       <c r="M327" s="1">
-        <v>202885.78</v>
+        <v>99454.58</v>
       </c>
       <c r="N327" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="B328" s="1">
-        <v>558000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>99.003</v>
+        <v>98.159</v>
       </c>
       <c r="D328" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>556482.24</v>
+        <v>212000.0</v>
       </c>
       <c r="H328" s="1">
-        <v>-4045.5</v>
+        <v>-3902.92</v>
       </c>
       <c r="I328" s="1">
-        <v>-0.72697737846944</v>
+        <v>-1.841</v>
       </c>
       <c r="J328">
-        <v>1.34</v>
+        <v>1.53</v>
       </c>
       <c r="K328" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="L328" s="1">
-        <v>552436.74</v>
+        <v>208097.08</v>
       </c>
       <c r="M328" s="1">
-        <v>559939.16</v>
+        <v>211337.29</v>
       </c>
       <c r="N328" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="B329" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>105.006</v>
+        <v>99.183</v>
       </c>
       <c r="D329" s="1">
-        <v>99.29</v>
+        <v>99.7</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>397160.0</v>
+        <v>299100.0</v>
       </c>
       <c r="H329" s="1">
-        <v>22864.0</v>
+        <v>-1551.0</v>
       </c>
       <c r="I329" s="1">
-        <v>5.7568738040085</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J329">
-        <v>1.08</v>
+        <v>0.43</v>
       </c>
       <c r="K329" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="L329" s="1">
-        <v>420024.0</v>
+        <v>297549.0</v>
       </c>
       <c r="M329" s="1">
-        <v>424324.0</v>
+        <v>298831.19</v>
       </c>
       <c r="N329" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>818</v>
+        <v>840</v>
       </c>
       <c r="B330" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>98.235</v>
+        <v>98.099</v>
       </c>
       <c r="D330" s="1">
-        <v>97.26</v>
+        <v>99.23</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>97260.0</v>
+        <v>151821.9</v>
       </c>
       <c r="H330" s="1">
-        <v>975.0</v>
+        <v>-1730.43</v>
       </c>
       <c r="I330" s="1">
-        <v>1.0024676125848</v>
+        <v>-1.1397762773355</v>
       </c>
       <c r="J330">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>2.96</v>
+      </c>
+      <c r="K330" t="s">
+        <v>841</v>
       </c>
       <c r="L330" s="1">
-        <v>98235.0</v>
+        <v>150091.47</v>
       </c>
       <c r="M330" s="1">
-        <v>99149.38</v>
+        <v>154618.59</v>
       </c>
       <c r="N330" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>817</v>
+        <v>839</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>820</v>
+        <v>843</v>
       </c>
       <c r="B331" s="1">
         <v>100000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>100.757</v>
+        <v>99.098</v>
       </c>
       <c r="D331" s="1">
-        <v>102.47</v>
+        <v>99.499</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>102470.0</v>
+        <v>99499.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-1713.0</v>
+        <v>-401.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1.6717087928174</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J331">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>789.04</v>
+        <v>1.91</v>
+      </c>
+      <c r="K331" t="s">
+        <v>844</v>
       </c>
       <c r="L331" s="1">
-        <v>100757.0</v>
+        <v>99098.0</v>
       </c>
       <c r="M331" s="1">
-        <v>101546.04</v>
+        <v>101008.96</v>
       </c>
       <c r="N331" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>822</v>
+        <v>846</v>
       </c>
       <c r="B332" s="1">
-        <v>486882.6</v>
+        <v>100000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>97.761</v>
+        <v>99.979</v>
       </c>
       <c r="D332" s="1">
-        <v>96.03300467</v>
+        <v>99.897</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>467567.99</v>
+        <v>99897.0</v>
       </c>
       <c r="H332" s="1">
-        <v>8413.31</v>
+        <v>82.0</v>
       </c>
       <c r="I332" s="1">
-        <v>1.7993768136266</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J332">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>0.97</v>
+      </c>
+      <c r="K332">
+        <v>966.1</v>
       </c>
       <c r="L332" s="1">
-        <v>475981.3</v>
+        <v>99979.0</v>
       </c>
       <c r="M332" s="1">
-        <v>478390.37</v>
+        <v>100945.1</v>
       </c>
       <c r="N332" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="B333" s="1">
-        <v>298706.2</v>
+        <v>787857.0</v>
       </c>
       <c r="C333" s="1">
-        <v>82.018</v>
+        <v>67.86</v>
       </c>
       <c r="D333" s="1">
-        <v>84.04139586</v>
+        <v>70.3294735</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>251036.86</v>
+        <v>554095.68</v>
       </c>
       <c r="H333" s="1">
-        <v>-6044.01</v>
+        <v>-19455.92</v>
       </c>
       <c r="I333" s="1">
-        <v>-2.4076185465354</v>
+        <v>-3.5112924901346</v>
       </c>
       <c r="J333">
-        <v>0.64</v>
+        <v>1.52</v>
       </c>
       <c r="K333" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="L333" s="1">
-        <v>244992.85</v>
+        <v>534639.76</v>
       </c>
       <c r="M333" s="1">
-        <v>246915.21</v>
+        <v>546597.92</v>
       </c>
       <c r="N333" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="B334" s="1">
-        <v>367544.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>93.51</v>
+        <v>98.796</v>
       </c>
       <c r="D334" s="1">
-        <v>92.60258092</v>
+        <v>100.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>340355.23</v>
+        <v>102000.0</v>
       </c>
       <c r="H334" s="1">
-        <v>3335.16</v>
+        <v>-1228.08</v>
       </c>
       <c r="I334" s="1">
-        <v>0.97990561214529</v>
+        <v>-1.204</v>
       </c>
       <c r="J334">
-        <v>1.58</v>
+        <v>2.28</v>
       </c>
       <c r="K334" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="L334" s="1">
-        <v>343690.39</v>
+        <v>100771.92</v>
       </c>
       <c r="M334" s="1">
-        <v>349489.03</v>
+        <v>103102.19</v>
       </c>
       <c r="N334" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>831</v>
+        <v>854</v>
       </c>
       <c r="B335" s="1">
-        <v>828134.15</v>
+        <v>300000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>105.041</v>
+        <v>98.351</v>
       </c>
       <c r="D335" s="1">
-        <v>106.73598354</v>
+        <v>100.23</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>883917.13</v>
+        <v>300690.0</v>
       </c>
       <c r="H335" s="1">
-        <v>-14036.73</v>
+        <v>-5637.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1.5880142519695</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J335">
-        <v>1.52</v>
+        <v>3.28</v>
       </c>
       <c r="K335" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="L335" s="1">
-        <v>869880.4</v>
+        <v>295053.0</v>
       </c>
       <c r="M335" s="1">
-        <v>882438.54</v>
+        <v>304885.19</v>
       </c>
       <c r="N335" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>830</v>
+        <v>853</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="B336" s="1">
-        <v>206000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.709</v>
+        <v>98.706</v>
       </c>
       <c r="D336" s="1">
-        <v>99.958</v>
+        <v>99.871</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>205913.48</v>
+        <v>299613.0</v>
       </c>
       <c r="H336" s="1">
-        <v>1547.06</v>
+        <v>-3495.0</v>
       </c>
       <c r="I336" s="1">
-        <v>0.75131555253206</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J336">
-        <v>0.57</v>
+        <v>2.58</v>
       </c>
       <c r="K336" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
       <c r="L336" s="1">
-        <v>207460.54</v>
+        <v>296118.0</v>
       </c>
       <c r="M336" s="1">
-        <v>208624.58</v>
+        <v>303857.38</v>
       </c>
       <c r="N336" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>837</v>
+        <v>860</v>
       </c>
       <c r="B337" s="1">
-        <v>237000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>98.722</v>
+        <v>99.817</v>
       </c>
       <c r="D337" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>235630.14</v>
+        <v>153000.0</v>
       </c>
       <c r="H337" s="1">
-        <v>-1659.0</v>
+        <v>-279.99</v>
       </c>
       <c r="I337" s="1">
-        <v>-0.70406952183621</v>
+        <v>-0.183</v>
       </c>
       <c r="J337">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>838</v>
+        <v>0.23</v>
+      </c>
+      <c r="K337">
+        <v>346.48</v>
       </c>
       <c r="L337" s="1">
-        <v>233971.14</v>
+        <v>152720.01</v>
       </c>
       <c r="M337" s="1">
-        <v>236461.26</v>
+        <v>153066.49</v>
       </c>
       <c r="N337" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>836</v>
+        <v>859</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>840</v>
+        <v>862</v>
       </c>
       <c r="B338" s="1">
-        <v>267000.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>101.923</v>
+        <v>87.287</v>
       </c>
       <c r="D338" s="1">
-        <v>100.0</v>
+        <v>87.44644149</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>267000.0</v>
+        <v>4902247.51</v>
       </c>
       <c r="H338" s="1">
-        <v>5134.41</v>
+        <v>-8938.29</v>
       </c>
       <c r="I338" s="1">
-        <v>1.923</v>
+        <v>-0.18233045111996</v>
       </c>
       <c r="J338">
-        <v>0.61</v>
+        <v>0.16</v>
       </c>
       <c r="K338" t="s">
-        <v>841</v>
+        <v>863</v>
       </c>
       <c r="L338" s="1">
-        <v>272134.41</v>
+        <v>4893309.22</v>
       </c>
       <c r="M338" s="1">
-        <v>273772.99</v>
+        <v>4902125.23</v>
       </c>
       <c r="N338" s="1">
-        <v>0.15</v>
+        <v>2.84</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>839</v>
+        <v>861</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>843</v>
+        <v>865</v>
       </c>
       <c r="B339" s="1">
-        <v>350000.0</v>
+        <v>2513000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>89.933</v>
+        <v>65.329</v>
       </c>
       <c r="D339" s="1">
-        <v>88.621</v>
+        <v>65.68074652</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>310173.5</v>
+        <v>1650557.16</v>
       </c>
       <c r="H339" s="1">
-        <v>4592.0</v>
+        <v>-8839.39</v>
       </c>
       <c r="I339" s="1">
-        <v>1.4804617415737</v>
+        <v>-0.53553976888628</v>
       </c>
       <c r="J339">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>202.57</v>
+        <v>0.98</v>
+      </c>
+      <c r="K339" t="s">
+        <v>866</v>
       </c>
       <c r="L339" s="1">
-        <v>314765.5</v>
+        <v>1641717.77</v>
       </c>
       <c r="M339" s="1">
-        <v>314968.07</v>
+        <v>1666228.13</v>
       </c>
       <c r="N339" s="1">
-        <v>0.17</v>
+        <v>0.96</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>842</v>
+        <v>864</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>845</v>
+        <v>868</v>
       </c>
       <c r="B340" s="1">
-        <v>300000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>76.267</v>
+        <v>84.058</v>
       </c>
       <c r="D340" s="1">
-        <v>74.37666667</v>
+        <v>84.89268928</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>223130.0</v>
+        <v>387959.59</v>
       </c>
       <c r="H340" s="1">
-        <v>5671.0</v>
+        <v>-3814.53</v>
       </c>
       <c r="I340" s="1">
-        <v>2.541567695962</v>
+        <v>-0.98322869142119</v>
       </c>
       <c r="J340">
-        <v>0.46</v>
+        <v>2.09</v>
       </c>
       <c r="K340" t="s">
-        <v>846</v>
+        <v>869</v>
       </c>
       <c r="L340" s="1">
-        <v>228801.0</v>
+        <v>384145.06</v>
       </c>
       <c r="M340" s="1">
-        <v>230187.99</v>
+        <v>393694.48</v>
       </c>
       <c r="N340" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>844</v>
+        <v>867</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>848</v>
+        <v>871</v>
       </c>
       <c r="B341" s="1">
-        <v>200000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>99.422</v>
+        <v>101.059</v>
       </c>
       <c r="D341" s="1">
-        <v>99.985</v>
+        <v>103.54863623</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>199970.0</v>
+        <v>1428971.18</v>
       </c>
       <c r="H341" s="1">
-        <v>-1126.0</v>
+        <v>-34356.98</v>
       </c>
       <c r="I341" s="1">
-        <v>-0.5630844626694</v>
+        <v>-2.4043158099242</v>
       </c>
       <c r="J341">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>332.88</v>
+        <v>3.8</v>
+      </c>
+      <c r="K341" t="s">
+        <v>872</v>
       </c>
       <c r="L341" s="1">
-        <v>198844.0</v>
+        <v>1394614.2</v>
       </c>
       <c r="M341" s="1">
-        <v>199176.88</v>
+        <v>1447107.13</v>
       </c>
       <c r="N341" s="1">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>847</v>
+        <v>870</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>850</v>
+        <v>874</v>
       </c>
       <c r="B342" s="1">
-        <v>300000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>101.891</v>
+        <v>96.401</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0</v>
+        <v>101.40279412</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>300000.0</v>
+        <v>172384.75</v>
       </c>
       <c r="H342" s="1">
-        <v>5673.0</v>
+        <v>-8503.05</v>
       </c>
       <c r="I342" s="1">
-        <v>1.891</v>
+        <v>-4.9325998964526</v>
       </c>
       <c r="J342">
-        <v>3.17</v>
+        <v>2.88</v>
       </c>
       <c r="K342" t="s">
-        <v>851</v>
+        <v>875</v>
       </c>
       <c r="L342" s="1">
-        <v>305673.0</v>
+        <v>163881.7</v>
       </c>
       <c r="M342" s="1">
-        <v>315171.08</v>
+        <v>168781.43</v>
       </c>
       <c r="N342" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>849</v>
+        <v>873</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="B343" s="1">
-        <v>300000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.812</v>
+        <v>99.147</v>
       </c>
       <c r="D343" s="1">
-        <v>99.915</v>
+        <v>99.7538329</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>299745.0</v>
+        <v>382057.18</v>
       </c>
       <c r="H343" s="1">
-        <v>2691.0</v>
+        <v>-2324.17</v>
       </c>
       <c r="I343" s="1">
-        <v>0.89776309863384</v>
+        <v>-0.60833040750602</v>
       </c>
       <c r="J343">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>361.64</v>
+        <v>1.2</v>
+      </c>
+      <c r="K343" t="s">
+        <v>878</v>
       </c>
       <c r="L343" s="1">
-        <v>302436.0</v>
+        <v>379733.01</v>
       </c>
       <c r="M343" s="1">
-        <v>302797.64</v>
+        <v>384323.76</v>
       </c>
       <c r="N343" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>852</v>
+        <v>876</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>855</v>
+        <v>880</v>
       </c>
       <c r="B344" s="1">
         <v>100000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>99.31</v>
+        <v>100.197</v>
       </c>
       <c r="D344" s="1">
-        <v>100.66</v>
+        <v>99.674</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>100660.0</v>
+        <v>99674.0</v>
       </c>
       <c r="H344" s="1">
-        <v>-1350.0</v>
+        <v>523.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-1.3411484204252</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J344">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>0.55</v>
+      </c>
+      <c r="K344">
+        <v>554.17</v>
       </c>
       <c r="L344" s="1">
-        <v>99310.0</v>
+        <v>100197.0</v>
       </c>
       <c r="M344" s="1">
-        <v>102601.78</v>
+        <v>100751.17</v>
       </c>
       <c r="N344" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>854</v>
+        <v>879</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>858</v>
+        <v>880</v>
       </c>
       <c r="B345" s="1">
         <v>200000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.554</v>
+        <v>100.336</v>
       </c>
       <c r="D345" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>200000.0</v>
+        <v>194820.0</v>
       </c>
       <c r="H345" s="1">
-        <v>1108.0</v>
+        <v>5852.0</v>
       </c>
       <c r="I345" s="1">
-        <v>0.554</v>
+        <v>3.0037983779899</v>
       </c>
       <c r="J345">
-        <v>0.77</v>
+        <v>1.0</v>
       </c>
       <c r="K345" t="s">
-        <v>859</v>
+        <v>882</v>
       </c>
       <c r="L345" s="1">
-        <v>201108.0</v>
+        <v>200672.0</v>
       </c>
       <c r="M345" s="1">
-        <v>202642.25</v>
+        <v>202666.52</v>
       </c>
       <c r="N345" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>857</v>
+        <v>881</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
       <c r="B346" s="1">
-        <v>250000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>98.94</v>
+        <v>100.318</v>
       </c>
       <c r="D346" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>249461.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-2111.0</v>
+        <v>782.28</v>
       </c>
       <c r="I346" s="1">
-        <v>-0.84622445993562</v>
+        <v>0.318</v>
       </c>
       <c r="J346">
-        <v>0.94</v>
+        <v>1.08</v>
       </c>
       <c r="K346" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="L346" s="1">
-        <v>247350.0</v>
+        <v>246782.28</v>
       </c>
       <c r="M346" s="1">
-        <v>249707.88</v>
+        <v>249450.6</v>
       </c>
       <c r="N346" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>860</v>
+        <v>883</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>864</v>
+        <v>887</v>
       </c>
       <c r="B347" s="1">
-        <v>200000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>99.995</v>
+        <v>99.478</v>
       </c>
       <c r="D347" s="1">
         <v>100.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>200000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="H347" s="1">
-        <v>-10.0</v>
+        <v>-1117.08</v>
       </c>
       <c r="I347" s="1">
-        <v>-0.005</v>
+        <v>-0.522</v>
       </c>
       <c r="J347">
-        <v>2.24</v>
+        <v>0.91</v>
       </c>
       <c r="K347" t="s">
-        <v>865</v>
+        <v>888</v>
       </c>
       <c r="L347" s="1">
-        <v>199990.0</v>
+        <v>212882.92</v>
       </c>
       <c r="M347" s="1">
-        <v>204477.44</v>
+        <v>214835.66</v>
       </c>
       <c r="N347" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>867</v>
+        <v>890</v>
       </c>
       <c r="B348" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>99.877</v>
+        <v>88.464</v>
       </c>
       <c r="D348" s="1">
-        <v>99.326</v>
+        <v>85.25</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>99326.0</v>
+        <v>255750.0</v>
       </c>
       <c r="H348" s="1">
-        <v>551.0</v>
+        <v>9642.0</v>
       </c>
       <c r="I348" s="1">
-        <v>0.55473894045869</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J348">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>0.25</v>
+      </c>
+      <c r="K348">
+        <v>739.73</v>
       </c>
       <c r="L348" s="1">
-        <v>99877.0</v>
+        <v>265392.0</v>
       </c>
       <c r="M348" s="1">
-        <v>100890.01</v>
+        <v>266131.73</v>
       </c>
       <c r="N348" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>866</v>
+        <v>889</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>870</v>
+        <v>892</v>
       </c>
       <c r="B349" s="1">
-        <v>212000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>99.342</v>
+        <v>101.018</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>212000.0</v>
+        <v>174613.25</v>
       </c>
       <c r="H349" s="1">
-        <v>-1394.96</v>
+        <v>2168.25</v>
       </c>
       <c r="I349" s="1">
-        <v>-0.658</v>
+        <v>1.2417442548031</v>
       </c>
       <c r="J349">
-        <v>1.31</v>
+        <v>2.48</v>
       </c>
       <c r="K349" t="s">
-        <v>871</v>
+        <v>893</v>
       </c>
       <c r="L349" s="1">
-        <v>210605.04</v>
+        <v>176781.5</v>
       </c>
       <c r="M349" s="1">
-        <v>213379.19</v>
+        <v>181114.55</v>
       </c>
       <c r="N349" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>869</v>
+        <v>891</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>873</v>
+        <v>895</v>
       </c>
       <c r="B350" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>100.421</v>
+        <v>100.288</v>
       </c>
       <c r="D350" s="1">
-        <v>99.7</v>
+        <v>102.1775</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>299100.0</v>
+        <v>204355.0</v>
       </c>
       <c r="H350" s="1">
-        <v>2163.0</v>
+        <v>-3779.0</v>
       </c>
       <c r="I350" s="1">
-        <v>0.72316950852558</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J350">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>721.23</v>
+        <v>1.48</v>
+      </c>
+      <c r="K350" t="s">
+        <v>896</v>
       </c>
       <c r="L350" s="1">
-        <v>301263.0</v>
+        <v>200576.0</v>
       </c>
       <c r="M350" s="1">
-        <v>301984.23</v>
+        <v>203535.59</v>
       </c>
       <c r="N350" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>872</v>
+        <v>894</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>875</v>
+        <v>898</v>
       </c>
       <c r="B351" s="1">
-        <v>153000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.367</v>
+        <v>96.989</v>
       </c>
       <c r="D351" s="1">
-        <v>99.23</v>
+        <v>100.761</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>151821.9</v>
+        <v>403044.0</v>
       </c>
       <c r="H351" s="1">
-        <v>209.61</v>
+        <v>-15088.0</v>
       </c>
       <c r="I351" s="1">
-        <v>0.13806308576035</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J351">
-        <v>2.76</v>
+        <v>1.3</v>
       </c>
       <c r="K351" t="s">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="L351" s="1">
-        <v>152031.51</v>
+        <v>387956.0</v>
       </c>
       <c r="M351" s="1">
-        <v>156261.54</v>
+        <v>393171.07</v>
       </c>
       <c r="N351" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
       <c r="B352" s="1">
         <v>100000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.311</v>
+        <v>101.29</v>
       </c>
       <c r="D352" s="1">
-        <v>99.499</v>
+        <v>99.871</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>99499.0</v>
+        <v>99871.0</v>
       </c>
       <c r="H352" s="1">
-        <v>812.0</v>
+        <v>1419.0</v>
       </c>
       <c r="I352" s="1">
-        <v>0.81608860390557</v>
+        <v>1.420832874408</v>
       </c>
       <c r="J352">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>0.8</v>
+      </c>
+      <c r="K352">
+        <v>801.37</v>
       </c>
       <c r="L352" s="1">
-        <v>100311.0</v>
+        <v>101290.0</v>
       </c>
       <c r="M352" s="1">
-        <v>102006.21</v>
+        <v>102091.37</v>
       </c>
       <c r="N352" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="B353" s="1">
         <v>100000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.898</v>
+        <v>103.659</v>
       </c>
       <c r="D353" s="1">
-        <v>99.897</v>
+        <v>104.45</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>99897.0</v>
+        <v>104450.0</v>
       </c>
       <c r="H353" s="1">
-        <v>1001.0</v>
+        <v>-791.0</v>
       </c>
       <c r="I353" s="1">
-        <v>1.0020320930558</v>
+        <v>-0.75730014360938</v>
       </c>
       <c r="J353">
-        <v>0.74</v>
+        <v>0.98</v>
       </c>
       <c r="K353">
-        <v>743.15</v>
+        <v>978.08</v>
       </c>
       <c r="L353" s="1">
-        <v>100898.0</v>
+        <v>103659.0</v>
       </c>
       <c r="M353" s="1">
-        <v>101641.15</v>
+        <v>104637.08</v>
       </c>
       <c r="N353" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>880</v>
+        <v>902</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="B354" s="1">
-        <v>807857.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>69.798</v>
+        <v>97.65</v>
       </c>
       <c r="D354" s="1">
-        <v>70.33218998</v>
+        <v>99.589</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>568183.52</v>
+        <v>298767.0</v>
       </c>
       <c r="H354" s="1">
-        <v>-4315.49</v>
+        <v>-5817.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-0.75952396507382</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J354">
-        <v>1.4</v>
+        <v>2.99</v>
       </c>
       <c r="K354" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="L354" s="1">
-        <v>563868.03</v>
+        <v>292950.0</v>
       </c>
       <c r="M354" s="1">
-        <v>575200.16</v>
+        <v>301925.34</v>
       </c>
       <c r="N354" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>882</v>
+        <v>904</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="B355" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>99.87</v>
+        <v>97.66</v>
       </c>
       <c r="D355" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>102000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-132.6</v>
+        <v>-2248.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-0.13</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J355">
-        <v>2.08</v>
+        <v>1.82</v>
       </c>
       <c r="K355" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="L355" s="1">
-        <v>101867.4</v>
+        <v>97660.0</v>
       </c>
       <c r="M355" s="1">
-        <v>103992.92</v>
+        <v>99479.1</v>
       </c>
       <c r="N355" s="1">
         <v>0.06</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>889</v>
+        <v>908</v>
       </c>
       <c r="B356" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>99.722</v>
+        <v>102.124</v>
       </c>
       <c r="D356" s="1">
-        <v>100.23</v>
+        <v>103.15</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>300690.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H356" s="1">
-        <v>-1524.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-0.50683428115335</v>
+        <v>-0.9946679592826</v>
       </c>
       <c r="J356">
-        <v>3.06</v>
+        <v>1.31</v>
       </c>
       <c r="K356" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
       <c r="L356" s="1">
-        <v>299166.0</v>
+        <v>102124.0</v>
       </c>
       <c r="M356" s="1">
-        <v>308350.93</v>
+        <v>103438.38</v>
       </c>
       <c r="N356" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="B357" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>99.687</v>
+        <v>97.506</v>
       </c>
       <c r="D357" s="1">
-        <v>99.871</v>
+        <v>97.93</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>299613.0</v>
+        <v>195860.0</v>
       </c>
       <c r="H357" s="1">
-        <v>-552.0</v>
+        <v>-848.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-0.1842376665899</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J357">
-        <v>2.36</v>
+        <v>1.33</v>
       </c>
       <c r="K357" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="L357" s="1">
-        <v>299061.0</v>
+        <v>195012.0</v>
       </c>
       <c r="M357" s="1">
-        <v>306131.55</v>
+        <v>197677.21</v>
       </c>
       <c r="N357" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="B358" s="1">
-        <v>153000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>101.202</v>
+        <v>97.506</v>
       </c>
       <c r="D358" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>153000.0</v>
+        <v>398608.98</v>
       </c>
       <c r="H358" s="1">
-        <v>1839.06</v>
+        <v>-9560.04</v>
       </c>
       <c r="I358" s="1">
-        <v>1.202</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J358">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.51</v>
+      </c>
+      <c r="K358" t="s">
+        <v>917</v>
       </c>
       <c r="L358" s="1">
-        <v>154839.06</v>
+        <v>389048.94</v>
       </c>
       <c r="M358" s="1">
-        <v>154839.06</v>
+        <v>395072.2</v>
       </c>
       <c r="N358" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>897</v>
+        <v>919</v>
       </c>
       <c r="B359" s="1">
-        <v>5756000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>88.452</v>
+        <v>100.061</v>
       </c>
       <c r="D359" s="1">
-        <v>87.43594927</v>
+        <v>100.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>5032813.24</v>
+        <v>216000.0</v>
       </c>
       <c r="H359" s="1">
-        <v>58483.88</v>
+        <v>131.76</v>
       </c>
       <c r="I359" s="1">
-        <v>1.1620514652755</v>
+        <v>0.061</v>
       </c>
       <c r="J359">
-        <v>0.12</v>
+        <v>1.98</v>
       </c>
       <c r="K359" t="s">
-        <v>898</v>
+        <v>920</v>
       </c>
       <c r="L359" s="1">
-        <v>5091297.12</v>
+        <v>216131.76</v>
       </c>
       <c r="M359" s="1">
-        <v>5098030.85</v>
+        <v>220400.69</v>
       </c>
       <c r="N359" s="1">
-        <v>2.72</v>
+        <v>0.13</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>896</v>
+        <v>918</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>900</v>
+        <v>922</v>
       </c>
       <c r="B360" s="1">
-        <v>2583000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>67.349</v>
+        <v>101.02</v>
       </c>
       <c r="D360" s="1">
-        <v>65.66109214</v>
+        <v>100.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>1696026.01</v>
+        <v>100000.0</v>
       </c>
       <c r="H360" s="1">
-        <v>43598.66</v>
+        <v>1020.0</v>
       </c>
       <c r="I360" s="1">
-        <v>2.5706362840509</v>
+        <v>1.02</v>
       </c>
       <c r="J360">
-        <v>0.92</v>
+        <v>1.08</v>
       </c>
       <c r="K360" t="s">
-        <v>901</v>
+        <v>923</v>
       </c>
       <c r="L360" s="1">
-        <v>1739624.67</v>
+        <v>101020.0</v>
       </c>
       <c r="M360" s="1">
-        <v>1763331.65</v>
+        <v>102098.32</v>
       </c>
       <c r="N360" s="1">
-        <v>0.94</v>
+        <v>0.06</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>899</v>
+        <v>921</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>903</v>
+        <v>925</v>
       </c>
       <c r="B361" s="1">
-        <v>467000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>86.84</v>
+        <v>101.723</v>
       </c>
       <c r="D361" s="1">
-        <v>84.85118415</v>
+        <v>99.6583</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>396255.03</v>
+        <v>298974.9</v>
       </c>
       <c r="H361" s="1">
-        <v>9287.77</v>
+        <v>6194.1</v>
       </c>
       <c r="I361" s="1">
-        <v>2.343886965927</v>
+        <v>2.0717792697648</v>
       </c>
       <c r="J361">
-        <v>1.92</v>
+        <v>0.47</v>
       </c>
       <c r="K361" t="s">
-        <v>904</v>
+        <v>926</v>
       </c>
       <c r="L361" s="1">
-        <v>405542.8</v>
+        <v>305169.0</v>
       </c>
       <c r="M361" s="1">
-        <v>414521.99</v>
+        <v>306592.97</v>
       </c>
       <c r="N361" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>902</v>
+        <v>924</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
       <c r="B362" s="1">
-        <v>1410000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>103.503</v>
+        <v>101.607</v>
       </c>
       <c r="D362" s="1">
-        <v>103.549</v>
+        <v>103.4955</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>1460040.9</v>
+        <v>103495.5</v>
       </c>
       <c r="H362" s="1">
-        <v>-648.6</v>
+        <v>-1888.5</v>
       </c>
       <c r="I362" s="1">
-        <v>-0.044423413070141</v>
+        <v>-1.8247170166819</v>
       </c>
       <c r="J362">
-        <v>3.58</v>
+        <v>1.43</v>
       </c>
       <c r="K362" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="L362" s="1">
-        <v>1459392.3</v>
+        <v>101607.0</v>
       </c>
       <c r="M362" s="1">
-        <v>1509862.57</v>
+        <v>103039.19</v>
       </c>
       <c r="N362" s="1">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>905</v>
+        <v>927</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>909</v>
+        <v>931</v>
       </c>
       <c r="B363" s="1">
-        <v>180000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>99.914</v>
+        <v>98.231</v>
       </c>
       <c r="D363" s="1">
-        <v>101.40279444</v>
+        <v>99.142</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
-        <v>182525.03</v>
+        <v>495710.0</v>
       </c>
       <c r="H363" s="1">
-        <v>-2679.83</v>
+        <v>-4555.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-1.4681986355515</v>
+        <v>-0.91888402493393</v>
       </c>
       <c r="J363">
-        <v>2.65</v>
+        <v>3.32</v>
       </c>
       <c r="K363" t="s">
-        <v>910</v>
+        <v>932</v>
       </c>
       <c r="L363" s="1">
-        <v>179845.2</v>
+        <v>491155.0</v>
       </c>
       <c r="M363" s="1">
-        <v>184618.9</v>
+        <v>507769.73</v>
       </c>
       <c r="N363" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>912</v>
+        <v>934</v>
       </c>
       <c r="B364" s="1">
-        <v>283000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>100.405</v>
+        <v>100.088</v>
       </c>
       <c r="D364" s="1">
-        <v>99.646</v>
+        <v>100.413</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
-        <v>281998.18</v>
+        <v>401652.0</v>
       </c>
       <c r="H364" s="1">
-        <v>2147.97</v>
+        <v>-1300.0</v>
       </c>
       <c r="I364" s="1">
-        <v>0.76169640527467</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J364">
-        <v>1.0</v>
+        <v>0.73</v>
       </c>
       <c r="K364" t="s">
-        <v>913</v>
+        <v>935</v>
       </c>
       <c r="L364" s="1">
-        <v>284146.15</v>
+        <v>400352.0</v>
       </c>
       <c r="M364" s="1">
-        <v>286968.4</v>
+        <v>403273.13</v>
       </c>
       <c r="N364" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>911</v>
+        <v>933</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>915</v>
+        <v>937</v>
       </c>
       <c r="B365" s="1">
         <v>200000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>100.506</v>
+        <v>91.319</v>
       </c>
       <c r="D365" s="1">
-        <v>97.41</v>
+        <v>92.35</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
-        <v>194820.0</v>
+        <v>184700.0</v>
       </c>
       <c r="H365" s="1">
-        <v>6192.0</v>
+        <v>-2062.0</v>
       </c>
       <c r="I365" s="1">
-        <v>3.178318447798</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J365">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>0.49</v>
+      </c>
+      <c r="K365">
+        <v>979.45</v>
       </c>
       <c r="L365" s="1">
-        <v>201012.0</v>
+        <v>182638.0</v>
       </c>
       <c r="M365" s="1">
-        <v>202546.25</v>
+        <v>183617.45</v>
       </c>
       <c r="N365" s="1">
         <v>0.11</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>915</v>
+        <v>939</v>
       </c>
       <c r="B366" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>100.98</v>
+        <v>89.219</v>
       </c>
       <c r="D366" s="1">
-        <v>99.674</v>
+        <v>90.199</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
-        <v>99674.0</v>
+        <v>180398.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1306.0</v>
+        <v>-1960.0</v>
       </c>
       <c r="I366" s="1">
-        <v>1.3102714850412</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J366">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>277.08</v>
+        <v>0.71</v>
+      </c>
+      <c r="K366" t="s">
+        <v>940</v>
       </c>
       <c r="L366" s="1">
-        <v>100980.0</v>
+        <v>178438.0</v>
       </c>
       <c r="M366" s="1">
-        <v>101257.08</v>
+        <v>179853.75</v>
       </c>
       <c r="N366" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>916</v>
+        <v>938</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>918</v>
+        <v>942</v>
       </c>
       <c r="B367" s="1">
-        <v>246000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>101.812</v>
+        <v>99.893</v>
       </c>
       <c r="D367" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
-        <v>246000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="H367" s="1">
-        <v>4457.52</v>
+        <v>-6784.47</v>
       </c>
       <c r="I367" s="1">
-        <v>1.812</v>
+        <v>-2.8561703782943</v>
       </c>
       <c r="J367">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>0.22</v>
+      </c>
+      <c r="K367">
+        <v>498.39</v>
       </c>
       <c r="L367" s="1">
-        <v>250457.52</v>
+        <v>230752.83</v>
       </c>
       <c r="M367" s="1">
-        <v>252503.24</v>
+        <v>231251.22</v>
       </c>
       <c r="N367" s="1">
         <v>0.13</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>917</v>
+        <v>941</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>921</v>
+        <v>944</v>
       </c>
       <c r="B368" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>101.032</v>
+        <v>97.62</v>
       </c>
       <c r="D368" s="1">
         <v>100.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H368" s="1">
-        <v>2208.48</v>
+        <v>-7140.0</v>
       </c>
       <c r="I368" s="1">
-        <v>1.032</v>
+        <v>-2.38</v>
       </c>
       <c r="J368">
-        <v>0.68</v>
+        <v>1.56</v>
       </c>
       <c r="K368" t="s">
-        <v>922</v>
+        <v>945</v>
       </c>
       <c r="L368" s="1">
-        <v>216208.48</v>
+        <v>292860.0</v>
       </c>
       <c r="M368" s="1">
-        <v>217673.03</v>
+        <v>297553.22</v>
       </c>
       <c r="N368" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>920</v>
+        <v>943</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>924</v>
+        <v>947</v>
       </c>
       <c r="B369" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>89.404</v>
+        <v>100.334</v>
       </c>
       <c r="D369" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
-        <v>255750.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H369" s="1">
-        <v>12462.0</v>
+        <v>334.0</v>
       </c>
       <c r="I369" s="1">
-        <v>4.8727272727273</v>
+        <v>0.334</v>
       </c>
       <c r="J369">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>610.27</v>
+        <v>1.03</v>
+      </c>
+      <c r="K369" t="s">
+        <v>948</v>
       </c>
       <c r="L369" s="1">
-        <v>268212.0</v>
+        <v>100334.0</v>
       </c>
       <c r="M369" s="1">
-        <v>268822.27</v>
+        <v>101365.18</v>
       </c>
       <c r="N369" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>923</v>
+        <v>946</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>926</v>
+        <v>950</v>
       </c>
       <c r="B370" s="1">
-        <v>175000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>101.844</v>
+        <v>96.227</v>
       </c>
       <c r="D370" s="1">
-        <v>99.779</v>
+        <v>97.25</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
-        <v>174613.25</v>
+        <v>194500.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3613.75</v>
+        <v>-2046.0</v>
       </c>
       <c r="I370" s="1">
-        <v>2.0695737580052</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J370">
-        <v>2.26</v>
+        <v>0.63</v>
       </c>
       <c r="K370" t="s">
-        <v>927</v>
+        <v>951</v>
       </c>
       <c r="L370" s="1">
-        <v>178227.0</v>
+        <v>192454.0</v>
       </c>
       <c r="M370" s="1">
-        <v>182182.48</v>
+        <v>193714.27</v>
       </c>
       <c r="N370" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>925</v>
+        <v>949</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>929</v>
+        <v>953</v>
       </c>
       <c r="B371" s="1">
-        <v>100000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>101.527</v>
+        <v>98.783</v>
       </c>
       <c r="D371" s="1">
-        <v>102.939</v>
+        <v>99.695</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
-        <v>102939.0</v>
+        <v>158515.05</v>
       </c>
       <c r="H371" s="1">
-        <v>-1412.0</v>
+        <v>-1450.08</v>
       </c>
       <c r="I371" s="1">
-        <v>-1.3716861442213</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J371">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>0.37</v>
+      </c>
+      <c r="K371">
+        <v>588.08</v>
       </c>
       <c r="L371" s="1">
-        <v>101527.0</v>
+        <v>157064.97</v>
       </c>
       <c r="M371" s="1">
-        <v>102798.23</v>
+        <v>157653.05</v>
       </c>
       <c r="N371" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>928</v>
+        <v>952</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="B372" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>98.822</v>
+        <v>82.894</v>
       </c>
       <c r="D372" s="1">
-        <v>100.761</v>
+        <v>81.804</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
-        <v>403044.0</v>
+        <v>490824.0</v>
       </c>
       <c r="H372" s="1">
-        <v>-7756.0</v>
+        <v>6540.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-1.924355653477</v>
+        <v>1.3324531807736</v>
       </c>
       <c r="J372">
-        <v>1.11</v>
+        <v>0.66</v>
       </c>
       <c r="K372" t="s">
-        <v>933</v>
+        <v>956</v>
       </c>
       <c r="L372" s="1">
-        <v>395288.0</v>
+        <v>497364.0</v>
       </c>
       <c r="M372" s="1">
-        <v>399726.36</v>
+        <v>501346.19</v>
       </c>
       <c r="N372" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>935</v>
+        <v>958</v>
       </c>
       <c r="B373" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>102.501</v>
+        <v>100.857</v>
       </c>
       <c r="D373" s="1">
-        <v>99.871</v>
+        <v>99.417</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
-        <v>99871.0</v>
+        <v>198834.0</v>
       </c>
       <c r="H373" s="1">
-        <v>2630.0</v>
+        <v>2880.0</v>
       </c>
       <c r="I373" s="1">
-        <v>2.6333970822361</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J373">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>585.62</v>
+        <v>1.12</v>
+      </c>
+      <c r="K373" t="s">
+        <v>959</v>
       </c>
       <c r="L373" s="1">
-        <v>102501.0</v>
+        <v>201714.0</v>
       </c>
       <c r="M373" s="1">
-        <v>103086.62</v>
+        <v>203953.73</v>
       </c>
       <c r="N373" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>934</v>
+        <v>957</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>937</v>
+        <v>961</v>
       </c>
       <c r="B374" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>105.129</v>
+        <v>99.882</v>
       </c>
       <c r="D374" s="1">
-        <v>104.45</v>
+        <v>100.86</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
-        <v>104450.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H374" s="1">
-        <v>679.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="I374" s="1">
-        <v>0.65007180469124</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J374">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="K374">
-        <v>733.56</v>
+        <v>733.92</v>
       </c>
       <c r="L374" s="1">
-        <v>105129.0</v>
+        <v>199764.0</v>
       </c>
       <c r="M374" s="1">
-        <v>105862.56</v>
+        <v>200497.92</v>
       </c>
       <c r="N374" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>936</v>
+        <v>960</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>939</v>
+        <v>963</v>
       </c>
       <c r="B375" s="1">
-        <v>300000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C375" s="1">
-        <v>98.776</v>
+        <v>0.1075</v>
       </c>
       <c r="D375" s="1">
-        <v>99.589</v>
+        <v>0.2090095515</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
-        <v>298767.0</v>
+        <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>-2439.0</v>
+        <v>-305543.75</v>
       </c>
       <c r="I375" s="1">
-        <v>-0.81635521995401</v>
+        <v>0</v>
       </c>
       <c r="J375">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>0.0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
       </c>
       <c r="L375" s="1">
-        <v>296328.0</v>
+        <v>-305543.75</v>
       </c>
       <c r="M375" s="1">
-        <v>304785.53</v>
+        <v>-305543.75</v>
       </c>
       <c r="N375" s="1">
-        <v>0.16</v>
+        <v>-0.18</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>938</v>
+        <v>962</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>942</v>
+        <v>965</v>
       </c>
       <c r="B376" s="1">
-        <v>100000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C376" s="1">
-        <v>102.752</v>
+        <v>0.02</v>
       </c>
       <c r="D376" s="1">
-        <v>103.15</v>
+        <v>0.0910755814</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
-        <v>103150.0</v>
+        <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-398.0</v>
+        <v>-213937.5</v>
       </c>
       <c r="I376" s="1">
-        <v>-0.38584585555017</v>
+        <v>0</v>
       </c>
       <c r="J376">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
       </c>
       <c r="L376" s="1">
-        <v>102752.0</v>
+        <v>-213937.5</v>
       </c>
       <c r="M376" s="1">
-        <v>103793.1</v>
+        <v>-213937.5</v>
       </c>
       <c r="N376" s="1">
-        <v>0.06</v>
+        <v>-0.12</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>941</v>
+        <v>964</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>942</v>
+        <v>967</v>
       </c>
       <c r="B377" s="1">
-        <v>100000.0</v>
+        <v>1870.0</v>
       </c>
       <c r="C377" s="1">
-        <v>98.32</v>
+        <v>108.8</v>
       </c>
       <c r="D377" s="1">
-        <v>99.908</v>
+        <v>85.2179679144</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
-        <v>99908.0</v>
+        <v>1593576.0</v>
       </c>
       <c r="H377" s="1">
-        <v>-1588.0</v>
+        <v>440984.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-1.5894623053209</v>
+        <v>27.672605511127</v>
       </c>
       <c r="J377">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
       </c>
       <c r="L377" s="1">
-        <v>98320.0</v>
+        <v>2034560.0</v>
       </c>
       <c r="M377" s="1">
-        <v>99913.06</v>
+        <v>2034560.0</v>
       </c>
       <c r="N377" s="1">
-        <v>0.05</v>
+        <v>1.18</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>944</v>
+        <v>966</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>947</v>
+        <v>969</v>
       </c>
       <c r="B378" s="1">
-        <v>400000.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C378" s="1">
-        <v>104.77</v>
+        <v>0.07</v>
       </c>
       <c r="D378" s="1">
-        <v>106.6</v>
+        <v>0.1458118771</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
-        <v>426400.0</v>
+        <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>-7320.0</v>
+        <v>228193.75</v>
       </c>
       <c r="I378" s="1">
-        <v>-1.7166979362101</v>
+        <v>0</v>
       </c>
       <c r="J378">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
       </c>
       <c r="L378" s="1">
-        <v>419080.0</v>
+        <v>228193.75</v>
       </c>
       <c r="M378" s="1">
-        <v>430956.71</v>
+        <v>228193.75</v>
       </c>
       <c r="N378" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>946</v>
+        <v>968</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>950</v>
+        <v>971</v>
       </c>
       <c r="B379" s="1">
-        <v>399000.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C379" s="1">
-        <v>99.439</v>
+        <v>0.03</v>
       </c>
       <c r="D379" s="1">
-        <v>99.902</v>
+        <v>0.0649833887</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
-        <v>398608.98</v>
+        <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>-1847.37</v>
+        <v>105300.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-0.4634541851014</v>
+        <v>0</v>
       </c>
       <c r="J379">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
       </c>
       <c r="L379" s="1">
-        <v>396761.61</v>
+        <v>105300.0</v>
       </c>
       <c r="M379" s="1">
-        <v>401952.71</v>
+        <v>105300.0</v>
       </c>
       <c r="N379" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>949</v>
+        <v>970</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="B380" s="1">
-        <v>216000.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="C380" s="1">
-        <v>100.886</v>
+        <v>101.8</v>
       </c>
       <c r="D380" s="1">
-        <v>100.0</v>
+        <v>80.0239572193</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
-        <v>216000.0</v>
+        <v>-1496448.0</v>
       </c>
       <c r="H380" s="1">
-        <v>1913.76</v>
+        <v>-407212.0</v>
       </c>
       <c r="I380" s="1">
-        <v>0.886</v>
+        <v>27.211904456419</v>
       </c>
       <c r="J380">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
       </c>
       <c r="L380" s="1">
-        <v>217913.76</v>
+        <v>-1903660.0</v>
       </c>
       <c r="M380" s="1">
-        <v>221681.87</v>
+        <v>-1903660.0</v>
       </c>
       <c r="N380" s="1">
-        <v>0.12</v>
+        <v>-1.1</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>952</v>
-[...333 lines deleted...]
-      <c r="K387" t="s">
         <v>972</v>
-      </c>
-[...713 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">